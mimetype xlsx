--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2895" yWindow="1545" windowWidth="21870" windowHeight="10590"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="18">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>Construction works physical volume  indices</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
@@ -73,56 +73,56 @@
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -149,136 +149,65 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...63 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -362,208 +291,259 @@
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Обычный_Список городов жилье" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -615,84 +595,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -828,1374 +810,1422 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W18"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32" style="27" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="32" style="21" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="21"/>
+    <col min="3" max="3" width="9.85546875" style="21" customWidth="1"/>
+    <col min="4" max="16" width="9.140625" style="21"/>
+    <col min="17" max="17" width="11.7109375" style="21" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="40"/>
-[...19 lines deleted...]
-      <c r="V1" s="40"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
-[...20 lines deleted...]
-      <c r="V2" s="47" t="s">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="36"/>
+      <c r="W2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="W2" s="48"/>
+      <c r="X2" s="31"/>
     </row>
-    <row r="3" spans="1:23" ht="19.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="30">
+    <row r="3" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="45"/>
+      <c r="B3" s="46">
         <v>2003</v>
       </c>
-      <c r="C3" s="31">
+      <c r="C3" s="46">
         <v>2004</v>
       </c>
-      <c r="D3" s="32">
+      <c r="D3" s="47">
         <v>2005</v>
       </c>
-      <c r="E3" s="33">
+      <c r="E3" s="48">
         <v>2006</v>
       </c>
-      <c r="F3" s="33">
+      <c r="F3" s="48">
         <v>2007</v>
       </c>
-      <c r="G3" s="30">
+      <c r="G3" s="46">
         <v>2008</v>
       </c>
-      <c r="H3" s="31">
+      <c r="H3" s="46">
         <v>2009</v>
       </c>
-      <c r="I3" s="32">
+      <c r="I3" s="47">
         <v>2010</v>
       </c>
-      <c r="J3" s="34">
+      <c r="J3" s="47">
         <v>2011</v>
       </c>
-      <c r="K3" s="34">
+      <c r="K3" s="47">
         <v>2012</v>
       </c>
-      <c r="L3" s="34">
+      <c r="L3" s="47">
         <v>2013</v>
       </c>
-      <c r="M3" s="34">
+      <c r="M3" s="47">
         <v>2014</v>
       </c>
-      <c r="N3" s="34">
+      <c r="N3" s="47">
         <v>2015</v>
       </c>
-      <c r="O3" s="34">
+      <c r="O3" s="47">
         <v>2016</v>
       </c>
-      <c r="P3" s="34">
+      <c r="P3" s="47">
         <v>2017</v>
       </c>
-      <c r="Q3" s="34">
+      <c r="Q3" s="47">
         <v>2018</v>
       </c>
-      <c r="R3" s="34">
+      <c r="R3" s="47">
         <v>2019</v>
       </c>
-      <c r="S3" s="34">
+      <c r="S3" s="47">
         <v>2020</v>
       </c>
-      <c r="T3" s="34">
+      <c r="T3" s="47">
         <v>2021</v>
       </c>
-      <c r="U3" s="34">
+      <c r="U3" s="47">
         <v>2022</v>
       </c>
-      <c r="V3" s="34">
+      <c r="V3" s="47">
         <v>2023</v>
       </c>
-      <c r="W3" s="34">
+      <c r="W3" s="47">
         <v>2024</v>
       </c>
+      <c r="X3" s="34">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A4" s="36" t="s">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="38">
         <v>160.80000000000001</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="38">
         <v>136.69999999999999</v>
       </c>
-      <c r="D4" s="6">
+      <c r="D4" s="38">
         <v>164.2</v>
       </c>
-      <c r="E4" s="6">
+      <c r="E4" s="38">
         <v>120.8</v>
       </c>
-      <c r="F4" s="6">
+      <c r="F4" s="38">
         <v>142.80000000000001</v>
       </c>
-      <c r="G4" s="6">
+      <c r="G4" s="38">
         <v>106</v>
       </c>
-      <c r="H4" s="6">
+      <c r="H4" s="38">
         <v>128.5</v>
       </c>
-      <c r="I4" s="6">
+      <c r="I4" s="38">
         <v>108.8</v>
       </c>
-      <c r="J4" s="6">
+      <c r="J4" s="38">
         <v>95.1</v>
       </c>
-      <c r="K4" s="6">
+      <c r="K4" s="38">
         <v>120.9</v>
       </c>
-      <c r="L4" s="6">
+      <c r="L4" s="38">
         <v>121.1</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="39">
         <v>104.7</v>
       </c>
-      <c r="N4" s="7">
+      <c r="N4" s="39">
         <v>138.1</v>
       </c>
-      <c r="O4" s="1">
+      <c r="O4" s="40">
         <v>102.6</v>
       </c>
-      <c r="P4" s="8">
+      <c r="P4" s="41">
         <v>106.1</v>
       </c>
-      <c r="Q4" s="1">
+      <c r="Q4" s="40">
         <v>114</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="42">
         <v>109.2</v>
       </c>
-      <c r="S4" s="1">
+      <c r="S4" s="40">
         <v>111.4</v>
       </c>
-      <c r="T4" s="19">
+      <c r="T4" s="43">
         <v>107.4</v>
       </c>
-      <c r="U4" s="20">
+      <c r="U4" s="14">
         <v>112.5</v>
       </c>
-      <c r="V4" s="20">
+      <c r="V4" s="14">
         <v>128</v>
       </c>
-      <c r="W4" s="41">
+      <c r="W4" s="25">
         <v>132.5</v>
       </c>
+      <c r="X4" s="44">
+        <v>128.30000000000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A5" s="37" t="s">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="5">
         <v>162.9</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="5">
         <v>145.30000000000001</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="5">
         <v>165</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="5">
         <v>123</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="5">
         <v>141.9</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="5">
         <v>59</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="5">
         <v>46.8</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="5">
         <v>117.4</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="5">
         <v>83.7</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="5">
         <v>154.1</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="5">
         <v>98.6</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="6">
         <v>76</v>
       </c>
-      <c r="N5" s="2">
+      <c r="N5" s="1">
         <v>202</v>
       </c>
-      <c r="O5" s="3">
+      <c r="O5" s="2">
         <v>119.8</v>
       </c>
-      <c r="P5" s="2">
+      <c r="P5" s="1">
         <v>100.8</v>
       </c>
-      <c r="Q5" s="3">
+      <c r="Q5" s="2">
         <v>99.2</v>
       </c>
-      <c r="R5" s="17">
+      <c r="R5" s="12">
         <v>107.1</v>
       </c>
-      <c r="S5" s="3">
+      <c r="S5" s="2">
         <v>112.7</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="15">
         <v>114.7</v>
       </c>
-      <c r="U5" s="22">
+      <c r="U5" s="16">
         <v>114.7</v>
       </c>
-      <c r="V5" s="22">
+      <c r="V5" s="16">
         <v>105.8</v>
       </c>
-      <c r="W5" s="42">
+      <c r="W5" s="26">
         <v>124.4</v>
       </c>
+      <c r="X5" s="32">
+        <v>119.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
-      <c r="A6" s="38" t="s">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="5">
         <v>119.6</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="5">
         <v>193.2</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="5">
         <v>105.1</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="5">
         <v>70.8</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="5">
         <v>521.70000000000005</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="5">
         <v>143.9</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="5">
         <v>158.1</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="5">
         <v>94.9</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="5">
         <v>145.19999999999999</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="5">
         <v>32.799999999999997</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="5">
         <v>284.3</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="5">
         <v>40.700000000000003</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N6" s="3">
         <v>343.7</v>
       </c>
-      <c r="O6" s="3">
+      <c r="O6" s="2">
         <v>57.1</v>
       </c>
-      <c r="P6" s="2">
+      <c r="P6" s="1">
         <v>103.1</v>
       </c>
-      <c r="Q6" s="3">
+      <c r="Q6" s="2">
         <v>264.3</v>
       </c>
-      <c r="R6" s="17">
+      <c r="R6" s="12">
         <v>148.9</v>
       </c>
-      <c r="S6" s="3">
+      <c r="S6" s="2">
         <v>67.7</v>
       </c>
-      <c r="T6" s="21">
+      <c r="T6" s="15">
         <v>106.5</v>
       </c>
-      <c r="U6" s="21">
+      <c r="U6" s="15">
         <v>128.6</v>
       </c>
-      <c r="V6" s="21">
+      <c r="V6" s="15">
         <v>113.8</v>
       </c>
-      <c r="W6" s="43">
+      <c r="W6" s="27">
         <v>197.5</v>
       </c>
+      <c r="X6" s="32">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
-      <c r="A7" s="38" t="s">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="5">
         <v>128</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="5">
         <v>111.3</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="5">
         <v>59.3</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="5">
         <v>279.5</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="5">
         <v>222</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="5">
         <v>59</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="5">
         <v>659</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="5">
         <v>164</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="5">
         <v>172.4</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="5">
         <v>128</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="5">
         <v>68.2</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="5">
         <v>92.3</v>
       </c>
-      <c r="N7" s="4">
+      <c r="N7" s="3">
         <v>116.8</v>
       </c>
-      <c r="O7" s="3">
+      <c r="O7" s="2">
         <v>44.1</v>
       </c>
-      <c r="P7" s="2">
+      <c r="P7" s="1">
         <v>276.10000000000002</v>
       </c>
-      <c r="Q7" s="3">
+      <c r="Q7" s="2">
         <v>116.6</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="12">
         <v>207.5</v>
       </c>
-      <c r="S7" s="3">
+      <c r="S7" s="2">
         <v>68.400000000000006</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="15">
         <v>142.80000000000001</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U7" s="15">
         <v>113.4</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="15">
         <v>235.8</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="27">
         <v>164.2</v>
       </c>
+      <c r="X7" s="32">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...17 lines deleted...]
-      <c r="H8" s="9">
+      <c r="B8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="5">
         <v>204.2</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="5">
         <v>210.1</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="5">
         <v>82.4</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="5">
         <v>49.3</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="5">
         <v>218.2</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="5">
         <v>293.60000000000002</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="7">
         <v>88.2</v>
       </c>
-      <c r="O8" s="3">
+      <c r="O8" s="2">
         <v>102.4</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="8">
         <v>151.30000000000001</v>
       </c>
-      <c r="Q8" s="3">
+      <c r="Q8" s="2">
         <v>105.5</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="12">
         <v>106.3</v>
       </c>
-      <c r="S8" s="3">
+      <c r="S8" s="2">
         <v>71.7</v>
       </c>
-      <c r="T8" s="21">
+      <c r="T8" s="15">
         <v>100.4</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="17">
         <v>142.5</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="17">
         <v>166.9</v>
       </c>
-      <c r="W8" s="44">
+      <c r="W8" s="28">
         <v>130.5</v>
       </c>
+      <c r="X8" s="32">
+        <v>82.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
-      <c r="A9" s="37" t="s">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="9">
+      <c r="B9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="5">
         <v>602.4</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="5">
         <v>24.9</v>
       </c>
-      <c r="J9" s="9">
+      <c r="J9" s="5">
         <v>149</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="5">
         <v>948.7</v>
       </c>
-      <c r="L9" s="9">
+      <c r="L9" s="5">
         <v>123.1</v>
       </c>
-      <c r="M9" s="9">
+      <c r="M9" s="5">
         <v>101.8</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="7">
         <v>62</v>
       </c>
-      <c r="O9" s="3">
+      <c r="O9" s="2">
         <v>87.9</v>
       </c>
-      <c r="P9" s="2">
+      <c r="P9" s="1">
         <v>108.3</v>
       </c>
-      <c r="Q9" s="3">
+      <c r="Q9" s="2">
         <v>153.5</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="12">
         <v>137</v>
       </c>
-      <c r="S9" s="3">
+      <c r="S9" s="2">
         <v>150</v>
       </c>
-      <c r="T9" s="21">
+      <c r="T9" s="15">
         <v>109.2</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="17">
         <v>137.80000000000001</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="17">
         <v>193.7</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="28">
         <v>169.7</v>
       </c>
+      <c r="X9" s="32">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
-      <c r="A10" s="37" t="s">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="9" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="9">
+      <c r="B10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="5">
         <v>117.5</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="5">
         <v>86.9</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="5">
         <v>2769.1</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="5">
         <v>1082</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="5">
         <v>115.2</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="5">
         <v>86.5</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="5">
         <v>31.4</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L10" s="5">
         <v>161.30000000000001</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="5">
         <v>98</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="7">
         <v>71.5</v>
       </c>
-      <c r="O10" s="3">
+      <c r="O10" s="2">
         <v>77.599999999999994</v>
       </c>
-      <c r="P10" s="2">
+      <c r="P10" s="1">
         <v>414.4</v>
       </c>
-      <c r="Q10" s="3">
+      <c r="Q10" s="2">
         <v>110.1</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="12">
         <v>103.8</v>
       </c>
-      <c r="S10" s="3">
+      <c r="S10" s="2">
         <v>163.30000000000001</v>
       </c>
-      <c r="T10" s="21">
+      <c r="T10" s="15">
         <v>41.5</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="17">
         <v>218.1</v>
       </c>
-      <c r="V10" s="23">
+      <c r="V10" s="17">
         <v>113.5</v>
       </c>
-      <c r="W10" s="44">
+      <c r="W10" s="28">
         <v>114.4</v>
       </c>
+      <c r="X10" s="32">
+        <v>246.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="9">
+      <c r="B11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G11" s="5">
         <v>38904.1</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="5">
         <v>109.8</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="5">
         <v>102</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="5">
         <v>64.5</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="5">
         <v>98.3</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="5">
         <v>106.3</v>
       </c>
-      <c r="M11" s="9">
+      <c r="M11" s="5">
         <v>321.7</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="7">
         <v>30.2</v>
       </c>
-      <c r="O11" s="3">
+      <c r="O11" s="2">
         <v>98.3</v>
       </c>
-      <c r="P11" s="2">
+      <c r="P11" s="1">
         <v>166.8</v>
       </c>
-      <c r="Q11" s="3">
+      <c r="Q11" s="2">
         <v>230.2</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="12">
         <v>91.6</v>
       </c>
-      <c r="S11" s="3">
+      <c r="S11" s="2">
         <v>103.8</v>
       </c>
-      <c r="T11" s="21">
+      <c r="T11" s="15">
         <v>60.3</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="17">
         <v>77.3</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="17">
         <v>200.7</v>
       </c>
-      <c r="W11" s="44">
+      <c r="W11" s="28">
         <v>116.7</v>
       </c>
+      <c r="X11" s="32">
+        <v>210.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="5">
         <v>172.3</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="5">
         <v>129.1</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="5">
         <v>108.8</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="5">
         <v>638.5</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="5">
         <v>73</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="5">
         <v>1993.8</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="5">
         <v>139.1</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="5">
         <v>24.8</v>
       </c>
-      <c r="J12" s="9">
+      <c r="J12" s="5">
         <v>128.6</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="5">
         <v>62.2</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="5">
         <v>333.8</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M12" s="5">
         <v>48</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="7">
         <v>168.9</v>
       </c>
-      <c r="O12" s="3">
+      <c r="O12" s="2">
         <v>20.8</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="8">
         <v>908.5</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="Q12" s="2">
         <v>388.4</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="12">
         <v>66.900000000000006</v>
       </c>
-      <c r="S12" s="3">
+      <c r="S12" s="2">
         <v>76.5</v>
       </c>
-      <c r="T12" s="21">
+      <c r="T12" s="15">
         <v>77.599999999999994</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="17">
         <v>125.2</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="17">
         <v>202.1</v>
       </c>
-      <c r="W12" s="44">
+      <c r="W12" s="28">
         <v>112.1</v>
       </c>
+      <c r="X12" s="32">
+        <v>140.69999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
-      <c r="A13" s="38" t="s">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="9">
+      <c r="B13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="5">
         <v>2145.6</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="5">
         <v>143.5</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="5">
         <v>204.1</v>
       </c>
-      <c r="J13" s="9">
+      <c r="J13" s="5">
         <v>49.9</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="5">
         <v>124</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="5">
         <v>116.8</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M13" s="5">
         <v>46.2</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="7">
         <v>84.8</v>
       </c>
-      <c r="O13" s="3">
+      <c r="O13" s="2">
         <v>280.5</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="8">
         <v>543.9</v>
       </c>
-      <c r="Q13" s="3">
+      <c r="Q13" s="2">
         <v>10.4</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="12">
         <v>145.30000000000001</v>
       </c>
-      <c r="S13" s="3">
+      <c r="S13" s="2">
         <v>341</v>
       </c>
-      <c r="T13" s="21">
+      <c r="T13" s="15">
         <v>316</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="17">
         <v>84.7</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="17">
         <v>144.80000000000001</v>
       </c>
-      <c r="W13" s="44">
+      <c r="W13" s="28">
         <v>113.3</v>
       </c>
+      <c r="X13" s="32">
+        <v>231.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
-      <c r="A14" s="38" t="s">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="5">
         <v>190</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="5">
         <v>64.099999999999994</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="5">
         <v>266.60000000000002</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="5">
         <v>72.900000000000006</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="5">
         <v>309.7</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="5">
         <v>278.7</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="5">
         <v>53.2</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="5">
         <v>156</v>
       </c>
-      <c r="J14" s="9">
+      <c r="J14" s="5">
         <v>37.5</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="5">
         <v>73.400000000000006</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="5">
         <v>307.89999999999998</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="5">
         <v>225</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="7">
         <v>295.39999999999998</v>
       </c>
-      <c r="O14" s="3">
+      <c r="O14" s="2">
         <v>73.900000000000006</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="8">
         <v>38.299999999999997</v>
       </c>
-      <c r="Q14" s="3">
+      <c r="Q14" s="2">
         <v>57.1</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="12">
         <v>205.2</v>
       </c>
-      <c r="S14" s="3">
+      <c r="S14" s="2">
         <v>128.69999999999999</v>
       </c>
-      <c r="T14" s="21">
+      <c r="T14" s="15">
         <v>126.8</v>
       </c>
-      <c r="U14" s="23">
+      <c r="U14" s="17">
         <v>94.3</v>
       </c>
-      <c r="V14" s="23">
+      <c r="V14" s="17">
         <v>45.1</v>
       </c>
-      <c r="W14" s="44">
+      <c r="W14" s="28">
         <v>207.2</v>
       </c>
+      <c r="X14" s="32">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
-      <c r="A15" s="37" t="s">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="5">
         <v>117.3</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="5">
         <v>55.3</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="5">
         <v>32.200000000000003</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="5">
         <v>1485.2</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="5">
         <v>29.4</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="5">
         <v>386.3</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="5">
         <v>272</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="5">
         <v>251</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="5">
         <v>307</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="5">
         <v>107.1</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="5">
         <v>108.4</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="5">
         <v>165.7</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="7">
         <v>86.6</v>
       </c>
-      <c r="O15" s="3">
+      <c r="O15" s="2">
         <v>100.8</v>
       </c>
-      <c r="P15" s="12">
+      <c r="P15" s="8">
         <v>50.1</v>
       </c>
-      <c r="Q15" s="3">
+      <c r="Q15" s="2">
         <v>105.2</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="12">
         <v>107.9</v>
       </c>
-      <c r="S15" s="3">
+      <c r="S15" s="2">
         <v>132.19999999999999</v>
       </c>
-      <c r="T15" s="21">
+      <c r="T15" s="15">
         <v>110.7</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="17">
         <v>140.6</v>
       </c>
-      <c r="V15" s="23">
+      <c r="V15" s="17">
         <v>151.80000000000001</v>
       </c>
-      <c r="W15" s="44">
+      <c r="W15" s="28">
         <v>90.6</v>
       </c>
+      <c r="X15" s="32">
+        <v>158.80000000000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
-      <c r="A16" s="38" t="s">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="5">
         <v>68.5</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="5">
         <v>35.4</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="5">
         <v>958.9</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="5">
         <v>126.5</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="5">
         <v>41</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="5">
         <v>713.2</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="5">
         <v>566.20000000000005</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="5">
         <v>84.3</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="5">
         <v>36.200000000000003</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="5">
         <v>285.10000000000002</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="5">
         <v>154.5</v>
       </c>
-      <c r="M16" s="9">
+      <c r="M16" s="5">
         <v>41.8</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="7">
         <v>56.5</v>
       </c>
-      <c r="O16" s="3">
+      <c r="O16" s="2">
         <v>172.4</v>
       </c>
-      <c r="P16" s="2">
+      <c r="P16" s="1">
         <v>313.7</v>
       </c>
-      <c r="Q16" s="3">
+      <c r="Q16" s="2">
         <v>92.6</v>
       </c>
-      <c r="R16" s="17">
+      <c r="R16" s="12">
         <v>113.8</v>
       </c>
-      <c r="S16" s="3">
+      <c r="S16" s="2">
         <v>178.5</v>
       </c>
-      <c r="T16" s="21">
+      <c r="T16" s="15">
         <v>136.9</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U16" s="17">
         <v>42.8</v>
       </c>
-      <c r="V16" s="23">
+      <c r="V16" s="17">
         <v>195.7</v>
       </c>
-      <c r="W16" s="44">
+      <c r="W16" s="28">
         <v>182.4</v>
       </c>
+      <c r="X16" s="32">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
-      <c r="A17" s="38" t="s">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="5">
         <v>254.3</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="5">
         <v>175</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="5">
         <v>109.2</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="5">
         <v>417.8</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="5">
         <v>34.5</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="5">
         <v>1746.2</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="5">
         <v>31</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="5">
         <v>70</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J17" s="5">
         <v>69.900000000000006</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="5">
         <v>62</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="5">
         <v>863.8</v>
       </c>
-      <c r="M17" s="9">
+      <c r="M17" s="5">
         <v>15.2</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="7">
         <v>379.2</v>
       </c>
-      <c r="O17" s="3">
+      <c r="O17" s="2">
         <v>64.2</v>
       </c>
-      <c r="P17" s="2">
+      <c r="P17" s="1">
         <v>97.5</v>
       </c>
-      <c r="Q17" s="3">
+      <c r="Q17" s="2">
         <v>47.4</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="12">
         <v>108.8</v>
       </c>
-      <c r="S17" s="3">
+      <c r="S17" s="2">
         <v>672</v>
       </c>
-      <c r="T17" s="21">
+      <c r="T17" s="15">
         <v>73.099999999999994</v>
       </c>
-      <c r="U17" s="24">
+      <c r="U17" s="18">
         <v>161.6</v>
       </c>
-      <c r="V17" s="24">
+      <c r="V17" s="18">
         <v>206.7</v>
       </c>
-      <c r="W17" s="45">
+      <c r="W17" s="29">
         <v>98.3</v>
       </c>
+      <c r="X17" s="32">
+        <v>144.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
-      <c r="A18" s="39" t="s">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="9">
         <v>153.4</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="9">
         <v>83</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="9">
         <v>173.8</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="9">
         <v>21.9</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="9">
         <v>128.69999999999999</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="9">
         <v>217.9</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="9">
         <v>296.60000000000002</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="9">
         <v>124.9</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="9">
         <v>108.9</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="9">
         <v>142.80000000000001</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="9">
         <v>178.8</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="9">
         <v>38.4</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N18" s="10">
         <v>179.7</v>
       </c>
-      <c r="O18" s="5">
+      <c r="O18" s="4">
         <v>102.8</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="11">
         <v>172.7</v>
       </c>
-      <c r="Q18" s="5">
+      <c r="Q18" s="4">
         <v>95.6</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="13">
         <v>138</v>
       </c>
-      <c r="S18" s="5">
+      <c r="S18" s="4">
         <v>117.2</v>
       </c>
-      <c r="T18" s="25">
+      <c r="T18" s="19">
         <v>107.8</v>
       </c>
-      <c r="U18" s="26">
+      <c r="U18" s="20">
         <v>84.8</v>
       </c>
-      <c r="V18" s="26">
+      <c r="V18" s="20">
         <v>118.6</v>
       </c>
-      <c r="W18" s="46">
+      <c r="W18" s="30">
         <v>208</v>
+      </c>
+      <c r="X18" s="33">
+        <v>113.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
-    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="W2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB61216-72E3-4406-9636-723A34FDB54B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1283B3E7-2259-4F28-A035-D97CF347FA3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14B0B0CB-5CB1-4902-969B-299CEA69F865}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1283B3E7-2259-4F28-A035-D97CF347FA3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB61216-72E3-4406-9636-723A34FDB54B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>