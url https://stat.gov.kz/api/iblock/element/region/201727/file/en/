--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1965" yWindow="2205" windowWidth="27360" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="18">
   <si>
     <t>The volume of performed construction work</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -74,55 +74,55 @@
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -150,124 +150,59 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...63 lines deleted...]
-    <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
@@ -315,230 +250,263 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...14 lines deleted...]
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Список городов жилье" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -590,84 +558,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -803,1301 +773,1352 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32" style="38" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="32" style="26" customWidth="1"/>
+    <col min="2" max="19" width="9.140625" style="26"/>
+    <col min="20" max="20" width="10" style="26" customWidth="1"/>
+    <col min="21" max="22" width="10.42578125" style="26" customWidth="1"/>
+    <col min="23" max="24" width="9.85546875" style="26" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
-[...19 lines deleted...]
-      <c r="U1" s="47"/>
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
     </row>
-    <row r="2" spans="1:24" ht="17.25" customHeight="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="49"/>
-[...19 lines deleted...]
-      <c r="V2" s="49"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
     </row>
-    <row r="3" spans="1:24" ht="13.5" thickBot="1">
-[...20 lines deleted...]
-      <c r="W3" s="39" t="s">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="X3" s="36" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="33">
+    <row r="4" spans="1:24" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="46">
         <v>2003</v>
       </c>
-      <c r="C4" s="33">
+      <c r="C4" s="46">
         <v>2004</v>
       </c>
-      <c r="D4" s="33">
+      <c r="D4" s="46">
         <v>2005</v>
       </c>
-      <c r="E4" s="33">
+      <c r="E4" s="46">
         <v>2006</v>
       </c>
-      <c r="F4" s="33">
+      <c r="F4" s="46">
         <v>2007</v>
       </c>
-      <c r="G4" s="34">
+      <c r="G4" s="47">
         <v>2008</v>
       </c>
-      <c r="H4" s="33">
+      <c r="H4" s="46">
         <v>2009</v>
       </c>
-      <c r="I4" s="34">
+      <c r="I4" s="47">
         <v>2010</v>
       </c>
-      <c r="J4" s="34">
+      <c r="J4" s="47">
         <v>2011</v>
       </c>
-      <c r="K4" s="34">
+      <c r="K4" s="47">
         <v>2012</v>
       </c>
-      <c r="L4" s="34">
+      <c r="L4" s="47">
         <v>2013</v>
       </c>
-      <c r="M4" s="34">
+      <c r="M4" s="47">
         <v>2014</v>
       </c>
-      <c r="N4" s="34">
+      <c r="N4" s="47">
         <v>2015</v>
       </c>
-      <c r="O4" s="34">
+      <c r="O4" s="47">
         <v>2016</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="47">
         <v>2017</v>
       </c>
-      <c r="Q4" s="35">
+      <c r="Q4" s="47">
         <v>2018</v>
       </c>
-      <c r="R4" s="36">
+      <c r="R4" s="48">
         <v>2019</v>
       </c>
-      <c r="S4" s="36">
+      <c r="S4" s="48">
         <v>2020</v>
       </c>
-      <c r="T4" s="36">
+      <c r="T4" s="48">
         <v>2021</v>
       </c>
-      <c r="U4" s="37">
+      <c r="U4" s="48">
         <v>2022</v>
       </c>
-      <c r="V4" s="45">
+      <c r="V4" s="49">
         <v>2023</v>
       </c>
-      <c r="W4" s="45">
+      <c r="W4" s="49">
         <v>2024</v>
       </c>
-      <c r="X4" s="46"/>
+      <c r="X4" s="34">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
-      <c r="A5" s="40" t="s">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="41">
+      <c r="B5" s="38">
         <v>2925.7</v>
       </c>
-      <c r="C5" s="1">
+      <c r="C5" s="38">
         <v>4000.1</v>
       </c>
-      <c r="D5" s="1">
+      <c r="D5" s="38">
         <v>6888.5</v>
       </c>
-      <c r="E5" s="1">
+      <c r="E5" s="38">
         <v>8705.5</v>
       </c>
-      <c r="F5" s="1">
+      <c r="F5" s="38">
         <v>13001</v>
       </c>
-      <c r="G5" s="1">
+      <c r="G5" s="38">
         <v>14799.6</v>
       </c>
-      <c r="H5" s="1">
+      <c r="H5" s="38">
         <v>20043.5</v>
       </c>
-      <c r="I5" s="1">
+      <c r="I5" s="38">
         <v>22534.3</v>
       </c>
-      <c r="J5" s="1">
+      <c r="J5" s="38">
         <v>22230.1</v>
       </c>
-      <c r="K5" s="1">
+      <c r="K5" s="38">
         <v>28041.5</v>
       </c>
-      <c r="L5" s="1">
+      <c r="L5" s="38">
         <v>35313.5</v>
       </c>
-      <c r="M5" s="2">
+      <c r="M5" s="39">
         <v>38511.800000000003</v>
       </c>
-      <c r="N5" s="2">
+      <c r="N5" s="39">
         <v>54585.5</v>
       </c>
-      <c r="O5" s="2">
+      <c r="O5" s="39">
         <v>58635.9</v>
       </c>
-      <c r="P5" s="3">
+      <c r="P5" s="40">
         <v>65476.800000000003</v>
       </c>
-      <c r="Q5" s="4">
+      <c r="Q5" s="41">
         <v>79406.2</v>
       </c>
-      <c r="R5" s="4">
+      <c r="R5" s="41">
         <v>88069.8</v>
       </c>
-      <c r="S5" s="5">
+      <c r="S5" s="42">
         <v>97255.096000000005</v>
       </c>
-      <c r="T5" s="6">
+      <c r="T5" s="43">
         <v>108764.1</v>
       </c>
-      <c r="U5" s="7">
+      <c r="U5" s="1">
         <v>124396.3</v>
       </c>
-      <c r="V5" s="7">
+      <c r="V5" s="1">
         <v>163402.1</v>
       </c>
-      <c r="W5" s="7">
+      <c r="W5" s="1">
         <v>223148.3</v>
       </c>
+      <c r="X5" s="44">
+        <v>292323.40000000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="2">
         <v>2455.9</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="2">
         <v>3568.7</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="2">
         <v>6177.7</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="2">
         <v>7970</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="2">
         <v>11831.9</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="2">
         <v>7493</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="2">
         <v>9375.4</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="2">
         <v>11370.8</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J6" s="2">
         <v>9872.2000000000007</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K6" s="2">
         <v>15867.6</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L6" s="2">
         <v>16273.8</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="3">
         <v>12879.4</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="4">
         <v>26694</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="4">
         <v>33486.1</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="5">
         <v>35497.599999999999</v>
       </c>
-      <c r="Q6" s="12">
+      <c r="Q6" s="6">
         <v>37481.9</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="6">
         <v>40801.300000000003</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S6" s="7">
         <v>45576.696000000004</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="8">
         <v>54426.3</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="9">
         <v>63479.199999999997</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="9">
         <v>68890.8</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="9">
         <v>88332.1</v>
       </c>
+      <c r="X6" s="32">
+        <v>108155.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:24">
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="2">
         <v>39.9</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="2">
         <v>77.099999999999994</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="2">
         <v>85</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="2">
         <v>63.1</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="2">
         <v>344.5</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="2">
         <v>532.4</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="10">
         <v>887.4</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="10">
         <v>870</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="10">
         <v>1309.5</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="10">
         <v>447.9</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="10">
         <v>1324.3</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="10">
         <v>561.6</v>
       </c>
-      <c r="N7" s="17">
+      <c r="N7" s="11">
         <v>1980.1</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="11">
         <v>1184.2</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="5">
         <v>1284.5</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="6">
         <v>3612.8</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="6">
         <v>5466</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="7">
         <v>3668.2649999999999</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="8">
         <v>4067.2</v>
       </c>
-      <c r="U7" s="18">
+      <c r="U7" s="12">
         <v>5317.7</v>
       </c>
-      <c r="V7" s="18">
+      <c r="V7" s="12">
         <v>6208.3</v>
       </c>
-      <c r="W7" s="18">
+      <c r="W7" s="12">
         <v>12644.4</v>
       </c>
+      <c r="X7" s="32">
+        <v>13691.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:24">
-      <c r="A8" s="43" t="s">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="2">
         <v>24</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="2">
         <v>26.7</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="2">
         <v>16.600000000000001</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="2">
         <v>48.6</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="2">
         <v>112.9</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="2">
         <v>71.5</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="10">
         <v>496.7</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="10">
         <v>328.5</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="10">
         <v>587.4</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="10">
         <v>783.8</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="10">
         <v>555.6</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="10">
         <v>538.20000000000005</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="11">
         <v>644.79999999999995</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="11">
         <v>297.60000000000002</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="5">
         <v>864.4</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="6">
         <v>1072</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="6">
         <v>2259.6999999999998</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="7">
         <v>1532.8</v>
       </c>
-      <c r="T8" s="14">
+      <c r="T8" s="8">
         <v>2278.1999999999998</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="13">
         <v>2628.5</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V8" s="13">
         <v>6359.4</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="13">
         <v>10763.9</v>
       </c>
+      <c r="X8" s="32">
+        <v>10462.799999999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:24">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="D9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="E9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="2">
         <v>195.7</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="10">
         <v>421.2</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="10">
         <v>914</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="10">
         <v>781.2</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="10">
         <v>401.3</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="10">
         <v>910.4</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="10">
         <v>2785.1</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="14">
         <v>2520.8000000000002</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="14">
         <v>2703.6</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="15">
         <v>4302.8</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="6">
         <v>4832</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="6">
         <v>5220.3999999999996</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="7">
         <v>3709.7130000000002</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="8">
         <v>3876.9</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="16">
         <v>5618.8</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="16">
         <v>9621.2000000000007</v>
       </c>
-      <c r="W9" s="22">
+      <c r="W9" s="16">
         <v>12941.9</v>
       </c>
+      <c r="X9" s="32">
+        <v>10931.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:24">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="8" t="s">
+      <c r="D10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="2">
         <v>13.4</v>
       </c>
-      <c r="F10" s="8" t="s">
+      <c r="F10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="2">
         <v>137.1</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="10">
         <v>870.6</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="10">
         <v>224.4</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="10">
         <v>346.7</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="10">
         <v>948.7</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="10">
         <v>1214.3</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="10">
         <v>1288.3</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="14">
         <v>819.6</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="14">
         <v>754.4</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="5">
         <v>859.3</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="6">
         <v>1403.4</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="6">
         <v>1953.8</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="7">
         <v>2905.1729999999998</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="8">
         <v>3303.1</v>
       </c>
-      <c r="U10" s="22">
+      <c r="U10" s="16">
         <v>4629.6000000000004</v>
       </c>
-      <c r="V10" s="22">
+      <c r="V10" s="16">
         <v>9202.2999999999993</v>
       </c>
-      <c r="W10" s="22">
+      <c r="W10" s="16">
         <v>16099.4</v>
       </c>
+      <c r="X10" s="32">
+        <v>17908</v>
+      </c>
     </row>
-    <row r="11" spans="1:24">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="2">
         <v>3</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="2">
         <v>3.7</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="2">
         <v>3.3</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="2">
         <v>98.7</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="10">
         <v>1126</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="10">
         <v>1340.1</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="10">
         <v>1201.9000000000001</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="10">
         <v>394</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="10">
         <v>661.1</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="10">
         <v>675.2</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="14">
         <v>495.4</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="14">
         <v>402.7</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="5">
         <v>1755.6</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="6">
         <v>2056.8000000000002</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="6">
         <v>2169.1</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="7">
         <v>3511.2449999999999</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="8">
         <v>1517.2</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="16">
         <v>3365.1</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="16">
         <v>3918.2</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="16">
         <v>4621.3999999999996</v>
       </c>
+      <c r="X11" s="32">
+        <v>11625.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:24">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="8" t="s">
+      <c r="D12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E12" s="8" t="s">
+      <c r="E12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="2">
         <v>5.2</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="2">
         <v>2158.9</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="10">
         <v>2499.6</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="10">
         <v>2633.2</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="10">
         <v>1760.6</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="10">
         <v>1805.3</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="10">
         <v>1995.4</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="10">
         <v>6689.2</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="14">
         <v>2073.1999999999998</v>
       </c>
-      <c r="O12" s="20">
+      <c r="O12" s="14">
         <v>2134.6</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="5">
         <v>3745</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="6">
         <v>9171.7000000000007</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="6">
         <v>8531.5</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="7">
         <v>8774.277</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="8">
         <v>5508.3</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="16">
         <v>4327.7</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="16">
         <v>8912.1</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="16">
         <v>10724.7</v>
       </c>
+      <c r="X12" s="32">
+        <v>23077.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:24">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="2">
         <v>5.5</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="2">
         <v>7.1</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="2">
         <v>8.1</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="2">
         <v>54.3</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="2">
         <v>41.4</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="2">
         <v>887</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="10">
         <v>1300.8</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="10">
         <v>333.9</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="10">
         <v>445.3</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="10">
         <v>288.7</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="10">
         <v>1002.1</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="10">
         <v>500.9</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="14">
         <v>868</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="14">
         <v>189.1</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="15">
         <v>1807.5</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="6">
         <v>7470.2</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="6">
         <v>5075.3</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="7">
         <v>3846.29</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="8">
         <v>3108.3</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="16">
         <v>3958.3</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="16">
         <v>8208.7999999999993</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="16">
         <v>9484.7000000000007</v>
       </c>
+      <c r="X13" s="32">
+        <v>13626.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
-      <c r="A14" s="43" t="s">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="D14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="E14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="2">
         <v>6.3</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="2">
         <v>145.5</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="10">
         <v>220</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="10">
         <v>463.9</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="10">
         <v>239.9</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="10">
         <v>310.3</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="10">
         <v>377</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="10">
         <v>181.7</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="14">
         <v>158.1</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="14">
         <v>464.3</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="15">
         <v>2656.2</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="6">
         <v>293.8</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="6">
         <v>433.7</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="7">
         <v>1465.684</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="8">
         <v>4822.2</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="16">
         <v>4154.6000000000004</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="16">
         <v>6171.1</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="16">
         <v>7211.1</v>
       </c>
+      <c r="X14" s="32">
+        <v>17073.099999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:24">
-      <c r="A15" s="43" t="s">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="2">
         <v>96.5</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="2">
         <v>61.9</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="2">
         <v>173.1</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="2">
         <v>132.30000000000001</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="2">
         <v>428.1</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="2">
         <v>1281.4000000000001</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="10">
         <v>718.8</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="10">
         <v>1157.9000000000001</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="10">
         <v>449.7</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="10">
         <v>344.1</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="10">
         <v>1101.8</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="10">
         <v>2582.8000000000002</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N15" s="14">
         <v>7828.9</v>
       </c>
-      <c r="O15" s="20">
+      <c r="O15" s="14">
         <v>6059.7</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="15">
         <v>2442.1999999999998</v>
       </c>
-      <c r="Q15" s="12">
+      <c r="Q15" s="6">
         <v>1484.6</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R15" s="6">
         <v>3095</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="7">
         <v>3947.9920000000002</v>
       </c>
-      <c r="T15" s="14">
+      <c r="T15" s="8">
         <v>5213.2</v>
       </c>
-      <c r="U15" s="22">
+      <c r="U15" s="16">
         <v>5000.2</v>
       </c>
-      <c r="V15" s="22">
+      <c r="V15" s="16">
         <v>2315.8000000000002</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="16">
         <v>4946.2</v>
       </c>
+      <c r="X15" s="32">
+        <v>5266.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:24">
-      <c r="A16" s="42" t="s">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="2">
         <v>41.8</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="2">
         <v>23.1</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="2">
         <v>7.8</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="2">
         <v>122.1</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="2">
         <v>37.6</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="2">
         <v>155.9</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="10">
         <v>446.9</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="10">
         <v>1159</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="10">
         <v>3690.1</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="10">
         <v>4121.3999999999996</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="10">
         <v>4644.1000000000004</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="10">
         <v>8016.7</v>
       </c>
-      <c r="N16" s="20">
+      <c r="N16" s="14">
         <v>7121.1</v>
       </c>
-      <c r="O16" s="20">
+      <c r="O16" s="14">
         <v>7517.3</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="15">
         <v>3965.2</v>
       </c>
-      <c r="Q16" s="12">
+      <c r="Q16" s="6">
         <v>4440.3999999999996</v>
       </c>
-      <c r="R16" s="12">
+      <c r="R16" s="6">
         <v>4867.8</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="7">
         <v>6377.9480000000003</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="8">
         <v>7348.1</v>
       </c>
-      <c r="U16" s="22">
+      <c r="U16" s="16">
         <v>10510</v>
       </c>
-      <c r="V16" s="22">
+      <c r="V16" s="16">
         <v>16363.8</v>
       </c>
-      <c r="W16" s="22">
+      <c r="W16" s="16">
         <v>15281.8</v>
       </c>
+      <c r="X16" s="32">
+        <v>24777.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
-      <c r="A17" s="43" t="s">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="2">
         <v>4.8</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="2">
         <v>1.7</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="2">
         <v>17.100000000000001</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="2">
         <v>22.7</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="2">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="2">
         <v>74.599999999999994</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="10">
         <v>445.4</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="10">
         <v>388</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="10">
         <v>145.5</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="10">
         <v>432.7</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="10">
         <v>695.2</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="10">
         <v>302.5</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="14">
         <v>175.3</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="14">
         <v>316.39999999999998</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P17" s="5">
         <v>1044</v>
       </c>
-      <c r="Q17" s="12">
+      <c r="Q17" s="6">
         <v>1028.5</v>
       </c>
-      <c r="R17" s="12">
+      <c r="R17" s="6">
         <v>1189.4000000000001</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="7">
         <v>2104.4690000000001</v>
       </c>
-      <c r="T17" s="14">
+      <c r="T17" s="8">
         <v>2998.9</v>
       </c>
-      <c r="U17" s="23">
+      <c r="U17" s="17">
         <v>1305.5999999999999</v>
       </c>
-      <c r="V17" s="23">
+      <c r="V17" s="17">
         <v>2621.4</v>
       </c>
-      <c r="W17" s="23">
+      <c r="W17" s="17">
         <v>4930.5</v>
       </c>
+      <c r="X17" s="32">
+        <v>4763.3999999999996</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
-      <c r="A18" s="43" t="s">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="2">
         <v>22</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="2">
         <v>38.5</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="2">
         <v>44.1</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="2">
         <v>193.4</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="2">
         <v>69.8</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="2">
         <v>1309.8</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="10">
         <v>427.9</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="10">
         <v>309.5</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="10">
         <v>224.2</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="10">
         <v>145</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="10">
         <v>1302.2</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="10">
         <v>206.3</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="14">
         <v>802.7</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O18" s="14">
         <v>539.9</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="5">
         <v>553.79999999999995</v>
       </c>
-      <c r="Q18" s="12">
+      <c r="Q18" s="6">
         <v>279</v>
       </c>
-      <c r="R18" s="12">
+      <c r="R18" s="6">
         <v>308.39999999999998</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="7">
         <v>2053.5</v>
       </c>
-      <c r="T18" s="14">
+      <c r="T18" s="8">
         <v>1561.8</v>
       </c>
-      <c r="U18" s="18">
+      <c r="U18" s="12">
         <v>2567.1999999999998</v>
       </c>
-      <c r="V18" s="18">
+      <c r="V18" s="12">
         <v>5443.8</v>
       </c>
-      <c r="W18" s="18">
+      <c r="W18" s="12">
         <v>5515.3</v>
       </c>
+      <c r="X18" s="32">
+        <v>8130.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
-      <c r="A19" s="44" t="s">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A19" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="18">
         <v>235.3</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="18">
         <v>195.3</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="18">
         <v>356</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="18">
         <v>81.900000000000006</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="18">
         <v>110.3</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="18">
         <v>258.10000000000002</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="19">
         <v>806.8</v>
       </c>
-      <c r="I19" s="25">
+      <c r="I19" s="19">
         <v>1041.0999999999999</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="19">
         <v>1175.9000000000001</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K19" s="19">
         <v>1750.7</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="19">
         <v>3256.2</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="19">
         <v>1303.9000000000001</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="20">
         <v>2403.5</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="20">
         <v>2586</v>
       </c>
-      <c r="P19" s="27">
+      <c r="P19" s="21">
         <v>4698.7</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="22">
         <v>4779</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="22">
         <v>6698.4</v>
       </c>
-      <c r="S19" s="29">
+      <c r="S19" s="23">
         <v>7781.0439999999999</v>
       </c>
-      <c r="T19" s="30">
+      <c r="T19" s="24">
         <v>8734.4</v>
       </c>
-      <c r="U19" s="31">
+      <c r="U19" s="25">
         <v>7533.8</v>
       </c>
-      <c r="V19" s="31">
+      <c r="V19" s="25">
         <v>9165.1</v>
       </c>
-      <c r="W19" s="31">
+      <c r="W19" s="25">
         <v>19650.900000000001</v>
+      </c>
+      <c r="X19" s="33">
+        <v>22834</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>