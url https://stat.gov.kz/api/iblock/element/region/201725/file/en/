--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,103 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14415" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="ижс" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>"-" it is absent</t>
   </si>
   <si>
     <t>Total area of built residential buildings</t>
   </si>
   <si>
     <t>thsd. square me</t>
   </si>
   <si>
     <t>percentage to previous year, %</t>
   </si>
   <si>
     <t xml:space="preserve">The  dynamics of  residential  buildings built by individual builders operating start  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
@@ -147,106 +136,105 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -300,84 +288,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -513,455 +503,466 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="18.7109375" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
-[...16 lines deleted...]
-      <c r="B4" s="20" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="P1" s="2"/>
+    </row>
+    <row r="2" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="21"/>
-[...4 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="C5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="7">
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
         <v>1995</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="14">
         <v>26.7</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
-      <c r="A7" s="7">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="6">
         <v>1996</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="14">
         <v>20.2</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="14">
         <v>75.7</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
-      <c r="A8" s="7">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
         <v>1997</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="8">
         <v>14.6</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="8">
         <v>72.3</v>
       </c>
     </row>
-    <row r="9" spans="1:16">
-      <c r="A9" s="7">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
         <v>1998</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="8">
         <v>12.5</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>85.8</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
-      <c r="A10" s="7">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
         <v>1999</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="8">
         <v>6.1</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>48.7</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
-      <c r="A11" s="7">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
         <v>2000</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="7">
         <v>13.2</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="10">
         <v>216.9</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
-      <c r="A12" s="7">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
         <v>2001</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="7">
         <v>9.9</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="10">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
-      <c r="A13" s="7">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
         <v>2002</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="7">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="10">
         <v>97.4</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
-      <c r="A14" s="7">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
         <v>2003</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="8">
         <v>35.1</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>363</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
-      <c r="A15" s="7">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
         <v>2004</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="8">
         <v>48.3</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>137.5</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
-      <c r="A16" s="7">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
         <v>2005</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="8">
         <v>76.400000000000006</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="10">
         <v>158.19999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
-      <c r="A17" s="7">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
         <v>2006</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="8">
         <v>99.2</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="10">
         <v>130</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
-      <c r="A18" s="7">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
         <v>2007</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="8">
         <v>93.7</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="10">
         <v>94.4</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
-      <c r="A19" s="7">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
         <v>2008</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="8">
         <v>170</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="10">
         <v>181.3</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
-      <c r="A20" s="7">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
         <v>2009</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="9">
         <v>81.2</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>47.7</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
-      <c r="A21" s="7">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
         <v>2010</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="9">
         <v>49.2</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="10">
         <v>60.6</v>
       </c>
     </row>
-    <row r="22" spans="1:3">
-      <c r="A22" s="7">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
         <v>2011</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="9">
         <v>63.6</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>129.5</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
-      <c r="A23" s="7">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
         <v>2012</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="9">
         <v>51.2</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>80.5</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
-      <c r="A24" s="7">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
         <v>2013</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="9">
         <v>55.6</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>108.5</v>
       </c>
     </row>
-    <row r="25" spans="1:3">
-      <c r="A25" s="12">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A25" s="11">
         <v>2014</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="10">
         <v>70.5</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>126.9</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
-      <c r="A26" s="12">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="11">
         <v>2015</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="10">
         <v>88.7</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>125.8</v>
       </c>
     </row>
-    <row r="27" spans="1:3">
-      <c r="A27" s="12">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A27" s="11">
         <v>2016</v>
       </c>
-      <c r="B27" s="11">
+      <c r="B27" s="10">
         <v>80.5</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="10">
         <v>90.7</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
-      <c r="A28" s="12">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="11">
         <v>2017</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="9">
         <v>72.900000000000006</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>90.6</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
-      <c r="A29" s="12">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A29" s="11">
         <v>2018</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B29" s="12">
         <v>99.8</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="12">
         <v>136.9</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
-      <c r="A30" s="12">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A30" s="11">
         <v>2019</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="12">
         <v>121.1</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="12">
         <v>121.3</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
-      <c r="A31" s="14">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A31" s="13">
         <v>2020</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B31" s="12">
         <v>155.13499999999999</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="12">
         <v>128.1</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
-      <c r="A32" s="12">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A32" s="11">
         <v>2021</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B32" s="12">
         <v>204.5</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="12">
         <v>131.80000000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
-      <c r="A33" s="14">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A33" s="13">
         <v>2022</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="12">
         <v>133.69999999999999</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="12">
         <v>65.400000000000006</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
-      <c r="A34" s="14">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A34" s="13">
         <v>2023</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="12">
         <v>140.1</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="12">
         <v>104.8</v>
       </c>
     </row>
-    <row r="35" spans="1:3">
-      <c r="A35" s="15">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A35" s="13">
         <v>2024</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B35" s="12">
         <v>158.69999999999999</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C35" s="12">
         <v>113.2</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A36" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="20">
+        <v>176.6</v>
+      </c>
+      <c r="C36" s="20">
+        <v>111.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -970,85 +971,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ижс</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>