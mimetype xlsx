--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="7">
   <si>
     <t xml:space="preserve">The  dynamics of  residential  buildings operating start  </t>
   </si>
   <si>
     <t>percentage to previous year, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>thsd. square me</t>
   </si>
   <si>
     <t>Total area of built residential buildings</t>
   </si>
   <si>
     <t>number of apartments, tshd. of apartments</t>
   </si>
   <si>
     <t>by individual builders</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -167,51 +167,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -234,76 +234,73 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -355,84 +352,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -568,939 +567,964 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="18.42578125" style="24" customWidth="1"/>
+    <col min="2" max="7" width="12.7109375" style="24" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-[...9 lines deleted...]
-      <c r="A2" s="31" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...17 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="23"/>
+    </row>
+    <row r="4" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="28"/>
-[...1 lines deleted...]
-      <c r="E4" s="29" t="s">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="30"/>
-[...3 lines deleted...]
-      <c r="A5" s="28"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+    </row>
+    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="2">
         <v>1991</v>
       </c>
       <c r="B6" s="3">
         <v>618</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="2">
         <v>1992</v>
       </c>
       <c r="B7" s="3">
         <v>567</v>
       </c>
       <c r="C7" s="4">
         <v>91.7</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="2">
         <v>1993</v>
       </c>
       <c r="B8" s="3">
         <v>518</v>
       </c>
       <c r="C8" s="4">
         <v>91.4</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="2">
         <v>1994</v>
       </c>
       <c r="B9" s="3">
         <v>236</v>
       </c>
       <c r="C9" s="4">
         <v>69.900000000000006</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="2">
         <v>1995</v>
       </c>
       <c r="B10" s="3">
         <v>127.4</v>
       </c>
       <c r="C10" s="4">
         <v>54.1</v>
       </c>
       <c r="D10" s="7">
         <v>1652</v>
       </c>
       <c r="E10" s="8">
         <v>26.7</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="7">
         <v>222</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="2">
         <v>1996</v>
       </c>
       <c r="B11" s="3">
         <v>73.099999999999994</v>
       </c>
       <c r="C11" s="4">
         <v>53.6</v>
       </c>
       <c r="D11" s="7">
         <v>948</v>
       </c>
       <c r="E11" s="8">
         <v>20.2</v>
       </c>
       <c r="F11" s="8">
         <v>75.7</v>
       </c>
       <c r="G11" s="7">
         <v>167</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="2">
         <v>1997</v>
       </c>
       <c r="B12" s="3">
         <v>37.1</v>
       </c>
       <c r="C12" s="4">
         <v>35.200000000000003</v>
       </c>
       <c r="D12" s="7">
         <v>453</v>
       </c>
       <c r="E12" s="9">
         <v>14.6</v>
       </c>
       <c r="F12" s="9">
         <v>72.3</v>
       </c>
       <c r="G12" s="7">
         <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="2">
         <v>1998</v>
       </c>
       <c r="B13" s="3">
         <v>20.9</v>
       </c>
       <c r="C13" s="4">
         <v>56.3</v>
       </c>
       <c r="D13" s="10">
         <v>233</v>
       </c>
       <c r="E13" s="9">
         <v>12.5</v>
       </c>
       <c r="F13" s="11">
         <v>85.8</v>
       </c>
       <c r="G13" s="12">
         <v>107</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="2">
         <v>1999</v>
       </c>
       <c r="B14" s="9">
         <v>18.600000000000001</v>
       </c>
       <c r="C14" s="11">
         <v>89.1</v>
       </c>
       <c r="D14" s="10">
         <v>223</v>
       </c>
       <c r="E14" s="9">
         <v>6.1</v>
       </c>
       <c r="F14" s="11">
         <v>48.7</v>
       </c>
       <c r="G14" s="12">
         <v>52</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="2">
         <v>2000</v>
       </c>
       <c r="B15" s="9">
         <v>15</v>
       </c>
       <c r="C15" s="13">
         <v>80.3</v>
       </c>
       <c r="D15" s="14">
         <v>141</v>
       </c>
       <c r="E15" s="3">
         <v>13.2</v>
       </c>
       <c r="F15" s="13">
         <v>216.9</v>
       </c>
       <c r="G15" s="15">
         <v>107</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="2">
         <v>2001</v>
       </c>
       <c r="B16" s="9">
         <v>13.4</v>
       </c>
       <c r="C16" s="13">
         <v>89.9</v>
       </c>
       <c r="D16" s="14">
         <v>169</v>
       </c>
       <c r="E16" s="3">
         <v>9.9</v>
       </c>
       <c r="F16" s="13">
         <v>75</v>
       </c>
       <c r="G16" s="15">
         <v>103</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="2">
         <v>2002</v>
       </c>
       <c r="B17" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="C17" s="13">
         <v>71.900000000000006</v>
       </c>
       <c r="D17" s="14">
         <v>102</v>
       </c>
       <c r="E17" s="3">
         <v>9.6999999999999993</v>
       </c>
       <c r="F17" s="13">
         <v>97.4</v>
       </c>
       <c r="G17" s="15">
         <v>102</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="2">
         <v>2003</v>
       </c>
       <c r="B18" s="9">
         <v>43</v>
       </c>
       <c r="C18" s="13">
         <v>444.1</v>
       </c>
       <c r="D18" s="14">
         <v>464</v>
       </c>
       <c r="E18" s="9">
         <v>35.1</v>
       </c>
       <c r="F18" s="13">
         <v>363</v>
       </c>
       <c r="G18" s="15">
         <v>328</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="2">
         <v>2004</v>
       </c>
       <c r="B19" s="9">
         <v>62.3</v>
       </c>
       <c r="C19" s="13">
         <v>145.1</v>
       </c>
       <c r="D19" s="14">
         <v>672</v>
       </c>
       <c r="E19" s="9">
         <v>48.3</v>
       </c>
       <c r="F19" s="13">
         <v>137.5</v>
       </c>
       <c r="G19" s="15">
         <v>466</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="2">
         <v>2005</v>
       </c>
       <c r="B20" s="9">
         <v>120.2</v>
       </c>
       <c r="C20" s="13">
         <v>192.9</v>
       </c>
       <c r="D20" s="14">
         <v>1266</v>
       </c>
       <c r="E20" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="F20" s="13">
         <v>158.19999999999999</v>
       </c>
       <c r="G20" s="15">
         <v>776</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="2">
         <v>2006</v>
       </c>
       <c r="B21" s="9">
         <v>148.6</v>
       </c>
       <c r="C21" s="13">
         <v>124.4</v>
       </c>
       <c r="D21" s="14">
         <v>1715</v>
       </c>
       <c r="E21" s="9">
         <v>99.2</v>
       </c>
       <c r="F21" s="13">
         <v>130</v>
       </c>
       <c r="G21" s="15">
         <v>1178</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="2">
         <v>2007</v>
       </c>
       <c r="B22" s="9">
         <v>143.19999999999999</v>
       </c>
       <c r="C22" s="13">
         <v>96.3</v>
       </c>
       <c r="D22" s="14">
         <v>1538</v>
       </c>
       <c r="E22" s="9">
         <v>93.7</v>
       </c>
       <c r="F22" s="13">
         <v>94.4</v>
       </c>
       <c r="G22" s="15">
         <v>968</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="2">
         <v>2008</v>
       </c>
       <c r="B23" s="11">
         <v>216.5</v>
       </c>
       <c r="C23" s="13">
         <v>151.19999999999999</v>
       </c>
       <c r="D23" s="14">
         <v>2632</v>
       </c>
       <c r="E23" s="9">
         <v>170</v>
       </c>
       <c r="F23" s="13">
         <v>181.3</v>
       </c>
       <c r="G23" s="15">
         <v>2074</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="2">
         <v>2009</v>
       </c>
       <c r="B24" s="11">
         <v>107.3</v>
       </c>
       <c r="C24" s="11">
         <v>49.5</v>
       </c>
       <c r="D24" s="10">
         <v>963</v>
       </c>
       <c r="E24" s="11">
         <v>81.2</v>
       </c>
       <c r="F24" s="11">
         <v>47.7</v>
       </c>
       <c r="G24" s="10">
         <v>773</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="2">
         <v>2010</v>
       </c>
       <c r="B25" s="11">
         <v>103.7</v>
       </c>
       <c r="C25" s="13">
         <v>96.7</v>
       </c>
       <c r="D25" s="15">
         <v>1061</v>
       </c>
       <c r="E25" s="11">
         <v>49.2</v>
       </c>
       <c r="F25" s="13">
         <v>60.6</v>
       </c>
       <c r="G25" s="15">
         <v>408</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="2">
         <v>2011</v>
       </c>
       <c r="B26" s="11">
         <v>98.9</v>
       </c>
       <c r="C26" s="11">
         <v>95.4</v>
       </c>
       <c r="D26" s="10">
         <v>971</v>
       </c>
       <c r="E26" s="11">
         <v>63.6</v>
       </c>
       <c r="F26" s="11">
         <v>129.5</v>
       </c>
       <c r="G26" s="10">
         <v>471</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="2">
         <v>2012</v>
       </c>
       <c r="B27" s="11">
         <v>100.6</v>
       </c>
       <c r="C27" s="11">
         <v>101.6</v>
       </c>
       <c r="D27" s="10">
         <v>1055</v>
       </c>
       <c r="E27" s="11">
         <v>51.2</v>
       </c>
       <c r="F27" s="11">
         <v>80.5</v>
       </c>
       <c r="G27" s="10">
         <v>393</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="2">
         <v>2013</v>
       </c>
       <c r="B28" s="11">
         <v>115</v>
       </c>
       <c r="C28" s="11">
         <v>114.3</v>
       </c>
       <c r="D28" s="10">
         <v>1143</v>
       </c>
       <c r="E28" s="11">
         <v>55.6</v>
       </c>
       <c r="F28" s="11">
         <v>108.5</v>
       </c>
       <c r="G28" s="10">
         <v>438</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="16">
         <v>2014</v>
       </c>
       <c r="B29" s="13">
         <v>120.1</v>
       </c>
       <c r="C29" s="13">
         <v>104.4</v>
       </c>
       <c r="D29" s="14">
         <v>1112</v>
       </c>
       <c r="E29" s="13">
         <v>70.5</v>
       </c>
       <c r="F29" s="13">
         <v>126.9</v>
       </c>
       <c r="G29" s="14">
         <v>521</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="16">
         <v>2015</v>
       </c>
       <c r="B30" s="13">
         <v>140.4</v>
       </c>
       <c r="C30" s="13">
         <v>116.9</v>
       </c>
       <c r="D30" s="14">
         <v>1086</v>
       </c>
       <c r="E30" s="13">
         <v>88.7</v>
       </c>
       <c r="F30" s="13">
         <v>125.8</v>
       </c>
       <c r="G30" s="14">
         <v>606</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="16">
         <v>2016</v>
       </c>
       <c r="B31" s="13">
         <v>164.3</v>
       </c>
       <c r="C31" s="13">
         <v>117</v>
       </c>
       <c r="D31" s="14">
         <v>1318</v>
       </c>
       <c r="E31" s="13">
         <v>80.5</v>
       </c>
       <c r="F31" s="13">
         <v>90.7</v>
       </c>
       <c r="G31" s="14">
         <v>541</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="16">
         <v>2017</v>
       </c>
       <c r="B32" s="11">
         <v>200.1</v>
       </c>
       <c r="C32" s="11">
         <v>121.8</v>
       </c>
       <c r="D32" s="10">
         <v>2010</v>
       </c>
       <c r="E32" s="11">
         <v>72.900000000000006</v>
       </c>
       <c r="F32" s="11">
         <v>90.6</v>
       </c>
       <c r="G32" s="10">
         <v>462</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="16">
         <v>2018</v>
       </c>
       <c r="B33" s="17">
         <v>217.8</v>
       </c>
       <c r="C33" s="17">
         <v>108.8</v>
       </c>
       <c r="D33" s="18">
         <v>2064</v>
       </c>
       <c r="E33" s="17">
         <v>99.8</v>
       </c>
       <c r="F33" s="17">
         <v>136.9</v>
       </c>
       <c r="G33" s="19">
         <v>554</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="16">
         <v>2019</v>
       </c>
       <c r="B34" s="17">
         <v>250.5</v>
       </c>
       <c r="C34" s="17">
         <v>115</v>
       </c>
       <c r="D34" s="18">
         <v>2572</v>
       </c>
       <c r="E34" s="17">
         <v>121.1</v>
       </c>
       <c r="F34" s="17">
         <v>121.3</v>
       </c>
       <c r="G34" s="19">
         <v>865</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="20">
         <v>2020</v>
       </c>
       <c r="B35" s="17">
         <v>306.09199999999998</v>
       </c>
       <c r="C35" s="17">
         <v>122.2</v>
       </c>
       <c r="D35" s="18">
         <v>3190</v>
       </c>
       <c r="E35" s="17">
         <v>155.13499999999999</v>
       </c>
       <c r="F35" s="17">
         <v>128.1</v>
       </c>
       <c r="G35" s="18">
         <v>1180</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="16">
         <v>2021</v>
       </c>
       <c r="B36" s="17">
         <v>345.3</v>
       </c>
       <c r="C36" s="17">
         <v>112.8</v>
       </c>
       <c r="D36" s="18">
         <v>2925</v>
       </c>
       <c r="E36" s="17">
         <v>204.5</v>
       </c>
       <c r="F36" s="17">
         <v>131.80000000000001</v>
       </c>
       <c r="G36" s="19">
         <v>1236</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="20">
         <v>2022</v>
       </c>
       <c r="B37" s="17">
         <v>300.8</v>
       </c>
       <c r="C37" s="21">
         <v>87.1</v>
       </c>
       <c r="D37" s="19">
         <v>2791</v>
       </c>
       <c r="E37" s="17">
         <v>133.69999999999999</v>
       </c>
       <c r="F37" s="21">
         <v>65.400000000000006</v>
       </c>
       <c r="G37" s="19">
         <v>764</v>
       </c>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="20">
         <v>2023</v>
       </c>
       <c r="B38" s="17">
         <v>304.7</v>
       </c>
       <c r="C38" s="21">
         <v>101.3</v>
       </c>
       <c r="D38" s="19">
         <v>2297</v>
       </c>
       <c r="E38" s="17">
         <v>140.1</v>
       </c>
       <c r="F38" s="21">
         <v>104.8</v>
       </c>
       <c r="G38" s="19">
         <v>725</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
-      <c r="A39" s="22">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="20">
         <v>2024</v>
       </c>
-      <c r="B39" s="23">
+      <c r="B39" s="17">
         <v>329.9</v>
       </c>
-      <c r="C39" s="24">
+      <c r="C39" s="21">
         <v>108.3</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="19">
         <v>2585</v>
       </c>
-      <c r="E39" s="23">
+      <c r="E39" s="17">
         <v>158.69999999999999</v>
       </c>
-      <c r="F39" s="24">
+      <c r="F39" s="21">
         <v>113.2</v>
       </c>
-      <c r="G39" s="25">
+      <c r="G39" s="19">
         <v>924</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="30">
+        <v>338</v>
+      </c>
+      <c r="C40" s="30">
+        <v>102.5</v>
+      </c>
+      <c r="D40" s="31">
+        <v>2662</v>
+      </c>
+      <c r="E40" s="30">
+        <v>176.6</v>
+      </c>
+      <c r="F40" s="30">
+        <v>111.3</v>
+      </c>
+      <c r="G40" s="31">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>