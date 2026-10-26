--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720" tabRatio="846"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId4"/>
     <sheet name="he number of deaths by gender" sheetId="5" r:id="rId5"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId6"/>
     <sheet name="Infant mortality rate" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'he number of deaths by gender'!$B:$T</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3412" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3446" uniqueCount="109">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Kurchatov city administration</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
@@ -767,51 +767,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="164">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1159,50 +1159,53 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1219,52 +1222,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 4" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1569,63 +1573,65 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:C28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="119" customWidth="1"/>
     <col min="2" max="2" width="37.5703125" style="115" customWidth="1"/>
     <col min="3" max="3" width="99.5703125" style="115" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="119"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B1" s="143"/>
-      <c r="C1" s="143"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
     </row>
     <row r="2" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B2" s="120" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="138">
         <v>612201</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B3" s="120" t="s">
         <v>57</v>
       </c>
       <c r="C3" s="128" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B4" s="120" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="121" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1691,68 +1697,68 @@
       </c>
       <c r="C12" s="123" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B13" s="120" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="124" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="120" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="124" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="C15" s="163" t="s">
+      <c r="C15" s="143" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="125" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="133">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="125" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="133">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="120" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="134" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="120" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="135" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="120" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="136" t="s">
         <v>108</v>
       </c>
@@ -1969,213 +1975,213 @@
       <c r="AE2" s="99"/>
       <c r="AF2" s="99"/>
       <c r="AG2" s="99"/>
       <c r="AH2" s="99"/>
       <c r="AI2" s="99"/>
       <c r="AJ2" s="99"/>
       <c r="AK2" s="99"/>
       <c r="AL2" s="99"/>
       <c r="AM2" s="99"/>
       <c r="AN2" s="99"/>
       <c r="AO2" s="99"/>
       <c r="AP2" s="99"/>
       <c r="AQ2" s="99"/>
       <c r="AR2" s="127"/>
       <c r="AS2" s="99"/>
       <c r="AT2" s="99"/>
       <c r="AU2" s="99"/>
       <c r="AV2" s="99"/>
       <c r="AW2" s="99"/>
       <c r="AX2" s="99"/>
     </row>
     <row r="3" spans="1:62" s="75" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="131" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="149" t="s">
+      <c r="B3" s="150" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="149"/>
-[...58 lines deleted...]
-      <c r="BJ3" s="149"/>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
+      <c r="J3" s="150"/>
+      <c r="K3" s="150"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="150"/>
+      <c r="N3" s="150"/>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150"/>
+      <c r="U3" s="150"/>
+      <c r="V3" s="150"/>
+      <c r="W3" s="150"/>
+      <c r="X3" s="150"/>
+      <c r="Y3" s="150"/>
+      <c r="Z3" s="150"/>
+      <c r="AA3" s="150"/>
+      <c r="AB3" s="150"/>
+      <c r="AC3" s="150"/>
+      <c r="AD3" s="150"/>
+      <c r="AE3" s="150"/>
+      <c r="AF3" s="150"/>
+      <c r="AG3" s="150"/>
+      <c r="AH3" s="150"/>
+      <c r="AI3" s="150"/>
+      <c r="AJ3" s="150"/>
+      <c r="AK3" s="150"/>
+      <c r="AL3" s="150"/>
+      <c r="AM3" s="150"/>
+      <c r="AN3" s="150"/>
+      <c r="AO3" s="150"/>
+      <c r="AP3" s="150"/>
+      <c r="AQ3" s="150"/>
+      <c r="AR3" s="150"/>
+      <c r="AS3" s="150"/>
+      <c r="AT3" s="150"/>
+      <c r="AU3" s="150"/>
+      <c r="AV3" s="150"/>
+      <c r="AW3" s="150"/>
+      <c r="AX3" s="150"/>
+      <c r="AY3" s="150"/>
+      <c r="AZ3" s="150"/>
+      <c r="BA3" s="150"/>
+      <c r="BB3" s="150"/>
+      <c r="BC3" s="150"/>
+      <c r="BD3" s="150"/>
+      <c r="BE3" s="150"/>
+      <c r="BF3" s="150"/>
+      <c r="BG3" s="150"/>
+      <c r="BH3" s="150"/>
+      <c r="BI3" s="150"/>
+      <c r="BJ3" s="150"/>
     </row>
     <row r="4" spans="1:62" s="102" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="114"/>
       <c r="B4" s="113"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="AR4" s="132"/>
       <c r="BJ4" s="101" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:62" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="144" t="s">
+      <c r="A5" s="145" t="s">
         <v>87</v>
       </c>
-      <c r="B5" s="152"/>
-      <c r="C5" s="154">
+      <c r="B5" s="153"/>
+      <c r="C5" s="155">
         <v>2022</v>
       </c>
-      <c r="D5" s="155"/>
-[...10 lines deleted...]
-      <c r="O5" s="146">
+      <c r="D5" s="156"/>
+      <c r="E5" s="156"/>
+      <c r="F5" s="156"/>
+      <c r="G5" s="156"/>
+      <c r="H5" s="156"/>
+      <c r="I5" s="156"/>
+      <c r="J5" s="156"/>
+      <c r="K5" s="156"/>
+      <c r="L5" s="156"/>
+      <c r="M5" s="156"/>
+      <c r="N5" s="157"/>
+      <c r="O5" s="147">
         <v>2023</v>
       </c>
-      <c r="P5" s="147"/>
-[...10 lines deleted...]
-      <c r="AA5" s="146">
+      <c r="P5" s="148"/>
+      <c r="Q5" s="148"/>
+      <c r="R5" s="148"/>
+      <c r="S5" s="148"/>
+      <c r="T5" s="148"/>
+      <c r="U5" s="148"/>
+      <c r="V5" s="148"/>
+      <c r="W5" s="148"/>
+      <c r="X5" s="148"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="149"/>
+      <c r="AA5" s="147">
         <v>2024</v>
       </c>
-      <c r="AB5" s="147"/>
-[...10 lines deleted...]
-      <c r="AM5" s="146">
+      <c r="AB5" s="148"/>
+      <c r="AC5" s="148"/>
+      <c r="AD5" s="148"/>
+      <c r="AE5" s="148"/>
+      <c r="AF5" s="148"/>
+      <c r="AG5" s="148"/>
+      <c r="AH5" s="148"/>
+      <c r="AI5" s="148"/>
+      <c r="AJ5" s="148"/>
+      <c r="AK5" s="148"/>
+      <c r="AL5" s="149"/>
+      <c r="AM5" s="147">
         <v>2025</v>
       </c>
-      <c r="AN5" s="147"/>
-[...10 lines deleted...]
-      <c r="AY5" s="146">
+      <c r="AN5" s="148"/>
+      <c r="AO5" s="148"/>
+      <c r="AP5" s="148"/>
+      <c r="AQ5" s="148"/>
+      <c r="AR5" s="148"/>
+      <c r="AS5" s="148"/>
+      <c r="AT5" s="148"/>
+      <c r="AU5" s="148"/>
+      <c r="AV5" s="148"/>
+      <c r="AW5" s="148"/>
+      <c r="AX5" s="149"/>
+      <c r="AY5" s="147">
         <v>2026</v>
       </c>
-      <c r="AZ5" s="147"/>
-[...9 lines deleted...]
-      <c r="BJ5" s="148"/>
+      <c r="AZ5" s="148"/>
+      <c r="BA5" s="148"/>
+      <c r="BB5" s="148"/>
+      <c r="BC5" s="148"/>
+      <c r="BD5" s="148"/>
+      <c r="BE5" s="148"/>
+      <c r="BF5" s="148"/>
+      <c r="BG5" s="148"/>
+      <c r="BH5" s="148"/>
+      <c r="BI5" s="148"/>
+      <c r="BJ5" s="149"/>
     </row>
     <row r="6" spans="1:62" s="75" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="145"/>
-      <c r="B6" s="153"/>
+      <c r="A6" s="146"/>
+      <c r="B6" s="154"/>
       <c r="C6" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="26" t="s">
@@ -2314,113 +2320,113 @@
         <v>17</v>
       </c>
       <c r="BD6" s="105" t="s">
         <v>18</v>
       </c>
       <c r="BE6" s="105" t="s">
         <v>19</v>
       </c>
       <c r="BF6" s="105" t="s">
         <v>20</v>
       </c>
       <c r="BG6" s="105" t="s">
         <v>21</v>
       </c>
       <c r="BH6" s="105" t="s">
         <v>22</v>
       </c>
       <c r="BI6" s="105" t="s">
         <v>23</v>
       </c>
       <c r="BJ6" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="150" t="s">
+      <c r="B7" s="151" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="150"/>
-[...58 lines deleted...]
-      <c r="BJ7" s="150"/>
+      <c r="C7" s="151"/>
+      <c r="D7" s="151"/>
+      <c r="E7" s="151"/>
+      <c r="F7" s="151"/>
+      <c r="G7" s="151"/>
+      <c r="H7" s="151"/>
+      <c r="I7" s="151"/>
+      <c r="J7" s="151"/>
+      <c r="K7" s="151"/>
+      <c r="L7" s="151"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="151"/>
+      <c r="O7" s="151"/>
+      <c r="P7" s="151"/>
+      <c r="Q7" s="151"/>
+      <c r="R7" s="151"/>
+      <c r="S7" s="151"/>
+      <c r="T7" s="151"/>
+      <c r="U7" s="151"/>
+      <c r="V7" s="151"/>
+      <c r="W7" s="151"/>
+      <c r="X7" s="151"/>
+      <c r="Y7" s="151"/>
+      <c r="Z7" s="151"/>
+      <c r="AA7" s="151"/>
+      <c r="AB7" s="151"/>
+      <c r="AC7" s="151"/>
+      <c r="AD7" s="151"/>
+      <c r="AE7" s="151"/>
+      <c r="AF7" s="151"/>
+      <c r="AG7" s="151"/>
+      <c r="AH7" s="151"/>
+      <c r="AI7" s="151"/>
+      <c r="AJ7" s="151"/>
+      <c r="AK7" s="151"/>
+      <c r="AL7" s="151"/>
+      <c r="AM7" s="151"/>
+      <c r="AN7" s="151"/>
+      <c r="AO7" s="151"/>
+      <c r="AP7" s="151"/>
+      <c r="AQ7" s="151"/>
+      <c r="AR7" s="151"/>
+      <c r="AS7" s="151"/>
+      <c r="AT7" s="151"/>
+      <c r="AU7" s="151"/>
+      <c r="AV7" s="151"/>
+      <c r="AW7" s="151"/>
+      <c r="AX7" s="151"/>
+      <c r="AY7" s="151"/>
+      <c r="AZ7" s="151"/>
+      <c r="BA7" s="151"/>
+      <c r="BB7" s="151"/>
+      <c r="BC7" s="151"/>
+      <c r="BD7" s="151"/>
+      <c r="BE7" s="151"/>
+      <c r="BF7" s="151"/>
+      <c r="BG7" s="151"/>
+      <c r="BH7" s="151"/>
+      <c r="BI7" s="151"/>
+      <c r="BJ7" s="151"/>
     </row>
     <row r="8" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="139">
         <v>100000000</v>
       </c>
       <c r="B8" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4">
         <v>551</v>
       </c>
       <c r="D8" s="4">
         <v>571</v>
       </c>
       <c r="E8" s="4">
         <v>449</v>
       </c>
       <c r="F8" s="4">
         <v>351</v>
       </c>
       <c r="G8" s="4">
         <v>455</v>
       </c>
       <c r="H8" s="4">
         <v>444</v>
@@ -2550,50 +2556,53 @@
       </c>
       <c r="AX8" s="8">
         <v>528</v>
       </c>
       <c r="AY8" s="7">
         <v>408</v>
       </c>
       <c r="AZ8" s="7">
         <v>387</v>
       </c>
       <c r="BA8" s="7">
         <v>449</v>
       </c>
       <c r="BB8" s="7">
         <v>431</v>
       </c>
       <c r="BC8" s="7">
         <v>441</v>
       </c>
       <c r="BD8" s="7">
         <v>488</v>
       </c>
       <c r="BE8" s="86">
         <v>487</v>
       </c>
+      <c r="BF8" s="7">
+        <v>476</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4">
         <v>306</v>
       </c>
       <c r="D9" s="9">
         <v>324</v>
       </c>
       <c r="E9" s="9">
         <v>243</v>
       </c>
       <c r="F9" s="6">
         <v>189</v>
       </c>
       <c r="G9" s="6">
         <v>259</v>
       </c>
       <c r="H9" s="6">
         <v>215</v>
@@ -2723,50 +2732,53 @@
       </c>
       <c r="AX9" s="8">
         <v>251</v>
       </c>
       <c r="AY9" s="7">
         <v>237</v>
       </c>
       <c r="AZ9" s="7">
         <v>216</v>
       </c>
       <c r="BA9" s="7">
         <v>234</v>
       </c>
       <c r="BB9" s="7">
         <v>214</v>
       </c>
       <c r="BC9" s="7">
         <v>232</v>
       </c>
       <c r="BD9" s="7">
         <v>254</v>
       </c>
       <c r="BE9" s="86">
         <v>245</v>
       </c>
+      <c r="BF9" s="7">
+        <v>272</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="4">
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>8</v>
       </c>
       <c r="F10" s="6">
         <v>4</v>
       </c>
       <c r="G10" s="6">
         <v>6</v>
       </c>
       <c r="H10" s="6">
         <v>12</v>
@@ -2896,50 +2908,53 @@
       </c>
       <c r="AX10" s="8">
         <v>8</v>
       </c>
       <c r="AY10" s="7">
         <v>5</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
       <c r="BA10" s="7">
         <v>6</v>
       </c>
       <c r="BB10" s="7">
         <v>14</v>
       </c>
       <c r="BC10" s="7">
         <v>7</v>
       </c>
       <c r="BD10" s="7">
         <v>5</v>
       </c>
       <c r="BE10" s="86">
         <v>8</v>
       </c>
+      <c r="BF10" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
         <v>18</v>
       </c>
       <c r="D11" s="9">
         <v>6</v>
       </c>
       <c r="E11" s="9">
         <v>8</v>
       </c>
       <c r="F11" s="6">
         <v>5</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
         <v>10</v>
@@ -3069,50 +3084,53 @@
       </c>
       <c r="AX11" s="8">
         <v>17</v>
       </c>
       <c r="AY11" s="7">
         <v>9</v>
       </c>
       <c r="AZ11" s="7">
         <v>9</v>
       </c>
       <c r="BA11" s="7">
         <v>7</v>
       </c>
       <c r="BB11" s="7">
         <v>11</v>
       </c>
       <c r="BC11" s="7">
         <v>10</v>
       </c>
       <c r="BD11" s="7">
         <v>6</v>
       </c>
       <c r="BE11" s="86">
         <v>13</v>
       </c>
+      <c r="BF11" s="7">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="4">
         <v>12</v>
       </c>
       <c r="D12" s="9">
         <v>21</v>
       </c>
       <c r="E12" s="9">
         <v>11</v>
       </c>
       <c r="F12" s="6">
         <v>13</v>
       </c>
       <c r="G12" s="6">
         <v>10</v>
       </c>
       <c r="H12" s="6">
         <v>9</v>
@@ -3242,50 +3260,53 @@
       </c>
       <c r="AX12" s="8">
         <v>15</v>
       </c>
       <c r="AY12" s="7">
         <v>3</v>
       </c>
       <c r="AZ12" s="7">
         <v>12</v>
       </c>
       <c r="BA12" s="7">
         <v>12</v>
       </c>
       <c r="BB12" s="7">
         <v>10</v>
       </c>
       <c r="BC12" s="7">
         <v>11</v>
       </c>
       <c r="BD12" s="7">
         <v>13</v>
       </c>
       <c r="BE12" s="86">
         <v>17</v>
       </c>
+      <c r="BF12" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="4">
         <v>42</v>
       </c>
       <c r="D13" s="9">
         <v>40</v>
       </c>
       <c r="E13" s="9">
         <v>49</v>
       </c>
       <c r="F13" s="6">
         <v>32</v>
       </c>
       <c r="G13" s="6">
         <v>26</v>
       </c>
       <c r="H13" s="6">
         <v>39</v>
@@ -3415,50 +3436,53 @@
       </c>
       <c r="AX13" s="8">
         <v>46</v>
       </c>
       <c r="AY13" s="7">
         <v>33</v>
       </c>
       <c r="AZ13" s="7">
         <v>30</v>
       </c>
       <c r="BA13" s="7">
         <v>35</v>
       </c>
       <c r="BB13" s="7">
         <v>22</v>
       </c>
       <c r="BC13" s="7">
         <v>38</v>
       </c>
       <c r="BD13" s="7">
         <v>41</v>
       </c>
       <c r="BE13" s="86">
         <v>35</v>
       </c>
+      <c r="BF13" s="7">
+        <v>36</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="4">
         <v>22</v>
       </c>
       <c r="D14" s="9">
         <v>21</v>
       </c>
       <c r="E14" s="9">
         <v>21</v>
       </c>
       <c r="F14" s="6">
         <v>16</v>
       </c>
       <c r="G14" s="6">
         <v>18</v>
       </c>
       <c r="H14" s="6">
         <v>21</v>
@@ -3588,50 +3612,53 @@
       </c>
       <c r="AX14" s="8">
         <v>21</v>
       </c>
       <c r="AY14" s="7">
         <v>15</v>
       </c>
       <c r="AZ14" s="7">
         <v>15</v>
       </c>
       <c r="BA14" s="7">
         <v>17</v>
       </c>
       <c r="BB14" s="7">
         <v>29</v>
       </c>
       <c r="BC14" s="7">
         <v>20</v>
       </c>
       <c r="BD14" s="7">
         <v>13</v>
       </c>
       <c r="BE14" s="86">
         <v>13</v>
       </c>
+      <c r="BF14" s="7">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="4">
         <v>45</v>
       </c>
       <c r="D15" s="9">
         <v>44</v>
       </c>
       <c r="E15" s="9">
         <v>29</v>
       </c>
       <c r="F15" s="6">
         <v>23</v>
       </c>
       <c r="G15" s="6">
         <v>39</v>
       </c>
       <c r="H15" s="6">
         <v>36</v>
@@ -3761,50 +3788,53 @@
       </c>
       <c r="AX15" s="8">
         <v>35</v>
       </c>
       <c r="AY15" s="7">
         <v>23</v>
       </c>
       <c r="AZ15" s="7">
         <v>25</v>
       </c>
       <c r="BA15" s="7">
         <v>27</v>
       </c>
       <c r="BB15" s="7">
         <v>30</v>
       </c>
       <c r="BC15" s="7">
         <v>28</v>
       </c>
       <c r="BD15" s="7">
         <v>40</v>
       </c>
       <c r="BE15" s="86">
         <v>41</v>
       </c>
+      <c r="BF15" s="7">
+        <v>23</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>0</v>
@@ -3934,50 +3964,53 @@
       </c>
       <c r="AX16" s="8">
         <v>28</v>
       </c>
       <c r="AY16" s="7">
         <v>7</v>
       </c>
       <c r="AZ16" s="7">
         <v>13</v>
       </c>
       <c r="BA16" s="7">
         <v>15</v>
       </c>
       <c r="BB16" s="7">
         <v>15</v>
       </c>
       <c r="BC16" s="7">
         <v>17</v>
       </c>
       <c r="BD16" s="7">
         <v>12</v>
       </c>
       <c r="BE16" s="86">
         <v>17</v>
       </c>
+      <c r="BF16" s="7">
+        <v>13</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="4">
         <v>28</v>
       </c>
       <c r="D17" s="9">
         <v>38</v>
       </c>
       <c r="E17" s="9">
         <v>23</v>
       </c>
       <c r="F17" s="6">
         <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>31</v>
       </c>
       <c r="H17" s="6">
         <v>27</v>
@@ -4107,50 +4140,53 @@
       </c>
       <c r="AX17" s="8">
         <v>42</v>
       </c>
       <c r="AY17" s="7">
         <v>22</v>
       </c>
       <c r="AZ17" s="7">
         <v>22</v>
       </c>
       <c r="BA17" s="7">
         <v>26</v>
       </c>
       <c r="BB17" s="7">
         <v>30</v>
       </c>
       <c r="BC17" s="7">
         <v>22</v>
       </c>
       <c r="BD17" s="7">
         <v>28</v>
       </c>
       <c r="BE17" s="86">
         <v>34</v>
       </c>
+      <c r="BF17" s="7">
+        <v>34</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="9">
         <v>7</v>
       </c>
       <c r="E18" s="9">
         <v>15</v>
       </c>
       <c r="F18" s="6">
         <v>8</v>
       </c>
       <c r="G18" s="6">
         <v>6</v>
       </c>
       <c r="H18" s="6">
         <v>13</v>
@@ -4280,50 +4316,53 @@
       </c>
       <c r="AX18" s="8">
         <v>10</v>
       </c>
       <c r="AY18" s="7">
         <v>8</v>
       </c>
       <c r="AZ18" s="7">
         <v>12</v>
       </c>
       <c r="BA18" s="7">
         <v>15</v>
       </c>
       <c r="BB18" s="7">
         <v>10</v>
       </c>
       <c r="BC18" s="7">
         <v>14</v>
       </c>
       <c r="BD18" s="7">
         <v>13</v>
       </c>
       <c r="BE18" s="86">
         <v>11</v>
       </c>
+      <c r="BF18" s="7">
+        <v>2</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>0</v>
@@ -4453,50 +4492,53 @@
       </c>
       <c r="AX19" s="8">
         <v>16</v>
       </c>
       <c r="AY19" s="7">
         <v>25</v>
       </c>
       <c r="AZ19" s="7">
         <v>15</v>
       </c>
       <c r="BA19" s="7">
         <v>14</v>
       </c>
       <c r="BB19" s="7">
         <v>17</v>
       </c>
       <c r="BC19" s="7">
         <v>22</v>
       </c>
       <c r="BD19" s="7">
         <v>23</v>
       </c>
       <c r="BE19" s="86">
         <v>20</v>
       </c>
+      <c r="BF19" s="7">
+        <v>13</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="71" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="4">
         <v>52</v>
       </c>
       <c r="D20" s="9">
         <v>55</v>
       </c>
       <c r="E20" s="9">
         <v>42</v>
       </c>
       <c r="F20" s="6">
         <v>39</v>
       </c>
       <c r="G20" s="6">
         <v>50</v>
       </c>
       <c r="H20" s="6">
         <v>62</v>
@@ -4626,115 +4668,118 @@
       </c>
       <c r="AX20" s="8">
         <v>39</v>
       </c>
       <c r="AY20" s="7">
         <v>21</v>
       </c>
       <c r="AZ20" s="7">
         <v>16</v>
       </c>
       <c r="BA20" s="7">
         <v>41</v>
       </c>
       <c r="BB20" s="7">
         <v>29</v>
       </c>
       <c r="BC20" s="7">
         <v>20</v>
       </c>
       <c r="BD20" s="7">
         <v>40</v>
       </c>
       <c r="BE20" s="86">
         <v>33</v>
       </c>
+      <c r="BF20" s="7">
+        <v>40</v>
+      </c>
     </row>
     <row r="21" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="151" t="s">
+      <c r="B21" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ21" s="151"/>
+      <c r="C21" s="152"/>
+      <c r="D21" s="152"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="152"/>
+      <c r="G21" s="152"/>
+      <c r="H21" s="152"/>
+      <c r="I21" s="152"/>
+      <c r="J21" s="152"/>
+      <c r="K21" s="152"/>
+      <c r="L21" s="152"/>
+      <c r="M21" s="152"/>
+      <c r="N21" s="152"/>
+      <c r="O21" s="152"/>
+      <c r="P21" s="152"/>
+      <c r="Q21" s="152"/>
+      <c r="R21" s="152"/>
+      <c r="S21" s="152"/>
+      <c r="T21" s="152"/>
+      <c r="U21" s="152"/>
+      <c r="V21" s="152"/>
+      <c r="W21" s="152"/>
+      <c r="X21" s="152"/>
+      <c r="Y21" s="152"/>
+      <c r="Z21" s="152"/>
+      <c r="AA21" s="152"/>
+      <c r="AB21" s="152"/>
+      <c r="AC21" s="152"/>
+      <c r="AD21" s="152"/>
+      <c r="AE21" s="152"/>
+      <c r="AF21" s="152"/>
+      <c r="AG21" s="152"/>
+      <c r="AH21" s="152"/>
+      <c r="AI21" s="152"/>
+      <c r="AJ21" s="152"/>
+      <c r="AK21" s="152"/>
+      <c r="AL21" s="152"/>
+      <c r="AM21" s="152"/>
+      <c r="AN21" s="152"/>
+      <c r="AO21" s="152"/>
+      <c r="AP21" s="152"/>
+      <c r="AQ21" s="152"/>
+      <c r="AR21" s="152"/>
+      <c r="AS21" s="152"/>
+      <c r="AT21" s="152"/>
+      <c r="AU21" s="152"/>
+      <c r="AV21" s="152"/>
+      <c r="AW21" s="152"/>
+      <c r="AX21" s="152"/>
+      <c r="AY21" s="152"/>
+      <c r="AZ21" s="152"/>
+      <c r="BA21" s="152"/>
+      <c r="BB21" s="152"/>
+      <c r="BC21" s="152"/>
+      <c r="BD21" s="152"/>
+      <c r="BE21" s="152"/>
+      <c r="BF21" s="152"/>
+      <c r="BG21" s="152"/>
+      <c r="BH21" s="152"/>
+      <c r="BI21" s="152"/>
+      <c r="BJ21" s="152"/>
     </row>
     <row r="22" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="139">
         <v>100000000</v>
       </c>
       <c r="B22" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="4">
         <v>329</v>
       </c>
       <c r="D22" s="4">
         <v>351</v>
       </c>
       <c r="E22" s="4">
         <v>280</v>
       </c>
       <c r="F22" s="4">
         <v>200</v>
       </c>
       <c r="G22" s="4">
         <v>279</v>
       </c>
       <c r="H22" s="4">
         <v>251</v>
@@ -4864,50 +4909,53 @@
       </c>
       <c r="AX22" s="8">
         <v>295</v>
       </c>
       <c r="AY22" s="7">
         <v>274</v>
       </c>
       <c r="AZ22" s="7">
         <v>247</v>
       </c>
       <c r="BA22" s="7">
         <v>277</v>
       </c>
       <c r="BB22" s="7">
         <v>253</v>
       </c>
       <c r="BC22" s="7">
         <v>269</v>
       </c>
       <c r="BD22" s="7">
         <v>295</v>
       </c>
       <c r="BE22" s="86">
         <v>285</v>
       </c>
+      <c r="BF22" s="7">
+        <v>304</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="6">
         <v>290</v>
       </c>
       <c r="D23" s="9">
         <v>309</v>
       </c>
       <c r="E23" s="9">
         <v>234</v>
       </c>
       <c r="F23" s="6">
         <v>182</v>
       </c>
       <c r="G23" s="6">
         <v>249</v>
       </c>
       <c r="H23" s="6">
         <v>206</v>
@@ -5037,50 +5085,53 @@
       </c>
       <c r="AX23" s="8">
         <v>251</v>
       </c>
       <c r="AY23" s="7">
         <v>237</v>
       </c>
       <c r="AZ23" s="7">
         <v>216</v>
       </c>
       <c r="BA23" s="7">
         <v>234</v>
       </c>
       <c r="BB23" s="7">
         <v>214</v>
       </c>
       <c r="BC23" s="7">
         <v>232</v>
       </c>
       <c r="BD23" s="7">
         <v>254</v>
       </c>
       <c r="BE23" s="86">
         <v>245</v>
       </c>
+      <c r="BF23" s="7">
+        <v>272</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>11</v>
       </c>
       <c r="D24" s="9">
         <v>15</v>
       </c>
       <c r="E24" s="9">
         <v>8</v>
       </c>
       <c r="F24" s="6">
         <v>4</v>
       </c>
       <c r="G24" s="6">
         <v>6</v>
       </c>
       <c r="H24" s="6">
         <v>12</v>
@@ -5210,50 +5261,53 @@
       </c>
       <c r="AX24" s="8">
         <v>8</v>
       </c>
       <c r="AY24" s="7">
         <v>5</v>
       </c>
       <c r="AZ24" s="7">
         <v>2</v>
       </c>
       <c r="BA24" s="7">
         <v>6</v>
       </c>
       <c r="BB24" s="7">
         <v>14</v>
       </c>
       <c r="BC24" s="7">
         <v>7</v>
       </c>
       <c r="BD24" s="7">
         <v>5</v>
       </c>
       <c r="BE24" s="86">
         <v>8</v>
       </c>
+      <c r="BF24" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="6">
         <v>26</v>
       </c>
       <c r="D25" s="9">
         <v>23</v>
       </c>
       <c r="E25" s="9">
         <v>38</v>
       </c>
       <c r="F25" s="6">
         <v>12</v>
       </c>
       <c r="G25" s="6">
         <v>19</v>
       </c>
       <c r="H25" s="6">
         <v>26</v>
@@ -5383,50 +5437,53 @@
       </c>
       <c r="AX25" s="8">
         <v>24</v>
       </c>
       <c r="AY25" s="7">
         <v>21</v>
       </c>
       <c r="AZ25" s="7">
         <v>20</v>
       </c>
       <c r="BA25" s="7">
         <v>23</v>
       </c>
       <c r="BB25" s="7">
         <v>14</v>
       </c>
       <c r="BC25" s="7">
         <v>24</v>
       </c>
       <c r="BD25" s="7">
         <v>26</v>
       </c>
       <c r="BE25" s="86">
         <v>20</v>
       </c>
+      <c r="BF25" s="7">
+        <v>20</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>0</v>
@@ -5556,50 +5613,53 @@
       </c>
       <c r="AX26" s="8">
         <v>4</v>
       </c>
       <c r="AY26" s="7">
         <v>3</v>
       </c>
       <c r="AZ26" s="7">
         <v>4</v>
       </c>
       <c r="BA26" s="7">
         <v>4</v>
       </c>
       <c r="BB26" s="7">
         <v>5</v>
       </c>
       <c r="BC26" s="7">
         <v>2</v>
       </c>
       <c r="BD26" s="7">
         <v>4</v>
       </c>
       <c r="BE26" s="86">
         <v>5</v>
       </c>
+      <c r="BF26" s="7">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="6">
         <v>2</v>
       </c>
       <c r="D27" s="9">
         <v>4</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <v>2</v>
       </c>
       <c r="G27" s="6">
         <v>5</v>
       </c>
       <c r="H27" s="6">
         <v>7</v>
@@ -5729,115 +5789,118 @@
       </c>
       <c r="AX27" s="8">
         <v>8</v>
       </c>
       <c r="AY27" s="7">
         <v>8</v>
       </c>
       <c r="AZ27" s="7">
         <v>5</v>
       </c>
       <c r="BA27" s="7">
         <v>10</v>
       </c>
       <c r="BB27" s="7">
         <v>6</v>
       </c>
       <c r="BC27" s="7">
         <v>4</v>
       </c>
       <c r="BD27" s="7">
         <v>6</v>
       </c>
       <c r="BE27" s="86">
         <v>7</v>
       </c>
+      <c r="BF27" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="28" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="151" t="s">
+      <c r="B28" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ28" s="151"/>
+      <c r="C28" s="152"/>
+      <c r="D28" s="152"/>
+      <c r="E28" s="152"/>
+      <c r="F28" s="152"/>
+      <c r="G28" s="152"/>
+      <c r="H28" s="152"/>
+      <c r="I28" s="152"/>
+      <c r="J28" s="152"/>
+      <c r="K28" s="152"/>
+      <c r="L28" s="152"/>
+      <c r="M28" s="152"/>
+      <c r="N28" s="152"/>
+      <c r="O28" s="152"/>
+      <c r="P28" s="152"/>
+      <c r="Q28" s="152"/>
+      <c r="R28" s="152"/>
+      <c r="S28" s="152"/>
+      <c r="T28" s="152"/>
+      <c r="U28" s="152"/>
+      <c r="V28" s="152"/>
+      <c r="W28" s="152"/>
+      <c r="X28" s="152"/>
+      <c r="Y28" s="152"/>
+      <c r="Z28" s="152"/>
+      <c r="AA28" s="152"/>
+      <c r="AB28" s="152"/>
+      <c r="AC28" s="152"/>
+      <c r="AD28" s="152"/>
+      <c r="AE28" s="152"/>
+      <c r="AF28" s="152"/>
+      <c r="AG28" s="152"/>
+      <c r="AH28" s="152"/>
+      <c r="AI28" s="152"/>
+      <c r="AJ28" s="152"/>
+      <c r="AK28" s="152"/>
+      <c r="AL28" s="152"/>
+      <c r="AM28" s="152"/>
+      <c r="AN28" s="152"/>
+      <c r="AO28" s="152"/>
+      <c r="AP28" s="152"/>
+      <c r="AQ28" s="152"/>
+      <c r="AR28" s="152"/>
+      <c r="AS28" s="152"/>
+      <c r="AT28" s="152"/>
+      <c r="AU28" s="152"/>
+      <c r="AV28" s="152"/>
+      <c r="AW28" s="152"/>
+      <c r="AX28" s="152"/>
+      <c r="AY28" s="152"/>
+      <c r="AZ28" s="152"/>
+      <c r="BA28" s="152"/>
+      <c r="BB28" s="152"/>
+      <c r="BC28" s="152"/>
+      <c r="BD28" s="152"/>
+      <c r="BE28" s="152"/>
+      <c r="BF28" s="152"/>
+      <c r="BG28" s="152"/>
+      <c r="BH28" s="152"/>
+      <c r="BI28" s="152"/>
+      <c r="BJ28" s="152"/>
     </row>
     <row r="29" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="140">
         <v>100000000</v>
       </c>
       <c r="B29" s="70" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="4">
         <v>222</v>
       </c>
       <c r="D29" s="4">
         <v>220</v>
       </c>
       <c r="E29" s="4">
         <v>169</v>
       </c>
       <c r="F29" s="4">
         <v>151</v>
       </c>
       <c r="G29" s="4">
         <v>176</v>
       </c>
       <c r="H29" s="4">
         <v>193</v>
@@ -5967,50 +6030,53 @@
       </c>
       <c r="AX29" s="8">
         <v>233</v>
       </c>
       <c r="AY29" s="7">
         <v>134</v>
       </c>
       <c r="AZ29" s="7">
         <v>140</v>
       </c>
       <c r="BA29" s="7">
         <v>172</v>
       </c>
       <c r="BB29" s="7">
         <v>178</v>
       </c>
       <c r="BC29" s="7">
         <v>172</v>
       </c>
       <c r="BD29" s="7">
         <v>193</v>
       </c>
       <c r="BE29" s="86">
         <v>202</v>
       </c>
+      <c r="BF29" s="7">
+        <v>172</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="73" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="10">
         <v>16</v>
       </c>
       <c r="D30" s="9">
         <v>15</v>
       </c>
       <c r="E30" s="9">
         <v>9</v>
       </c>
       <c r="F30" s="10">
         <v>7</v>
       </c>
       <c r="G30" s="6">
         <v>10</v>
       </c>
       <c r="H30" s="6">
         <v>9</v>
@@ -6140,50 +6206,53 @@
       </c>
       <c r="AX30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BE30" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BF30" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="73" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="10">
         <v>18</v>
       </c>
       <c r="D31" s="9">
         <v>6</v>
       </c>
       <c r="E31" s="9">
         <v>8</v>
       </c>
       <c r="F31" s="10">
         <v>5</v>
       </c>
       <c r="G31" s="6">
         <v>10</v>
       </c>
       <c r="H31" s="6">
         <v>10</v>
@@ -6313,50 +6382,53 @@
       </c>
       <c r="AX31" s="8">
         <v>17</v>
       </c>
       <c r="AY31" s="108">
         <v>9</v>
       </c>
       <c r="AZ31" s="11">
         <v>9</v>
       </c>
       <c r="BA31" s="11">
         <v>7</v>
       </c>
       <c r="BB31" s="11">
         <v>11</v>
       </c>
       <c r="BC31" s="11">
         <v>10</v>
       </c>
       <c r="BD31" s="11">
         <v>6</v>
       </c>
       <c r="BE31" s="87">
         <v>13</v>
       </c>
+      <c r="BF31" s="11">
+        <v>12</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="73" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="10">
         <v>12</v>
       </c>
       <c r="D32" s="9">
         <v>21</v>
       </c>
       <c r="E32" s="9">
         <v>11</v>
       </c>
       <c r="F32" s="10">
         <v>13</v>
       </c>
       <c r="G32" s="6">
         <v>10</v>
       </c>
       <c r="H32" s="6">
         <v>9</v>
@@ -6486,50 +6558,53 @@
       </c>
       <c r="AX32" s="8">
         <v>15</v>
       </c>
       <c r="AY32" s="108">
         <v>3</v>
       </c>
       <c r="AZ32" s="11">
         <v>12</v>
       </c>
       <c r="BA32" s="11">
         <v>12</v>
       </c>
       <c r="BB32" s="11">
         <v>10</v>
       </c>
       <c r="BC32" s="11">
         <v>11</v>
       </c>
       <c r="BD32" s="11">
         <v>13</v>
       </c>
       <c r="BE32" s="87">
         <v>17</v>
       </c>
+      <c r="BF32" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="51" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="73" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="10">
         <v>16</v>
       </c>
       <c r="D33" s="9">
         <v>17</v>
       </c>
       <c r="E33" s="9">
         <v>11</v>
       </c>
       <c r="F33" s="10">
         <v>20</v>
       </c>
       <c r="G33" s="6">
         <v>7</v>
       </c>
       <c r="H33" s="6">
         <v>13</v>
@@ -6659,50 +6734,53 @@
       </c>
       <c r="AX33" s="8">
         <v>22</v>
       </c>
       <c r="AY33" s="108">
         <v>12</v>
       </c>
       <c r="AZ33" s="11">
         <v>10</v>
       </c>
       <c r="BA33" s="11">
         <v>12</v>
       </c>
       <c r="BB33" s="11">
         <v>8</v>
       </c>
       <c r="BC33" s="11">
         <v>14</v>
       </c>
       <c r="BD33" s="11">
         <v>15</v>
       </c>
       <c r="BE33" s="87">
         <v>15</v>
       </c>
+      <c r="BF33" s="11">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="51" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>22</v>
       </c>
       <c r="D34" s="9">
         <v>21</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="10">
         <v>16</v>
       </c>
       <c r="G34" s="6">
         <v>18</v>
       </c>
       <c r="H34" s="6">
         <v>21</v>
@@ -6832,50 +6910,53 @@
       </c>
       <c r="AX34" s="8">
         <v>21</v>
       </c>
       <c r="AY34" s="108">
         <v>15</v>
       </c>
       <c r="AZ34" s="11">
         <v>15</v>
       </c>
       <c r="BA34" s="11">
         <v>17</v>
       </c>
       <c r="BB34" s="11">
         <v>29</v>
       </c>
       <c r="BC34" s="11">
         <v>20</v>
       </c>
       <c r="BD34" s="11">
         <v>13</v>
       </c>
       <c r="BE34" s="87">
         <v>13</v>
       </c>
+      <c r="BF34" s="11">
+        <v>17</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="73" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="10">
         <v>45</v>
       </c>
       <c r="D35" s="9">
         <v>44</v>
       </c>
       <c r="E35" s="9">
         <v>29</v>
       </c>
       <c r="F35" s="10">
         <v>23</v>
       </c>
       <c r="G35" s="6">
         <v>39</v>
       </c>
       <c r="H35" s="6">
         <v>36</v>
@@ -7005,50 +7086,53 @@
       </c>
       <c r="AX35" s="8">
         <v>35</v>
       </c>
       <c r="AY35" s="108">
         <v>23</v>
       </c>
       <c r="AZ35" s="11">
         <v>25</v>
       </c>
       <c r="BA35" s="11">
         <v>27</v>
       </c>
       <c r="BB35" s="11">
         <v>30</v>
       </c>
       <c r="BC35" s="11">
         <v>28</v>
       </c>
       <c r="BD35" s="11">
         <v>40</v>
       </c>
       <c r="BE35" s="87">
         <v>41</v>
       </c>
+      <c r="BF35" s="11">
+        <v>23</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="51" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>0</v>
@@ -7178,50 +7262,53 @@
       </c>
       <c r="AX36" s="8">
         <v>24</v>
       </c>
       <c r="AY36" s="108">
         <v>4</v>
       </c>
       <c r="AZ36" s="11">
         <v>9</v>
       </c>
       <c r="BA36" s="11">
         <v>11</v>
       </c>
       <c r="BB36" s="11">
         <v>10</v>
       </c>
       <c r="BC36" s="11">
         <v>15</v>
       </c>
       <c r="BD36" s="11">
         <v>8</v>
       </c>
       <c r="BE36" s="87">
         <v>12</v>
       </c>
+      <c r="BF36" s="11">
+        <v>11</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="51" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="73" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="10">
         <v>26</v>
       </c>
       <c r="D37" s="9">
         <v>34</v>
       </c>
       <c r="E37" s="9">
         <v>23</v>
       </c>
       <c r="F37" s="10">
         <v>20</v>
       </c>
       <c r="G37" s="6">
         <v>26</v>
       </c>
       <c r="H37" s="6">
         <v>20</v>
@@ -7351,50 +7438,53 @@
       </c>
       <c r="AX37" s="8">
         <v>34</v>
       </c>
       <c r="AY37" s="108">
         <v>14</v>
       </c>
       <c r="AZ37" s="11">
         <v>17</v>
       </c>
       <c r="BA37" s="11">
         <v>16</v>
       </c>
       <c r="BB37" s="11">
         <v>24</v>
       </c>
       <c r="BC37" s="11">
         <v>18</v>
       </c>
       <c r="BD37" s="11">
         <v>22</v>
       </c>
       <c r="BE37" s="87">
         <v>27</v>
       </c>
+      <c r="BF37" s="11">
+        <v>31</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="51" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="73" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="10">
         <v>15</v>
       </c>
       <c r="D38" s="9">
         <v>7</v>
       </c>
       <c r="E38" s="9">
         <v>15</v>
       </c>
       <c r="F38" s="10">
         <v>8</v>
       </c>
       <c r="G38" s="6">
         <v>6</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
@@ -7524,50 +7614,53 @@
       </c>
       <c r="AX38" s="8">
         <v>10</v>
       </c>
       <c r="AY38" s="108">
         <v>8</v>
       </c>
       <c r="AZ38" s="11">
         <v>12</v>
       </c>
       <c r="BA38" s="11">
         <v>15</v>
       </c>
       <c r="BB38" s="11">
         <v>10</v>
       </c>
       <c r="BC38" s="11">
         <v>14</v>
       </c>
       <c r="BD38" s="11">
         <v>13</v>
       </c>
       <c r="BE38" s="87">
         <v>11</v>
       </c>
+      <c r="BF38" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="51" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>0</v>
@@ -7697,50 +7790,53 @@
       </c>
       <c r="AX39" s="8">
         <v>16</v>
       </c>
       <c r="AY39" s="108">
         <v>25</v>
       </c>
       <c r="AZ39" s="11">
         <v>15</v>
       </c>
       <c r="BA39" s="11">
         <v>14</v>
       </c>
       <c r="BB39" s="11">
         <v>17</v>
       </c>
       <c r="BC39" s="11">
         <v>22</v>
       </c>
       <c r="BD39" s="11">
         <v>23</v>
       </c>
       <c r="BE39" s="87">
         <v>20</v>
       </c>
+      <c r="BF39" s="11">
+        <v>13</v>
+      </c>
     </row>
     <row r="40" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="74" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="15">
         <v>52</v>
       </c>
       <c r="D40" s="16">
         <v>55</v>
       </c>
       <c r="E40" s="16">
         <v>42</v>
       </c>
       <c r="F40" s="15">
         <v>39</v>
       </c>
       <c r="G40" s="15">
         <v>50</v>
       </c>
       <c r="H40" s="15">
         <v>62</v>
@@ -7870,51 +7966,53 @@
       </c>
       <c r="AX40" s="18">
         <v>39</v>
       </c>
       <c r="AY40" s="19">
         <v>21</v>
       </c>
       <c r="AZ40" s="17">
         <v>16</v>
       </c>
       <c r="BA40" s="17">
         <v>41</v>
       </c>
       <c r="BB40" s="17">
         <v>29</v>
       </c>
       <c r="BC40" s="17">
         <v>20</v>
       </c>
       <c r="BD40" s="17">
         <v>40</v>
       </c>
       <c r="BE40" s="88">
         <v>33</v>
       </c>
-      <c r="BF40" s="56"/>
+      <c r="BF40" s="17">
+        <v>40</v>
+      </c>
       <c r="BG40" s="56"/>
       <c r="BH40" s="56"/>
       <c r="BI40" s="56"/>
       <c r="BJ40" s="56"/>
     </row>
     <row r="41" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="141" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="141"/>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="23"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="12"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="20"/>
       <c r="O41" s="20"/>
       <c r="P41" s="20"/>
       <c r="Q41" s="20"/>
@@ -7926,52 +8024,52 @@
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B28:BJ28"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="B3:BJ3"/>
     <mergeCell ref="B7:BJ7"/>
     <mergeCell ref="B21:BJ21"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A4" sqref="A4:A5"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="27.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="38" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="38" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="34" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" hidden="1" customWidth="1"/>
@@ -8015,113 +8113,113 @@
       <c r="AE1" s="99"/>
       <c r="AF1" s="99"/>
       <c r="AG1" s="99"/>
       <c r="AH1" s="99"/>
       <c r="AI1" s="99"/>
       <c r="AJ1" s="99"/>
       <c r="AK1" s="99"/>
       <c r="AL1" s="99"/>
       <c r="AM1" s="99"/>
       <c r="AN1" s="99"/>
       <c r="AO1" s="99"/>
       <c r="AP1" s="99"/>
       <c r="AQ1" s="99"/>
       <c r="AR1" s="99"/>
       <c r="AS1" s="99"/>
       <c r="AT1" s="99"/>
       <c r="AU1" s="99"/>
       <c r="AV1" s="99"/>
       <c r="AW1" s="99"/>
       <c r="AX1" s="99"/>
     </row>
     <row r="2" spans="1:62" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A2" s="131" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="149"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="149"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="150"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="150"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="150"/>
+      <c r="K2" s="150"/>
+      <c r="L2" s="150"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="150"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="150"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="150"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="150"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="150"/>
+      <c r="W2" s="150"/>
+      <c r="X2" s="150"/>
+      <c r="Y2" s="150"/>
+      <c r="Z2" s="150"/>
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="150"/>
+      <c r="AC2" s="150"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="150"/>
+      <c r="AF2" s="150"/>
+      <c r="AG2" s="150"/>
+      <c r="AH2" s="150"/>
+      <c r="AI2" s="150"/>
+      <c r="AJ2" s="150"/>
+      <c r="AK2" s="150"/>
+      <c r="AL2" s="150"/>
+      <c r="AM2" s="150"/>
+      <c r="AN2" s="150"/>
+      <c r="AO2" s="150"/>
+      <c r="AP2" s="150"/>
+      <c r="AQ2" s="150"/>
+      <c r="AR2" s="150"/>
+      <c r="AS2" s="150"/>
+      <c r="AT2" s="150"/>
+      <c r="AU2" s="150"/>
+      <c r="AV2" s="150"/>
+      <c r="AW2" s="150"/>
+      <c r="AX2" s="150"/>
+      <c r="AY2" s="150"/>
+      <c r="AZ2" s="150"/>
+      <c r="BA2" s="150"/>
+      <c r="BB2" s="150"/>
+      <c r="BC2" s="150"/>
+      <c r="BD2" s="150"/>
+      <c r="BE2" s="150"/>
+      <c r="BF2" s="150"/>
+      <c r="BG2" s="150"/>
+      <c r="BH2" s="150"/>
+      <c r="BI2" s="150"/>
+      <c r="BJ2" s="150"/>
     </row>
     <row r="3" spans="1:62" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
       <c r="M3" s="104"/>
       <c r="N3" s="104"/>
       <c r="O3" s="104"/>
       <c r="P3" s="104"/>
       <c r="Q3" s="104"/>
       <c r="R3" s="104"/>
       <c r="S3" s="104"/>
       <c r="T3" s="104"/>
       <c r="U3" s="104"/>
       <c r="V3" s="104"/>
       <c r="W3" s="104"/>
       <c r="X3" s="104"/>
@@ -8131,128 +8229,128 @@
       <c r="AB3" s="104"/>
       <c r="AC3" s="104"/>
       <c r="AD3" s="104"/>
       <c r="AE3" s="104"/>
       <c r="AF3" s="104"/>
       <c r="AG3" s="104"/>
       <c r="AH3" s="104"/>
       <c r="AI3" s="104"/>
       <c r="AJ3" s="104"/>
       <c r="AK3" s="104"/>
       <c r="AL3" s="104"/>
       <c r="AM3" s="104"/>
       <c r="AN3" s="104"/>
       <c r="AO3" s="104"/>
       <c r="AP3" s="104"/>
       <c r="AQ3" s="104"/>
       <c r="AR3" s="104"/>
       <c r="AS3" s="104"/>
       <c r="AT3" s="104"/>
       <c r="AU3" s="104"/>
       <c r="AV3" s="104"/>
       <c r="AW3" s="104"/>
       <c r="AX3" s="104"/>
     </row>
     <row r="4" spans="1:62" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="145" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="152"/>
-      <c r="C4" s="154">
+      <c r="B4" s="153"/>
+      <c r="C4" s="155">
         <v>2022</v>
       </c>
-      <c r="D4" s="155"/>
-[...10 lines deleted...]
-      <c r="O4" s="157">
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
+      <c r="I4" s="156"/>
+      <c r="J4" s="156"/>
+      <c r="K4" s="156"/>
+      <c r="L4" s="156"/>
+      <c r="M4" s="156"/>
+      <c r="N4" s="156"/>
+      <c r="O4" s="158">
         <v>2023</v>
       </c>
-      <c r="P4" s="158"/>
-[...10 lines deleted...]
-      <c r="AA4" s="157">
+      <c r="P4" s="159"/>
+      <c r="Q4" s="159"/>
+      <c r="R4" s="159"/>
+      <c r="S4" s="159"/>
+      <c r="T4" s="159"/>
+      <c r="U4" s="159"/>
+      <c r="V4" s="159"/>
+      <c r="W4" s="159"/>
+      <c r="X4" s="159"/>
+      <c r="Y4" s="159"/>
+      <c r="Z4" s="160"/>
+      <c r="AA4" s="158">
         <v>2024</v>
       </c>
-      <c r="AB4" s="158"/>
-[...10 lines deleted...]
-      <c r="AM4" s="157">
+      <c r="AB4" s="159"/>
+      <c r="AC4" s="159"/>
+      <c r="AD4" s="159"/>
+      <c r="AE4" s="159"/>
+      <c r="AF4" s="159"/>
+      <c r="AG4" s="159"/>
+      <c r="AH4" s="159"/>
+      <c r="AI4" s="159"/>
+      <c r="AJ4" s="159"/>
+      <c r="AK4" s="159"/>
+      <c r="AL4" s="160"/>
+      <c r="AM4" s="158">
         <v>2025</v>
       </c>
-      <c r="AN4" s="158"/>
-[...10 lines deleted...]
-      <c r="AY4" s="157">
+      <c r="AN4" s="159"/>
+      <c r="AO4" s="159"/>
+      <c r="AP4" s="159"/>
+      <c r="AQ4" s="159"/>
+      <c r="AR4" s="159"/>
+      <c r="AS4" s="159"/>
+      <c r="AT4" s="159"/>
+      <c r="AU4" s="159"/>
+      <c r="AV4" s="159"/>
+      <c r="AW4" s="159"/>
+      <c r="AX4" s="160"/>
+      <c r="AY4" s="158">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="158"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="159"/>
+      <c r="AZ4" s="159"/>
+      <c r="BA4" s="159"/>
+      <c r="BB4" s="159"/>
+      <c r="BC4" s="159"/>
+      <c r="BD4" s="159"/>
+      <c r="BE4" s="159"/>
+      <c r="BF4" s="159"/>
+      <c r="BG4" s="159"/>
+      <c r="BH4" s="159"/>
+      <c r="BI4" s="159"/>
+      <c r="BJ4" s="160"/>
     </row>
     <row r="5" spans="1:62" s="75" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="145"/>
-      <c r="B5" s="153"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="154"/>
       <c r="C5" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="24" t="s">
@@ -8391,113 +8489,113 @@
         <v>33</v>
       </c>
       <c r="BD5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BE5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="BF5" s="24" t="s">
         <v>36</v>
       </c>
       <c r="BG5" s="24" t="s">
         <v>37</v>
       </c>
       <c r="BH5" s="24" t="s">
         <v>38</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>39</v>
       </c>
       <c r="BJ5" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="150" t="s">
+      <c r="B6" s="151" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="150"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="150"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="151"/>
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="151"/>
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="151"/>
+      <c r="W6" s="151"/>
+      <c r="X6" s="151"/>
+      <c r="Y6" s="151"/>
+      <c r="Z6" s="151"/>
+      <c r="AA6" s="151"/>
+      <c r="AB6" s="151"/>
+      <c r="AC6" s="151"/>
+      <c r="AD6" s="151"/>
+      <c r="AE6" s="151"/>
+      <c r="AF6" s="151"/>
+      <c r="AG6" s="151"/>
+      <c r="AH6" s="151"/>
+      <c r="AI6" s="151"/>
+      <c r="AJ6" s="151"/>
+      <c r="AK6" s="151"/>
+      <c r="AL6" s="151"/>
+      <c r="AM6" s="151"/>
+      <c r="AN6" s="151"/>
+      <c r="AO6" s="151"/>
+      <c r="AP6" s="151"/>
+      <c r="AQ6" s="151"/>
+      <c r="AR6" s="151"/>
+      <c r="AS6" s="151"/>
+      <c r="AT6" s="151"/>
+      <c r="AU6" s="151"/>
+      <c r="AV6" s="151"/>
+      <c r="AW6" s="151"/>
+      <c r="AX6" s="151"/>
+      <c r="AY6" s="151"/>
+      <c r="AZ6" s="151"/>
+      <c r="BA6" s="151"/>
+      <c r="BB6" s="151"/>
+      <c r="BC6" s="151"/>
+      <c r="BD6" s="151"/>
+      <c r="BE6" s="151"/>
+      <c r="BF6" s="151"/>
+      <c r="BG6" s="151"/>
+      <c r="BH6" s="151"/>
+      <c r="BI6" s="151"/>
+      <c r="BJ6" s="151"/>
     </row>
     <row r="7" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="139">
         <v>100000000</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="28">
         <v>10.57</v>
       </c>
       <c r="D7" s="28">
         <v>11.37</v>
       </c>
       <c r="E7" s="28">
         <v>10.43</v>
       </c>
       <c r="F7" s="28">
         <v>9.57</v>
       </c>
       <c r="G7" s="28">
         <v>9.41</v>
       </c>
       <c r="H7" s="28">
         <v>9.31</v>
@@ -8627,50 +8725,53 @@
       </c>
       <c r="AX7" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY7" s="30">
         <v>8.1</v>
       </c>
       <c r="AZ7" s="30">
         <v>8.3000000000000007</v>
       </c>
       <c r="BA7" s="30">
         <v>8.51</v>
       </c>
       <c r="BB7" s="30">
         <v>8.59</v>
       </c>
       <c r="BC7" s="30">
         <v>8.6199999999999992</v>
       </c>
       <c r="BD7" s="30">
         <v>8.86</v>
       </c>
       <c r="BE7" s="30">
         <v>8.98</v>
       </c>
+      <c r="BF7" s="30">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="30">
         <v>11.04</v>
       </c>
       <c r="D8" s="30">
         <v>11.94</v>
       </c>
       <c r="E8" s="30">
         <v>10.84</v>
       </c>
       <c r="F8" s="30">
         <v>9.92</v>
       </c>
       <c r="G8" s="30">
         <v>9.76</v>
       </c>
       <c r="H8" s="30">
         <v>9.5</v>
@@ -8800,50 +8901,53 @@
       </c>
       <c r="AX8" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY8" s="30">
         <v>8.84</v>
       </c>
       <c r="AZ8" s="30">
         <v>8.89</v>
       </c>
       <c r="BA8" s="30">
         <v>8.83</v>
       </c>
       <c r="BB8" s="30">
         <v>8.68</v>
       </c>
       <c r="BC8" s="30">
         <v>8.67</v>
       </c>
       <c r="BD8" s="30">
         <v>8.86</v>
       </c>
       <c r="BE8" s="30">
         <v>8.91</v>
       </c>
+      <c r="BF8" s="30">
+        <v>9.06</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="30">
         <v>12.11</v>
       </c>
       <c r="D9" s="30">
         <v>15.1</v>
       </c>
       <c r="E9" s="30">
         <v>13.17</v>
       </c>
       <c r="F9" s="30">
         <v>10.83</v>
       </c>
       <c r="G9" s="30">
         <v>10.16</v>
       </c>
       <c r="H9" s="30">
         <v>10.6</v>
@@ -8973,50 +9077,53 @@
       </c>
       <c r="AX9" s="31">
         <v>10.86</v>
       </c>
       <c r="AY9" s="30">
         <v>6.08</v>
       </c>
       <c r="AZ9" s="30">
         <v>4.41</v>
       </c>
       <c r="BA9" s="30">
         <v>5.39</v>
       </c>
       <c r="BB9" s="30">
         <v>8.36</v>
       </c>
       <c r="BC9" s="30">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD9" s="30">
         <v>8.02</v>
       </c>
       <c r="BE9" s="30">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF9" s="30">
+        <v>8.31</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="30">
         <v>14.93</v>
       </c>
       <c r="D10" s="30">
         <v>10.43</v>
       </c>
       <c r="E10" s="30">
         <v>9.17</v>
       </c>
       <c r="F10" s="30">
         <v>7.96</v>
       </c>
       <c r="G10" s="30">
         <v>8.02</v>
       </c>
       <c r="H10" s="30">
         <v>8.11</v>
@@ -9146,50 +9253,53 @@
       </c>
       <c r="AX10" s="31">
         <v>8.18</v>
       </c>
       <c r="AY10" s="30">
         <v>8.19</v>
       </c>
       <c r="AZ10" s="30">
         <v>8.65</v>
       </c>
       <c r="BA10" s="30">
         <v>7.87</v>
       </c>
       <c r="BB10" s="30">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC10" s="30">
         <v>8.57</v>
       </c>
       <c r="BD10" s="30">
         <v>8.06</v>
       </c>
       <c r="BE10" s="30">
         <v>8.61</v>
       </c>
+      <c r="BF10" s="30">
+        <v>8.92</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="30">
         <v>7.05</v>
       </c>
       <c r="D11" s="30">
         <v>10.19</v>
       </c>
       <c r="E11" s="30">
         <v>8.9700000000000006</v>
       </c>
       <c r="F11" s="30">
         <v>8.7200000000000006</v>
       </c>
       <c r="G11" s="30">
         <v>8.15</v>
       </c>
       <c r="H11" s="30">
         <v>7.71</v>
@@ -9319,50 +9429,53 @@
       </c>
       <c r="AX11" s="31">
         <v>7.47</v>
       </c>
       <c r="AY11" s="30">
         <v>1.97</v>
       </c>
       <c r="AZ11" s="30">
         <v>5.15</v>
       </c>
       <c r="BA11" s="30">
         <v>6.07</v>
       </c>
       <c r="BB11" s="30">
         <v>6.27</v>
       </c>
       <c r="BC11" s="30">
         <v>6.47</v>
       </c>
       <c r="BD11" s="30">
         <v>6.86</v>
       </c>
       <c r="BE11" s="30">
         <v>7.5</v>
       </c>
+      <c r="BF11" s="30">
+        <v>7.15</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="30">
         <v>7.36</v>
       </c>
       <c r="D12" s="30">
         <v>7.54</v>
       </c>
       <c r="E12" s="30">
         <v>7.97</v>
       </c>
       <c r="F12" s="30">
         <v>7.43</v>
       </c>
       <c r="G12" s="30">
         <v>6.85</v>
       </c>
       <c r="H12" s="30">
         <v>6.9</v>
@@ -9492,50 +9605,53 @@
       </c>
       <c r="AX12" s="31">
         <v>7.14</v>
       </c>
       <c r="AY12" s="30">
         <v>6.34</v>
       </c>
       <c r="AZ12" s="30">
         <v>6.38</v>
       </c>
       <c r="BA12" s="30">
         <v>6.51</v>
       </c>
       <c r="BB12" s="30">
         <v>5.98</v>
       </c>
       <c r="BC12" s="30">
         <v>6.25</v>
       </c>
       <c r="BD12" s="30">
         <v>6.56</v>
       </c>
       <c r="BE12" s="30">
         <v>6.6</v>
       </c>
+      <c r="BF12" s="30">
+        <v>6.66</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="30">
         <v>14.27</v>
       </c>
       <c r="D13" s="30">
         <v>14.64</v>
       </c>
       <c r="E13" s="30">
         <v>14.41</v>
       </c>
       <c r="F13" s="30">
         <v>13.51</v>
       </c>
       <c r="G13" s="30">
         <v>13.13</v>
       </c>
       <c r="H13" s="30">
         <v>13.29</v>
@@ -9665,50 +9781,53 @@
       </c>
       <c r="AX13" s="31">
         <v>12.71</v>
       </c>
       <c r="AY13" s="30">
         <v>10.68</v>
       </c>
       <c r="AZ13" s="30">
         <v>11.26</v>
       </c>
       <c r="BA13" s="30">
         <v>11.56</v>
       </c>
       <c r="BB13" s="30">
         <v>14.02</v>
       </c>
       <c r="BC13" s="30">
         <v>14.13</v>
       </c>
       <c r="BD13" s="30">
         <v>13.35</v>
       </c>
       <c r="BE13" s="30">
         <v>12.75</v>
       </c>
+      <c r="BF13" s="30">
+        <v>12.68</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="30">
         <v>15.69</v>
       </c>
       <c r="D14" s="30">
         <v>16.329999999999998</v>
       </c>
       <c r="E14" s="30">
         <v>14.3</v>
       </c>
       <c r="F14" s="30">
         <v>12.8</v>
       </c>
       <c r="G14" s="30">
         <v>12.99</v>
       </c>
       <c r="H14" s="30">
         <v>13.01</v>
@@ -9838,50 +9957,53 @@
       </c>
       <c r="AX14" s="31">
         <v>10.96</v>
       </c>
       <c r="AY14" s="30">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ14" s="30">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA14" s="30">
         <v>9.75</v>
       </c>
       <c r="BB14" s="30">
         <v>10.23</v>
       </c>
       <c r="BC14" s="30">
         <v>10.31</v>
       </c>
       <c r="BD14" s="30">
         <v>11.2</v>
       </c>
       <c r="BE14" s="30">
         <v>11.84</v>
       </c>
+      <c r="BF14" s="30">
+        <v>11.44</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="28" t="s">
         <v>0</v>
@@ -10011,50 +10133,53 @@
       </c>
       <c r="AX15" s="31">
         <v>10.07</v>
       </c>
       <c r="AY15" s="30">
         <v>4.3099999999999996</v>
       </c>
       <c r="AZ15" s="30">
         <v>6.48</v>
       </c>
       <c r="BA15" s="30">
         <v>7.39</v>
       </c>
       <c r="BB15" s="30">
         <v>7.93</v>
       </c>
       <c r="BC15" s="30">
         <v>8.4600000000000009</v>
       </c>
       <c r="BD15" s="30">
         <v>8.34</v>
       </c>
       <c r="BE15" s="30">
         <v>8.65</v>
       </c>
+      <c r="BF15" s="30">
+        <v>8.59</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="30">
         <v>8.59</v>
       </c>
       <c r="D16" s="30">
         <v>10.66</v>
       </c>
       <c r="E16" s="30">
         <v>9.74</v>
       </c>
       <c r="F16" s="30">
         <v>8.9</v>
       </c>
       <c r="G16" s="30">
         <v>9.2799999999999994</v>
       </c>
       <c r="H16" s="30">
         <v>9</v>
@@ -10184,50 +10309,53 @@
       </c>
       <c r="AX16" s="31">
         <v>9.66</v>
       </c>
       <c r="AY16" s="30">
         <v>8</v>
       </c>
       <c r="AZ16" s="30">
         <v>8.41</v>
       </c>
       <c r="BA16" s="30">
         <v>8.76</v>
       </c>
       <c r="BB16" s="30">
         <v>9.4</v>
       </c>
       <c r="BC16" s="30">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD16" s="30">
         <v>9.3699999999999992</v>
       </c>
       <c r="BE16" s="30">
         <v>9.83</v>
       </c>
+      <c r="BF16" s="30">
+        <v>10.18</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="30">
         <v>12.73</v>
       </c>
       <c r="D17" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="E17" s="30">
         <v>10.87</v>
       </c>
       <c r="F17" s="30">
         <v>9.94</v>
       </c>
       <c r="G17" s="30">
         <v>8.9499999999999993</v>
       </c>
       <c r="H17" s="30">
         <v>9.3800000000000008</v>
@@ -10357,50 +10485,53 @@
       </c>
       <c r="AX17" s="31">
         <v>8.73</v>
       </c>
       <c r="AY17" s="30">
         <v>7.66</v>
       </c>
       <c r="AZ17" s="30">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA17" s="30">
         <v>11.41</v>
       </c>
       <c r="BB17" s="30">
         <v>10.98</v>
       </c>
       <c r="BC17" s="30">
         <v>11.47</v>
       </c>
       <c r="BD17" s="30">
         <v>11.69</v>
       </c>
       <c r="BE17" s="30">
         <v>11.52</v>
       </c>
+      <c r="BF17" s="30">
+        <v>10.29</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>0</v>
@@ -10530,50 +10661,53 @@
       </c>
       <c r="AX18" s="31">
         <v>7.83</v>
       </c>
       <c r="AY18" s="30">
         <v>12.03</v>
       </c>
       <c r="AZ18" s="30">
         <v>10.039999999999999</v>
       </c>
       <c r="BA18" s="30">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB18" s="30">
         <v>8.76</v>
       </c>
       <c r="BC18" s="30">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD18" s="30">
         <v>9.48</v>
       </c>
       <c r="BE18" s="30">
         <v>9.5</v>
       </c>
+      <c r="BF18" s="30">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="30">
         <v>8.61</v>
       </c>
       <c r="D19" s="30">
         <v>9.31</v>
       </c>
       <c r="E19" s="30">
         <v>8.58</v>
       </c>
       <c r="F19" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="G19" s="30">
         <v>8.17</v>
       </c>
       <c r="H19" s="30">
         <v>8.6</v>
@@ -10703,115 +10837,118 @@
       </c>
       <c r="AX19" s="31">
         <v>8.8800000000000008</v>
       </c>
       <c r="AY19" s="30">
         <v>6.29</v>
       </c>
       <c r="AZ19" s="30">
         <v>5.79</v>
       </c>
       <c r="BA19" s="30">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB19" s="30">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC19" s="30">
         <v>7.82</v>
       </c>
       <c r="BD19" s="30">
         <v>8.58</v>
       </c>
       <c r="BE19" s="30">
         <v>8.7799999999999994</v>
       </c>
+      <c r="BF19" s="30">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="151" t="s">
+      <c r="B20" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="151"/>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="152"/>
+      <c r="N20" s="152"/>
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="152"/>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="152"/>
+      <c r="Y20" s="152"/>
+      <c r="Z20" s="152"/>
+      <c r="AA20" s="152"/>
+      <c r="AB20" s="152"/>
+      <c r="AC20" s="152"/>
+      <c r="AD20" s="152"/>
+      <c r="AE20" s="152"/>
+      <c r="AF20" s="152"/>
+      <c r="AG20" s="152"/>
+      <c r="AH20" s="152"/>
+      <c r="AI20" s="152"/>
+      <c r="AJ20" s="152"/>
+      <c r="AK20" s="152"/>
+      <c r="AL20" s="152"/>
+      <c r="AM20" s="152"/>
+      <c r="AN20" s="152"/>
+      <c r="AO20" s="152"/>
+      <c r="AP20" s="152"/>
+      <c r="AQ20" s="152"/>
+      <c r="AR20" s="152"/>
+      <c r="AS20" s="152"/>
+      <c r="AT20" s="152"/>
+      <c r="AU20" s="152"/>
+      <c r="AV20" s="152"/>
+      <c r="AW20" s="152"/>
+      <c r="AX20" s="152"/>
+      <c r="AY20" s="152"/>
+      <c r="AZ20" s="152"/>
+      <c r="BA20" s="152"/>
+      <c r="BB20" s="152"/>
+      <c r="BC20" s="152"/>
+      <c r="BD20" s="152"/>
+      <c r="BE20" s="152"/>
+      <c r="BF20" s="152"/>
+      <c r="BG20" s="152"/>
+      <c r="BH20" s="152"/>
+      <c r="BI20" s="152"/>
+      <c r="BJ20" s="152"/>
     </row>
     <row r="21" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="139">
         <v>100000000</v>
       </c>
       <c r="B21" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="28">
         <v>10.47</v>
       </c>
       <c r="D21" s="28">
         <v>11.4</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>9.56</v>
       </c>
       <c r="G21" s="28">
         <v>9.42</v>
       </c>
       <c r="H21" s="28">
         <v>9.23</v>
@@ -10941,50 +11078,53 @@
       </c>
       <c r="AX21" s="31">
         <v>8.82</v>
       </c>
       <c r="AY21" s="30">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ21" s="30">
         <v>8.6199999999999992</v>
       </c>
       <c r="BA21" s="30">
         <v>8.65</v>
       </c>
       <c r="BB21" s="30">
         <v>8.5399999999999991</v>
       </c>
       <c r="BC21" s="30">
         <v>8.52</v>
       </c>
       <c r="BD21" s="30">
         <v>8.6999999999999993</v>
       </c>
       <c r="BE21" s="30">
         <v>8.74</v>
       </c>
+      <c r="BF21" s="30">
+        <v>8.85</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="30">
         <v>11.05</v>
       </c>
       <c r="D22" s="30">
         <v>12</v>
       </c>
       <c r="E22" s="30">
         <v>10.92</v>
       </c>
       <c r="F22" s="30">
         <v>10.01</v>
       </c>
       <c r="G22" s="30">
         <v>9.8699999999999992</v>
       </c>
       <c r="H22" s="30">
         <v>9.61</v>
@@ -11114,50 +11254,53 @@
       </c>
       <c r="AX22" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY22" s="30">
         <v>8.84</v>
       </c>
       <c r="AZ22" s="30">
         <v>8.89</v>
       </c>
       <c r="BA22" s="30">
         <v>8.83</v>
       </c>
       <c r="BB22" s="30">
         <v>8.68</v>
       </c>
       <c r="BC22" s="30">
         <v>8.67</v>
       </c>
       <c r="BD22" s="30">
         <v>8.86</v>
       </c>
       <c r="BE22" s="30">
         <v>8.91</v>
       </c>
+      <c r="BF22" s="30">
+        <v>9.06</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="30">
         <v>12.11</v>
       </c>
       <c r="D23" s="30">
         <v>15.1</v>
       </c>
       <c r="E23" s="30">
         <v>13.17</v>
       </c>
       <c r="F23" s="30">
         <v>10.83</v>
       </c>
       <c r="G23" s="30">
         <v>10.16</v>
       </c>
       <c r="H23" s="30">
         <v>10.6</v>
@@ -11287,50 +11430,53 @@
       </c>
       <c r="AX23" s="31">
         <v>10.86</v>
       </c>
       <c r="AY23" s="30">
         <v>6.08</v>
       </c>
       <c r="AZ23" s="30">
         <v>4.41</v>
       </c>
       <c r="BA23" s="30">
         <v>5.39</v>
       </c>
       <c r="BB23" s="30">
         <v>8.36</v>
       </c>
       <c r="BC23" s="30">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD23" s="30">
         <v>8.02</v>
       </c>
       <c r="BE23" s="30">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF23" s="30">
+        <v>8.31</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="30">
         <v>7.18</v>
       </c>
       <c r="D24" s="30">
         <v>7.09</v>
       </c>
       <c r="E24" s="30">
         <v>8.31</v>
       </c>
       <c r="F24" s="30">
         <v>7.08</v>
       </c>
       <c r="G24" s="30">
         <v>6.72</v>
       </c>
       <c r="H24" s="30">
         <v>6.85</v>
@@ -11460,50 +11606,53 @@
       </c>
       <c r="AX24" s="31">
         <v>6.61</v>
       </c>
       <c r="AY24" s="30">
         <v>6.19</v>
       </c>
       <c r="AZ24" s="30">
         <v>6.38</v>
       </c>
       <c r="BA24" s="30">
         <v>6.54</v>
       </c>
       <c r="BB24" s="30">
         <v>5.98</v>
       </c>
       <c r="BC24" s="30">
         <v>6.2</v>
       </c>
       <c r="BD24" s="30">
         <v>6.49</v>
       </c>
       <c r="BE24" s="30">
         <v>6.41</v>
       </c>
+      <c r="BF24" s="30">
+        <v>6.37</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>0</v>
@@ -11633,50 +11782,53 @@
       </c>
       <c r="AX25" s="31">
         <v>13.13</v>
       </c>
       <c r="AY25" s="30">
         <v>10.76</v>
       </c>
       <c r="AZ25" s="30">
         <v>13.26</v>
       </c>
       <c r="BA25" s="30">
         <v>13.51</v>
       </c>
       <c r="BB25" s="30">
         <v>14.69</v>
       </c>
       <c r="BC25" s="30">
         <v>13.16</v>
       </c>
       <c r="BD25" s="30">
         <v>13.43</v>
       </c>
       <c r="BE25" s="30">
         <v>14.11</v>
       </c>
+      <c r="BF25" s="30">
+        <v>13.25</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="30">
         <v>3.08</v>
       </c>
       <c r="D26" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="E26" s="30">
         <v>3.65</v>
       </c>
       <c r="F26" s="30">
         <v>3.22</v>
       </c>
       <c r="G26" s="30">
         <v>4.72</v>
       </c>
       <c r="H26" s="30">
         <v>5.35</v>
@@ -11806,115 +11958,118 @@
       </c>
       <c r="AX26" s="31">
         <v>10.039999999999999</v>
       </c>
       <c r="AY26" s="30">
         <v>16.2</v>
       </c>
       <c r="AZ26" s="30">
         <v>13.71</v>
       </c>
       <c r="BA26" s="30">
         <v>15.98</v>
       </c>
       <c r="BB26" s="30">
         <v>15.15</v>
       </c>
       <c r="BC26" s="30">
         <v>13.77</v>
       </c>
       <c r="BD26" s="30">
         <v>13.59</v>
       </c>
       <c r="BE26" s="30">
         <v>13.68</v>
       </c>
+      <c r="BF26" s="30">
+        <v>12.73</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="151" t="s">
+      <c r="B27" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="151"/>
+      <c r="C27" s="152"/>
+      <c r="D27" s="152"/>
+      <c r="E27" s="152"/>
+      <c r="F27" s="152"/>
+      <c r="G27" s="152"/>
+      <c r="H27" s="152"/>
+      <c r="I27" s="152"/>
+      <c r="J27" s="152"/>
+      <c r="K27" s="152"/>
+      <c r="L27" s="152"/>
+      <c r="M27" s="152"/>
+      <c r="N27" s="152"/>
+      <c r="O27" s="152"/>
+      <c r="P27" s="152"/>
+      <c r="Q27" s="152"/>
+      <c r="R27" s="152"/>
+      <c r="S27" s="152"/>
+      <c r="T27" s="152"/>
+      <c r="U27" s="152"/>
+      <c r="V27" s="152"/>
+      <c r="W27" s="152"/>
+      <c r="X27" s="152"/>
+      <c r="Y27" s="152"/>
+      <c r="Z27" s="152"/>
+      <c r="AA27" s="152"/>
+      <c r="AB27" s="152"/>
+      <c r="AC27" s="152"/>
+      <c r="AD27" s="152"/>
+      <c r="AE27" s="152"/>
+      <c r="AF27" s="152"/>
+      <c r="AG27" s="152"/>
+      <c r="AH27" s="152"/>
+      <c r="AI27" s="152"/>
+      <c r="AJ27" s="152"/>
+      <c r="AK27" s="152"/>
+      <c r="AL27" s="152"/>
+      <c r="AM27" s="152"/>
+      <c r="AN27" s="152"/>
+      <c r="AO27" s="152"/>
+      <c r="AP27" s="152"/>
+      <c r="AQ27" s="152"/>
+      <c r="AR27" s="152"/>
+      <c r="AS27" s="152"/>
+      <c r="AT27" s="152"/>
+      <c r="AU27" s="152"/>
+      <c r="AV27" s="152"/>
+      <c r="AW27" s="152"/>
+      <c r="AX27" s="152"/>
+      <c r="AY27" s="152"/>
+      <c r="AZ27" s="152"/>
+      <c r="BA27" s="152"/>
+      <c r="BB27" s="152"/>
+      <c r="BC27" s="152"/>
+      <c r="BD27" s="152"/>
+      <c r="BE27" s="152"/>
+      <c r="BF27" s="152"/>
+      <c r="BG27" s="152"/>
+      <c r="BH27" s="152"/>
+      <c r="BI27" s="152"/>
+      <c r="BJ27" s="152"/>
     </row>
     <row r="28" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="140">
         <v>100000000</v>
       </c>
       <c r="B28" s="70" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="28">
         <v>10.72</v>
       </c>
       <c r="D28" s="28">
         <v>11.34</v>
       </c>
       <c r="E28" s="28">
         <v>10.25</v>
       </c>
       <c r="F28" s="28">
         <v>9.59</v>
       </c>
       <c r="G28" s="28">
         <v>9.3800000000000008</v>
       </c>
       <c r="H28" s="28">
         <v>9.44</v>
@@ -12044,50 +12199,53 @@
       </c>
       <c r="AX28" s="31">
         <v>9.23</v>
       </c>
       <c r="AY28" s="30">
         <v>7.23</v>
       </c>
       <c r="AZ28" s="30">
         <v>7.75</v>
       </c>
       <c r="BA28" s="30">
         <v>8.26</v>
       </c>
       <c r="BB28" s="30">
         <v>8.68</v>
       </c>
       <c r="BC28" s="30">
         <v>8.8000000000000007</v>
       </c>
       <c r="BD28" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="BE28" s="30">
         <v>9.39</v>
       </c>
+      <c r="BF28" s="30">
+        <v>9.39</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="73" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="30">
         <v>10.77</v>
       </c>
       <c r="D29" s="30">
         <v>10.96</v>
       </c>
       <c r="E29" s="30">
         <v>9.31</v>
       </c>
       <c r="F29" s="33">
         <v>8.19</v>
       </c>
       <c r="G29" s="30">
         <v>7.9</v>
       </c>
       <c r="H29" s="30">
         <v>7.63</v>
@@ -12217,50 +12375,53 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AZ29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD29" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BE29" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF29" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="73" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="30">
         <v>14.93</v>
       </c>
       <c r="D30" s="30">
         <v>10.43</v>
       </c>
       <c r="E30" s="30">
         <v>9.17</v>
       </c>
       <c r="F30" s="33">
         <v>7.96</v>
       </c>
       <c r="G30" s="30">
         <v>8.02</v>
       </c>
       <c r="H30" s="30">
         <v>8.11</v>
@@ -12390,50 +12551,53 @@
       </c>
       <c r="AX30" s="31">
         <v>8.18</v>
       </c>
       <c r="AY30" s="109">
         <v>8.19</v>
       </c>
       <c r="AZ30" s="33">
         <v>8.65</v>
       </c>
       <c r="BA30" s="33">
         <v>7.87</v>
       </c>
       <c r="BB30" s="33">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC30" s="33">
         <v>8.57</v>
       </c>
       <c r="BD30" s="30">
         <v>8.06</v>
       </c>
       <c r="BE30" s="33">
         <v>8.61</v>
       </c>
+      <c r="BF30" s="33">
+        <v>8.92</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="73" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="30">
         <v>7.05</v>
       </c>
       <c r="D31" s="30">
         <v>10.19</v>
       </c>
       <c r="E31" s="30">
         <v>8.9700000000000006</v>
       </c>
       <c r="F31" s="33">
         <v>8.7200000000000006</v>
       </c>
       <c r="G31" s="30">
         <v>8.15</v>
       </c>
       <c r="H31" s="30">
         <v>7.71</v>
@@ -12563,50 +12727,53 @@
       </c>
       <c r="AX31" s="31">
         <v>7.47</v>
       </c>
       <c r="AY31" s="109">
         <v>1.97</v>
       </c>
       <c r="AZ31" s="33">
         <v>5.15</v>
       </c>
       <c r="BA31" s="33">
         <v>6.07</v>
       </c>
       <c r="BB31" s="33">
         <v>6.27</v>
       </c>
       <c r="BC31" s="33">
         <v>6.47</v>
       </c>
       <c r="BD31" s="30">
         <v>6.86</v>
       </c>
       <c r="BE31" s="33">
         <v>7.5</v>
       </c>
+      <c r="BF31" s="33">
+        <v>7.15</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="73" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="30">
         <v>7.69</v>
       </c>
       <c r="D32" s="30">
         <v>8.32</v>
       </c>
       <c r="E32" s="30">
         <v>7.38</v>
       </c>
       <c r="F32" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="G32" s="30">
         <v>7.09</v>
       </c>
       <c r="H32" s="30">
         <v>6.99</v>
@@ -12736,50 +12903,53 @@
       </c>
       <c r="AX32" s="31">
         <v>8.11</v>
       </c>
       <c r="AY32" s="109">
         <v>6.64</v>
       </c>
       <c r="AZ32" s="33">
         <v>6.37</v>
       </c>
       <c r="BA32" s="33">
         <v>6.46</v>
       </c>
       <c r="BB32" s="33">
         <v>5.98</v>
       </c>
       <c r="BC32" s="33">
         <v>6.33</v>
       </c>
       <c r="BD32" s="30">
         <v>6.7</v>
       </c>
       <c r="BE32" s="33">
         <v>6.95</v>
       </c>
+      <c r="BF32" s="33">
+        <v>7.2</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="51" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="73" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="30">
         <v>14.27</v>
       </c>
       <c r="D33" s="30">
         <v>14.64</v>
       </c>
       <c r="E33" s="30">
         <v>14.41</v>
       </c>
       <c r="F33" s="33">
         <v>13.51</v>
       </c>
       <c r="G33" s="30">
         <v>13.13</v>
       </c>
       <c r="H33" s="30">
         <v>13.29</v>
@@ -12909,50 +13079,53 @@
       </c>
       <c r="AX33" s="31">
         <v>12.71</v>
       </c>
       <c r="AY33" s="109">
         <v>10.68</v>
       </c>
       <c r="AZ33" s="33">
         <v>11.26</v>
       </c>
       <c r="BA33" s="33">
         <v>11.56</v>
       </c>
       <c r="BB33" s="33">
         <v>14.02</v>
       </c>
       <c r="BC33" s="33">
         <v>14.13</v>
       </c>
       <c r="BD33" s="30">
         <v>13.35</v>
       </c>
       <c r="BE33" s="33">
         <v>12.75</v>
       </c>
+      <c r="BF33" s="33">
+        <v>12.68</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="30">
         <v>15.69</v>
       </c>
       <c r="D34" s="30">
         <v>16.329999999999998</v>
       </c>
       <c r="E34" s="30">
         <v>14.3</v>
       </c>
       <c r="F34" s="33">
         <v>12.8</v>
       </c>
       <c r="G34" s="30">
         <v>12.99</v>
       </c>
       <c r="H34" s="30">
         <v>13.01</v>
@@ -13082,50 +13255,53 @@
       </c>
       <c r="AX34" s="31">
         <v>10.96</v>
       </c>
       <c r="AY34" s="109">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ34" s="33">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA34" s="33">
         <v>9.75</v>
       </c>
       <c r="BB34" s="33">
         <v>10.23</v>
       </c>
       <c r="BC34" s="33">
         <v>10.31</v>
       </c>
       <c r="BD34" s="30">
         <v>11.2</v>
       </c>
       <c r="BE34" s="33">
         <v>11.84</v>
       </c>
+      <c r="BF34" s="33">
+        <v>11.44</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="51" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>0</v>
@@ -13255,50 +13431,53 @@
       </c>
       <c r="AX35" s="31">
         <v>9.4499999999999993</v>
       </c>
       <c r="AY35" s="109">
         <v>2.97</v>
       </c>
       <c r="AZ35" s="33">
         <v>5.08</v>
       </c>
       <c r="BA35" s="33">
         <v>6.12</v>
       </c>
       <c r="BB35" s="33">
         <v>6.52</v>
       </c>
       <c r="BC35" s="33">
         <v>7.48</v>
       </c>
       <c r="BD35" s="30">
         <v>7.27</v>
       </c>
       <c r="BE35" s="33">
         <v>7.52</v>
       </c>
+      <c r="BF35" s="33">
+        <v>7.62</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="51" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="73" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="D36" s="30">
         <v>12.11</v>
       </c>
       <c r="E36" s="30">
         <v>11.07</v>
       </c>
       <c r="F36" s="33">
         <v>10.32</v>
       </c>
       <c r="G36" s="30">
         <v>10.28</v>
       </c>
       <c r="H36" s="30">
         <v>9.91</v>
@@ -13428,50 +13607,53 @@
       </c>
       <c r="AX36" s="31">
         <v>9.57</v>
       </c>
       <c r="AY36" s="109">
         <v>6.2</v>
       </c>
       <c r="AZ36" s="33">
         <v>7.24</v>
       </c>
       <c r="BA36" s="33">
         <v>7.18</v>
       </c>
       <c r="BB36" s="33">
         <v>8.14</v>
       </c>
       <c r="BC36" s="33">
         <v>8.1</v>
       </c>
       <c r="BD36" s="30">
         <v>8.4499999999999993</v>
       </c>
       <c r="BE36" s="33">
         <v>8.98</v>
       </c>
+      <c r="BF36" s="33">
+        <v>9.6199999999999992</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="51" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="73" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="30">
         <v>12.73</v>
       </c>
       <c r="D37" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="E37" s="30">
         <v>10.87</v>
       </c>
       <c r="F37" s="33">
         <v>9.94</v>
       </c>
       <c r="G37" s="30">
         <v>8.9499999999999993</v>
       </c>
       <c r="H37" s="30">
         <v>9.3800000000000008</v>
@@ -13601,50 +13783,53 @@
       </c>
       <c r="AX37" s="31">
         <v>8.73</v>
       </c>
       <c r="AY37" s="109">
         <v>7.66</v>
       </c>
       <c r="AZ37" s="33">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA37" s="33">
         <v>11.41</v>
       </c>
       <c r="BB37" s="33">
         <v>10.98</v>
       </c>
       <c r="BC37" s="33">
         <v>11.47</v>
       </c>
       <c r="BD37" s="30">
         <v>11.69</v>
       </c>
       <c r="BE37" s="33">
         <v>11.52</v>
       </c>
+      <c r="BF37" s="33">
+        <v>10.29</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="51" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>0</v>
@@ -13774,50 +13959,53 @@
       </c>
       <c r="AX38" s="31">
         <v>7.83</v>
       </c>
       <c r="AY38" s="109">
         <v>12.03</v>
       </c>
       <c r="AZ38" s="33">
         <v>10.039999999999999</v>
       </c>
       <c r="BA38" s="33">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB38" s="33">
         <v>8.76</v>
       </c>
       <c r="BC38" s="33">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD38" s="30">
         <v>9.48</v>
       </c>
       <c r="BE38" s="33">
         <v>9.5</v>
       </c>
+      <c r="BF38" s="33">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="74" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="35">
         <v>8.61</v>
       </c>
       <c r="D39" s="35">
         <v>9.31</v>
       </c>
       <c r="E39" s="35">
         <v>8.58</v>
       </c>
       <c r="F39" s="35">
         <v>8.1199999999999992</v>
       </c>
       <c r="G39" s="35">
         <v>8.17</v>
       </c>
       <c r="H39" s="35">
         <v>8.6</v>
@@ -13947,92 +14135,94 @@
       </c>
       <c r="AX39" s="37">
         <v>8.8800000000000008</v>
       </c>
       <c r="AY39" s="110">
         <v>6.29</v>
       </c>
       <c r="AZ39" s="35">
         <v>5.79</v>
       </c>
       <c r="BA39" s="35">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB39" s="35">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC39" s="35">
         <v>7.82</v>
       </c>
       <c r="BD39" s="35">
         <v>8.58</v>
       </c>
       <c r="BE39" s="35">
         <v>8.7799999999999994</v>
       </c>
-      <c r="BF39" s="56"/>
+      <c r="BF39" s="35">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BG39" s="56"/>
       <c r="BH39" s="56"/>
       <c r="BI39" s="56"/>
       <c r="BJ39" s="56"/>
     </row>
     <row r="40" spans="1:62" s="75" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B40" s="107" t="s">
         <v>41</v>
       </c>
       <c r="O40" s="39"/>
       <c r="P40" s="29"/>
     </row>
     <row r="41" spans="1:62" s="75" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="3.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="38" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" hidden="1" customWidth="1"/>
@@ -14096,113 +14286,113 @@
       <c r="AE1" s="99"/>
       <c r="AF1" s="99"/>
       <c r="AG1" s="99"/>
       <c r="AH1" s="99"/>
       <c r="AI1" s="99"/>
       <c r="AJ1" s="99"/>
       <c r="AK1" s="99"/>
       <c r="AL1" s="99"/>
       <c r="AM1" s="99"/>
       <c r="AN1" s="99"/>
       <c r="AO1" s="99"/>
       <c r="AP1" s="99"/>
       <c r="AQ1" s="99"/>
       <c r="AR1" s="99"/>
       <c r="AS1" s="99"/>
       <c r="AT1" s="99"/>
       <c r="AU1" s="99"/>
       <c r="AV1" s="99"/>
       <c r="AW1" s="99"/>
       <c r="AX1" s="99"/>
     </row>
     <row r="2" spans="1:62" s="75" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="131" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="150" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="149"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="149"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="150"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="150"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="150"/>
+      <c r="K2" s="150"/>
+      <c r="L2" s="150"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="150"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="150"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="150"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="150"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="150"/>
+      <c r="W2" s="150"/>
+      <c r="X2" s="150"/>
+      <c r="Y2" s="150"/>
+      <c r="Z2" s="150"/>
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="150"/>
+      <c r="AC2" s="150"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="150"/>
+      <c r="AF2" s="150"/>
+      <c r="AG2" s="150"/>
+      <c r="AH2" s="150"/>
+      <c r="AI2" s="150"/>
+      <c r="AJ2" s="150"/>
+      <c r="AK2" s="150"/>
+      <c r="AL2" s="150"/>
+      <c r="AM2" s="150"/>
+      <c r="AN2" s="150"/>
+      <c r="AO2" s="150"/>
+      <c r="AP2" s="150"/>
+      <c r="AQ2" s="150"/>
+      <c r="AR2" s="150"/>
+      <c r="AS2" s="150"/>
+      <c r="AT2" s="150"/>
+      <c r="AU2" s="150"/>
+      <c r="AV2" s="150"/>
+      <c r="AW2" s="150"/>
+      <c r="AX2" s="150"/>
+      <c r="AY2" s="150"/>
+      <c r="AZ2" s="150"/>
+      <c r="BA2" s="150"/>
+      <c r="BB2" s="150"/>
+      <c r="BC2" s="150"/>
+      <c r="BD2" s="150"/>
+      <c r="BE2" s="150"/>
+      <c r="BF2" s="150"/>
+      <c r="BG2" s="150"/>
+      <c r="BH2" s="150"/>
+      <c r="BI2" s="150"/>
+      <c r="BJ2" s="150"/>
     </row>
     <row r="3" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
       <c r="M3" s="104"/>
       <c r="N3" s="104"/>
       <c r="O3" s="104"/>
       <c r="P3" s="104"/>
       <c r="Q3" s="104"/>
       <c r="R3" s="104"/>
       <c r="S3" s="104"/>
       <c r="T3" s="104"/>
       <c r="U3" s="104"/>
       <c r="V3" s="104"/>
       <c r="W3" s="104"/>
       <c r="X3" s="104"/>
@@ -14212,128 +14402,128 @@
       <c r="AB3" s="104"/>
       <c r="AC3" s="104"/>
       <c r="AD3" s="104"/>
       <c r="AE3" s="104"/>
       <c r="AF3" s="104"/>
       <c r="AG3" s="104"/>
       <c r="AH3" s="104"/>
       <c r="AI3" s="104"/>
       <c r="AJ3" s="104"/>
       <c r="AK3" s="104"/>
       <c r="AL3" s="104"/>
       <c r="AM3" s="104"/>
       <c r="AN3" s="104"/>
       <c r="AO3" s="104"/>
       <c r="AP3" s="104"/>
       <c r="AQ3" s="104"/>
       <c r="AR3" s="104"/>
       <c r="AS3" s="104"/>
       <c r="AT3" s="104"/>
       <c r="AU3" s="104"/>
       <c r="AV3" s="104"/>
       <c r="AW3" s="104"/>
       <c r="AX3" s="104"/>
     </row>
     <row r="4" spans="1:62" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="145" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="152"/>
-      <c r="C4" s="161">
+      <c r="B4" s="153"/>
+      <c r="C4" s="162">
         <v>2022</v>
       </c>
-      <c r="D4" s="162"/>
-[...10 lines deleted...]
-      <c r="O4" s="146">
+      <c r="D4" s="163"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="163"/>
+      <c r="G4" s="163"/>
+      <c r="H4" s="163"/>
+      <c r="I4" s="163"/>
+      <c r="J4" s="163"/>
+      <c r="K4" s="163"/>
+      <c r="L4" s="163"/>
+      <c r="M4" s="163"/>
+      <c r="N4" s="163"/>
+      <c r="O4" s="147">
         <v>2023</v>
       </c>
-      <c r="P4" s="147"/>
-[...10 lines deleted...]
-      <c r="AA4" s="146">
+      <c r="P4" s="148"/>
+      <c r="Q4" s="148"/>
+      <c r="R4" s="148"/>
+      <c r="S4" s="148"/>
+      <c r="T4" s="148"/>
+      <c r="U4" s="148"/>
+      <c r="V4" s="148"/>
+      <c r="W4" s="148"/>
+      <c r="X4" s="148"/>
+      <c r="Y4" s="148"/>
+      <c r="Z4" s="149"/>
+      <c r="AA4" s="147">
         <v>2024</v>
       </c>
-      <c r="AB4" s="147"/>
-[...10 lines deleted...]
-      <c r="AM4" s="146">
+      <c r="AB4" s="148"/>
+      <c r="AC4" s="148"/>
+      <c r="AD4" s="148"/>
+      <c r="AE4" s="148"/>
+      <c r="AF4" s="148"/>
+      <c r="AG4" s="148"/>
+      <c r="AH4" s="148"/>
+      <c r="AI4" s="148"/>
+      <c r="AJ4" s="148"/>
+      <c r="AK4" s="148"/>
+      <c r="AL4" s="149"/>
+      <c r="AM4" s="147">
         <v>2025</v>
       </c>
-      <c r="AN4" s="147"/>
-[...10 lines deleted...]
-      <c r="AY4" s="146">
+      <c r="AN4" s="148"/>
+      <c r="AO4" s="148"/>
+      <c r="AP4" s="148"/>
+      <c r="AQ4" s="148"/>
+      <c r="AR4" s="148"/>
+      <c r="AS4" s="148"/>
+      <c r="AT4" s="148"/>
+      <c r="AU4" s="148"/>
+      <c r="AV4" s="148"/>
+      <c r="AW4" s="148"/>
+      <c r="AX4" s="149"/>
+      <c r="AY4" s="147">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="147"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="148"/>
+      <c r="AZ4" s="148"/>
+      <c r="BA4" s="148"/>
+      <c r="BB4" s="148"/>
+      <c r="BC4" s="148"/>
+      <c r="BD4" s="148"/>
+      <c r="BE4" s="148"/>
+      <c r="BF4" s="148"/>
+      <c r="BG4" s="148"/>
+      <c r="BH4" s="148"/>
+      <c r="BI4" s="148"/>
+      <c r="BJ4" s="149"/>
     </row>
     <row r="5" spans="1:62" s="75" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="145"/>
-      <c r="B5" s="153"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="154"/>
       <c r="C5" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="24" t="s">
@@ -14472,113 +14662,113 @@
         <v>17</v>
       </c>
       <c r="BD5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="BE5" s="24" t="s">
         <v>19</v>
       </c>
       <c r="BF5" s="24" t="s">
         <v>20</v>
       </c>
       <c r="BG5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="BH5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="150" t="s">
+      <c r="B6" s="151" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="150"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="150"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="151"/>
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="151"/>
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="151"/>
+      <c r="W6" s="151"/>
+      <c r="X6" s="151"/>
+      <c r="Y6" s="151"/>
+      <c r="Z6" s="151"/>
+      <c r="AA6" s="151"/>
+      <c r="AB6" s="151"/>
+      <c r="AC6" s="151"/>
+      <c r="AD6" s="151"/>
+      <c r="AE6" s="151"/>
+      <c r="AF6" s="151"/>
+      <c r="AG6" s="151"/>
+      <c r="AH6" s="151"/>
+      <c r="AI6" s="151"/>
+      <c r="AJ6" s="151"/>
+      <c r="AK6" s="151"/>
+      <c r="AL6" s="151"/>
+      <c r="AM6" s="151"/>
+      <c r="AN6" s="151"/>
+      <c r="AO6" s="151"/>
+      <c r="AP6" s="151"/>
+      <c r="AQ6" s="151"/>
+      <c r="AR6" s="151"/>
+      <c r="AS6" s="151"/>
+      <c r="AT6" s="151"/>
+      <c r="AU6" s="151"/>
+      <c r="AV6" s="151"/>
+      <c r="AW6" s="151"/>
+      <c r="AX6" s="151"/>
+      <c r="AY6" s="151"/>
+      <c r="AZ6" s="151"/>
+      <c r="BA6" s="151"/>
+      <c r="BB6" s="151"/>
+      <c r="BC6" s="151"/>
+      <c r="BD6" s="151"/>
+      <c r="BE6" s="151"/>
+      <c r="BF6" s="151"/>
+      <c r="BG6" s="151"/>
+      <c r="BH6" s="151"/>
+      <c r="BI6" s="151"/>
+      <c r="BJ6" s="151"/>
     </row>
     <row r="7" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="139">
         <v>100000000</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="40">
         <v>551</v>
       </c>
       <c r="D7" s="40">
         <v>571</v>
       </c>
       <c r="E7" s="40">
         <v>449</v>
       </c>
       <c r="F7" s="40">
         <v>351</v>
       </c>
       <c r="G7" s="40">
         <v>455</v>
       </c>
       <c r="H7" s="40">
         <v>444</v>
@@ -14705,50 +14895,56 @@
       </c>
       <c r="AW7" s="11">
         <v>425</v>
       </c>
       <c r="AX7" s="8">
         <v>528</v>
       </c>
       <c r="AY7" s="86">
         <v>408</v>
       </c>
       <c r="AZ7" s="86">
         <v>387</v>
       </c>
       <c r="BA7" s="86">
         <v>449</v>
       </c>
       <c r="BB7" s="86">
         <v>431</v>
       </c>
       <c r="BC7" s="7">
         <v>441</v>
       </c>
       <c r="BD7" s="86">
         <v>488</v>
       </c>
+      <c r="BE7" s="86">
+        <v>487</v>
+      </c>
+      <c r="BF7" s="7">
+        <v>476</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="40" t="s">
         <v>0</v>
@@ -14875,50 +15071,56 @@
       </c>
       <c r="AW8" s="11">
         <v>230</v>
       </c>
       <c r="AX8" s="8">
         <v>251</v>
       </c>
       <c r="AY8" s="86">
         <v>237</v>
       </c>
       <c r="AZ8" s="86">
         <v>216</v>
       </c>
       <c r="BA8" s="86">
         <v>234</v>
       </c>
       <c r="BB8" s="86">
         <v>214</v>
       </c>
       <c r="BC8" s="7">
         <v>232</v>
       </c>
       <c r="BD8" s="86">
         <v>254</v>
       </c>
+      <c r="BE8" s="86">
+        <v>245</v>
+      </c>
+      <c r="BF8" s="7">
+        <v>272</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="40" t="s">
         <v>0</v>
@@ -15045,50 +15247,56 @@
       </c>
       <c r="AW9" s="11">
         <v>13</v>
       </c>
       <c r="AX9" s="8">
         <v>8</v>
       </c>
       <c r="AY9" s="86">
         <v>5</v>
       </c>
       <c r="AZ9" s="86">
         <v>2</v>
       </c>
       <c r="BA9" s="86">
         <v>6</v>
       </c>
       <c r="BB9" s="86">
         <v>14</v>
       </c>
       <c r="BC9" s="7">
         <v>7</v>
       </c>
       <c r="BD9" s="86">
         <v>5</v>
       </c>
+      <c r="BE9" s="86">
+        <v>8</v>
+      </c>
+      <c r="BF9" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="40" t="s">
         <v>0</v>
@@ -15215,50 +15423,56 @@
       </c>
       <c r="AW10" s="11">
         <v>5</v>
       </c>
       <c r="AX10" s="8">
         <v>17</v>
       </c>
       <c r="AY10" s="86">
         <v>9</v>
       </c>
       <c r="AZ10" s="86">
         <v>9</v>
       </c>
       <c r="BA10" s="86">
         <v>7</v>
       </c>
       <c r="BB10" s="86">
         <v>11</v>
       </c>
       <c r="BC10" s="7">
         <v>10</v>
       </c>
       <c r="BD10" s="86">
         <v>6</v>
       </c>
+      <c r="BE10" s="86">
+        <v>13</v>
+      </c>
+      <c r="BF10" s="7">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="40" t="s">
         <v>0</v>
@@ -15385,50 +15599,56 @@
       </c>
       <c r="AW11" s="11">
         <v>14</v>
       </c>
       <c r="AX11" s="8">
         <v>15</v>
       </c>
       <c r="AY11" s="86">
         <v>3</v>
       </c>
       <c r="AZ11" s="86">
         <v>12</v>
       </c>
       <c r="BA11" s="86">
         <v>12</v>
       </c>
       <c r="BB11" s="86">
         <v>10</v>
       </c>
       <c r="BC11" s="7">
         <v>11</v>
       </c>
       <c r="BD11" s="86">
         <v>13</v>
       </c>
+      <c r="BE11" s="86">
+        <v>17</v>
+      </c>
+      <c r="BF11" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="40" t="s">
         <v>0</v>
@@ -15555,50 +15775,56 @@
       </c>
       <c r="AW12" s="11">
         <v>36</v>
       </c>
       <c r="AX12" s="8">
         <v>46</v>
       </c>
       <c r="AY12" s="86">
         <v>33</v>
       </c>
       <c r="AZ12" s="86">
         <v>30</v>
       </c>
       <c r="BA12" s="86">
         <v>35</v>
       </c>
       <c r="BB12" s="86">
         <v>22</v>
       </c>
       <c r="BC12" s="7">
         <v>38</v>
       </c>
       <c r="BD12" s="86">
         <v>41</v>
       </c>
+      <c r="BE12" s="86">
+        <v>35</v>
+      </c>
+      <c r="BF12" s="7">
+        <v>36</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="40" t="s">
         <v>0</v>
@@ -15725,50 +15951,56 @@
       </c>
       <c r="AW13" s="11">
         <v>23</v>
       </c>
       <c r="AX13" s="8">
         <v>21</v>
       </c>
       <c r="AY13" s="86">
         <v>15</v>
       </c>
       <c r="AZ13" s="86">
         <v>15</v>
       </c>
       <c r="BA13" s="86">
         <v>17</v>
       </c>
       <c r="BB13" s="86">
         <v>29</v>
       </c>
       <c r="BC13" s="7">
         <v>20</v>
       </c>
       <c r="BD13" s="86">
         <v>13</v>
       </c>
+      <c r="BE13" s="86">
+        <v>13</v>
+      </c>
+      <c r="BF13" s="7">
+        <v>17</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="40" t="s">
         <v>0</v>
@@ -15895,50 +16127,56 @@
       </c>
       <c r="AW14" s="11">
         <v>23</v>
       </c>
       <c r="AX14" s="8">
         <v>35</v>
       </c>
       <c r="AY14" s="86">
         <v>23</v>
       </c>
       <c r="AZ14" s="86">
         <v>25</v>
       </c>
       <c r="BA14" s="86">
         <v>27</v>
       </c>
       <c r="BB14" s="86">
         <v>30</v>
       </c>
       <c r="BC14" s="7">
         <v>28</v>
       </c>
       <c r="BD14" s="86">
         <v>40</v>
       </c>
+      <c r="BE14" s="86">
+        <v>41</v>
+      </c>
+      <c r="BF14" s="7">
+        <v>23</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="40" t="s">
         <v>0</v>
@@ -16065,50 +16303,56 @@
       </c>
       <c r="AW15" s="11">
         <v>17</v>
       </c>
       <c r="AX15" s="8">
         <v>28</v>
       </c>
       <c r="AY15" s="86">
         <v>7</v>
       </c>
       <c r="AZ15" s="86">
         <v>13</v>
       </c>
       <c r="BA15" s="86">
         <v>15</v>
       </c>
       <c r="BB15" s="86">
         <v>15</v>
       </c>
       <c r="BC15" s="7">
         <v>17</v>
       </c>
       <c r="BD15" s="86">
         <v>12</v>
       </c>
+      <c r="BE15" s="86">
+        <v>17</v>
+      </c>
+      <c r="BF15" s="7">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>0</v>
@@ -16235,50 +16479,56 @@
       </c>
       <c r="AW16" s="11">
         <v>23</v>
       </c>
       <c r="AX16" s="8">
         <v>42</v>
       </c>
       <c r="AY16" s="86">
         <v>22</v>
       </c>
       <c r="AZ16" s="86">
         <v>22</v>
       </c>
       <c r="BA16" s="86">
         <v>26</v>
       </c>
       <c r="BB16" s="86">
         <v>30</v>
       </c>
       <c r="BC16" s="7">
         <v>22</v>
       </c>
       <c r="BD16" s="86">
         <v>28</v>
       </c>
+      <c r="BE16" s="86">
+        <v>34</v>
+      </c>
+      <c r="BF16" s="7">
+        <v>34</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>0</v>
@@ -16405,50 +16655,56 @@
       </c>
       <c r="AW17" s="11">
         <v>4</v>
       </c>
       <c r="AX17" s="8">
         <v>10</v>
       </c>
       <c r="AY17" s="86">
         <v>8</v>
       </c>
       <c r="AZ17" s="86">
         <v>12</v>
       </c>
       <c r="BA17" s="86">
         <v>15</v>
       </c>
       <c r="BB17" s="86">
         <v>10</v>
       </c>
       <c r="BC17" s="7">
         <v>14</v>
       </c>
       <c r="BD17" s="86">
         <v>13</v>
       </c>
+      <c r="BE17" s="86">
+        <v>11</v>
+      </c>
+      <c r="BF17" s="7">
+        <v>2</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>0</v>
@@ -16575,50 +16831,56 @@
       </c>
       <c r="AW18" s="11">
         <v>11</v>
       </c>
       <c r="AX18" s="8">
         <v>16</v>
       </c>
       <c r="AY18" s="86">
         <v>25</v>
       </c>
       <c r="AZ18" s="86">
         <v>15</v>
       </c>
       <c r="BA18" s="86">
         <v>14</v>
       </c>
       <c r="BB18" s="86">
         <v>17</v>
       </c>
       <c r="BC18" s="7">
         <v>22</v>
       </c>
       <c r="BD18" s="86">
         <v>23</v>
       </c>
+      <c r="BE18" s="86">
+        <v>20</v>
+      </c>
+      <c r="BF18" s="7">
+        <v>13</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="40" t="s">
         <v>0</v>
@@ -16745,115 +17007,121 @@
       </c>
       <c r="AW19" s="11">
         <v>26</v>
       </c>
       <c r="AX19" s="8">
         <v>39</v>
       </c>
       <c r="AY19" s="86">
         <v>21</v>
       </c>
       <c r="AZ19" s="86">
         <v>16</v>
       </c>
       <c r="BA19" s="86">
         <v>41</v>
       </c>
       <c r="BB19" s="86">
         <v>29</v>
       </c>
       <c r="BC19" s="7">
         <v>20</v>
       </c>
       <c r="BD19" s="86">
         <v>40</v>
       </c>
+      <c r="BE19" s="86">
+        <v>33</v>
+      </c>
+      <c r="BF19" s="7">
+        <v>40</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="160" t="s">
+      <c r="B20" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="160"/>
+      <c r="C20" s="161"/>
+      <c r="D20" s="161"/>
+      <c r="E20" s="161"/>
+      <c r="F20" s="161"/>
+      <c r="G20" s="161"/>
+      <c r="H20" s="161"/>
+      <c r="I20" s="161"/>
+      <c r="J20" s="161"/>
+      <c r="K20" s="161"/>
+      <c r="L20" s="161"/>
+      <c r="M20" s="161"/>
+      <c r="N20" s="161"/>
+      <c r="O20" s="161"/>
+      <c r="P20" s="161"/>
+      <c r="Q20" s="161"/>
+      <c r="R20" s="161"/>
+      <c r="S20" s="161"/>
+      <c r="T20" s="161"/>
+      <c r="U20" s="161"/>
+      <c r="V20" s="161"/>
+      <c r="W20" s="161"/>
+      <c r="X20" s="161"/>
+      <c r="Y20" s="161"/>
+      <c r="Z20" s="161"/>
+      <c r="AA20" s="161"/>
+      <c r="AB20" s="161"/>
+      <c r="AC20" s="161"/>
+      <c r="AD20" s="161"/>
+      <c r="AE20" s="161"/>
+      <c r="AF20" s="161"/>
+      <c r="AG20" s="161"/>
+      <c r="AH20" s="161"/>
+      <c r="AI20" s="161"/>
+      <c r="AJ20" s="161"/>
+      <c r="AK20" s="161"/>
+      <c r="AL20" s="161"/>
+      <c r="AM20" s="161"/>
+      <c r="AN20" s="161"/>
+      <c r="AO20" s="161"/>
+      <c r="AP20" s="161"/>
+      <c r="AQ20" s="161"/>
+      <c r="AR20" s="161"/>
+      <c r="AS20" s="161"/>
+      <c r="AT20" s="161"/>
+      <c r="AU20" s="161"/>
+      <c r="AV20" s="161"/>
+      <c r="AW20" s="161"/>
+      <c r="AX20" s="161"/>
+      <c r="AY20" s="161"/>
+      <c r="AZ20" s="161"/>
+      <c r="BA20" s="161"/>
+      <c r="BB20" s="161"/>
+      <c r="BC20" s="161"/>
+      <c r="BD20" s="161"/>
+      <c r="BE20" s="161"/>
+      <c r="BF20" s="161"/>
+      <c r="BG20" s="161"/>
+      <c r="BH20" s="161"/>
+      <c r="BI20" s="161"/>
+      <c r="BJ20" s="161"/>
     </row>
     <row r="21" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="139">
         <v>100000000</v>
       </c>
       <c r="B21" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="43">
         <v>266</v>
       </c>
       <c r="D21" s="43">
         <v>303</v>
       </c>
       <c r="E21" s="43">
         <v>244</v>
       </c>
       <c r="F21" s="43">
         <v>171</v>
       </c>
       <c r="G21" s="43">
         <v>239</v>
       </c>
       <c r="H21" s="43">
         <v>197</v>
@@ -16980,50 +17248,56 @@
       </c>
       <c r="AW21" s="11">
         <v>216</v>
       </c>
       <c r="AX21" s="8">
         <v>274</v>
       </c>
       <c r="AY21" s="86">
         <v>229</v>
       </c>
       <c r="AZ21" s="86">
         <v>187</v>
       </c>
       <c r="BA21" s="86">
         <v>232</v>
       </c>
       <c r="BB21" s="86">
         <v>227</v>
       </c>
       <c r="BC21" s="7">
         <v>232</v>
       </c>
       <c r="BD21" s="86">
         <v>263</v>
       </c>
+      <c r="BE21" s="86">
+        <v>255</v>
+      </c>
+      <c r="BF21" s="7">
+        <v>258</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="46" t="s">
         <v>0</v>
@@ -17150,50 +17424,56 @@
       </c>
       <c r="AW22" s="11">
         <v>113</v>
       </c>
       <c r="AX22" s="8">
         <v>121</v>
       </c>
       <c r="AY22" s="86">
         <v>124</v>
       </c>
       <c r="AZ22" s="86">
         <v>103</v>
       </c>
       <c r="BA22" s="86">
         <v>124</v>
       </c>
       <c r="BB22" s="86">
         <v>107</v>
       </c>
       <c r="BC22" s="7">
         <v>111</v>
       </c>
       <c r="BD22" s="86">
         <v>133</v>
       </c>
+      <c r="BE22" s="86">
+        <v>130</v>
+      </c>
+      <c r="BF22" s="7">
+        <v>155</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="46" t="s">
         <v>0</v>
@@ -17318,50 +17598,56 @@
       </c>
       <c r="AW23" s="11">
         <v>10</v>
       </c>
       <c r="AX23" s="8">
         <v>3</v>
       </c>
       <c r="AY23" s="86">
         <v>2</v>
       </c>
       <c r="AZ23" s="86">
         <v>1</v>
       </c>
       <c r="BA23" s="86">
         <v>5</v>
       </c>
       <c r="BB23" s="86">
         <v>2</v>
       </c>
       <c r="BC23" s="7">
         <v>5</v>
       </c>
       <c r="BD23" s="86">
         <v>3</v>
       </c>
+      <c r="BE23" s="86">
+        <v>3</v>
+      </c>
+      <c r="BF23" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="46" t="s">
         <v>0</v>
@@ -17488,50 +17774,56 @@
       </c>
       <c r="AW24" s="11">
         <v>3</v>
       </c>
       <c r="AX24" s="8">
         <v>12</v>
       </c>
       <c r="AY24" s="86">
         <v>8</v>
       </c>
       <c r="AZ24" s="86">
         <v>4</v>
       </c>
       <c r="BA24" s="86">
         <v>2</v>
       </c>
       <c r="BB24" s="86">
         <v>5</v>
       </c>
       <c r="BC24" s="7">
         <v>5</v>
       </c>
       <c r="BD24" s="86">
         <v>3</v>
       </c>
+      <c r="BE24" s="86">
+        <v>6</v>
+      </c>
+      <c r="BF24" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="46" t="s">
         <v>0</v>
@@ -17658,50 +17950,56 @@
       </c>
       <c r="AW25" s="11">
         <v>8</v>
       </c>
       <c r="AX25" s="8">
         <v>10</v>
       </c>
       <c r="AY25" s="86">
         <v>2</v>
       </c>
       <c r="AZ25" s="86">
         <v>5</v>
       </c>
       <c r="BA25" s="86">
         <v>8</v>
       </c>
       <c r="BB25" s="86">
         <v>7</v>
       </c>
       <c r="BC25" s="7">
         <v>8</v>
       </c>
       <c r="BD25" s="86">
         <v>9</v>
       </c>
+      <c r="BE25" s="86">
+        <v>11</v>
+      </c>
+      <c r="BF25" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="46" t="s">
         <v>0</v>
@@ -17828,50 +18126,56 @@
       </c>
       <c r="AW26" s="11">
         <v>17</v>
       </c>
       <c r="AX26" s="8">
         <v>27</v>
       </c>
       <c r="AY26" s="86">
         <v>23</v>
       </c>
       <c r="AZ26" s="86">
         <v>16</v>
       </c>
       <c r="BA26" s="86">
         <v>16</v>
       </c>
       <c r="BB26" s="86">
         <v>16</v>
       </c>
       <c r="BC26" s="7">
         <v>22</v>
       </c>
       <c r="BD26" s="86">
         <v>28</v>
       </c>
+      <c r="BE26" s="86">
+        <v>19</v>
+      </c>
+      <c r="BF26" s="7">
+        <v>17</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="46" t="s">
         <v>0</v>
@@ -17998,50 +18302,56 @@
       </c>
       <c r="AW27" s="11">
         <v>12</v>
       </c>
       <c r="AX27" s="8">
         <v>11</v>
       </c>
       <c r="AY27" s="86">
         <v>6</v>
       </c>
       <c r="AZ27" s="86">
         <v>8</v>
       </c>
       <c r="BA27" s="86">
         <v>5</v>
       </c>
       <c r="BB27" s="86">
         <v>15</v>
       </c>
       <c r="BC27" s="7">
         <v>11</v>
       </c>
       <c r="BD27" s="86">
         <v>7</v>
       </c>
+      <c r="BE27" s="86">
+        <v>5</v>
+      </c>
+      <c r="BF27" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="28" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B28" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="46" t="s">
         <v>0</v>
@@ -18168,50 +18478,56 @@
       </c>
       <c r="AW28" s="11">
         <v>12</v>
       </c>
       <c r="AX28" s="8">
         <v>18</v>
       </c>
       <c r="AY28" s="86">
         <v>15</v>
       </c>
       <c r="AZ28" s="86">
         <v>13</v>
       </c>
       <c r="BA28" s="86">
         <v>15</v>
       </c>
       <c r="BB28" s="86">
         <v>19</v>
       </c>
       <c r="BC28" s="7">
         <v>15</v>
       </c>
       <c r="BD28" s="86">
         <v>18</v>
       </c>
+      <c r="BE28" s="86">
+        <v>26</v>
+      </c>
+      <c r="BF28" s="7">
+        <v>14</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="40" t="s">
         <v>0</v>
@@ -18338,50 +18654,56 @@
       </c>
       <c r="AW29" s="11">
         <v>9</v>
       </c>
       <c r="AX29" s="8">
         <v>15</v>
       </c>
       <c r="AY29" s="86">
         <v>3</v>
       </c>
       <c r="AZ29" s="86">
         <v>8</v>
       </c>
       <c r="BA29" s="86">
         <v>6</v>
       </c>
       <c r="BB29" s="86">
         <v>10</v>
       </c>
       <c r="BC29" s="7">
         <v>11</v>
       </c>
       <c r="BD29" s="86">
         <v>8</v>
       </c>
+      <c r="BE29" s="86">
+        <v>7</v>
+      </c>
+      <c r="BF29" s="7">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="46" t="s">
         <v>0</v>
@@ -18508,50 +18830,56 @@
       </c>
       <c r="AW30" s="11">
         <v>12</v>
       </c>
       <c r="AX30" s="8">
         <v>19</v>
       </c>
       <c r="AY30" s="86">
         <v>13</v>
       </c>
       <c r="AZ30" s="86">
         <v>8</v>
       </c>
       <c r="BA30" s="86">
         <v>16</v>
       </c>
       <c r="BB30" s="86">
         <v>15</v>
       </c>
       <c r="BC30" s="7">
         <v>15</v>
       </c>
       <c r="BD30" s="86">
         <v>16</v>
       </c>
+      <c r="BE30" s="86">
+        <v>20</v>
+      </c>
+      <c r="BF30" s="7">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="46" t="s">
         <v>0</v>
@@ -18678,50 +19006,56 @@
       </c>
       <c r="AW31" s="11">
         <v>1</v>
       </c>
       <c r="AX31" s="8">
         <v>5</v>
       </c>
       <c r="AY31" s="86">
         <v>7</v>
       </c>
       <c r="AZ31" s="86">
         <v>3</v>
       </c>
       <c r="BA31" s="86">
         <v>9</v>
       </c>
       <c r="BB31" s="86">
         <v>6</v>
       </c>
       <c r="BC31" s="7">
         <v>8</v>
       </c>
       <c r="BD31" s="86">
         <v>6</v>
       </c>
+      <c r="BE31" s="86">
+        <v>3</v>
+      </c>
+      <c r="BF31" s="7">
+        <v>2</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>0</v>
@@ -18848,50 +19182,56 @@
       </c>
       <c r="AW32" s="11">
         <v>6</v>
       </c>
       <c r="AX32" s="8">
         <v>10</v>
       </c>
       <c r="AY32" s="86">
         <v>15</v>
       </c>
       <c r="AZ32" s="86">
         <v>9</v>
       </c>
       <c r="BA32" s="86">
         <v>11</v>
       </c>
       <c r="BB32" s="86">
         <v>8</v>
       </c>
       <c r="BC32" s="7">
         <v>11</v>
       </c>
       <c r="BD32" s="86">
         <v>9</v>
       </c>
+      <c r="BE32" s="86">
+        <v>9</v>
+      </c>
+      <c r="BF32" s="7">
+        <v>7</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="71" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="46" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="46" t="s">
         <v>0</v>
@@ -19018,115 +19358,121 @@
       </c>
       <c r="AW33" s="11">
         <v>13</v>
       </c>
       <c r="AX33" s="8">
         <v>23</v>
       </c>
       <c r="AY33" s="86">
         <v>11</v>
       </c>
       <c r="AZ33" s="86">
         <v>9</v>
       </c>
       <c r="BA33" s="86">
         <v>15</v>
       </c>
       <c r="BB33" s="86">
         <v>17</v>
       </c>
       <c r="BC33" s="7">
         <v>10</v>
       </c>
       <c r="BD33" s="86">
         <v>23</v>
       </c>
+      <c r="BE33" s="86">
+        <v>16</v>
+      </c>
+      <c r="BF33" s="7">
+        <v>23</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="160" t="s">
+      <c r="B34" s="161" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ34" s="160"/>
+      <c r="C34" s="161"/>
+      <c r="D34" s="161"/>
+      <c r="E34" s="161"/>
+      <c r="F34" s="161"/>
+      <c r="G34" s="161"/>
+      <c r="H34" s="161"/>
+      <c r="I34" s="161"/>
+      <c r="J34" s="161"/>
+      <c r="K34" s="161"/>
+      <c r="L34" s="161"/>
+      <c r="M34" s="161"/>
+      <c r="N34" s="161"/>
+      <c r="O34" s="161"/>
+      <c r="P34" s="161"/>
+      <c r="Q34" s="161"/>
+      <c r="R34" s="161"/>
+      <c r="S34" s="161"/>
+      <c r="T34" s="161"/>
+      <c r="U34" s="161"/>
+      <c r="V34" s="161"/>
+      <c r="W34" s="161"/>
+      <c r="X34" s="161"/>
+      <c r="Y34" s="161"/>
+      <c r="Z34" s="161"/>
+      <c r="AA34" s="161"/>
+      <c r="AB34" s="161"/>
+      <c r="AC34" s="161"/>
+      <c r="AD34" s="161"/>
+      <c r="AE34" s="161"/>
+      <c r="AF34" s="161"/>
+      <c r="AG34" s="161"/>
+      <c r="AH34" s="161"/>
+      <c r="AI34" s="161"/>
+      <c r="AJ34" s="161"/>
+      <c r="AK34" s="161"/>
+      <c r="AL34" s="161"/>
+      <c r="AM34" s="161"/>
+      <c r="AN34" s="161"/>
+      <c r="AO34" s="161"/>
+      <c r="AP34" s="161"/>
+      <c r="AQ34" s="161"/>
+      <c r="AR34" s="161"/>
+      <c r="AS34" s="161"/>
+      <c r="AT34" s="161"/>
+      <c r="AU34" s="161"/>
+      <c r="AV34" s="161"/>
+      <c r="AW34" s="161"/>
+      <c r="AX34" s="161"/>
+      <c r="AY34" s="161"/>
+      <c r="AZ34" s="161"/>
+      <c r="BA34" s="161"/>
+      <c r="BB34" s="161"/>
+      <c r="BC34" s="161"/>
+      <c r="BD34" s="161"/>
+      <c r="BE34" s="161"/>
+      <c r="BF34" s="161"/>
+      <c r="BG34" s="161"/>
+      <c r="BH34" s="161"/>
+      <c r="BI34" s="161"/>
+      <c r="BJ34" s="161"/>
     </row>
     <row r="35" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="139">
         <v>100000000</v>
       </c>
       <c r="B35" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="48">
         <v>285</v>
       </c>
       <c r="D35" s="48">
         <v>268</v>
       </c>
       <c r="E35" s="48">
         <v>205</v>
       </c>
       <c r="F35" s="48">
         <v>180</v>
       </c>
       <c r="G35" s="48">
         <v>216</v>
       </c>
       <c r="H35" s="48">
         <v>247</v>
@@ -19253,50 +19599,56 @@
       </c>
       <c r="AW35" s="11">
         <v>209</v>
       </c>
       <c r="AX35" s="8">
         <v>254</v>
       </c>
       <c r="AY35" s="111">
         <v>179</v>
       </c>
       <c r="AZ35" s="87">
         <v>200</v>
       </c>
       <c r="BA35" s="87">
         <v>217</v>
       </c>
       <c r="BB35" s="87">
         <v>204</v>
       </c>
       <c r="BC35" s="11">
         <v>209</v>
       </c>
       <c r="BD35" s="87">
         <v>225</v>
       </c>
+      <c r="BE35" s="87">
+        <v>232</v>
+      </c>
+      <c r="BF35" s="11">
+        <v>218</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>0</v>
@@ -19423,50 +19775,56 @@
       </c>
       <c r="AW36" s="11">
         <v>117</v>
       </c>
       <c r="AX36" s="8">
         <v>130</v>
       </c>
       <c r="AY36" s="111">
         <v>113</v>
       </c>
       <c r="AZ36" s="87">
         <v>113</v>
       </c>
       <c r="BA36" s="87">
         <v>110</v>
       </c>
       <c r="BB36" s="87">
         <v>107</v>
       </c>
       <c r="BC36" s="11">
         <v>121</v>
       </c>
       <c r="BD36" s="87">
         <v>121</v>
       </c>
+      <c r="BE36" s="87">
+        <v>115</v>
+      </c>
+      <c r="BF36" s="11">
+        <v>117</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>0</v>
@@ -19593,50 +19951,56 @@
       </c>
       <c r="AW37" s="11">
         <v>3</v>
       </c>
       <c r="AX37" s="8">
         <v>5</v>
       </c>
       <c r="AY37" s="111">
         <v>3</v>
       </c>
       <c r="AZ37" s="87">
         <v>1</v>
       </c>
       <c r="BA37" s="87">
         <v>1</v>
       </c>
       <c r="BB37" s="87">
         <v>12</v>
       </c>
       <c r="BC37" s="11">
         <v>2</v>
       </c>
       <c r="BD37" s="87">
         <v>2</v>
       </c>
+      <c r="BE37" s="87">
+        <v>5</v>
+      </c>
+      <c r="BF37" s="11">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>0</v>
@@ -19761,50 +20125,56 @@
       </c>
       <c r="AW38" s="11">
         <v>2</v>
       </c>
       <c r="AX38" s="8">
         <v>5</v>
       </c>
       <c r="AY38" s="111">
         <v>1</v>
       </c>
       <c r="AZ38" s="87">
         <v>5</v>
       </c>
       <c r="BA38" s="87">
         <v>5</v>
       </c>
       <c r="BB38" s="87">
         <v>6</v>
       </c>
       <c r="BC38" s="11">
         <v>5</v>
       </c>
       <c r="BD38" s="87">
         <v>3</v>
       </c>
+      <c r="BE38" s="87">
+        <v>7</v>
+      </c>
+      <c r="BF38" s="11">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>0</v>
@@ -19931,50 +20301,56 @@
       </c>
       <c r="AW39" s="11">
         <v>6</v>
       </c>
       <c r="AX39" s="8">
         <v>5</v>
       </c>
       <c r="AY39" s="111">
         <v>1</v>
       </c>
       <c r="AZ39" s="87">
         <v>7</v>
       </c>
       <c r="BA39" s="87">
         <v>4</v>
       </c>
       <c r="BB39" s="87">
         <v>3</v>
       </c>
       <c r="BC39" s="11">
         <v>3</v>
       </c>
       <c r="BD39" s="87">
         <v>4</v>
       </c>
+      <c r="BE39" s="87">
+        <v>6</v>
+      </c>
+      <c r="BF39" s="11">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B40" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>0</v>
@@ -20101,50 +20477,56 @@
       </c>
       <c r="AW40" s="11">
         <v>19</v>
       </c>
       <c r="AX40" s="8">
         <v>19</v>
       </c>
       <c r="AY40" s="111">
         <v>10</v>
       </c>
       <c r="AZ40" s="87">
         <v>14</v>
       </c>
       <c r="BA40" s="87">
         <v>19</v>
       </c>
       <c r="BB40" s="87">
         <v>6</v>
       </c>
       <c r="BC40" s="11">
         <v>16</v>
       </c>
       <c r="BD40" s="87">
         <v>13</v>
       </c>
+      <c r="BE40" s="87">
+        <v>16</v>
+      </c>
+      <c r="BF40" s="11">
+        <v>19</v>
+      </c>
     </row>
     <row r="41" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>0</v>
@@ -20271,50 +20653,56 @@
       </c>
       <c r="AW41" s="11">
         <v>11</v>
       </c>
       <c r="AX41" s="8">
         <v>10</v>
       </c>
       <c r="AY41" s="111">
         <v>9</v>
       </c>
       <c r="AZ41" s="87">
         <v>7</v>
       </c>
       <c r="BA41" s="87">
         <v>12</v>
       </c>
       <c r="BB41" s="87">
         <v>14</v>
       </c>
       <c r="BC41" s="11">
         <v>9</v>
       </c>
       <c r="BD41" s="87">
         <v>6</v>
       </c>
+      <c r="BE41" s="87">
+        <v>8</v>
+      </c>
+      <c r="BF41" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="42" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>0</v>
@@ -20441,50 +20829,56 @@
       </c>
       <c r="AW42" s="11">
         <v>11</v>
       </c>
       <c r="AX42" s="8">
         <v>17</v>
       </c>
       <c r="AY42" s="111">
         <v>8</v>
       </c>
       <c r="AZ42" s="87">
         <v>12</v>
       </c>
       <c r="BA42" s="87">
         <v>12</v>
       </c>
       <c r="BB42" s="87">
         <v>11</v>
       </c>
       <c r="BC42" s="11">
         <v>13</v>
       </c>
       <c r="BD42" s="87">
         <v>22</v>
       </c>
+      <c r="BE42" s="87">
+        <v>15</v>
+      </c>
+      <c r="BF42" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="43" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>0</v>
@@ -20611,50 +21005,56 @@
       </c>
       <c r="AW43" s="11">
         <v>8</v>
       </c>
       <c r="AX43" s="8">
         <v>13</v>
       </c>
       <c r="AY43" s="111">
         <v>4</v>
       </c>
       <c r="AZ43" s="87">
         <v>5</v>
       </c>
       <c r="BA43" s="87">
         <v>9</v>
       </c>
       <c r="BB43" s="87">
         <v>5</v>
       </c>
       <c r="BC43" s="11">
         <v>6</v>
       </c>
       <c r="BD43" s="87">
         <v>4</v>
       </c>
+      <c r="BE43" s="87">
+        <v>10</v>
+      </c>
+      <c r="BF43" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="44" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B44" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>0</v>
@@ -20781,52 +21181,58 @@
       </c>
       <c r="AW44" s="11">
         <v>11</v>
       </c>
       <c r="AX44" s="8">
         <v>23</v>
       </c>
       <c r="AY44" s="111">
         <v>9</v>
       </c>
       <c r="AZ44" s="87">
         <v>14</v>
       </c>
       <c r="BA44" s="87">
         <v>10</v>
       </c>
       <c r="BB44" s="87">
         <v>15</v>
       </c>
       <c r="BC44" s="11">
         <v>7</v>
       </c>
       <c r="BD44" s="87">
         <v>12</v>
       </c>
+      <c r="BE44" s="87">
+        <v>14</v>
+      </c>
+      <c r="BF44" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="4" t="s">
@@ -20950,50 +21356,56 @@
         <v>4</v>
       </c>
       <c r="AW45" s="11">
         <v>3</v>
       </c>
       <c r="AX45" s="8">
         <v>5</v>
       </c>
       <c r="AY45" s="111">
         <v>1</v>
       </c>
       <c r="AZ45" s="87">
         <v>9</v>
       </c>
       <c r="BA45" s="87">
         <v>6</v>
       </c>
       <c r="BB45" s="87">
         <v>4</v>
       </c>
       <c r="BC45" s="11">
         <v>6</v>
       </c>
       <c r="BD45" s="87">
         <v>7</v>
+      </c>
+      <c r="BE45" s="87">
+        <v>8</v>
+      </c>
+      <c r="BF45" s="165" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="40" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="40" t="s">
@@ -21121,50 +21533,56 @@
       </c>
       <c r="AW46" s="11">
         <v>5</v>
       </c>
       <c r="AX46" s="8">
         <v>6</v>
       </c>
       <c r="AY46" s="111">
         <v>10</v>
       </c>
       <c r="AZ46" s="87">
         <v>6</v>
       </c>
       <c r="BA46" s="87">
         <v>3</v>
       </c>
       <c r="BB46" s="87">
         <v>9</v>
       </c>
       <c r="BC46" s="11">
         <v>11</v>
       </c>
       <c r="BD46" s="87">
         <v>14</v>
       </c>
+      <c r="BE46" s="87">
+        <v>11</v>
+      </c>
+      <c r="BF46" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="47" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="74" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="49" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="49" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="49" t="s">
         <v>0</v>
@@ -21291,99 +21709,103 @@
       </c>
       <c r="AW47" s="17">
         <v>13</v>
       </c>
       <c r="AX47" s="18">
         <v>16</v>
       </c>
       <c r="AY47" s="112">
         <v>10</v>
       </c>
       <c r="AZ47" s="88">
         <v>7</v>
       </c>
       <c r="BA47" s="88">
         <v>26</v>
       </c>
       <c r="BB47" s="88">
         <v>12</v>
       </c>
       <c r="BC47" s="17">
         <v>10</v>
       </c>
       <c r="BD47" s="88">
         <v>17</v>
       </c>
-      <c r="BE47" s="56"/>
-      <c r="BF47" s="56"/>
+      <c r="BE47" s="88">
+        <v>17</v>
+      </c>
+      <c r="BF47" s="17">
+        <v>17</v>
+      </c>
       <c r="BG47" s="56"/>
       <c r="BH47" s="56"/>
       <c r="BI47" s="56"/>
       <c r="BJ47" s="56"/>
     </row>
     <row r="48" spans="1:62" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="142"/>
       <c r="O48" s="39"/>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="15:15" s="75" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O49" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B34:BJ34"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="25.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="38" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" hidden="1" customWidth="1"/>
@@ -21440,232 +21862,232 @@
       <c r="AE1" s="99"/>
       <c r="AF1" s="99"/>
       <c r="AG1" s="99"/>
       <c r="AH1" s="99"/>
       <c r="AI1" s="99"/>
       <c r="AJ1" s="99"/>
       <c r="AK1" s="99"/>
       <c r="AL1" s="99"/>
       <c r="AM1" s="99"/>
       <c r="AN1" s="99"/>
       <c r="AO1" s="99"/>
       <c r="AP1" s="99"/>
       <c r="AQ1" s="99"/>
       <c r="AR1" s="99"/>
       <c r="AS1" s="99"/>
       <c r="AT1" s="99"/>
       <c r="AU1" s="99"/>
       <c r="AV1" s="99"/>
       <c r="AW1" s="99"/>
       <c r="AX1" s="99"/>
     </row>
     <row r="2" spans="1:62" s="75" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="131" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="150" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="149"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="149"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="150"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="150"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="150"/>
+      <c r="K2" s="150"/>
+      <c r="L2" s="150"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="150"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="150"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="150"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="150"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="150"/>
+      <c r="W2" s="150"/>
+      <c r="X2" s="150"/>
+      <c r="Y2" s="150"/>
+      <c r="Z2" s="150"/>
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="150"/>
+      <c r="AC2" s="150"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="150"/>
+      <c r="AF2" s="150"/>
+      <c r="AG2" s="150"/>
+      <c r="AH2" s="150"/>
+      <c r="AI2" s="150"/>
+      <c r="AJ2" s="150"/>
+      <c r="AK2" s="150"/>
+      <c r="AL2" s="150"/>
+      <c r="AM2" s="150"/>
+      <c r="AN2" s="150"/>
+      <c r="AO2" s="150"/>
+      <c r="AP2" s="150"/>
+      <c r="AQ2" s="150"/>
+      <c r="AR2" s="150"/>
+      <c r="AS2" s="150"/>
+      <c r="AT2" s="150"/>
+      <c r="AU2" s="150"/>
+      <c r="AV2" s="150"/>
+      <c r="AW2" s="150"/>
+      <c r="AX2" s="150"/>
+      <c r="AY2" s="150"/>
+      <c r="AZ2" s="150"/>
+      <c r="BA2" s="150"/>
+      <c r="BB2" s="150"/>
+      <c r="BC2" s="150"/>
+      <c r="BD2" s="150"/>
+      <c r="BE2" s="150"/>
+      <c r="BF2" s="150"/>
+      <c r="BG2" s="150"/>
+      <c r="BH2" s="150"/>
+      <c r="BI2" s="150"/>
+      <c r="BJ2" s="150"/>
     </row>
     <row r="3" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
       <c r="Z3" s="21"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="21"/>
       <c r="AC3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
     </row>
     <row r="4" spans="1:62" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="145" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="152"/>
-      <c r="C4" s="154">
+      <c r="B4" s="153"/>
+      <c r="C4" s="155">
         <v>2022</v>
       </c>
-      <c r="D4" s="155"/>
-[...10 lines deleted...]
-      <c r="O4" s="146">
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
+      <c r="I4" s="156"/>
+      <c r="J4" s="156"/>
+      <c r="K4" s="156"/>
+      <c r="L4" s="156"/>
+      <c r="M4" s="156"/>
+      <c r="N4" s="156"/>
+      <c r="O4" s="147">
         <v>2023</v>
       </c>
-      <c r="P4" s="147"/>
-[...10 lines deleted...]
-      <c r="AA4" s="146">
+      <c r="P4" s="148"/>
+      <c r="Q4" s="148"/>
+      <c r="R4" s="148"/>
+      <c r="S4" s="148"/>
+      <c r="T4" s="148"/>
+      <c r="U4" s="148"/>
+      <c r="V4" s="148"/>
+      <c r="W4" s="148"/>
+      <c r="X4" s="148"/>
+      <c r="Y4" s="148"/>
+      <c r="Z4" s="149"/>
+      <c r="AA4" s="147">
         <v>2024</v>
       </c>
-      <c r="AB4" s="147"/>
-[...10 lines deleted...]
-      <c r="AM4" s="146">
+      <c r="AB4" s="148"/>
+      <c r="AC4" s="148"/>
+      <c r="AD4" s="148"/>
+      <c r="AE4" s="148"/>
+      <c r="AF4" s="148"/>
+      <c r="AG4" s="148"/>
+      <c r="AH4" s="148"/>
+      <c r="AI4" s="148"/>
+      <c r="AJ4" s="148"/>
+      <c r="AK4" s="148"/>
+      <c r="AL4" s="149"/>
+      <c r="AM4" s="147">
         <v>2025</v>
       </c>
-      <c r="AN4" s="147"/>
-[...10 lines deleted...]
-      <c r="AY4" s="146">
+      <c r="AN4" s="148"/>
+      <c r="AO4" s="148"/>
+      <c r="AP4" s="148"/>
+      <c r="AQ4" s="148"/>
+      <c r="AR4" s="148"/>
+      <c r="AS4" s="148"/>
+      <c r="AT4" s="148"/>
+      <c r="AU4" s="148"/>
+      <c r="AV4" s="148"/>
+      <c r="AW4" s="148"/>
+      <c r="AX4" s="149"/>
+      <c r="AY4" s="147">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="147"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="148"/>
+      <c r="AZ4" s="148"/>
+      <c r="BA4" s="148"/>
+      <c r="BB4" s="148"/>
+      <c r="BC4" s="148"/>
+      <c r="BD4" s="148"/>
+      <c r="BE4" s="148"/>
+      <c r="BF4" s="148"/>
+      <c r="BG4" s="148"/>
+      <c r="BH4" s="148"/>
+      <c r="BI4" s="148"/>
+      <c r="BJ4" s="149"/>
     </row>
     <row r="5" spans="1:62" s="75" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="145"/>
-      <c r="B5" s="153"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="154"/>
       <c r="C5" s="80" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="81" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="81" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="80" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="78" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="78" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="78" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="78" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="78" t="s">
@@ -21804,113 +22226,113 @@
         <v>17</v>
       </c>
       <c r="BD5" s="82" t="s">
         <v>18</v>
       </c>
       <c r="BE5" s="78" t="s">
         <v>19</v>
       </c>
       <c r="BF5" s="78" t="s">
         <v>20</v>
       </c>
       <c r="BG5" s="78" t="s">
         <v>21</v>
       </c>
       <c r="BH5" s="78" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="78" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="79" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="160" t="s">
+      <c r="B6" s="161" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="160"/>
+      <c r="C6" s="161"/>
+      <c r="D6" s="161"/>
+      <c r="E6" s="161"/>
+      <c r="F6" s="161"/>
+      <c r="G6" s="161"/>
+      <c r="H6" s="161"/>
+      <c r="I6" s="161"/>
+      <c r="J6" s="161"/>
+      <c r="K6" s="161"/>
+      <c r="L6" s="161"/>
+      <c r="M6" s="161"/>
+      <c r="N6" s="161"/>
+      <c r="O6" s="161"/>
+      <c r="P6" s="161"/>
+      <c r="Q6" s="161"/>
+      <c r="R6" s="161"/>
+      <c r="S6" s="161"/>
+      <c r="T6" s="161"/>
+      <c r="U6" s="161"/>
+      <c r="V6" s="161"/>
+      <c r="W6" s="161"/>
+      <c r="X6" s="161"/>
+      <c r="Y6" s="161"/>
+      <c r="Z6" s="161"/>
+      <c r="AA6" s="161"/>
+      <c r="AB6" s="161"/>
+      <c r="AC6" s="161"/>
+      <c r="AD6" s="161"/>
+      <c r="AE6" s="161"/>
+      <c r="AF6" s="161"/>
+      <c r="AG6" s="161"/>
+      <c r="AH6" s="161"/>
+      <c r="AI6" s="161"/>
+      <c r="AJ6" s="161"/>
+      <c r="AK6" s="161"/>
+      <c r="AL6" s="161"/>
+      <c r="AM6" s="161"/>
+      <c r="AN6" s="161"/>
+      <c r="AO6" s="161"/>
+      <c r="AP6" s="161"/>
+      <c r="AQ6" s="161"/>
+      <c r="AR6" s="161"/>
+      <c r="AS6" s="161"/>
+      <c r="AT6" s="161"/>
+      <c r="AU6" s="161"/>
+      <c r="AV6" s="161"/>
+      <c r="AW6" s="161"/>
+      <c r="AX6" s="161"/>
+      <c r="AY6" s="161"/>
+      <c r="AZ6" s="161"/>
+      <c r="BA6" s="161"/>
+      <c r="BB6" s="161"/>
+      <c r="BC6" s="161"/>
+      <c r="BD6" s="161"/>
+      <c r="BE6" s="161"/>
+      <c r="BF6" s="161"/>
+      <c r="BG6" s="161"/>
+      <c r="BH6" s="161"/>
+      <c r="BI6" s="161"/>
+      <c r="BJ6" s="161"/>
     </row>
     <row r="7" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="139">
         <v>100000000</v>
       </c>
       <c r="B7" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="52">
         <v>6</v>
       </c>
       <c r="D7" s="52">
         <v>5</v>
       </c>
       <c r="E7" s="52">
         <v>7</v>
       </c>
       <c r="F7" s="52">
         <v>5</v>
       </c>
       <c r="G7" s="52">
         <v>6</v>
       </c>
       <c r="H7" s="52">
         <v>4</v>
@@ -22040,50 +22462,53 @@
       </c>
       <c r="AX7" s="8">
         <v>1</v>
       </c>
       <c r="AY7" s="7">
         <v>3</v>
       </c>
       <c r="AZ7" s="7">
         <v>5</v>
       </c>
       <c r="BA7" s="7">
         <v>1</v>
       </c>
       <c r="BB7" s="7">
         <v>5</v>
       </c>
       <c r="BC7" s="7">
         <v>5</v>
       </c>
       <c r="BD7" s="7">
         <v>4</v>
       </c>
       <c r="BE7" s="7">
         <v>1</v>
       </c>
+      <c r="BF7" s="7">
+        <v>4</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="90" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="53">
         <v>4</v>
       </c>
       <c r="E8" s="53">
         <v>6</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>5</v>
       </c>
       <c r="H8" s="11">
         <v>2</v>
@@ -22213,50 +22638,53 @@
       </c>
       <c r="AX8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY8" s="7">
         <v>2</v>
       </c>
       <c r="AZ8" s="7">
         <v>3</v>
       </c>
       <c r="BA8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB8" s="7">
         <v>1</v>
       </c>
       <c r="BC8" s="7">
         <v>3</v>
       </c>
       <c r="BD8" s="7">
         <v>2</v>
       </c>
       <c r="BE8" s="7">
         <v>1</v>
       </c>
+      <c r="BF8" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>0</v>
@@ -22386,50 +22814,53 @@
       </c>
       <c r="AX9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="7">
         <v>1</v>
       </c>
       <c r="BC9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>0</v>
@@ -22559,50 +22990,53 @@
       </c>
       <c r="AX10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB10" s="7">
         <v>1</v>
       </c>
       <c r="BC10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE10" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF10" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="90" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>0</v>
@@ -22732,50 +23166,53 @@
       </c>
       <c r="AX11" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE11" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF11" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="90" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>0</v>
@@ -22905,50 +23342,53 @@
       </c>
       <c r="AX12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="7">
         <v>1</v>
       </c>
       <c r="BB12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>1</v>
       </c>
       <c r="G13" s="11">
         <v>1</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>0</v>
@@ -23078,50 +23518,53 @@
       </c>
       <c r="AX13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="7">
         <v>1</v>
       </c>
       <c r="BC13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="90" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="53">
         <v>1</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>1</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>1</v>
@@ -23249,50 +23692,53 @@
       <c r="AW14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="52"/>
       <c r="D15" s="53"/>
       <c r="E15" s="53"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="52"/>
       <c r="J15" s="53"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="53"/>
       <c r="N15" s="66"/>
       <c r="O15" s="11" t="s">
         <v>0</v>
       </c>
@@ -23400,50 +23846,53 @@
       </c>
       <c r="AX15" s="8">
         <v>1</v>
       </c>
       <c r="AY15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC15" s="7">
         <v>1</v>
       </c>
       <c r="BD15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE15" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="90" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>0</v>
@@ -23573,50 +24022,53 @@
       </c>
       <c r="AX16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7">
         <v>1</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD16" s="7">
         <v>1</v>
       </c>
       <c r="BE16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="53">
         <v>1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>0</v>
@@ -23744,50 +24196,53 @@
       <c r="AW17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC17" s="7">
         <v>1</v>
       </c>
       <c r="BD17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="52"/>
       <c r="D18" s="53"/>
       <c r="E18" s="53"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="52"/>
       <c r="J18" s="53"/>
       <c r="K18" s="52"/>
       <c r="L18" s="52"/>
       <c r="M18" s="53"/>
       <c r="N18" s="66"/>
       <c r="O18" s="11" t="s">
         <v>0</v>
       </c>
@@ -23895,50 +24350,53 @@
       </c>
       <c r="AX18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="7">
         <v>1</v>
       </c>
       <c r="BC18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD18" s="7">
         <v>1</v>
       </c>
       <c r="BE18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="90" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>1</v>
@@ -24068,115 +24526,118 @@
       </c>
       <c r="AX19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="7">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF19" s="7">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="151" t="s">
+      <c r="B20" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="151"/>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="152"/>
+      <c r="N20" s="152"/>
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="152"/>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="152"/>
+      <c r="Y20" s="152"/>
+      <c r="Z20" s="152"/>
+      <c r="AA20" s="152"/>
+      <c r="AB20" s="152"/>
+      <c r="AC20" s="152"/>
+      <c r="AD20" s="152"/>
+      <c r="AE20" s="152"/>
+      <c r="AF20" s="152"/>
+      <c r="AG20" s="152"/>
+      <c r="AH20" s="152"/>
+      <c r="AI20" s="152"/>
+      <c r="AJ20" s="152"/>
+      <c r="AK20" s="152"/>
+      <c r="AL20" s="152"/>
+      <c r="AM20" s="152"/>
+      <c r="AN20" s="152"/>
+      <c r="AO20" s="152"/>
+      <c r="AP20" s="152"/>
+      <c r="AQ20" s="152"/>
+      <c r="AR20" s="152"/>
+      <c r="AS20" s="152"/>
+      <c r="AT20" s="152"/>
+      <c r="AU20" s="152"/>
+      <c r="AV20" s="152"/>
+      <c r="AW20" s="152"/>
+      <c r="AX20" s="152"/>
+      <c r="AY20" s="152"/>
+      <c r="AZ20" s="152"/>
+      <c r="BA20" s="152"/>
+      <c r="BB20" s="152"/>
+      <c r="BC20" s="152"/>
+      <c r="BD20" s="152"/>
+      <c r="BE20" s="152"/>
+      <c r="BF20" s="152"/>
+      <c r="BG20" s="152"/>
+      <c r="BH20" s="152"/>
+      <c r="BI20" s="152"/>
+      <c r="BJ20" s="152"/>
     </row>
     <row r="21" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="139">
         <v>100000000</v>
       </c>
       <c r="B21" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="52">
         <v>6</v>
       </c>
       <c r="D21" s="52">
         <v>4</v>
       </c>
       <c r="E21" s="52">
         <v>6</v>
       </c>
       <c r="F21" s="11">
         <v>3</v>
       </c>
       <c r="G21" s="52">
         <v>5</v>
       </c>
       <c r="H21" s="11">
         <v>2</v>
@@ -24306,50 +24767,53 @@
       </c>
       <c r="AX21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY21" s="7">
         <v>2</v>
       </c>
       <c r="AZ21" s="7">
         <v>4</v>
       </c>
       <c r="BA21" s="7">
         <v>1</v>
       </c>
       <c r="BB21" s="7">
         <v>2</v>
       </c>
       <c r="BC21" s="7">
         <v>4</v>
       </c>
       <c r="BD21" s="7">
         <v>2</v>
       </c>
       <c r="BE21" s="7">
         <v>1</v>
       </c>
+      <c r="BF21" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="90" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="53">
         <v>4</v>
       </c>
       <c r="E22" s="53">
         <v>6</v>
       </c>
       <c r="F22" s="11">
         <v>3</v>
       </c>
       <c r="G22" s="11">
         <v>5</v>
       </c>
       <c r="H22" s="11">
         <v>2</v>
@@ -24479,50 +24943,53 @@
       </c>
       <c r="AX22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="7">
         <v>2</v>
       </c>
       <c r="AZ22" s="7">
         <v>3</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="7">
         <v>1</v>
       </c>
       <c r="BC22" s="7">
         <v>3</v>
       </c>
       <c r="BD22" s="7">
         <v>2</v>
       </c>
       <c r="BE22" s="7">
         <v>1</v>
       </c>
+      <c r="BF22" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="91" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>0</v>
@@ -24652,50 +25119,53 @@
       </c>
       <c r="AX23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="7">
         <v>1</v>
       </c>
       <c r="BC23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="90" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>0</v>
@@ -24823,50 +25293,53 @@
       <c r="AW24" s="11">
         <v>2</v>
       </c>
       <c r="AX24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7">
         <v>1</v>
       </c>
       <c r="BB24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF24" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="11"/>
       <c r="G25" s="52"/>
       <c r="H25" s="11"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="53"/>
       <c r="N25" s="66"/>
       <c r="O25" s="11" t="s">
         <v>0</v>
       </c>
@@ -24974,50 +25447,53 @@
       </c>
       <c r="AX25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC25" s="7">
         <v>1</v>
       </c>
       <c r="BD25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE25" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF25" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="90" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="52" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>0</v>
@@ -25147,115 +25623,118 @@
       </c>
       <c r="AX26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="7">
         <v>1</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="151" t="s">
+      <c r="B27" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="151"/>
+      <c r="C27" s="152"/>
+      <c r="D27" s="152"/>
+      <c r="E27" s="152"/>
+      <c r="F27" s="152"/>
+      <c r="G27" s="152"/>
+      <c r="H27" s="152"/>
+      <c r="I27" s="152"/>
+      <c r="J27" s="152"/>
+      <c r="K27" s="152"/>
+      <c r="L27" s="152"/>
+      <c r="M27" s="152"/>
+      <c r="N27" s="152"/>
+      <c r="O27" s="152"/>
+      <c r="P27" s="152"/>
+      <c r="Q27" s="152"/>
+      <c r="R27" s="152"/>
+      <c r="S27" s="152"/>
+      <c r="T27" s="152"/>
+      <c r="U27" s="152"/>
+      <c r="V27" s="152"/>
+      <c r="W27" s="152"/>
+      <c r="X27" s="152"/>
+      <c r="Y27" s="152"/>
+      <c r="Z27" s="152"/>
+      <c r="AA27" s="152"/>
+      <c r="AB27" s="152"/>
+      <c r="AC27" s="152"/>
+      <c r="AD27" s="152"/>
+      <c r="AE27" s="152"/>
+      <c r="AF27" s="152"/>
+      <c r="AG27" s="152"/>
+      <c r="AH27" s="152"/>
+      <c r="AI27" s="152"/>
+      <c r="AJ27" s="152"/>
+      <c r="AK27" s="152"/>
+      <c r="AL27" s="152"/>
+      <c r="AM27" s="152"/>
+      <c r="AN27" s="152"/>
+      <c r="AO27" s="152"/>
+      <c r="AP27" s="152"/>
+      <c r="AQ27" s="152"/>
+      <c r="AR27" s="152"/>
+      <c r="AS27" s="152"/>
+      <c r="AT27" s="152"/>
+      <c r="AU27" s="152"/>
+      <c r="AV27" s="152"/>
+      <c r="AW27" s="152"/>
+      <c r="AX27" s="152"/>
+      <c r="AY27" s="152"/>
+      <c r="AZ27" s="152"/>
+      <c r="BA27" s="152"/>
+      <c r="BB27" s="152"/>
+      <c r="BC27" s="152"/>
+      <c r="BD27" s="152"/>
+      <c r="BE27" s="152"/>
+      <c r="BF27" s="152"/>
+      <c r="BG27" s="152"/>
+      <c r="BH27" s="152"/>
+      <c r="BI27" s="152"/>
+      <c r="BJ27" s="152"/>
     </row>
     <row r="28" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="140">
         <v>100000000</v>
       </c>
       <c r="B28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="52">
         <v>1</v>
       </c>
       <c r="E28" s="52">
         <v>1</v>
       </c>
       <c r="F28" s="52">
         <v>2</v>
       </c>
       <c r="G28" s="11">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>2</v>
@@ -25385,50 +25864,53 @@
       </c>
       <c r="AX28" s="8">
         <v>1</v>
       </c>
       <c r="AY28" s="93">
         <v>1</v>
       </c>
       <c r="AZ28" s="7">
         <v>1</v>
       </c>
       <c r="BA28" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB28" s="7">
         <v>3</v>
       </c>
       <c r="BC28" s="7">
         <v>1</v>
       </c>
       <c r="BD28" s="7">
         <v>2</v>
       </c>
       <c r="BE28" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF28" s="7">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="90" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>0</v>
@@ -25558,50 +26040,53 @@
       </c>
       <c r="AX29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BA29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BC29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BD29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE29" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF29" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="90" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>0</v>
@@ -25731,50 +26216,53 @@
       </c>
       <c r="AX30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA30" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB30" s="11">
         <v>1</v>
       </c>
       <c r="BC30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE30" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF30" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="90" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>0</v>
@@ -25904,50 +26392,53 @@
       </c>
       <c r="AX31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA31" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE31" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF31" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="90" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>0</v>
@@ -26077,50 +26568,53 @@
       </c>
       <c r="AX32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA32" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE32" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF32" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="51" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="90" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>1</v>
       </c>
       <c r="G33" s="11">
         <v>1</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>0</v>
@@ -26250,50 +26744,53 @@
       </c>
       <c r="AX33" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA33" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB33" s="11">
         <v>1</v>
       </c>
       <c r="BC33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD33" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE33" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF33" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="90" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="53">
         <v>1</v>
       </c>
       <c r="E34" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>1</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>1</v>
@@ -26421,50 +26918,53 @@
       <c r="AW34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX34" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA34" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC34" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE34" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="51" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="52"/>
       <c r="D35" s="53"/>
       <c r="E35" s="53"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="52"/>
       <c r="J35" s="11"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="53"/>
       <c r="N35" s="66"/>
       <c r="O35" s="11" t="s">
         <v>0</v>
       </c>
@@ -26572,50 +27072,53 @@
       </c>
       <c r="AX35" s="8">
         <v>1</v>
       </c>
       <c r="AY35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA35" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE35" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF35" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="51" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="90" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>0</v>
@@ -26745,50 +27248,53 @@
       </c>
       <c r="AX36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA36" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD36" s="11">
         <v>1</v>
       </c>
       <c r="BE36" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF36" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="51" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="52" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="53">
         <v>1</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>0</v>
@@ -26916,50 +27422,53 @@
       <c r="AW37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX37" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ37" s="11">
         <v>1</v>
       </c>
       <c r="BA37" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BC37" s="11">
         <v>1</v>
       </c>
       <c r="BD37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE37" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="51" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="52"/>
       <c r="D38" s="53"/>
       <c r="E38" s="53"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="52"/>
       <c r="J38" s="11"/>
       <c r="K38" s="52"/>
       <c r="L38" s="52"/>
       <c r="M38" s="53"/>
       <c r="N38" s="66"/>
       <c r="O38" s="11" t="s">
         <v>0</v>
       </c>
@@ -27067,50 +27576,53 @@
       </c>
       <c r="AX38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AY38" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AZ38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA38" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB38" s="11">
         <v>1</v>
       </c>
       <c r="BC38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BD38" s="11">
         <v>1</v>
       </c>
       <c r="BE38" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BF38" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="92" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="54" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="55" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="17">
         <v>1</v>
@@ -27240,92 +27752,94 @@
       </c>
       <c r="AX39" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AY39" s="19">
         <v>1</v>
       </c>
       <c r="AZ39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BA39" s="96" t="s">
         <v>0</v>
       </c>
       <c r="BB39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BC39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BD39" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BE39" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BF39" s="56"/>
+      <c r="BF39" s="164">
+        <v>1</v>
+      </c>
       <c r="BG39" s="56"/>
       <c r="BH39" s="56"/>
       <c r="BI39" s="56"/>
       <c r="BJ39" s="56"/>
     </row>
     <row r="40" spans="1:62" s="75" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="141" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="141"/>
       <c r="O40" s="39"/>
     </row>
     <row r="41" spans="1:62" s="75" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O41" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="25.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="9" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="5.85546875" style="38" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" style="1" hidden="1" customWidth="1"/>
@@ -27376,113 +27890,113 @@
       <c r="AE1" s="99"/>
       <c r="AF1" s="99"/>
       <c r="AG1" s="99"/>
       <c r="AH1" s="99"/>
       <c r="AI1" s="99"/>
       <c r="AJ1" s="99"/>
       <c r="AK1" s="99"/>
       <c r="AL1" s="99"/>
       <c r="AM1" s="99"/>
       <c r="AN1" s="99"/>
       <c r="AO1" s="99"/>
       <c r="AP1" s="99"/>
       <c r="AQ1" s="99"/>
       <c r="AR1" s="99"/>
       <c r="AS1" s="99"/>
       <c r="AT1" s="99"/>
       <c r="AU1" s="99"/>
       <c r="AV1" s="99"/>
       <c r="AW1" s="99"/>
       <c r="AX1" s="99"/>
     </row>
     <row r="2" spans="1:62" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A2" s="131" t="s">
         <v>104</v>
       </c>
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="150" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="149"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="149"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="150"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="150"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="150"/>
+      <c r="K2" s="150"/>
+      <c r="L2" s="150"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="150"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="150"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="150"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="150"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="150"/>
+      <c r="W2" s="150"/>
+      <c r="X2" s="150"/>
+      <c r="Y2" s="150"/>
+      <c r="Z2" s="150"/>
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="150"/>
+      <c r="AC2" s="150"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="150"/>
+      <c r="AF2" s="150"/>
+      <c r="AG2" s="150"/>
+      <c r="AH2" s="150"/>
+      <c r="AI2" s="150"/>
+      <c r="AJ2" s="150"/>
+      <c r="AK2" s="150"/>
+      <c r="AL2" s="150"/>
+      <c r="AM2" s="150"/>
+      <c r="AN2" s="150"/>
+      <c r="AO2" s="150"/>
+      <c r="AP2" s="150"/>
+      <c r="AQ2" s="150"/>
+      <c r="AR2" s="150"/>
+      <c r="AS2" s="150"/>
+      <c r="AT2" s="150"/>
+      <c r="AU2" s="150"/>
+      <c r="AV2" s="150"/>
+      <c r="AW2" s="150"/>
+      <c r="AX2" s="150"/>
+      <c r="AY2" s="150"/>
+      <c r="AZ2" s="150"/>
+      <c r="BA2" s="150"/>
+      <c r="BB2" s="150"/>
+      <c r="BC2" s="150"/>
+      <c r="BD2" s="150"/>
+      <c r="BE2" s="150"/>
+      <c r="BF2" s="150"/>
+      <c r="BG2" s="150"/>
+      <c r="BH2" s="150"/>
+      <c r="BI2" s="150"/>
+      <c r="BJ2" s="150"/>
     </row>
     <row r="3" spans="1:62" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
       <c r="M3" s="104"/>
       <c r="N3" s="104"/>
       <c r="O3" s="104"/>
       <c r="P3" s="104"/>
       <c r="Q3" s="104"/>
       <c r="R3" s="104"/>
       <c r="S3" s="104"/>
       <c r="T3" s="104"/>
       <c r="U3" s="104"/>
       <c r="V3" s="104"/>
       <c r="W3" s="104"/>
       <c r="X3" s="104"/>
@@ -27492,128 +28006,128 @@
       <c r="AB3" s="104"/>
       <c r="AC3" s="104"/>
       <c r="AD3" s="104"/>
       <c r="AE3" s="104"/>
       <c r="AF3" s="104"/>
       <c r="AG3" s="104"/>
       <c r="AH3" s="104"/>
       <c r="AI3" s="104"/>
       <c r="AJ3" s="104"/>
       <c r="AK3" s="104"/>
       <c r="AL3" s="104"/>
       <c r="AM3" s="104"/>
       <c r="AN3" s="104"/>
       <c r="AO3" s="104"/>
       <c r="AP3" s="104"/>
       <c r="AQ3" s="104"/>
       <c r="AR3" s="104"/>
       <c r="AS3" s="104"/>
       <c r="AT3" s="104"/>
       <c r="AU3" s="104"/>
       <c r="AV3" s="104"/>
       <c r="AW3" s="104"/>
       <c r="AX3" s="104"/>
     </row>
     <row r="4" spans="1:62" s="75" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="145" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="152"/>
-      <c r="C4" s="154">
+      <c r="B4" s="153"/>
+      <c r="C4" s="155">
         <v>2022</v>
       </c>
-      <c r="D4" s="155"/>
-[...10 lines deleted...]
-      <c r="O4" s="157">
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
+      <c r="I4" s="156"/>
+      <c r="J4" s="156"/>
+      <c r="K4" s="156"/>
+      <c r="L4" s="156"/>
+      <c r="M4" s="156"/>
+      <c r="N4" s="156"/>
+      <c r="O4" s="158">
         <v>2023</v>
       </c>
-      <c r="P4" s="158"/>
-[...10 lines deleted...]
-      <c r="AA4" s="157">
+      <c r="P4" s="159"/>
+      <c r="Q4" s="159"/>
+      <c r="R4" s="159"/>
+      <c r="S4" s="159"/>
+      <c r="T4" s="159"/>
+      <c r="U4" s="159"/>
+      <c r="V4" s="159"/>
+      <c r="W4" s="159"/>
+      <c r="X4" s="159"/>
+      <c r="Y4" s="159"/>
+      <c r="Z4" s="160"/>
+      <c r="AA4" s="158">
         <v>2024</v>
       </c>
-      <c r="AB4" s="158"/>
-[...10 lines deleted...]
-      <c r="AM4" s="157">
+      <c r="AB4" s="159"/>
+      <c r="AC4" s="159"/>
+      <c r="AD4" s="159"/>
+      <c r="AE4" s="159"/>
+      <c r="AF4" s="159"/>
+      <c r="AG4" s="159"/>
+      <c r="AH4" s="159"/>
+      <c r="AI4" s="159"/>
+      <c r="AJ4" s="159"/>
+      <c r="AK4" s="159"/>
+      <c r="AL4" s="160"/>
+      <c r="AM4" s="158">
         <v>2025</v>
       </c>
-      <c r="AN4" s="158"/>
-[...10 lines deleted...]
-      <c r="AY4" s="157">
+      <c r="AN4" s="159"/>
+      <c r="AO4" s="159"/>
+      <c r="AP4" s="159"/>
+      <c r="AQ4" s="159"/>
+      <c r="AR4" s="159"/>
+      <c r="AS4" s="159"/>
+      <c r="AT4" s="159"/>
+      <c r="AU4" s="159"/>
+      <c r="AV4" s="159"/>
+      <c r="AW4" s="159"/>
+      <c r="AX4" s="160"/>
+      <c r="AY4" s="158">
         <v>2025</v>
       </c>
-      <c r="AZ4" s="158"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="159"/>
+      <c r="AZ4" s="159"/>
+      <c r="BA4" s="159"/>
+      <c r="BB4" s="159"/>
+      <c r="BC4" s="159"/>
+      <c r="BD4" s="159"/>
+      <c r="BE4" s="159"/>
+      <c r="BF4" s="159"/>
+      <c r="BG4" s="159"/>
+      <c r="BH4" s="159"/>
+      <c r="BI4" s="159"/>
+      <c r="BJ4" s="160"/>
     </row>
     <row r="5" spans="1:62" s="75" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="145"/>
-      <c r="B5" s="153"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="154"/>
       <c r="C5" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="24" t="s">
@@ -27752,113 +28266,113 @@
         <v>33</v>
       </c>
       <c r="BD5" s="24" t="s">
         <v>34</v>
       </c>
       <c r="BE5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="BF5" s="24" t="s">
         <v>36</v>
       </c>
       <c r="BG5" s="24" t="s">
         <v>37</v>
       </c>
       <c r="BH5" s="24" t="s">
         <v>38</v>
       </c>
       <c r="BI5" s="24" t="s">
         <v>39</v>
       </c>
       <c r="BJ5" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="77" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="150" t="s">
+      <c r="B6" s="151" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="150"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="150"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="151"/>
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="151"/>
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="151"/>
+      <c r="W6" s="151"/>
+      <c r="X6" s="151"/>
+      <c r="Y6" s="151"/>
+      <c r="Z6" s="151"/>
+      <c r="AA6" s="151"/>
+      <c r="AB6" s="151"/>
+      <c r="AC6" s="151"/>
+      <c r="AD6" s="151"/>
+      <c r="AE6" s="151"/>
+      <c r="AF6" s="151"/>
+      <c r="AG6" s="151"/>
+      <c r="AH6" s="151"/>
+      <c r="AI6" s="151"/>
+      <c r="AJ6" s="151"/>
+      <c r="AK6" s="151"/>
+      <c r="AL6" s="151"/>
+      <c r="AM6" s="151"/>
+      <c r="AN6" s="151"/>
+      <c r="AO6" s="151"/>
+      <c r="AP6" s="151"/>
+      <c r="AQ6" s="151"/>
+      <c r="AR6" s="151"/>
+      <c r="AS6" s="151"/>
+      <c r="AT6" s="151"/>
+      <c r="AU6" s="151"/>
+      <c r="AV6" s="151"/>
+      <c r="AW6" s="151"/>
+      <c r="AX6" s="151"/>
+      <c r="AY6" s="151"/>
+      <c r="AZ6" s="151"/>
+      <c r="BA6" s="151"/>
+      <c r="BB6" s="151"/>
+      <c r="BC6" s="151"/>
+      <c r="BD6" s="151"/>
+      <c r="BE6" s="151"/>
+      <c r="BF6" s="151"/>
+      <c r="BG6" s="151"/>
+      <c r="BH6" s="151"/>
+      <c r="BI6" s="151"/>
+      <c r="BJ6" s="151"/>
     </row>
     <row r="7" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="139">
         <v>100000000</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="28">
         <v>6.89</v>
       </c>
       <c r="D7" s="28">
         <v>6.42</v>
       </c>
       <c r="E7" s="28">
         <v>7.05</v>
       </c>
       <c r="F7" s="28">
         <v>6.79</v>
       </c>
       <c r="G7" s="28">
         <v>6.78</v>
       </c>
       <c r="H7" s="28">
         <v>6.32</v>
@@ -27988,50 +28502,53 @@
       </c>
       <c r="AX7" s="31">
         <v>5.55</v>
       </c>
       <c r="AY7" s="30">
         <v>5.05</v>
       </c>
       <c r="AZ7" s="30">
         <v>7.04</v>
       </c>
       <c r="BA7" s="30">
         <v>5.01</v>
       </c>
       <c r="BB7" s="30">
         <v>5.75</v>
       </c>
       <c r="BC7" s="30">
         <v>6.27</v>
       </c>
       <c r="BD7" s="30">
         <v>6.24</v>
       </c>
       <c r="BE7" s="30">
         <v>5.58</v>
       </c>
+      <c r="BF7" s="30">
+        <v>5.7</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="30">
         <v>12.58</v>
       </c>
       <c r="D8" s="30">
         <v>10.81</v>
       </c>
       <c r="E8" s="30">
         <v>11.9</v>
       </c>
       <c r="F8" s="30">
         <v>10.66</v>
       </c>
       <c r="G8" s="30">
         <v>10.5</v>
       </c>
       <c r="H8" s="30">
         <v>9.32</v>
@@ -28161,50 +28678,53 @@
       </c>
       <c r="AX8" s="31">
         <v>4.54</v>
       </c>
       <c r="AY8" s="30">
         <v>6.67</v>
       </c>
       <c r="AZ8" s="30">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA8" s="30">
         <v>5.09</v>
       </c>
       <c r="BB8" s="30">
         <v>4.45</v>
       </c>
       <c r="BC8" s="30">
         <v>5.35</v>
       </c>
       <c r="BD8" s="30">
         <v>5.33</v>
       </c>
       <c r="BE8" s="30">
         <v>5.01</v>
       </c>
+      <c r="BF8" s="30">
+        <v>5.45</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>0</v>
@@ -28334,50 +28854,53 @@
       </c>
       <c r="AX9" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="30">
         <v>24.39</v>
       </c>
       <c r="BC9" s="30">
         <v>20.41</v>
       </c>
       <c r="BD9" s="30">
         <v>16.13</v>
       </c>
       <c r="BE9" s="30">
         <v>13.89</v>
       </c>
+      <c r="BF9" s="30">
+        <v>12.35</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>0</v>
@@ -28507,50 +29030,53 @@
       </c>
       <c r="AX10" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA10" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB10" s="30">
         <v>20.83</v>
       </c>
       <c r="BC10" s="30">
         <v>17.54</v>
       </c>
       <c r="BD10" s="30">
         <v>15.15</v>
       </c>
       <c r="BE10" s="30">
         <v>12.2</v>
       </c>
+      <c r="BF10" s="30">
+        <v>10.75</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>0</v>
@@ -28680,50 +29206,53 @@
       </c>
       <c r="AX11" s="31">
         <v>3.4</v>
       </c>
       <c r="AY11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BC11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BD11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BE11" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF11" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="30" t="s">
         <v>0</v>
@@ -28853,50 +29382,53 @@
       </c>
       <c r="AX12" s="31">
         <v>8.23</v>
       </c>
       <c r="AY12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="30">
         <v>4.24</v>
       </c>
       <c r="BB12" s="30">
         <v>3.25</v>
       </c>
       <c r="BC12" s="30">
         <v>2.7</v>
       </c>
       <c r="BD12" s="30">
         <v>2.23</v>
       </c>
       <c r="BE12" s="30">
         <v>1.9</v>
       </c>
+      <c r="BF12" s="30">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="30">
         <v>12.99</v>
       </c>
       <c r="G13" s="30">
         <v>21.51</v>
       </c>
       <c r="H13" s="30">
         <v>17.39</v>
@@ -29026,50 +29558,53 @@
       </c>
       <c r="AX13" s="31">
         <v>10.53</v>
       </c>
       <c r="AY13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="30">
         <v>21.74</v>
       </c>
       <c r="BC13" s="30">
         <v>19.23</v>
       </c>
       <c r="BD13" s="30">
         <v>15.38</v>
       </c>
       <c r="BE13" s="30">
         <v>12.82</v>
       </c>
+      <c r="BF13" s="30">
+        <v>10.199999999999999</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="75" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="30">
         <v>14.49</v>
       </c>
       <c r="E14" s="30">
         <v>9.6199999999999992</v>
       </c>
       <c r="F14" s="30">
         <v>15.75</v>
       </c>
       <c r="G14" s="30">
         <v>12.12</v>
       </c>
       <c r="H14" s="30">
         <v>14.78</v>
@@ -29199,50 +29734,53 @@
       </c>
       <c r="AX14" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BC14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BD14" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BE14" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF14" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="28" t="s">
         <v>0</v>
@@ -29372,50 +29910,53 @@
       </c>
       <c r="AX15" s="31">
         <v>6.02</v>
       </c>
       <c r="AY15" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BC15" s="30">
         <v>14.71</v>
       </c>
       <c r="BD15" s="30">
         <v>11.63</v>
       </c>
       <c r="BE15" s="30">
         <v>10</v>
       </c>
+      <c r="BF15" s="30">
+        <v>9.01</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>0</v>
@@ -29545,50 +30086,53 @@
       </c>
       <c r="AX16" s="31">
         <v>11.85</v>
       </c>
       <c r="AY16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="30">
         <v>15.38</v>
       </c>
       <c r="BA16" s="30">
         <v>10.75</v>
       </c>
       <c r="BB16" s="30">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC16" s="30">
         <v>6.29</v>
       </c>
       <c r="BD16" s="30">
         <v>10.75</v>
       </c>
       <c r="BE16" s="30">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BF16" s="30">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="30">
         <v>17.239999999999998</v>
       </c>
       <c r="F17" s="30">
         <v>12.99</v>
       </c>
       <c r="G17" s="30">
         <v>10.199999999999999</v>
       </c>
       <c r="H17" s="30">
         <v>8.6199999999999992</v>
@@ -29718,50 +30262,53 @@
       </c>
       <c r="AX17" s="31">
         <v>11.05</v>
       </c>
       <c r="AY17" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="30">
         <v>47.62</v>
       </c>
       <c r="BA17" s="30">
         <v>35.71</v>
       </c>
       <c r="BB17" s="30">
         <v>24.39</v>
       </c>
       <c r="BC17" s="30">
         <v>37.74</v>
       </c>
       <c r="BD17" s="30">
         <v>32.26</v>
       </c>
       <c r="BE17" s="30">
         <v>27.4</v>
       </c>
+      <c r="BF17" s="30">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>0</v>
@@ -29891,50 +30438,53 @@
       </c>
       <c r="AX18" s="31">
         <v>10.61</v>
       </c>
       <c r="AY18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="30">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC18" s="30">
         <v>6.8</v>
       </c>
       <c r="BD18" s="30">
         <v>11.56</v>
       </c>
       <c r="BE18" s="30">
         <v>9.48</v>
       </c>
+      <c r="BF18" s="30">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="71" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="30">
         <v>1.75</v>
@@ -30064,115 +30614,118 @@
       </c>
       <c r="AX19" s="31">
         <v>3.93</v>
       </c>
       <c r="AY19" s="30">
         <v>23.81</v>
       </c>
       <c r="AZ19" s="30">
         <v>13.16</v>
       </c>
       <c r="BA19" s="30">
         <v>9.09</v>
       </c>
       <c r="BB19" s="30">
         <v>7.04</v>
       </c>
       <c r="BC19" s="30">
         <v>5.38</v>
       </c>
       <c r="BD19" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE19" s="30">
         <v>3.88</v>
       </c>
+      <c r="BF19" s="30">
+        <v>6.94</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="77" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="151" t="s">
+      <c r="B20" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="151"/>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="152"/>
+      <c r="N20" s="152"/>
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="152"/>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="152"/>
+      <c r="Y20" s="152"/>
+      <c r="Z20" s="152"/>
+      <c r="AA20" s="152"/>
+      <c r="AB20" s="152"/>
+      <c r="AC20" s="152"/>
+      <c r="AD20" s="152"/>
+      <c r="AE20" s="152"/>
+      <c r="AF20" s="152"/>
+      <c r="AG20" s="152"/>
+      <c r="AH20" s="152"/>
+      <c r="AI20" s="152"/>
+      <c r="AJ20" s="152"/>
+      <c r="AK20" s="152"/>
+      <c r="AL20" s="152"/>
+      <c r="AM20" s="152"/>
+      <c r="AN20" s="152"/>
+      <c r="AO20" s="152"/>
+      <c r="AP20" s="152"/>
+      <c r="AQ20" s="152"/>
+      <c r="AR20" s="152"/>
+      <c r="AS20" s="152"/>
+      <c r="AT20" s="152"/>
+      <c r="AU20" s="152"/>
+      <c r="AV20" s="152"/>
+      <c r="AW20" s="152"/>
+      <c r="AX20" s="152"/>
+      <c r="AY20" s="152"/>
+      <c r="AZ20" s="152"/>
+      <c r="BA20" s="152"/>
+      <c r="BB20" s="152"/>
+      <c r="BC20" s="152"/>
+      <c r="BD20" s="152"/>
+      <c r="BE20" s="152"/>
+      <c r="BF20" s="152"/>
+      <c r="BG20" s="152"/>
+      <c r="BH20" s="152"/>
+      <c r="BI20" s="152"/>
+      <c r="BJ20" s="152"/>
     </row>
     <row r="21" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="139">
         <v>100000000</v>
       </c>
       <c r="B21" s="69" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="28">
         <v>10.56</v>
       </c>
       <c r="D21" s="28">
         <v>8.99</v>
       </c>
       <c r="E21" s="28">
         <v>9.93</v>
       </c>
       <c r="F21" s="28">
         <v>8.82</v>
       </c>
       <c r="G21" s="28">
         <v>8.77</v>
       </c>
       <c r="H21" s="28">
         <v>7.79</v>
@@ -30302,50 +30855,53 @@
       </c>
       <c r="AX21" s="31">
         <v>5.26</v>
       </c>
       <c r="AY21" s="30">
         <v>5.31</v>
       </c>
       <c r="AZ21" s="30">
         <v>8.08</v>
       </c>
       <c r="BA21" s="30">
         <v>5.8</v>
       </c>
       <c r="BB21" s="30">
         <v>5.47</v>
       </c>
       <c r="BC21" s="30">
         <v>6.38</v>
       </c>
       <c r="BD21" s="30">
         <v>6.03</v>
       </c>
       <c r="BE21" s="30">
         <v>5.52</v>
       </c>
+      <c r="BF21" s="30">
+        <v>5.72</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="30">
         <v>13.04</v>
       </c>
       <c r="D22" s="30">
         <v>11.26</v>
       </c>
       <c r="E22" s="30">
         <v>12.45</v>
       </c>
       <c r="F22" s="30">
         <v>11.14</v>
       </c>
       <c r="G22" s="30">
         <v>10.97</v>
       </c>
       <c r="H22" s="30">
         <v>9.75</v>
@@ -30475,50 +31031,53 @@
       </c>
       <c r="AX22" s="31">
         <v>4.54</v>
       </c>
       <c r="AY22" s="30">
         <v>6.67</v>
       </c>
       <c r="AZ22" s="30">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA22" s="30">
         <v>5.09</v>
       </c>
       <c r="BB22" s="30">
         <v>4.45</v>
       </c>
       <c r="BC22" s="30">
         <v>5.35</v>
       </c>
       <c r="BD22" s="30">
         <v>5.33</v>
       </c>
       <c r="BE22" s="30">
         <v>5.01</v>
       </c>
+      <c r="BF22" s="30">
+        <v>5.45</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="30" t="s">
         <v>0</v>
@@ -30648,50 +31207,53 @@
       </c>
       <c r="AX23" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="30">
         <v>24.39</v>
       </c>
       <c r="BC23" s="30">
         <v>20.41</v>
       </c>
       <c r="BD23" s="30">
         <v>16.13</v>
       </c>
       <c r="BE23" s="30">
         <v>13.89</v>
       </c>
+      <c r="BF23" s="30">
+        <v>12.35</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="71" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="30" t="s">
         <v>0</v>
@@ -30821,50 +31383,53 @@
       </c>
       <c r="AX24" s="31">
         <v>9.9</v>
       </c>
       <c r="AY24" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="30">
         <v>5.78</v>
       </c>
       <c r="BB24" s="30">
         <v>4.5199999999999996</v>
       </c>
       <c r="BC24" s="30">
         <v>3.77</v>
       </c>
       <c r="BD24" s="30">
         <v>3.18</v>
       </c>
       <c r="BE24" s="30">
         <v>2.7</v>
       </c>
+      <c r="BF24" s="30">
+        <v>2.35</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>0</v>
@@ -30994,50 +31559,53 @@
       </c>
       <c r="AX25" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA25" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BC25" s="30">
         <v>90.91</v>
       </c>
       <c r="BD25" s="30">
         <v>76.92</v>
       </c>
       <c r="BE25" s="30">
         <v>58.82</v>
       </c>
+      <c r="BF25" s="30">
+        <v>52.63</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="75" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="71" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="30" t="s">
         <v>0</v>
@@ -31167,115 +31735,118 @@
       </c>
       <c r="AX26" s="31">
         <v>13.89</v>
       </c>
       <c r="AY26" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="30">
         <v>58.82</v>
       </c>
       <c r="BA26" s="30">
         <v>45.45</v>
       </c>
       <c r="BB26" s="30">
         <v>38.46</v>
       </c>
       <c r="BC26" s="30">
         <v>34.479999999999997</v>
       </c>
       <c r="BD26" s="30">
         <v>27.03</v>
       </c>
       <c r="BE26" s="30">
         <v>24.39</v>
       </c>
+      <c r="BF26" s="30">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="77" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="151" t="s">
+      <c r="B27" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="151"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="151"/>
+      <c r="C27" s="152"/>
+      <c r="D27" s="152"/>
+      <c r="E27" s="152"/>
+      <c r="F27" s="152"/>
+      <c r="G27" s="152"/>
+      <c r="H27" s="152"/>
+      <c r="I27" s="152"/>
+      <c r="J27" s="152"/>
+      <c r="K27" s="152"/>
+      <c r="L27" s="152"/>
+      <c r="M27" s="152"/>
+      <c r="N27" s="152"/>
+      <c r="O27" s="152"/>
+      <c r="P27" s="152"/>
+      <c r="Q27" s="152"/>
+      <c r="R27" s="152"/>
+      <c r="S27" s="152"/>
+      <c r="T27" s="152"/>
+      <c r="U27" s="152"/>
+      <c r="V27" s="152"/>
+      <c r="W27" s="152"/>
+      <c r="X27" s="152"/>
+      <c r="Y27" s="152"/>
+      <c r="Z27" s="152"/>
+      <c r="AA27" s="152"/>
+      <c r="AB27" s="152"/>
+      <c r="AC27" s="152"/>
+      <c r="AD27" s="152"/>
+      <c r="AE27" s="152"/>
+      <c r="AF27" s="152"/>
+      <c r="AG27" s="152"/>
+      <c r="AH27" s="152"/>
+      <c r="AI27" s="152"/>
+      <c r="AJ27" s="152"/>
+      <c r="AK27" s="152"/>
+      <c r="AL27" s="152"/>
+      <c r="AM27" s="152"/>
+      <c r="AN27" s="152"/>
+      <c r="AO27" s="152"/>
+      <c r="AP27" s="152"/>
+      <c r="AQ27" s="152"/>
+      <c r="AR27" s="152"/>
+      <c r="AS27" s="152"/>
+      <c r="AT27" s="152"/>
+      <c r="AU27" s="152"/>
+      <c r="AV27" s="152"/>
+      <c r="AW27" s="152"/>
+      <c r="AX27" s="152"/>
+      <c r="AY27" s="152"/>
+      <c r="AZ27" s="152"/>
+      <c r="BA27" s="152"/>
+      <c r="BB27" s="152"/>
+      <c r="BC27" s="152"/>
+      <c r="BD27" s="152"/>
+      <c r="BE27" s="152"/>
+      <c r="BF27" s="152"/>
+      <c r="BG27" s="152"/>
+      <c r="BH27" s="152"/>
+      <c r="BI27" s="152"/>
+      <c r="BJ27" s="152"/>
     </row>
     <row r="28" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="140">
         <v>100000000</v>
       </c>
       <c r="B28" s="70" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="28">
         <v>1.66</v>
       </c>
       <c r="E28" s="28">
         <v>2.12</v>
       </c>
       <c r="F28" s="28">
         <v>3.24</v>
       </c>
       <c r="G28" s="28">
         <v>3.24</v>
       </c>
       <c r="H28" s="28">
         <v>3.72</v>
@@ -31405,50 +31976,53 @@
       </c>
       <c r="AX28" s="31">
         <v>6.11</v>
       </c>
       <c r="AY28" s="30">
         <v>4.6100000000000003</v>
       </c>
       <c r="AZ28" s="30">
         <v>5.09</v>
       </c>
       <c r="BA28" s="30">
         <v>3.38</v>
       </c>
       <c r="BB28" s="30">
         <v>6.32</v>
       </c>
       <c r="BC28" s="30">
         <v>6.05</v>
       </c>
       <c r="BD28" s="30">
         <v>6.69</v>
       </c>
       <c r="BE28" s="30">
         <v>5.7</v>
       </c>
+      <c r="BF28" s="30">
+        <v>5.64</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="73" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="30" t="s">
         <v>0</v>
@@ -31576,50 +32150,53 @@
       <c r="AW29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AX29" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BA29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BB29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BC29" s="93" t="s">
         <v>0</v>
       </c>
       <c r="BD29" s="39"/>
       <c r="BE29" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF29" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="73" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="30" t="s">
         <v>0</v>
@@ -31749,50 +32326,53 @@
       </c>
       <c r="AX30" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY30" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ30" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA30" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB30" s="33">
         <v>20.83</v>
       </c>
       <c r="BC30" s="33">
         <v>17.54</v>
       </c>
       <c r="BD30" s="33">
         <v>15.15</v>
       </c>
       <c r="BE30" s="33">
         <v>12.2</v>
       </c>
+      <c r="BF30" s="33">
+        <v>10.75</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="73" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>0</v>
@@ -31922,50 +32502,53 @@
       </c>
       <c r="AX31" s="31">
         <v>3.4</v>
       </c>
       <c r="AY31" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BE31" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF31" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="73" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="30" t="s">
         <v>0</v>
@@ -32095,50 +32678,53 @@
       </c>
       <c r="AX32" s="31">
         <v>3.77</v>
       </c>
       <c r="AY32" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD32" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BE32" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF32" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="51" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="73" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="30">
         <v>12.99</v>
       </c>
       <c r="G33" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="30">
         <v>17.39</v>
@@ -32268,50 +32854,53 @@
       </c>
       <c r="AX33" s="31">
         <v>10.53</v>
       </c>
       <c r="AY33" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB33" s="33">
         <v>21.74</v>
       </c>
       <c r="BC33" s="33">
         <v>19.23</v>
       </c>
       <c r="BD33" s="33">
         <v>15.38</v>
       </c>
       <c r="BE33" s="33">
         <v>12.82</v>
       </c>
+      <c r="BF33" s="33">
+        <v>10.199999999999999</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="30">
         <v>14.49</v>
       </c>
       <c r="E34" s="30">
         <v>9.6199999999999992</v>
       </c>
       <c r="F34" s="30">
         <v>15.75</v>
       </c>
       <c r="G34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="30">
         <v>14.78</v>
@@ -32441,50 +33030,53 @@
       </c>
       <c r="AX34" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AY34" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD34" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BE34" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF34" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="51" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>0</v>
@@ -32614,50 +33206,53 @@
       </c>
       <c r="AX35" s="31">
         <v>7.35</v>
       </c>
       <c r="AY35" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD35" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BE35" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BF35" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="51" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="73" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>0</v>
@@ -32787,50 +33382,53 @@
       </c>
       <c r="AX36" s="31">
         <v>11.43</v>
       </c>
       <c r="AY36" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ36" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA36" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB36" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BC36" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BD36" s="33">
         <v>6.71</v>
       </c>
       <c r="BE36" s="33">
         <v>5.62</v>
       </c>
+      <c r="BF36" s="33">
+        <v>4.93</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="51" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="73" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="30" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="30">
         <v>17.239999999999998</v>
       </c>
       <c r="F37" s="30">
         <v>12.99</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="30">
         <v>8.6199999999999992</v>
@@ -32960,50 +33558,53 @@
       </c>
       <c r="AX37" s="31">
         <v>11.05</v>
       </c>
       <c r="AY37" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ37" s="33">
         <v>47.62</v>
       </c>
       <c r="BA37" s="33">
         <v>35.71</v>
       </c>
       <c r="BB37" s="33">
         <v>24.39</v>
       </c>
       <c r="BC37" s="33">
         <v>37.74</v>
       </c>
       <c r="BD37" s="33">
         <v>32.26</v>
       </c>
       <c r="BE37" s="33">
         <v>27.4</v>
       </c>
+      <c r="BF37" s="33">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="51" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>0</v>
@@ -33133,50 +33734,53 @@
       </c>
       <c r="AX38" s="31">
         <v>10.61</v>
       </c>
       <c r="AY38" s="93" t="s">
         <v>0</v>
       </c>
       <c r="AZ38" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BA38" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB38" s="33">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC38" s="33">
         <v>6.8</v>
       </c>
       <c r="BD38" s="33">
         <v>11.56</v>
       </c>
       <c r="BE38" s="33">
         <v>9.48</v>
       </c>
+      <c r="BF38" s="33">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="74" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="35">
         <v>1.75</v>
@@ -33306,51 +33910,53 @@
       </c>
       <c r="AX39" s="37">
         <v>3.93</v>
       </c>
       <c r="AY39" s="110">
         <v>23.81</v>
       </c>
       <c r="AZ39" s="35">
         <v>13.16</v>
       </c>
       <c r="BA39" s="35">
         <v>9.09</v>
       </c>
       <c r="BB39" s="35">
         <v>7.04</v>
       </c>
       <c r="BC39" s="35">
         <v>5.38</v>
       </c>
       <c r="BD39" s="35">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE39" s="35">
         <v>3.88</v>
       </c>
-      <c r="BF39" s="56"/>
+      <c r="BF39" s="35">
+        <v>6.94</v>
+      </c>
       <c r="BG39" s="56"/>
       <c r="BH39" s="56"/>
       <c r="BI39" s="56"/>
       <c r="BJ39" s="56"/>
     </row>
     <row r="40" spans="1:62" s="75" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="141" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="141"/>
       <c r="O40" s="39"/>
       <c r="P40" s="29"/>
     </row>
     <row r="41" spans="1:62" s="75" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O41" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>