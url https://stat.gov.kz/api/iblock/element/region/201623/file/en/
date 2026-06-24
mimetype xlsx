--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12555" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="948" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="994" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -520,53 +520,50 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -633,62 +630,50 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -730,354 +715,310 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>38</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>42225</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>153035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
-[...2 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2495550" cy="685800"/>
+          <a:off x="66675" y="95250"/>
+          <a:ext cx="2966400" cy="857885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...17 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>38</xdr:col>
-      <xdr:colOff>400050</xdr:colOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>213675</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>95885</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
-[...2 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2495550" cy="685800"/>
+          <a:off x="76200" y="38100"/>
+          <a:ext cx="2966400" cy="857885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...17 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>38</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>175575</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>162560</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3"/>
-[...2 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2495550" cy="685800"/>
+          <a:off x="104775" y="104775"/>
+          <a:ext cx="2966400" cy="857885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
-        <a:extLst>
-[...17 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1340,18391 +1281,20141 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI42"/>
+  <dimension ref="A1:BU44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="BJ1" sqref="BJ1"/>
+      <selection pane="bottomLeft" activeCell="BV6" sqref="BV6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="8.140625" style="1" hidden="1" customWidth="1"/>
-    <col min="37" max="37" width="8.28515625" style="1" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="47" max="57" width="8.28515625" style="1" customWidth="1"/>
+    <col min="37" max="45" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="9.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="49" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="50" max="57" width="8.28515625" style="1" customWidth="1"/>
     <col min="58" max="58" width="9.7109375" style="1" customWidth="1"/>
     <col min="59" max="61" width="8.28515625" style="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="1"/>
+    <col min="62" max="69" width="7.7109375" style="1" customWidth="1"/>
+    <col min="70" max="70" width="8.5703125" style="1" customWidth="1"/>
+    <col min="71" max="71" width="7.7109375" style="1" customWidth="1"/>
+    <col min="72" max="72" width="8.140625" style="1" customWidth="1"/>
+    <col min="73" max="73" width="8.7109375" style="1" customWidth="1"/>
+    <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="18" customHeight="1">
-      <c r="A1" s="95" t="s">
+    <row r="1" spans="1:73" ht="18" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="95"/>
-[...58 lines deleted...]
-      <c r="BI1" s="95"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
+      <c r="AO1" s="100"/>
+      <c r="AP1" s="100"/>
+      <c r="AQ1" s="100"/>
+      <c r="AR1" s="100"/>
+      <c r="AS1" s="100"/>
+      <c r="AT1" s="100"/>
+      <c r="AU1" s="100"/>
+      <c r="AV1" s="100"/>
+      <c r="AW1" s="100"/>
+      <c r="AX1" s="100"/>
+      <c r="AY1" s="100"/>
+      <c r="AZ1" s="100"/>
+      <c r="BA1" s="100"/>
+      <c r="BB1" s="100"/>
+      <c r="BC1" s="100"/>
+      <c r="BD1" s="100"/>
+      <c r="BE1" s="100"/>
+      <c r="BF1" s="100"/>
+      <c r="BG1" s="100"/>
+      <c r="BH1" s="100"/>
+      <c r="BI1" s="100"/>
+      <c r="BJ1" s="100"/>
+      <c r="BK1" s="100"/>
+      <c r="BL1" s="100"/>
+      <c r="BM1" s="100"/>
+      <c r="BN1" s="100"/>
+      <c r="BO1" s="100"/>
+      <c r="BP1" s="100"/>
+      <c r="BQ1" s="100"/>
+      <c r="BR1" s="100"/>
+      <c r="BS1" s="100"/>
+      <c r="BT1" s="100"/>
+      <c r="BU1" s="100"/>
     </row>
-    <row r="2" spans="1:61" s="5" customFormat="1" ht="19.5" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW2" s="23"/>
+    <row r="2" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="22"/>
+      <c r="AM2" s="22"/>
+      <c r="AN2" s="22"/>
+      <c r="AO2" s="22"/>
+      <c r="AP2" s="22"/>
+      <c r="AQ2" s="22"/>
+      <c r="AR2" s="22"/>
+      <c r="AS2" s="22"/>
+      <c r="AT2" s="22"/>
+      <c r="AU2" s="22"/>
+      <c r="AV2" s="22"/>
+      <c r="AW2" s="22"/>
     </row>
-    <row r="3" spans="1:61" s="5" customFormat="1" ht="20.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW3" s="23"/>
+    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="22"/>
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="22"/>
+      <c r="AQ3" s="22"/>
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="22"/>
+      <c r="AU3" s="22"/>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
     </row>
-    <row r="4" spans="1:61" s="94" customFormat="1" ht="11.25">
-[...12 lines deleted...]
-      <c r="BI4" s="4" t="s">
+    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="22"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AL4" s="22"/>
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="22"/>
+    </row>
+    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="22"/>
+      <c r="AG5" s="22"/>
+      <c r="AH5" s="22"/>
+      <c r="AI5" s="22"/>
+      <c r="AJ5" s="22"/>
+      <c r="AK5" s="22"/>
+      <c r="AL5" s="22"/>
+      <c r="AM5" s="22"/>
+      <c r="AN5" s="22"/>
+      <c r="AO5" s="22"/>
+      <c r="AP5" s="22"/>
+      <c r="AQ5" s="22"/>
+      <c r="AR5" s="22"/>
+      <c r="AS5" s="22"/>
+      <c r="AT5" s="22"/>
+      <c r="AU5" s="22"/>
+      <c r="AV5" s="22"/>
+      <c r="AW5" s="22"/>
+    </row>
+    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="3"/>
+      <c r="BU6" s="4" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:61" s="5" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="105">
+    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="93"/>
+      <c r="B7" s="95">
         <v>2021</v>
       </c>
-      <c r="C5" s="106"/>
-[...10 lines deleted...]
-      <c r="N5" s="101">
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="91">
         <v>2022</v>
       </c>
-      <c r="O5" s="102"/>
-[...10 lines deleted...]
-      <c r="Z5" s="96">
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="97">
         <v>2023</v>
       </c>
-      <c r="AA5" s="97"/>
-[...10 lines deleted...]
-      <c r="AL5" s="96">
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="98"/>
+      <c r="AG7" s="98"/>
+      <c r="AH7" s="98"/>
+      <c r="AI7" s="98"/>
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="99"/>
+      <c r="AL7" s="97">
         <v>2024</v>
       </c>
-      <c r="AM5" s="97"/>
-[...10 lines deleted...]
-      <c r="AX5" s="96">
+      <c r="AM7" s="98"/>
+      <c r="AN7" s="98"/>
+      <c r="AO7" s="98"/>
+      <c r="AP7" s="98"/>
+      <c r="AQ7" s="98"/>
+      <c r="AR7" s="98"/>
+      <c r="AS7" s="98"/>
+      <c r="AT7" s="98"/>
+      <c r="AU7" s="98"/>
+      <c r="AV7" s="98"/>
+      <c r="AW7" s="99"/>
+      <c r="AX7" s="97">
         <v>2025</v>
       </c>
-      <c r="AY5" s="97"/>
-[...9 lines deleted...]
-      <c r="BI5" s="98"/>
+      <c r="AY7" s="98"/>
+      <c r="AZ7" s="98"/>
+      <c r="BA7" s="98"/>
+      <c r="BB7" s="98"/>
+      <c r="BC7" s="98"/>
+      <c r="BD7" s="98"/>
+      <c r="BE7" s="98"/>
+      <c r="BF7" s="98"/>
+      <c r="BG7" s="98"/>
+      <c r="BH7" s="98"/>
+      <c r="BI7" s="99"/>
+      <c r="BJ7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BK7" s="98"/>
+      <c r="BL7" s="98"/>
+      <c r="BM7" s="98"/>
+      <c r="BN7" s="98"/>
+      <c r="BO7" s="98"/>
+      <c r="BP7" s="98"/>
+      <c r="BQ7" s="98"/>
+      <c r="BR7" s="98"/>
+      <c r="BS7" s="98"/>
+      <c r="BT7" s="98"/>
+      <c r="BU7" s="99"/>
     </row>
-    <row r="6" spans="1:61" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="6" t="s">
+    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A8" s="94"/>
+      <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="90" t="s">
+      <c r="I8" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="90" t="s">
+      <c r="J8" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="90" t="s">
+      <c r="K8" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="90" t="s">
+      <c r="L8" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="91" t="s">
+      <c r="M8" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="N6" s="27" t="s">
+      <c r="N8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="P6" s="27" t="s">
+      <c r="P8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="R6" s="27" t="s">
+      <c r="R8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="T6" s="27" t="s">
+      <c r="T8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="27" t="s">
+      <c r="V8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="X6" s="27" t="s">
+      <c r="X8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="Y6" s="28" t="s">
+      <c r="Y8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="Z6" s="27" t="s">
+      <c r="Z8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AA6" s="27" t="s">
+      <c r="AA8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AB6" s="27" t="s">
+      <c r="AB8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="AC6" s="27" t="s">
+      <c r="AC8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="AD6" s="27" t="s">
+      <c r="AD8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AE6" s="27" t="s">
+      <c r="AE8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="AF6" s="27" t="s">
+      <c r="AF8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AG6" s="27" t="s">
+      <c r="AG8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AH6" s="27" t="s">
+      <c r="AH8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="AI6" s="27" t="s">
+      <c r="AI8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AJ6" s="27" t="s">
+      <c r="AJ8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="AK6" s="28" t="s">
+      <c r="AK8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="AL6" s="27" t="s">
+      <c r="AL8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AM6" s="27" t="s">
+      <c r="AM8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AN6" s="27" t="s">
+      <c r="AN8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="AO6" s="27" t="s">
+      <c r="AO8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="AP6" s="27" t="s">
+      <c r="AP8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AQ6" s="27" t="s">
+      <c r="AQ8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="AR6" s="27" t="s">
+      <c r="AR8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AS6" s="27" t="s">
+      <c r="AS8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AT6" s="27" t="s">
+      <c r="AT8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="AU6" s="27" t="s">
+      <c r="AU8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AV6" s="27" t="s">
+      <c r="AV8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="AW6" s="28" t="s">
+      <c r="AW8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="AX6" s="27" t="s">
+      <c r="AX8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AY6" s="27" t="s">
+      <c r="AY8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AZ6" s="27" t="s">
+      <c r="AZ8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="BA6" s="27" t="s">
+      <c r="BA8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="BB6" s="27" t="s">
+      <c r="BB8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="BC6" s="27" t="s">
+      <c r="BC8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="BD6" s="27" t="s">
+      <c r="BD8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="BE6" s="27" t="s">
+      <c r="BE8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="BF6" s="27" t="s">
+      <c r="BF8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="BG6" s="27" t="s">
+      <c r="BG8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="BH6" s="27" t="s">
+      <c r="BH8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BI6" s="28" t="s">
+      <c r="BI8" s="28" t="s">
         <v>48</v>
       </c>
+      <c r="BJ8" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="BK8" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="BL8" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="BM8" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="BN8" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO8" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="BP8" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="BQ8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="BR8" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="BS8" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="BT8" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="BU8" s="28" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="7" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="99" t="s">
+    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="99"/>
-[...58 lines deleted...]
-      <c r="BI7" s="99"/>
+      <c r="B9" s="101"/>
+      <c r="C9" s="101"/>
+      <c r="D9" s="101"/>
+      <c r="E9" s="101"/>
+      <c r="F9" s="101"/>
+      <c r="G9" s="101"/>
+      <c r="H9" s="101"/>
+      <c r="I9" s="101"/>
+      <c r="J9" s="101"/>
+      <c r="K9" s="101"/>
+      <c r="L9" s="101"/>
+      <c r="M9" s="101"/>
+      <c r="N9" s="101"/>
+      <c r="O9" s="101"/>
+      <c r="P9" s="101"/>
+      <c r="Q9" s="101"/>
+      <c r="R9" s="101"/>
+      <c r="S9" s="101"/>
+      <c r="T9" s="101"/>
+      <c r="U9" s="101"/>
+      <c r="V9" s="101"/>
+      <c r="W9" s="101"/>
+      <c r="X9" s="101"/>
+      <c r="Y9" s="101"/>
+      <c r="Z9" s="101"/>
+      <c r="AA9" s="101"/>
+      <c r="AB9" s="101"/>
+      <c r="AC9" s="101"/>
+      <c r="AD9" s="101"/>
+      <c r="AE9" s="101"/>
+      <c r="AF9" s="101"/>
+      <c r="AG9" s="101"/>
+      <c r="AH9" s="101"/>
+      <c r="AI9" s="101"/>
+      <c r="AJ9" s="101"/>
+      <c r="AK9" s="101"/>
+      <c r="AL9" s="101"/>
+      <c r="AM9" s="101"/>
+      <c r="AN9" s="101"/>
+      <c r="AO9" s="101"/>
+      <c r="AP9" s="101"/>
+      <c r="AQ9" s="101"/>
+      <c r="AR9" s="101"/>
+      <c r="AS9" s="101"/>
+      <c r="AT9" s="101"/>
+      <c r="AU9" s="101"/>
+      <c r="AV9" s="101"/>
+      <c r="AW9" s="101"/>
+      <c r="AX9" s="101"/>
+      <c r="AY9" s="101"/>
+      <c r="AZ9" s="101"/>
+      <c r="BA9" s="101"/>
+      <c r="BB9" s="101"/>
+      <c r="BC9" s="101"/>
+      <c r="BD9" s="101"/>
+      <c r="BE9" s="101"/>
+      <c r="BF9" s="101"/>
+      <c r="BG9" s="101"/>
+      <c r="BH9" s="101"/>
+      <c r="BI9" s="101"/>
+      <c r="BJ9" s="101"/>
+      <c r="BK9" s="101"/>
+      <c r="BL9" s="101"/>
+      <c r="BM9" s="101"/>
+      <c r="BN9" s="101"/>
+      <c r="BO9" s="101"/>
+      <c r="BP9" s="101"/>
+      <c r="BQ9" s="101"/>
+      <c r="BR9" s="101"/>
+      <c r="BS9" s="101"/>
+      <c r="BT9" s="101"/>
+      <c r="BU9" s="101"/>
     </row>
-    <row r="8" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A8" s="84" t="s">
+    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...35 lines deleted...]
-      <c r="N8" s="8">
+      <c r="B10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="8">
         <v>871</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O10" s="8">
         <v>843</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P10" s="8">
         <v>840</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q10" s="8">
         <v>834</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R10" s="8">
         <v>891</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S10" s="8">
         <v>939</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T10" s="8">
         <v>919</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U10" s="8">
         <v>920</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V10" s="8">
         <v>965</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W10" s="8">
         <v>943</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X10" s="8">
         <v>957</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y10" s="11">
         <v>906</v>
       </c>
-      <c r="Z8" s="61">
+      <c r="Z10" s="60">
         <v>865</v>
       </c>
-      <c r="AA8" s="61">
+      <c r="AA10" s="60">
         <v>717</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="AB10" s="9">
         <v>791</v>
       </c>
-      <c r="AC8" s="9">
+      <c r="AC10" s="9">
         <v>774</v>
       </c>
-      <c r="AD8" s="9">
+      <c r="AD10" s="9">
         <v>976</v>
       </c>
-      <c r="AE8" s="9">
+      <c r="AE10" s="9">
         <v>701</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="AF10" s="9">
         <v>900</v>
       </c>
-      <c r="AG8" s="9">
+      <c r="AG10" s="9">
         <v>930</v>
       </c>
-      <c r="AH8" s="9">
+      <c r="AH10" s="9">
         <v>867</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="AI10" s="9">
         <v>875</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="AJ10" s="9">
         <v>802</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AK10" s="11">
         <v>728</v>
       </c>
-      <c r="AL8" s="48">
+      <c r="AL10" s="47">
         <v>804</v>
       </c>
-      <c r="AM8" s="48">
+      <c r="AM10" s="47">
         <v>748</v>
       </c>
-      <c r="AN8" s="48">
+      <c r="AN10" s="47">
         <v>768</v>
       </c>
-      <c r="AO8" s="48">
+      <c r="AO10" s="47">
         <v>857</v>
       </c>
-      <c r="AP8" s="9">
+      <c r="AP10" s="9">
         <v>823</v>
       </c>
-      <c r="AQ8" s="48">
+      <c r="AQ10" s="47">
         <v>767</v>
       </c>
-      <c r="AR8" s="48">
+      <c r="AR10" s="47">
         <v>842</v>
       </c>
-      <c r="AS8" s="48">
+      <c r="AS10" s="47">
         <v>837</v>
       </c>
-      <c r="AT8" s="48">
+      <c r="AT10" s="47">
         <v>785</v>
       </c>
-      <c r="AU8" s="48">
+      <c r="AU10" s="47">
         <v>806</v>
       </c>
-      <c r="AV8" s="48">
+      <c r="AV10" s="47">
         <v>763</v>
       </c>
-      <c r="AW8" s="66">
+      <c r="AW10" s="61">
         <v>721</v>
       </c>
-      <c r="AX8" s="48">
+      <c r="AX10" s="47">
         <v>624</v>
       </c>
-      <c r="AY8" s="48">
+      <c r="AY10" s="47">
         <v>656</v>
       </c>
-      <c r="AZ8" s="48">
+      <c r="AZ10" s="47">
         <v>646</v>
       </c>
-      <c r="BA8" s="48">
+      <c r="BA10" s="47">
         <v>671</v>
       </c>
-      <c r="BB8" s="9">
+      <c r="BB10" s="9">
         <v>666</v>
       </c>
-      <c r="BC8" s="9">
+      <c r="BC10" s="9">
         <v>693</v>
       </c>
-      <c r="BD8" s="9">
+      <c r="BD10" s="9">
         <v>744</v>
       </c>
-      <c r="BE8" s="9">
+      <c r="BE10" s="9">
         <v>721</v>
       </c>
-      <c r="BF8" s="9">
+      <c r="BF10" s="9">
         <v>779</v>
       </c>
-      <c r="BG8" s="9">
+      <c r="BG10" s="9">
         <v>650</v>
       </c>
-      <c r="BH8" s="9">
+      <c r="BH10" s="9">
         <v>581</v>
       </c>
-      <c r="BI8" s="9">
+      <c r="BI10" s="11">
         <v>674</v>
       </c>
+      <c r="BJ10" s="9">
+        <v>594</v>
+      </c>
+      <c r="BK10" s="9">
+        <v>542</v>
+      </c>
+      <c r="BL10" s="9">
+        <v>661</v>
+      </c>
+      <c r="BM10" s="9">
+        <v>639</v>
+      </c>
     </row>
-    <row r="9" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="85" t="s">
+    <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="80" t="s">
         <v>25</v>
-      </c>
-[...320 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14">
-        <v>18</v>
+        <v>477</v>
       </c>
       <c r="O11" s="14">
-        <v>21</v>
+        <v>448</v>
       </c>
       <c r="P11" s="14">
-        <v>15</v>
+        <v>420</v>
       </c>
       <c r="Q11" s="9">
-        <v>12</v>
+        <v>437</v>
       </c>
       <c r="R11" s="9">
-        <v>22</v>
+        <v>503</v>
       </c>
       <c r="S11" s="9">
-        <v>21</v>
+        <v>506</v>
       </c>
       <c r="T11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U11" s="14">
-        <v>19</v>
+        <v>498</v>
       </c>
       <c r="V11" s="14">
-        <v>22</v>
+        <v>549</v>
       </c>
       <c r="W11" s="14">
-        <v>23</v>
+        <v>495</v>
       </c>
       <c r="X11" s="14">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="Y11" s="59">
+        <v>498</v>
+      </c>
+      <c r="Y11" s="58">
+        <v>480</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>456</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>382</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>392</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>429</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>521</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>418</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>506</v>
+      </c>
+      <c r="AG11" s="9">
+        <v>538</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>507</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>488</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>418</v>
+      </c>
+      <c r="AK11" s="11">
+        <v>398</v>
+      </c>
+      <c r="AL11" s="47">
+        <v>425</v>
+      </c>
+      <c r="AM11" s="47">
+        <v>404</v>
+      </c>
+      <c r="AN11" s="47">
+        <v>427</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>452</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>436</v>
+      </c>
+      <c r="AQ11" s="47">
+        <v>422</v>
+      </c>
+      <c r="AR11" s="47">
+        <v>427</v>
+      </c>
+      <c r="AS11" s="47">
+        <v>456</v>
+      </c>
+      <c r="AT11" s="47">
+        <v>416</v>
+      </c>
+      <c r="AU11" s="47">
+        <v>412</v>
+      </c>
+      <c r="AV11" s="47">
+        <v>429</v>
+      </c>
+      <c r="AW11" s="61">
+        <v>362</v>
+      </c>
+      <c r="AX11" s="47">
+        <v>307</v>
+      </c>
+      <c r="AY11" s="47">
+        <v>354</v>
+      </c>
+      <c r="AZ11" s="47">
+        <v>336</v>
+      </c>
+      <c r="BA11" s="47">
+        <v>366</v>
+      </c>
+      <c r="BB11" s="9">
+        <v>340</v>
+      </c>
+      <c r="BC11" s="9">
+        <v>367</v>
+      </c>
+      <c r="BD11" s="9">
+        <v>419</v>
+      </c>
+      <c r="BE11" s="9">
+        <v>406</v>
+      </c>
+      <c r="BF11" s="9">
+        <v>438</v>
+      </c>
+      <c r="BG11" s="9">
+        <v>351</v>
+      </c>
+      <c r="BH11" s="9">
+        <v>328</v>
+      </c>
+      <c r="BI11" s="11">
+        <v>391</v>
+      </c>
+      <c r="BJ11" s="9">
+        <v>300</v>
+      </c>
+      <c r="BK11" s="9">
+        <v>303</v>
+      </c>
+      <c r="BL11" s="9">
+        <v>379</v>
+      </c>
+      <c r="BM11" s="9">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="81" t="s">
         <v>26</v>
-      </c>
-[...111 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="14">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="O12" s="14">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="P12" s="14">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="Q12" s="9">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="R12" s="9">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="S12" s="9">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="T12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U12" s="14">
         <v>20</v>
       </c>
       <c r="V12" s="14">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="W12" s="14">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="X12" s="14">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>14</v>
+      </c>
+      <c r="Y12" s="58">
+        <v>15</v>
       </c>
       <c r="Z12" s="14">
+        <v>15</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>18</v>
+      </c>
+      <c r="AC12" s="9">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>15</v>
+      </c>
+      <c r="AG12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="11">
+        <v>11</v>
+      </c>
+      <c r="AL12" s="47">
+        <v>19</v>
+      </c>
+      <c r="AM12" s="47">
+        <v>11</v>
+      </c>
+      <c r="AN12" s="47">
+        <v>10</v>
+      </c>
+      <c r="AO12" s="47">
+        <v>11</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>14</v>
+      </c>
+      <c r="AQ12" s="47">
+        <v>21</v>
+      </c>
+      <c r="AR12" s="47">
+        <v>8</v>
+      </c>
+      <c r="AS12" s="47">
+        <v>6</v>
+      </c>
+      <c r="AT12" s="47">
+        <v>17</v>
+      </c>
+      <c r="AU12" s="47">
+        <v>7</v>
+      </c>
+      <c r="AV12" s="47">
+        <v>10</v>
+      </c>
+      <c r="AW12" s="61">
+        <v>7</v>
+      </c>
+      <c r="AX12" s="47">
+        <v>10</v>
+      </c>
+      <c r="AY12" s="47">
+        <v>7</v>
+      </c>
+      <c r="AZ12" s="47">
+        <v>8</v>
+      </c>
+      <c r="BA12" s="47">
+        <v>6</v>
+      </c>
+      <c r="BB12" s="9">
+        <v>9</v>
+      </c>
+      <c r="BC12" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD12" s="9">
+        <v>9</v>
+      </c>
+      <c r="BE12" s="9">
+        <v>19</v>
+      </c>
+      <c r="BF12" s="9">
+        <v>13</v>
+      </c>
+      <c r="BG12" s="9">
+        <v>7</v>
+      </c>
+      <c r="BH12" s="9">
+        <v>8</v>
+      </c>
+      <c r="BI12" s="11">
+        <v>6</v>
+      </c>
+      <c r="BJ12" s="9">
+        <v>9</v>
+      </c>
+      <c r="BK12" s="9">
+        <v>6</v>
+      </c>
+      <c r="BL12" s="9">
+        <v>7</v>
+      </c>
+      <c r="BM12" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="80" t="s">
         <v>27</v>
-      </c>
-[...108 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="14">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="O13" s="14">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="P13" s="14">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="Q13" s="9">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="R13" s="9">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="S13" s="9">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="T13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U13" s="14">
-        <v>131</v>
+        <v>19</v>
       </c>
       <c r="V13" s="14">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="W13" s="14">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="X13" s="14">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>15</v>
+      </c>
+      <c r="Y13" s="58">
+        <v>26</v>
       </c>
       <c r="Z13" s="14">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="AA13" s="14">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="AB13" s="14">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AC13" s="9">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AD13" s="9">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="AE13" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>20</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>21</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>18</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>21</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>24</v>
+      </c>
+      <c r="AK13" s="11">
+        <v>20</v>
+      </c>
+      <c r="AL13" s="47">
+        <v>14</v>
+      </c>
+      <c r="AM13" s="47">
+        <v>31</v>
+      </c>
+      <c r="AN13" s="47">
+        <v>14</v>
+      </c>
+      <c r="AO13" s="47">
         <v>15</v>
       </c>
-      <c r="AF13" s="9">
-[...28 lines deleted...]
-      </c>
       <c r="AP13" s="9">
-        <v>109</v>
-[...32 lines deleted...]
-        <v>84</v>
+        <v>17</v>
+      </c>
+      <c r="AQ13" s="47">
+        <v>19</v>
+      </c>
+      <c r="AR13" s="47">
+        <v>13</v>
+      </c>
+      <c r="AS13" s="47">
+        <v>16</v>
+      </c>
+      <c r="AT13" s="47">
+        <v>19</v>
+      </c>
+      <c r="AU13" s="47">
+        <v>8</v>
+      </c>
+      <c r="AV13" s="47">
+        <v>16</v>
+      </c>
+      <c r="AW13" s="61">
+        <v>14</v>
+      </c>
+      <c r="AX13" s="47">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="47">
+        <v>10</v>
+      </c>
+      <c r="AZ13" s="47">
+        <v>15</v>
+      </c>
+      <c r="BA13" s="47">
+        <v>12</v>
       </c>
       <c r="BB13" s="9">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="BC13" s="9">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="BD13" s="9">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="BE13" s="9">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="BF13" s="9">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="BG13" s="9">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="BH13" s="9">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>4</v>
+      </c>
+      <c r="BI13" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ13" s="9">
+        <v>18</v>
+      </c>
+      <c r="BK13" s="9">
+        <v>12</v>
+      </c>
+      <c r="BL13" s="9">
+        <v>9</v>
+      </c>
+      <c r="BM13" s="9">
+        <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="80" t="s">
+        <v>28</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="14">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="O14" s="14">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="P14" s="14">
+        <v>40</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>31</v>
+      </c>
+      <c r="R14" s="9">
+        <v>27</v>
+      </c>
+      <c r="S14" s="9">
+        <v>30</v>
+      </c>
+      <c r="T14" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U14" s="14">
+        <v>20</v>
+      </c>
+      <c r="V14" s="14">
+        <v>41</v>
+      </c>
+      <c r="W14" s="14">
+        <v>28</v>
+      </c>
+      <c r="X14" s="14">
+        <v>39</v>
+      </c>
+      <c r="Y14" s="58">
+        <v>38</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>27</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>29</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>36</v>
+      </c>
+      <c r="AC14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>31</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>36</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>38</v>
+      </c>
+      <c r="AG14" s="9">
+        <v>24</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>24</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>24</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>28</v>
+      </c>
+      <c r="AK14" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL14" s="47">
+        <v>30</v>
+      </c>
+      <c r="AM14" s="47">
+        <v>20</v>
+      </c>
+      <c r="AN14" s="47">
+        <v>28</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>41</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>19</v>
+      </c>
+      <c r="AQ14" s="47">
+        <v>25</v>
+      </c>
+      <c r="AR14" s="47">
+        <v>29</v>
+      </c>
+      <c r="AS14" s="47">
+        <v>32</v>
+      </c>
+      <c r="AT14" s="47">
+        <v>26</v>
+      </c>
+      <c r="AU14" s="47">
+        <v>27</v>
+      </c>
+      <c r="AV14" s="47">
+        <v>28</v>
+      </c>
+      <c r="AW14" s="61">
+        <v>28</v>
+      </c>
+      <c r="AX14" s="47">
+        <v>30</v>
+      </c>
+      <c r="AY14" s="47">
+        <v>24</v>
+      </c>
+      <c r="AZ14" s="47">
+        <v>24</v>
+      </c>
+      <c r="BA14" s="47">
+        <v>26</v>
+      </c>
+      <c r="BB14" s="9">
         <v>21</v>
       </c>
-      <c r="Q14" s="9">
-[...11 lines deleted...]
-      <c r="U14" s="14">
+      <c r="BC14" s="9">
+        <v>33</v>
+      </c>
+      <c r="BD14" s="9">
+        <v>24</v>
+      </c>
+      <c r="BE14" s="9">
+        <v>24</v>
+      </c>
+      <c r="BF14" s="9">
         <v>19</v>
       </c>
-      <c r="V14" s="14">
-[...8 lines deleted...]
-      <c r="Y14" s="59">
+      <c r="BG14" s="9">
+        <v>24</v>
+      </c>
+      <c r="BH14" s="9">
         <v>21</v>
       </c>
-      <c r="Z14" s="14">
-[...11 lines deleted...]
-      <c r="AD14" s="9">
+      <c r="BI14" s="11">
+        <v>24</v>
+      </c>
+      <c r="BJ14" s="9">
+        <v>27</v>
+      </c>
+      <c r="BK14" s="9">
+        <v>18</v>
+      </c>
+      <c r="BL14" s="9">
+        <v>26</v>
+      </c>
+      <c r="BM14" s="9">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="80" t="s">
         <v>29</v>
-      </c>
-[...96 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
-      <c r="D15" s="7"/>
-[...8 lines deleted...]
-      <c r="M15" s="7"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="N15" s="14">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="O15" s="14">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="P15" s="14">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="Q15" s="9">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="R15" s="9">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="S15" s="9">
-        <v>38</v>
+        <v>132</v>
       </c>
       <c r="T15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U15" s="14">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="V15" s="14">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="W15" s="14">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="X15" s="14">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>141</v>
+      </c>
+      <c r="Y15" s="58">
+        <v>114</v>
       </c>
       <c r="Z15" s="14">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="AA15" s="14">
+        <v>99</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>124</v>
+      </c>
+      <c r="AC15" s="9">
+        <v>106</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>135</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>15</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>123</v>
+      </c>
+      <c r="AG15" s="9">
+        <v>118</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>110</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>105</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>116</v>
+      </c>
+      <c r="AK15" s="11">
+        <v>104</v>
+      </c>
+      <c r="AL15" s="47">
+        <v>100</v>
+      </c>
+      <c r="AM15" s="47">
+        <v>88</v>
+      </c>
+      <c r="AN15" s="47">
+        <v>102</v>
+      </c>
+      <c r="AO15" s="47">
+        <v>110</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>109</v>
+      </c>
+      <c r="AQ15" s="47">
+        <v>110</v>
+      </c>
+      <c r="AR15" s="47">
+        <v>115</v>
+      </c>
+      <c r="AS15" s="47">
+        <v>112</v>
+      </c>
+      <c r="AT15" s="47">
+        <v>113</v>
+      </c>
+      <c r="AU15" s="47">
+        <v>120</v>
+      </c>
+      <c r="AV15" s="47">
+        <v>81</v>
+      </c>
+      <c r="AW15" s="61">
+        <v>94</v>
+      </c>
+      <c r="AX15" s="47">
+        <v>94</v>
+      </c>
+      <c r="AY15" s="47">
+        <v>82</v>
+      </c>
+      <c r="AZ15" s="47">
+        <v>85</v>
+      </c>
+      <c r="BA15" s="47">
+        <v>84</v>
+      </c>
+      <c r="BB15" s="9">
+        <v>71</v>
+      </c>
+      <c r="BC15" s="9">
+        <v>96</v>
+      </c>
+      <c r="BD15" s="9">
+        <v>79</v>
+      </c>
+      <c r="BE15" s="9">
+        <v>83</v>
+      </c>
+      <c r="BF15" s="9">
+        <v>87</v>
+      </c>
+      <c r="BG15" s="9">
+        <v>77</v>
+      </c>
+      <c r="BH15" s="9">
+        <v>69</v>
+      </c>
+      <c r="BI15" s="11">
+        <v>65</v>
+      </c>
+      <c r="BJ15" s="9">
+        <v>78</v>
+      </c>
+      <c r="BK15" s="9">
+        <v>65</v>
+      </c>
+      <c r="BL15" s="9">
+        <v>93</v>
+      </c>
+      <c r="BM15" s="9">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="80" t="s">
         <v>30</v>
-      </c>
-[...105 lines deleted...]
-        <v>69</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
-      <c r="D16" s="7"/>
-[...57 lines deleted...]
-      <c r="AL16" s="48">
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="14">
+        <v>17</v>
+      </c>
+      <c r="O16" s="14">
+        <v>22</v>
+      </c>
+      <c r="P16" s="14">
+        <v>21</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>17</v>
+      </c>
+      <c r="R16" s="9">
+        <v>16</v>
+      </c>
+      <c r="S16" s="9">
+        <v>22</v>
+      </c>
+      <c r="T16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U16" s="14">
+        <v>19</v>
+      </c>
+      <c r="V16" s="14">
+        <v>20</v>
+      </c>
+      <c r="W16" s="14">
+        <v>23</v>
+      </c>
+      <c r="X16" s="14">
+        <v>20</v>
+      </c>
+      <c r="Y16" s="58">
+        <v>21</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>21</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>14</v>
+      </c>
+      <c r="AC16" s="9">
+        <v>15</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>29</v>
+      </c>
+      <c r="AE16" s="9">
         <v>24</v>
       </c>
-      <c r="AM16" s="48">
+      <c r="AF16" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG16" s="9">
         <v>19</v>
       </c>
-      <c r="AN16" s="48">
+      <c r="AH16" s="9">
+        <v>14</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>29</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>27</v>
+      </c>
+      <c r="AK16" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL16" s="47">
+        <v>15</v>
+      </c>
+      <c r="AM16" s="47">
+        <v>14</v>
+      </c>
+      <c r="AN16" s="47">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="47">
+        <v>15</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>22</v>
+      </c>
+      <c r="AQ16" s="47">
+        <v>19</v>
+      </c>
+      <c r="AR16" s="47">
+        <v>17</v>
+      </c>
+      <c r="AS16" s="47">
+        <v>19</v>
+      </c>
+      <c r="AT16" s="47">
+        <v>13</v>
+      </c>
+      <c r="AU16" s="47">
+        <v>19</v>
+      </c>
+      <c r="AV16" s="47">
+        <v>14</v>
+      </c>
+      <c r="AW16" s="61">
+        <v>14</v>
+      </c>
+      <c r="AX16" s="47">
+        <v>16</v>
+      </c>
+      <c r="AY16" s="47">
         <v>12</v>
       </c>
-      <c r="AO16" s="48">
-[...2 lines deleted...]
-      <c r="AP16" s="9">
+      <c r="AZ16" s="47">
         <v>19</v>
       </c>
-      <c r="AQ16" s="48" t="s">
-[...14 lines deleted...]
-      <c r="AV16" s="48">
+      <c r="BA16" s="47">
+        <v>10</v>
+      </c>
+      <c r="BB16" s="9">
+        <v>20</v>
+      </c>
+      <c r="BC16" s="9">
         <v>15</v>
       </c>
-      <c r="AW16" s="66">
+      <c r="BD16" s="9">
         <v>20</v>
       </c>
-      <c r="AX16" s="48">
-[...19 lines deleted...]
-      </c>
       <c r="BE16" s="9">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="BF16" s="9">
         <v>16</v>
       </c>
       <c r="BG16" s="9">
+        <v>22</v>
+      </c>
+      <c r="BH16" s="9">
         <v>10</v>
       </c>
-      <c r="BH16" s="9">
+      <c r="BI16" s="11">
+        <v>13</v>
+      </c>
+      <c r="BJ16" s="9">
         <v>12</v>
       </c>
-      <c r="BI16" s="9">
-        <v>14</v>
+      <c r="BK16" s="9">
+        <v>11</v>
+      </c>
+      <c r="BL16" s="9">
+        <v>11</v>
+      </c>
+      <c r="BM16" s="9">
+        <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="80" t="s">
+        <v>31</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
-      <c r="D17" s="12"/>
-[...8 lines deleted...]
-      <c r="M17" s="13"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
       <c r="N17" s="14">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="O17" s="14">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="P17" s="14">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="Q17" s="9">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="R17" s="9">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="S17" s="9">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="T17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U17" s="14">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="V17" s="14">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="W17" s="14">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="X17" s="14">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="Y17" s="58">
+        <v>32</v>
       </c>
       <c r="Z17" s="14">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="AA17" s="14">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="AB17" s="14">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="AC17" s="9">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="AD17" s="9">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="AE17" s="9">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="AF17" s="9">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="AG17" s="9">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="AH17" s="9">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="AI17" s="9">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="AJ17" s="9">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="AK17" s="11">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="AL17" s="48">
         <v>35</v>
       </c>
-      <c r="AM17" s="48">
+      <c r="AL17" s="47">
+        <v>31</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>35</v>
+      </c>
+      <c r="AN17" s="47">
+        <v>26</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>28</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="47">
+        <v>25</v>
+      </c>
+      <c r="AR17" s="47">
+        <v>31</v>
+      </c>
+      <c r="AS17" s="47">
         <v>32</v>
       </c>
-      <c r="AN17" s="48">
-[...32 lines deleted...]
-      <c r="AY17" s="48">
+      <c r="AT17" s="47">
         <v>27</v>
       </c>
-      <c r="AZ17" s="48">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="AU17" s="47">
+        <v>27</v>
+      </c>
+      <c r="AV17" s="47">
+        <v>29</v>
+      </c>
+      <c r="AW17" s="61">
+        <v>24</v>
+      </c>
+      <c r="AX17" s="47">
+        <v>24</v>
+      </c>
+      <c r="AY17" s="47">
+        <v>28</v>
+      </c>
+      <c r="AZ17" s="47">
+        <v>20</v>
+      </c>
+      <c r="BA17" s="47">
+        <v>17</v>
       </c>
       <c r="BB17" s="9">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="BC17" s="9">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="BD17" s="9">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="BE17" s="9">
+        <v>25</v>
+      </c>
+      <c r="BF17" s="9">
         <v>29</v>
       </c>
-      <c r="BF17" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="BG17" s="9">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="BH17" s="9">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="BI17" s="11">
+        <v>29</v>
+      </c>
+      <c r="BJ17" s="9">
+        <v>13</v>
+      </c>
+      <c r="BK17" s="9">
+        <v>23</v>
+      </c>
+      <c r="BL17" s="9">
+        <v>18</v>
+      </c>
+      <c r="BM17" s="9">
+        <v>23</v>
       </c>
     </row>
-    <row r="18" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="80" t="s">
+        <v>69</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
-      <c r="D18" s="12"/>
-[...9 lines deleted...]
-      <c r="N18" s="14">
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="9"/>
+      <c r="R18" s="9"/>
+      <c r="S18" s="9"/>
+      <c r="T18" s="8"/>
+      <c r="U18" s="14"/>
+      <c r="V18" s="14"/>
+      <c r="W18" s="14"/>
+      <c r="X18" s="14"/>
+      <c r="Y18" s="58"/>
+      <c r="Z18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK18" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL18" s="47">
+        <v>24</v>
+      </c>
+      <c r="AM18" s="47">
         <v>19</v>
       </c>
-      <c r="O18" s="14">
-[...5 lines deleted...]
-      <c r="Q18" s="9">
+      <c r="AN18" s="47">
+        <v>12</v>
+      </c>
+      <c r="AO18" s="47">
+        <v>18</v>
+      </c>
+      <c r="AP18" s="9">
         <v>19</v>
       </c>
-      <c r="R18" s="9">
+      <c r="AQ18" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR18" s="47">
+        <v>27</v>
+      </c>
+      <c r="AS18" s="47">
+        <v>16</v>
+      </c>
+      <c r="AT18" s="47">
+        <v>19</v>
+      </c>
+      <c r="AU18" s="47">
+        <v>18</v>
+      </c>
+      <c r="AV18" s="47">
+        <v>15</v>
+      </c>
+      <c r="AW18" s="61">
+        <v>20</v>
+      </c>
+      <c r="AX18" s="47">
+        <v>7</v>
+      </c>
+      <c r="AY18" s="47">
         <v>21</v>
       </c>
-      <c r="S18" s="9">
-[...38 lines deleted...]
-      <c r="AF18" s="9">
+      <c r="AZ18" s="47">
         <v>13</v>
       </c>
-      <c r="AG18" s="9">
-[...11 lines deleted...]
-      <c r="AK18" s="11">
+      <c r="BA18" s="47">
         <v>15</v>
       </c>
-      <c r="AL18" s="48">
-[...46 lines deleted...]
-      </c>
       <c r="BB18" s="9">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="BC18" s="9">
         <v>13</v>
       </c>
       <c r="BD18" s="9">
+        <v>15</v>
+      </c>
+      <c r="BE18" s="9">
+        <v>20</v>
+      </c>
+      <c r="BF18" s="9">
+        <v>16</v>
+      </c>
+      <c r="BG18" s="9">
+        <v>10</v>
+      </c>
+      <c r="BH18" s="9">
+        <v>12</v>
+      </c>
+      <c r="BI18" s="11">
+        <v>14</v>
+      </c>
+      <c r="BJ18" s="9">
+        <v>14</v>
+      </c>
+      <c r="BK18" s="9">
+        <v>9</v>
+      </c>
+      <c r="BL18" s="9">
         <v>17</v>
       </c>
-      <c r="BE18" s="9">
-[...11 lines deleted...]
-      <c r="BI18" s="9">
+      <c r="BM18" s="9">
         <v>18</v>
       </c>
     </row>
-    <row r="19" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="80" t="s">
+        <v>32</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
-      <c r="N19" s="14"/>
-[...47 lines deleted...]
-      <c r="AL19" s="48">
+      <c r="N19" s="14">
+        <v>58</v>
+      </c>
+      <c r="O19" s="14">
+        <v>39</v>
+      </c>
+      <c r="P19" s="14">
+        <v>60</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>51</v>
+      </c>
+      <c r="R19" s="9">
+        <v>54</v>
+      </c>
+      <c r="S19" s="9">
+        <v>56</v>
+      </c>
+      <c r="T19" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U19" s="14">
+        <v>48</v>
+      </c>
+      <c r="V19" s="14">
+        <v>56</v>
+      </c>
+      <c r="W19" s="14">
+        <v>44</v>
+      </c>
+      <c r="X19" s="14">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="58">
+        <v>53</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>67</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>39</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>53</v>
+      </c>
+      <c r="AC19" s="9">
+        <v>52</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>58</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>54</v>
+      </c>
+      <c r="AF19" s="9">
         <v>40</v>
       </c>
-      <c r="AM19" s="48">
+      <c r="AG19" s="9">
+        <v>45</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>41</v>
+      </c>
+      <c r="AI19" s="9">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="9">
+        <v>50</v>
+      </c>
+      <c r="AK19" s="11">
+        <v>30</v>
+      </c>
+      <c r="AL19" s="47">
         <v>35</v>
       </c>
-      <c r="AN19" s="48">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="AM19" s="47">
+        <v>32</v>
+      </c>
+      <c r="AN19" s="47">
+        <v>41</v>
+      </c>
+      <c r="AO19" s="47">
+        <v>35</v>
       </c>
       <c r="AP19" s="9">
+        <v>43</v>
+      </c>
+      <c r="AQ19" s="47">
+        <v>37</v>
+      </c>
+      <c r="AR19" s="47">
+        <v>56</v>
+      </c>
+      <c r="AS19" s="47">
+        <v>41</v>
+      </c>
+      <c r="AT19" s="47">
+        <v>34</v>
+      </c>
+      <c r="AU19" s="47">
+        <v>58</v>
+      </c>
+      <c r="AV19" s="47">
+        <v>43</v>
+      </c>
+      <c r="AW19" s="61">
+        <v>50</v>
+      </c>
+      <c r="AX19" s="47">
+        <v>31</v>
+      </c>
+      <c r="AY19" s="47">
+        <v>27</v>
+      </c>
+      <c r="AZ19" s="47">
+        <v>34</v>
+      </c>
+      <c r="BA19" s="47">
+        <v>43</v>
+      </c>
+      <c r="BB19" s="9">
+        <v>43</v>
+      </c>
+      <c r="BC19" s="9">
+        <v>44</v>
+      </c>
+      <c r="BD19" s="9">
+        <v>36</v>
+      </c>
+      <c r="BE19" s="9">
+        <v>29</v>
+      </c>
+      <c r="BF19" s="9">
         <v>40</v>
       </c>
-      <c r="AQ19" s="48" t="s">
-[...11 lines deleted...]
-      <c r="AU19" s="48">
+      <c r="BG19" s="9">
+        <v>31</v>
+      </c>
+      <c r="BH19" s="9">
+        <v>31</v>
+      </c>
+      <c r="BI19" s="11">
+        <v>33</v>
+      </c>
+      <c r="BJ19" s="9">
+        <v>42</v>
+      </c>
+      <c r="BK19" s="9">
+        <v>23</v>
+      </c>
+      <c r="BL19" s="9">
         <v>28</v>
       </c>
-      <c r="AV19" s="48">
-[...26 lines deleted...]
-      <c r="BE19" s="9">
+      <c r="BM19" s="9">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="80" t="s">
         <v>33</v>
-      </c>
-[...15 lines deleted...]
-        <v>34</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="14">
+        <v>19</v>
+      </c>
+      <c r="O20" s="14">
+        <v>17</v>
+      </c>
+      <c r="P20" s="14">
+        <v>22</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>19</v>
+      </c>
+      <c r="R20" s="9">
+        <v>21</v>
+      </c>
+      <c r="S20" s="9">
+        <v>18</v>
+      </c>
+      <c r="T20" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U20" s="14">
+        <v>24</v>
+      </c>
+      <c r="V20" s="14">
+        <v>21</v>
+      </c>
+      <c r="W20" s="14">
+        <v>16</v>
+      </c>
+      <c r="X20" s="14">
+        <v>22</v>
+      </c>
+      <c r="Y20" s="58">
+        <v>22</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>27</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>18</v>
+      </c>
+      <c r="AB20" s="14">
+        <v>14</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>23</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>8</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>21</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>16</v>
+      </c>
+      <c r="AJ20" s="9">
+        <v>22</v>
+      </c>
+      <c r="AK20" s="11">
+        <v>15</v>
+      </c>
+      <c r="AL20" s="47">
+        <v>19</v>
+      </c>
+      <c r="AM20" s="47">
+        <v>18</v>
+      </c>
+      <c r="AN20" s="47">
+        <v>16</v>
+      </c>
+      <c r="AO20" s="47">
+        <v>26</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>17</v>
+      </c>
+      <c r="AQ20" s="47">
+        <v>13</v>
+      </c>
+      <c r="AR20" s="47">
+        <v>18</v>
+      </c>
+      <c r="AS20" s="47">
+        <v>8</v>
+      </c>
+      <c r="AT20" s="47">
+        <v>18</v>
+      </c>
+      <c r="AU20" s="47">
+        <v>16</v>
+      </c>
+      <c r="AV20" s="47">
+        <v>7</v>
+      </c>
+      <c r="AW20" s="61">
+        <v>19</v>
+      </c>
+      <c r="AX20" s="47">
+        <v>14</v>
+      </c>
+      <c r="AY20" s="47">
+        <v>8</v>
+      </c>
+      <c r="AZ20" s="47">
+        <v>21</v>
+      </c>
+      <c r="BA20" s="47">
+        <v>17</v>
+      </c>
+      <c r="BB20" s="9">
+        <v>13</v>
+      </c>
+      <c r="BC20" s="9">
+        <v>13</v>
+      </c>
+      <c r="BD20" s="9">
+        <v>17</v>
+      </c>
+      <c r="BE20" s="9">
+        <v>11</v>
+      </c>
+      <c r="BF20" s="9">
+        <v>21</v>
+      </c>
+      <c r="BG20" s="9">
+        <v>15</v>
+      </c>
+      <c r="BH20" s="9">
+        <v>13</v>
+      </c>
+      <c r="BI20" s="11">
+        <v>18</v>
+      </c>
+      <c r="BJ20" s="9">
+        <v>11</v>
+      </c>
+      <c r="BK20" s="9">
+        <v>10</v>
+      </c>
+      <c r="BL20" s="9">
+        <v>7</v>
+      </c>
+      <c r="BM20" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="8"/>
+      <c r="U21" s="14"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="14"/>
+      <c r="X21" s="14"/>
+      <c r="Y21" s="58"/>
+      <c r="Z21" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA21" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB21" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK21" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL21" s="47">
+        <v>40</v>
+      </c>
+      <c r="AM21" s="47">
+        <v>35</v>
+      </c>
+      <c r="AN21" s="47">
+        <v>46</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>47</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>40</v>
+      </c>
+      <c r="AQ21" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR21" s="47">
+        <v>41</v>
+      </c>
+      <c r="AS21" s="47">
+        <v>43</v>
+      </c>
+      <c r="AT21" s="47">
+        <v>35</v>
+      </c>
+      <c r="AU21" s="47">
+        <v>28</v>
+      </c>
+      <c r="AV21" s="47">
+        <v>35</v>
+      </c>
+      <c r="AW21" s="61">
+        <v>38</v>
+      </c>
+      <c r="AX21" s="47">
+        <v>34</v>
+      </c>
+      <c r="AY21" s="47">
+        <v>32</v>
+      </c>
+      <c r="AZ21" s="47">
+        <v>29</v>
+      </c>
+      <c r="BA21" s="47">
+        <v>34</v>
+      </c>
+      <c r="BB21" s="9">
+        <v>34</v>
+      </c>
+      <c r="BC21" s="9">
+        <v>26</v>
+      </c>
+      <c r="BD21" s="9">
+        <v>35</v>
+      </c>
+      <c r="BE21" s="9">
+        <v>33</v>
+      </c>
+      <c r="BF21" s="9">
+        <v>38</v>
+      </c>
+      <c r="BG21" s="9">
+        <v>30</v>
+      </c>
+      <c r="BH21" s="9">
+        <v>28</v>
+      </c>
+      <c r="BI21" s="11">
+        <v>24</v>
+      </c>
+      <c r="BJ21" s="9">
+        <v>28</v>
+      </c>
+      <c r="BK21" s="9">
+        <v>28</v>
+      </c>
+      <c r="BL21" s="9">
+        <v>32</v>
+      </c>
+      <c r="BM21" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="14">
         <v>87</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O22" s="14">
         <v>92</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P22" s="14">
         <v>102</v>
       </c>
-      <c r="Q20" s="9">
+      <c r="Q22" s="9">
         <v>92</v>
       </c>
-      <c r="R20" s="9">
+      <c r="R22" s="9">
         <v>96</v>
       </c>
-      <c r="S20" s="9">
+      <c r="S22" s="9">
         <v>102</v>
       </c>
-      <c r="T20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="U20" s="14">
+      <c r="T22" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U22" s="14">
         <v>101</v>
       </c>
-      <c r="V20" s="14">
+      <c r="V22" s="14">
         <v>94</v>
       </c>
-      <c r="W20" s="14">
+      <c r="W22" s="14">
         <v>125</v>
       </c>
-      <c r="X20" s="14">
+      <c r="X22" s="14">
         <v>124</v>
       </c>
-      <c r="Y20" s="59">
+      <c r="Y22" s="58">
         <v>105</v>
       </c>
-      <c r="Z20" s="14">
+      <c r="Z22" s="14">
         <v>89</v>
       </c>
-      <c r="AA20" s="14">
+      <c r="AA22" s="14">
         <v>81</v>
       </c>
-      <c r="AB20" s="14">
+      <c r="AB22" s="14">
         <v>91</v>
       </c>
-      <c r="AC20" s="9">
+      <c r="AC22" s="9">
         <v>75</v>
       </c>
-      <c r="AD20" s="9">
+      <c r="AD22" s="9">
         <v>110</v>
       </c>
-      <c r="AE20" s="9">
+      <c r="AE22" s="9">
         <v>90</v>
       </c>
-      <c r="AF20" s="9">
+      <c r="AF22" s="9">
         <v>102</v>
       </c>
-      <c r="AG20" s="9">
+      <c r="AG22" s="9">
         <v>96</v>
       </c>
-      <c r="AH20" s="9">
+      <c r="AH22" s="9">
         <v>96</v>
       </c>
-      <c r="AI20" s="9">
+      <c r="AI22" s="9">
         <v>102</v>
       </c>
-      <c r="AJ20" s="9">
+      <c r="AJ22" s="9">
         <v>79</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK22" s="11">
         <v>69</v>
       </c>
-      <c r="AL20" s="48">
+      <c r="AL22" s="47">
         <v>52</v>
       </c>
-      <c r="AM20" s="48">
+      <c r="AM22" s="47">
         <v>41</v>
       </c>
-      <c r="AN20" s="48">
+      <c r="AN22" s="47">
         <v>33</v>
       </c>
-      <c r="AO20" s="48">
+      <c r="AO22" s="47">
         <v>59</v>
       </c>
-      <c r="AP20" s="9">
+      <c r="AP22" s="9">
         <v>64</v>
       </c>
-      <c r="AQ20" s="48">
+      <c r="AQ22" s="47">
         <v>76</v>
       </c>
-      <c r="AR20" s="48">
+      <c r="AR22" s="47">
         <v>60</v>
       </c>
-      <c r="AS20" s="48">
+      <c r="AS22" s="47">
         <v>56</v>
       </c>
-      <c r="AT20" s="48">
+      <c r="AT22" s="47">
         <v>48</v>
       </c>
-      <c r="AU20" s="48">
+      <c r="AU22" s="47">
         <v>66</v>
       </c>
-      <c r="AV20" s="48">
+      <c r="AV22" s="47">
         <v>56</v>
       </c>
-      <c r="AW20" s="66">
+      <c r="AW22" s="61">
         <v>51</v>
       </c>
-      <c r="AX20" s="48">
+      <c r="AX22" s="47">
         <v>44</v>
       </c>
-      <c r="AY20" s="48">
+      <c r="AY22" s="47">
         <v>51</v>
       </c>
-      <c r="AZ20" s="48">
+      <c r="AZ22" s="47">
         <v>42</v>
       </c>
-      <c r="BA20" s="48">
+      <c r="BA22" s="47">
         <v>41</v>
       </c>
-      <c r="BB20" s="9">
+      <c r="BB22" s="9">
         <v>50</v>
       </c>
-      <c r="BC20" s="9">
+      <c r="BC22" s="9">
         <v>34</v>
       </c>
-      <c r="BD20" s="9">
+      <c r="BD22" s="9">
         <v>48</v>
       </c>
-      <c r="BE20" s="9">
+      <c r="BE22" s="9">
         <v>37</v>
       </c>
-      <c r="BF20" s="9">
+      <c r="BF22" s="9">
         <v>46</v>
       </c>
-      <c r="BG20" s="9">
+      <c r="BG22" s="9">
         <v>36</v>
       </c>
-      <c r="BH20" s="9">
+      <c r="BH22" s="9">
         <v>34</v>
       </c>
-      <c r="BI20" s="9">
+      <c r="BI22" s="11">
         <v>46</v>
       </c>
+      <c r="BJ22" s="9">
+        <v>42</v>
+      </c>
+      <c r="BK22" s="9">
+        <v>34</v>
+      </c>
+      <c r="BL22" s="9">
+        <v>34</v>
+      </c>
+      <c r="BM22" s="9">
+        <v>32</v>
+      </c>
     </row>
-    <row r="21" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A21" s="100" t="s">
+    <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="90" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="100"/>
-[...58 lines deleted...]
-      <c r="BI21" s="100"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
+      <c r="BJ23" s="90"/>
+      <c r="BK23" s="90"/>
+      <c r="BL23" s="90"/>
+      <c r="BM23" s="90"/>
+      <c r="BN23" s="90"/>
+      <c r="BO23" s="90"/>
+      <c r="BP23" s="90"/>
+      <c r="BQ23" s="90"/>
+      <c r="BR23" s="90"/>
+      <c r="BS23" s="90"/>
+      <c r="BT23" s="90"/>
+      <c r="BU23" s="90"/>
     </row>
-    <row r="22" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A22" s="87" t="s">
+    <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="7" t="s">
-[...35 lines deleted...]
-      <c r="N22" s="8">
+      <c r="B24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N24" s="8">
         <v>568</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O24" s="8">
         <v>544</v>
       </c>
-      <c r="P22" s="8">
+      <c r="P24" s="8">
         <v>499</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q24" s="8">
         <v>544</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R24" s="8">
         <v>582</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S24" s="8">
         <v>600</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T24" s="8">
         <v>610</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U24" s="8">
         <v>612</v>
       </c>
-      <c r="V22" s="8">
+      <c r="V24" s="8">
         <v>627</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W24" s="8">
         <v>594</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X24" s="8">
         <v>601</v>
       </c>
-      <c r="Y22" s="11">
+      <c r="Y24" s="11">
         <v>580</v>
       </c>
-      <c r="Z22" s="10">
+      <c r="Z24" s="10">
         <v>554</v>
       </c>
-      <c r="AA22" s="10">
+      <c r="AA24" s="10">
         <v>453</v>
       </c>
-      <c r="AB22" s="9">
+      <c r="AB24" s="9">
         <v>494</v>
       </c>
-      <c r="AC22" s="9">
+      <c r="AC24" s="9">
         <v>509</v>
       </c>
-      <c r="AD22" s="9">
+      <c r="AD24" s="9">
         <v>639</v>
       </c>
-      <c r="AE22" s="9">
+      <c r="AE24" s="9">
         <v>427</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AF24" s="9">
         <v>603</v>
       </c>
-      <c r="AG22" s="9">
+      <c r="AG24" s="9">
         <v>613</v>
       </c>
-      <c r="AH22" s="9">
+      <c r="AH24" s="9">
         <v>596</v>
       </c>
-      <c r="AI22" s="9">
+      <c r="AI24" s="9">
         <v>571</v>
       </c>
-      <c r="AJ22" s="9">
+      <c r="AJ24" s="9">
         <v>494</v>
       </c>
-      <c r="AK22" s="11">
+      <c r="AK24" s="11">
         <v>477</v>
       </c>
-      <c r="AL22" s="48">
+      <c r="AL24" s="47">
         <v>522</v>
       </c>
-      <c r="AM22" s="48">
+      <c r="AM24" s="47">
         <v>485</v>
       </c>
-      <c r="AN22" s="48">
+      <c r="AN24" s="47">
         <v>522</v>
       </c>
-      <c r="AO22" s="48">
+      <c r="AO24" s="47">
         <v>559</v>
       </c>
-      <c r="AP22" s="9">
+      <c r="AP24" s="9">
         <v>547</v>
       </c>
-      <c r="AQ22" s="48">
+      <c r="AQ24" s="47">
         <v>518</v>
       </c>
-      <c r="AR22" s="48">
+      <c r="AR24" s="47">
         <v>529</v>
       </c>
-      <c r="AS22" s="48">
+      <c r="AS24" s="47">
         <v>563</v>
       </c>
-      <c r="AT22" s="48">
+      <c r="AT24" s="47">
         <v>527</v>
       </c>
-      <c r="AU22" s="48">
+      <c r="AU24" s="47">
         <v>523</v>
       </c>
-      <c r="AV22" s="48">
+      <c r="AV24" s="47">
         <v>508</v>
       </c>
-      <c r="AW22" s="66">
+      <c r="AW24" s="61">
         <v>439</v>
       </c>
-      <c r="AX22" s="48">
+      <c r="AX24" s="47">
         <v>393</v>
       </c>
-      <c r="AY22" s="48">
+      <c r="AY24" s="47">
         <v>443</v>
       </c>
-      <c r="AZ22" s="48">
+      <c r="AZ24" s="47">
         <v>413</v>
       </c>
-      <c r="BA22" s="48">
+      <c r="BA24" s="47">
         <v>438</v>
       </c>
-      <c r="BB22" s="9">
+      <c r="BB24" s="9">
         <v>412</v>
       </c>
-      <c r="BC22" s="9">
+      <c r="BC24" s="9">
         <v>458</v>
       </c>
-      <c r="BD22" s="9">
+      <c r="BD24" s="9">
         <v>494</v>
       </c>
-      <c r="BE22" s="9">
+      <c r="BE24" s="9">
         <v>488</v>
       </c>
-      <c r="BF22" s="9">
+      <c r="BF24" s="9">
         <v>523</v>
       </c>
-      <c r="BG22" s="9">
+      <c r="BG24" s="9">
         <v>418</v>
       </c>
-      <c r="BH22" s="9">
+      <c r="BH24" s="9">
         <v>394</v>
       </c>
-      <c r="BI22" s="9">
+      <c r="BI24" s="11">
         <v>450</v>
       </c>
+      <c r="BJ24" s="9">
+        <v>377</v>
+      </c>
+      <c r="BK24" s="9">
+        <v>366</v>
+      </c>
+      <c r="BL24" s="9">
+        <v>463</v>
+      </c>
+      <c r="BM24" s="9">
+        <v>439</v>
+      </c>
     </row>
-    <row r="23" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="85" t="s">
+    <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="80" t="s">
         <v>25</v>
-      </c>
-[...320 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="12"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="14">
-        <v>74</v>
+        <v>460</v>
       </c>
       <c r="O25" s="14">
-        <v>95</v>
+        <v>428</v>
       </c>
       <c r="P25" s="14">
-        <v>81</v>
+        <v>397</v>
       </c>
       <c r="Q25" s="9">
-        <v>103</v>
+        <v>421</v>
       </c>
       <c r="R25" s="9">
-        <v>70</v>
+        <v>482</v>
       </c>
       <c r="S25" s="9">
-        <v>97</v>
+        <v>479</v>
       </c>
       <c r="T25" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U25" s="14">
-        <v>100</v>
+        <v>482</v>
       </c>
       <c r="V25" s="14">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="W25" s="14">
-        <v>105</v>
+        <v>468</v>
       </c>
       <c r="X25" s="14">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>470</v>
+      </c>
+      <c r="Y25" s="58">
+        <v>464</v>
       </c>
       <c r="Z25" s="14">
-        <v>86</v>
+        <v>442</v>
       </c>
       <c r="AA25" s="14">
-        <v>73</v>
+        <v>364</v>
       </c>
       <c r="AB25" s="14">
-        <v>93</v>
+        <v>379</v>
       </c>
       <c r="AC25" s="9">
-        <v>77</v>
+        <v>413</v>
       </c>
       <c r="AD25" s="9">
-        <v>102</v>
+        <v>507</v>
       </c>
       <c r="AE25" s="9">
-        <v>10</v>
+        <v>397</v>
       </c>
       <c r="AF25" s="9">
-        <v>88</v>
+        <v>488</v>
       </c>
       <c r="AG25" s="9">
-        <v>84</v>
+        <v>512</v>
       </c>
       <c r="AH25" s="9">
-        <v>87</v>
+        <v>486</v>
       </c>
       <c r="AI25" s="9">
-        <v>76</v>
+        <v>470</v>
       </c>
       <c r="AJ25" s="9">
-        <v>68</v>
+        <v>399</v>
       </c>
       <c r="AK25" s="11">
-        <v>76</v>
-[...11 lines deleted...]
-        <v>83</v>
+        <v>384</v>
+      </c>
+      <c r="AL25" s="47">
+        <v>425</v>
+      </c>
+      <c r="AM25" s="47">
+        <v>404</v>
+      </c>
+      <c r="AN25" s="47">
+        <v>427</v>
+      </c>
+      <c r="AO25" s="47">
+        <v>452</v>
       </c>
       <c r="AP25" s="9">
-        <v>86</v>
-[...32 lines deleted...]
-        <v>56</v>
+        <v>436</v>
+      </c>
+      <c r="AQ25" s="47">
+        <v>411</v>
+      </c>
+      <c r="AR25" s="47">
+        <v>427</v>
+      </c>
+      <c r="AS25" s="47">
+        <v>456</v>
+      </c>
+      <c r="AT25" s="47">
+        <v>416</v>
+      </c>
+      <c r="AU25" s="47">
+        <v>412</v>
+      </c>
+      <c r="AV25" s="47">
+        <v>429</v>
+      </c>
+      <c r="AW25" s="61">
+        <v>362</v>
+      </c>
+      <c r="AX25" s="47">
+        <v>307</v>
+      </c>
+      <c r="AY25" s="47">
+        <v>354</v>
+      </c>
+      <c r="AZ25" s="47">
+        <v>336</v>
+      </c>
+      <c r="BA25" s="47">
+        <v>366</v>
       </c>
       <c r="BB25" s="9">
-        <v>54</v>
+        <v>340</v>
       </c>
       <c r="BC25" s="9">
-        <v>67</v>
+        <v>367</v>
       </c>
       <c r="BD25" s="9">
-        <v>57</v>
+        <v>419</v>
       </c>
       <c r="BE25" s="9">
-        <v>58</v>
+        <v>406</v>
       </c>
       <c r="BF25" s="9">
-        <v>65</v>
+        <v>438</v>
       </c>
       <c r="BG25" s="9">
-        <v>55</v>
+        <v>351</v>
       </c>
       <c r="BH25" s="9">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>328</v>
+      </c>
+      <c r="BI25" s="11">
+        <v>391</v>
+      </c>
+      <c r="BJ25" s="9">
+        <v>300</v>
+      </c>
+      <c r="BK25" s="9">
+        <v>303</v>
+      </c>
+      <c r="BL25" s="9">
+        <v>379</v>
+      </c>
+      <c r="BM25" s="9">
+        <v>365</v>
       </c>
     </row>
-    <row r="26" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="81" t="s">
+        <v>26</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
-      <c r="N26" s="14"/>
-[...57 lines deleted...]
-        <v>4</v>
+      <c r="N26" s="14">
+        <v>23</v>
+      </c>
+      <c r="O26" s="14">
+        <v>12</v>
+      </c>
+      <c r="P26" s="14">
+        <v>12</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>11</v>
+      </c>
+      <c r="R26" s="9">
+        <v>20</v>
+      </c>
+      <c r="S26" s="9">
+        <v>14</v>
+      </c>
+      <c r="T26" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U26" s="14">
+        <v>20</v>
+      </c>
+      <c r="V26" s="14">
+        <v>12</v>
+      </c>
+      <c r="W26" s="14">
+        <v>14</v>
+      </c>
+      <c r="X26" s="14">
+        <v>14</v>
+      </c>
+      <c r="Y26" s="58">
+        <v>15</v>
+      </c>
+      <c r="Z26" s="14">
+        <v>15</v>
+      </c>
+      <c r="AA26" s="14">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="14">
+        <v>18</v>
+      </c>
+      <c r="AC26" s="9">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>15</v>
+      </c>
+      <c r="AG26" s="9">
+        <v>7</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="11">
+        <v>11</v>
+      </c>
+      <c r="AL26" s="47">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="47">
+        <v>11</v>
+      </c>
+      <c r="AN26" s="47">
+        <v>10</v>
+      </c>
+      <c r="AO26" s="47">
+        <v>11</v>
       </c>
       <c r="AP26" s="9">
-        <v>4</v>
-[...25 lines deleted...]
-      <c r="AY26" s="48">
+        <v>14</v>
+      </c>
+      <c r="AQ26" s="47">
+        <v>21</v>
+      </c>
+      <c r="AR26" s="47">
+        <v>8</v>
+      </c>
+      <c r="AS26" s="47">
         <v>6</v>
       </c>
-      <c r="AZ26" s="48">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AT26" s="47">
+        <v>17</v>
+      </c>
+      <c r="AU26" s="47">
+        <v>7</v>
+      </c>
+      <c r="AV26" s="47">
+        <v>10</v>
+      </c>
+      <c r="AW26" s="61">
+        <v>7</v>
+      </c>
+      <c r="AX26" s="47">
+        <v>10</v>
+      </c>
+      <c r="AY26" s="47">
+        <v>7</v>
+      </c>
+      <c r="AZ26" s="47">
+        <v>8</v>
+      </c>
+      <c r="BA26" s="47">
+        <v>6</v>
       </c>
       <c r="BB26" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="BC26" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="BD26" s="9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="BE26" s="9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="BF26" s="9">
+        <v>13</v>
       </c>
       <c r="BG26" s="9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="BH26" s="9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="BI26" s="11">
+        <v>6</v>
+      </c>
+      <c r="BJ26" s="9">
+        <v>9</v>
+      </c>
+      <c r="BK26" s="9">
+        <v>6</v>
+      </c>
+      <c r="BL26" s="9">
+        <v>7</v>
+      </c>
+      <c r="BM26" s="9">
+        <v>19</v>
       </c>
     </row>
-    <row r="27" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="80" t="s">
+        <v>29</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="14">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="O27" s="14">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="P27" s="14">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="Q27" s="9">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="R27" s="9">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="S27" s="9">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U27" s="14">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="V27" s="14">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="W27" s="14">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="X27" s="14">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>106</v>
+      </c>
+      <c r="Y27" s="58">
+        <v>83</v>
       </c>
       <c r="Z27" s="14">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="AA27" s="14">
-        <v>5</v>
+        <v>73</v>
       </c>
       <c r="AB27" s="14">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="AC27" s="9">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="AD27" s="9">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="AE27" s="9">
         <v>10</v>
       </c>
       <c r="AF27" s="9">
+        <v>88</v>
+      </c>
+      <c r="AG27" s="9">
+        <v>84</v>
+      </c>
+      <c r="AH27" s="9">
+        <v>87</v>
+      </c>
+      <c r="AI27" s="9">
+        <v>76</v>
+      </c>
+      <c r="AJ27" s="9">
+        <v>68</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>76</v>
+      </c>
+      <c r="AL27" s="47">
+        <v>72</v>
+      </c>
+      <c r="AM27" s="47">
+        <v>60</v>
+      </c>
+      <c r="AN27" s="47">
+        <v>74</v>
+      </c>
+      <c r="AO27" s="47">
+        <v>83</v>
+      </c>
+      <c r="AP27" s="9">
+        <v>86</v>
+      </c>
+      <c r="AQ27" s="47">
+        <v>80</v>
+      </c>
+      <c r="AR27" s="47">
+        <v>81</v>
+      </c>
+      <c r="AS27" s="47">
+        <v>86</v>
+      </c>
+      <c r="AT27" s="47">
+        <v>84</v>
+      </c>
+      <c r="AU27" s="47">
+        <v>91</v>
+      </c>
+      <c r="AV27" s="47">
+        <v>61</v>
+      </c>
+      <c r="AW27" s="61">
+        <v>62</v>
+      </c>
+      <c r="AX27" s="47">
+        <v>70</v>
+      </c>
+      <c r="AY27" s="47">
+        <v>69</v>
+      </c>
+      <c r="AZ27" s="47">
+        <v>62</v>
+      </c>
+      <c r="BA27" s="47">
+        <v>56</v>
+      </c>
+      <c r="BB27" s="9">
+        <v>54</v>
+      </c>
+      <c r="BC27" s="9">
+        <v>67</v>
+      </c>
+      <c r="BD27" s="9">
+        <v>57</v>
+      </c>
+      <c r="BE27" s="9">
+        <v>58</v>
+      </c>
+      <c r="BF27" s="9">
+        <v>65</v>
+      </c>
+      <c r="BG27" s="9">
+        <v>55</v>
+      </c>
+      <c r="BH27" s="9">
+        <v>50</v>
+      </c>
+      <c r="BI27" s="11">
+        <v>44</v>
+      </c>
+      <c r="BJ27" s="9">
+        <v>56</v>
+      </c>
+      <c r="BK27" s="9">
+        <v>51</v>
+      </c>
+      <c r="BL27" s="9">
+        <v>66</v>
+      </c>
+      <c r="BM27" s="9">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="14"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="8"/>
+      <c r="U28" s="14"/>
+      <c r="V28" s="14"/>
+      <c r="W28" s="14"/>
+      <c r="X28" s="14"/>
+      <c r="Y28" s="58"/>
+      <c r="Z28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK28" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL28" s="47">
+        <v>2</v>
+      </c>
+      <c r="AM28" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="47">
+        <v>4</v>
+      </c>
+      <c r="AP28" s="9">
+        <v>4</v>
+      </c>
+      <c r="AQ28" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR28" s="47">
+        <v>4</v>
+      </c>
+      <c r="AS28" s="47">
+        <v>3</v>
+      </c>
+      <c r="AT28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AU28" s="47">
+        <v>5</v>
+      </c>
+      <c r="AV28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="61">
+        <v>1</v>
+      </c>
+      <c r="AX28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AY28" s="47">
+        <v>6</v>
+      </c>
+      <c r="AZ28" s="47">
+        <v>4</v>
+      </c>
+      <c r="BA28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BB28" s="9">
+        <v>3</v>
+      </c>
+      <c r="BC28" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD28" s="9">
+        <v>1</v>
+      </c>
+      <c r="BE28" s="9">
+        <v>2</v>
+      </c>
+      <c r="BF28" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BG28" s="9">
+        <v>2</v>
+      </c>
+      <c r="BH28" s="9">
+        <v>2</v>
+      </c>
+      <c r="BI28" s="11">
+        <v>3</v>
+      </c>
+      <c r="BJ28" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK28" s="9">
+        <v>1</v>
+      </c>
+      <c r="BL28" s="9">
+        <v>6</v>
+      </c>
+      <c r="BM28" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="14">
+        <v>11</v>
+      </c>
+      <c r="O29" s="14">
+        <v>9</v>
+      </c>
+      <c r="P29" s="14">
+        <v>9</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>9</v>
+      </c>
+      <c r="R29" s="9">
+        <v>10</v>
+      </c>
+      <c r="S29" s="9">
+        <v>10</v>
+      </c>
+      <c r="T29" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U29" s="14">
+        <v>10</v>
+      </c>
+      <c r="V29" s="14">
+        <v>11</v>
+      </c>
+      <c r="W29" s="14">
+        <v>7</v>
+      </c>
+      <c r="X29" s="14">
+        <v>11</v>
+      </c>
+      <c r="Y29" s="58">
+        <v>18</v>
+      </c>
+      <c r="Z29" s="14">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>5</v>
+      </c>
+      <c r="AB29" s="14">
+        <v>4</v>
+      </c>
+      <c r="AC29" s="9">
+        <v>6</v>
+      </c>
+      <c r="AD29" s="9">
+        <v>14</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF29" s="9">
         <v>12</v>
       </c>
-      <c r="AG27" s="9">
+      <c r="AG29" s="9">
         <v>10</v>
       </c>
-      <c r="AH27" s="9">
+      <c r="AH29" s="9">
         <v>7</v>
       </c>
-      <c r="AI27" s="9">
+      <c r="AI29" s="9">
         <v>15</v>
       </c>
-      <c r="AJ27" s="9">
+      <c r="AJ29" s="9">
         <v>14</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK29" s="11">
         <v>6</v>
       </c>
-      <c r="AL27" s="48">
+      <c r="AL29" s="47">
         <v>4</v>
       </c>
-      <c r="AM27" s="48">
+      <c r="AM29" s="47">
         <v>8</v>
       </c>
-      <c r="AN27" s="48">
+      <c r="AN29" s="47">
         <v>10</v>
       </c>
-      <c r="AO27" s="48">
+      <c r="AO29" s="47">
         <v>9</v>
       </c>
-      <c r="AP27" s="9">
+      <c r="AP29" s="9">
         <v>7</v>
       </c>
-      <c r="AQ27" s="48">
+      <c r="AQ29" s="47">
         <v>6</v>
       </c>
-      <c r="AR27" s="48">
+      <c r="AR29" s="47">
         <v>9</v>
       </c>
-      <c r="AS27" s="48">
+      <c r="AS29" s="47">
         <v>12</v>
       </c>
-      <c r="AT27" s="48">
+      <c r="AT29" s="47">
         <v>9</v>
       </c>
-      <c r="AU27" s="48">
+      <c r="AU29" s="47">
         <v>8</v>
       </c>
-      <c r="AV27" s="48">
+      <c r="AV29" s="47">
         <v>7</v>
       </c>
-      <c r="AW27" s="66">
+      <c r="AW29" s="61">
         <v>7</v>
       </c>
-      <c r="AX27" s="48">
+      <c r="AX29" s="47">
         <v>5</v>
       </c>
-      <c r="AY27" s="48">
+      <c r="AY29" s="47">
         <v>7</v>
       </c>
-      <c r="AZ27" s="48">
+      <c r="AZ29" s="47">
         <v>3</v>
       </c>
-      <c r="BA27" s="48">
+      <c r="BA29" s="47">
         <v>9</v>
       </c>
-      <c r="BB27" s="9">
+      <c r="BB29" s="9">
         <v>6</v>
       </c>
-      <c r="BC27" s="9">
+      <c r="BC29" s="9">
         <v>9</v>
       </c>
-      <c r="BD27" s="9">
+      <c r="BD29" s="9">
         <v>8</v>
       </c>
-      <c r="BE27" s="9">
+      <c r="BE29" s="9">
         <v>3</v>
       </c>
-      <c r="BF27" s="9">
+      <c r="BF29" s="9">
         <v>7</v>
       </c>
-      <c r="BG27" s="9">
+      <c r="BG29" s="9">
         <v>3</v>
       </c>
-      <c r="BH27" s="9">
+      <c r="BH29" s="9">
         <v>6</v>
       </c>
-      <c r="BI27" s="9">
+      <c r="BI29" s="11">
         <v>6</v>
       </c>
+      <c r="BJ29" s="9">
+        <v>12</v>
+      </c>
+      <c r="BK29" s="9">
+        <v>5</v>
+      </c>
+      <c r="BL29" s="9">
+        <v>5</v>
+      </c>
+      <c r="BM29" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="100" t="s">
+    <row r="30" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="90" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="100"/>
-[...58 lines deleted...]
-      <c r="BI28" s="100"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="90"/>
+      <c r="AC30" s="90"/>
+      <c r="AD30" s="90"/>
+      <c r="AE30" s="90"/>
+      <c r="AF30" s="90"/>
+      <c r="AG30" s="90"/>
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="90"/>
+      <c r="AJ30" s="90"/>
+      <c r="AK30" s="90"/>
+      <c r="AL30" s="90"/>
+      <c r="AM30" s="90"/>
+      <c r="AN30" s="90"/>
+      <c r="AO30" s="90"/>
+      <c r="AP30" s="90"/>
+      <c r="AQ30" s="90"/>
+      <c r="AR30" s="90"/>
+      <c r="AS30" s="90"/>
+      <c r="AT30" s="90"/>
+      <c r="AU30" s="90"/>
+      <c r="AV30" s="90"/>
+      <c r="AW30" s="90"/>
+      <c r="AX30" s="90"/>
+      <c r="AY30" s="90"/>
+      <c r="AZ30" s="90"/>
+      <c r="BA30" s="90"/>
+      <c r="BB30" s="90"/>
+      <c r="BC30" s="90"/>
+      <c r="BD30" s="90"/>
+      <c r="BE30" s="90"/>
+      <c r="BF30" s="90"/>
+      <c r="BG30" s="90"/>
+      <c r="BH30" s="90"/>
+      <c r="BI30" s="90"/>
+      <c r="BJ30" s="90"/>
+      <c r="BK30" s="90"/>
+      <c r="BL30" s="90"/>
+      <c r="BM30" s="90"/>
+      <c r="BN30" s="90"/>
+      <c r="BO30" s="90"/>
+      <c r="BP30" s="90"/>
+      <c r="BQ30" s="90"/>
+      <c r="BR30" s="90"/>
+      <c r="BS30" s="90"/>
+      <c r="BT30" s="90"/>
+      <c r="BU30" s="90"/>
     </row>
-    <row r="29" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="62" t="s">
+    <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="7" t="s">
-[...35 lines deleted...]
-      <c r="N29" s="8">
+      <c r="B31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N31" s="8">
         <v>303</v>
       </c>
-      <c r="O29" s="8">
+      <c r="O31" s="8">
         <v>299</v>
       </c>
-      <c r="P29" s="8">
+      <c r="P31" s="8">
         <v>341</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="Q31" s="8">
         <v>290</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R31" s="8">
         <v>309</v>
       </c>
-      <c r="S29" s="8">
+      <c r="S31" s="8">
         <v>339</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T31" s="8">
         <v>309</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U31" s="8">
         <v>308</v>
       </c>
-      <c r="V29" s="8">
+      <c r="V31" s="8">
         <v>338</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W31" s="8">
         <v>349</v>
       </c>
-      <c r="X29" s="8">
+      <c r="X31" s="8">
         <v>356</v>
       </c>
-      <c r="Y29" s="11">
+      <c r="Y31" s="11">
         <v>326</v>
       </c>
-      <c r="Z29" s="10">
+      <c r="Z31" s="10">
         <v>311</v>
       </c>
-      <c r="AA29" s="10">
+      <c r="AA31" s="10">
         <v>264</v>
       </c>
-      <c r="AB29" s="9">
+      <c r="AB31" s="9">
         <v>297</v>
       </c>
-      <c r="AC29" s="9">
+      <c r="AC31" s="9">
         <v>265</v>
       </c>
-      <c r="AD29" s="9">
+      <c r="AD31" s="9">
         <v>337</v>
       </c>
-      <c r="AE29" s="9">
+      <c r="AE31" s="9">
         <v>274</v>
       </c>
-      <c r="AF29" s="9">
+      <c r="AF31" s="9">
         <v>297</v>
       </c>
-      <c r="AG29" s="9">
+      <c r="AG31" s="9">
         <v>317</v>
       </c>
-      <c r="AH29" s="9">
+      <c r="AH31" s="9">
         <v>271</v>
       </c>
-      <c r="AI29" s="9">
+      <c r="AI31" s="9">
         <v>304</v>
       </c>
-      <c r="AJ29" s="9">
+      <c r="AJ31" s="9">
         <v>308</v>
       </c>
-      <c r="AK29" s="11">
+      <c r="AK31" s="11">
         <v>251</v>
       </c>
-      <c r="AL29" s="67">
+      <c r="AL31" s="62">
         <v>282</v>
       </c>
-      <c r="AM29" s="68">
+      <c r="AM31" s="63">
         <v>263</v>
       </c>
-      <c r="AN29" s="68">
+      <c r="AN31" s="63">
         <v>246</v>
       </c>
-      <c r="AO29" s="68">
+      <c r="AO31" s="63">
         <v>298</v>
       </c>
-      <c r="AP29" s="15">
+      <c r="AP31" s="15">
         <v>276</v>
       </c>
-      <c r="AQ29" s="68">
+      <c r="AQ31" s="63">
         <v>249</v>
       </c>
-      <c r="AR29" s="68">
+      <c r="AR31" s="63">
         <v>313</v>
       </c>
-      <c r="AS29" s="68">
+      <c r="AS31" s="63">
         <v>274</v>
       </c>
-      <c r="AT29" s="68">
+      <c r="AT31" s="63">
         <v>258</v>
       </c>
-      <c r="AU29" s="68">
+      <c r="AU31" s="63">
         <v>283</v>
       </c>
-      <c r="AV29" s="68">
+      <c r="AV31" s="63">
         <v>255</v>
       </c>
-      <c r="AW29" s="66">
+      <c r="AW31" s="61">
         <v>282</v>
       </c>
-      <c r="AX29" s="68">
+      <c r="AX31" s="63">
         <v>231</v>
       </c>
-      <c r="AY29" s="68">
+      <c r="AY31" s="63">
         <v>213</v>
       </c>
-      <c r="AZ29" s="68">
+      <c r="AZ31" s="63">
         <v>233</v>
       </c>
-      <c r="BA29" s="68">
+      <c r="BA31" s="63">
         <v>233</v>
       </c>
-      <c r="BB29" s="15">
+      <c r="BB31" s="15">
         <v>254</v>
       </c>
-      <c r="BC29" s="9">
+      <c r="BC31" s="9">
         <v>235</v>
       </c>
-      <c r="BD29" s="9">
+      <c r="BD31" s="9">
         <v>250</v>
       </c>
-      <c r="BE29" s="9">
+      <c r="BE31" s="9">
         <v>233</v>
       </c>
-      <c r="BF29" s="9">
+      <c r="BF31" s="9">
         <v>256</v>
       </c>
-      <c r="BG29" s="9">
+      <c r="BG31" s="9">
         <v>232</v>
       </c>
-      <c r="BH29" s="9">
+      <c r="BH31" s="9">
         <v>187</v>
       </c>
-      <c r="BI29" s="9">
+      <c r="BI31" s="11">
         <v>224</v>
       </c>
+      <c r="BJ31" s="9">
+        <v>217</v>
+      </c>
+      <c r="BK31" s="9">
+        <v>176</v>
+      </c>
+      <c r="BL31" s="9">
+        <v>198</v>
+      </c>
+      <c r="BM31" s="9">
+        <v>200</v>
+      </c>
     </row>
-    <row r="30" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="64" t="s">
+    <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="80" t="s">
         <v>25</v>
-      </c>
-[...320 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="14">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="O32" s="14">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="P32" s="14">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="Q32" s="9">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="R32" s="9">
+        <v>21</v>
+      </c>
+      <c r="S32" s="9">
         <v>27</v>
       </c>
-      <c r="S32" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="T32" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U32" s="14">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="V32" s="14">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="W32" s="14">
+        <v>27</v>
+      </c>
+      <c r="X32" s="14">
         <v>28</v>
       </c>
-      <c r="X32" s="14">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="Y32" s="58">
+        <v>16</v>
       </c>
       <c r="Z32" s="14">
+        <v>14</v>
+      </c>
+      <c r="AA32" s="14">
+        <v>18</v>
+      </c>
+      <c r="AB32" s="14">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="9">
+        <v>16</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>14</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>21</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>18</v>
+      </c>
+      <c r="AG32" s="9">
+        <v>26</v>
+      </c>
+      <c r="AH32" s="9">
+        <v>21</v>
+      </c>
+      <c r="AI32" s="9">
+        <v>18</v>
+      </c>
+      <c r="AJ32" s="9">
+        <v>19</v>
+      </c>
+      <c r="AK32" s="11">
+        <v>14</v>
+      </c>
+      <c r="AL32" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ32" s="63">
+        <v>11</v>
+      </c>
+      <c r="AR32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW32" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BG32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BH32" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI32" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="BJ32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BL32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BM32" s="112" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="80" t="s">
         <v>27</v>
-      </c>
-[...108 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="14">
+        <v>18</v>
+      </c>
+      <c r="O33" s="14">
+        <v>21</v>
+      </c>
+      <c r="P33" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>12</v>
+      </c>
+      <c r="R33" s="9">
+        <v>22</v>
+      </c>
+      <c r="S33" s="9">
+        <v>21</v>
+      </c>
+      <c r="T33" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U33" s="14">
+        <v>19</v>
+      </c>
+      <c r="V33" s="14">
+        <v>22</v>
+      </c>
+      <c r="W33" s="14">
+        <v>23</v>
+      </c>
+      <c r="X33" s="14">
+        <v>15</v>
+      </c>
+      <c r="Y33" s="58">
+        <v>26</v>
+      </c>
+      <c r="Z33" s="14">
+        <v>20</v>
+      </c>
+      <c r="AA33" s="14">
+        <v>12</v>
+      </c>
+      <c r="AB33" s="14">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="9">
+        <v>8</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF33" s="9">
+        <v>20</v>
+      </c>
+      <c r="AG33" s="9">
+        <v>21</v>
+      </c>
+      <c r="AH33" s="9">
+        <v>18</v>
+      </c>
+      <c r="AI33" s="9">
+        <v>21</v>
+      </c>
+      <c r="AJ33" s="9">
         <v>24</v>
       </c>
-      <c r="O33" s="14">
-[...17 lines deleted...]
-      <c r="U33" s="14">
+      <c r="AK33" s="11">
+        <v>20</v>
+      </c>
+      <c r="AL33" s="62">
+        <v>14</v>
+      </c>
+      <c r="AM33" s="63">
         <v>31</v>
       </c>
-      <c r="V33" s="14">
-[...44 lines deleted...]
-      <c r="AK33" s="11">
+      <c r="AN33" s="63">
+        <v>14</v>
+      </c>
+      <c r="AO33" s="63">
+        <v>15</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>17</v>
+      </c>
+      <c r="AQ33" s="63">
+        <v>19</v>
+      </c>
+      <c r="AR33" s="63">
+        <v>13</v>
+      </c>
+      <c r="AS33" s="63">
+        <v>16</v>
+      </c>
+      <c r="AT33" s="63">
+        <v>19</v>
+      </c>
+      <c r="AU33" s="63">
+        <v>8</v>
+      </c>
+      <c r="AV33" s="63">
+        <v>16</v>
+      </c>
+      <c r="AW33" s="61">
+        <v>14</v>
+      </c>
+      <c r="AX33" s="63">
+        <v>13</v>
+      </c>
+      <c r="AY33" s="63">
+        <v>10</v>
+      </c>
+      <c r="AZ33" s="63">
+        <v>15</v>
+      </c>
+      <c r="BA33" s="63">
+        <v>12</v>
+      </c>
+      <c r="BB33" s="15">
+        <v>19</v>
+      </c>
+      <c r="BC33" s="15">
+        <v>15</v>
+      </c>
+      <c r="BD33" s="15">
+        <v>17</v>
+      </c>
+      <c r="BE33" s="15">
+        <v>17</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>16</v>
+      </c>
+      <c r="BG33" s="15">
+        <v>20</v>
+      </c>
+      <c r="BH33" s="15">
+        <v>4</v>
+      </c>
+      <c r="BI33" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ33" s="78">
+        <v>18</v>
+      </c>
+      <c r="BK33" s="15">
+        <v>12</v>
+      </c>
+      <c r="BL33" s="15">
+        <v>9</v>
+      </c>
+      <c r="BM33" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="80" t="s">
         <v>28</v>
-      </c>
-[...75 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="14">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="O34" s="14">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="P34" s="14">
+        <v>40</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>31</v>
+      </c>
+      <c r="R34" s="9">
+        <v>27</v>
+      </c>
+      <c r="S34" s="9">
+        <v>30</v>
+      </c>
+      <c r="T34" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U34" s="14">
+        <v>20</v>
+      </c>
+      <c r="V34" s="14">
+        <v>41</v>
+      </c>
+      <c r="W34" s="14">
+        <v>28</v>
+      </c>
+      <c r="X34" s="14">
+        <v>39</v>
+      </c>
+      <c r="Y34" s="58">
+        <v>38</v>
+      </c>
+      <c r="Z34" s="14">
+        <v>27</v>
+      </c>
+      <c r="AA34" s="14">
+        <v>29</v>
+      </c>
+      <c r="AB34" s="14">
+        <v>36</v>
+      </c>
+      <c r="AC34" s="9">
+        <v>23</v>
+      </c>
+      <c r="AD34" s="9">
+        <v>31</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>36</v>
+      </c>
+      <c r="AF34" s="9">
+        <v>38</v>
+      </c>
+      <c r="AG34" s="9">
+        <v>24</v>
+      </c>
+      <c r="AH34" s="9">
+        <v>24</v>
+      </c>
+      <c r="AI34" s="9">
+        <v>24</v>
+      </c>
+      <c r="AJ34" s="9">
+        <v>28</v>
+      </c>
+      <c r="AK34" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL34" s="62">
+        <v>30</v>
+      </c>
+      <c r="AM34" s="63">
+        <v>20</v>
+      </c>
+      <c r="AN34" s="63">
+        <v>28</v>
+      </c>
+      <c r="AO34" s="63">
+        <v>41</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="63">
+        <v>25</v>
+      </c>
+      <c r="AR34" s="63">
+        <v>29</v>
+      </c>
+      <c r="AS34" s="63">
+        <v>32</v>
+      </c>
+      <c r="AT34" s="63">
+        <v>26</v>
+      </c>
+      <c r="AU34" s="63">
+        <v>27</v>
+      </c>
+      <c r="AV34" s="63">
+        <v>28</v>
+      </c>
+      <c r="AW34" s="61">
+        <v>28</v>
+      </c>
+      <c r="AX34" s="63">
+        <v>30</v>
+      </c>
+      <c r="AY34" s="63">
+        <v>24</v>
+      </c>
+      <c r="AZ34" s="63">
+        <v>24</v>
+      </c>
+      <c r="BA34" s="63">
+        <v>26</v>
+      </c>
+      <c r="BB34" s="15">
         <v>21</v>
       </c>
-      <c r="Q34" s="9">
-[...11 lines deleted...]
-      <c r="U34" s="14">
+      <c r="BC34" s="15">
+        <v>33</v>
+      </c>
+      <c r="BD34" s="15">
+        <v>24</v>
+      </c>
+      <c r="BE34" s="15">
+        <v>24</v>
+      </c>
+      <c r="BF34" s="15">
         <v>19</v>
       </c>
-      <c r="V34" s="14">
-[...8 lines deleted...]
-      <c r="Y34" s="59">
+      <c r="BG34" s="15">
+        <v>24</v>
+      </c>
+      <c r="BH34" s="15">
         <v>21</v>
       </c>
-      <c r="Z34" s="14">
-[...11 lines deleted...]
-      <c r="AD34" s="9">
+      <c r="BI34" s="11">
+        <v>24</v>
+      </c>
+      <c r="BJ34" s="78">
+        <v>27</v>
+      </c>
+      <c r="BK34" s="15">
+        <v>18</v>
+      </c>
+      <c r="BL34" s="15">
+        <v>26</v>
+      </c>
+      <c r="BM34" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="80" t="s">
         <v>29</v>
-      </c>
-[...96 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="14">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="O35" s="14">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="P35" s="14">
+        <v>32</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>38</v>
+      </c>
+      <c r="R35" s="9">
+        <v>24</v>
+      </c>
+      <c r="S35" s="9">
         <v>35</v>
       </c>
-      <c r="Q35" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="T35" s="8" t="s">
         <v>23</v>
       </c>
       <c r="U35" s="14">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="V35" s="14">
+        <v>33</v>
+      </c>
+      <c r="W35" s="14">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="X35" s="14">
         <v>35</v>
       </c>
-      <c r="Y35" s="59">
+      <c r="Y35" s="58">
+        <v>31</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>33</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>26</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>31</v>
+      </c>
+      <c r="AC35" s="9">
+        <v>29</v>
+      </c>
+      <c r="AD35" s="9">
+        <v>33</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>5</v>
+      </c>
+      <c r="AF35" s="9">
+        <v>35</v>
+      </c>
+      <c r="AG35" s="9">
+        <v>34</v>
+      </c>
+      <c r="AH35" s="9">
+        <v>23</v>
+      </c>
+      <c r="AI35" s="9">
+        <v>29</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>48</v>
+      </c>
+      <c r="AK35" s="11">
+        <v>28</v>
+      </c>
+      <c r="AL35" s="62">
+        <v>28</v>
+      </c>
+      <c r="AM35" s="63">
+        <v>28</v>
+      </c>
+      <c r="AN35" s="63">
+        <v>28</v>
+      </c>
+      <c r="AO35" s="63">
+        <v>27</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>23</v>
+      </c>
+      <c r="AQ35" s="63">
+        <v>30</v>
+      </c>
+      <c r="AR35" s="63">
+        <v>34</v>
+      </c>
+      <c r="AS35" s="63">
+        <v>26</v>
+      </c>
+      <c r="AT35" s="63">
+        <v>29</v>
+      </c>
+      <c r="AU35" s="63">
+        <v>29</v>
+      </c>
+      <c r="AV35" s="63">
+        <v>20</v>
+      </c>
+      <c r="AW35" s="61">
         <v>32</v>
       </c>
-      <c r="Z35" s="14">
+      <c r="AX35" s="63">
         <v>24</v>
       </c>
-      <c r="AA35" s="14">
-[...11 lines deleted...]
-      <c r="AE35" s="9">
+      <c r="AY35" s="63">
+        <v>13</v>
+      </c>
+      <c r="AZ35" s="63">
+        <v>23</v>
+      </c>
+      <c r="BA35" s="63">
+        <v>28</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>17</v>
+      </c>
+      <c r="BC35" s="15">
         <v>29</v>
       </c>
-      <c r="AF35" s="9">
-[...70 lines deleted...]
-      </c>
       <c r="BD35" s="15">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="BE35" s="15">
         <v>25</v>
       </c>
       <c r="BF35" s="15">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="BG35" s="15">
+        <v>22</v>
+      </c>
+      <c r="BH35" s="15">
+        <v>19</v>
+      </c>
+      <c r="BI35" s="11">
+        <v>21</v>
+      </c>
+      <c r="BJ35" s="78">
+        <v>22</v>
+      </c>
+      <c r="BK35" s="15">
+        <v>14</v>
+      </c>
+      <c r="BL35" s="15">
         <v>27</v>
       </c>
-      <c r="BH35" s="15">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="BM35" s="15">
+        <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="80" t="s">
+        <v>30</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="12"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
-      <c r="N36" s="14"/>
-[...47 lines deleted...]
-      <c r="AL36" s="67">
+      <c r="N36" s="14">
+        <v>17</v>
+      </c>
+      <c r="O36" s="14">
         <v>22</v>
       </c>
-      <c r="AM36" s="68">
+      <c r="P36" s="14">
+        <v>21</v>
+      </c>
+      <c r="Q36" s="9">
         <v>17</v>
       </c>
-      <c r="AN36" s="68">
+      <c r="R36" s="9">
+        <v>16</v>
+      </c>
+      <c r="S36" s="9">
+        <v>22</v>
+      </c>
+      <c r="T36" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U36" s="14">
+        <v>19</v>
+      </c>
+      <c r="V36" s="14">
+        <v>20</v>
+      </c>
+      <c r="W36" s="14">
+        <v>23</v>
+      </c>
+      <c r="X36" s="14">
+        <v>20</v>
+      </c>
+      <c r="Y36" s="58">
+        <v>21</v>
+      </c>
+      <c r="Z36" s="14">
+        <v>21</v>
+      </c>
+      <c r="AA36" s="14">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="14">
+        <v>14</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>15</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>29</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>24</v>
+      </c>
+      <c r="AF36" s="9">
         <v>11</v>
       </c>
-      <c r="AO36" s="68">
+      <c r="AG36" s="9">
+        <v>19</v>
+      </c>
+      <c r="AH36" s="9">
         <v>14</v>
       </c>
+      <c r="AI36" s="9">
+        <v>29</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>27</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL36" s="62">
+        <v>15</v>
+      </c>
+      <c r="AM36" s="63">
+        <v>14</v>
+      </c>
+      <c r="AN36" s="63">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="63">
+        <v>15</v>
+      </c>
       <c r="AP36" s="15">
+        <v>22</v>
+      </c>
+      <c r="AQ36" s="63">
+        <v>19</v>
+      </c>
+      <c r="AR36" s="63">
+        <v>17</v>
+      </c>
+      <c r="AS36" s="63">
+        <v>19</v>
+      </c>
+      <c r="AT36" s="63">
+        <v>13</v>
+      </c>
+      <c r="AU36" s="63">
+        <v>19</v>
+      </c>
+      <c r="AV36" s="63">
+        <v>14</v>
+      </c>
+      <c r="AW36" s="61">
+        <v>14</v>
+      </c>
+      <c r="AX36" s="63">
+        <v>16</v>
+      </c>
+      <c r="AY36" s="63">
+        <v>12</v>
+      </c>
+      <c r="AZ36" s="63">
+        <v>19</v>
+      </c>
+      <c r="BA36" s="63">
+        <v>10</v>
+      </c>
+      <c r="BB36" s="15">
+        <v>20</v>
+      </c>
+      <c r="BC36" s="15">
         <v>15</v>
       </c>
-      <c r="AQ36" s="68" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="BD36" s="15">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="BE36" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="BF36" s="15">
         <v>16</v>
       </c>
       <c r="BG36" s="15">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="BH36" s="15">
         <v>10</v>
       </c>
-      <c r="BI36" s="15">
+      <c r="BI36" s="11">
+        <v>13</v>
+      </c>
+      <c r="BJ36" s="78">
+        <v>12</v>
+      </c>
+      <c r="BK36" s="15">
         <v>11</v>
       </c>
+      <c r="BL36" s="15">
+        <v>11</v>
+      </c>
+      <c r="BM36" s="15">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="80" t="s">
+        <v>31</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
-      <c r="D37" s="7"/>
-[...8 lines deleted...]
-      <c r="M37" s="7"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
       <c r="N37" s="14">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="O37" s="14">
+        <v>25</v>
+      </c>
+      <c r="P37" s="14">
+        <v>35</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>23</v>
+      </c>
+      <c r="R37" s="9">
+        <v>38</v>
+      </c>
+      <c r="S37" s="9">
+        <v>38</v>
+      </c>
+      <c r="T37" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U37" s="14">
+        <v>40</v>
+      </c>
+      <c r="V37" s="14">
+        <v>41</v>
+      </c>
+      <c r="W37" s="14">
+        <v>29</v>
+      </c>
+      <c r="X37" s="14">
+        <v>35</v>
+      </c>
+      <c r="Y37" s="58">
+        <v>32</v>
+      </c>
+      <c r="Z37" s="14">
+        <v>24</v>
+      </c>
+      <c r="AA37" s="14">
         <v>30</v>
       </c>
-      <c r="P37" s="14">
-[...20 lines deleted...]
-      <c r="W37" s="14">
+      <c r="AB37" s="14">
+        <v>36</v>
+      </c>
+      <c r="AC37" s="9">
         <v>37</v>
       </c>
-      <c r="X37" s="14">
-[...2 lines deleted...]
-      <c r="Y37" s="59">
+      <c r="AD37" s="9">
+        <v>40</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>29</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>32</v>
+      </c>
+      <c r="AG37" s="9">
+        <v>41</v>
+      </c>
+      <c r="AH37" s="9">
+        <v>25</v>
+      </c>
+      <c r="AI37" s="9">
+        <v>31</v>
+      </c>
+      <c r="AJ37" s="9">
+        <v>25</v>
+      </c>
+      <c r="AK37" s="11">
         <v>35</v>
       </c>
-      <c r="Z37" s="14">
-[...17 lines deleted...]
-      <c r="AF37" s="9">
+      <c r="AL37" s="62">
+        <v>31</v>
+      </c>
+      <c r="AM37" s="63">
+        <v>35</v>
+      </c>
+      <c r="AN37" s="63">
+        <v>26</v>
+      </c>
+      <c r="AO37" s="63">
         <v>28</v>
       </c>
-      <c r="AG37" s="9">
-[...8 lines deleted...]
-      <c r="AJ37" s="9">
+      <c r="AP37" s="15">
+        <v>23</v>
+      </c>
+      <c r="AQ37" s="63">
+        <v>25</v>
+      </c>
+      <c r="AR37" s="63">
+        <v>31</v>
+      </c>
+      <c r="AS37" s="63">
+        <v>32</v>
+      </c>
+      <c r="AT37" s="63">
+        <v>27</v>
+      </c>
+      <c r="AU37" s="63">
+        <v>27</v>
+      </c>
+      <c r="AV37" s="63">
+        <v>29</v>
+      </c>
+      <c r="AW37" s="61">
+        <v>24</v>
+      </c>
+      <c r="AX37" s="63">
+        <v>24</v>
+      </c>
+      <c r="AY37" s="63">
+        <v>28</v>
+      </c>
+      <c r="AZ37" s="63">
+        <v>20</v>
+      </c>
+      <c r="BA37" s="63">
+        <v>17</v>
+      </c>
+      <c r="BB37" s="15">
         <v>36</v>
       </c>
-      <c r="AK37" s="11">
-[...23 lines deleted...]
-      <c r="AS37" s="68">
+      <c r="BC37" s="15">
+        <v>27</v>
+      </c>
+      <c r="BD37" s="15">
+        <v>25</v>
+      </c>
+      <c r="BE37" s="15">
+        <v>25</v>
+      </c>
+      <c r="BF37" s="15">
         <v>29</v>
       </c>
-      <c r="AT37" s="68">
-[...37 lines deleted...]
-      </c>
       <c r="BG37" s="15">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="BH37" s="15">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>23</v>
+      </c>
+      <c r="BI37" s="11">
+        <v>29</v>
+      </c>
+      <c r="BJ37" s="78">
+        <v>13</v>
+      </c>
+      <c r="BK37" s="15">
+        <v>23</v>
+      </c>
+      <c r="BL37" s="15">
+        <v>18</v>
+      </c>
+      <c r="BM37" s="15">
+        <v>23</v>
       </c>
     </row>
-    <row r="38" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="80" t="s">
+        <v>69</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="12"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
-      <c r="N38" s="14">
+      <c r="N38" s="14"/>
+      <c r="O38" s="14"/>
+      <c r="P38" s="14"/>
+      <c r="Q38" s="9"/>
+      <c r="R38" s="9"/>
+      <c r="S38" s="9"/>
+      <c r="T38" s="8"/>
+      <c r="U38" s="14"/>
+      <c r="V38" s="14"/>
+      <c r="W38" s="14"/>
+      <c r="X38" s="14"/>
+      <c r="Y38" s="58"/>
+      <c r="Z38" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA38" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK38" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL38" s="62">
+        <v>22</v>
+      </c>
+      <c r="AM38" s="63">
+        <v>17</v>
+      </c>
+      <c r="AN38" s="63">
+        <v>11</v>
+      </c>
+      <c r="AO38" s="63">
+        <v>14</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>15</v>
+      </c>
+      <c r="AQ38" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR38" s="63">
+        <v>23</v>
+      </c>
+      <c r="AS38" s="63">
+        <v>13</v>
+      </c>
+      <c r="AT38" s="63">
+        <v>18</v>
+      </c>
+      <c r="AU38" s="63">
+        <v>13</v>
+      </c>
+      <c r="AV38" s="63">
+        <v>14</v>
+      </c>
+      <c r="AW38" s="61">
         <v>19</v>
       </c>
-      <c r="O38" s="14">
-[...11 lines deleted...]
-      <c r="S38" s="9">
+      <c r="AX38" s="63">
+        <v>6</v>
+      </c>
+      <c r="AY38" s="63">
+        <v>15</v>
+      </c>
+      <c r="AZ38" s="63">
+        <v>9</v>
+      </c>
+      <c r="BA38" s="63">
+        <v>14</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>7</v>
+      </c>
+      <c r="BC38" s="15">
+        <v>8</v>
+      </c>
+      <c r="BD38" s="15">
+        <v>14</v>
+      </c>
+      <c r="BE38" s="15">
         <v>18</v>
       </c>
-      <c r="T38" s="8" t="s">
-[...8 lines deleted...]
-      <c r="W38" s="14">
+      <c r="BF38" s="15">
         <v>16</v>
       </c>
-      <c r="X38" s="14">
-[...11 lines deleted...]
-      <c r="AB38" s="14">
+      <c r="BG38" s="15">
+        <v>8</v>
+      </c>
+      <c r="BH38" s="15">
+        <v>10</v>
+      </c>
+      <c r="BI38" s="11">
+        <v>11</v>
+      </c>
+      <c r="BJ38" s="78">
         <v>14</v>
       </c>
-      <c r="AC38" s="9">
-[...5 lines deleted...]
-      <c r="AE38" s="9">
+      <c r="BK38" s="15">
         <v>8</v>
       </c>
-      <c r="AF38" s="9">
-[...14 lines deleted...]
-      <c r="AK38" s="11">
+      <c r="BL38" s="15">
+        <v>11</v>
+      </c>
+      <c r="BM38" s="15">
         <v>15</v>
       </c>
-      <c r="AL38" s="67">
-[...70 lines deleted...]
-      </c>
     </row>
-    <row r="39" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="80" t="s">
+        <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
-      <c r="D39" s="12"/>
-[...60 lines deleted...]
-      <c r="AM39" s="68">
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="14">
+        <v>47</v>
+      </c>
+      <c r="O39" s="14">
+        <v>30</v>
+      </c>
+      <c r="P39" s="14">
+        <v>51</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>42</v>
+      </c>
+      <c r="R39" s="9">
+        <v>44</v>
+      </c>
+      <c r="S39" s="9">
+        <v>46</v>
+      </c>
+      <c r="T39" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U39" s="14">
+        <v>38</v>
+      </c>
+      <c r="V39" s="14">
+        <v>45</v>
+      </c>
+      <c r="W39" s="14">
+        <v>37</v>
+      </c>
+      <c r="X39" s="14">
+        <v>38</v>
+      </c>
+      <c r="Y39" s="58">
         <v>35</v>
       </c>
-      <c r="AN39" s="68">
+      <c r="Z39" s="14">
+        <v>56</v>
+      </c>
+      <c r="AA39" s="14">
+        <v>34</v>
+      </c>
+      <c r="AB39" s="14">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="9">
         <v>46</v>
       </c>
-      <c r="AO39" s="68">
+      <c r="AD39" s="9">
+        <v>44</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>44</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="9">
+        <v>35</v>
+      </c>
+      <c r="AH39" s="9">
+        <v>34</v>
+      </c>
+      <c r="AI39" s="9">
+        <v>34</v>
+      </c>
+      <c r="AJ39" s="9">
+        <v>36</v>
+      </c>
+      <c r="AK39" s="11">
+        <v>24</v>
+      </c>
+      <c r="AL39" s="62">
+        <v>31</v>
+      </c>
+      <c r="AM39" s="63">
+        <v>24</v>
+      </c>
+      <c r="AN39" s="63">
+        <v>31</v>
+      </c>
+      <c r="AO39" s="63">
+        <v>26</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>36</v>
+      </c>
+      <c r="AQ39" s="63">
+        <v>31</v>
+      </c>
+      <c r="AR39" s="63">
         <v>47</v>
       </c>
-      <c r="AP39" s="15">
-[...8 lines deleted...]
-      <c r="AS39" s="68">
+      <c r="AS39" s="63">
+        <v>29</v>
+      </c>
+      <c r="AT39" s="63">
+        <v>25</v>
+      </c>
+      <c r="AU39" s="63">
+        <v>50</v>
+      </c>
+      <c r="AV39" s="63">
+        <v>36</v>
+      </c>
+      <c r="AW39" s="61">
         <v>43</v>
       </c>
-      <c r="AT39" s="68">
+      <c r="AX39" s="63">
+        <v>26</v>
+      </c>
+      <c r="AY39" s="63">
+        <v>20</v>
+      </c>
+      <c r="AZ39" s="63">
+        <v>31</v>
+      </c>
+      <c r="BA39" s="63">
+        <v>34</v>
+      </c>
+      <c r="BB39" s="15">
+        <v>37</v>
+      </c>
+      <c r="BC39" s="15">
         <v>35</v>
       </c>
-      <c r="AU39" s="68">
+      <c r="BD39" s="15">
         <v>28</v>
       </c>
-      <c r="AV39" s="68">
-[...20 lines deleted...]
-      <c r="BC39" s="15">
+      <c r="BE39" s="15">
         <v>26</v>
       </c>
-      <c r="BD39" s="15">
-[...2 lines deleted...]
-      <c r="BE39" s="15">
+      <c r="BF39" s="15">
         <v>33</v>
       </c>
-      <c r="BF39" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="BG39" s="15">
+        <v>28</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>25</v>
+      </c>
+      <c r="BI39" s="11">
+        <v>27</v>
+      </c>
+      <c r="BJ39" s="78">
         <v>30</v>
       </c>
-      <c r="BH39" s="15">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="BK39" s="15">
+        <v>18</v>
+      </c>
+      <c r="BL39" s="15">
+        <v>23</v>
+      </c>
+      <c r="BM39" s="15">
+        <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="80" t="s">
+        <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="12"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
-      <c r="N40" s="17">
+      <c r="N40" s="14">
+        <v>19</v>
+      </c>
+      <c r="O40" s="14">
+        <v>17</v>
+      </c>
+      <c r="P40" s="14">
+        <v>22</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>19</v>
+      </c>
+      <c r="R40" s="9">
+        <v>21</v>
+      </c>
+      <c r="S40" s="9">
+        <v>18</v>
+      </c>
+      <c r="T40" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="U40" s="14">
+        <v>24</v>
+      </c>
+      <c r="V40" s="14">
+        <v>21</v>
+      </c>
+      <c r="W40" s="14">
+        <v>16</v>
+      </c>
+      <c r="X40" s="14">
+        <v>22</v>
+      </c>
+      <c r="Y40" s="58">
+        <v>22</v>
+      </c>
+      <c r="Z40" s="14">
+        <v>27</v>
+      </c>
+      <c r="AA40" s="14">
+        <v>18</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>14</v>
+      </c>
+      <c r="AC40" s="9">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="9">
+        <v>23</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>8</v>
+      </c>
+      <c r="AF40" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="9">
+        <v>21</v>
+      </c>
+      <c r="AH40" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI40" s="9">
+        <v>16</v>
+      </c>
+      <c r="AJ40" s="9">
+        <v>22</v>
+      </c>
+      <c r="AK40" s="11">
+        <v>15</v>
+      </c>
+      <c r="AL40" s="62">
+        <v>19</v>
+      </c>
+      <c r="AM40" s="63">
+        <v>18</v>
+      </c>
+      <c r="AN40" s="63">
+        <v>16</v>
+      </c>
+      <c r="AO40" s="63">
+        <v>26</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>17</v>
+      </c>
+      <c r="AQ40" s="63">
+        <v>13</v>
+      </c>
+      <c r="AR40" s="63">
+        <v>18</v>
+      </c>
+      <c r="AS40" s="63">
+        <v>8</v>
+      </c>
+      <c r="AT40" s="63">
+        <v>18</v>
+      </c>
+      <c r="AU40" s="63">
+        <v>16</v>
+      </c>
+      <c r="AV40" s="63">
+        <v>7</v>
+      </c>
+      <c r="AW40" s="61">
+        <v>19</v>
+      </c>
+      <c r="AX40" s="63">
+        <v>14</v>
+      </c>
+      <c r="AY40" s="63">
+        <v>8</v>
+      </c>
+      <c r="AZ40" s="63">
+        <v>21</v>
+      </c>
+      <c r="BA40" s="63">
+        <v>17</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>13</v>
+      </c>
+      <c r="BC40" s="15">
+        <v>13</v>
+      </c>
+      <c r="BD40" s="15">
+        <v>17</v>
+      </c>
+      <c r="BE40" s="15">
+        <v>11</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>21</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>15</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>13</v>
+      </c>
+      <c r="BI40" s="11">
+        <v>18</v>
+      </c>
+      <c r="BJ40" s="78">
+        <v>11</v>
+      </c>
+      <c r="BK40" s="15">
+        <v>10</v>
+      </c>
+      <c r="BL40" s="15">
+        <v>7</v>
+      </c>
+      <c r="BM40" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="14"/>
+      <c r="O41" s="14"/>
+      <c r="P41" s="14"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="9"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="14"/>
+      <c r="V41" s="14"/>
+      <c r="W41" s="14"/>
+      <c r="X41" s="14"/>
+      <c r="Y41" s="58"/>
+      <c r="Z41" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA41" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB41" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ41" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK41" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL41" s="62">
+        <v>40</v>
+      </c>
+      <c r="AM41" s="63">
+        <v>35</v>
+      </c>
+      <c r="AN41" s="63">
+        <v>46</v>
+      </c>
+      <c r="AO41" s="63">
+        <v>47</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>40</v>
+      </c>
+      <c r="AQ41" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR41" s="63">
+        <v>41</v>
+      </c>
+      <c r="AS41" s="63">
+        <v>43</v>
+      </c>
+      <c r="AT41" s="63">
+        <v>35</v>
+      </c>
+      <c r="AU41" s="63">
+        <v>28</v>
+      </c>
+      <c r="AV41" s="63">
+        <v>35</v>
+      </c>
+      <c r="AW41" s="61">
+        <v>38</v>
+      </c>
+      <c r="AX41" s="63">
+        <v>34</v>
+      </c>
+      <c r="AY41" s="63">
+        <v>32</v>
+      </c>
+      <c r="AZ41" s="63">
+        <v>29</v>
+      </c>
+      <c r="BA41" s="63">
+        <v>34</v>
+      </c>
+      <c r="BB41" s="15">
+        <v>34</v>
+      </c>
+      <c r="BC41" s="15">
+        <v>26</v>
+      </c>
+      <c r="BD41" s="15">
+        <v>35</v>
+      </c>
+      <c r="BE41" s="15">
+        <v>33</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>38</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>30</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>28</v>
+      </c>
+      <c r="BI41" s="11">
+        <v>24</v>
+      </c>
+      <c r="BJ41" s="78">
+        <v>28</v>
+      </c>
+      <c r="BK41" s="15">
+        <v>28</v>
+      </c>
+      <c r="BL41" s="15">
+        <v>32</v>
+      </c>
+      <c r="BM41" s="15">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="17">
         <v>87</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O42" s="17">
         <v>92</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P42" s="17">
         <v>102</v>
       </c>
-      <c r="Q40" s="18">
+      <c r="Q42" s="18">
         <v>92</v>
       </c>
-      <c r="R40" s="18">
+      <c r="R42" s="18">
         <v>96</v>
       </c>
-      <c r="S40" s="18">
+      <c r="S42" s="18">
         <v>102</v>
       </c>
-      <c r="T40" s="19" t="s">
-[...2 lines deleted...]
-      <c r="U40" s="17">
+      <c r="T42" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="U42" s="17">
         <v>101</v>
       </c>
-      <c r="V40" s="17">
+      <c r="V42" s="17">
         <v>94</v>
       </c>
-      <c r="W40" s="17">
+      <c r="W42" s="17">
         <v>125</v>
       </c>
-      <c r="X40" s="17">
+      <c r="X42" s="17">
         <v>124</v>
       </c>
-      <c r="Y40" s="60">
+      <c r="Y42" s="59">
         <v>105</v>
       </c>
-      <c r="Z40" s="17">
+      <c r="Z42" s="17">
         <v>89</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA42" s="17">
         <v>81</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB42" s="17">
         <v>91</v>
       </c>
-      <c r="AC40" s="18">
+      <c r="AC42" s="18">
         <v>75</v>
       </c>
-      <c r="AD40" s="18">
+      <c r="AD42" s="18">
         <v>110</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE42" s="18">
         <v>90</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF42" s="18">
         <v>102</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG42" s="18">
         <v>96</v>
       </c>
-      <c r="AH40" s="18">
+      <c r="AH42" s="18">
         <v>96</v>
       </c>
-      <c r="AI40" s="18">
+      <c r="AI42" s="18">
         <v>102</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ42" s="18">
         <v>79</v>
       </c>
-      <c r="AK40" s="20">
+      <c r="AK42" s="20">
         <v>69</v>
       </c>
-      <c r="AL40" s="72">
+      <c r="AL42" s="67">
         <v>52</v>
       </c>
-      <c r="AM40" s="73">
+      <c r="AM42" s="68">
         <v>41</v>
       </c>
-      <c r="AN40" s="73">
+      <c r="AN42" s="68">
         <v>33</v>
       </c>
-      <c r="AO40" s="73">
+      <c r="AO42" s="68">
         <v>59</v>
       </c>
-      <c r="AP40" s="18">
+      <c r="AP42" s="18">
         <v>64</v>
       </c>
-      <c r="AQ40" s="73">
+      <c r="AQ42" s="68">
         <v>76</v>
       </c>
-      <c r="AR40" s="73">
+      <c r="AR42" s="68">
         <v>60</v>
       </c>
-      <c r="AS40" s="73">
+      <c r="AS42" s="68">
         <v>56</v>
       </c>
-      <c r="AT40" s="73">
+      <c r="AT42" s="68">
         <v>48</v>
       </c>
-      <c r="AU40" s="73">
+      <c r="AU42" s="68">
         <v>66</v>
       </c>
-      <c r="AV40" s="73">
+      <c r="AV42" s="68">
         <v>56</v>
       </c>
-      <c r="AW40" s="74">
+      <c r="AW42" s="69">
         <v>51</v>
       </c>
-      <c r="AX40" s="73">
+      <c r="AX42" s="68">
         <v>44</v>
       </c>
-      <c r="AY40" s="73">
+      <c r="AY42" s="68">
         <v>51</v>
       </c>
-      <c r="AZ40" s="73">
+      <c r="AZ42" s="68">
         <v>42</v>
       </c>
-      <c r="BA40" s="73">
+      <c r="BA42" s="68">
         <v>41</v>
       </c>
-      <c r="BB40" s="18">
+      <c r="BB42" s="18">
         <v>50</v>
       </c>
-      <c r="BC40" s="18">
+      <c r="BC42" s="18">
         <v>34</v>
       </c>
-      <c r="BD40" s="18">
+      <c r="BD42" s="18">
         <v>48</v>
       </c>
-      <c r="BE40" s="18">
+      <c r="BE42" s="18">
         <v>37</v>
       </c>
-      <c r="BF40" s="18">
+      <c r="BF42" s="18">
         <v>46</v>
       </c>
-      <c r="BG40" s="18">
+      <c r="BG42" s="18">
         <v>36</v>
       </c>
-      <c r="BH40" s="18">
+      <c r="BH42" s="18">
         <v>34</v>
       </c>
-      <c r="BI40" s="18">
+      <c r="BI42" s="20">
         <v>46</v>
       </c>
+      <c r="BJ42" s="21">
+        <v>42</v>
+      </c>
+      <c r="BK42" s="18">
+        <v>34</v>
+      </c>
+      <c r="BL42" s="18">
+        <v>34</v>
+      </c>
+      <c r="BM42" s="18">
+        <v>32</v>
+      </c>
+      <c r="BN42" s="111"/>
+      <c r="BO42" s="111"/>
+      <c r="BP42" s="111"/>
+      <c r="BQ42" s="111"/>
+      <c r="BR42" s="111"/>
+      <c r="BS42" s="111"/>
+      <c r="BT42" s="111"/>
+      <c r="BU42" s="111"/>
     </row>
-    <row r="41" spans="1:61" s="5" customFormat="1" ht="11.25">
-      <c r="A41" s="22" t="s">
+    <row r="43" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A43" s="110" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="42" spans="1:61" s="5" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:73" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="10">
-[...9 lines deleted...]
-    <mergeCell ref="A21:BI21"/>
+  <mergeCells count="11">
+    <mergeCell ref="BJ7:BU7"/>
+    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="A9:BU9"/>
+    <mergeCell ref="A23:BU23"/>
+    <mergeCell ref="A30:BU30"/>
+    <mergeCell ref="AX7:BI7"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="Z7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI43"/>
+  <dimension ref="A1:BU44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="BJ1" sqref="BJ1"/>
+      <selection pane="bottomLeft" activeCell="BN10" sqref="BN10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="12" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" hidden="1" customWidth="1"/>
-    <col min="27" max="27" width="7.28515625" style="45" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="44" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="31" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="8.140625" style="1" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="6.42578125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="48" max="49" width="8" style="1" customWidth="1"/>
+    <col min="38" max="38" width="6.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="6.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="43" max="45" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="9.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="48" max="49" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="61" width="8.7109375" style="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="1"/>
+    <col min="62" max="69" width="8.42578125" style="1" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" style="1" customWidth="1"/>
+    <col min="71" max="73" width="8.42578125" style="1" customWidth="1"/>
+    <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="18" customHeight="1">
-      <c r="A1" s="95" t="s">
+    <row r="1" spans="1:73" ht="18" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95"/>
-[...58 lines deleted...]
-      <c r="BI1" s="95"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
+      <c r="AO1" s="100"/>
+      <c r="AP1" s="100"/>
+      <c r="AQ1" s="100"/>
+      <c r="AR1" s="100"/>
+      <c r="AS1" s="100"/>
+      <c r="AT1" s="100"/>
+      <c r="AU1" s="100"/>
+      <c r="AV1" s="100"/>
+      <c r="AW1" s="100"/>
+      <c r="AX1" s="100"/>
+      <c r="AY1" s="100"/>
+      <c r="AZ1" s="100"/>
+      <c r="BA1" s="100"/>
+      <c r="BB1" s="100"/>
+      <c r="BC1" s="100"/>
+      <c r="BD1" s="100"/>
+      <c r="BE1" s="100"/>
+      <c r="BF1" s="100"/>
+      <c r="BG1" s="100"/>
+      <c r="BH1" s="100"/>
+      <c r="BI1" s="100"/>
+      <c r="BJ1" s="100"/>
+      <c r="BK1" s="100"/>
+      <c r="BL1" s="100"/>
+      <c r="BM1" s="100"/>
+      <c r="BN1" s="100"/>
+      <c r="BO1" s="100"/>
+      <c r="BP1" s="100"/>
+      <c r="BQ1" s="100"/>
+      <c r="BR1" s="100"/>
+      <c r="BS1" s="100"/>
+      <c r="BT1" s="100"/>
+      <c r="BU1" s="100"/>
     </row>
-    <row r="2" spans="1:61" ht="18" customHeight="1">
-[...60 lines deleted...]
-      <c r="BI2" s="92"/>
+    <row r="2" spans="1:73" ht="15" customHeight="1">
+      <c r="A2" s="87"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
+      <c r="AK2" s="87"/>
+      <c r="AL2" s="87"/>
+      <c r="AM2" s="87"/>
+      <c r="AN2" s="87"/>
+      <c r="AO2" s="87"/>
+      <c r="AP2" s="87"/>
+      <c r="AQ2" s="87"/>
+      <c r="AR2" s="87"/>
+      <c r="AS2" s="87"/>
+      <c r="AT2" s="87"/>
+      <c r="AU2" s="87"/>
+      <c r="AV2" s="87"/>
+      <c r="AW2" s="87"/>
+      <c r="AX2" s="87"/>
+      <c r="AY2" s="87"/>
+      <c r="AZ2" s="87"/>
+      <c r="BA2" s="87"/>
+      <c r="BB2" s="87"/>
+      <c r="BC2" s="87"/>
+      <c r="BD2" s="87"/>
+      <c r="BE2" s="87"/>
+      <c r="BF2" s="87"/>
+      <c r="BG2" s="87"/>
+      <c r="BH2" s="87"/>
+      <c r="BI2" s="87"/>
     </row>
-    <row r="3" spans="1:61" s="5" customFormat="1" ht="8.4499999999999993" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW3" s="23"/>
+    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="22"/>
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="22"/>
+      <c r="AQ3" s="22"/>
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="22"/>
+      <c r="AU3" s="22"/>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
     </row>
-    <row r="4" spans="1:61" s="5" customFormat="1" ht="8.4499999999999993" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW4" s="23"/>
+    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="22"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AL4" s="22"/>
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="22"/>
     </row>
-    <row r="5" spans="1:61" s="94" customFormat="1" ht="11.25">
-[...8 lines deleted...]
-      <c r="BG5" s="111" t="s">
+    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="22"/>
+      <c r="AG5" s="22"/>
+      <c r="AH5" s="22"/>
+      <c r="AI5" s="22"/>
+      <c r="AJ5" s="22"/>
+      <c r="AK5" s="22"/>
+      <c r="AL5" s="22"/>
+      <c r="AM5" s="22"/>
+      <c r="AN5" s="22"/>
+      <c r="AO5" s="22"/>
+      <c r="AP5" s="22"/>
+      <c r="AQ5" s="22"/>
+      <c r="AR5" s="22"/>
+      <c r="AS5" s="22"/>
+      <c r="AT5" s="22"/>
+      <c r="AU5" s="22"/>
+      <c r="AV5" s="22"/>
+      <c r="AW5" s="22"/>
+    </row>
+    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="D6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="U6" s="23"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="2"/>
+      <c r="BS6" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="BH5" s="112"/>
-      <c r="BI5" s="111"/>
+      <c r="BT6" s="107"/>
+      <c r="BU6" s="106"/>
     </row>
-    <row r="6" spans="1:61" s="5" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="105">
+    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="93"/>
+      <c r="B7" s="95">
         <v>2021</v>
       </c>
-      <c r="C6" s="106"/>
-[...10 lines deleted...]
-      <c r="N6" s="105">
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="95">
         <v>2022</v>
       </c>
-      <c r="O6" s="106"/>
-[...9 lines deleted...]
-      <c r="Z6" s="107">
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Z7" s="102">
         <v>2023</v>
       </c>
-      <c r="AA6" s="108"/>
-[...10 lines deleted...]
-      <c r="AL6" s="107">
+      <c r="AA7" s="103"/>
+      <c r="AB7" s="103"/>
+      <c r="AC7" s="103"/>
+      <c r="AD7" s="103"/>
+      <c r="AE7" s="103"/>
+      <c r="AF7" s="103"/>
+      <c r="AG7" s="103"/>
+      <c r="AH7" s="103"/>
+      <c r="AI7" s="103"/>
+      <c r="AJ7" s="103"/>
+      <c r="AK7" s="104"/>
+      <c r="AL7" s="102">
         <v>2024</v>
       </c>
-      <c r="AM6" s="108"/>
-[...10 lines deleted...]
-      <c r="AX6" s="107">
+      <c r="AM7" s="103"/>
+      <c r="AN7" s="103"/>
+      <c r="AO7" s="103"/>
+      <c r="AP7" s="103"/>
+      <c r="AQ7" s="103"/>
+      <c r="AR7" s="103"/>
+      <c r="AS7" s="103"/>
+      <c r="AT7" s="103"/>
+      <c r="AU7" s="103"/>
+      <c r="AV7" s="103"/>
+      <c r="AW7" s="104"/>
+      <c r="AX7" s="102">
         <v>2025</v>
       </c>
-      <c r="AY6" s="108"/>
-[...9 lines deleted...]
-      <c r="BI6" s="109"/>
+      <c r="AY7" s="103"/>
+      <c r="AZ7" s="103"/>
+      <c r="BA7" s="103"/>
+      <c r="BB7" s="103"/>
+      <c r="BC7" s="103"/>
+      <c r="BD7" s="103"/>
+      <c r="BE7" s="103"/>
+      <c r="BF7" s="103"/>
+      <c r="BG7" s="103"/>
+      <c r="BH7" s="103"/>
+      <c r="BI7" s="104"/>
+      <c r="BJ7" s="102">
+        <v>2026</v>
+      </c>
+      <c r="BK7" s="103"/>
+      <c r="BL7" s="103"/>
+      <c r="BM7" s="103"/>
+      <c r="BN7" s="103"/>
+      <c r="BO7" s="103"/>
+      <c r="BP7" s="103"/>
+      <c r="BQ7" s="103"/>
+      <c r="BR7" s="103"/>
+      <c r="BS7" s="103"/>
+      <c r="BT7" s="103"/>
+      <c r="BU7" s="104"/>
     </row>
-    <row r="7" spans="1:61" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="26" t="s">
+    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A8" s="94"/>
+      <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="26" t="s">
+      <c r="D8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E8" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G8" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="26" t="s">
+      <c r="H8" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="27" t="s">
+      <c r="I8" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="27" t="s">
+      <c r="J8" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="27" t="s">
+      <c r="K8" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="27" t="s">
+      <c r="L8" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="93" t="s">
+      <c r="M8" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="N7" s="28" t="s">
+      <c r="N8" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="O7" s="28" t="s">
+      <c r="O8" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P8" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="R7" s="29" t="s">
+      <c r="R8" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="S7" s="29" t="s">
+      <c r="S8" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="V7" s="27" t="s">
+      <c r="V8" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="Y7" s="29" t="s">
+      <c r="Y8" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="Z7" s="28" t="s">
+      <c r="Z8" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="AA7" s="28" t="s">
+      <c r="AA8" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB8" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="AC7" s="27" t="s">
+      <c r="AC8" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="AD7" s="29" t="s">
+      <c r="AD8" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="AE7" s="29" t="s">
+      <c r="AE8" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="AG7" s="27" t="s">
+      <c r="AG8" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="AH7" s="27" t="s">
+      <c r="AH8" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AK7" s="26" t="s">
+      <c r="AK8" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="AL7" s="28" t="s">
+      <c r="AL8" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="AM7" s="28" t="s">
+      <c r="AM8" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="AN7" s="28" t="s">
+      <c r="AN8" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="AO7" s="27" t="s">
+      <c r="AO8" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="AP7" s="29" t="s">
+      <c r="AP8" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="AQ7" s="29" t="s">
+      <c r="AQ8" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="AR7" s="27" t="s">
+      <c r="AR8" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="AS7" s="27" t="s">
+      <c r="AS8" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="AT7" s="27" t="s">
+      <c r="AT8" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="AU7" s="27" t="s">
+      <c r="AU8" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="AV7" s="27" t="s">
+      <c r="AV8" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="AW7" s="26" t="s">
+      <c r="AW8" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="AX7" s="28" t="s">
+      <c r="AX8" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="AY7" s="28" t="s">
+      <c r="AY8" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="AZ7" s="28" t="s">
+      <c r="AZ8" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="BA7" s="27" t="s">
+      <c r="BA8" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="BB7" s="29" t="s">
+      <c r="BB8" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="BC7" s="29" t="s">
+      <c r="BC8" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="BD7" s="27" t="s">
+      <c r="BD8" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="BE7" s="27" t="s">
+      <c r="BE8" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="BF7" s="27" t="s">
+      <c r="BF8" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="BG7" s="27" t="s">
+      <c r="BG8" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="BH7" s="27" t="s">
+      <c r="BH8" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="BI7" s="26" t="s">
+      <c r="BI8" s="25" t="s">
         <v>66</v>
       </c>
+      <c r="BJ8" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="BK8" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="BL8" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="BM8" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="BN8" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="BO8" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="BP8" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="BQ8" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR8" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="BS8" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="BT8" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="BU8" s="25" t="s">
+        <v>66</v>
+      </c>
     </row>
-    <row r="8" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="110" t="s">
+    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="105" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="110"/>
-[...58 lines deleted...]
-      <c r="BI8" s="110"/>
+      <c r="B9" s="105"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="105"/>
+      <c r="I9" s="105"/>
+      <c r="J9" s="105"/>
+      <c r="K9" s="105"/>
+      <c r="L9" s="105"/>
+      <c r="M9" s="105"/>
+      <c r="N9" s="105"/>
+      <c r="O9" s="105"/>
+      <c r="P9" s="105"/>
+      <c r="Q9" s="105"/>
+      <c r="R9" s="105"/>
+      <c r="S9" s="105"/>
+      <c r="T9" s="105"/>
+      <c r="U9" s="105"/>
+      <c r="V9" s="105"/>
+      <c r="W9" s="105"/>
+      <c r="X9" s="105"/>
+      <c r="Y9" s="105"/>
+      <c r="Z9" s="105"/>
+      <c r="AA9" s="105"/>
+      <c r="AB9" s="105"/>
+      <c r="AC9" s="105"/>
+      <c r="AD9" s="105"/>
+      <c r="AE9" s="105"/>
+      <c r="AF9" s="105"/>
+      <c r="AG9" s="105"/>
+      <c r="AH9" s="105"/>
+      <c r="AI9" s="105"/>
+      <c r="AJ9" s="105"/>
+      <c r="AK9" s="105"/>
+      <c r="AL9" s="105"/>
+      <c r="AM9" s="105"/>
+      <c r="AN9" s="105"/>
+      <c r="AO9" s="105"/>
+      <c r="AP9" s="105"/>
+      <c r="AQ9" s="105"/>
+      <c r="AR9" s="105"/>
+      <c r="AS9" s="105"/>
+      <c r="AT9" s="105"/>
+      <c r="AU9" s="105"/>
+      <c r="AV9" s="105"/>
+      <c r="AW9" s="105"/>
+      <c r="AX9" s="105"/>
+      <c r="AY9" s="105"/>
+      <c r="AZ9" s="105"/>
+      <c r="BA9" s="105"/>
+      <c r="BB9" s="105"/>
+      <c r="BC9" s="105"/>
+      <c r="BD9" s="105"/>
+      <c r="BE9" s="105"/>
+      <c r="BF9" s="105"/>
+      <c r="BG9" s="105"/>
+      <c r="BH9" s="105"/>
+      <c r="BI9" s="105"/>
+      <c r="BJ9" s="105"/>
+      <c r="BK9" s="105"/>
+      <c r="BL9" s="105"/>
+      <c r="BM9" s="105"/>
+      <c r="BN9" s="105"/>
+      <c r="BO9" s="105"/>
+      <c r="BP9" s="105"/>
+      <c r="BQ9" s="105"/>
+      <c r="BR9" s="105"/>
+      <c r="BS9" s="105"/>
+      <c r="BT9" s="105"/>
+      <c r="BU9" s="105"/>
     </row>
-    <row r="9" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="84" t="s">
+    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...35 lines deleted...]
-      <c r="N9" s="31">
+      <c r="B10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="30">
         <v>16.71</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O10" s="30">
         <v>17.38</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P10" s="30">
         <v>16.96</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q10" s="30">
         <v>16.87</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R10" s="30">
         <v>16.93</v>
       </c>
-      <c r="S9" s="31">
+      <c r="S10" s="30">
         <v>17.23</v>
       </c>
-      <c r="T9" s="31">
+      <c r="T10" s="30">
         <v>17.3</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U10" s="30">
         <v>17.36</v>
       </c>
-      <c r="V9" s="31">
+      <c r="V10" s="30">
         <v>17.559999999999999</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W10" s="30">
         <v>17.62</v>
       </c>
-      <c r="X9" s="31">
+      <c r="X10" s="30">
         <v>17.75</v>
       </c>
-      <c r="Y9" s="32">
+      <c r="Y10" s="31">
         <v>17.77</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z10" s="32">
         <v>16.72</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA10" s="32">
         <v>16.04</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB10" s="32">
         <v>15.77</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC10" s="32">
         <v>15.69</v>
       </c>
-      <c r="AD9" s="33">
+      <c r="AD10" s="32">
         <v>16.329999999999998</v>
       </c>
-      <c r="AE9" s="33">
+      <c r="AE10" s="32">
         <v>15.95</v>
       </c>
-      <c r="AF9" s="33">
+      <c r="AF10" s="32">
         <v>16.170000000000002</v>
       </c>
-      <c r="AG9" s="33">
+      <c r="AG10" s="32">
         <v>16.41</v>
       </c>
-      <c r="AH9" s="33">
+      <c r="AH10" s="32">
         <v>16.510000000000002</v>
       </c>
-      <c r="AI9" s="33">
+      <c r="AI10" s="32">
         <v>16.55</v>
       </c>
-      <c r="AJ9" s="33">
+      <c r="AJ10" s="32">
         <v>16.510000000000002</v>
       </c>
-      <c r="AK9" s="32">
+      <c r="AK10" s="31">
         <v>16.3</v>
       </c>
-      <c r="AL9" s="75">
+      <c r="AL10" s="70">
         <v>15.72</v>
       </c>
-      <c r="AM9" s="75">
+      <c r="AM10" s="70">
         <v>15.64</v>
       </c>
-      <c r="AN9" s="75">
+      <c r="AN10" s="70">
         <v>15.41</v>
       </c>
-      <c r="AO9" s="75">
+      <c r="AO10" s="70">
         <v>15.86</v>
       </c>
-      <c r="AP9" s="33">
+      <c r="AP10" s="32">
         <v>15.9</v>
       </c>
-      <c r="AQ9" s="75">
+      <c r="AQ10" s="70">
         <v>15.82</v>
       </c>
-      <c r="AR9" s="75">
+      <c r="AR10" s="70">
         <v>15.91</v>
       </c>
-      <c r="AS9" s="75">
+      <c r="AS10" s="70">
         <v>15.96</v>
       </c>
-      <c r="AT9" s="75">
+      <c r="AT10" s="70">
         <v>15.95</v>
       </c>
-      <c r="AU9" s="75">
+      <c r="AU10" s="70">
         <v>15.93</v>
       </c>
-      <c r="AV9" s="75">
+      <c r="AV10" s="70">
         <v>15.88</v>
       </c>
-      <c r="AW9" s="37">
+      <c r="AW10" s="36">
         <v>15.73</v>
       </c>
-      <c r="AX9" s="75">
+      <c r="AX10" s="70">
         <v>12.26</v>
       </c>
-      <c r="AY9" s="75">
+      <c r="AY10" s="70">
         <v>13.2</v>
       </c>
-      <c r="AZ9" s="75">
+      <c r="AZ10" s="70">
         <v>13.02</v>
       </c>
-      <c r="BA9" s="75">
+      <c r="BA10" s="70">
         <v>13.17</v>
       </c>
-      <c r="BB9" s="33">
+      <c r="BB10" s="32">
         <v>13.16</v>
       </c>
-      <c r="BC9" s="33">
+      <c r="BC10" s="32">
         <v>13.31</v>
       </c>
-      <c r="BD9" s="33">
+      <c r="BD10" s="32">
         <v>13.5</v>
       </c>
-      <c r="BE9" s="33">
+      <c r="BE10" s="32">
         <v>13.59</v>
       </c>
-      <c r="BF9" s="33">
+      <c r="BF10" s="32">
         <v>13.84</v>
       </c>
-      <c r="BG9" s="33">
+      <c r="BG10" s="32">
         <v>13.73</v>
       </c>
-      <c r="BH9" s="33">
+      <c r="BH10" s="32">
         <v>13.55</v>
       </c>
-      <c r="BI9" s="33">
+      <c r="BI10" s="31">
         <v>13.53</v>
       </c>
+      <c r="BJ10" s="32">
+        <v>11.8</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>11.86</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>12.29</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="85" t="s">
+    <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30"/>
-[...11 lines deleted...]
-      <c r="N10" s="33">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32">
         <v>17.2</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O11" s="32">
         <v>17.53</v>
       </c>
-      <c r="P10" s="33">
+      <c r="P11" s="32">
         <v>16.690000000000001</v>
       </c>
-      <c r="Q10" s="33">
+      <c r="Q11" s="32">
         <v>16.64</v>
       </c>
-      <c r="R10" s="33">
+      <c r="R11" s="32">
         <v>16.89</v>
       </c>
-      <c r="S10" s="33">
+      <c r="S11" s="32">
         <v>17.27</v>
       </c>
-      <c r="T10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U10" s="33">
+      <c r="T11" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U11" s="32">
         <v>17.45</v>
       </c>
-      <c r="V10" s="33">
+      <c r="V11" s="32">
         <v>17.72</v>
       </c>
-      <c r="W10" s="33">
+      <c r="W11" s="32">
         <v>17.72</v>
       </c>
-      <c r="X10" s="33">
+      <c r="X11" s="32">
         <v>17.78</v>
       </c>
-      <c r="Y10" s="32">
+      <c r="Y11" s="31">
         <v>17.61</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z11" s="32">
         <v>16.27</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA11" s="32">
         <v>15.7</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB11" s="32">
         <v>15.11</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC11" s="32">
         <v>15.28</v>
       </c>
-      <c r="AD10" s="33">
+      <c r="AD11" s="32">
         <v>15.96</v>
       </c>
-      <c r="AE10" s="33">
+      <c r="AE11" s="32">
         <v>15.87</v>
       </c>
-      <c r="AF10" s="33">
+      <c r="AF11" s="32">
         <v>16.190000000000001</v>
       </c>
-      <c r="AG10" s="33">
+      <c r="AG11" s="32">
         <v>16.579999999999998</v>
       </c>
-      <c r="AH10" s="33">
+      <c r="AH11" s="32">
         <v>16.82</v>
       </c>
-      <c r="AI10" s="33">
+      <c r="AI11" s="32">
         <v>16.88</v>
       </c>
-      <c r="AJ10" s="33">
+      <c r="AJ11" s="32">
         <v>16.75</v>
       </c>
-      <c r="AK10" s="37">
+      <c r="AK11" s="36">
         <v>16.53</v>
       </c>
-      <c r="AL10" s="75">
+      <c r="AL11" s="70">
         <v>16.149999999999999</v>
       </c>
-      <c r="AM10" s="75">
+      <c r="AM11" s="70">
         <v>16.239999999999998</v>
       </c>
-      <c r="AN10" s="75">
+      <c r="AN11" s="70">
         <v>16.239999999999998</v>
       </c>
-      <c r="AO10" s="75">
+      <c r="AO11" s="70">
         <v>16.579999999999998</v>
       </c>
-      <c r="AP10" s="33">
+      <c r="AP11" s="32">
         <v>16.57</v>
       </c>
-      <c r="AQ10" s="75">
+      <c r="AQ11" s="70">
         <v>16.12</v>
       </c>
-      <c r="AR10" s="75">
+      <c r="AR11" s="70">
         <v>16.43</v>
       </c>
-      <c r="AS10" s="75">
+      <c r="AS11" s="70">
         <v>16.53</v>
       </c>
-      <c r="AT10" s="75">
+      <c r="AT11" s="70">
         <v>16.5</v>
       </c>
-      <c r="AU10" s="75">
+      <c r="AU11" s="70">
         <v>16.41</v>
       </c>
-      <c r="AV10" s="75">
+      <c r="AV11" s="70">
         <v>16.43</v>
       </c>
-      <c r="AW10" s="37">
+      <c r="AW11" s="36">
         <v>16.2</v>
       </c>
-      <c r="AX10" s="75">
+      <c r="AX11" s="70">
         <v>11.47</v>
       </c>
-      <c r="AY10" s="75">
+      <c r="AY11" s="70">
         <v>12.97</v>
       </c>
-      <c r="AZ10" s="75">
+      <c r="AZ11" s="70">
         <v>12.85</v>
       </c>
-      <c r="BA10" s="75">
+      <c r="BA11" s="70">
         <v>13.19</v>
       </c>
-      <c r="BB10" s="33">
+      <c r="BB11" s="32">
         <v>13.1</v>
       </c>
-      <c r="BC10" s="33">
+      <c r="BC11" s="32">
         <v>13.28</v>
       </c>
-      <c r="BD10" s="33">
+      <c r="BD11" s="32">
         <v>13.63</v>
       </c>
-      <c r="BE10" s="33">
+      <c r="BE11" s="32">
         <v>13.83</v>
       </c>
-      <c r="BF10" s="33">
+      <c r="BF11" s="32">
         <v>14.17</v>
       </c>
-      <c r="BG10" s="33">
+      <c r="BG11" s="32">
         <v>14.07</v>
       </c>
-      <c r="BH10" s="33">
+      <c r="BH11" s="32">
         <v>13.94</v>
       </c>
-      <c r="BI10" s="33">
+      <c r="BI11" s="31">
         <v>14</v>
       </c>
+      <c r="BJ11" s="32">
+        <v>11.19</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>11.83</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>12.63</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>12.98</v>
+      </c>
     </row>
-    <row r="11" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A11" s="86" t="s">
+    <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="30"/>
-[...11 lines deleted...]
-      <c r="N11" s="33">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="32">
         <v>25.33</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O12" s="32">
         <v>20.329999999999998</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P12" s="32">
         <v>18.2</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q12" s="32">
         <v>16.53</v>
       </c>
-      <c r="R11" s="33">
+      <c r="R12" s="32">
         <v>18.02</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S12" s="32">
         <v>17.41</v>
       </c>
-      <c r="T11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="33">
+      <c r="T12" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U12" s="32">
         <v>17.899999999999999</v>
       </c>
-      <c r="V11" s="33">
+      <c r="V12" s="32">
         <v>17.78</v>
       </c>
-      <c r="W11" s="33">
+      <c r="W12" s="32">
         <v>17.59</v>
       </c>
-      <c r="X11" s="33">
+      <c r="X12" s="32">
         <v>17.489999999999998</v>
       </c>
-      <c r="Y11" s="32">
+      <c r="Y12" s="31">
         <v>17.38</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z12" s="32">
         <v>16.850000000000001</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA12" s="32">
         <v>15.37</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB12" s="32">
         <v>17.04</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC12" s="32">
         <v>16.55</v>
       </c>
-      <c r="AD11" s="33">
+      <c r="AD12" s="32">
         <v>16.82</v>
       </c>
-      <c r="AE11" s="33">
+      <c r="AE12" s="32">
         <v>15.97</v>
       </c>
-      <c r="AF11" s="33">
+      <c r="AF12" s="32">
         <v>16.12</v>
       </c>
-      <c r="AG11" s="33">
+      <c r="AG12" s="32">
         <v>15.12</v>
       </c>
-      <c r="AH11" s="33">
+      <c r="AH12" s="32">
         <v>15.53</v>
       </c>
-      <c r="AI11" s="33">
+      <c r="AI12" s="32">
         <v>15.1</v>
       </c>
-      <c r="AJ11" s="33">
+      <c r="AJ12" s="32">
         <v>15.12</v>
       </c>
-      <c r="AK11" s="37">
+      <c r="AK12" s="36">
         <v>14.9</v>
       </c>
-      <c r="AL11" s="75">
+      <c r="AL12" s="70">
         <v>21.65</v>
       </c>
-      <c r="AM11" s="75">
+      <c r="AM12" s="70">
         <v>18.059999999999999</v>
       </c>
-      <c r="AN11" s="75">
+      <c r="AN12" s="70">
         <v>15.84</v>
       </c>
-      <c r="AO11" s="75">
+      <c r="AO12" s="70">
         <v>15.14</v>
       </c>
-      <c r="AP11" s="33">
+      <c r="AP12" s="32">
         <v>15.34</v>
       </c>
-      <c r="AQ11" s="75">
+      <c r="AQ12" s="70">
         <v>16.93</v>
       </c>
-      <c r="AR11" s="75">
+      <c r="AR12" s="70">
         <v>15.82</v>
       </c>
-      <c r="AS11" s="75">
+      <c r="AS12" s="70">
         <v>14.7</v>
       </c>
-      <c r="AT11" s="75">
+      <c r="AT12" s="70">
         <v>15.29</v>
       </c>
-      <c r="AU11" s="75">
+      <c r="AU12" s="70">
         <v>14.59</v>
       </c>
-      <c r="AV11" s="75">
+      <c r="AV12" s="70">
         <v>14.36</v>
       </c>
-      <c r="AW11" s="37">
+      <c r="AW12" s="36">
         <v>13.83</v>
       </c>
-      <c r="AX11" s="75">
+      <c r="AX12" s="70">
         <v>11.87</v>
       </c>
-      <c r="AY11" s="75">
+      <c r="AY12" s="70">
         <v>10.59</v>
       </c>
-      <c r="AZ11" s="75">
+      <c r="AZ12" s="70">
         <v>10.18</v>
       </c>
-      <c r="BA11" s="75">
+      <c r="BA12" s="70">
         <v>9.44</v>
       </c>
-      <c r="BB11" s="33">
+      <c r="BB12" s="32">
         <v>9.66</v>
       </c>
-      <c r="BC11" s="33">
+      <c r="BC12" s="32">
         <v>10.08</v>
       </c>
-      <c r="BD11" s="33">
+      <c r="BD12" s="32">
         <v>10.17</v>
       </c>
-      <c r="BE11" s="33">
+      <c r="BE12" s="32">
         <v>11.76</v>
       </c>
-      <c r="BF11" s="33">
+      <c r="BF12" s="32">
         <v>12.24</v>
       </c>
-      <c r="BG11" s="33">
+      <c r="BG12" s="32">
         <v>11.84</v>
       </c>
-      <c r="BH11" s="33">
+      <c r="BH12" s="32">
         <v>11.65</v>
       </c>
-      <c r="BI11" s="33">
+      <c r="BI12" s="31">
         <v>11.26</v>
       </c>
+      <c r="BJ12" s="32">
+        <v>10.94</v>
+      </c>
+      <c r="BK12" s="32">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="BL12" s="32">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>12.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A12" s="85" t="s">
+    <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="30"/>
-[...11 lines deleted...]
-      <c r="N12" s="33">
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32">
         <v>14.93</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O13" s="32">
         <v>16.940000000000001</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P13" s="32">
         <v>15.48</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q13" s="32">
         <v>14.19</v>
       </c>
-      <c r="R12" s="33">
+      <c r="R13" s="32">
         <v>15.01</v>
       </c>
-      <c r="S12" s="33">
+      <c r="S13" s="32">
         <v>15.51</v>
       </c>
-      <c r="T12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="33">
+      <c r="T13" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U13" s="32">
         <v>15.38</v>
       </c>
-      <c r="V12" s="33">
+      <c r="V13" s="32">
         <v>15.78</v>
       </c>
-      <c r="W12" s="33">
+      <c r="W13" s="32">
         <v>16.13</v>
       </c>
-      <c r="X12" s="33">
+      <c r="X13" s="32">
         <v>15.87</v>
       </c>
-      <c r="Y12" s="32">
+      <c r="Y13" s="31">
         <v>16.510000000000002</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z13" s="32">
         <v>16.920000000000002</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA13" s="32">
         <v>14.19</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB13" s="32">
         <v>13.1</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC13" s="32">
         <v>11.56</v>
       </c>
-      <c r="AD12" s="33">
+      <c r="AD13" s="32">
         <v>11.44</v>
       </c>
-      <c r="AE12" s="33">
+      <c r="AE13" s="32">
         <v>12.03</v>
       </c>
-      <c r="AF12" s="33">
+      <c r="AF13" s="32">
         <v>12.73</v>
       </c>
-      <c r="AG12" s="33">
+      <c r="AG13" s="32">
         <v>13.36</v>
       </c>
-      <c r="AH12" s="33">
+      <c r="AH13" s="32">
         <v>13.63</v>
       </c>
-      <c r="AI12" s="33">
+      <c r="AI13" s="32">
         <v>14.06</v>
       </c>
-      <c r="AJ12" s="33">
+      <c r="AJ13" s="32">
         <v>14.67</v>
       </c>
-      <c r="AK12" s="37">
+      <c r="AK13" s="36">
         <v>14.85</v>
       </c>
-      <c r="AL12" s="75">
+      <c r="AL13" s="70">
         <v>12.01</v>
       </c>
-      <c r="AM12" s="75">
+      <c r="AM13" s="70">
         <v>20.010000000000002</v>
       </c>
-      <c r="AN12" s="75">
+      <c r="AN13" s="70">
         <v>17.239999999999998</v>
       </c>
-      <c r="AO12" s="75">
+      <c r="AO13" s="70">
         <v>16.239999999999998</v>
       </c>
-      <c r="AP12" s="33">
+      <c r="AP13" s="32">
         <v>15.92</v>
       </c>
-      <c r="AQ12" s="75">
+      <c r="AQ13" s="70">
         <v>16.079999999999998</v>
       </c>
-      <c r="AR12" s="75">
+      <c r="AR13" s="70">
         <v>15.37</v>
       </c>
-      <c r="AS12" s="75">
+      <c r="AS13" s="70">
         <v>15.17</v>
       </c>
-      <c r="AT12" s="75">
+      <c r="AT13" s="70">
         <v>15.38</v>
       </c>
-      <c r="AU12" s="75">
+      <c r="AU13" s="70">
         <v>14.55</v>
       </c>
-      <c r="AV12" s="75">
+      <c r="AV13" s="70">
         <v>14.54</v>
       </c>
-      <c r="AW12" s="37">
+      <c r="AW13" s="36">
         <v>14.34</v>
       </c>
-      <c r="AX12" s="75">
+      <c r="AX13" s="70">
         <v>11.51</v>
       </c>
-      <c r="AY12" s="75">
+      <c r="AY13" s="70">
         <v>10.8</v>
       </c>
-      <c r="AZ12" s="75">
+      <c r="AZ13" s="70">
         <v>11.64</v>
       </c>
-      <c r="BA12" s="75">
+      <c r="BA13" s="70">
         <v>11.49</v>
       </c>
-      <c r="BB12" s="33">
+      <c r="BB13" s="32">
         <v>12.57</v>
       </c>
-      <c r="BC12" s="33">
+      <c r="BC13" s="32">
         <v>12.75</v>
       </c>
-      <c r="BD12" s="33">
+      <c r="BD13" s="32">
         <v>13.08</v>
       </c>
-      <c r="BE12" s="33">
+      <c r="BE13" s="32">
         <v>13.33</v>
       </c>
-      <c r="BF12" s="33">
+      <c r="BF13" s="32">
         <v>13.47</v>
       </c>
-      <c r="BG12" s="33">
+      <c r="BG13" s="32">
         <v>13.89</v>
       </c>
-      <c r="BH12" s="33">
+      <c r="BH13" s="32">
         <v>12.97</v>
       </c>
-      <c r="BI12" s="33">
+      <c r="BI13" s="31">
         <v>12.68</v>
       </c>
+      <c r="BJ13" s="32">
+        <v>16.38</v>
+      </c>
+      <c r="BK13" s="32">
+        <v>14.42</v>
+      </c>
+      <c r="BL13" s="32">
+        <v>12.27</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>11.27</v>
+      </c>
     </row>
-    <row r="13" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A13" s="85" t="s">
+    <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="30"/>
-[...11 lines deleted...]
-      <c r="N13" s="33">
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="35"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="32"/>
+      <c r="N14" s="32">
         <v>17.63</v>
       </c>
-      <c r="O13" s="33">
+      <c r="O14" s="32">
         <v>21</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P14" s="32">
         <v>22.01</v>
       </c>
-      <c r="Q13" s="33">
+      <c r="Q14" s="32">
         <v>21.27</v>
       </c>
-      <c r="R13" s="33">
+      <c r="R14" s="32">
         <v>20.190000000000001</v>
       </c>
-      <c r="S13" s="33">
+      <c r="S14" s="32">
         <v>19.88</v>
       </c>
-      <c r="T13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U13" s="33">
+      <c r="T14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U14" s="32">
         <v>19.05</v>
       </c>
-      <c r="V13" s="33">
+      <c r="V14" s="32">
         <v>19.72</v>
       </c>
-      <c r="W13" s="33">
+      <c r="W14" s="32">
         <v>19.420000000000002</v>
       </c>
-      <c r="X13" s="33">
+      <c r="X14" s="32">
         <v>19.829999999999998</v>
       </c>
-      <c r="Y13" s="32">
+      <c r="Y14" s="31">
         <v>20.27</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z14" s="32">
         <v>16.27</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA14" s="32">
         <v>17.72</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB14" s="32">
         <v>19.100000000000001</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC14" s="32">
         <v>17.89</v>
       </c>
-      <c r="AD13" s="33">
+      <c r="AD14" s="32">
         <v>18</v>
       </c>
-      <c r="AE13" s="33">
+      <c r="AE14" s="32">
         <v>18.690000000000001</v>
       </c>
-      <c r="AF13" s="33">
+      <c r="AF14" s="32">
         <v>19.309999999999999</v>
       </c>
-      <c r="AG13" s="33">
+      <c r="AG14" s="32">
         <v>18.72</v>
       </c>
-      <c r="AH13" s="33">
+      <c r="AH14" s="32">
         <v>18.32</v>
       </c>
-      <c r="AI13" s="33">
+      <c r="AI14" s="32">
         <v>17.940000000000001</v>
       </c>
-      <c r="AJ13" s="33">
+      <c r="AJ14" s="32">
         <v>17.899999999999999</v>
       </c>
-      <c r="AK13" s="37">
+      <c r="AK14" s="36">
         <v>17.559999999999999</v>
       </c>
-      <c r="AL13" s="75">
+      <c r="AL14" s="70">
         <v>18.559999999999999</v>
       </c>
-      <c r="AM13" s="75">
+      <c r="AM14" s="70">
         <v>16.04</v>
       </c>
-      <c r="AN13" s="75">
+      <c r="AN14" s="70">
         <v>16.46</v>
       </c>
-      <c r="AO13" s="75">
+      <c r="AO14" s="70">
         <v>18.84</v>
       </c>
-      <c r="AP13" s="33">
+      <c r="AP14" s="32">
         <v>17.37</v>
       </c>
-      <c r="AQ13" s="75">
+      <c r="AQ14" s="70">
         <v>17.14</v>
       </c>
-      <c r="AR13" s="75">
+      <c r="AR14" s="70">
         <v>17.25</v>
       </c>
-      <c r="AS13" s="75">
+      <c r="AS14" s="70">
         <v>17.579999999999998</v>
       </c>
-      <c r="AT13" s="75">
+      <c r="AT14" s="70">
         <v>17.48</v>
       </c>
-      <c r="AU13" s="75">
+      <c r="AU14" s="70">
         <v>17.41</v>
       </c>
-      <c r="AV13" s="75">
+      <c r="AV14" s="70">
         <v>17.45</v>
       </c>
-      <c r="AW13" s="37">
+      <c r="AW14" s="36">
         <v>17.43</v>
       </c>
-      <c r="AX13" s="75">
+      <c r="AX14" s="70">
         <v>19</v>
       </c>
-      <c r="AY13" s="75">
+      <c r="AY14" s="70">
         <v>18.02</v>
       </c>
-      <c r="AZ13" s="75">
+      <c r="AZ14" s="70">
         <v>17.059999999999999</v>
       </c>
-      <c r="BA13" s="75">
+      <c r="BA14" s="70">
         <v>17.07</v>
       </c>
-      <c r="BB13" s="33">
+      <c r="BB14" s="32">
         <v>16.36</v>
       </c>
-      <c r="BC13" s="33">
+      <c r="BC14" s="32">
         <v>17.2</v>
       </c>
-      <c r="BD13" s="33">
+      <c r="BD14" s="32">
         <v>16.899999999999999</v>
       </c>
-      <c r="BE13" s="33">
+      <c r="BE14" s="32">
         <v>16.71</v>
       </c>
-      <c r="BF13" s="33">
+      <c r="BF14" s="32">
         <v>16.27</v>
       </c>
-      <c r="BG13" s="33">
+      <c r="BG14" s="32">
         <v>16.170000000000002</v>
       </c>
-      <c r="BH13" s="33">
+      <c r="BH14" s="32">
         <v>15.97</v>
       </c>
-      <c r="BI13" s="33">
+      <c r="BI14" s="31">
         <v>15.9</v>
       </c>
+      <c r="BJ14" s="32">
+        <v>17.75</v>
+      </c>
+      <c r="BK14" s="32">
+        <v>15.45</v>
+      </c>
+      <c r="BL14" s="32">
+        <v>15.97</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>13.89</v>
+      </c>
     </row>
-    <row r="14" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A14" s="85" t="s">
+    <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="30"/>
-[...11 lines deleted...]
-      <c r="N14" s="33">
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32">
         <v>17.18</v>
       </c>
-      <c r="O14" s="33">
+      <c r="O15" s="32">
         <v>20.88</v>
       </c>
-      <c r="P14" s="33">
+      <c r="P15" s="32">
         <v>20.7</v>
       </c>
-      <c r="Q14" s="33">
+      <c r="Q15" s="32">
         <v>21.93</v>
       </c>
-      <c r="R14" s="33">
+      <c r="R15" s="32">
         <v>20.85</v>
       </c>
-      <c r="S14" s="33">
+      <c r="S15" s="32">
         <v>21.4</v>
       </c>
-      <c r="T14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U14" s="33">
+      <c r="T15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U15" s="32">
         <v>22.06</v>
       </c>
-      <c r="V14" s="33">
+      <c r="V15" s="32">
         <v>21.85</v>
       </c>
-      <c r="W14" s="33">
+      <c r="W15" s="32">
         <v>22.26</v>
       </c>
-      <c r="X14" s="33">
+      <c r="X15" s="32">
         <v>22.58</v>
       </c>
-      <c r="Y14" s="32">
+      <c r="Y15" s="31">
         <v>22.58</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z15" s="32">
         <v>21.29</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA15" s="32">
         <v>20.43</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB15" s="32">
         <v>21.01</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC15" s="32">
         <v>20.65</v>
       </c>
-      <c r="AD14" s="33">
+      <c r="AD15" s="32">
         <v>21.35</v>
       </c>
-      <c r="AE14" s="33">
+      <c r="AE15" s="32">
         <v>18.3</v>
       </c>
-      <c r="AF14" s="33">
+      <c r="AF15" s="32">
         <v>18.850000000000001</v>
       </c>
-      <c r="AG14" s="33">
+      <c r="AG15" s="32">
         <v>19.14</v>
       </c>
-      <c r="AH14" s="33">
+      <c r="AH15" s="32">
         <v>19.27</v>
       </c>
-      <c r="AI14" s="33">
+      <c r="AI15" s="32">
         <v>19.23</v>
       </c>
-      <c r="AJ14" s="33">
+      <c r="AJ15" s="32">
         <v>19.41</v>
       </c>
-      <c r="AK14" s="37">
+      <c r="AK15" s="36">
         <v>19.350000000000001</v>
       </c>
-      <c r="AL14" s="75">
+      <c r="AL15" s="70">
         <v>18.32</v>
       </c>
-      <c r="AM14" s="75">
+      <c r="AM15" s="70">
         <v>17.62</v>
       </c>
-      <c r="AN14" s="75">
+      <c r="AN15" s="70">
         <v>17.91</v>
       </c>
-      <c r="AO14" s="75">
+      <c r="AO15" s="70">
         <v>18.61</v>
       </c>
-      <c r="AP14" s="33">
+      <c r="AP15" s="32">
         <v>18.86</v>
       </c>
-      <c r="AQ14" s="75">
+      <c r="AQ15" s="70">
         <v>19.16</v>
       </c>
-      <c r="AR14" s="75">
+      <c r="AR15" s="70">
         <v>19.41</v>
       </c>
-      <c r="AS14" s="75">
+      <c r="AS15" s="70">
         <v>19.55</v>
       </c>
-      <c r="AT14" s="75">
+      <c r="AT15" s="70">
         <v>19.78</v>
       </c>
-      <c r="AU14" s="75">
+      <c r="AU15" s="70">
         <v>20</v>
       </c>
-      <c r="AV14" s="75">
+      <c r="AV15" s="70">
         <v>19.600000000000001</v>
       </c>
-      <c r="AW14" s="37">
+      <c r="AW15" s="36">
         <v>19.39</v>
       </c>
-      <c r="AX14" s="75">
+      <c r="AX15" s="70">
         <v>17.72</v>
       </c>
-      <c r="AY14" s="75">
+      <c r="AY15" s="70">
         <v>17.29</v>
       </c>
-      <c r="AZ14" s="75">
+      <c r="AZ15" s="70">
         <v>16.79</v>
       </c>
-      <c r="BA14" s="75">
+      <c r="BA15" s="70">
         <v>16.63</v>
       </c>
-      <c r="BB14" s="33">
+      <c r="BB15" s="32">
         <v>15.95</v>
       </c>
-      <c r="BC14" s="33">
+      <c r="BC15" s="32">
         <v>16.39</v>
       </c>
-      <c r="BD14" s="33">
+      <c r="BD15" s="32">
         <v>16.16</v>
       </c>
-      <c r="BE14" s="33">
+      <c r="BE15" s="32">
         <v>16.100000000000001</v>
       </c>
-      <c r="BF14" s="33">
+      <c r="BF15" s="32">
         <v>16.190000000000001</v>
       </c>
-      <c r="BG14" s="33">
+      <c r="BG15" s="32">
         <v>16.010000000000002</v>
       </c>
-      <c r="BH14" s="33">
+      <c r="BH15" s="32">
         <v>15.77</v>
       </c>
-      <c r="BI14" s="33">
+      <c r="BI15" s="31">
         <v>15.45</v>
       </c>
+      <c r="BJ15" s="32">
+        <v>14.99</v>
+      </c>
+      <c r="BK15" s="32">
+        <v>14.48</v>
+      </c>
+      <c r="BL15" s="32">
+        <v>15.67</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>15.35</v>
+      </c>
     </row>
-    <row r="15" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A15" s="85" t="s">
+    <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="30"/>
-[...11 lines deleted...]
-      <c r="N15" s="33">
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="32">
         <v>11.02</v>
       </c>
-      <c r="O15" s="33">
+      <c r="O16" s="32">
         <v>13.27</v>
       </c>
-      <c r="P15" s="33">
+      <c r="P16" s="32">
         <v>13.51</v>
       </c>
-      <c r="Q15" s="33">
+      <c r="Q16" s="32">
         <v>13</v>
       </c>
-      <c r="R15" s="33">
+      <c r="R16" s="32">
         <v>12.46</v>
       </c>
-      <c r="S15" s="33">
+      <c r="S16" s="32">
         <v>12.84</v>
       </c>
-      <c r="T15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U15" s="33">
+      <c r="T16" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U16" s="32">
         <v>12.91</v>
       </c>
-      <c r="V15" s="33">
+      <c r="V16" s="32">
         <v>12.97</v>
       </c>
-      <c r="W15" s="33">
+      <c r="W16" s="32">
         <v>13.18</v>
       </c>
-      <c r="X15" s="33">
+      <c r="X16" s="32">
         <v>13.22</v>
       </c>
-      <c r="Y15" s="32">
+      <c r="Y16" s="31">
         <v>13.5</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z16" s="32">
         <v>13.94</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA16" s="32">
         <v>12.89</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB16" s="32">
         <v>11.64</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC16" s="32">
         <v>11.32</v>
       </c>
-      <c r="AD15" s="33">
+      <c r="AD16" s="32">
         <v>12.93</v>
       </c>
-      <c r="AE15" s="33">
+      <c r="AE16" s="32">
         <v>13.5</v>
       </c>
-      <c r="AF15" s="33">
+      <c r="AF16" s="32">
         <v>12.61</v>
       </c>
-      <c r="AG15" s="33">
+      <c r="AG16" s="32">
         <v>12.62</v>
       </c>
-      <c r="AH15" s="33">
+      <c r="AH16" s="32">
         <v>12.29</v>
       </c>
-      <c r="AI15" s="33">
+      <c r="AI16" s="32">
         <v>13</v>
       </c>
-      <c r="AJ15" s="33">
+      <c r="AJ16" s="32">
         <v>13.49</v>
       </c>
-      <c r="AK15" s="37">
+      <c r="AK16" s="36">
         <v>13.64</v>
       </c>
-      <c r="AL15" s="75">
+      <c r="AL16" s="70">
         <v>10.220000000000001</v>
       </c>
-      <c r="AM15" s="75">
+      <c r="AM16" s="70">
         <v>10.14</v>
       </c>
-      <c r="AN15" s="75">
+      <c r="AN16" s="70">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AO15" s="75">
+      <c r="AO16" s="70">
         <v>9.92</v>
       </c>
-      <c r="AP15" s="33">
+      <c r="AP16" s="32">
         <v>10.9</v>
       </c>
-      <c r="AQ15" s="75">
+      <c r="AQ16" s="70">
         <v>11.29</v>
       </c>
-      <c r="AR15" s="75">
+      <c r="AR16" s="70">
         <v>11.33</v>
       </c>
-      <c r="AS15" s="75">
+      <c r="AS16" s="70">
         <v>11.51</v>
       </c>
-      <c r="AT15" s="75">
+      <c r="AT16" s="70">
         <v>11.24</v>
       </c>
-      <c r="AU15" s="75">
+      <c r="AU16" s="70">
         <v>11.43</v>
       </c>
-      <c r="AV15" s="75">
+      <c r="AV16" s="70">
         <v>11.29</v>
       </c>
-      <c r="AW15" s="37">
+      <c r="AW16" s="36">
         <v>11.16</v>
       </c>
-      <c r="AX15" s="75">
+      <c r="AX16" s="70">
         <v>11.01</v>
       </c>
-      <c r="AY15" s="75">
+      <c r="AY16" s="70">
         <v>10.16</v>
       </c>
-      <c r="AZ15" s="75">
+      <c r="AZ16" s="70">
         <v>11.19</v>
       </c>
-      <c r="BA15" s="75">
+      <c r="BA16" s="70">
         <v>10.220000000000001</v>
       </c>
-      <c r="BB15" s="33">
+      <c r="BB16" s="32">
         <v>10.97</v>
       </c>
-      <c r="BC15" s="33">
+      <c r="BC16" s="32">
         <v>10.95</v>
       </c>
-      <c r="BD15" s="33">
+      <c r="BD16" s="32">
         <v>11.38</v>
       </c>
-      <c r="BE15" s="33">
+      <c r="BE16" s="32">
         <v>11.44</v>
       </c>
-      <c r="BF15" s="33">
+      <c r="BF16" s="32">
         <v>11.47</v>
       </c>
-      <c r="BG15" s="33">
+      <c r="BG16" s="32">
         <v>11.86</v>
       </c>
-      <c r="BH15" s="33">
+      <c r="BH16" s="32">
         <v>11.44</v>
       </c>
-      <c r="BI15" s="33">
+      <c r="BI16" s="31">
         <v>11.23</v>
       </c>
+      <c r="BJ16" s="32">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="BK16" s="32">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="BL16" s="32">
+        <v>8.36</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>8.49</v>
+      </c>
     </row>
-    <row r="16" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A16" s="85" t="s">
+    <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="30"/>
-[...11 lines deleted...]
-      <c r="N16" s="33">
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="32">
         <v>15.34</v>
       </c>
-      <c r="O16" s="33">
+      <c r="O17" s="32">
         <v>12.66</v>
       </c>
-      <c r="P16" s="33">
+      <c r="P17" s="32">
         <v>12.6</v>
       </c>
-      <c r="Q16" s="33">
+      <c r="Q17" s="32">
         <v>11.53</v>
       </c>
-      <c r="R16" s="33">
+      <c r="R17" s="32">
         <v>11.91</v>
       </c>
-      <c r="S16" s="33">
+      <c r="S17" s="32">
         <v>12.22</v>
       </c>
-      <c r="T16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U16" s="33">
+      <c r="T17" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U17" s="32">
         <v>12.25</v>
       </c>
-      <c r="V16" s="33">
+      <c r="V17" s="32">
         <v>12.52</v>
       </c>
-      <c r="W16" s="33">
+      <c r="W17" s="32">
         <v>12.29</v>
       </c>
-      <c r="X16" s="33">
+      <c r="X17" s="32">
         <v>12.33</v>
       </c>
-      <c r="Y16" s="32">
+      <c r="Y17" s="31">
         <v>12.43</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z17" s="32">
         <v>8.59</v>
       </c>
-      <c r="AA16" s="33">
+      <c r="AA17" s="32">
         <v>10.130000000000001</v>
       </c>
-      <c r="AB16" s="33">
+      <c r="AB17" s="32">
         <v>11.04</v>
       </c>
-      <c r="AC16" s="33">
+      <c r="AC17" s="32">
         <v>11.69</v>
       </c>
-      <c r="AD16" s="33">
+      <c r="AD17" s="32">
         <v>12.23</v>
       </c>
-      <c r="AE16" s="33">
+      <c r="AE17" s="32">
         <v>11.99</v>
       </c>
-      <c r="AF16" s="33">
+      <c r="AF17" s="32">
         <v>11.91</v>
       </c>
-      <c r="AG16" s="33">
+      <c r="AG17" s="32">
         <v>12.27</v>
       </c>
-      <c r="AH16" s="33">
+      <c r="AH17" s="32">
         <v>11.92</v>
       </c>
-      <c r="AI16" s="33">
+      <c r="AI17" s="32">
         <v>11.84</v>
       </c>
-      <c r="AJ16" s="33">
+      <c r="AJ17" s="32">
         <v>11.6</v>
       </c>
-      <c r="AK16" s="37">
+      <c r="AK17" s="36">
         <v>11.69</v>
       </c>
-      <c r="AL16" s="75">
+      <c r="AL17" s="70">
         <v>11.29</v>
       </c>
-      <c r="AM16" s="75">
+      <c r="AM17" s="70">
         <v>12.4</v>
       </c>
-      <c r="AN16" s="75">
+      <c r="AN17" s="70">
         <v>11.41</v>
       </c>
-      <c r="AO16" s="75">
+      <c r="AO17" s="70">
         <v>11.2</v>
       </c>
-      <c r="AP16" s="33">
+      <c r="AP17" s="32">
         <v>10.63</v>
       </c>
-      <c r="AQ16" s="75">
+      <c r="AQ17" s="70">
         <v>10.43</v>
       </c>
-      <c r="AR16" s="75">
+      <c r="AR17" s="70">
         <v>10.57</v>
       </c>
-      <c r="AS16" s="75">
+      <c r="AS17" s="70">
         <v>10.71</v>
       </c>
-      <c r="AT16" s="75">
+      <c r="AT17" s="70">
         <v>10.64</v>
       </c>
-      <c r="AU16" s="75">
+      <c r="AU17" s="70">
         <v>10.57</v>
       </c>
-      <c r="AV16" s="75">
+      <c r="AV17" s="70">
         <v>10.6</v>
       </c>
-      <c r="AW16" s="37">
+      <c r="AW17" s="36">
         <v>10.45</v>
       </c>
-      <c r="AX16" s="75">
+      <c r="AX17" s="70">
         <v>8.99</v>
       </c>
-      <c r="AY16" s="75">
+      <c r="AY17" s="70">
         <v>10.16</v>
       </c>
-      <c r="AZ16" s="75">
+      <c r="AZ17" s="70">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BA16" s="75">
+      <c r="BA17" s="70">
         <v>8.52</v>
       </c>
-      <c r="BB16" s="33">
+      <c r="BB17" s="32">
         <v>9.51</v>
       </c>
-      <c r="BC16" s="33">
+      <c r="BC17" s="32">
         <v>9.65</v>
       </c>
-      <c r="BD16" s="33">
+      <c r="BD17" s="32">
         <v>9.59</v>
       </c>
-      <c r="BE16" s="33">
+      <c r="BE17" s="32">
         <v>9.5500000000000007</v>
       </c>
-      <c r="BF16" s="33">
+      <c r="BF17" s="32">
         <v>9.7100000000000009</v>
       </c>
-      <c r="BG16" s="33">
+      <c r="BG17" s="32">
         <v>9.74</v>
       </c>
-      <c r="BH16" s="33">
+      <c r="BH17" s="32">
         <v>9.67</v>
       </c>
-      <c r="BI16" s="33">
+      <c r="BI17" s="31">
         <v>9.76</v>
       </c>
+      <c r="BJ17" s="32">
+        <v>4.92</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>7.15</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>7.02</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>7.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A17" s="85" t="s">
+    <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="30"/>
-[...59 lines deleted...]
-      <c r="AL17" s="75">
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="32"/>
+      <c r="O18" s="32"/>
+      <c r="P18" s="32"/>
+      <c r="Q18" s="32"/>
+      <c r="R18" s="32"/>
+      <c r="S18" s="32"/>
+      <c r="T18" s="30"/>
+      <c r="U18" s="32"/>
+      <c r="V18" s="32"/>
+      <c r="W18" s="32"/>
+      <c r="X18" s="32"/>
+      <c r="Y18" s="31"/>
+      <c r="Z18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ18" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK18" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL18" s="70">
         <v>14.28</v>
       </c>
-      <c r="AM17" s="75">
+      <c r="AM18" s="70">
         <v>13.15</v>
       </c>
-      <c r="AN17" s="75">
+      <c r="AN18" s="70">
         <v>11.02</v>
       </c>
-      <c r="AO17" s="75">
+      <c r="AO18" s="70">
         <v>10.99</v>
       </c>
-      <c r="AP17" s="33">
+      <c r="AP18" s="32">
         <v>11.04</v>
       </c>
-      <c r="AQ17" s="75" t="s">
-[...2 lines deleted...]
-      <c r="AR17" s="75">
+      <c r="AQ18" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR18" s="70">
         <v>11.37</v>
       </c>
-      <c r="AS17" s="75">
+      <c r="AS18" s="70">
         <v>11.12</v>
       </c>
-      <c r="AT17" s="75">
+      <c r="AT18" s="70">
         <v>11.17</v>
       </c>
-      <c r="AU17" s="75">
+      <c r="AU18" s="70">
         <v>11.1</v>
       </c>
-      <c r="AV17" s="75">
+      <c r="AV18" s="70">
         <v>10.92</v>
       </c>
-      <c r="AW17" s="37">
+      <c r="AW18" s="36">
         <v>10.99</v>
       </c>
-      <c r="AX17" s="75">
+      <c r="AX18" s="70">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AY17" s="75">
+      <c r="AY18" s="70">
         <v>8.86</v>
       </c>
-      <c r="AZ17" s="75">
+      <c r="AZ18" s="70">
         <v>8.4700000000000006</v>
       </c>
-      <c r="BA17" s="75">
+      <c r="BA18" s="70">
         <v>8.68</v>
       </c>
-      <c r="BB17" s="33">
+      <c r="BB18" s="32">
         <v>8.17</v>
       </c>
-      <c r="BC17" s="33">
+      <c r="BC18" s="32">
         <v>8.18</v>
       </c>
-      <c r="BD17" s="33">
+      <c r="BD18" s="32">
         <v>8.32</v>
       </c>
-      <c r="BE17" s="33">
+      <c r="BE18" s="32">
         <v>8.7899999999999991</v>
       </c>
-      <c r="BF17" s="33">
+      <c r="BF18" s="32">
         <v>8.93</v>
       </c>
-      <c r="BG17" s="33">
+      <c r="BG18" s="32">
         <v>8.6300000000000008</v>
       </c>
-      <c r="BH17" s="33">
+      <c r="BH18" s="32">
         <v>8.5399999999999991</v>
       </c>
-      <c r="BI17" s="33">
+      <c r="BI18" s="31">
         <v>8.5299999999999994</v>
       </c>
+      <c r="BJ18" s="32">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="BK18" s="32">
+        <v>7.45</v>
+      </c>
+      <c r="BL18" s="32">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="18" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A18" s="85" t="s">
+    <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="30"/>
-[...11 lines deleted...]
-      <c r="N18" s="33">
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32">
         <v>17.8</v>
       </c>
-      <c r="O18" s="33">
+      <c r="O19" s="32">
         <v>15.67</v>
       </c>
-      <c r="P18" s="33">
+      <c r="P19" s="32">
         <v>17.170000000000002</v>
       </c>
-      <c r="Q18" s="33">
+      <c r="Q19" s="32">
         <v>16.690000000000001</v>
       </c>
-      <c r="R18" s="33">
+      <c r="R19" s="32">
         <v>17.12</v>
       </c>
-      <c r="S18" s="33">
+      <c r="S19" s="32">
         <v>16.93</v>
       </c>
-      <c r="T18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="33">
+      <c r="T19" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U19" s="32">
         <v>15.84</v>
       </c>
-      <c r="V18" s="33">
+      <c r="V19" s="32">
         <v>16.48</v>
       </c>
-      <c r="W18" s="33">
+      <c r="W19" s="32">
         <v>16.239999999999998</v>
       </c>
-      <c r="X18" s="33">
+      <c r="X19" s="32">
         <v>16.23</v>
       </c>
-      <c r="Y18" s="32">
+      <c r="Y19" s="31">
         <v>16.63</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z19" s="32">
         <v>21.76</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA19" s="32">
         <v>18.059999999999999</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB19" s="32">
         <v>17.760000000000002</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC19" s="32">
         <v>17.670000000000002</v>
       </c>
-      <c r="AD18" s="33">
+      <c r="AD19" s="32">
         <v>17.89</v>
       </c>
-      <c r="AE18" s="33">
+      <c r="AE19" s="32">
         <v>17.93</v>
       </c>
-      <c r="AF18" s="33">
+      <c r="AF19" s="32">
         <v>17.239999999999998</v>
       </c>
-      <c r="AG18" s="33">
+      <c r="AG19" s="32">
         <v>16.940000000000001</v>
       </c>
-      <c r="AH18" s="33">
+      <c r="AH19" s="32">
         <v>16.600000000000001</v>
       </c>
-      <c r="AI18" s="33">
+      <c r="AI19" s="32">
         <v>16.559999999999999</v>
       </c>
-      <c r="AJ18" s="33">
+      <c r="AJ19" s="32">
         <v>16.59</v>
       </c>
-      <c r="AK18" s="37">
+      <c r="AK19" s="36">
         <v>16.02</v>
       </c>
-      <c r="AL18" s="75">
+      <c r="AL19" s="70">
         <v>11.82</v>
       </c>
-      <c r="AM18" s="75">
+      <c r="AM19" s="70">
         <v>11.68</v>
       </c>
-      <c r="AN18" s="75">
+      <c r="AN19" s="70">
         <v>12.39</v>
       </c>
-      <c r="AO18" s="75">
+      <c r="AO19" s="70">
         <v>12.31</v>
       </c>
-      <c r="AP18" s="33">
+      <c r="AP19" s="32">
         <v>12.75</v>
       </c>
-      <c r="AQ18" s="75">
+      <c r="AQ19" s="70">
         <v>12.78</v>
       </c>
-      <c r="AR18" s="75">
+      <c r="AR19" s="70">
         <v>13.67</v>
       </c>
-      <c r="AS18" s="75">
+      <c r="AS19" s="70">
         <v>13.69</v>
       </c>
-      <c r="AT18" s="75">
+      <c r="AT19" s="70">
         <v>13.52</v>
       </c>
-      <c r="AU18" s="75">
+      <c r="AU19" s="70">
         <v>14.15</v>
       </c>
-      <c r="AV18" s="75">
+      <c r="AV19" s="70">
         <v>14.24</v>
       </c>
-      <c r="AW18" s="37">
+      <c r="AW19" s="36">
         <v>14.47</v>
       </c>
-      <c r="AX18" s="75">
+      <c r="AX19" s="70">
         <v>10.95</v>
       </c>
-      <c r="AY18" s="75">
+      <c r="AY19" s="70">
         <v>10.76</v>
       </c>
-      <c r="AZ18" s="75">
+      <c r="AZ19" s="70">
         <v>11.17</v>
       </c>
-      <c r="BA18" s="75">
+      <c r="BA19" s="70">
         <v>12.26</v>
       </c>
-      <c r="BB18" s="33">
+      <c r="BB19" s="32">
         <v>12.86</v>
       </c>
-      <c r="BC18" s="33">
+      <c r="BC19" s="32">
         <v>13.39</v>
       </c>
-      <c r="BD18" s="33">
+      <c r="BD19" s="32">
         <v>13.28</v>
       </c>
-      <c r="BE18" s="33">
+      <c r="BE19" s="32">
         <v>12.91</v>
       </c>
-      <c r="BF18" s="33">
+      <c r="BF19" s="32">
         <v>13.09</v>
       </c>
-      <c r="BG18" s="33">
+      <c r="BG19" s="32">
         <v>12.86</v>
       </c>
-      <c r="BH18" s="33">
+      <c r="BH19" s="32">
         <v>12.72</v>
       </c>
-      <c r="BI18" s="33">
+      <c r="BI19" s="31">
         <v>12.61</v>
       </c>
+      <c r="BJ19" s="32">
+        <v>15.27</v>
+      </c>
+      <c r="BK19" s="32">
+        <v>12.43</v>
+      </c>
+      <c r="BL19" s="32">
+        <v>11.64</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>11.57</v>
+      </c>
     </row>
-    <row r="19" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A19" s="85" t="s">
+    <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="30"/>
-[...11 lines deleted...]
-      <c r="N19" s="33">
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="32">
         <v>16.13</v>
       </c>
-      <c r="O19" s="33">
+      <c r="O20" s="32">
         <v>16.03</v>
       </c>
-      <c r="P19" s="33">
+      <c r="P20" s="32">
         <v>17.04</v>
       </c>
-      <c r="Q19" s="33">
+      <c r="Q20" s="32">
         <v>17.010000000000002</v>
       </c>
-      <c r="R19" s="33">
+      <c r="R20" s="32">
         <v>17.2</v>
       </c>
-      <c r="S19" s="33">
+      <c r="S20" s="32">
         <v>16.989999999999998</v>
       </c>
-      <c r="T19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U19" s="33">
+      <c r="T20" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U20" s="32">
         <v>17.68</v>
       </c>
-      <c r="V19" s="33">
+      <c r="V20" s="32">
         <v>17.78</v>
       </c>
-      <c r="W19" s="33">
+      <c r="W20" s="32">
         <v>17.38</v>
       </c>
-      <c r="X19" s="33">
+      <c r="X20" s="32">
         <v>17.579999999999998</v>
       </c>
-      <c r="Y19" s="32">
+      <c r="Y20" s="31">
         <v>17.96</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z20" s="32">
         <v>23.48</v>
       </c>
-      <c r="AA19" s="33">
+      <c r="AA20" s="32">
         <v>20.49</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB20" s="32">
         <v>17.61</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC20" s="32">
         <v>16.79</v>
       </c>
-      <c r="AD19" s="33">
+      <c r="AD20" s="32">
         <v>17.48</v>
       </c>
-      <c r="AE19" s="33">
+      <c r="AE20" s="32">
         <v>15.76</v>
       </c>
-      <c r="AF19" s="33">
+      <c r="AF20" s="32">
         <v>15.12</v>
       </c>
-      <c r="AG19" s="33">
+      <c r="AG20" s="32">
         <v>15.56</v>
       </c>
-      <c r="AH19" s="33">
+      <c r="AH20" s="32">
         <v>15.42</v>
       </c>
-      <c r="AI19" s="33">
+      <c r="AI20" s="32">
         <v>15.27</v>
       </c>
-      <c r="AJ19" s="33">
+      <c r="AJ20" s="32">
         <v>15.66</v>
       </c>
-      <c r="AK19" s="37">
+      <c r="AK20" s="36">
         <v>15.45</v>
       </c>
-      <c r="AL19" s="75">
+      <c r="AL20" s="70">
         <v>17.02</v>
       </c>
-      <c r="AM19" s="75">
+      <c r="AM20" s="70">
         <v>16.989999999999998</v>
       </c>
-      <c r="AN19" s="75">
+      <c r="AN20" s="70">
         <v>16.059999999999999</v>
       </c>
-      <c r="AO19" s="75">
+      <c r="AO20" s="70">
         <v>18</v>
       </c>
-      <c r="AP19" s="33">
+      <c r="AP20" s="32">
         <v>17.420000000000002</v>
       </c>
-      <c r="AQ19" s="75">
+      <c r="AQ20" s="70">
         <v>16.54</v>
       </c>
-      <c r="AR19" s="75">
+      <c r="AR20" s="70">
         <v>16.47</v>
       </c>
-      <c r="AS19" s="75">
+      <c r="AS20" s="70">
         <v>15.3</v>
       </c>
-      <c r="AT19" s="75">
+      <c r="AT20" s="70">
         <v>15.44</v>
       </c>
-      <c r="AU19" s="75">
+      <c r="AU20" s="70">
         <v>15.32</v>
       </c>
-      <c r="AV19" s="75">
+      <c r="AV20" s="70">
         <v>14.52</v>
       </c>
-      <c r="AW19" s="37">
+      <c r="AW20" s="36">
         <v>14.75</v>
       </c>
-      <c r="AX19" s="75">
+      <c r="AX20" s="70">
         <v>13.04</v>
       </c>
-      <c r="AY19" s="75">
+      <c r="AY20" s="70">
         <v>10.76</v>
       </c>
-      <c r="AZ19" s="75">
+      <c r="AZ20" s="70">
         <v>13.65</v>
       </c>
-      <c r="BA19" s="75">
+      <c r="BA20" s="70">
         <v>14.29</v>
       </c>
-      <c r="BB19" s="33">
+      <c r="BB20" s="32">
         <v>13.8</v>
       </c>
-      <c r="BC19" s="33">
+      <c r="BC20" s="32">
         <v>13.54</v>
       </c>
-      <c r="BD19" s="33">
+      <c r="BD20" s="32">
         <v>13.86</v>
       </c>
-      <c r="BE19" s="33">
+      <c r="BE20" s="32">
         <v>13.4</v>
       </c>
-      <c r="BF19" s="33">
+      <c r="BF20" s="32">
         <v>14.09</v>
       </c>
-      <c r="BG19" s="33">
+      <c r="BG20" s="32">
         <v>14.04</v>
       </c>
-      <c r="BH19" s="33">
+      <c r="BH20" s="32">
         <v>13.88</v>
       </c>
-      <c r="BI19" s="33">
+      <c r="BI20" s="31">
         <v>14.11</v>
       </c>
+      <c r="BJ20" s="32">
+        <v>10.53</v>
+      </c>
+      <c r="BK20" s="32">
+        <v>10.44</v>
+      </c>
+      <c r="BL20" s="32">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A20" s="85" t="s">
+    <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="30"/>
-[...59 lines deleted...]
-      <c r="AL20" s="75">
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="32"/>
+      <c r="P21" s="32"/>
+      <c r="Q21" s="32"/>
+      <c r="R21" s="32"/>
+      <c r="S21" s="32"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="32"/>
+      <c r="V21" s="32"/>
+      <c r="W21" s="32"/>
+      <c r="X21" s="32"/>
+      <c r="Y21" s="31"/>
+      <c r="Z21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ21" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK21" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL21" s="70">
         <v>18</v>
       </c>
-      <c r="AM20" s="75">
+      <c r="AM21" s="70">
         <v>17.43</v>
       </c>
-      <c r="AN20" s="75">
+      <c r="AN21" s="70">
         <v>18.52</v>
       </c>
-      <c r="AO20" s="75">
+      <c r="AO21" s="70">
         <v>19.37</v>
       </c>
-      <c r="AP20" s="33">
+      <c r="AP21" s="32">
         <v>19.079999999999998</v>
       </c>
-      <c r="AQ20" s="75" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="75">
+      <c r="AQ21" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR21" s="70">
         <v>18.02</v>
       </c>
-      <c r="AS20" s="75">
+      <c r="AS21" s="70">
         <v>18.21</v>
       </c>
-      <c r="AT20" s="75">
+      <c r="AT21" s="70">
         <v>18.04</v>
       </c>
-      <c r="AU20" s="75">
+      <c r="AU21" s="70">
         <v>17.52</v>
       </c>
-      <c r="AV20" s="75">
+      <c r="AV21" s="70">
         <v>17.45</v>
       </c>
-      <c r="AW20" s="37">
+      <c r="AW21" s="36">
         <v>17.43</v>
       </c>
-      <c r="AX20" s="75">
+      <c r="AX21" s="70">
         <v>15.75</v>
       </c>
-      <c r="AY20" s="75">
+      <c r="AY21" s="70">
         <v>16.16</v>
       </c>
-      <c r="AZ20" s="75">
+      <c r="AZ21" s="70">
         <v>15.19</v>
       </c>
-      <c r="BA20" s="75">
+      <c r="BA21" s="70">
         <v>15.48</v>
       </c>
-      <c r="BB20" s="33">
+      <c r="BB21" s="32">
         <v>15.55</v>
       </c>
-      <c r="BC20" s="33">
+      <c r="BC21" s="32">
         <v>15.09</v>
       </c>
-      <c r="BD20" s="33">
+      <c r="BD21" s="32">
         <v>15.28</v>
       </c>
-      <c r="BE20" s="33">
+      <c r="BE21" s="32">
         <v>15.31</v>
       </c>
-      <c r="BF20" s="33">
+      <c r="BF21" s="32">
         <v>15.67</v>
       </c>
-      <c r="BG20" s="33">
+      <c r="BG21" s="32">
         <v>15.5</v>
       </c>
-      <c r="BH20" s="33">
+      <c r="BH21" s="32">
         <v>15.33</v>
       </c>
-      <c r="BI20" s="33">
+      <c r="BI21" s="31">
         <v>14.97</v>
       </c>
+      <c r="BJ21" s="32">
+        <v>13.47</v>
+      </c>
+      <c r="BK21" s="32">
+        <v>14.05</v>
+      </c>
+      <c r="BL21" s="32">
+        <v>14.45</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>15.18</v>
+      </c>
     </row>
-    <row r="21" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A21" s="85" t="s">
+    <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="30"/>
-[...11 lines deleted...]
-      <c r="N21" s="33">
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="32"/>
+      <c r="N22" s="32">
         <v>14.41</v>
       </c>
-      <c r="O21" s="33">
+      <c r="O22" s="32">
         <v>15.58</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P22" s="32">
         <v>16.18</v>
       </c>
-      <c r="Q21" s="33">
+      <c r="Q22" s="32">
         <v>16.12</v>
       </c>
-      <c r="R21" s="33">
+      <c r="R22" s="32">
         <v>16.100000000000001</v>
       </c>
-      <c r="S21" s="33">
+      <c r="S22" s="32">
         <v>16.36</v>
       </c>
-      <c r="T21" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U21" s="33">
+      <c r="T22" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U22" s="32">
         <v>16.62</v>
       </c>
-      <c r="V21" s="33">
+      <c r="V22" s="32">
         <v>16.59</v>
       </c>
-      <c r="W21" s="33">
+      <c r="W22" s="32">
         <v>17.04</v>
       </c>
-      <c r="X21" s="33">
+      <c r="X22" s="32">
         <v>17.440000000000001</v>
       </c>
-      <c r="Y21" s="32">
+      <c r="Y22" s="31">
         <v>17.75</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z22" s="32">
         <v>15.2</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA22" s="32">
         <v>15.19</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB22" s="32">
         <v>15.28</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC22" s="32">
         <v>14.75</v>
       </c>
-      <c r="AD21" s="33">
+      <c r="AD22" s="32">
         <v>15.55</v>
       </c>
-      <c r="AE21" s="33">
+      <c r="AE22" s="32">
         <v>15.6</v>
       </c>
-      <c r="AF21" s="33">
+      <c r="AF22" s="32">
         <v>15.86</v>
       </c>
-      <c r="AG21" s="33">
+      <c r="AG22" s="32">
         <v>15.94</v>
       </c>
-      <c r="AH21" s="33">
+      <c r="AH22" s="32">
         <v>16.05</v>
       </c>
-      <c r="AI21" s="33">
+      <c r="AI22" s="32">
         <v>16.190000000000001</v>
       </c>
-      <c r="AJ21" s="33">
+      <c r="AJ22" s="32">
         <v>15.99</v>
       </c>
-      <c r="AK21" s="37">
+      <c r="AK22" s="36">
         <v>15.64</v>
       </c>
-      <c r="AL21" s="75">
+      <c r="AL22" s="70">
         <v>14.86</v>
       </c>
-      <c r="AM21" s="75">
+      <c r="AM22" s="70">
         <v>13.65</v>
       </c>
-      <c r="AN21" s="75">
+      <c r="AN22" s="70">
         <v>12.16</v>
       </c>
-      <c r="AO21" s="75">
+      <c r="AO22" s="70">
         <v>13.42</v>
       </c>
-      <c r="AP21" s="33">
+      <c r="AP22" s="32">
         <v>14.35</v>
       </c>
-      <c r="AQ21" s="75">
+      <c r="AQ22" s="70">
         <v>15.76</v>
       </c>
-      <c r="AR21" s="75">
+      <c r="AR22" s="70">
         <v>14.79</v>
       </c>
-      <c r="AS21" s="75">
+      <c r="AS22" s="70">
         <v>14.91</v>
       </c>
-      <c r="AT21" s="75">
+      <c r="AT22" s="70">
         <v>14.82</v>
       </c>
-      <c r="AU21" s="75">
+      <c r="AU22" s="70">
         <v>15.23</v>
       </c>
-      <c r="AV21" s="75">
+      <c r="AV22" s="70">
         <v>15.35</v>
       </c>
-      <c r="AW21" s="37">
+      <c r="AW22" s="36">
         <v>15.29</v>
       </c>
-      <c r="AX21" s="75">
+      <c r="AX22" s="70">
         <v>12.93</v>
       </c>
-      <c r="AY21" s="75">
+      <c r="AY22" s="70">
         <v>14.53</v>
       </c>
-      <c r="AZ21" s="75">
+      <c r="AZ22" s="70">
         <v>13.7</v>
       </c>
-      <c r="BA21" s="75">
+      <c r="BA22" s="70">
         <v>13.35</v>
       </c>
-      <c r="BB21" s="33">
+      <c r="BB22" s="32">
         <v>13.58</v>
       </c>
-      <c r="BC21" s="33">
+      <c r="BC22" s="32">
         <v>13.03</v>
       </c>
-      <c r="BD21" s="33">
+      <c r="BD22" s="32">
         <v>13.18</v>
       </c>
-      <c r="BE21" s="33">
+      <c r="BE22" s="32">
         <v>12.89</v>
       </c>
-      <c r="BF21" s="33">
+      <c r="BF22" s="32">
         <v>12.99</v>
       </c>
-      <c r="BG21" s="33">
+      <c r="BG22" s="32">
         <v>12.72</v>
       </c>
-      <c r="BH21" s="33">
+      <c r="BH22" s="32">
         <v>12.48</v>
       </c>
-      <c r="BI21" s="33">
+      <c r="BI22" s="31">
         <v>12.55</v>
       </c>
+      <c r="BJ22" s="32">
+        <v>12.59</v>
+      </c>
+      <c r="BK22" s="32">
+        <v>11.89</v>
+      </c>
+      <c r="BL22" s="32">
+        <v>11.34</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>11</v>
+      </c>
     </row>
-    <row r="22" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A22" s="100" t="s">
+    <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="90" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="100"/>
-[...58 lines deleted...]
-      <c r="BI22" s="100"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
+      <c r="BJ23" s="90"/>
+      <c r="BK23" s="90"/>
+      <c r="BL23" s="90"/>
+      <c r="BM23" s="90"/>
+      <c r="BN23" s="90"/>
+      <c r="BO23" s="90"/>
+      <c r="BP23" s="90"/>
+      <c r="BQ23" s="90"/>
+      <c r="BR23" s="90"/>
+      <c r="BS23" s="90"/>
+      <c r="BT23" s="90"/>
+      <c r="BU23" s="90"/>
     </row>
-    <row r="23" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="87" t="s">
+    <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="30" t="s">
-[...35 lines deleted...]
-      <c r="N23" s="31">
+      <c r="B24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N24" s="30">
         <v>18.079999999999998</v>
       </c>
-      <c r="O23" s="31">
+      <c r="O24" s="30">
         <v>18.64</v>
       </c>
-      <c r="P23" s="31">
+      <c r="P24" s="30">
         <v>17.71</v>
       </c>
-      <c r="Q23" s="31">
+      <c r="Q24" s="30">
         <v>17.760000000000002</v>
       </c>
-      <c r="R23" s="31">
+      <c r="R24" s="30">
         <v>17.920000000000002</v>
       </c>
-      <c r="S23" s="31">
+      <c r="S24" s="30">
         <v>18.23</v>
       </c>
-      <c r="T23" s="31">
+      <c r="T24" s="30">
         <v>18.41</v>
       </c>
-      <c r="U23" s="31">
+      <c r="U24" s="30">
         <v>18.55</v>
       </c>
-      <c r="V23" s="31">
+      <c r="V24" s="30">
         <v>18.78</v>
       </c>
-      <c r="W23" s="31">
+      <c r="W24" s="30">
         <v>18.79</v>
       </c>
-      <c r="X23" s="31">
+      <c r="X24" s="30">
         <v>18.87</v>
       </c>
-      <c r="Y23" s="32">
+      <c r="Y24" s="31">
         <v>18.72</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z24" s="32">
         <v>17.54</v>
       </c>
-      <c r="AA23" s="33">
+      <c r="AA24" s="32">
         <v>16.739999999999998</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB24" s="32">
         <v>16.36</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC24" s="32">
         <v>16.43</v>
       </c>
-      <c r="AD23" s="33">
+      <c r="AD24" s="32">
         <v>17.2</v>
       </c>
-      <c r="AE23" s="33">
+      <c r="AE24" s="32">
         <v>16.68</v>
       </c>
-      <c r="AF23" s="33">
+      <c r="AF24" s="32">
         <v>17.03</v>
       </c>
-      <c r="AG23" s="33">
+      <c r="AG24" s="32">
         <v>17.34</v>
       </c>
-      <c r="AH23" s="33">
+      <c r="AH24" s="32">
         <v>17.579999999999998</v>
       </c>
-      <c r="AI23" s="33">
+      <c r="AI24" s="32">
         <v>17.63</v>
       </c>
-      <c r="AJ23" s="33">
+      <c r="AJ24" s="32">
         <v>17.5</v>
       </c>
-      <c r="AK23" s="32">
+      <c r="AK24" s="31">
         <v>17.3</v>
       </c>
-      <c r="AL23" s="75">
+      <c r="AL24" s="70">
         <v>16.57</v>
       </c>
-      <c r="AM23" s="75">
+      <c r="AM24" s="70">
         <v>16.48</v>
       </c>
-      <c r="AN23" s="75">
+      <c r="AN24" s="70">
         <v>16.5</v>
       </c>
-      <c r="AO23" s="75">
+      <c r="AO24" s="70">
         <v>16.93</v>
       </c>
-      <c r="AP23" s="33">
+      <c r="AP24" s="32">
         <v>17.010000000000002</v>
       </c>
-      <c r="AQ23" s="75">
+      <c r="AQ24" s="70">
         <v>16.989999999999998</v>
       </c>
-      <c r="AR23" s="75">
+      <c r="AR24" s="70">
         <v>16.95</v>
       </c>
-      <c r="AS23" s="75">
+      <c r="AS24" s="70">
         <v>17.059999999999999</v>
       </c>
-      <c r="AT23" s="75">
+      <c r="AT24" s="70">
         <v>17.079999999999998</v>
       </c>
-      <c r="AU23" s="75">
+      <c r="AU24" s="70">
         <v>17.03</v>
       </c>
-      <c r="AV23" s="75">
+      <c r="AV24" s="70">
         <v>16.98</v>
       </c>
-      <c r="AW23" s="37">
+      <c r="AW24" s="36">
         <v>16.72</v>
       </c>
-      <c r="AX23" s="75">
+      <c r="AX24" s="70">
         <v>12.35</v>
       </c>
-      <c r="AY23" s="75">
+      <c r="AY24" s="70">
         <v>13.79</v>
       </c>
-      <c r="AZ23" s="75">
+      <c r="AZ24" s="70">
         <v>13.52</v>
       </c>
-      <c r="BA23" s="75">
+      <c r="BA24" s="70">
         <v>13.71</v>
       </c>
-      <c r="BB23" s="33">
+      <c r="BB24" s="32">
         <v>13.56</v>
       </c>
-      <c r="BC23" s="33">
+      <c r="BC24" s="32">
         <v>13.78</v>
       </c>
-      <c r="BD23" s="33">
+      <c r="BD24" s="32">
         <v>14.03</v>
       </c>
-      <c r="BE23" s="33">
+      <c r="BE24" s="32">
         <v>14.2</v>
       </c>
-      <c r="BF23" s="33">
+      <c r="BF24" s="32">
         <v>14.51</v>
       </c>
-      <c r="BG23" s="33">
+      <c r="BG24" s="32">
         <v>14.37</v>
       </c>
-      <c r="BH23" s="33">
+      <c r="BH24" s="32">
         <v>14.23</v>
       </c>
-      <c r="BI23" s="33">
+      <c r="BI24" s="31">
         <v>14.22</v>
       </c>
+      <c r="BJ24" s="32">
+        <v>11.85</v>
+      </c>
+      <c r="BK24" s="32">
+        <v>12.29</v>
+      </c>
+      <c r="BL24" s="32">
+        <v>13.08</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>13.37</v>
+      </c>
     </row>
-    <row r="24" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A24" s="85" t="s">
+    <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="30"/>
-[...11 lines deleted...]
-      <c r="N24" s="33">
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="35"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32">
         <v>17.53</v>
       </c>
-      <c r="O24" s="33">
+      <c r="O25" s="32">
         <v>17.79</v>
       </c>
-      <c r="P24" s="33">
+      <c r="P25" s="32">
         <v>16.850000000000001</v>
       </c>
-      <c r="Q24" s="33">
+      <c r="Q25" s="32">
         <v>16.829999999999998</v>
       </c>
-      <c r="R24" s="33">
+      <c r="R25" s="32">
         <v>17.079999999999998</v>
       </c>
-      <c r="S24" s="33">
+      <c r="S25" s="32">
         <v>17.43</v>
       </c>
-      <c r="T24" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="33">
+      <c r="T25" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U25" s="32">
         <v>17.75</v>
       </c>
-      <c r="V24" s="33">
+      <c r="V25" s="32">
         <v>18.02</v>
       </c>
-      <c r="W24" s="33">
+      <c r="W25" s="32">
         <v>17.98</v>
       </c>
-      <c r="X24" s="33">
+      <c r="X25" s="32">
         <v>18.010000000000002</v>
       </c>
-      <c r="Y24" s="32">
+      <c r="Y25" s="31">
         <v>17.84</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z25" s="32">
         <v>16.64</v>
       </c>
-      <c r="AA24" s="33">
+      <c r="AA25" s="32">
         <v>15.93</v>
       </c>
-      <c r="AB24" s="33">
+      <c r="AB25" s="32">
         <v>15.36</v>
       </c>
-      <c r="AC24" s="33">
+      <c r="AC25" s="32">
         <v>15.53</v>
       </c>
-      <c r="AD24" s="33">
+      <c r="AD25" s="32">
         <v>16.260000000000002</v>
       </c>
-      <c r="AE24" s="33">
+      <c r="AE25" s="32">
         <v>16.13</v>
       </c>
-      <c r="AF24" s="33">
+      <c r="AF25" s="32">
         <v>16.46</v>
       </c>
-      <c r="AG24" s="33">
+      <c r="AG25" s="32">
         <v>16.82</v>
       </c>
-      <c r="AH24" s="33">
+      <c r="AH25" s="32">
         <v>17.05</v>
       </c>
-      <c r="AI24" s="33">
+      <c r="AI25" s="32">
         <v>17.12</v>
       </c>
-      <c r="AJ24" s="33">
+      <c r="AJ25" s="32">
         <v>16.98</v>
       </c>
-      <c r="AK24" s="32">
+      <c r="AK25" s="31">
         <v>16.760000000000002</v>
       </c>
-      <c r="AL24" s="75">
+      <c r="AL25" s="70">
         <v>16.149999999999999</v>
       </c>
-      <c r="AM24" s="75">
+      <c r="AM25" s="70">
         <v>16.239999999999998</v>
       </c>
-      <c r="AN24" s="75">
+      <c r="AN25" s="70">
         <v>16.239999999999998</v>
       </c>
-      <c r="AO24" s="75">
+      <c r="AO25" s="70">
         <v>16.579999999999998</v>
       </c>
-      <c r="AP24" s="33">
+      <c r="AP25" s="32">
         <v>16.57</v>
       </c>
-      <c r="AQ24" s="75">
+      <c r="AQ25" s="70">
         <v>16.399999999999999</v>
       </c>
-      <c r="AR24" s="75">
+      <c r="AR25" s="70">
         <v>16.43</v>
       </c>
-      <c r="AS24" s="75">
+      <c r="AS25" s="70">
         <v>16.53</v>
       </c>
-      <c r="AT24" s="75">
+      <c r="AT25" s="70">
         <v>16.5</v>
       </c>
-      <c r="AU24" s="75">
+      <c r="AU25" s="70">
         <v>16.41</v>
       </c>
-      <c r="AV24" s="75">
+      <c r="AV25" s="70">
         <v>16.43</v>
       </c>
-      <c r="AW24" s="37">
+      <c r="AW25" s="36">
         <v>16.2</v>
       </c>
-      <c r="AX24" s="75">
+      <c r="AX25" s="70">
         <v>11.47</v>
       </c>
-      <c r="AY24" s="75">
+      <c r="AY25" s="70">
         <v>12.97</v>
       </c>
-      <c r="AZ24" s="75">
+      <c r="AZ25" s="70">
         <v>12.85</v>
       </c>
-      <c r="BA24" s="75">
+      <c r="BA25" s="70">
         <v>13.19</v>
       </c>
-      <c r="BB24" s="33">
+      <c r="BB25" s="32">
         <v>13.1</v>
       </c>
-      <c r="BC24" s="33">
+      <c r="BC25" s="32">
         <v>13.28</v>
       </c>
-      <c r="BD24" s="33">
+      <c r="BD25" s="32">
         <v>13.63</v>
       </c>
-      <c r="BE24" s="33">
+      <c r="BE25" s="32">
         <v>13.83</v>
       </c>
-      <c r="BF24" s="33">
+      <c r="BF25" s="32">
         <v>14.17</v>
       </c>
-      <c r="BG24" s="33">
+      <c r="BG25" s="32">
         <v>14.07</v>
       </c>
-      <c r="BH24" s="33">
+      <c r="BH25" s="32">
         <v>13.94</v>
       </c>
-      <c r="BI24" s="33">
+      <c r="BI25" s="31">
         <v>14</v>
       </c>
+      <c r="BJ25" s="32">
+        <v>11.19</v>
+      </c>
+      <c r="BK25" s="32">
+        <v>11.83</v>
+      </c>
+      <c r="BL25" s="32">
+        <v>12.63</v>
+      </c>
+      <c r="BM25" s="32">
+        <v>12.98</v>
+      </c>
     </row>
-    <row r="25" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+    <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="30"/>
-[...11 lines deleted...]
-      <c r="N25" s="33">
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="32"/>
+      <c r="N26" s="32">
         <v>25.33</v>
       </c>
-      <c r="O25" s="33">
+      <c r="O26" s="32">
         <v>20.329999999999998</v>
       </c>
-      <c r="P25" s="33">
+      <c r="P26" s="32">
         <v>18.2</v>
       </c>
-      <c r="Q25" s="33">
+      <c r="Q26" s="32">
         <v>16.53</v>
       </c>
-      <c r="R25" s="33">
+      <c r="R26" s="32">
         <v>18.02</v>
       </c>
-      <c r="S25" s="33">
+      <c r="S26" s="32">
         <v>17.41</v>
       </c>
-      <c r="T25" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U25" s="33">
+      <c r="T26" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U26" s="32">
         <v>17.899999999999999</v>
       </c>
-      <c r="V25" s="33">
+      <c r="V26" s="32">
         <v>17.78</v>
       </c>
-      <c r="W25" s="33">
+      <c r="W26" s="32">
         <v>17.59</v>
       </c>
-      <c r="X25" s="33">
+      <c r="X26" s="32">
         <v>17.489999999999998</v>
       </c>
-      <c r="Y25" s="32">
+      <c r="Y26" s="31">
         <v>17.38</v>
       </c>
-      <c r="Z25" s="33">
+      <c r="Z26" s="32">
         <v>16.850000000000001</v>
       </c>
-      <c r="AA25" s="33">
+      <c r="AA26" s="32">
         <v>15.37</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB26" s="32">
         <v>17.04</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC26" s="32">
         <v>16.55</v>
       </c>
-      <c r="AD25" s="33">
+      <c r="AD26" s="32">
         <v>16.82</v>
       </c>
-      <c r="AE25" s="33">
+      <c r="AE26" s="32">
         <v>15.97</v>
       </c>
-      <c r="AF25" s="33">
+      <c r="AF26" s="32">
         <v>16.12</v>
       </c>
-      <c r="AG25" s="33">
+      <c r="AG26" s="32">
         <v>15.12</v>
       </c>
-      <c r="AH25" s="33">
+      <c r="AH26" s="32">
         <v>15.53</v>
       </c>
-      <c r="AI25" s="33">
+      <c r="AI26" s="32">
         <v>15.1</v>
       </c>
-      <c r="AJ25" s="33">
+      <c r="AJ26" s="32">
         <v>15.12</v>
       </c>
-      <c r="AK25" s="32">
+      <c r="AK26" s="31">
         <v>14.9</v>
       </c>
-      <c r="AL25" s="75">
+      <c r="AL26" s="70">
         <v>21.65</v>
       </c>
-      <c r="AM25" s="75">
+      <c r="AM26" s="70">
         <v>18.059999999999999</v>
       </c>
-      <c r="AN25" s="75">
+      <c r="AN26" s="70">
         <v>15.84</v>
       </c>
-      <c r="AO25" s="75">
+      <c r="AO26" s="70">
         <v>15.14</v>
       </c>
-      <c r="AP25" s="33">
+      <c r="AP26" s="32">
         <v>15.34</v>
       </c>
-      <c r="AQ25" s="75">
+      <c r="AQ26" s="70">
         <v>16.93</v>
       </c>
-      <c r="AR25" s="75">
+      <c r="AR26" s="70">
         <v>15.82</v>
       </c>
-      <c r="AS25" s="75">
+      <c r="AS26" s="70">
         <v>14.7</v>
       </c>
-      <c r="AT25" s="75">
+      <c r="AT26" s="70">
         <v>15.29</v>
       </c>
-      <c r="AU25" s="75">
+      <c r="AU26" s="70">
         <v>14.59</v>
       </c>
-      <c r="AV25" s="75">
+      <c r="AV26" s="70">
         <v>14.36</v>
       </c>
-      <c r="AW25" s="37">
+      <c r="AW26" s="36">
         <v>13.83</v>
       </c>
-      <c r="AX25" s="75">
+      <c r="AX26" s="70">
         <v>11.87</v>
       </c>
-      <c r="AY25" s="75">
+      <c r="AY26" s="70">
         <v>10.59</v>
       </c>
-      <c r="AZ25" s="75">
+      <c r="AZ26" s="70">
         <v>10.18</v>
       </c>
-      <c r="BA25" s="75">
+      <c r="BA26" s="70">
         <v>9.44</v>
       </c>
-      <c r="BB25" s="33">
+      <c r="BB26" s="32">
         <v>9.66</v>
       </c>
-      <c r="BC25" s="33">
+      <c r="BC26" s="32">
         <v>10.08</v>
       </c>
-      <c r="BD25" s="33">
+      <c r="BD26" s="32">
         <v>10.17</v>
       </c>
-      <c r="BE25" s="33">
+      <c r="BE26" s="32">
         <v>11.76</v>
       </c>
-      <c r="BF25" s="33">
+      <c r="BF26" s="32">
         <v>12.24</v>
       </c>
-      <c r="BG25" s="33">
+      <c r="BG26" s="32">
         <v>11.84</v>
       </c>
-      <c r="BH25" s="33">
+      <c r="BH26" s="32">
         <v>11.65</v>
       </c>
-      <c r="BI25" s="33">
+      <c r="BI26" s="31">
         <v>11.26</v>
       </c>
+      <c r="BJ26" s="32">
+        <v>10.94</v>
+      </c>
+      <c r="BK26" s="32">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="BL26" s="32">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>12.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A26" s="85" t="s">
+    <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="30"/>
-[...11 lines deleted...]
-      <c r="N26" s="33">
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32">
         <v>20.43</v>
       </c>
-      <c r="O26" s="33">
+      <c r="O27" s="32">
         <v>24.47</v>
       </c>
-      <c r="P26" s="33">
+      <c r="P27" s="32">
         <v>23.88</v>
       </c>
-      <c r="Q26" s="33">
+      <c r="Q27" s="32">
         <v>25.26</v>
       </c>
-      <c r="R26" s="33">
+      <c r="R27" s="32">
         <v>24.08</v>
       </c>
-      <c r="S26" s="33">
+      <c r="S27" s="32">
         <v>24.73</v>
       </c>
-      <c r="T26" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U26" s="33">
+      <c r="T27" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U27" s="32">
         <v>25.19</v>
       </c>
-      <c r="V26" s="33">
+      <c r="V27" s="32">
         <v>24.85</v>
       </c>
-      <c r="W26" s="33">
+      <c r="W27" s="32">
         <v>25.3</v>
       </c>
-      <c r="X26" s="33">
+      <c r="X27" s="32">
         <v>25.77</v>
       </c>
-      <c r="Y26" s="32">
+      <c r="Y27" s="31">
         <v>25.6</v>
       </c>
-      <c r="Z26" s="33">
+      <c r="Z27" s="32">
         <v>23.99</v>
       </c>
-      <c r="AA26" s="33">
+      <c r="AA27" s="32">
         <v>23.24</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB27" s="32">
         <v>24.16</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC27" s="32">
         <v>23.67</v>
       </c>
-      <c r="AD26" s="33">
+      <c r="AD27" s="32">
         <v>24.66</v>
       </c>
-      <c r="AE26" s="33">
+      <c r="AE27" s="32">
         <v>21.11</v>
       </c>
-      <c r="AF26" s="33">
+      <c r="AF27" s="32">
         <v>21.62</v>
       </c>
-      <c r="AG26" s="33">
+      <c r="AG27" s="32">
         <v>21.87</v>
       </c>
-      <c r="AH26" s="33">
+      <c r="AH27" s="32">
         <v>22.23</v>
       </c>
-      <c r="AI26" s="33">
+      <c r="AI27" s="32">
         <v>22.12</v>
       </c>
-      <c r="AJ26" s="33">
+      <c r="AJ27" s="32">
         <v>21.88</v>
       </c>
-      <c r="AK26" s="32">
+      <c r="AK27" s="31">
         <v>21.83</v>
       </c>
-      <c r="AL26" s="75">
+      <c r="AL27" s="70">
         <v>20.52</v>
       </c>
-      <c r="AM26" s="75">
+      <c r="AM27" s="70">
         <v>19.2</v>
       </c>
-      <c r="AN26" s="75">
+      <c r="AN27" s="70">
         <v>19.760000000000002</v>
       </c>
-      <c r="AO26" s="75">
+      <c r="AO27" s="70">
         <v>20.87</v>
       </c>
-      <c r="AP26" s="33">
+      <c r="AP27" s="32">
         <v>21.57</v>
       </c>
-      <c r="AQ26" s="75">
+      <c r="AQ27" s="70">
         <v>21.88</v>
       </c>
-      <c r="AR26" s="75">
+      <c r="AR27" s="70">
         <v>22.02</v>
       </c>
-      <c r="AS26" s="75">
+      <c r="AS27" s="70">
         <v>22.35</v>
       </c>
-      <c r="AT26" s="75">
+      <c r="AT27" s="70">
         <v>22.64</v>
       </c>
-      <c r="AU26" s="75">
+      <c r="AU27" s="70">
         <v>22.97</v>
       </c>
-      <c r="AV26" s="75">
+      <c r="AV27" s="70">
         <v>22.53</v>
       </c>
-      <c r="AW26" s="37">
+      <c r="AW27" s="36">
         <v>22.11</v>
       </c>
-      <c r="AX26" s="75">
+      <c r="AX27" s="70">
         <v>20.440000000000001</v>
       </c>
-      <c r="AY26" s="75">
+      <c r="AY27" s="70">
         <v>21.12</v>
       </c>
-      <c r="AZ26" s="75">
+      <c r="AZ27" s="70">
         <v>20</v>
       </c>
-      <c r="BA26" s="75">
+      <c r="BA27" s="70">
         <v>19.18</v>
       </c>
-      <c r="BB26" s="33">
+      <c r="BB27" s="32">
         <v>18.45</v>
       </c>
-      <c r="BC26" s="33">
+      <c r="BC27" s="32">
         <v>18.739999999999998</v>
       </c>
-      <c r="BD26" s="33">
+      <c r="BD27" s="32">
         <v>18.420000000000002</v>
       </c>
-      <c r="BE26" s="33">
+      <c r="BE27" s="32">
         <v>18.22</v>
       </c>
-      <c r="BF26" s="33">
+      <c r="BF27" s="32">
         <v>18.37</v>
       </c>
-      <c r="BG26" s="33">
+      <c r="BG27" s="32">
         <v>18.11</v>
       </c>
-      <c r="BH26" s="33">
+      <c r="BH27" s="32">
         <v>17.82</v>
       </c>
-      <c r="BI26" s="33">
+      <c r="BI27" s="31">
         <v>17.37</v>
       </c>
+      <c r="BJ27" s="32">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="BK27" s="32">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="BL27" s="32">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>16.95</v>
+      </c>
     </row>
-    <row r="27" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A27" s="85" t="s">
+    <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="30"/>
-[...59 lines deleted...]
-      <c r="AL27" s="75">
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
+      <c r="T28" s="30"/>
+      <c r="U28" s="32"/>
+      <c r="V28" s="32"/>
+      <c r="W28" s="32"/>
+      <c r="X28" s="32"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK28" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL28" s="70">
         <v>7.23</v>
       </c>
-      <c r="AM27" s="75">
+      <c r="AM28" s="70">
         <v>7.46</v>
       </c>
-      <c r="AN27" s="75">
+      <c r="AN28" s="70">
         <v>6.14</v>
       </c>
-      <c r="AO27" s="75">
+      <c r="AO28" s="70">
         <v>8.36</v>
       </c>
-      <c r="AP27" s="33">
+      <c r="AP28" s="32">
         <v>9.59</v>
       </c>
-      <c r="AQ27" s="75" t="s">
-[...2 lines deleted...]
-      <c r="AR27" s="75">
+      <c r="AQ28" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR28" s="70">
         <v>10.039999999999999</v>
       </c>
-      <c r="AS27" s="75">
+      <c r="AS28" s="70">
         <v>10.16</v>
       </c>
-      <c r="AT27" s="75">
+      <c r="AT28" s="70">
         <v>9.39</v>
       </c>
-      <c r="AU27" s="75">
+      <c r="AU28" s="70">
         <v>10.25</v>
       </c>
-      <c r="AV27" s="75">
+      <c r="AV28" s="70">
         <v>9.66</v>
       </c>
-      <c r="AW27" s="37">
+      <c r="AW28" s="36">
         <v>9.1199999999999992</v>
       </c>
-      <c r="AX27" s="75">
+      <c r="AX28" s="70">
         <v>3.65</v>
       </c>
-      <c r="AY27" s="75">
+      <c r="AY28" s="70">
         <v>13.29</v>
       </c>
-      <c r="AZ27" s="75">
+      <c r="AZ28" s="70">
         <v>13.59</v>
       </c>
-      <c r="BA27" s="75">
+      <c r="BA28" s="70">
         <v>11.11</v>
       </c>
-      <c r="BB27" s="33">
+      <c r="BB28" s="32">
         <v>11.08</v>
       </c>
-      <c r="BC27" s="33">
+      <c r="BC28" s="32">
         <v>12.34</v>
       </c>
-      <c r="BD27" s="33">
+      <c r="BD28" s="32">
         <v>11.07</v>
       </c>
-      <c r="BE27" s="33">
+      <c r="BE28" s="32">
         <v>10.55</v>
       </c>
-      <c r="BF27" s="33">
+      <c r="BF28" s="32">
         <v>9.3800000000000008</v>
       </c>
-      <c r="BG27" s="33">
+      <c r="BG28" s="32">
         <v>9.15</v>
       </c>
-      <c r="BH27" s="33">
+      <c r="BH28" s="32">
         <v>9.0299999999999994</v>
       </c>
-      <c r="BI27" s="33">
+      <c r="BI28" s="31">
         <v>9.16</v>
       </c>
+      <c r="BJ28" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK28" s="32">
+        <v>1.89</v>
+      </c>
+      <c r="BL28" s="32">
+        <v>8.6</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>9.18</v>
+      </c>
     </row>
-    <row r="28" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A28" s="85" t="s">
+    <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="30"/>
-[...11 lines deleted...]
-      <c r="N28" s="33">
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32">
         <v>16.920000000000002</v>
       </c>
-      <c r="O28" s="33">
+      <c r="O29" s="32">
         <v>16.190000000000001</v>
       </c>
-      <c r="P28" s="33">
+      <c r="P29" s="32">
         <v>17.63</v>
       </c>
-      <c r="Q28" s="33">
+      <c r="Q29" s="32">
         <v>15.27</v>
       </c>
-      <c r="R28" s="33">
+      <c r="R29" s="32">
         <v>17.420000000000002</v>
       </c>
-      <c r="S28" s="33">
+      <c r="S29" s="32">
         <v>15.5</v>
       </c>
-      <c r="T28" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U28" s="33">
+      <c r="T29" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U29" s="32">
         <v>14.77</v>
       </c>
-      <c r="V28" s="33">
+      <c r="V29" s="32">
         <v>17.16</v>
       </c>
-      <c r="W28" s="33">
+      <c r="W29" s="32">
         <v>16.7</v>
       </c>
-      <c r="X28" s="33">
+      <c r="X29" s="32">
         <v>17.010000000000002</v>
       </c>
-      <c r="Y28" s="32">
+      <c r="Y29" s="31">
         <v>18.739999999999998</v>
       </c>
-      <c r="Z28" s="33">
+      <c r="Z29" s="32">
         <v>20.079999999999998</v>
       </c>
-      <c r="AA28" s="33">
+      <c r="AA29" s="32">
         <v>15.28</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB29" s="32">
         <v>12.51</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC29" s="32">
         <v>12.21</v>
       </c>
-      <c r="AD28" s="33">
+      <c r="AD29" s="32">
         <v>14.89</v>
       </c>
-      <c r="AE28" s="33">
+      <c r="AE29" s="32">
         <v>15.55</v>
       </c>
-      <c r="AF28" s="33">
+      <c r="AF29" s="32">
         <v>16.5</v>
       </c>
-      <c r="AG28" s="33">
+      <c r="AG29" s="32">
         <v>16.739999999999998</v>
       </c>
-      <c r="AH28" s="33">
+      <c r="AH29" s="32">
         <v>16.350000000000001</v>
       </c>
-      <c r="AI28" s="33">
+      <c r="AI29" s="32">
         <v>17.47</v>
       </c>
-      <c r="AJ28" s="33">
+      <c r="AJ29" s="32">
         <v>18.25</v>
       </c>
-      <c r="AK28" s="32">
+      <c r="AK29" s="31">
         <v>17.61</v>
       </c>
-      <c r="AL28" s="75">
+      <c r="AL29" s="70">
         <v>7.78</v>
       </c>
-      <c r="AM28" s="75">
+      <c r="AM29" s="70">
         <v>11.86</v>
       </c>
-      <c r="AN28" s="75">
+      <c r="AN29" s="70">
         <v>14.25</v>
       </c>
-      <c r="AO28" s="75">
+      <c r="AO29" s="70">
         <v>15.03</v>
       </c>
-      <c r="AP28" s="33">
+      <c r="AP29" s="32">
         <v>14.64</v>
       </c>
-      <c r="AQ28" s="75">
+      <c r="AQ29" s="70">
         <v>14.18</v>
       </c>
-      <c r="AR28" s="75">
+      <c r="AR29" s="70">
         <v>14.61</v>
       </c>
-      <c r="AS28" s="75">
+      <c r="AS29" s="70">
         <v>15.6</v>
       </c>
-      <c r="AT28" s="75">
+      <c r="AT29" s="70">
         <v>15.86</v>
       </c>
-      <c r="AU28" s="75">
+      <c r="AU29" s="70">
         <v>15.77</v>
       </c>
-      <c r="AV28" s="75">
+      <c r="AV29" s="70">
         <v>15.59</v>
       </c>
-      <c r="AW28" s="37">
+      <c r="AW29" s="36">
         <v>15.38</v>
       </c>
-      <c r="AX28" s="75">
+      <c r="AX29" s="70">
         <v>9.81</v>
       </c>
-      <c r="AY28" s="75">
+      <c r="AY29" s="70">
         <v>12.38</v>
       </c>
-      <c r="AZ28" s="75">
+      <c r="AZ29" s="70">
         <v>10.16</v>
       </c>
-      <c r="BA28" s="75">
+      <c r="BA29" s="70">
         <v>12.2</v>
       </c>
-      <c r="BB28" s="33">
+      <c r="BB29" s="32">
         <v>12.16</v>
       </c>
-      <c r="BC28" s="33">
+      <c r="BC29" s="32">
         <v>13.17</v>
       </c>
-      <c r="BD28" s="33">
+      <c r="BD29" s="32">
         <v>13.54</v>
       </c>
-      <c r="BE28" s="33">
+      <c r="BE29" s="32">
         <v>12.56</v>
       </c>
-      <c r="BF28" s="33">
+      <c r="BF29" s="32">
         <v>12.77</v>
       </c>
-      <c r="BG28" s="33">
+      <c r="BG29" s="32">
         <v>12.07</v>
       </c>
-      <c r="BH28" s="33">
+      <c r="BH29" s="32">
         <v>12.07</v>
       </c>
-      <c r="BI28" s="33">
+      <c r="BI29" s="31">
         <v>12.04</v>
       </c>
+      <c r="BJ29" s="32">
+        <v>24.3</v>
+      </c>
+      <c r="BK29" s="32">
+        <v>17.93</v>
+      </c>
+      <c r="BL29" s="32">
+        <v>15.29</v>
+      </c>
+      <c r="BM29" s="32">
+        <v>13.58</v>
+      </c>
     </row>
-    <row r="29" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A29" s="100" t="s">
+    <row r="30" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="90" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="100"/>
-[...58 lines deleted...]
-      <c r="BI29" s="100"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="90"/>
+      <c r="AC30" s="90"/>
+      <c r="AD30" s="90"/>
+      <c r="AE30" s="90"/>
+      <c r="AF30" s="90"/>
+      <c r="AG30" s="90"/>
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="90"/>
+      <c r="AJ30" s="90"/>
+      <c r="AK30" s="90"/>
+      <c r="AL30" s="90"/>
+      <c r="AM30" s="90"/>
+      <c r="AN30" s="90"/>
+      <c r="AO30" s="90"/>
+      <c r="AP30" s="90"/>
+      <c r="AQ30" s="90"/>
+      <c r="AR30" s="90"/>
+      <c r="AS30" s="90"/>
+      <c r="AT30" s="90"/>
+      <c r="AU30" s="90"/>
+      <c r="AV30" s="90"/>
+      <c r="AW30" s="90"/>
+      <c r="AX30" s="90"/>
+      <c r="AY30" s="90"/>
+      <c r="AZ30" s="90"/>
+      <c r="BA30" s="90"/>
+      <c r="BB30" s="90"/>
+      <c r="BC30" s="90"/>
+      <c r="BD30" s="90"/>
+      <c r="BE30" s="90"/>
+      <c r="BF30" s="90"/>
+      <c r="BG30" s="90"/>
+      <c r="BH30" s="90"/>
+      <c r="BI30" s="90"/>
+      <c r="BJ30" s="90"/>
+      <c r="BK30" s="90"/>
+      <c r="BL30" s="90"/>
+      <c r="BM30" s="90"/>
+      <c r="BN30" s="90"/>
+      <c r="BO30" s="90"/>
+      <c r="BP30" s="90"/>
+      <c r="BQ30" s="90"/>
+      <c r="BR30" s="90"/>
+      <c r="BS30" s="90"/>
+      <c r="BT30" s="90"/>
+      <c r="BU30" s="90"/>
     </row>
-    <row r="30" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="62" t="s">
+    <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="30" t="s">
-[...35 lines deleted...]
-      <c r="N30" s="31">
+      <c r="B31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M31" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N31" s="30">
         <v>14.63</v>
       </c>
-      <c r="O30" s="31">
+      <c r="O31" s="30">
         <v>15.44</v>
       </c>
-      <c r="P30" s="31">
+      <c r="P31" s="30">
         <v>15.82</v>
       </c>
-      <c r="Q30" s="31">
+      <c r="Q31" s="30">
         <v>15.52</v>
       </c>
-      <c r="R30" s="31">
+      <c r="R31" s="30">
         <v>15.42</v>
       </c>
-      <c r="S30" s="31">
+      <c r="S31" s="30">
         <v>15.69</v>
       </c>
-      <c r="T30" s="31">
+      <c r="T31" s="30">
         <v>15.6</v>
       </c>
-      <c r="U30" s="31">
+      <c r="U31" s="30">
         <v>15.53</v>
       </c>
-      <c r="V30" s="31">
+      <c r="V31" s="30">
         <v>15.7</v>
       </c>
-      <c r="W30" s="31">
+      <c r="W31" s="30">
         <v>15.84</v>
       </c>
-      <c r="X30" s="31">
+      <c r="X31" s="30">
         <v>16.03</v>
       </c>
-      <c r="Y30" s="32">
+      <c r="Y31" s="31">
         <v>16.28</v>
       </c>
-      <c r="Z30" s="33">
+      <c r="Z31" s="32">
         <v>15.43</v>
       </c>
-      <c r="AA30" s="33">
+      <c r="AA31" s="32">
         <v>14.96</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB31" s="32">
         <v>14.86</v>
       </c>
-      <c r="AC30" s="33">
+      <c r="AC31" s="32">
         <v>14.53</v>
       </c>
-      <c r="AD30" s="33">
+      <c r="AD31" s="32">
         <v>14.97</v>
       </c>
-      <c r="AE30" s="33">
+      <c r="AE31" s="32">
         <v>14.81</v>
       </c>
-      <c r="AF30" s="33">
+      <c r="AF31" s="32">
         <v>14.81</v>
       </c>
-      <c r="AG30" s="33">
+      <c r="AG31" s="32">
         <v>14.94</v>
       </c>
-      <c r="AH30" s="33">
+      <c r="AH31" s="32">
         <v>14.82</v>
       </c>
-      <c r="AI30" s="33">
+      <c r="AI31" s="32">
         <v>14.86</v>
       </c>
-      <c r="AJ30" s="33">
+      <c r="AJ31" s="32">
         <v>14.94</v>
       </c>
-      <c r="AK30" s="32">
+      <c r="AK31" s="31">
         <v>14.74</v>
       </c>
-      <c r="AL30" s="77">
+      <c r="AL31" s="72">
         <v>14.36</v>
       </c>
-      <c r="AM30" s="76">
+      <c r="AM31" s="71">
         <v>14.31</v>
       </c>
-      <c r="AN30" s="76">
+      <c r="AN31" s="71">
         <v>13.67</v>
       </c>
-      <c r="AO30" s="76">
+      <c r="AO31" s="71">
         <v>14.15</v>
       </c>
-      <c r="AP30" s="40">
+      <c r="AP31" s="39">
         <v>14.12</v>
       </c>
-      <c r="AQ30" s="76">
+      <c r="AQ31" s="71">
         <v>13.95</v>
       </c>
-      <c r="AR30" s="76">
+      <c r="AR31" s="71">
         <v>14.24</v>
       </c>
-      <c r="AS30" s="76">
+      <c r="AS31" s="71">
         <v>14.2</v>
       </c>
-      <c r="AT30" s="76">
+      <c r="AT31" s="71">
         <v>14.14</v>
       </c>
-      <c r="AU30" s="76">
+      <c r="AU31" s="71">
         <v>14.18</v>
       </c>
-      <c r="AV30" s="76">
+      <c r="AV31" s="71">
         <v>14.12</v>
       </c>
-      <c r="AW30" s="37">
+      <c r="AW31" s="36">
         <v>14.14</v>
       </c>
-      <c r="AX30" s="76">
+      <c r="AX31" s="71">
         <v>12.11</v>
       </c>
-      <c r="AY30" s="76">
+      <c r="AY31" s="71">
         <v>12.23</v>
       </c>
-      <c r="AZ30" s="76">
+      <c r="AZ31" s="71">
         <v>12.19</v>
       </c>
-      <c r="BA30" s="76">
+      <c r="BA31" s="71">
         <v>12.28</v>
       </c>
-      <c r="BB30" s="40">
+      <c r="BB31" s="39">
         <v>12.5</v>
       </c>
-      <c r="BC30" s="33">
+      <c r="BC31" s="32">
         <v>12.53</v>
       </c>
-      <c r="BD30" s="33">
+      <c r="BD31" s="32">
         <v>12.62</v>
       </c>
-      <c r="BE30" s="33">
+      <c r="BE31" s="32">
         <v>12.57</v>
       </c>
-      <c r="BF30" s="33">
+      <c r="BF31" s="32">
         <v>12.71</v>
       </c>
-      <c r="BG30" s="33">
+      <c r="BG31" s="32">
         <v>12.66</v>
       </c>
-      <c r="BH30" s="33">
+      <c r="BH31" s="32">
         <v>12.43</v>
       </c>
-      <c r="BI30" s="33">
+      <c r="BI31" s="31">
         <v>12.37</v>
       </c>
+      <c r="BJ31" s="32">
+        <v>11.71</v>
+      </c>
+      <c r="BK31" s="32">
+        <v>11.11</v>
+      </c>
+      <c r="BL31" s="32">
+        <v>10.95</v>
+      </c>
+      <c r="BM31" s="32">
+        <v>11</v>
+      </c>
     </row>
-    <row r="31" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A31" s="64" t="s">
+    <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="30"/>
-[...11 lines deleted...]
-      <c r="N31" s="33">
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="32">
         <v>11.44</v>
       </c>
-      <c r="O31" s="33">
+      <c r="O32" s="32">
         <v>13.08</v>
       </c>
-      <c r="P31" s="33">
+      <c r="P32" s="32">
         <v>13.96</v>
       </c>
-      <c r="Q31" s="33">
+      <c r="Q32" s="32">
         <v>13.25</v>
       </c>
-      <c r="R31" s="33">
+      <c r="R32" s="32">
         <v>13.45</v>
       </c>
-      <c r="S31" s="40">
+      <c r="S32" s="39">
         <v>14.34</v>
       </c>
-      <c r="T31" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U31" s="33">
+      <c r="T32" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U32" s="32">
         <v>12.09</v>
       </c>
-      <c r="V31" s="33">
+      <c r="V32" s="32">
         <v>12.38</v>
       </c>
-      <c r="W31" s="33">
+      <c r="W32" s="32">
         <v>12.97</v>
       </c>
-      <c r="X31" s="33">
+      <c r="X32" s="32">
         <v>13.56</v>
       </c>
-      <c r="Y31" s="32">
+      <c r="Y32" s="31">
         <v>13.48</v>
       </c>
-      <c r="Z31" s="33">
+      <c r="Z32" s="32">
         <v>9.56</v>
       </c>
-      <c r="AA31" s="33">
+      <c r="AA32" s="32">
         <v>11.47</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB32" s="32">
         <v>10.55</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC32" s="32">
         <v>10.75</v>
       </c>
-      <c r="AD31" s="33">
+      <c r="AD32" s="32">
         <v>10.51</v>
       </c>
-      <c r="AE31" s="33">
+      <c r="AE32" s="32">
         <v>11.24</v>
       </c>
-      <c r="AF31" s="33">
+      <c r="AF32" s="32">
         <v>11.42</v>
       </c>
-      <c r="AG31" s="33">
+      <c r="AG32" s="32">
         <v>12.23</v>
       </c>
-      <c r="AH31" s="33">
+      <c r="AH32" s="32">
         <v>12.52</v>
       </c>
-      <c r="AI31" s="33">
+      <c r="AI32" s="32">
         <v>12.5</v>
       </c>
-      <c r="AJ31" s="33">
+      <c r="AJ32" s="32">
         <v>12.58</v>
       </c>
-      <c r="AK31" s="32">
+      <c r="AK32" s="31">
         <v>12.33</v>
       </c>
-      <c r="AL31" s="69" t="s">
-[...14 lines deleted...]
-      <c r="AQ31" s="76">
+      <c r="AL32" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ32" s="71">
         <v>10.79</v>
       </c>
-      <c r="AR31" s="70" t="s">
-[...50 lines deleted...]
-      <c r="BI31" s="70" t="s">
+      <c r="AR32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW32" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AZ32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA32" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="BB32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BC32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BD32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BE32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BG32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BH32" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI32" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="BJ32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BL32" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="BM32" s="112" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="32" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="64" t="s">
+    <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="30"/>
-[...11 lines deleted...]
-      <c r="N32" s="33">
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32">
         <v>14.93</v>
       </c>
-      <c r="O32" s="33">
+      <c r="O33" s="32">
         <v>16.940000000000001</v>
       </c>
-      <c r="P32" s="33">
+      <c r="P33" s="32">
         <v>15.48</v>
       </c>
-      <c r="Q32" s="33">
+      <c r="Q33" s="32">
         <v>14.19</v>
       </c>
-      <c r="R32" s="33">
+      <c r="R33" s="32">
         <v>15.01</v>
       </c>
-      <c r="S32" s="40">
+      <c r="S33" s="39">
         <v>15.51</v>
       </c>
-      <c r="T32" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U32" s="33">
+      <c r="T33" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U33" s="32">
         <v>15.38</v>
       </c>
-      <c r="V32" s="33">
+      <c r="V33" s="32">
         <v>15.78</v>
       </c>
-      <c r="W32" s="33">
+      <c r="W33" s="32">
         <v>16.13</v>
       </c>
-      <c r="X32" s="33">
+      <c r="X33" s="32">
         <v>15.87</v>
       </c>
-      <c r="Y32" s="32">
+      <c r="Y33" s="31">
         <v>16.510000000000002</v>
       </c>
-      <c r="Z32" s="33">
+      <c r="Z33" s="32">
         <v>16.920000000000002</v>
       </c>
-      <c r="AA32" s="33">
+      <c r="AA33" s="32">
         <v>14.19</v>
       </c>
-      <c r="AB32" s="33">
+      <c r="AB33" s="32">
         <v>13.1</v>
       </c>
-      <c r="AC32" s="33">
+      <c r="AC33" s="32">
         <v>11.56</v>
       </c>
-      <c r="AD32" s="33">
+      <c r="AD33" s="32">
         <v>11.44</v>
       </c>
-      <c r="AE32" s="33">
+      <c r="AE33" s="32">
         <v>12.03</v>
       </c>
-      <c r="AF32" s="33">
+      <c r="AF33" s="32">
         <v>12.73</v>
       </c>
-      <c r="AG32" s="33">
+      <c r="AG33" s="32">
         <v>13.36</v>
       </c>
-      <c r="AH32" s="33">
+      <c r="AH33" s="32">
         <v>13.63</v>
       </c>
-      <c r="AI32" s="33">
+      <c r="AI33" s="32">
         <v>14.06</v>
       </c>
-      <c r="AJ32" s="33">
+      <c r="AJ33" s="32">
         <v>14.67</v>
       </c>
-      <c r="AK32" s="32">
+      <c r="AK33" s="31">
         <v>14.85</v>
       </c>
-      <c r="AL32" s="77">
+      <c r="AL33" s="72">
         <v>12.01</v>
       </c>
-      <c r="AM32" s="76">
+      <c r="AM33" s="71">
         <v>20.010000000000002</v>
       </c>
-      <c r="AN32" s="76">
+      <c r="AN33" s="71">
         <v>17.239999999999998</v>
       </c>
-      <c r="AO32" s="76">
+      <c r="AO33" s="71">
         <v>16.239999999999998</v>
       </c>
-      <c r="AP32" s="40">
+      <c r="AP33" s="39">
         <v>15.92</v>
       </c>
-      <c r="AQ32" s="76">
+      <c r="AQ33" s="71">
         <v>16.079999999999998</v>
       </c>
-      <c r="AR32" s="76">
+      <c r="AR33" s="71">
         <v>15.37</v>
       </c>
-      <c r="AS32" s="76">
+      <c r="AS33" s="71">
         <v>15.17</v>
       </c>
-      <c r="AT32" s="76">
+      <c r="AT33" s="71">
         <v>15.38</v>
       </c>
-      <c r="AU32" s="76">
+      <c r="AU33" s="71">
         <v>14.55</v>
       </c>
-      <c r="AV32" s="76">
+      <c r="AV33" s="71">
         <v>14.54</v>
       </c>
-      <c r="AW32" s="37">
+      <c r="AW33" s="36">
         <v>14.34</v>
       </c>
-      <c r="AX32" s="76">
+      <c r="AX33" s="71">
         <v>11.51</v>
       </c>
-      <c r="AY32" s="76">
+      <c r="AY33" s="71">
         <v>10.8</v>
       </c>
-      <c r="AZ32" s="76">
+      <c r="AZ33" s="71">
         <v>11.64</v>
       </c>
-      <c r="BA32" s="76">
+      <c r="BA33" s="71">
         <v>11.49</v>
       </c>
-      <c r="BB32" s="40">
+      <c r="BB33" s="39">
         <v>12.57</v>
       </c>
-      <c r="BC32" s="40">
+      <c r="BC33" s="39">
         <v>12.75</v>
       </c>
-      <c r="BD32" s="40">
+      <c r="BD33" s="39">
         <v>13.08</v>
       </c>
-      <c r="BE32" s="40">
+      <c r="BE33" s="39">
         <v>13.33</v>
       </c>
-      <c r="BF32" s="40">
+      <c r="BF33" s="39">
         <v>13.47</v>
       </c>
-      <c r="BG32" s="40">
+      <c r="BG33" s="39">
         <v>13.89</v>
       </c>
-      <c r="BH32" s="40">
+      <c r="BH33" s="39">
         <v>12.97</v>
       </c>
-      <c r="BI32" s="40">
+      <c r="BI33" s="31">
         <v>12.68</v>
       </c>
+      <c r="BJ33" s="113">
+        <v>16.38</v>
+      </c>
+      <c r="BK33" s="39">
+        <v>14.42</v>
+      </c>
+      <c r="BL33" s="39">
+        <v>12.27</v>
+      </c>
+      <c r="BM33" s="39">
+        <v>11.27</v>
+      </c>
     </row>
-    <row r="33" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="64" t="s">
+    <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="30"/>
-[...11 lines deleted...]
-      <c r="N33" s="33">
+      <c r="B34" s="29"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="32">
         <v>17.63</v>
       </c>
-      <c r="O33" s="33">
+      <c r="O34" s="32">
         <v>21</v>
       </c>
-      <c r="P33" s="33">
+      <c r="P34" s="32">
         <v>22.01</v>
       </c>
-      <c r="Q33" s="33">
+      <c r="Q34" s="32">
         <v>21.27</v>
       </c>
-      <c r="R33" s="33">
+      <c r="R34" s="32">
         <v>20.190000000000001</v>
       </c>
-      <c r="S33" s="40">
+      <c r="S34" s="39">
         <v>19.88</v>
       </c>
-      <c r="T33" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U33" s="33">
+      <c r="T34" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U34" s="32">
         <v>19.05</v>
       </c>
-      <c r="V33" s="33">
+      <c r="V34" s="32">
         <v>19.72</v>
       </c>
-      <c r="W33" s="33">
+      <c r="W34" s="32">
         <v>19.420000000000002</v>
       </c>
-      <c r="X33" s="33">
+      <c r="X34" s="32">
         <v>19.829999999999998</v>
       </c>
-      <c r="Y33" s="32">
+      <c r="Y34" s="31">
         <v>20.27</v>
       </c>
-      <c r="Z33" s="33">
+      <c r="Z34" s="32">
         <v>16.27</v>
       </c>
-      <c r="AA33" s="33">
+      <c r="AA34" s="32">
         <v>17.72</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB34" s="32">
         <v>19.100000000000001</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC34" s="32">
         <v>17.89</v>
       </c>
-      <c r="AD33" s="33">
+      <c r="AD34" s="32">
         <v>18</v>
       </c>
-      <c r="AE33" s="33">
+      <c r="AE34" s="32">
         <v>18.690000000000001</v>
       </c>
-      <c r="AF33" s="33">
+      <c r="AF34" s="32">
         <v>19.309999999999999</v>
       </c>
-      <c r="AG33" s="33">
+      <c r="AG34" s="32">
         <v>18.72</v>
       </c>
-      <c r="AH33" s="33">
+      <c r="AH34" s="32">
         <v>18.32</v>
       </c>
-      <c r="AI33" s="33">
+      <c r="AI34" s="32">
         <v>17.940000000000001</v>
       </c>
-      <c r="AJ33" s="33">
+      <c r="AJ34" s="32">
         <v>17.899999999999999</v>
       </c>
-      <c r="AK33" s="32">
+      <c r="AK34" s="31">
         <v>17.559999999999999</v>
       </c>
-      <c r="AL33" s="77">
+      <c r="AL34" s="72">
         <v>18.559999999999999</v>
       </c>
-      <c r="AM33" s="76">
+      <c r="AM34" s="71">
         <v>16.04</v>
       </c>
-      <c r="AN33" s="76">
+      <c r="AN34" s="71">
         <v>16.46</v>
       </c>
-      <c r="AO33" s="76">
+      <c r="AO34" s="71">
         <v>18.84</v>
       </c>
-      <c r="AP33" s="40">
+      <c r="AP34" s="39">
         <v>17.37</v>
       </c>
-      <c r="AQ33" s="76">
+      <c r="AQ34" s="71">
         <v>17.14</v>
       </c>
-      <c r="AR33" s="76">
+      <c r="AR34" s="71">
         <v>17.25</v>
       </c>
-      <c r="AS33" s="76">
+      <c r="AS34" s="71">
         <v>17.579999999999998</v>
       </c>
-      <c r="AT33" s="76">
+      <c r="AT34" s="71">
         <v>17.48</v>
       </c>
-      <c r="AU33" s="76">
+      <c r="AU34" s="71">
         <v>17.41</v>
       </c>
-      <c r="AV33" s="76">
+      <c r="AV34" s="71">
         <v>17.45</v>
       </c>
-      <c r="AW33" s="37">
+      <c r="AW34" s="36">
         <v>17.43</v>
       </c>
-      <c r="AX33" s="76">
+      <c r="AX34" s="71">
         <v>19</v>
       </c>
-      <c r="AY33" s="76">
+      <c r="AY34" s="71">
         <v>18.02</v>
       </c>
-      <c r="AZ33" s="76">
+      <c r="AZ34" s="71">
         <v>17.059999999999999</v>
       </c>
-      <c r="BA33" s="76">
+      <c r="BA34" s="71">
         <v>17.07</v>
       </c>
-      <c r="BB33" s="40">
+      <c r="BB34" s="39">
         <v>16.36</v>
       </c>
-      <c r="BC33" s="40">
+      <c r="BC34" s="39">
         <v>17.2</v>
       </c>
-      <c r="BD33" s="40">
+      <c r="BD34" s="39">
         <v>16.899999999999999</v>
       </c>
-      <c r="BE33" s="40">
+      <c r="BE34" s="39">
         <v>16.71</v>
       </c>
-      <c r="BF33" s="40">
+      <c r="BF34" s="39">
         <v>16.27</v>
       </c>
-      <c r="BG33" s="40">
+      <c r="BG34" s="39">
         <v>16.170000000000002</v>
       </c>
-      <c r="BH33" s="40">
+      <c r="BH34" s="39">
         <v>15.97</v>
       </c>
-      <c r="BI33" s="40">
+      <c r="BI34" s="31">
         <v>15.9</v>
       </c>
+      <c r="BJ34" s="113">
+        <v>17.75</v>
+      </c>
+      <c r="BK34" s="39">
+        <v>15.45</v>
+      </c>
+      <c r="BL34" s="39">
+        <v>15.97</v>
+      </c>
+      <c r="BM34" s="39">
+        <v>13.89</v>
+      </c>
     </row>
-    <row r="34" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A34" s="64" t="s">
+    <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="30"/>
-[...11 lines deleted...]
-      <c r="N34" s="33">
+      <c r="B35" s="29"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="38"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32">
         <v>11.53</v>
       </c>
-      <c r="O34" s="33">
+      <c r="O35" s="32">
         <v>14.63</v>
       </c>
-      <c r="P34" s="33">
+      <c r="P35" s="32">
         <v>15.1</v>
       </c>
-      <c r="Q34" s="33">
+      <c r="Q35" s="32">
         <v>16.079999999999998</v>
       </c>
-      <c r="R34" s="33">
+      <c r="R35" s="32">
         <v>15.17</v>
       </c>
-      <c r="S34" s="40">
+      <c r="S35" s="39">
         <v>15.57</v>
       </c>
-      <c r="T34" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U34" s="33">
+      <c r="T35" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U35" s="32">
         <v>16.600000000000001</v>
       </c>
-      <c r="V34" s="33">
+      <c r="V35" s="32">
         <v>16.61</v>
       </c>
-      <c r="W34" s="33">
+      <c r="W35" s="32">
         <v>16.940000000000001</v>
       </c>
-      <c r="X34" s="33">
+      <c r="X35" s="32">
         <v>17.010000000000002</v>
       </c>
-      <c r="Y34" s="32">
+      <c r="Y35" s="31">
         <v>17.2</v>
       </c>
-      <c r="Z34" s="33">
+      <c r="Z35" s="32">
         <v>16.45</v>
       </c>
-      <c r="AA34" s="33">
+      <c r="AA35" s="32">
         <v>15.41</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB35" s="32">
         <v>15.39</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC35" s="32">
         <v>15.26</v>
       </c>
-      <c r="AD34" s="33">
+      <c r="AD35" s="32">
         <v>15.46</v>
       </c>
-      <c r="AE34" s="33">
+      <c r="AE35" s="32">
         <v>13.32</v>
       </c>
-      <c r="AF34" s="33">
+      <c r="AF35" s="32">
         <v>13.92</v>
       </c>
-      <c r="AG34" s="33">
+      <c r="AG35" s="32">
         <v>14.3</v>
       </c>
-      <c r="AH34" s="33">
+      <c r="AH35" s="32">
         <v>14.03</v>
       </c>
-      <c r="AI34" s="33">
+      <c r="AI35" s="32">
         <v>14.08</v>
       </c>
-      <c r="AJ34" s="33">
+      <c r="AJ35" s="32">
         <v>15.03</v>
       </c>
-      <c r="AK34" s="32">
+      <c r="AK35" s="31">
         <v>14.94</v>
       </c>
-      <c r="AL34" s="77">
+      <c r="AL35" s="72">
         <v>14.37</v>
       </c>
-      <c r="AM34" s="76">
+      <c r="AM35" s="71">
         <v>14.75</v>
       </c>
-      <c r="AN34" s="76">
+      <c r="AN35" s="71">
         <v>14.57</v>
       </c>
-      <c r="AO34" s="76">
+      <c r="AO35" s="71">
         <v>14.52</v>
       </c>
-      <c r="AP34" s="40">
+      <c r="AP35" s="39">
         <v>13.96</v>
       </c>
-      <c r="AQ34" s="76">
+      <c r="AQ35" s="71">
         <v>14.25</v>
       </c>
-      <c r="AR34" s="76">
+      <c r="AR35" s="71">
         <v>14.7</v>
       </c>
-      <c r="AS34" s="76">
+      <c r="AS35" s="71">
         <v>14.51</v>
       </c>
-      <c r="AT34" s="76">
+      <c r="AT35" s="71">
         <v>14.62</v>
       </c>
-      <c r="AU34" s="76">
+      <c r="AU35" s="71">
         <v>14.66</v>
       </c>
-      <c r="AV34" s="76">
+      <c r="AV35" s="71">
         <v>14.31</v>
       </c>
-      <c r="AW34" s="37">
+      <c r="AW35" s="36">
         <v>14.48</v>
       </c>
-      <c r="AX34" s="76">
+      <c r="AX35" s="71">
         <v>12.76</v>
       </c>
-      <c r="AY34" s="76">
+      <c r="AY35" s="71">
         <v>10.29</v>
       </c>
-      <c r="AZ34" s="76">
+      <c r="AZ35" s="71">
         <v>10.91</v>
       </c>
-      <c r="BA34" s="76">
+      <c r="BA35" s="71">
         <v>11.99</v>
       </c>
-      <c r="BB34" s="40">
+      <c r="BB35" s="39">
         <v>11.39</v>
       </c>
-      <c r="BC34" s="40">
+      <c r="BC35" s="39">
         <v>12.1</v>
       </c>
-      <c r="BD34" s="40">
+      <c r="BD35" s="39">
         <v>12.04</v>
       </c>
-      <c r="BE34" s="40">
+      <c r="BE35" s="39">
         <v>12.22</v>
       </c>
-      <c r="BF34" s="40">
+      <c r="BF35" s="39">
         <v>12.22</v>
       </c>
-      <c r="BG34" s="40">
+      <c r="BG35" s="39">
         <v>12.17</v>
       </c>
-      <c r="BH34" s="40">
+      <c r="BH35" s="39">
         <v>12.01</v>
       </c>
-      <c r="BI34" s="40">
+      <c r="BI35" s="31">
         <v>11.94</v>
       </c>
+      <c r="BJ35" s="113">
+        <v>12.17</v>
+      </c>
+      <c r="BK35" s="39">
+        <v>10.43</v>
+      </c>
+      <c r="BL35" s="39">
+        <v>11.97</v>
+      </c>
+      <c r="BM35" s="39">
+        <v>12.39</v>
+      </c>
     </row>
-    <row r="35" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A35" s="64" t="s">
+    <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="30"/>
-[...11 lines deleted...]
-      <c r="N35" s="33">
+      <c r="B36" s="29"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="37"/>
+      <c r="K36" s="38"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32">
         <v>11.02</v>
       </c>
-      <c r="O35" s="33">
+      <c r="O36" s="32">
         <v>13.27</v>
       </c>
-      <c r="P35" s="33">
+      <c r="P36" s="32">
         <v>13.51</v>
       </c>
-      <c r="Q35" s="33">
+      <c r="Q36" s="32">
         <v>13</v>
       </c>
-      <c r="R35" s="33">
+      <c r="R36" s="32">
         <v>12.46</v>
       </c>
-      <c r="S35" s="40">
+      <c r="S36" s="39">
         <v>12.84</v>
       </c>
-      <c r="T35" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U35" s="33">
+      <c r="T36" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U36" s="32">
         <v>12.91</v>
       </c>
-      <c r="V35" s="33">
+      <c r="V36" s="32">
         <v>12.97</v>
       </c>
-      <c r="W35" s="33">
+      <c r="W36" s="32">
         <v>13.18</v>
       </c>
-      <c r="X35" s="33">
+      <c r="X36" s="32">
         <v>13.22</v>
       </c>
-      <c r="Y35" s="32">
+      <c r="Y36" s="31">
         <v>13.5</v>
       </c>
-      <c r="Z35" s="33">
+      <c r="Z36" s="32">
         <v>13.94</v>
       </c>
-      <c r="AA35" s="33">
+      <c r="AA36" s="32">
         <v>12.89</v>
       </c>
-      <c r="AB35" s="33">
+      <c r="AB36" s="32">
         <v>11.64</v>
       </c>
-      <c r="AC35" s="33">
+      <c r="AC36" s="32">
         <v>11.32</v>
       </c>
-      <c r="AD35" s="33">
+      <c r="AD36" s="32">
         <v>12.93</v>
       </c>
-      <c r="AE35" s="33">
+      <c r="AE36" s="32">
         <v>13.5</v>
       </c>
-      <c r="AF35" s="33">
+      <c r="AF36" s="32">
         <v>12.61</v>
       </c>
-      <c r="AG35" s="33">
+      <c r="AG36" s="32">
         <v>12.62</v>
       </c>
-      <c r="AH35" s="33">
+      <c r="AH36" s="32">
         <v>12.29</v>
       </c>
-      <c r="AI35" s="33">
+      <c r="AI36" s="32">
         <v>13</v>
       </c>
-      <c r="AJ35" s="33">
+      <c r="AJ36" s="32">
         <v>13.49</v>
       </c>
-      <c r="AK35" s="32">
+      <c r="AK36" s="31">
         <v>13.64</v>
       </c>
-      <c r="AL35" s="77">
+      <c r="AL36" s="72">
         <v>10.220000000000001</v>
       </c>
-      <c r="AM35" s="76">
+      <c r="AM36" s="71">
         <v>10.14</v>
       </c>
-      <c r="AN35" s="76">
+      <c r="AN36" s="71">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AO35" s="76">
+      <c r="AO36" s="71">
         <v>9.92</v>
       </c>
-      <c r="AP35" s="40">
+      <c r="AP36" s="39">
         <v>10.9</v>
       </c>
-      <c r="AQ35" s="76">
+      <c r="AQ36" s="71">
         <v>11.29</v>
       </c>
-      <c r="AR35" s="76">
+      <c r="AR36" s="71">
         <v>11.33</v>
       </c>
-      <c r="AS35" s="76">
+      <c r="AS36" s="71">
         <v>11.51</v>
       </c>
-      <c r="AT35" s="76">
+      <c r="AT36" s="71">
         <v>11.24</v>
       </c>
-      <c r="AU35" s="76">
+      <c r="AU36" s="71">
         <v>11.43</v>
       </c>
-      <c r="AV35" s="76">
+      <c r="AV36" s="71">
         <v>11.29</v>
       </c>
-      <c r="AW35" s="37">
+      <c r="AW36" s="36">
         <v>11.16</v>
       </c>
-      <c r="AX35" s="76">
+      <c r="AX36" s="71">
         <v>11.01</v>
       </c>
-      <c r="AY35" s="76">
+      <c r="AY36" s="71">
         <v>10.16</v>
       </c>
-      <c r="AZ35" s="76">
+      <c r="AZ36" s="71">
         <v>11.19</v>
       </c>
-      <c r="BA35" s="76">
+      <c r="BA36" s="71">
         <v>10.220000000000001</v>
       </c>
-      <c r="BB35" s="40">
+      <c r="BB36" s="39">
         <v>10.97</v>
       </c>
-      <c r="BC35" s="40">
+      <c r="BC36" s="39">
         <v>10.95</v>
       </c>
-      <c r="BD35" s="40">
+      <c r="BD36" s="39">
         <v>11.38</v>
       </c>
-      <c r="BE35" s="40">
+      <c r="BE36" s="39">
         <v>11.44</v>
       </c>
-      <c r="BF35" s="40">
+      <c r="BF36" s="39">
         <v>11.47</v>
       </c>
-      <c r="BG35" s="40">
+      <c r="BG36" s="39">
         <v>11.86</v>
       </c>
-      <c r="BH35" s="40">
+      <c r="BH36" s="39">
         <v>11.44</v>
       </c>
-      <c r="BI35" s="40">
+      <c r="BI36" s="31">
         <v>11.23</v>
       </c>
+      <c r="BJ36" s="113">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="BK36" s="39">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="BL36" s="39">
+        <v>8.36</v>
+      </c>
+      <c r="BM36" s="39">
+        <v>8.49</v>
+      </c>
     </row>
-    <row r="36" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A36" s="64" t="s">
+    <row r="37" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="30"/>
-[...11 lines deleted...]
-      <c r="N36" s="33">
+      <c r="B37" s="29"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="35"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="32">
         <v>15.34</v>
       </c>
-      <c r="O36" s="33">
+      <c r="O37" s="32">
         <v>12.66</v>
       </c>
-      <c r="P36" s="33">
+      <c r="P37" s="32">
         <v>12.6</v>
       </c>
-      <c r="Q36" s="33">
+      <c r="Q37" s="32">
         <v>11.53</v>
       </c>
-      <c r="R36" s="33">
+      <c r="R37" s="32">
         <v>11.91</v>
       </c>
-      <c r="S36" s="40">
+      <c r="S37" s="39">
         <v>12.22</v>
       </c>
-      <c r="T36" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U36" s="33">
+      <c r="T37" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U37" s="32">
         <v>12.25</v>
       </c>
-      <c r="V36" s="33">
+      <c r="V37" s="32">
         <v>12.52</v>
       </c>
-      <c r="W36" s="33">
+      <c r="W37" s="32">
         <v>12.29</v>
       </c>
-      <c r="X36" s="33">
+      <c r="X37" s="32">
         <v>12.33</v>
       </c>
-      <c r="Y36" s="32">
+      <c r="Y37" s="31">
         <v>12.43</v>
       </c>
-      <c r="Z36" s="33">
+      <c r="Z37" s="32">
         <v>8.59</v>
       </c>
-      <c r="AA36" s="33">
+      <c r="AA37" s="32">
         <v>10.130000000000001</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB37" s="32">
         <v>11.04</v>
       </c>
-      <c r="AC36" s="33">
+      <c r="AC37" s="32">
         <v>11.69</v>
       </c>
-      <c r="AD36" s="33">
+      <c r="AD37" s="32">
         <v>12.23</v>
       </c>
-      <c r="AE36" s="33">
+      <c r="AE37" s="32">
         <v>11.99</v>
       </c>
-      <c r="AF36" s="33">
+      <c r="AF37" s="32">
         <v>11.91</v>
       </c>
-      <c r="AG36" s="33">
+      <c r="AG37" s="32">
         <v>12.27</v>
       </c>
-      <c r="AH36" s="33">
+      <c r="AH37" s="32">
         <v>11.92</v>
       </c>
-      <c r="AI36" s="33">
+      <c r="AI37" s="32">
         <v>11.84</v>
       </c>
-      <c r="AJ36" s="33">
+      <c r="AJ37" s="32">
         <v>11.6</v>
       </c>
-      <c r="AK36" s="32">
+      <c r="AK37" s="31">
         <v>11.69</v>
       </c>
-      <c r="AL36" s="77">
+      <c r="AL37" s="72">
         <v>11.29</v>
       </c>
-      <c r="AM36" s="76">
+      <c r="AM37" s="71">
         <v>12.4</v>
       </c>
-      <c r="AN36" s="76">
+      <c r="AN37" s="71">
         <v>11.41</v>
       </c>
-      <c r="AO36" s="76">
+      <c r="AO37" s="71">
         <v>11.2</v>
       </c>
-      <c r="AP36" s="40">
+      <c r="AP37" s="39">
         <v>10.63</v>
       </c>
-      <c r="AQ36" s="76">
+      <c r="AQ37" s="71">
         <v>10.43</v>
       </c>
-      <c r="AR36" s="76">
+      <c r="AR37" s="71">
         <v>10.57</v>
       </c>
-      <c r="AS36" s="76">
+      <c r="AS37" s="71">
         <v>10.71</v>
       </c>
-      <c r="AT36" s="76">
+      <c r="AT37" s="71">
         <v>10.64</v>
       </c>
-      <c r="AU36" s="76">
+      <c r="AU37" s="71">
         <v>10.57</v>
       </c>
-      <c r="AV36" s="76">
+      <c r="AV37" s="71">
         <v>10.6</v>
       </c>
-      <c r="AW36" s="37">
+      <c r="AW37" s="36">
         <v>10.45</v>
       </c>
-      <c r="AX36" s="76">
+      <c r="AX37" s="71">
         <v>8.99</v>
       </c>
-      <c r="AY36" s="76">
+      <c r="AY37" s="71">
         <v>10.16</v>
       </c>
-      <c r="AZ36" s="76">
+      <c r="AZ37" s="71">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BA36" s="76">
+      <c r="BA37" s="71">
         <v>8.52</v>
       </c>
-      <c r="BB36" s="40">
+      <c r="BB37" s="39">
         <v>9.51</v>
       </c>
-      <c r="BC36" s="40">
+      <c r="BC37" s="39">
         <v>9.65</v>
       </c>
-      <c r="BD36" s="40">
+      <c r="BD37" s="39">
         <v>9.59</v>
       </c>
-      <c r="BE36" s="40">
+      <c r="BE37" s="39">
         <v>9.5500000000000007</v>
       </c>
-      <c r="BF36" s="40">
+      <c r="BF37" s="39">
         <v>9.7100000000000009</v>
       </c>
-      <c r="BG36" s="40">
+      <c r="BG37" s="39">
         <v>9.74</v>
       </c>
-      <c r="BH36" s="40">
+      <c r="BH37" s="39">
         <v>9.67</v>
       </c>
-      <c r="BI36" s="40">
+      <c r="BI37" s="31">
         <v>9.76</v>
       </c>
+      <c r="BJ37" s="113">
+        <v>4.92</v>
+      </c>
+      <c r="BK37" s="39">
+        <v>7.15</v>
+      </c>
+      <c r="BL37" s="39">
+        <v>7.02</v>
+      </c>
+      <c r="BM37" s="39">
+        <v>7.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A37" s="63" t="s">
+    <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B37" s="30"/>
-[...59 lines deleted...]
-      <c r="AL37" s="77">
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="34"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="32"/>
+      <c r="O38" s="32"/>
+      <c r="P38" s="32"/>
+      <c r="Q38" s="32"/>
+      <c r="R38" s="32"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="32"/>
+      <c r="V38" s="32"/>
+      <c r="W38" s="32"/>
+      <c r="X38" s="32"/>
+      <c r="Y38" s="31"/>
+      <c r="Z38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ38" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK38" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL38" s="72">
         <v>15.67</v>
       </c>
-      <c r="AM37" s="76">
+      <c r="AM38" s="71">
         <v>14.26</v>
       </c>
-      <c r="AN37" s="76">
+      <c r="AN38" s="71">
         <v>11.97</v>
       </c>
-      <c r="AO37" s="76">
+      <c r="AO38" s="71">
         <v>11.5</v>
       </c>
-      <c r="AP37" s="40">
+      <c r="AP38" s="39">
         <v>11.32</v>
       </c>
-      <c r="AQ37" s="76" t="s">
-[...2 lines deleted...]
-      <c r="AR37" s="76">
+      <c r="AQ38" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR38" s="71">
         <v>11.62</v>
       </c>
-      <c r="AS37" s="76">
+      <c r="AS38" s="71">
         <v>11.31</v>
       </c>
-      <c r="AT37" s="76">
+      <c r="AT38" s="71">
         <v>11.51</v>
       </c>
-      <c r="AU37" s="76">
+      <c r="AU38" s="71">
         <v>11.27</v>
       </c>
-      <c r="AV37" s="76">
+      <c r="AV38" s="71">
         <v>11.16</v>
       </c>
-      <c r="AW37" s="37">
+      <c r="AW38" s="36">
         <v>11.35</v>
       </c>
-      <c r="AX37" s="76">
+      <c r="AX38" s="71">
         <v>4.29</v>
       </c>
-      <c r="AY37" s="76">
+      <c r="AY38" s="71">
         <v>7.97</v>
       </c>
-      <c r="AZ37" s="76">
+      <c r="AZ38" s="71">
         <v>7.45</v>
       </c>
-      <c r="BA37" s="76">
+      <c r="BA38" s="71">
         <v>8.1999999999999993</v>
       </c>
-      <c r="BB37" s="40">
+      <c r="BB38" s="39">
         <v>7.59</v>
       </c>
-      <c r="BC37" s="40">
+      <c r="BC38" s="39">
         <v>7.34</v>
       </c>
-      <c r="BD37" s="40">
+      <c r="BD38" s="39">
         <v>7.76</v>
       </c>
-      <c r="BE37" s="40">
+      <c r="BE38" s="39">
         <v>8.44</v>
       </c>
-      <c r="BF37" s="40">
+      <c r="BF38" s="39">
         <v>8.83</v>
       </c>
-      <c r="BG37" s="40">
+      <c r="BG38" s="39">
         <v>8.5299999999999994</v>
       </c>
-      <c r="BH37" s="40">
+      <c r="BH38" s="39">
         <v>8.44</v>
       </c>
-      <c r="BI37" s="40">
+      <c r="BI38" s="31">
         <v>8.4</v>
       </c>
+      <c r="BJ38" s="113">
+        <v>10.41</v>
+      </c>
+      <c r="BK38" s="39">
+        <v>8.6</v>
+      </c>
+      <c r="BL38" s="39">
+        <v>8.42</v>
+      </c>
+      <c r="BM38" s="39">
+        <v>9.2100000000000009</v>
+      </c>
     </row>
-    <row r="38" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A38" s="64" t="s">
+    <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="30"/>
-[...11 lines deleted...]
-      <c r="N38" s="33">
+      <c r="B39" s="29"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
+      <c r="N39" s="32">
         <v>18.02</v>
       </c>
-      <c r="O38" s="33">
+      <c r="O39" s="32">
         <v>15.55</v>
       </c>
-      <c r="P38" s="33">
+      <c r="P39" s="32">
         <v>17.07</v>
       </c>
-      <c r="Q38" s="33">
+      <c r="Q39" s="32">
         <v>17.04</v>
       </c>
-      <c r="R38" s="33">
+      <c r="R39" s="32">
         <v>17.059999999999999</v>
       </c>
-      <c r="S38" s="40">
+      <c r="S39" s="39">
         <v>17.29</v>
       </c>
-      <c r="T38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U38" s="33">
+      <c r="T39" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U39" s="32">
         <v>16.100000000000001</v>
       </c>
-      <c r="V38" s="33">
+      <c r="V39" s="32">
         <v>16.329999999999998</v>
       </c>
-      <c r="W38" s="33">
+      <c r="W39" s="32">
         <v>16.13</v>
       </c>
-      <c r="X38" s="33">
+      <c r="X39" s="32">
         <v>16.059999999999999</v>
       </c>
-      <c r="Y38" s="32">
+      <c r="Y39" s="31">
         <v>16.18</v>
       </c>
-      <c r="Z38" s="33">
+      <c r="Z39" s="32">
         <v>22.12</v>
       </c>
-      <c r="AA38" s="33">
+      <c r="AA39" s="32">
         <v>18.670000000000002</v>
       </c>
-      <c r="AB38" s="33">
+      <c r="AB39" s="32">
         <v>18.91</v>
       </c>
-      <c r="AC38" s="33">
+      <c r="AC39" s="32">
         <v>18.86</v>
       </c>
-      <c r="AD38" s="33">
+      <c r="AD39" s="32">
         <v>18.55</v>
       </c>
-      <c r="AE38" s="33">
+      <c r="AE39" s="32">
         <v>18.45</v>
       </c>
-      <c r="AF38" s="33">
+      <c r="AF39" s="32">
         <v>17.41</v>
       </c>
-      <c r="AG38" s="33">
+      <c r="AG39" s="32">
         <v>16.98</v>
       </c>
-      <c r="AH38" s="33">
+      <c r="AH39" s="32">
         <v>16.66</v>
       </c>
-      <c r="AI38" s="33">
+      <c r="AI39" s="32">
         <v>16.37</v>
       </c>
-      <c r="AJ38" s="33">
+      <c r="AJ39" s="32">
         <v>16.22</v>
       </c>
-      <c r="AK38" s="32">
+      <c r="AK39" s="31">
         <v>15.67</v>
       </c>
-      <c r="AL38" s="77">
+      <c r="AL39" s="72">
         <v>12.66</v>
       </c>
-      <c r="AM38" s="76">
+      <c r="AM39" s="71">
         <v>11.64</v>
       </c>
-      <c r="AN38" s="76">
+      <c r="AN39" s="71">
         <v>11.99</v>
       </c>
-      <c r="AO38" s="76">
+      <c r="AO39" s="71">
         <v>11.72</v>
       </c>
-      <c r="AP38" s="40">
+      <c r="AP39" s="39">
         <v>12.34</v>
       </c>
-      <c r="AQ38" s="76">
+      <c r="AQ39" s="71">
         <v>12.48</v>
       </c>
-      <c r="AR38" s="76">
+      <c r="AR39" s="71">
         <v>13.47</v>
       </c>
-      <c r="AS38" s="76">
+      <c r="AS39" s="71">
         <v>13.28</v>
       </c>
-      <c r="AT38" s="76">
+      <c r="AT39" s="71">
         <v>13.01</v>
       </c>
-      <c r="AU38" s="76">
+      <c r="AU39" s="71">
         <v>13.79</v>
       </c>
-      <c r="AV38" s="76">
+      <c r="AV39" s="71">
         <v>13.95</v>
       </c>
-      <c r="AW38" s="37">
+      <c r="AW39" s="36">
         <v>14.27</v>
       </c>
-      <c r="AX38" s="76">
+      <c r="AX39" s="71">
         <v>11.2</v>
       </c>
-      <c r="AY38" s="76">
+      <c r="AY39" s="71">
         <v>10.41</v>
       </c>
-      <c r="AZ38" s="76">
+      <c r="AZ39" s="71">
         <v>11.39</v>
       </c>
-      <c r="BA38" s="76">
+      <c r="BA39" s="71">
         <v>12.27</v>
       </c>
-      <c r="BB38" s="40">
+      <c r="BB39" s="39">
         <v>13.01</v>
       </c>
-      <c r="BC38" s="40">
+      <c r="BC39" s="39">
         <v>13.43</v>
       </c>
-      <c r="BD38" s="40">
+      <c r="BD39" s="39">
         <v>13.23</v>
       </c>
-      <c r="BE38" s="40">
+      <c r="BE39" s="39">
         <v>12.98</v>
       </c>
-      <c r="BF38" s="40">
+      <c r="BF39" s="39">
         <v>13.15</v>
       </c>
-      <c r="BG38" s="40">
+      <c r="BG39" s="39">
         <v>13.03</v>
       </c>
-      <c r="BH38" s="40">
+      <c r="BH39" s="39">
         <v>12.86</v>
       </c>
-      <c r="BI38" s="40">
+      <c r="BI39" s="31">
         <v>12.74</v>
       </c>
+      <c r="BJ39" s="113">
+        <v>13.29</v>
+      </c>
+      <c r="BK39" s="39">
+        <v>11.21</v>
+      </c>
+      <c r="BL39" s="39">
+        <v>10.84</v>
+      </c>
+      <c r="BM39" s="39">
+        <v>11.12</v>
+      </c>
     </row>
-    <row r="39" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A39" s="64" t="s">
+    <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="30"/>
-[...11 lines deleted...]
-      <c r="N39" s="33">
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="32"/>
+      <c r="N40" s="32">
         <v>16.13</v>
       </c>
-      <c r="O39" s="33">
+      <c r="O40" s="32">
         <v>16.03</v>
       </c>
-      <c r="P39" s="33">
+      <c r="P40" s="32">
         <v>17.04</v>
       </c>
-      <c r="Q39" s="33">
+      <c r="Q40" s="32">
         <v>17.010000000000002</v>
       </c>
-      <c r="R39" s="33">
+      <c r="R40" s="32">
         <v>17.2</v>
       </c>
-      <c r="S39" s="40">
+      <c r="S40" s="39">
         <v>16.989999999999998</v>
       </c>
-      <c r="T39" s="31" t="s">
-[...2 lines deleted...]
-      <c r="U39" s="33">
+      <c r="T40" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="U40" s="32">
         <v>17.68</v>
       </c>
-      <c r="V39" s="33">
+      <c r="V40" s="32">
         <v>17.78</v>
       </c>
-      <c r="W39" s="33">
+      <c r="W40" s="32">
         <v>17.38</v>
       </c>
-      <c r="X39" s="33">
+      <c r="X40" s="32">
         <v>17.579999999999998</v>
       </c>
-      <c r="Y39" s="32">
+      <c r="Y40" s="31">
         <v>17.96</v>
       </c>
-      <c r="Z39" s="33">
+      <c r="Z40" s="32">
         <v>23.48</v>
       </c>
-      <c r="AA39" s="33">
+      <c r="AA40" s="32">
         <v>20.49</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB40" s="32">
         <v>17.61</v>
       </c>
-      <c r="AC39" s="33">
+      <c r="AC40" s="32">
         <v>16.79</v>
       </c>
-      <c r="AD39" s="33">
+      <c r="AD40" s="32">
         <v>17.48</v>
       </c>
-      <c r="AE39" s="33">
+      <c r="AE40" s="32">
         <v>15.76</v>
       </c>
-      <c r="AF39" s="33">
+      <c r="AF40" s="32">
         <v>15.12</v>
       </c>
-      <c r="AG39" s="33">
+      <c r="AG40" s="32">
         <v>15.56</v>
       </c>
-      <c r="AH39" s="33">
+      <c r="AH40" s="32">
         <v>15.42</v>
       </c>
-      <c r="AI39" s="33">
+      <c r="AI40" s="32">
         <v>15.27</v>
       </c>
-      <c r="AJ39" s="33">
+      <c r="AJ40" s="32">
         <v>15.66</v>
       </c>
-      <c r="AK39" s="32">
+      <c r="AK40" s="31">
         <v>15.45</v>
       </c>
-      <c r="AL39" s="77">
+      <c r="AL40" s="72">
         <v>17.02</v>
       </c>
-      <c r="AM39" s="76">
+      <c r="AM40" s="71">
         <v>16.989999999999998</v>
       </c>
-      <c r="AN39" s="76">
+      <c r="AN40" s="71">
         <v>16.059999999999999</v>
       </c>
-      <c r="AO39" s="76">
+      <c r="AO40" s="71">
         <v>18</v>
       </c>
-      <c r="AP39" s="40">
+      <c r="AP40" s="39">
         <v>17.420000000000002</v>
       </c>
-      <c r="AQ39" s="76">
+      <c r="AQ40" s="71">
         <v>16.54</v>
       </c>
-      <c r="AR39" s="76">
+      <c r="AR40" s="71">
         <v>16.47</v>
       </c>
-      <c r="AS39" s="76">
+      <c r="AS40" s="71">
         <v>15.3</v>
       </c>
-      <c r="AT39" s="76">
+      <c r="AT40" s="71">
         <v>15.44</v>
       </c>
-      <c r="AU39" s="76">
+      <c r="AU40" s="71">
         <v>15.32</v>
       </c>
-      <c r="AV39" s="76">
+      <c r="AV40" s="71">
         <v>14.52</v>
       </c>
-      <c r="AW39" s="37">
+      <c r="AW40" s="36">
         <v>14.75</v>
       </c>
-      <c r="AX39" s="76">
+      <c r="AX40" s="71">
         <v>13.04</v>
       </c>
-      <c r="AY39" s="76">
+      <c r="AY40" s="71">
         <v>10.76</v>
       </c>
-      <c r="AZ39" s="76">
+      <c r="AZ40" s="71">
         <v>13.65</v>
       </c>
-      <c r="BA39" s="76">
+      <c r="BA40" s="71">
         <v>14.29</v>
       </c>
-      <c r="BB39" s="40">
+      <c r="BB40" s="39">
         <v>13.8</v>
       </c>
-      <c r="BC39" s="40">
+      <c r="BC40" s="39">
         <v>13.54</v>
       </c>
-      <c r="BD39" s="40">
+      <c r="BD40" s="39">
         <v>13.86</v>
       </c>
-      <c r="BE39" s="40">
+      <c r="BE40" s="39">
         <v>13.4</v>
       </c>
-      <c r="BF39" s="40">
+      <c r="BF40" s="39">
         <v>14.09</v>
       </c>
-      <c r="BG39" s="40">
+      <c r="BG40" s="39">
         <v>14.04</v>
       </c>
-      <c r="BH39" s="40">
+      <c r="BH40" s="39">
         <v>13.88</v>
       </c>
-      <c r="BI39" s="40">
+      <c r="BI40" s="31">
         <v>14.11</v>
       </c>
+      <c r="BJ40" s="113">
+        <v>10.53</v>
+      </c>
+      <c r="BK40" s="39">
+        <v>10.44</v>
+      </c>
+      <c r="BL40" s="39">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BM40" s="39">
+        <v>10</v>
+      </c>
     </row>
-    <row r="40" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A40" s="63" t="s">
+    <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B40" s="30"/>
-[...59 lines deleted...]
-      <c r="AL40" s="77">
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="35"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="32"/>
+      <c r="N41" s="32"/>
+      <c r="O41" s="32"/>
+      <c r="P41" s="32"/>
+      <c r="Q41" s="32"/>
+      <c r="R41" s="32"/>
+      <c r="S41" s="39"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="32"/>
+      <c r="W41" s="32"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="31"/>
+      <c r="Z41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ41" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK41" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL41" s="72">
         <v>18</v>
       </c>
-      <c r="AM40" s="76">
+      <c r="AM41" s="71">
         <v>17.43</v>
       </c>
-      <c r="AN40" s="76">
+      <c r="AN41" s="71">
         <v>18.52</v>
       </c>
-      <c r="AO40" s="76">
+      <c r="AO41" s="71">
         <v>19.37</v>
       </c>
-      <c r="AP40" s="40">
+      <c r="AP41" s="39">
         <v>19.079999999999998</v>
       </c>
-      <c r="AQ40" s="76" t="s">
-[...2 lines deleted...]
-      <c r="AR40" s="76">
+      <c r="AQ41" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR41" s="71">
         <v>18.02</v>
       </c>
-      <c r="AS40" s="76">
+      <c r="AS41" s="71">
         <v>18.21</v>
       </c>
-      <c r="AT40" s="76">
+      <c r="AT41" s="71">
         <v>18.04</v>
       </c>
-      <c r="AU40" s="76">
+      <c r="AU41" s="71">
         <v>17.52</v>
       </c>
-      <c r="AV40" s="76">
+      <c r="AV41" s="71">
         <v>17.45</v>
       </c>
-      <c r="AW40" s="37">
+      <c r="AW41" s="36">
         <v>17.43</v>
       </c>
-      <c r="AX40" s="76">
+      <c r="AX41" s="71">
         <v>15.75</v>
       </c>
-      <c r="AY40" s="76">
+      <c r="AY41" s="71">
         <v>16.16</v>
       </c>
-      <c r="AZ40" s="76">
+      <c r="AZ41" s="71">
         <v>15.19</v>
       </c>
-      <c r="BA40" s="76">
+      <c r="BA41" s="71">
         <v>15.48</v>
       </c>
-      <c r="BB40" s="40">
+      <c r="BB41" s="39">
         <v>15.55</v>
       </c>
-      <c r="BC40" s="40">
+      <c r="BC41" s="39">
         <v>15.09</v>
       </c>
-      <c r="BD40" s="40">
+      <c r="BD41" s="39">
         <v>15.28</v>
       </c>
-      <c r="BE40" s="40">
+      <c r="BE41" s="39">
         <v>15.31</v>
       </c>
-      <c r="BF40" s="40">
+      <c r="BF41" s="39">
         <v>15.67</v>
       </c>
-      <c r="BG40" s="40">
+      <c r="BG41" s="39">
         <v>15.5</v>
       </c>
-      <c r="BH40" s="40">
+      <c r="BH41" s="39">
         <v>15.33</v>
       </c>
-      <c r="BI40" s="40">
+      <c r="BI41" s="31">
         <v>14.97</v>
       </c>
+      <c r="BJ41" s="113">
+        <v>13.47</v>
+      </c>
+      <c r="BK41" s="39">
+        <v>14.05</v>
+      </c>
+      <c r="BL41" s="39">
+        <v>14.45</v>
+      </c>
+      <c r="BM41" s="39">
+        <v>15.18</v>
+      </c>
     </row>
-    <row r="41" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A41" s="65" t="s">
+    <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="30"/>
-[...11 lines deleted...]
-      <c r="N41" s="41">
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="32"/>
+      <c r="N42" s="40">
         <v>14.41</v>
       </c>
-      <c r="O41" s="41">
+      <c r="O42" s="40">
         <v>15.58</v>
       </c>
-      <c r="P41" s="41">
+      <c r="P42" s="40">
         <v>16.18</v>
       </c>
-      <c r="Q41" s="41">
+      <c r="Q42" s="40">
         <v>16.12</v>
       </c>
-      <c r="R41" s="41">
+      <c r="R42" s="40">
         <v>16.100000000000001</v>
       </c>
-      <c r="S41" s="41">
+      <c r="S42" s="40">
         <v>16.36</v>
       </c>
-      <c r="T41" s="42" t="s">
-[...2 lines deleted...]
-      <c r="U41" s="41">
+      <c r="T42" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="U42" s="40">
         <v>16.62</v>
       </c>
-      <c r="V41" s="41">
+      <c r="V42" s="40">
         <v>16.59</v>
       </c>
-      <c r="W41" s="41">
+      <c r="W42" s="40">
         <v>17.04</v>
       </c>
-      <c r="X41" s="41">
+      <c r="X42" s="40">
         <v>17.440000000000001</v>
       </c>
-      <c r="Y41" s="43">
+      <c r="Y42" s="42">
         <v>17.75</v>
       </c>
-      <c r="Z41" s="41">
+      <c r="Z42" s="40">
         <v>15.2</v>
       </c>
-      <c r="AA41" s="41">
+      <c r="AA42" s="40">
         <v>15.19</v>
       </c>
-      <c r="AB41" s="41">
+      <c r="AB42" s="40">
         <v>15.28</v>
       </c>
-      <c r="AC41" s="41">
+      <c r="AC42" s="40">
         <v>14.75</v>
       </c>
-      <c r="AD41" s="41">
+      <c r="AD42" s="40">
         <v>15.55</v>
       </c>
-      <c r="AE41" s="41">
+      <c r="AE42" s="40">
         <v>15.6</v>
       </c>
-      <c r="AF41" s="41">
+      <c r="AF42" s="40">
         <v>15.86</v>
       </c>
-      <c r="AG41" s="41">
+      <c r="AG42" s="40">
         <v>15.94</v>
       </c>
-      <c r="AH41" s="41">
+      <c r="AH42" s="40">
         <v>16.05</v>
       </c>
-      <c r="AI41" s="41">
+      <c r="AI42" s="40">
         <v>16.190000000000001</v>
       </c>
-      <c r="AJ41" s="41">
+      <c r="AJ42" s="40">
         <v>15.99</v>
       </c>
-      <c r="AK41" s="43">
+      <c r="AK42" s="42">
         <v>15.64</v>
       </c>
-      <c r="AL41" s="78">
+      <c r="AL42" s="73">
         <v>14.86</v>
       </c>
-      <c r="AM41" s="79">
+      <c r="AM42" s="74">
         <v>13.65</v>
       </c>
-      <c r="AN41" s="79">
+      <c r="AN42" s="74">
         <v>12.16</v>
       </c>
-      <c r="AO41" s="79">
+      <c r="AO42" s="74">
         <v>13.42</v>
       </c>
-      <c r="AP41" s="41">
+      <c r="AP42" s="40">
         <v>14.35</v>
       </c>
-      <c r="AQ41" s="79">
+      <c r="AQ42" s="74">
         <v>15.76</v>
       </c>
-      <c r="AR41" s="79">
+      <c r="AR42" s="74">
         <v>14.79</v>
       </c>
-      <c r="AS41" s="79">
+      <c r="AS42" s="74">
         <v>14.91</v>
       </c>
-      <c r="AT41" s="79">
+      <c r="AT42" s="74">
         <v>14.82</v>
       </c>
-      <c r="AU41" s="79">
+      <c r="AU42" s="74">
         <v>15.23</v>
       </c>
-      <c r="AV41" s="79">
+      <c r="AV42" s="74">
         <v>15.35</v>
       </c>
-      <c r="AW41" s="80">
+      <c r="AW42" s="75">
         <v>15.29</v>
       </c>
-      <c r="AX41" s="79">
+      <c r="AX42" s="74">
         <v>12.93</v>
       </c>
-      <c r="AY41" s="79">
+      <c r="AY42" s="74">
         <v>14.53</v>
       </c>
-      <c r="AZ41" s="79">
+      <c r="AZ42" s="74">
         <v>13.7</v>
       </c>
-      <c r="BA41" s="79">
+      <c r="BA42" s="74">
         <v>13.35</v>
       </c>
-      <c r="BB41" s="41">
+      <c r="BB42" s="40">
         <v>13.58</v>
       </c>
-      <c r="BC41" s="41">
+      <c r="BC42" s="40">
         <v>13.03</v>
       </c>
-      <c r="BD41" s="41">
+      <c r="BD42" s="40">
         <v>13.18</v>
       </c>
-      <c r="BE41" s="41">
+      <c r="BE42" s="40">
         <v>12.89</v>
       </c>
-      <c r="BF41" s="41">
+      <c r="BF42" s="40">
         <v>12.99</v>
       </c>
-      <c r="BG41" s="41">
+      <c r="BG42" s="40">
         <v>12.72</v>
       </c>
-      <c r="BH41" s="41">
+      <c r="BH42" s="40">
         <v>12.48</v>
       </c>
-      <c r="BI41" s="41">
+      <c r="BI42" s="42">
         <v>12.55</v>
       </c>
+      <c r="BJ42" s="114">
+        <v>12.59</v>
+      </c>
+      <c r="BK42" s="40">
+        <v>11.89</v>
+      </c>
+      <c r="BL42" s="40">
+        <v>11.34</v>
+      </c>
+      <c r="BM42" s="40">
+        <v>11</v>
+      </c>
+      <c r="BN42" s="111"/>
+      <c r="BO42" s="111"/>
+      <c r="BP42" s="111"/>
+      <c r="BQ42" s="111"/>
+      <c r="BR42" s="111"/>
+      <c r="BS42" s="111"/>
+      <c r="BT42" s="111"/>
+      <c r="BU42" s="111"/>
     </row>
-    <row r="42" spans="1:61" s="5" customFormat="1" ht="11.25">
-      <c r="A42" s="22" t="s">
+    <row r="43" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A43" s="110" t="s">
         <v>55</v>
       </c>
-      <c r="AA42" s="44"/>
+      <c r="AA43" s="43"/>
     </row>
-    <row r="43" spans="1:61" s="5" customFormat="1" ht="11.25">
-      <c r="AA43" s="44"/>
+    <row r="44" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="AA44" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="12">
+    <mergeCell ref="BJ7:BU7"/>
+    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="A9:BU9"/>
+    <mergeCell ref="A23:BU23"/>
+    <mergeCell ref="A30:BU30"/>
+    <mergeCell ref="AX7:BI7"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="BS6:BU6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:X7"/>
+    <mergeCell ref="Z7:AK7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI51"/>
+  <dimension ref="A1:BU52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BJ1" sqref="BJ1"/>
+      <selection activeCell="BN10" sqref="BN10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" hidden="1" customWidth="1"/>
-    <col min="27" max="27" width="7.140625" style="45" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.140625" style="44" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="8.28515625" style="1" hidden="1" customWidth="1"/>
-    <col min="38" max="45" width="7.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="49" max="49" width="8" style="1" customWidth="1"/>
+    <col min="38" max="45" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="7.7109375" style="1" customWidth="1"/>
     <col min="58" max="58" width="8.85546875" style="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="8.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="8.85546875" style="1" customWidth="1"/>
-    <col min="62" max="16384" width="9.140625" style="1"/>
+    <col min="62" max="69" width="7.7109375" style="1" customWidth="1"/>
+    <col min="70" max="70" width="8.5703125" style="1" customWidth="1"/>
+    <col min="71" max="71" width="7.7109375" style="1" customWidth="1"/>
+    <col min="72" max="72" width="8.42578125" style="1" customWidth="1"/>
+    <col min="73" max="73" width="8" style="1" customWidth="1"/>
+    <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="18" customHeight="1">
-      <c r="A1" s="95" t="s">
+    <row r="1" spans="1:73" ht="18" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="95"/>
-[...58 lines deleted...]
-      <c r="BI1" s="95"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
+      <c r="AO1" s="100"/>
+      <c r="AP1" s="100"/>
+      <c r="AQ1" s="100"/>
+      <c r="AR1" s="100"/>
+      <c r="AS1" s="100"/>
+      <c r="AT1" s="100"/>
+      <c r="AU1" s="100"/>
+      <c r="AV1" s="100"/>
+      <c r="AW1" s="100"/>
+      <c r="AX1" s="100"/>
+      <c r="AY1" s="100"/>
+      <c r="AZ1" s="100"/>
+      <c r="BA1" s="100"/>
+      <c r="BB1" s="100"/>
+      <c r="BC1" s="100"/>
+      <c r="BD1" s="100"/>
+      <c r="BE1" s="100"/>
+      <c r="BF1" s="100"/>
+      <c r="BG1" s="100"/>
+      <c r="BH1" s="100"/>
+      <c r="BI1" s="100"/>
+      <c r="BJ1" s="100"/>
+      <c r="BK1" s="100"/>
+      <c r="BL1" s="100"/>
+      <c r="BM1" s="100"/>
+      <c r="BN1" s="100"/>
+      <c r="BO1" s="100"/>
+      <c r="BP1" s="100"/>
+      <c r="BQ1" s="100"/>
+      <c r="BR1" s="100"/>
+      <c r="BS1" s="100"/>
+      <c r="BT1" s="100"/>
+      <c r="BU1" s="100"/>
     </row>
-    <row r="2" spans="1:61" ht="18" customHeight="1">
-[...60 lines deleted...]
-      <c r="BI2" s="92"/>
+    <row r="2" spans="1:73" ht="15" customHeight="1">
+      <c r="A2" s="87"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
+      <c r="AK2" s="87"/>
+      <c r="AL2" s="87"/>
+      <c r="AM2" s="87"/>
+      <c r="AN2" s="87"/>
+      <c r="AO2" s="87"/>
+      <c r="AP2" s="87"/>
+      <c r="AQ2" s="87"/>
+      <c r="AR2" s="87"/>
+      <c r="AS2" s="87"/>
+      <c r="AT2" s="87"/>
+      <c r="AU2" s="87"/>
+      <c r="AV2" s="87"/>
+      <c r="AW2" s="87"/>
+      <c r="AX2" s="87"/>
+      <c r="AY2" s="87"/>
+      <c r="AZ2" s="87"/>
+      <c r="BA2" s="87"/>
+      <c r="BB2" s="87"/>
+      <c r="BC2" s="87"/>
+      <c r="BD2" s="87"/>
+      <c r="BE2" s="87"/>
+      <c r="BF2" s="87"/>
+      <c r="BG2" s="87"/>
+      <c r="BH2" s="87"/>
+      <c r="BI2" s="87"/>
     </row>
-    <row r="3" spans="1:61" s="5" customFormat="1" ht="15.75" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW3" s="23"/>
+    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="22"/>
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="22"/>
+      <c r="AQ3" s="22"/>
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
+      <c r="AT3" s="22"/>
+      <c r="AU3" s="22"/>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
     </row>
-    <row r="4" spans="1:61" s="5" customFormat="1" ht="15.75" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW4" s="23"/>
+    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="22"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AL4" s="22"/>
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="22"/>
     </row>
-    <row r="5" spans="1:61" s="94" customFormat="1" ht="9.9499999999999993" customHeight="1">
-[...8 lines deleted...]
-      <c r="BG5" s="113" t="s">
+    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="22"/>
+      <c r="AG5" s="22"/>
+      <c r="AH5" s="22"/>
+      <c r="AI5" s="22"/>
+      <c r="AJ5" s="22"/>
+      <c r="AK5" s="22"/>
+      <c r="AL5" s="22"/>
+      <c r="AM5" s="22"/>
+      <c r="AN5" s="22"/>
+      <c r="AO5" s="22"/>
+      <c r="AP5" s="22"/>
+      <c r="AQ5" s="22"/>
+      <c r="AR5" s="22"/>
+      <c r="AS5" s="22"/>
+      <c r="AT5" s="22"/>
+      <c r="AU5" s="22"/>
+      <c r="AV5" s="22"/>
+      <c r="AW5" s="22"/>
+    </row>
+    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="D6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="U6" s="23"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="2"/>
+      <c r="BS6" s="108" t="s">
         <v>68</v>
       </c>
-      <c r="BH5" s="114"/>
-      <c r="BI5" s="113"/>
+      <c r="BT6" s="109"/>
+      <c r="BU6" s="108"/>
     </row>
-    <row r="6" spans="1:61" s="5" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="105">
+    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="93"/>
+      <c r="B7" s="95">
         <v>2021</v>
       </c>
-      <c r="C6" s="106"/>
-[...10 lines deleted...]
-      <c r="N6" s="105">
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="96"/>
+      <c r="J7" s="96"/>
+      <c r="K7" s="96"/>
+      <c r="L7" s="96"/>
+      <c r="M7" s="96"/>
+      <c r="N7" s="95">
         <v>2022</v>
       </c>
-      <c r="O6" s="106"/>
-[...9 lines deleted...]
-      <c r="Z6" s="107">
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Z7" s="102">
         <v>2023</v>
       </c>
-      <c r="AA6" s="108"/>
-[...10 lines deleted...]
-      <c r="AL6" s="107">
+      <c r="AA7" s="103"/>
+      <c r="AB7" s="103"/>
+      <c r="AC7" s="103"/>
+      <c r="AD7" s="103"/>
+      <c r="AE7" s="103"/>
+      <c r="AF7" s="103"/>
+      <c r="AG7" s="103"/>
+      <c r="AH7" s="103"/>
+      <c r="AI7" s="103"/>
+      <c r="AJ7" s="103"/>
+      <c r="AK7" s="104"/>
+      <c r="AL7" s="102">
         <v>2024</v>
       </c>
-      <c r="AM6" s="108"/>
-[...10 lines deleted...]
-      <c r="AX6" s="107">
+      <c r="AM7" s="103"/>
+      <c r="AN7" s="103"/>
+      <c r="AO7" s="103"/>
+      <c r="AP7" s="103"/>
+      <c r="AQ7" s="103"/>
+      <c r="AR7" s="103"/>
+      <c r="AS7" s="103"/>
+      <c r="AT7" s="103"/>
+      <c r="AU7" s="103"/>
+      <c r="AV7" s="103"/>
+      <c r="AW7" s="104"/>
+      <c r="AX7" s="102">
         <v>2025</v>
       </c>
-      <c r="AY6" s="108"/>
-[...9 lines deleted...]
-      <c r="BI6" s="109"/>
+      <c r="AY7" s="103"/>
+      <c r="AZ7" s="103"/>
+      <c r="BA7" s="103"/>
+      <c r="BB7" s="103"/>
+      <c r="BC7" s="103"/>
+      <c r="BD7" s="103"/>
+      <c r="BE7" s="103"/>
+      <c r="BF7" s="103"/>
+      <c r="BG7" s="103"/>
+      <c r="BH7" s="103"/>
+      <c r="BI7" s="104"/>
+      <c r="BJ7" s="102">
+        <v>2026</v>
+      </c>
+      <c r="BK7" s="103"/>
+      <c r="BL7" s="103"/>
+      <c r="BM7" s="103"/>
+      <c r="BN7" s="103"/>
+      <c r="BO7" s="103"/>
+      <c r="BP7" s="103"/>
+      <c r="BQ7" s="103"/>
+      <c r="BR7" s="103"/>
+      <c r="BS7" s="103"/>
+      <c r="BT7" s="103"/>
+      <c r="BU7" s="104"/>
     </row>
-    <row r="7" spans="1:61" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="26" t="s">
+    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A8" s="94"/>
+      <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="26" t="s">
+      <c r="D8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E8" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G8" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="26" t="s">
+      <c r="H8" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="27" t="s">
+      <c r="I8" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="27" t="s">
+      <c r="J8" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="27" t="s">
+      <c r="K8" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="27" t="s">
+      <c r="L8" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="93" t="s">
+      <c r="M8" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="V7" s="27" t="s">
+      <c r="V8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="Y7" s="28" t="s">
+      <c r="Y8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="Z7" s="27" t="s">
+      <c r="Z8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AA7" s="27" t="s">
+      <c r="AA8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="27" t="s">
+      <c r="AB8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="AC7" s="27" t="s">
+      <c r="AC8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="AD7" s="27" t="s">
+      <c r="AD8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AE7" s="27" t="s">
+      <c r="AE8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AG7" s="27" t="s">
+      <c r="AG8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AH7" s="27" t="s">
+      <c r="AH8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="AK7" s="28" t="s">
+      <c r="AK8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="AL7" s="27" t="s">
+      <c r="AL8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AM7" s="27" t="s">
+      <c r="AM8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AN7" s="27" t="s">
+      <c r="AN8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="AO7" s="27" t="s">
+      <c r="AO8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="AP7" s="27" t="s">
+      <c r="AP8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="AQ7" s="27" t="s">
+      <c r="AQ8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="AR7" s="27" t="s">
+      <c r="AR8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AS7" s="27" t="s">
+      <c r="AS8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AT7" s="27" t="s">
+      <c r="AT8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="AU7" s="27" t="s">
+      <c r="AU8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AV7" s="27" t="s">
+      <c r="AV8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="AW7" s="28" t="s">
+      <c r="AW8" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="AX7" s="27" t="s">
+      <c r="AX8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="AY7" s="27" t="s">
+      <c r="AY8" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="AZ7" s="27" t="s">
+      <c r="AZ8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="BA7" s="27" t="s">
+      <c r="BA8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="BB7" s="27" t="s">
+      <c r="BB8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="BC7" s="27" t="s">
+      <c r="BC8" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="BD7" s="27" t="s">
+      <c r="BD8" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="BE7" s="27" t="s">
+      <c r="BE8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="BF7" s="27" t="s">
+      <c r="BF8" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="BG7" s="27" t="s">
+      <c r="BG8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="BH7" s="27" t="s">
+      <c r="BH8" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="BI7" s="28" t="s">
+      <c r="BI8" s="28" t="s">
         <v>48</v>
       </c>
+      <c r="BJ8" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="BK8" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="BL8" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="BM8" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="BN8" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO8" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="BP8" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="BQ8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="BR8" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="BS8" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="BT8" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="BU8" s="28" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="8" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="110" t="s">
+    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="105" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="110"/>
-[...58 lines deleted...]
-      <c r="BI8" s="110"/>
+      <c r="B9" s="105"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="105"/>
+      <c r="I9" s="105"/>
+      <c r="J9" s="105"/>
+      <c r="K9" s="105"/>
+      <c r="L9" s="105"/>
+      <c r="M9" s="105"/>
+      <c r="N9" s="105"/>
+      <c r="O9" s="105"/>
+      <c r="P9" s="105"/>
+      <c r="Q9" s="105"/>
+      <c r="R9" s="105"/>
+      <c r="S9" s="105"/>
+      <c r="T9" s="105"/>
+      <c r="U9" s="105"/>
+      <c r="V9" s="105"/>
+      <c r="W9" s="105"/>
+      <c r="X9" s="105"/>
+      <c r="Y9" s="105"/>
+      <c r="Z9" s="105"/>
+      <c r="AA9" s="105"/>
+      <c r="AB9" s="105"/>
+      <c r="AC9" s="105"/>
+      <c r="AD9" s="105"/>
+      <c r="AE9" s="105"/>
+      <c r="AF9" s="105"/>
+      <c r="AG9" s="105"/>
+      <c r="AH9" s="105"/>
+      <c r="AI9" s="105"/>
+      <c r="AJ9" s="105"/>
+      <c r="AK9" s="105"/>
+      <c r="AL9" s="105"/>
+      <c r="AM9" s="105"/>
+      <c r="AN9" s="105"/>
+      <c r="AO9" s="105"/>
+      <c r="AP9" s="105"/>
+      <c r="AQ9" s="105"/>
+      <c r="AR9" s="105"/>
+      <c r="AS9" s="105"/>
+      <c r="AT9" s="105"/>
+      <c r="AU9" s="105"/>
+      <c r="AV9" s="105"/>
+      <c r="AW9" s="105"/>
+      <c r="AX9" s="105"/>
+      <c r="AY9" s="105"/>
+      <c r="AZ9" s="105"/>
+      <c r="BA9" s="105"/>
+      <c r="BB9" s="105"/>
+      <c r="BC9" s="105"/>
+      <c r="BD9" s="105"/>
+      <c r="BE9" s="105"/>
+      <c r="BF9" s="105"/>
+      <c r="BG9" s="105"/>
+      <c r="BH9" s="105"/>
+      <c r="BI9" s="105"/>
+      <c r="BJ9" s="105"/>
+      <c r="BK9" s="105"/>
+      <c r="BL9" s="105"/>
+      <c r="BM9" s="105"/>
+      <c r="BN9" s="105"/>
+      <c r="BO9" s="105"/>
+      <c r="BP9" s="105"/>
+      <c r="BQ9" s="105"/>
+      <c r="BR9" s="105"/>
+      <c r="BS9" s="105"/>
+      <c r="BT9" s="105"/>
+      <c r="BU9" s="105"/>
     </row>
-    <row r="9" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="84" t="s">
+    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...35 lines deleted...]
-      <c r="N9" s="9">
+      <c r="B10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="9">
         <v>871</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O10" s="9">
         <v>843</v>
       </c>
-      <c r="P9" s="9">
+      <c r="P10" s="9">
         <v>840</v>
       </c>
-      <c r="Q9" s="9">
+      <c r="Q10" s="9">
         <v>834</v>
       </c>
-      <c r="R9" s="9">
+      <c r="R10" s="9">
         <v>891</v>
       </c>
-      <c r="S9" s="9">
+      <c r="S10" s="9">
         <v>939</v>
       </c>
-      <c r="T9" s="9">
+      <c r="T10" s="9">
         <v>919</v>
       </c>
-      <c r="U9" s="9">
+      <c r="U10" s="9">
         <v>920</v>
       </c>
-      <c r="V9" s="9">
+      <c r="V10" s="9">
         <v>965</v>
       </c>
-      <c r="W9" s="9">
+      <c r="W10" s="9">
         <v>943</v>
       </c>
-      <c r="X9" s="46">
+      <c r="X10" s="45">
         <v>957</v>
       </c>
-      <c r="Y9" s="47">
+      <c r="Y10" s="46">
         <v>906</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z10" s="47">
         <v>865</v>
       </c>
-      <c r="AA9" s="48">
+      <c r="AA10" s="47">
         <v>717</v>
       </c>
-      <c r="AB9" s="9">
+      <c r="AB10" s="9">
         <v>791</v>
       </c>
-      <c r="AC9" s="9">
+      <c r="AC10" s="9">
         <v>774</v>
       </c>
-      <c r="AD9" s="9">
+      <c r="AD10" s="9">
         <v>976</v>
       </c>
-      <c r="AE9" s="9">
+      <c r="AE10" s="9">
         <v>701</v>
       </c>
-      <c r="AF9" s="9">
+      <c r="AF10" s="9">
         <v>900</v>
       </c>
-      <c r="AG9" s="9">
+      <c r="AG10" s="9">
         <v>930</v>
       </c>
-      <c r="AH9" s="9">
+      <c r="AH10" s="9">
         <v>867</v>
       </c>
-      <c r="AI9" s="9">
+      <c r="AI10" s="9">
         <v>875</v>
       </c>
-      <c r="AJ9" s="9">
+      <c r="AJ10" s="9">
         <v>802</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK10" s="11">
         <v>728</v>
       </c>
-      <c r="AL9" s="9">
+      <c r="AL10" s="9">
         <v>804</v>
       </c>
-      <c r="AM9" s="9">
+      <c r="AM10" s="9">
         <v>748</v>
       </c>
-      <c r="AN9" s="9">
+      <c r="AN10" s="9">
         <v>768</v>
       </c>
-      <c r="AO9" s="9">
+      <c r="AO10" s="9">
         <v>857</v>
       </c>
-      <c r="AP9" s="9">
+      <c r="AP10" s="9">
         <v>823</v>
       </c>
-      <c r="AQ9" s="9">
+      <c r="AQ10" s="9">
         <v>767</v>
       </c>
-      <c r="AR9" s="9">
+      <c r="AR10" s="9">
         <v>842</v>
       </c>
-      <c r="AS9" s="9">
+      <c r="AS10" s="9">
         <v>837</v>
       </c>
-      <c r="AT9" s="9">
+      <c r="AT10" s="9">
         <v>785</v>
       </c>
-      <c r="AU9" s="46">
+      <c r="AU10" s="45">
         <v>806</v>
       </c>
-      <c r="AV9" s="9">
+      <c r="AV10" s="9">
         <v>763</v>
       </c>
-      <c r="AW9" s="11">
+      <c r="AW10" s="11">
         <v>721</v>
       </c>
-      <c r="AX9" s="46">
+      <c r="AX10" s="45">
         <v>624</v>
       </c>
-      <c r="AY9" s="46">
+      <c r="AY10" s="45">
         <v>656</v>
       </c>
-      <c r="AZ9" s="46">
+      <c r="AZ10" s="45">
         <v>646</v>
       </c>
-      <c r="BA9" s="46">
+      <c r="BA10" s="45">
         <v>671</v>
       </c>
-      <c r="BB9" s="9">
+      <c r="BB10" s="9">
         <v>666</v>
       </c>
-      <c r="BC9" s="9">
+      <c r="BC10" s="9">
         <v>693</v>
       </c>
-      <c r="BD9" s="9">
+      <c r="BD10" s="9">
         <v>744</v>
       </c>
-      <c r="BE9" s="9">
+      <c r="BE10" s="9">
         <v>721</v>
       </c>
-      <c r="BF9" s="9">
+      <c r="BF10" s="9">
         <v>779</v>
       </c>
-      <c r="BG9" s="9">
+      <c r="BG10" s="9">
         <v>650</v>
       </c>
-      <c r="BH9" s="9">
+      <c r="BH10" s="9">
         <v>581</v>
       </c>
-      <c r="BI9" s="9">
+      <c r="BI10" s="11">
         <v>674</v>
       </c>
+      <c r="BJ10" s="45">
+        <v>594</v>
+      </c>
+      <c r="BK10" s="45">
+        <v>542</v>
+      </c>
+      <c r="BL10" s="45">
+        <v>661</v>
+      </c>
+      <c r="BM10" s="45">
+        <v>639</v>
+      </c>
     </row>
-    <row r="10" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="85" t="s">
+    <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30"/>
-[...32 lines deleted...]
-      <c r="U10" s="49">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U11" s="48">
         <v>498</v>
       </c>
-      <c r="V10" s="49">
+      <c r="V11" s="48">
         <v>549</v>
       </c>
-      <c r="W10" s="49">
+      <c r="W11" s="48">
         <v>495</v>
       </c>
-      <c r="X10" s="49">
+      <c r="X11" s="48">
         <v>498</v>
       </c>
-      <c r="Y10" s="50">
+      <c r="Y11" s="49">
         <v>480</v>
       </c>
-      <c r="Z10" s="51">
+      <c r="Z11" s="50">
         <v>456</v>
       </c>
-      <c r="AA10" s="51">
+      <c r="AA11" s="50">
         <v>382</v>
       </c>
-      <c r="AB10" s="49">
+      <c r="AB11" s="48">
         <v>392</v>
       </c>
-      <c r="AC10" s="9">
+      <c r="AC11" s="9">
         <v>429</v>
       </c>
-      <c r="AD10" s="9">
+      <c r="AD11" s="9">
         <v>521</v>
       </c>
-      <c r="AE10" s="9">
+      <c r="AE11" s="9">
         <v>418</v>
       </c>
-      <c r="AF10" s="9">
+      <c r="AF11" s="9">
         <v>506</v>
       </c>
-      <c r="AG10" s="9">
+      <c r="AG11" s="9">
         <v>538</v>
       </c>
-      <c r="AH10" s="9">
+      <c r="AH11" s="9">
         <v>507</v>
       </c>
-      <c r="AI10" s="9">
+      <c r="AI11" s="9">
         <v>467</v>
       </c>
-      <c r="AJ10" s="9">
+      <c r="AJ11" s="9">
         <v>418</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK11" s="11">
         <v>398</v>
       </c>
-      <c r="AL10" s="9">
+      <c r="AL11" s="9">
         <v>449</v>
       </c>
-      <c r="AM10" s="9">
+      <c r="AM11" s="9">
         <v>423</v>
       </c>
-      <c r="AN10" s="9">
+      <c r="AN11" s="9">
         <v>439</v>
       </c>
-      <c r="AO10" s="9">
+      <c r="AO11" s="9">
         <v>470</v>
       </c>
-      <c r="AP10" s="9">
+      <c r="AP11" s="9">
         <v>455</v>
       </c>
-      <c r="AQ10" s="9">
+      <c r="AQ11" s="9">
         <v>422</v>
       </c>
-      <c r="AR10" s="9">
+      <c r="AR11" s="9">
         <v>427</v>
       </c>
-      <c r="AS10" s="9">
+      <c r="AS11" s="9">
         <v>456</v>
       </c>
-      <c r="AT10" s="9">
+      <c r="AT11" s="9">
         <v>416</v>
       </c>
-      <c r="AU10" s="46">
+      <c r="AU11" s="45">
         <v>412</v>
       </c>
-      <c r="AV10" s="9">
+      <c r="AV11" s="9">
         <v>429</v>
       </c>
-      <c r="AW10" s="11">
+      <c r="AW11" s="11">
         <v>362</v>
       </c>
-      <c r="AX10" s="46">
+      <c r="AX11" s="45">
         <v>307</v>
       </c>
-      <c r="AY10" s="46">
+      <c r="AY11" s="45">
         <v>354</v>
       </c>
-      <c r="AZ10" s="46">
+      <c r="AZ11" s="45">
         <v>336</v>
       </c>
-      <c r="BA10" s="46">
+      <c r="BA11" s="45">
         <v>366</v>
       </c>
-      <c r="BB10" s="9">
+      <c r="BB11" s="9">
         <v>340</v>
       </c>
-      <c r="BC10" s="9">
+      <c r="BC11" s="9">
         <v>367</v>
       </c>
-      <c r="BD10" s="9">
+      <c r="BD11" s="9">
         <v>419</v>
       </c>
-      <c r="BE10" s="9">
+      <c r="BE11" s="9">
         <v>406</v>
       </c>
-      <c r="BF10" s="9">
+      <c r="BF11" s="9">
         <v>438</v>
       </c>
-      <c r="BG10" s="9">
+      <c r="BG11" s="9">
         <v>351</v>
       </c>
-      <c r="BH10" s="9">
+      <c r="BH11" s="9">
         <v>328</v>
       </c>
-      <c r="BI10" s="9">
+      <c r="BI11" s="11">
         <v>391</v>
       </c>
+      <c r="BJ11" s="45">
+        <v>300</v>
+      </c>
+      <c r="BK11" s="45">
+        <v>303</v>
+      </c>
+      <c r="BL11" s="45">
+        <v>379</v>
+      </c>
+      <c r="BM11" s="45">
+        <v>365</v>
+      </c>
     </row>
-    <row r="11" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A11" s="86" t="s">
+    <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="30"/>
-[...32 lines deleted...]
-      <c r="U11" s="49">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U12" s="48">
         <v>20</v>
       </c>
-      <c r="V11" s="49">
+      <c r="V12" s="48">
         <v>12</v>
       </c>
-      <c r="W11" s="49">
+      <c r="W12" s="48">
         <v>14</v>
       </c>
-      <c r="X11" s="49">
+      <c r="X12" s="48">
         <v>14</v>
       </c>
-      <c r="Y11" s="50">
+      <c r="Y12" s="49">
         <v>15</v>
       </c>
-      <c r="Z11" s="51">
+      <c r="Z12" s="50">
         <v>15</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA12" s="50">
         <v>11</v>
       </c>
-      <c r="AB11" s="49">
+      <c r="AB12" s="48">
         <v>18</v>
       </c>
-      <c r="AC11" s="9">
+      <c r="AC12" s="9">
         <v>13</v>
       </c>
-      <c r="AD11" s="9">
+      <c r="AD12" s="9">
         <v>16</v>
       </c>
-      <c r="AE11" s="9">
+      <c r="AE12" s="9">
         <v>10</v>
       </c>
-      <c r="AF11" s="9">
+      <c r="AF12" s="9">
         <v>15</v>
       </c>
-      <c r="AG11" s="9">
+      <c r="AG12" s="9">
         <v>7</v>
       </c>
-      <c r="AH11" s="9">
+      <c r="AH12" s="9">
         <v>16</v>
       </c>
-      <c r="AI11" s="9">
+      <c r="AI12" s="9">
         <v>10</v>
       </c>
-      <c r="AJ11" s="9">
+      <c r="AJ12" s="9">
         <v>13</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK12" s="11">
         <v>11</v>
       </c>
-      <c r="AL11" s="9">
+      <c r="AL12" s="9">
         <v>19</v>
       </c>
-      <c r="AM11" s="9">
+      <c r="AM12" s="9">
         <v>11</v>
       </c>
-      <c r="AN11" s="9">
+      <c r="AN12" s="9">
         <v>10</v>
       </c>
-      <c r="AO11" s="9">
+      <c r="AO12" s="9">
         <v>11</v>
       </c>
-      <c r="AP11" s="9">
+      <c r="AP12" s="9">
         <v>14</v>
       </c>
-      <c r="AQ11" s="9">
+      <c r="AQ12" s="9">
         <v>21</v>
       </c>
-      <c r="AR11" s="9">
+      <c r="AR12" s="9">
         <v>8</v>
       </c>
-      <c r="AS11" s="9">
+      <c r="AS12" s="9">
         <v>6</v>
       </c>
-      <c r="AT11" s="9">
+      <c r="AT12" s="9">
         <v>17</v>
       </c>
-      <c r="AU11" s="46">
+      <c r="AU12" s="45">
         <v>7</v>
       </c>
-      <c r="AV11" s="9">
+      <c r="AV12" s="9">
         <v>10</v>
       </c>
-      <c r="AW11" s="11">
+      <c r="AW12" s="11">
         <v>7</v>
       </c>
-      <c r="AX11" s="46">
+      <c r="AX12" s="45">
         <v>10</v>
       </c>
-      <c r="AY11" s="46">
+      <c r="AY12" s="45">
         <v>7</v>
       </c>
-      <c r="AZ11" s="46">
+      <c r="AZ12" s="45">
         <v>8</v>
       </c>
-      <c r="BA11" s="46">
+      <c r="BA12" s="45">
         <v>6</v>
       </c>
-      <c r="BB11" s="9">
+      <c r="BB12" s="9">
         <v>9</v>
       </c>
-      <c r="BC11" s="9">
+      <c r="BC12" s="9">
         <v>10</v>
       </c>
-      <c r="BD11" s="9">
+      <c r="BD12" s="9">
         <v>9</v>
       </c>
-      <c r="BE11" s="9">
+      <c r="BE12" s="9">
         <v>19</v>
       </c>
-      <c r="BF11" s="9">
+      <c r="BF12" s="9">
         <v>13</v>
       </c>
-      <c r="BG11" s="9">
+      <c r="BG12" s="9">
         <v>7</v>
       </c>
-      <c r="BH11" s="9">
+      <c r="BH12" s="9">
         <v>8</v>
       </c>
-      <c r="BI11" s="9">
+      <c r="BI12" s="11">
         <v>6</v>
       </c>
+      <c r="BJ12" s="45">
+        <v>9</v>
+      </c>
+      <c r="BK12" s="45">
+        <v>6</v>
+      </c>
+      <c r="BL12" s="45">
+        <v>7</v>
+      </c>
+      <c r="BM12" s="45">
+        <v>19</v>
+      </c>
     </row>
-    <row r="12" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A12" s="85" t="s">
+    <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="30"/>
-[...32 lines deleted...]
-      <c r="U12" s="49">
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U13" s="48">
         <v>19</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V13" s="48">
         <v>22</v>
       </c>
-      <c r="W12" s="49">
-[...2 lines deleted...]
-      <c r="X12" s="49">
+      <c r="W13" s="48">
+        <v>23</v>
+      </c>
+      <c r="X13" s="48">
         <v>15</v>
       </c>
-      <c r="Y12" s="50">
+      <c r="Y13" s="49">
         <v>26</v>
       </c>
-      <c r="Z12" s="51">
+      <c r="Z13" s="50">
         <v>20</v>
       </c>
-      <c r="AA12" s="51">
+      <c r="AA13" s="50">
         <v>12</v>
       </c>
-      <c r="AB12" s="49">
+      <c r="AB13" s="48">
         <v>13</v>
       </c>
-      <c r="AC12" s="9">
+      <c r="AC13" s="9">
         <v>8</v>
       </c>
-      <c r="AD12" s="9">
+      <c r="AD13" s="9">
         <v>13</v>
       </c>
-      <c r="AE12" s="9">
+      <c r="AE13" s="9">
         <v>17</v>
       </c>
-      <c r="AF12" s="9">
+      <c r="AF13" s="9">
         <v>20</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AG13" s="9">
         <v>21</v>
       </c>
-      <c r="AH12" s="9">
+      <c r="AH13" s="9">
         <v>18</v>
       </c>
-      <c r="AI12" s="9">
+      <c r="AI13" s="9">
         <v>21</v>
       </c>
-      <c r="AJ12" s="9">
+      <c r="AJ13" s="9">
         <v>24</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK13" s="11">
         <v>20</v>
       </c>
-      <c r="AL12" s="9">
+      <c r="AL13" s="9">
         <v>14</v>
       </c>
-      <c r="AM12" s="9">
+      <c r="AM13" s="9">
         <v>31</v>
       </c>
-      <c r="AN12" s="9">
+      <c r="AN13" s="9">
         <v>14</v>
       </c>
-      <c r="AO12" s="9">
+      <c r="AO13" s="9">
         <v>15</v>
       </c>
-      <c r="AP12" s="9">
+      <c r="AP13" s="9">
         <v>17</v>
       </c>
-      <c r="AQ12" s="9">
+      <c r="AQ13" s="9">
         <v>19</v>
       </c>
-      <c r="AR12" s="9">
+      <c r="AR13" s="9">
         <v>13</v>
       </c>
-      <c r="AS12" s="9">
+      <c r="AS13" s="9">
         <v>16</v>
       </c>
-      <c r="AT12" s="9">
+      <c r="AT13" s="9">
         <v>19</v>
       </c>
-      <c r="AU12" s="46">
+      <c r="AU13" s="45">
         <v>8</v>
       </c>
-      <c r="AV12" s="9">
+      <c r="AV13" s="9">
         <v>16</v>
       </c>
-      <c r="AW12" s="11">
+      <c r="AW13" s="11">
         <v>14</v>
       </c>
-      <c r="AX12" s="46">
+      <c r="AX13" s="45">
         <v>13</v>
       </c>
-      <c r="AY12" s="46">
+      <c r="AY13" s="45">
         <v>10</v>
       </c>
-      <c r="AZ12" s="46">
+      <c r="AZ13" s="45">
         <v>15</v>
       </c>
-      <c r="BA12" s="46">
+      <c r="BA13" s="45">
         <v>12</v>
       </c>
-      <c r="BB12" s="9">
+      <c r="BB13" s="9">
         <v>19</v>
       </c>
-      <c r="BC12" s="9">
+      <c r="BC13" s="9">
         <v>15</v>
       </c>
-      <c r="BD12" s="9">
+      <c r="BD13" s="9">
         <v>17</v>
       </c>
-      <c r="BE12" s="9">
+      <c r="BE13" s="9">
         <v>17</v>
       </c>
-      <c r="BF12" s="9">
+      <c r="BF13" s="9">
         <v>16</v>
       </c>
-      <c r="BG12" s="9">
+      <c r="BG13" s="9">
         <v>20</v>
       </c>
-      <c r="BH12" s="9">
+      <c r="BH13" s="9">
         <v>4</v>
       </c>
-      <c r="BI12" s="9">
+      <c r="BI13" s="11">
         <v>11</v>
       </c>
+      <c r="BJ13" s="45">
+        <v>18</v>
+      </c>
+      <c r="BK13" s="45">
+        <v>12</v>
+      </c>
+      <c r="BL13" s="45">
+        <v>9</v>
+      </c>
+      <c r="BM13" s="45">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A13" s="85" t="s">
+    <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="30"/>
-[...32 lines deleted...]
-      <c r="U13" s="49">
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="35"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="32"/>
+      <c r="N14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U14" s="48">
         <v>20</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V14" s="48">
         <v>41</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W14" s="48">
         <v>28</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X14" s="48">
         <v>39</v>
       </c>
-      <c r="Y13" s="50">
+      <c r="Y14" s="49">
         <v>38</v>
       </c>
-      <c r="Z13" s="51">
+      <c r="Z14" s="50">
         <v>27</v>
       </c>
-      <c r="AA13" s="51">
+      <c r="AA14" s="50">
         <v>29</v>
       </c>
-      <c r="AB13" s="49">
+      <c r="AB14" s="48">
         <v>36</v>
       </c>
-      <c r="AC13" s="9">
-[...2 lines deleted...]
-      <c r="AD13" s="9">
+      <c r="AC14" s="9">
+        <v>23</v>
+      </c>
+      <c r="AD14" s="9">
         <v>31</v>
       </c>
-      <c r="AE13" s="9">
+      <c r="AE14" s="9">
         <v>36</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AF14" s="9">
         <v>38</v>
       </c>
-      <c r="AG13" s="9">
+      <c r="AG14" s="9">
         <v>24</v>
       </c>
-      <c r="AH13" s="9">
+      <c r="AH14" s="9">
         <v>24</v>
       </c>
-      <c r="AI13" s="9">
+      <c r="AI14" s="9">
         <v>24</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AJ14" s="9">
         <v>28</v>
       </c>
-      <c r="AK13" s="11">
-[...2 lines deleted...]
-      <c r="AL13" s="9">
+      <c r="AK14" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL14" s="9">
         <v>30</v>
       </c>
-      <c r="AM13" s="9">
+      <c r="AM14" s="9">
         <v>20</v>
       </c>
-      <c r="AN13" s="9">
+      <c r="AN14" s="9">
         <v>28</v>
       </c>
-      <c r="AO13" s="9">
+      <c r="AO14" s="9">
         <v>41</v>
       </c>
-      <c r="AP13" s="9">
+      <c r="AP14" s="9">
         <v>19</v>
       </c>
-      <c r="AQ13" s="9">
+      <c r="AQ14" s="9">
         <v>25</v>
       </c>
-      <c r="AR13" s="9">
+      <c r="AR14" s="9">
         <v>29</v>
       </c>
-      <c r="AS13" s="9">
+      <c r="AS14" s="9">
         <v>32</v>
       </c>
-      <c r="AT13" s="9">
+      <c r="AT14" s="9">
         <v>26</v>
       </c>
-      <c r="AU13" s="46">
+      <c r="AU14" s="45">
         <v>27</v>
       </c>
-      <c r="AV13" s="9">
+      <c r="AV14" s="9">
         <v>28</v>
       </c>
-      <c r="AW13" s="11">
+      <c r="AW14" s="11">
         <v>28</v>
       </c>
-      <c r="AX13" s="46">
+      <c r="AX14" s="45">
         <v>30</v>
       </c>
-      <c r="AY13" s="46">
+      <c r="AY14" s="45">
         <v>24</v>
       </c>
-      <c r="AZ13" s="46">
+      <c r="AZ14" s="45">
         <v>24</v>
       </c>
-      <c r="BA13" s="46">
+      <c r="BA14" s="45">
         <v>26</v>
       </c>
-      <c r="BB13" s="9">
+      <c r="BB14" s="9">
         <v>21</v>
       </c>
-      <c r="BC13" s="9">
+      <c r="BC14" s="9">
         <v>33</v>
       </c>
-      <c r="BD13" s="9">
+      <c r="BD14" s="9">
         <v>24</v>
       </c>
-      <c r="BE13" s="9">
+      <c r="BE14" s="9">
         <v>24</v>
       </c>
-      <c r="BF13" s="9">
+      <c r="BF14" s="9">
         <v>19</v>
       </c>
-      <c r="BG13" s="9">
+      <c r="BG14" s="9">
         <v>24</v>
       </c>
-      <c r="BH13" s="9">
+      <c r="BH14" s="9">
         <v>21</v>
       </c>
-      <c r="BI13" s="9">
+      <c r="BI14" s="11">
         <v>24</v>
       </c>
+      <c r="BJ14" s="45">
+        <v>27</v>
+      </c>
+      <c r="BK14" s="45">
+        <v>18</v>
+      </c>
+      <c r="BL14" s="45">
+        <v>26</v>
+      </c>
+      <c r="BM14" s="45">
+        <v>11</v>
+      </c>
     </row>
-    <row r="14" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A14" s="85" t="s">
+    <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="30"/>
-[...32 lines deleted...]
-      <c r="U14" s="49">
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U15" s="48">
         <v>131</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V15" s="48">
         <v>109</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W15" s="48">
         <v>146</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X15" s="48">
         <v>141</v>
       </c>
-      <c r="Y14" s="50">
+      <c r="Y15" s="49">
         <v>114</v>
       </c>
-      <c r="Z14" s="51">
+      <c r="Z15" s="50">
         <v>119</v>
       </c>
-      <c r="AA14" s="51">
+      <c r="AA15" s="50">
         <v>99</v>
       </c>
-      <c r="AB14" s="49">
+      <c r="AB15" s="48">
         <v>124</v>
       </c>
-      <c r="AC14" s="9">
+      <c r="AC15" s="9">
         <v>106</v>
       </c>
-      <c r="AD14" s="9">
+      <c r="AD15" s="9">
         <v>135</v>
       </c>
-      <c r="AE14" s="9">
+      <c r="AE15" s="9">
         <v>15</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AF15" s="9">
         <v>123</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AG15" s="9">
         <v>118</v>
       </c>
-      <c r="AH14" s="9">
+      <c r="AH15" s="9">
         <v>110</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AI15" s="9">
         <v>105</v>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AJ15" s="9">
         <v>116</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK15" s="11">
         <v>104</v>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL15" s="9">
         <v>100</v>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM15" s="9">
         <v>88</v>
       </c>
-      <c r="AN14" s="9">
+      <c r="AN15" s="9">
         <v>102</v>
       </c>
-      <c r="AO14" s="9">
+      <c r="AO15" s="9">
         <v>110</v>
       </c>
-      <c r="AP14" s="9">
+      <c r="AP15" s="9">
         <v>109</v>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AQ15" s="9">
         <v>110</v>
       </c>
-      <c r="AR14" s="9">
+      <c r="AR15" s="9">
         <v>115</v>
       </c>
-      <c r="AS14" s="9">
+      <c r="AS15" s="9">
         <v>112</v>
       </c>
-      <c r="AT14" s="9">
+      <c r="AT15" s="9">
         <v>113</v>
       </c>
-      <c r="AU14" s="46">
+      <c r="AU15" s="45">
         <v>120</v>
       </c>
-      <c r="AV14" s="9">
+      <c r="AV15" s="9">
         <v>81</v>
       </c>
-      <c r="AW14" s="11">
+      <c r="AW15" s="11">
         <v>94</v>
       </c>
-      <c r="AX14" s="46">
+      <c r="AX15" s="45">
         <v>94</v>
       </c>
-      <c r="AY14" s="46">
+      <c r="AY15" s="45">
         <v>82</v>
       </c>
-      <c r="AZ14" s="46">
+      <c r="AZ15" s="45">
         <v>85</v>
       </c>
-      <c r="BA14" s="46">
+      <c r="BA15" s="45">
         <v>84</v>
       </c>
-      <c r="BB14" s="9">
+      <c r="BB15" s="9">
         <v>71</v>
       </c>
-      <c r="BC14" s="9">
+      <c r="BC15" s="9">
         <v>96</v>
       </c>
-      <c r="BD14" s="9">
+      <c r="BD15" s="9">
         <v>79</v>
       </c>
-      <c r="BE14" s="9">
+      <c r="BE15" s="9">
         <v>83</v>
       </c>
-      <c r="BF14" s="9">
+      <c r="BF15" s="9">
         <v>87</v>
       </c>
-      <c r="BG14" s="9">
+      <c r="BG15" s="9">
         <v>77</v>
       </c>
-      <c r="BH14" s="9">
+      <c r="BH15" s="9">
         <v>69</v>
       </c>
-      <c r="BI14" s="9">
+      <c r="BI15" s="11">
         <v>65</v>
       </c>
+      <c r="BJ15" s="45">
+        <v>78</v>
+      </c>
+      <c r="BK15" s="45">
+        <v>65</v>
+      </c>
+      <c r="BL15" s="45">
+        <v>93</v>
+      </c>
+      <c r="BM15" s="45">
+        <v>72</v>
+      </c>
     </row>
-    <row r="15" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A15" s="85" t="s">
+    <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="30"/>
-[...32 lines deleted...]
-      <c r="U15" s="49">
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U16" s="48">
         <v>19</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V16" s="48">
         <v>20</v>
       </c>
-      <c r="W15" s="49">
-[...2 lines deleted...]
-      <c r="X15" s="49">
+      <c r="W16" s="48">
+        <v>23</v>
+      </c>
+      <c r="X16" s="48">
         <v>20</v>
       </c>
-      <c r="Y15" s="50">
+      <c r="Y16" s="49">
         <v>21</v>
       </c>
-      <c r="Z15" s="51">
+      <c r="Z16" s="50">
         <v>21</v>
       </c>
-      <c r="AA15" s="51">
+      <c r="AA16" s="50">
         <v>16</v>
       </c>
-      <c r="AB15" s="49">
+      <c r="AB16" s="48">
         <v>14</v>
       </c>
-      <c r="AC15" s="9">
+      <c r="AC16" s="9">
         <v>15</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AD16" s="9">
         <v>29</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AE16" s="9">
         <v>24</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AF16" s="9">
         <v>11</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AG16" s="9">
         <v>19</v>
       </c>
-      <c r="AH15" s="9">
+      <c r="AH16" s="9">
         <v>14</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AI16" s="9">
         <v>29</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AJ16" s="9">
         <v>27</v>
       </c>
-      <c r="AK15" s="11">
-[...2 lines deleted...]
-      <c r="AL15" s="9">
+      <c r="AK16" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL16" s="9">
         <v>15</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AM16" s="9">
         <v>14</v>
       </c>
-      <c r="AN15" s="9">
+      <c r="AN16" s="9">
         <v>13</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AO16" s="9">
         <v>15</v>
       </c>
-      <c r="AP15" s="9">
+      <c r="AP16" s="9">
         <v>22</v>
       </c>
-      <c r="AQ15" s="9">
+      <c r="AQ16" s="9">
         <v>19</v>
       </c>
-      <c r="AR15" s="9">
+      <c r="AR16" s="9">
         <v>17</v>
       </c>
-      <c r="AS15" s="9">
+      <c r="AS16" s="9">
         <v>19</v>
       </c>
-      <c r="AT15" s="9">
+      <c r="AT16" s="9">
         <v>13</v>
       </c>
-      <c r="AU15" s="46">
+      <c r="AU16" s="45">
         <v>19</v>
       </c>
-      <c r="AV15" s="9">
+      <c r="AV16" s="9">
         <v>14</v>
       </c>
-      <c r="AW15" s="11">
+      <c r="AW16" s="11">
         <v>14</v>
       </c>
-      <c r="AX15" s="46">
+      <c r="AX16" s="45">
         <v>16</v>
       </c>
-      <c r="AY15" s="46">
+      <c r="AY16" s="45">
         <v>12</v>
       </c>
-      <c r="AZ15" s="46">
+      <c r="AZ16" s="45">
         <v>19</v>
       </c>
-      <c r="BA15" s="46">
+      <c r="BA16" s="45">
         <v>10</v>
       </c>
-      <c r="BB15" s="9">
+      <c r="BB16" s="9">
         <v>20</v>
       </c>
-      <c r="BC15" s="9">
+      <c r="BC16" s="9">
         <v>15</v>
       </c>
-      <c r="BD15" s="9">
+      <c r="BD16" s="9">
         <v>20</v>
       </c>
-      <c r="BE15" s="9">
+      <c r="BE16" s="9">
         <v>17</v>
       </c>
-      <c r="BF15" s="9">
+      <c r="BF16" s="9">
         <v>16</v>
       </c>
-      <c r="BG15" s="9">
+      <c r="BG16" s="9">
         <v>22</v>
       </c>
-      <c r="BH15" s="9">
+      <c r="BH16" s="9">
         <v>10</v>
       </c>
-      <c r="BI15" s="9">
+      <c r="BI16" s="11">
         <v>13</v>
       </c>
+      <c r="BJ16" s="45">
+        <v>12</v>
+      </c>
+      <c r="BK16" s="45">
+        <v>11</v>
+      </c>
+      <c r="BL16" s="45">
+        <v>11</v>
+      </c>
+      <c r="BM16" s="45">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A16" s="85" t="s">
+    <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="30"/>
-[...32 lines deleted...]
-      <c r="U16" s="49">
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U17" s="48">
         <v>40</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V17" s="48">
         <v>41</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W17" s="48">
         <v>29</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X17" s="48">
         <v>35</v>
       </c>
-      <c r="Y16" s="50">
+      <c r="Y17" s="49">
         <v>32</v>
       </c>
-      <c r="Z16" s="51">
+      <c r="Z17" s="50">
         <v>24</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA17" s="50">
         <v>30</v>
       </c>
-      <c r="AB16" s="49">
+      <c r="AB17" s="48">
         <v>36</v>
       </c>
-      <c r="AC16" s="9">
+      <c r="AC17" s="9">
         <v>37</v>
       </c>
-      <c r="AD16" s="9">
+      <c r="AD17" s="9">
         <v>40</v>
       </c>
-      <c r="AE16" s="9">
+      <c r="AE17" s="9">
         <v>29</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AF17" s="9">
         <v>32</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AG17" s="9">
         <v>41</v>
       </c>
-      <c r="AH16" s="9">
+      <c r="AH17" s="9">
         <v>25</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AI17" s="9">
         <v>31</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AJ17" s="9">
         <v>25</v>
       </c>
-      <c r="AK16" s="11">
+      <c r="AK17" s="11">
         <v>35</v>
       </c>
-      <c r="AL16" s="9">
+      <c r="AL17" s="9">
         <v>31</v>
       </c>
-      <c r="AM16" s="9">
+      <c r="AM17" s="9">
         <v>35</v>
       </c>
-      <c r="AN16" s="9">
+      <c r="AN17" s="9">
         <v>26</v>
       </c>
-      <c r="AO16" s="9">
+      <c r="AO17" s="9">
         <v>28</v>
       </c>
-      <c r="AP16" s="9">
-[...2 lines deleted...]
-      <c r="AQ16" s="9">
+      <c r="AP17" s="9">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="9">
         <v>25</v>
       </c>
-      <c r="AR16" s="9">
+      <c r="AR17" s="9">
         <v>31</v>
       </c>
-      <c r="AS16" s="9">
+      <c r="AS17" s="9">
         <v>32</v>
       </c>
-      <c r="AT16" s="9">
+      <c r="AT17" s="9">
         <v>27</v>
       </c>
-      <c r="AU16" s="46">
+      <c r="AU17" s="45">
         <v>27</v>
       </c>
-      <c r="AV16" s="9">
+      <c r="AV17" s="9">
         <v>29</v>
       </c>
-      <c r="AW16" s="11">
+      <c r="AW17" s="11">
         <v>24</v>
       </c>
-      <c r="AX16" s="46">
+      <c r="AX17" s="45">
         <v>24</v>
       </c>
-      <c r="AY16" s="46">
+      <c r="AY17" s="45">
         <v>28</v>
       </c>
-      <c r="AZ16" s="46">
+      <c r="AZ17" s="45">
         <v>20</v>
       </c>
-      <c r="BA16" s="46">
+      <c r="BA17" s="45">
         <v>17</v>
       </c>
-      <c r="BB16" s="9">
+      <c r="BB17" s="9">
         <v>36</v>
       </c>
-      <c r="BC16" s="9">
+      <c r="BC17" s="9">
         <v>27</v>
       </c>
-      <c r="BD16" s="9">
+      <c r="BD17" s="9">
         <v>25</v>
       </c>
-      <c r="BE16" s="9">
+      <c r="BE17" s="9">
         <v>25</v>
       </c>
-      <c r="BF16" s="9">
+      <c r="BF17" s="9">
         <v>29</v>
       </c>
-      <c r="BG16" s="9">
+      <c r="BG17" s="9">
         <v>27</v>
       </c>
-      <c r="BH16" s="9">
-[...2 lines deleted...]
-      <c r="BI16" s="9">
+      <c r="BH17" s="9">
+        <v>23</v>
+      </c>
+      <c r="BI17" s="11">
         <v>29</v>
       </c>
+      <c r="BJ17" s="45">
+        <v>13</v>
+      </c>
+      <c r="BK17" s="45">
+        <v>23</v>
+      </c>
+      <c r="BL17" s="45">
+        <v>18</v>
+      </c>
+      <c r="BM17" s="45">
+        <v>23</v>
+      </c>
     </row>
-    <row r="17" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A17" s="85" t="s">
+    <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="30"/>
-[...77 lines deleted...]
-      <c r="AR17" s="9">
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="9"/>
+      <c r="O18" s="9"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="9"/>
+      <c r="R18" s="9"/>
+      <c r="S18" s="9"/>
+      <c r="T18" s="9"/>
+      <c r="U18" s="48"/>
+      <c r="V18" s="48"/>
+      <c r="W18" s="48"/>
+      <c r="X18" s="48"/>
+      <c r="Y18" s="49"/>
+      <c r="Z18" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA18" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB18" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK18" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR18" s="9">
         <v>27</v>
       </c>
-      <c r="AS17" s="9">
+      <c r="AS18" s="9">
         <v>16</v>
       </c>
-      <c r="AT17" s="9">
+      <c r="AT18" s="9">
         <v>19</v>
       </c>
-      <c r="AU17" s="46">
+      <c r="AU18" s="45">
         <v>18</v>
       </c>
-      <c r="AV17" s="9">
+      <c r="AV18" s="9">
         <v>15</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AW18" s="11">
         <v>20</v>
       </c>
-      <c r="AX17" s="46">
+      <c r="AX18" s="45">
         <v>7</v>
       </c>
-      <c r="AY17" s="46">
+      <c r="AY18" s="45">
         <v>21</v>
       </c>
-      <c r="AZ17" s="46">
+      <c r="AZ18" s="45">
         <v>13</v>
       </c>
-      <c r="BA17" s="46">
+      <c r="BA18" s="45">
         <v>15</v>
       </c>
-      <c r="BB17" s="9">
+      <c r="BB18" s="9">
         <v>10</v>
       </c>
-      <c r="BC17" s="9">
+      <c r="BC18" s="9">
         <v>13</v>
       </c>
-      <c r="BD17" s="9">
+      <c r="BD18" s="9">
         <v>15</v>
       </c>
-      <c r="BE17" s="9">
+      <c r="BE18" s="9">
         <v>20</v>
       </c>
-      <c r="BF17" s="9">
+      <c r="BF18" s="9">
         <v>16</v>
       </c>
-      <c r="BG17" s="9">
+      <c r="BG18" s="9">
         <v>10</v>
       </c>
-      <c r="BH17" s="9">
+      <c r="BH18" s="9">
         <v>12</v>
       </c>
-      <c r="BI17" s="9">
+      <c r="BI18" s="11">
         <v>14</v>
       </c>
+      <c r="BJ18" s="45">
+        <v>14</v>
+      </c>
+      <c r="BK18" s="45">
+        <v>9</v>
+      </c>
+      <c r="BL18" s="45">
+        <v>17</v>
+      </c>
+      <c r="BM18" s="45">
+        <v>18</v>
+      </c>
     </row>
-    <row r="18" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A18" s="85" t="s">
+    <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="30"/>
-[...32 lines deleted...]
-      <c r="U18" s="49">
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U19" s="48">
         <v>48</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V19" s="48">
         <v>56</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W19" s="48">
         <v>44</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X19" s="48">
         <v>49</v>
       </c>
-      <c r="Y18" s="50">
+      <c r="Y19" s="49">
         <v>53</v>
       </c>
-      <c r="Z18" s="51">
+      <c r="Z19" s="50">
         <v>67</v>
       </c>
-      <c r="AA18" s="51">
+      <c r="AA19" s="50">
         <v>39</v>
       </c>
-      <c r="AB18" s="49">
+      <c r="AB19" s="48">
         <v>53</v>
       </c>
-      <c r="AC18" s="9">
+      <c r="AC19" s="9">
         <v>52</v>
       </c>
-      <c r="AD18" s="9">
+      <c r="AD19" s="9">
         <v>58</v>
       </c>
-      <c r="AE18" s="9">
+      <c r="AE19" s="9">
         <v>54</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AF19" s="9">
         <v>40</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AG19" s="9">
         <v>45</v>
       </c>
-      <c r="AH18" s="9">
+      <c r="AH19" s="9">
         <v>41</v>
       </c>
-      <c r="AI18" s="9">
+      <c r="AI19" s="9">
         <v>49</v>
       </c>
-      <c r="AJ18" s="9">
+      <c r="AJ19" s="9">
         <v>50</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK19" s="11">
         <v>30</v>
       </c>
-      <c r="AL18" s="9">
+      <c r="AL19" s="9">
         <v>35</v>
       </c>
-      <c r="AM18" s="9">
+      <c r="AM19" s="9">
         <v>32</v>
       </c>
-      <c r="AN18" s="9">
+      <c r="AN19" s="9">
         <v>41</v>
       </c>
-      <c r="AO18" s="9">
+      <c r="AO19" s="9">
         <v>35</v>
       </c>
-      <c r="AP18" s="9">
+      <c r="AP19" s="9">
         <v>43</v>
       </c>
-      <c r="AQ18" s="9">
+      <c r="AQ19" s="9">
         <v>37</v>
       </c>
-      <c r="AR18" s="9">
+      <c r="AR19" s="9">
         <v>56</v>
       </c>
-      <c r="AS18" s="9">
+      <c r="AS19" s="9">
         <v>41</v>
       </c>
-      <c r="AT18" s="9">
+      <c r="AT19" s="9">
         <v>34</v>
       </c>
-      <c r="AU18" s="46">
+      <c r="AU19" s="45">
         <v>58</v>
       </c>
-      <c r="AV18" s="9">
+      <c r="AV19" s="9">
         <v>43</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AW19" s="11">
         <v>50</v>
       </c>
-      <c r="AX18" s="46">
+      <c r="AX19" s="45">
         <v>31</v>
       </c>
-      <c r="AY18" s="46">
+      <c r="AY19" s="45">
         <v>27</v>
       </c>
-      <c r="AZ18" s="46">
+      <c r="AZ19" s="45">
         <v>34</v>
       </c>
-      <c r="BA18" s="46">
+      <c r="BA19" s="45">
         <v>43</v>
       </c>
-      <c r="BB18" s="9">
+      <c r="BB19" s="9">
         <v>43</v>
       </c>
-      <c r="BC18" s="9">
+      <c r="BC19" s="9">
         <v>44</v>
       </c>
-      <c r="BD18" s="9">
+      <c r="BD19" s="9">
         <v>36</v>
       </c>
-      <c r="BE18" s="9">
+      <c r="BE19" s="9">
         <v>29</v>
       </c>
-      <c r="BF18" s="9">
+      <c r="BF19" s="9">
         <v>40</v>
       </c>
-      <c r="BG18" s="9">
+      <c r="BG19" s="9">
         <v>31</v>
       </c>
-      <c r="BH18" s="9">
+      <c r="BH19" s="9">
         <v>31</v>
       </c>
-      <c r="BI18" s="9">
+      <c r="BI19" s="11">
         <v>33</v>
       </c>
+      <c r="BJ19" s="45">
+        <v>42</v>
+      </c>
+      <c r="BK19" s="45">
+        <v>23</v>
+      </c>
+      <c r="BL19" s="45">
+        <v>28</v>
+      </c>
+      <c r="BM19" s="45">
+        <v>30</v>
+      </c>
     </row>
-    <row r="19" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A19" s="85" t="s">
+    <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="30"/>
-[...32 lines deleted...]
-      <c r="U19" s="49">
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U20" s="48">
         <v>24</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V20" s="48">
         <v>21</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W20" s="48">
         <v>16</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X20" s="48">
         <v>22</v>
       </c>
-      <c r="Y19" s="50">
+      <c r="Y20" s="49">
         <v>22</v>
       </c>
-      <c r="Z19" s="51">
+      <c r="Z20" s="50">
         <v>27</v>
       </c>
-      <c r="AA19" s="51">
+      <c r="AA20" s="50">
         <v>18</v>
       </c>
-      <c r="AB19" s="49">
+      <c r="AB20" s="48">
         <v>14</v>
       </c>
-      <c r="AC19" s="9">
+      <c r="AC20" s="9">
         <v>16</v>
       </c>
-      <c r="AD19" s="9">
-[...2 lines deleted...]
-      <c r="AE19" s="9">
+      <c r="AD20" s="9">
+        <v>23</v>
+      </c>
+      <c r="AE20" s="9">
         <v>8</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AF20" s="9">
         <v>13</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AG20" s="9">
         <v>21</v>
       </c>
-      <c r="AH19" s="9">
+      <c r="AH20" s="9">
         <v>16</v>
       </c>
-      <c r="AI19" s="9">
+      <c r="AI20" s="9">
         <v>16</v>
       </c>
-      <c r="AJ19" s="9">
+      <c r="AJ20" s="9">
         <v>22</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK20" s="11">
         <v>15</v>
       </c>
-      <c r="AL19" s="9">
+      <c r="AL20" s="9">
         <v>19</v>
       </c>
-      <c r="AM19" s="9">
+      <c r="AM20" s="9">
         <v>18</v>
       </c>
-      <c r="AN19" s="9">
+      <c r="AN20" s="9">
         <v>16</v>
       </c>
-      <c r="AO19" s="9">
+      <c r="AO20" s="9">
         <v>26</v>
       </c>
-      <c r="AP19" s="9">
+      <c r="AP20" s="9">
         <v>17</v>
       </c>
-      <c r="AQ19" s="9">
+      <c r="AQ20" s="9">
         <v>13</v>
       </c>
-      <c r="AR19" s="9">
+      <c r="AR20" s="9">
         <v>18</v>
       </c>
-      <c r="AS19" s="9">
+      <c r="AS20" s="9">
         <v>8</v>
       </c>
-      <c r="AT19" s="9">
+      <c r="AT20" s="9">
         <v>18</v>
       </c>
-      <c r="AU19" s="46">
+      <c r="AU20" s="45">
         <v>16</v>
       </c>
-      <c r="AV19" s="9">
+      <c r="AV20" s="9">
         <v>7</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AW20" s="11">
         <v>19</v>
       </c>
-      <c r="AX19" s="46">
+      <c r="AX20" s="45">
         <v>14</v>
       </c>
-      <c r="AY19" s="46">
+      <c r="AY20" s="45">
         <v>8</v>
       </c>
-      <c r="AZ19" s="46">
+      <c r="AZ20" s="45">
         <v>21</v>
       </c>
-      <c r="BA19" s="46">
+      <c r="BA20" s="45">
         <v>17</v>
       </c>
-      <c r="BB19" s="9">
+      <c r="BB20" s="9">
         <v>13</v>
       </c>
-      <c r="BC19" s="9">
+      <c r="BC20" s="9">
         <v>13</v>
       </c>
-      <c r="BD19" s="9">
+      <c r="BD20" s="9">
         <v>17</v>
       </c>
-      <c r="BE19" s="9">
+      <c r="BE20" s="9">
         <v>11</v>
       </c>
-      <c r="BF19" s="9">
+      <c r="BF20" s="9">
         <v>21</v>
       </c>
-      <c r="BG19" s="9">
+      <c r="BG20" s="9">
         <v>15</v>
       </c>
-      <c r="BH19" s="9">
+      <c r="BH20" s="9">
         <v>13</v>
       </c>
-      <c r="BI19" s="9">
+      <c r="BI20" s="11">
         <v>18</v>
       </c>
+      <c r="BJ20" s="45">
+        <v>11</v>
+      </c>
+      <c r="BK20" s="45">
+        <v>10</v>
+      </c>
+      <c r="BL20" s="45">
+        <v>7</v>
+      </c>
+      <c r="BM20" s="45">
+        <v>13</v>
+      </c>
     </row>
-    <row r="20" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A20" s="85" t="s">
+    <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="30"/>
-[...77 lines deleted...]
-      <c r="AR20" s="9">
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="9"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+      <c r="W21" s="48"/>
+      <c r="X21" s="48"/>
+      <c r="Y21" s="49"/>
+      <c r="Z21" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA21" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB21" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK21" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR21" s="9">
         <v>41</v>
       </c>
-      <c r="AS20" s="9">
+      <c r="AS21" s="9">
         <v>43</v>
       </c>
-      <c r="AT20" s="9">
+      <c r="AT21" s="9">
         <v>35</v>
       </c>
-      <c r="AU20" s="46">
+      <c r="AU21" s="45">
         <v>28</v>
       </c>
-      <c r="AV20" s="9">
+      <c r="AV21" s="9">
         <v>35</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AW21" s="11">
         <v>38</v>
       </c>
-      <c r="AX20" s="46">
+      <c r="AX21" s="45">
         <v>34</v>
       </c>
-      <c r="AY20" s="46">
+      <c r="AY21" s="45">
         <v>32</v>
       </c>
-      <c r="AZ20" s="46">
+      <c r="AZ21" s="45">
         <v>29</v>
       </c>
-      <c r="BA20" s="46">
+      <c r="BA21" s="45">
         <v>34</v>
       </c>
-      <c r="BB20" s="9">
+      <c r="BB21" s="9">
         <v>34</v>
       </c>
-      <c r="BC20" s="9">
+      <c r="BC21" s="9">
         <v>26</v>
       </c>
-      <c r="BD20" s="9">
+      <c r="BD21" s="9">
         <v>35</v>
       </c>
-      <c r="BE20" s="9">
+      <c r="BE21" s="9">
         <v>33</v>
       </c>
-      <c r="BF20" s="9">
+      <c r="BF21" s="9">
         <v>38</v>
       </c>
-      <c r="BG20" s="9">
+      <c r="BG21" s="9">
         <v>30</v>
       </c>
-      <c r="BH20" s="9">
+      <c r="BH21" s="9">
         <v>28</v>
       </c>
-      <c r="BI20" s="9">
+      <c r="BI21" s="11">
         <v>24</v>
       </c>
+      <c r="BJ21" s="45">
+        <v>28</v>
+      </c>
+      <c r="BK21" s="45">
+        <v>28</v>
+      </c>
+      <c r="BL21" s="45">
+        <v>32</v>
+      </c>
+      <c r="BM21" s="45">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A21" s="85" t="s">
+    <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="30"/>
-[...32 lines deleted...]
-      <c r="U21" s="49">
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="32"/>
+      <c r="N22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="R22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="T22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U22" s="48">
         <v>101</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V22" s="48">
         <v>94</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W22" s="48">
         <v>125</v>
       </c>
-      <c r="X21" s="49">
+      <c r="X22" s="48">
         <v>124</v>
       </c>
-      <c r="Y21" s="50">
+      <c r="Y22" s="49">
         <v>105</v>
       </c>
-      <c r="Z21" s="51">
+      <c r="Z22" s="50">
         <v>89</v>
       </c>
-      <c r="AA21" s="51">
+      <c r="AA22" s="50">
         <v>81</v>
       </c>
-      <c r="AB21" s="49">
+      <c r="AB22" s="48">
         <v>91</v>
       </c>
-      <c r="AC21" s="9">
+      <c r="AC22" s="9">
         <v>75</v>
       </c>
-      <c r="AD21" s="9">
+      <c r="AD22" s="9">
         <v>110</v>
       </c>
-      <c r="AE21" s="9">
+      <c r="AE22" s="9">
         <v>90</v>
       </c>
-      <c r="AF21" s="9">
+      <c r="AF22" s="9">
         <v>102</v>
       </c>
-      <c r="AG21" s="9">
+      <c r="AG22" s="9">
         <v>96</v>
       </c>
-      <c r="AH21" s="9">
+      <c r="AH22" s="9">
         <v>96</v>
       </c>
-      <c r="AI21" s="9">
+      <c r="AI22" s="9">
         <v>102</v>
       </c>
-      <c r="AJ21" s="9">
+      <c r="AJ22" s="9">
         <v>79</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK22" s="11">
         <v>69</v>
       </c>
-      <c r="AL21" s="9">
+      <c r="AL22" s="9">
         <v>92</v>
       </c>
-      <c r="AM21" s="9">
+      <c r="AM22" s="9">
         <v>76</v>
       </c>
-      <c r="AN21" s="9">
+      <c r="AN22" s="9">
         <v>79</v>
       </c>
-      <c r="AO21" s="9">
+      <c r="AO22" s="9">
         <v>106</v>
       </c>
-      <c r="AP21" s="9">
+      <c r="AP22" s="9">
         <v>104</v>
       </c>
-      <c r="AQ21" s="9">
+      <c r="AQ22" s="9">
         <v>76</v>
       </c>
-      <c r="AR21" s="9">
+      <c r="AR22" s="9">
         <v>60</v>
       </c>
-      <c r="AS21" s="9">
+      <c r="AS22" s="9">
         <v>56</v>
       </c>
-      <c r="AT21" s="9">
+      <c r="AT22" s="9">
         <v>48</v>
       </c>
-      <c r="AU21" s="46">
+      <c r="AU22" s="45">
         <v>66</v>
       </c>
-      <c r="AV21" s="9">
+      <c r="AV22" s="9">
         <v>56</v>
       </c>
-      <c r="AW21" s="11">
+      <c r="AW22" s="11">
         <v>51</v>
       </c>
-      <c r="AX21" s="46">
+      <c r="AX22" s="45">
         <v>44</v>
       </c>
-      <c r="AY21" s="46">
+      <c r="AY22" s="45">
         <v>51</v>
       </c>
-      <c r="AZ21" s="46">
+      <c r="AZ22" s="45">
         <v>42</v>
       </c>
-      <c r="BA21" s="46">
+      <c r="BA22" s="45">
         <v>41</v>
       </c>
-      <c r="BB21" s="9">
+      <c r="BB22" s="9">
         <v>50</v>
       </c>
-      <c r="BC21" s="9">
+      <c r="BC22" s="9">
         <v>34</v>
       </c>
-      <c r="BD21" s="9">
+      <c r="BD22" s="9">
         <v>48</v>
       </c>
-      <c r="BE21" s="9">
+      <c r="BE22" s="9">
         <v>37</v>
       </c>
-      <c r="BF21" s="9">
+      <c r="BF22" s="9">
         <v>46</v>
       </c>
-      <c r="BG21" s="9">
+      <c r="BG22" s="9">
         <v>36</v>
       </c>
-      <c r="BH21" s="9">
+      <c r="BH22" s="9">
         <v>34</v>
       </c>
-      <c r="BI21" s="9">
+      <c r="BI22" s="11">
         <v>46</v>
       </c>
+      <c r="BJ22" s="45">
+        <v>42</v>
+      </c>
+      <c r="BK22" s="45">
+        <v>34</v>
+      </c>
+      <c r="BL22" s="45">
+        <v>34</v>
+      </c>
+      <c r="BM22" s="45">
+        <v>32</v>
+      </c>
     </row>
-    <row r="22" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A22" s="100" t="s">
+    <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="90" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="100"/>
-[...58 lines deleted...]
-      <c r="BI22" s="100"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
+      <c r="BJ23" s="90"/>
+      <c r="BK23" s="90"/>
+      <c r="BL23" s="90"/>
+      <c r="BM23" s="90"/>
+      <c r="BN23" s="90"/>
+      <c r="BO23" s="90"/>
+      <c r="BP23" s="90"/>
+      <c r="BQ23" s="90"/>
+      <c r="BR23" s="90"/>
+      <c r="BS23" s="90"/>
+      <c r="BT23" s="90"/>
+      <c r="BU23" s="90"/>
     </row>
-    <row r="23" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="84" t="s">
+    <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="89"/>
-[...11 lines deleted...]
-      <c r="N23" s="52">
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="51">
         <v>424</v>
       </c>
-      <c r="O23" s="52">
+      <c r="O24" s="51">
         <v>434</v>
       </c>
-      <c r="P23" s="52">
+      <c r="P24" s="51">
         <v>436</v>
       </c>
-      <c r="Q23" s="52">
+      <c r="Q24" s="51">
         <v>456</v>
       </c>
-      <c r="R23" s="52">
+      <c r="R24" s="51">
         <v>438</v>
       </c>
-      <c r="S23" s="52">
+      <c r="S24" s="51">
         <v>468</v>
       </c>
-      <c r="T23" s="52">
+      <c r="T24" s="51">
         <v>480</v>
       </c>
-      <c r="U23" s="52">
+      <c r="U24" s="51">
         <v>462</v>
       </c>
-      <c r="V23" s="52">
+      <c r="V24" s="51">
         <v>507</v>
       </c>
-      <c r="W23" s="52">
+      <c r="W24" s="51">
         <v>463</v>
       </c>
-      <c r="X23" s="46">
+      <c r="X24" s="45">
         <v>478</v>
       </c>
-      <c r="Y23" s="47">
+      <c r="Y24" s="46">
         <v>458</v>
       </c>
-      <c r="Z23" s="48">
+      <c r="Z24" s="47">
         <v>479</v>
       </c>
-      <c r="AA23" s="48">
+      <c r="AA24" s="47">
         <v>367</v>
       </c>
-      <c r="AB23" s="53">
+      <c r="AB24" s="52">
         <v>414</v>
       </c>
-      <c r="AC23" s="9">
+      <c r="AC24" s="9">
         <v>410</v>
       </c>
-      <c r="AD23" s="9">
+      <c r="AD24" s="9">
         <v>502</v>
       </c>
-      <c r="AE23" s="9">
+      <c r="AE24" s="9">
         <v>363</v>
       </c>
-      <c r="AF23" s="9">
+      <c r="AF24" s="9">
         <v>464</v>
       </c>
-      <c r="AG23" s="9">
+      <c r="AG24" s="9">
         <v>501</v>
       </c>
-      <c r="AH23" s="9">
+      <c r="AH24" s="9">
         <v>443</v>
       </c>
-      <c r="AI23" s="9">
+      <c r="AI24" s="9">
         <v>460</v>
       </c>
-      <c r="AJ23" s="9">
+      <c r="AJ24" s="9">
         <v>394</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK24" s="11">
         <v>376</v>
       </c>
-      <c r="AL23" s="9">
+      <c r="AL24" s="9">
         <v>408</v>
       </c>
-      <c r="AM23" s="9">
+      <c r="AM24" s="9">
         <v>386</v>
       </c>
-      <c r="AN23" s="9">
+      <c r="AN24" s="9">
         <v>401</v>
       </c>
-      <c r="AO23" s="9">
+      <c r="AO24" s="9">
         <v>435</v>
       </c>
-      <c r="AP23" s="9">
+      <c r="AP24" s="9">
         <v>422</v>
       </c>
-      <c r="AQ23" s="9">
+      <c r="AQ24" s="9">
         <v>410</v>
       </c>
-      <c r="AR23" s="9">
+      <c r="AR24" s="9">
         <v>410</v>
       </c>
-      <c r="AS23" s="9">
+      <c r="AS24" s="9">
         <v>422</v>
       </c>
-      <c r="AT23" s="9">
+      <c r="AT24" s="9">
         <v>413</v>
       </c>
-      <c r="AU23" s="46">
+      <c r="AU24" s="45">
         <v>409</v>
       </c>
-      <c r="AV23" s="9">
+      <c r="AV24" s="9">
         <v>386</v>
       </c>
-      <c r="AW23" s="11">
+      <c r="AW24" s="11">
         <v>380</v>
       </c>
-      <c r="AX23" s="46">
+      <c r="AX24" s="45">
         <v>327</v>
       </c>
-      <c r="AY23" s="46">
+      <c r="AY24" s="45">
         <v>349</v>
       </c>
-      <c r="AZ23" s="46">
+      <c r="AZ24" s="45">
         <v>314</v>
       </c>
-      <c r="BA23" s="46">
+      <c r="BA24" s="45">
         <v>326</v>
       </c>
-      <c r="BB23" s="9">
+      <c r="BB24" s="9">
         <v>354</v>
       </c>
-      <c r="BC23" s="9">
+      <c r="BC24" s="9">
         <v>367</v>
       </c>
-      <c r="BD23" s="9">
+      <c r="BD24" s="9">
         <v>391</v>
       </c>
-      <c r="BE23" s="9">
+      <c r="BE24" s="9">
         <v>385</v>
       </c>
-      <c r="BF23" s="9">
+      <c r="BF24" s="9">
         <v>408</v>
       </c>
-      <c r="BG23" s="9">
+      <c r="BG24" s="9">
         <v>332</v>
       </c>
-      <c r="BH23" s="9">
+      <c r="BH24" s="9">
         <v>304</v>
       </c>
-      <c r="BI23" s="9">
+      <c r="BI24" s="11">
         <v>336</v>
       </c>
+      <c r="BJ24" s="45">
+        <v>322</v>
+      </c>
+      <c r="BK24" s="45">
+        <v>286</v>
+      </c>
+      <c r="BL24" s="45">
+        <v>352</v>
+      </c>
+      <c r="BM24" s="45">
+        <v>317</v>
+      </c>
     </row>
-    <row r="24" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A24" s="85" t="s">
+    <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="89"/>
-[...32 lines deleted...]
-      <c r="U24" s="49">
+      <c r="B25" s="84"/>
+      <c r="C25" s="84"/>
+      <c r="D25" s="84"/>
+      <c r="E25" s="84"/>
+      <c r="F25" s="84"/>
+      <c r="G25" s="84"/>
+      <c r="H25" s="84"/>
+      <c r="I25" s="84"/>
+      <c r="J25" s="84"/>
+      <c r="K25" s="84"/>
+      <c r="L25" s="84"/>
+      <c r="M25" s="84"/>
+      <c r="N25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T25" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U25" s="48">
         <v>255</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V25" s="48">
         <v>290</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W25" s="48">
         <v>241</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X25" s="48">
         <v>248</v>
       </c>
-      <c r="Y24" s="50">
+      <c r="Y25" s="49">
         <v>234</v>
       </c>
-      <c r="Z24" s="48">
+      <c r="Z25" s="47">
         <v>261</v>
       </c>
-      <c r="AA24" s="51">
+      <c r="AA25" s="50">
         <v>205</v>
       </c>
-      <c r="AB24" s="49">
+      <c r="AB25" s="48">
         <v>200</v>
       </c>
-      <c r="AC24" s="9">
+      <c r="AC25" s="9">
         <v>226</v>
       </c>
-      <c r="AD24" s="9">
+      <c r="AD25" s="9">
         <v>260</v>
       </c>
-      <c r="AE24" s="9">
+      <c r="AE25" s="9">
         <v>218</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AF25" s="9">
         <v>245</v>
       </c>
-      <c r="AG24" s="9">
+      <c r="AG25" s="9">
         <v>295</v>
       </c>
-      <c r="AH24" s="9">
+      <c r="AH25" s="9">
         <v>257</v>
       </c>
-      <c r="AI24" s="9">
+      <c r="AI25" s="9">
         <v>253</v>
       </c>
-      <c r="AJ24" s="9">
+      <c r="AJ25" s="9">
         <v>204</v>
       </c>
-      <c r="AK24" s="11">
+      <c r="AK25" s="11">
         <v>192</v>
       </c>
-      <c r="AL24" s="9">
+      <c r="AL25" s="9">
         <v>229</v>
       </c>
-      <c r="AM24" s="9">
+      <c r="AM25" s="9">
         <v>209</v>
       </c>
-      <c r="AN24" s="9">
+      <c r="AN25" s="9">
         <v>225</v>
       </c>
-      <c r="AO24" s="9">
+      <c r="AO25" s="9">
         <v>256</v>
       </c>
-      <c r="AP24" s="9">
+      <c r="AP25" s="9">
         <v>234</v>
       </c>
-      <c r="AQ24" s="9">
+      <c r="AQ25" s="9">
         <v>223</v>
       </c>
-      <c r="AR24" s="9">
+      <c r="AR25" s="9">
         <v>198</v>
       </c>
-      <c r="AS24" s="9">
+      <c r="AS25" s="9">
         <v>232</v>
       </c>
-      <c r="AT24" s="9">
+      <c r="AT25" s="9">
         <v>218</v>
       </c>
-      <c r="AU24" s="46">
+      <c r="AU25" s="45">
         <v>197</v>
       </c>
-      <c r="AV24" s="9">
+      <c r="AV25" s="9">
         <v>219</v>
       </c>
-      <c r="AW24" s="11">
+      <c r="AW25" s="11">
         <v>192</v>
       </c>
-      <c r="AX24" s="46">
+      <c r="AX25" s="45">
         <v>167</v>
       </c>
-      <c r="AY24" s="46">
+      <c r="AY25" s="45">
         <v>185</v>
       </c>
-      <c r="AZ24" s="46">
+      <c r="AZ25" s="45">
         <v>167</v>
       </c>
-      <c r="BA24" s="46">
+      <c r="BA25" s="45">
         <v>178</v>
       </c>
-      <c r="BB24" s="9">
+      <c r="BB25" s="9">
         <v>189</v>
       </c>
-      <c r="BC24" s="9">
+      <c r="BC25" s="9">
         <v>183</v>
       </c>
-      <c r="BD24" s="9">
+      <c r="BD25" s="9">
         <v>224</v>
       </c>
-      <c r="BE24" s="9">
+      <c r="BE25" s="9">
         <v>214</v>
       </c>
-      <c r="BF24" s="9">
+      <c r="BF25" s="9">
         <v>231</v>
       </c>
-      <c r="BG24" s="9">
+      <c r="BG25" s="9">
         <v>181</v>
       </c>
-      <c r="BH24" s="9">
+      <c r="BH25" s="9">
         <v>167</v>
       </c>
-      <c r="BI24" s="9">
+      <c r="BI25" s="11">
         <v>190</v>
       </c>
+      <c r="BJ25" s="45">
+        <v>162</v>
+      </c>
+      <c r="BK25" s="45">
+        <v>165</v>
+      </c>
+      <c r="BL25" s="45">
+        <v>194</v>
+      </c>
+      <c r="BM25" s="45">
+        <v>184</v>
+      </c>
     </row>
-    <row r="25" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+    <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="89"/>
-[...32 lines deleted...]
-      <c r="U25" s="49">
+      <c r="B26" s="84"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="84"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="84"/>
+      <c r="N26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T26" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U26" s="48">
         <v>9</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V26" s="48">
         <v>8</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W26" s="48">
         <v>9</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X26" s="48">
         <v>7</v>
       </c>
-      <c r="Y25" s="50">
+      <c r="Y26" s="49">
         <v>9</v>
       </c>
-      <c r="Z25" s="51">
+      <c r="Z26" s="50">
         <v>10</v>
       </c>
-      <c r="AA25" s="51">
+      <c r="AA26" s="50">
         <v>4</v>
       </c>
-      <c r="AB25" s="49">
+      <c r="AB26" s="48">
         <v>9</v>
-      </c>
-[...159 lines deleted...]
-        <v>4</v>
       </c>
       <c r="AC26" s="9">
         <v>6</v>
       </c>
       <c r="AD26" s="9">
+        <v>8</v>
+      </c>
+      <c r="AE26" s="9">
         <v>6</v>
       </c>
-      <c r="AE26" s="9">
+      <c r="AF26" s="9">
         <v>7</v>
       </c>
-      <c r="AF26" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="AG26" s="9">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AH26" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="AI26" s="9">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="AJ26" s="9">
         <v>7</v>
       </c>
       <c r="AK26" s="11">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AL26" s="9">
+        <v>9</v>
+      </c>
+      <c r="AM26" s="9">
         <v>7</v>
       </c>
-      <c r="AM26" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="AN26" s="9">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AO26" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AP26" s="9">
         <v>8</v>
       </c>
       <c r="AQ26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AR26" s="9">
+        <v>4</v>
+      </c>
+      <c r="AS26" s="9">
+        <v>3</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AU26" s="45">
+        <v>1</v>
+      </c>
+      <c r="AV26" s="9">
+        <v>3</v>
+      </c>
+      <c r="AW26" s="11">
+        <v>4</v>
+      </c>
+      <c r="AX26" s="45">
+        <v>3</v>
+      </c>
+      <c r="AY26" s="45">
+        <v>3</v>
+      </c>
+      <c r="AZ26" s="45">
+        <v>3</v>
+      </c>
+      <c r="BA26" s="45">
+        <v>4</v>
+      </c>
+      <c r="BB26" s="9">
+        <v>4</v>
+      </c>
+      <c r="BC26" s="9">
+        <v>7</v>
+      </c>
+      <c r="BD26" s="9">
+        <v>6</v>
+      </c>
+      <c r="BE26" s="9">
         <v>9</v>
       </c>
-      <c r="AR26" s="9">
+      <c r="BF26" s="9">
+        <v>7</v>
+      </c>
+      <c r="BG26" s="9">
         <v>6</v>
-      </c>
-[...43 lines deleted...]
-        <v>10</v>
       </c>
       <c r="BH26" s="9">
         <v>3</v>
       </c>
-      <c r="BI26" s="9">
+      <c r="BI26" s="11">
+        <v>3</v>
+      </c>
+      <c r="BJ26" s="45">
+        <v>7</v>
+      </c>
+      <c r="BK26" s="45">
+        <v>4</v>
+      </c>
+      <c r="BL26" s="45">
+        <v>6</v>
+      </c>
+      <c r="BM26" s="45">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T27" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U27" s="48">
+        <v>9</v>
+      </c>
+      <c r="V27" s="48">
+        <v>9</v>
+      </c>
+      <c r="W27" s="48">
+        <v>13</v>
+      </c>
+      <c r="X27" s="48">
+        <v>4</v>
+      </c>
+      <c r="Y27" s="49">
+        <v>15</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>9</v>
+      </c>
+      <c r="AA27" s="50">
         <v>5</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="U27" s="49">
+      <c r="AB27" s="48">
+        <v>4</v>
+      </c>
+      <c r="AC27" s="9">
+        <v>6</v>
+      </c>
+      <c r="AD27" s="9">
+        <v>6</v>
+      </c>
+      <c r="AE27" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF27" s="9">
+        <v>14</v>
+      </c>
+      <c r="AG27" s="9">
+        <v>14</v>
+      </c>
+      <c r="AH27" s="9">
+        <v>11</v>
+      </c>
+      <c r="AI27" s="9">
+        <v>12</v>
+      </c>
+      <c r="AJ27" s="9">
+        <v>7</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>12</v>
+      </c>
+      <c r="AL27" s="9">
+        <v>7</v>
+      </c>
+      <c r="AM27" s="9">
+        <v>17</v>
+      </c>
+      <c r="AN27" s="9">
+        <v>11</v>
+      </c>
+      <c r="AO27" s="9">
+        <v>6</v>
+      </c>
+      <c r="AP27" s="9">
+        <v>8</v>
+      </c>
+      <c r="AQ27" s="9">
+        <v>9</v>
+      </c>
+      <c r="AR27" s="9">
+        <v>6</v>
+      </c>
+      <c r="AS27" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT27" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU27" s="45">
+        <v>5</v>
+      </c>
+      <c r="AV27" s="9">
         <v>10</v>
       </c>
-      <c r="V27" s="49">
-[...79 lines deleted...]
-      </c>
       <c r="AW27" s="11">
-        <v>14</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>8</v>
+      </c>
+      <c r="AX27" s="45">
+        <v>7</v>
+      </c>
+      <c r="AY27" s="45">
+        <v>6</v>
+      </c>
+      <c r="AZ27" s="45">
+        <v>9</v>
+      </c>
+      <c r="BA27" s="45">
+        <v>5</v>
       </c>
       <c r="BB27" s="9">
         <v>10</v>
       </c>
       <c r="BC27" s="9">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="BD27" s="9">
+        <v>8</v>
+      </c>
+      <c r="BE27" s="9">
+        <v>8</v>
+      </c>
+      <c r="BF27" s="9">
+        <v>8</v>
+      </c>
+      <c r="BG27" s="9">
+        <v>10</v>
+      </c>
+      <c r="BH27" s="9">
+        <v>3</v>
+      </c>
+      <c r="BI27" s="11">
+        <v>5</v>
+      </c>
+      <c r="BJ27" s="45">
+        <v>11</v>
+      </c>
+      <c r="BK27" s="45">
+        <v>5</v>
+      </c>
+      <c r="BL27" s="45">
+        <v>5</v>
+      </c>
+      <c r="BM27" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="84"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="84"/>
+      <c r="F28" s="84"/>
+      <c r="G28" s="84"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+      <c r="J28" s="84"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="84"/>
+      <c r="N28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U28" s="48">
+        <v>10</v>
+      </c>
+      <c r="V28" s="48">
+        <v>17</v>
+      </c>
+      <c r="W28" s="48">
+        <v>17</v>
+      </c>
+      <c r="X28" s="48">
+        <v>19</v>
+      </c>
+      <c r="Y28" s="49">
+        <v>23</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="50">
+        <v>17</v>
+      </c>
+      <c r="AB28" s="48">
+        <v>22</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>14</v>
+      </c>
+      <c r="AD28" s="9">
+        <v>17</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG28" s="9">
+        <v>10</v>
+      </c>
+      <c r="AH28" s="9">
+        <v>15</v>
+      </c>
+      <c r="AI28" s="9">
+        <v>14</v>
+      </c>
+      <c r="AJ28" s="9">
+        <v>16</v>
+      </c>
+      <c r="AK28" s="11">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="9">
         <v>12</v>
       </c>
-      <c r="BE27" s="9">
+      <c r="AM28" s="9">
+        <v>12</v>
+      </c>
+      <c r="AN28" s="9">
+        <v>17</v>
+      </c>
+      <c r="AO28" s="9">
+        <v>17</v>
+      </c>
+      <c r="AP28" s="9">
+        <v>10</v>
+      </c>
+      <c r="AQ28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AR28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AS28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AT28" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU28" s="45">
+        <v>16</v>
+      </c>
+      <c r="AV28" s="9">
+        <v>16</v>
+      </c>
+      <c r="AW28" s="11">
+        <v>14</v>
+      </c>
+      <c r="AX28" s="45">
+        <v>13</v>
+      </c>
+      <c r="AY28" s="45">
+        <v>12</v>
+      </c>
+      <c r="AZ28" s="45">
+        <v>10</v>
+      </c>
+      <c r="BA28" s="45">
+        <v>15</v>
+      </c>
+      <c r="BB28" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC28" s="9">
+        <v>23</v>
+      </c>
+      <c r="BD28" s="9">
+        <v>12</v>
+      </c>
+      <c r="BE28" s="9">
         <v>11</v>
       </c>
-      <c r="BF27" s="9">
+      <c r="BF28" s="9">
         <v>9</v>
       </c>
-      <c r="BG27" s="9">
+      <c r="BG28" s="9">
         <v>12</v>
       </c>
-      <c r="BH27" s="9">
+      <c r="BH28" s="9">
         <v>11</v>
       </c>
-      <c r="BI27" s="9">
+      <c r="BI28" s="11">
         <v>14</v>
       </c>
+      <c r="BJ28" s="45">
+        <v>13</v>
+      </c>
+      <c r="BK28" s="45">
+        <v>13</v>
+      </c>
+      <c r="BL28" s="45">
+        <v>11</v>
+      </c>
+      <c r="BM28" s="45">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A28" s="85" t="s">
+    <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="89"/>
-[...32 lines deleted...]
-      <c r="U28" s="49">
+      <c r="B29" s="84"/>
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="84"/>
+      <c r="N29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T29" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U29" s="48">
         <v>58</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V29" s="48">
         <v>63</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W29" s="48">
         <v>62</v>
       </c>
-      <c r="X28" s="49">
+      <c r="X29" s="48">
         <v>80</v>
       </c>
-      <c r="Y28" s="50">
+      <c r="Y29" s="49">
         <v>56</v>
       </c>
-      <c r="Z28" s="51">
+      <c r="Z29" s="50">
         <v>68</v>
       </c>
-      <c r="AA28" s="51">
+      <c r="AA29" s="50">
         <v>47</v>
       </c>
-      <c r="AB28" s="49">
+      <c r="AB29" s="48">
         <v>66</v>
       </c>
-      <c r="AC28" s="9">
+      <c r="AC29" s="9">
         <v>54</v>
       </c>
-      <c r="AD28" s="9">
+      <c r="AD29" s="9">
         <v>65</v>
       </c>
-      <c r="AE28" s="9">
+      <c r="AE29" s="9">
         <v>10</v>
       </c>
-      <c r="AF28" s="9">
+      <c r="AF29" s="9">
         <v>64</v>
       </c>
-      <c r="AG28" s="9">
+      <c r="AG29" s="9">
         <v>63</v>
       </c>
-      <c r="AH28" s="9">
+      <c r="AH29" s="9">
         <v>58</v>
       </c>
-      <c r="AI28" s="9">
+      <c r="AI29" s="9">
         <v>44</v>
       </c>
-      <c r="AJ28" s="9">
+      <c r="AJ29" s="9">
         <v>64</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK29" s="11">
         <v>63</v>
       </c>
-      <c r="AL28" s="9">
+      <c r="AL29" s="9">
         <v>48</v>
       </c>
-      <c r="AM28" s="9">
+      <c r="AM29" s="9">
         <v>48</v>
       </c>
-      <c r="AN28" s="9">
+      <c r="AN29" s="9">
         <v>49</v>
       </c>
-      <c r="AO28" s="9">
+      <c r="AO29" s="9">
         <v>52</v>
       </c>
-      <c r="AP28" s="9">
+      <c r="AP29" s="9">
         <v>56</v>
       </c>
-      <c r="AQ28" s="9">
+      <c r="AQ29" s="9">
         <v>61</v>
       </c>
-      <c r="AR28" s="9">
+      <c r="AR29" s="9">
         <v>54</v>
       </c>
-      <c r="AS28" s="9">
+      <c r="AS29" s="9">
         <v>54</v>
       </c>
-      <c r="AT28" s="9">
+      <c r="AT29" s="9">
         <v>61</v>
       </c>
-      <c r="AU28" s="46">
+      <c r="AU29" s="45">
         <v>69</v>
       </c>
-      <c r="AV28" s="9">
+      <c r="AV29" s="9">
         <v>44</v>
       </c>
-      <c r="AW28" s="11">
+      <c r="AW29" s="11">
         <v>48</v>
       </c>
-      <c r="AX28" s="46">
+      <c r="AX29" s="45">
         <v>49</v>
       </c>
-      <c r="AY28" s="46">
+      <c r="AY29" s="45">
         <v>41</v>
       </c>
-      <c r="AZ28" s="46">
+      <c r="AZ29" s="45">
         <v>33</v>
       </c>
-      <c r="BA28" s="46">
+      <c r="BA29" s="45">
         <v>43</v>
       </c>
-      <c r="BB28" s="9">
+      <c r="BB29" s="9">
         <v>37</v>
       </c>
-      <c r="BC28" s="9">
+      <c r="BC29" s="9">
         <v>54</v>
       </c>
-      <c r="BD28" s="9">
+      <c r="BD29" s="9">
         <v>39</v>
       </c>
-      <c r="BE28" s="9">
+      <c r="BE29" s="9">
         <v>43</v>
       </c>
-      <c r="BF28" s="9">
+      <c r="BF29" s="9">
         <v>49</v>
       </c>
-      <c r="BG28" s="9">
+      <c r="BG29" s="9">
         <v>36</v>
       </c>
-      <c r="BH28" s="9">
+      <c r="BH29" s="9">
         <v>40</v>
       </c>
-      <c r="BI28" s="9">
+      <c r="BI29" s="11">
         <v>38</v>
       </c>
+      <c r="BJ29" s="45">
+        <v>40</v>
+      </c>
+      <c r="BK29" s="45">
+        <v>32</v>
+      </c>
+      <c r="BL29" s="45">
+        <v>59</v>
+      </c>
+      <c r="BM29" s="45">
+        <v>36</v>
+      </c>
     </row>
-    <row r="29" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="85" t="s">
+    <row r="30" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="30" t="s">
-[...56 lines deleted...]
-      <c r="U29" s="49">
+      <c r="B30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M30" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T30" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U30" s="48">
         <v>9</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V30" s="48">
         <v>12</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W30" s="48">
         <v>11</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X30" s="48">
         <v>14</v>
       </c>
-      <c r="Y29" s="50">
+      <c r="Y30" s="49">
         <v>12</v>
       </c>
-      <c r="Z29" s="51">
+      <c r="Z30" s="50">
         <v>11</v>
       </c>
-      <c r="AA29" s="51">
+      <c r="AA30" s="50">
         <v>8</v>
       </c>
-      <c r="AB29" s="49">
+      <c r="AB30" s="48">
         <v>8</v>
       </c>
-      <c r="AC29" s="9">
+      <c r="AC30" s="9">
         <v>7</v>
       </c>
-      <c r="AD29" s="9">
+      <c r="AD30" s="9">
         <v>17</v>
       </c>
-      <c r="AE29" s="9">
+      <c r="AE30" s="9">
         <v>14</v>
       </c>
-      <c r="AF29" s="9">
+      <c r="AF30" s="9">
         <v>6</v>
       </c>
-      <c r="AG29" s="9">
+      <c r="AG30" s="9">
         <v>10</v>
       </c>
-      <c r="AH29" s="9">
+      <c r="AH30" s="9">
         <v>8</v>
-      </c>
-[...159 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AI30" s="9">
         <v>18</v>
       </c>
       <c r="AJ30" s="9">
+        <v>14</v>
+      </c>
+      <c r="AK30" s="11">
+        <v>11</v>
+      </c>
+      <c r="AL30" s="9">
+        <v>9</v>
+      </c>
+      <c r="AM30" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN30" s="9">
+        <v>7</v>
+      </c>
+      <c r="AO30" s="9">
+        <v>7</v>
+      </c>
+      <c r="AP30" s="9">
         <v>10</v>
       </c>
-      <c r="AK30" s="11">
+      <c r="AQ30" s="9">
+        <v>10</v>
+      </c>
+      <c r="AR30" s="9">
+        <v>6</v>
+      </c>
+      <c r="AS30" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT30" s="9">
+        <v>10</v>
+      </c>
+      <c r="AU30" s="45">
+        <v>8</v>
+      </c>
+      <c r="AV30" s="9">
+        <v>5</v>
+      </c>
+      <c r="AW30" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX30" s="45">
+        <v>7</v>
+      </c>
+      <c r="AY30" s="45">
+        <v>3</v>
+      </c>
+      <c r="AZ30" s="45">
+        <v>12</v>
+      </c>
+      <c r="BA30" s="45">
+        <v>6</v>
+      </c>
+      <c r="BB30" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC30" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD30" s="9">
+        <v>11</v>
+      </c>
+      <c r="BE30" s="9">
+        <v>9</v>
+      </c>
+      <c r="BF30" s="9">
+        <v>6</v>
+      </c>
+      <c r="BG30" s="9">
+        <v>8</v>
+      </c>
+      <c r="BH30" s="9">
+        <v>6</v>
+      </c>
+      <c r="BI30" s="11">
+        <v>8</v>
+      </c>
+      <c r="BJ30" s="45">
+        <v>6</v>
+      </c>
+      <c r="BK30" s="45">
+        <v>3</v>
+      </c>
+      <c r="BL30" s="45">
+        <v>7</v>
+      </c>
+      <c r="BM30" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T31" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U31" s="48">
+        <v>23</v>
+      </c>
+      <c r="V31" s="48">
+        <v>20</v>
+      </c>
+      <c r="W31" s="48">
+        <v>14</v>
+      </c>
+      <c r="X31" s="48">
+        <v>20</v>
+      </c>
+      <c r="Y31" s="49">
+        <v>15</v>
+      </c>
+      <c r="Z31" s="50">
+        <v>17</v>
+      </c>
+      <c r="AA31" s="50">
+        <v>11</v>
+      </c>
+      <c r="AB31" s="48">
+        <v>18</v>
+      </c>
+      <c r="AC31" s="9">
+        <v>22</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>26</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF31" s="9">
+        <v>18</v>
+      </c>
+      <c r="AG31" s="9">
+        <v>22</v>
+      </c>
+      <c r="AH31" s="9">
+        <v>15</v>
+      </c>
+      <c r="AI31" s="9">
+        <v>18</v>
+      </c>
+      <c r="AJ31" s="9">
+        <v>10</v>
+      </c>
+      <c r="AK31" s="11">
         <v>19</v>
       </c>
-      <c r="AL30" s="9">
+      <c r="AL31" s="9">
         <v>20</v>
       </c>
-      <c r="AM30" s="9">
+      <c r="AM31" s="9">
         <v>19</v>
       </c>
-      <c r="AN30" s="9">
+      <c r="AN31" s="9">
         <v>12</v>
       </c>
-      <c r="AO30" s="9">
+      <c r="AO31" s="9">
         <v>12</v>
       </c>
-      <c r="AP30" s="9">
+      <c r="AP31" s="9">
         <v>14</v>
       </c>
-      <c r="AQ30" s="9">
+      <c r="AQ31" s="9">
         <v>14</v>
       </c>
-      <c r="AR30" s="9">
+      <c r="AR31" s="9">
         <v>13</v>
       </c>
-      <c r="AS30" s="9">
+      <c r="AS31" s="9">
         <v>14</v>
       </c>
-      <c r="AT30" s="9">
+      <c r="AT31" s="9">
         <v>14</v>
       </c>
-      <c r="AU30" s="46">
+      <c r="AU31" s="45">
         <v>16</v>
       </c>
-      <c r="AV30" s="9">
+      <c r="AV31" s="9">
         <v>16</v>
       </c>
-      <c r="AW30" s="11">
+      <c r="AW31" s="11">
         <v>18</v>
       </c>
-      <c r="AX30" s="46">
+      <c r="AX31" s="45">
         <v>16</v>
       </c>
-      <c r="AY30" s="46">
+      <c r="AY31" s="45">
         <v>16</v>
       </c>
-      <c r="AZ30" s="46">
+      <c r="AZ31" s="45">
         <v>12</v>
       </c>
-      <c r="BA30" s="46">
+      <c r="BA31" s="45">
         <v>4</v>
       </c>
-      <c r="BB30" s="9">
+      <c r="BB31" s="9">
         <v>19</v>
       </c>
-      <c r="BC30" s="9">
+      <c r="BC31" s="9">
         <v>15</v>
       </c>
-      <c r="BD30" s="9">
+      <c r="BD31" s="9">
         <v>13</v>
-      </c>
-[...135 lines deleted...]
-        <v>7</v>
       </c>
       <c r="BE31" s="9">
         <v>14</v>
       </c>
       <c r="BF31" s="9">
+        <v>12</v>
+      </c>
+      <c r="BG31" s="9">
+        <v>14</v>
+      </c>
+      <c r="BH31" s="9">
+        <v>14</v>
+      </c>
+      <c r="BI31" s="11">
+        <v>10</v>
+      </c>
+      <c r="BJ31" s="45">
+        <v>6</v>
+      </c>
+      <c r="BK31" s="45">
+        <v>10</v>
+      </c>
+      <c r="BL31" s="45">
+        <v>5</v>
+      </c>
+      <c r="BM31" s="45">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="53"/>
+      <c r="O32" s="53"/>
+      <c r="P32" s="53"/>
+      <c r="Q32" s="53"/>
+      <c r="R32" s="53"/>
+      <c r="S32" s="53"/>
+      <c r="T32" s="53"/>
+      <c r="U32" s="48"/>
+      <c r="V32" s="48"/>
+      <c r="W32" s="48"/>
+      <c r="X32" s="48"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA32" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB32" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK32" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR32" s="9">
+        <v>15</v>
+      </c>
+      <c r="AS32" s="9">
+        <v>7</v>
+      </c>
+      <c r="AT32" s="9">
+        <v>8</v>
+      </c>
+      <c r="AU32" s="45">
+        <v>10</v>
+      </c>
+      <c r="AV32" s="9">
+        <v>7</v>
+      </c>
+      <c r="AW32" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX32" s="45">
+        <v>5</v>
+      </c>
+      <c r="AY32" s="45">
         <v>11</v>
       </c>
-      <c r="BG31" s="9">
+      <c r="AZ32" s="45">
+        <v>4</v>
+      </c>
+      <c r="BA32" s="45">
+        <v>7</v>
+      </c>
+      <c r="BB32" s="9">
+        <v>7</v>
+      </c>
+      <c r="BC32" s="9">
+        <v>8</v>
+      </c>
+      <c r="BD32" s="9">
+        <v>7</v>
+      </c>
+      <c r="BE32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BF32" s="9">
+        <v>11</v>
+      </c>
+      <c r="BG32" s="9">
         <v>5</v>
       </c>
-      <c r="BH31" s="9">
+      <c r="BH32" s="9">
         <v>3</v>
       </c>
-      <c r="BI31" s="9">
+      <c r="BI32" s="11">
         <v>6</v>
       </c>
+      <c r="BJ32" s="45">
+        <v>7</v>
+      </c>
+      <c r="BK32" s="45">
+        <v>6</v>
+      </c>
+      <c r="BL32" s="45">
+        <v>10</v>
+      </c>
+      <c r="BM32" s="45">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="85" t="s">
+    <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="30"/>
-[...32 lines deleted...]
-      <c r="U32" s="49">
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T33" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U33" s="48">
         <v>28</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V33" s="48">
         <v>24</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W33" s="48">
         <v>31</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X33" s="48">
         <v>26</v>
       </c>
-      <c r="Y32" s="50">
+      <c r="Y33" s="49">
         <v>26</v>
       </c>
-      <c r="Z32" s="51">
+      <c r="Z33" s="50">
         <v>33</v>
       </c>
-      <c r="AA32" s="51">
+      <c r="AA33" s="50">
         <v>17</v>
       </c>
-      <c r="AB32" s="49">
+      <c r="AB33" s="48">
         <v>32</v>
       </c>
-      <c r="AC32" s="9">
-[...2 lines deleted...]
-      <c r="AD32" s="9">
+      <c r="AC33" s="9">
+        <v>23</v>
+      </c>
+      <c r="AD33" s="9">
         <v>29</v>
       </c>
-      <c r="AE32" s="9">
+      <c r="AE33" s="9">
         <v>21</v>
       </c>
-      <c r="AF32" s="9">
+      <c r="AF33" s="9">
         <v>22</v>
       </c>
-      <c r="AG32" s="9">
+      <c r="AG33" s="9">
         <v>19</v>
       </c>
-      <c r="AH32" s="9">
+      <c r="AH33" s="9">
         <v>20</v>
       </c>
-      <c r="AI32" s="9">
+      <c r="AI33" s="9">
         <v>26</v>
       </c>
-      <c r="AJ32" s="9">
+      <c r="AJ33" s="9">
         <v>22</v>
       </c>
-      <c r="AK32" s="11">
+      <c r="AK33" s="11">
         <v>15</v>
       </c>
-      <c r="AL32" s="9">
+      <c r="AL33" s="9">
         <v>19</v>
       </c>
-      <c r="AM32" s="9">
+      <c r="AM33" s="9">
         <v>12</v>
       </c>
-      <c r="AN32" s="9">
+      <c r="AN33" s="9">
         <v>22</v>
       </c>
-      <c r="AO32" s="9">
+      <c r="AO33" s="9">
         <v>13</v>
       </c>
-      <c r="AP32" s="9">
+      <c r="AP33" s="9">
         <v>21</v>
       </c>
-      <c r="AQ32" s="9">
+      <c r="AQ33" s="9">
         <v>17</v>
       </c>
-      <c r="AR32" s="9">
+      <c r="AR33" s="9">
         <v>27</v>
       </c>
-      <c r="AS32" s="9">
+      <c r="AS33" s="9">
         <v>22</v>
       </c>
-      <c r="AT32" s="9">
+      <c r="AT33" s="9">
         <v>16</v>
       </c>
-      <c r="AU32" s="46">
+      <c r="AU33" s="45">
         <v>29</v>
       </c>
-      <c r="AV32" s="9">
+      <c r="AV33" s="9">
         <v>20</v>
       </c>
-      <c r="AW32" s="11">
+      <c r="AW33" s="11">
         <v>25</v>
       </c>
-      <c r="AX32" s="46">
+      <c r="AX33" s="45">
         <v>13</v>
       </c>
-      <c r="AY32" s="46">
+      <c r="AY33" s="45">
         <v>15</v>
       </c>
-      <c r="AZ32" s="46">
+      <c r="AZ33" s="45">
         <v>15</v>
       </c>
-      <c r="BA32" s="46">
+      <c r="BA33" s="45">
         <v>18</v>
       </c>
-      <c r="BB32" s="9">
+      <c r="BB33" s="9">
         <v>26</v>
       </c>
-      <c r="BC32" s="9">
+      <c r="BC33" s="9">
         <v>26</v>
       </c>
-      <c r="BD32" s="9">
+      <c r="BD33" s="9">
         <v>17</v>
       </c>
-      <c r="BE32" s="9">
+      <c r="BE33" s="9">
         <v>17</v>
       </c>
-      <c r="BF32" s="9">
+      <c r="BF33" s="9">
         <v>20</v>
       </c>
-      <c r="BG32" s="9">
+      <c r="BG33" s="9">
         <v>15</v>
       </c>
-      <c r="BH32" s="9">
+      <c r="BH33" s="9">
         <v>18</v>
       </c>
-      <c r="BI32" s="9">
+      <c r="BI33" s="11">
         <v>17</v>
       </c>
+      <c r="BJ33" s="45">
+        <v>22</v>
+      </c>
+      <c r="BK33" s="45">
+        <v>13</v>
+      </c>
+      <c r="BL33" s="45">
+        <v>14</v>
+      </c>
+      <c r="BM33" s="45">
+        <v>13</v>
+      </c>
     </row>
-    <row r="33" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="85" t="s">
+    <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="30"/>
-[...32 lines deleted...]
-      <c r="U33" s="49">
+      <c r="B34" s="29"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T34" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U34" s="48">
         <v>10</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V34" s="48">
         <v>10</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W34" s="48">
         <v>3</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X34" s="48">
         <v>10</v>
       </c>
-      <c r="Y33" s="50">
+      <c r="Y34" s="49">
         <v>15</v>
       </c>
-      <c r="Z33" s="51">
+      <c r="Z34" s="50">
         <v>15</v>
       </c>
-      <c r="AA33" s="51">
+      <c r="AA34" s="50">
         <v>6</v>
       </c>
-      <c r="AB33" s="49">
+      <c r="AB34" s="48">
         <v>4</v>
       </c>
-      <c r="AC33" s="9">
+      <c r="AC34" s="9">
         <v>8</v>
       </c>
-      <c r="AD33" s="9">
+      <c r="AD34" s="9">
         <v>11</v>
       </c>
-      <c r="AE33" s="9">
+      <c r="AE34" s="9">
         <v>5</v>
       </c>
-      <c r="AF33" s="9">
+      <c r="AF34" s="9">
         <v>10</v>
       </c>
-      <c r="AG33" s="9">
+      <c r="AG34" s="9">
         <v>15</v>
       </c>
-      <c r="AH33" s="9">
+      <c r="AH34" s="9">
         <v>7</v>
       </c>
-      <c r="AI33" s="9">
+      <c r="AI34" s="9">
         <v>8</v>
       </c>
-      <c r="AJ33" s="9">
+      <c r="AJ34" s="9">
         <v>12</v>
       </c>
-      <c r="AK33" s="11">
+      <c r="AK34" s="11">
         <v>11</v>
       </c>
-      <c r="AL33" s="9">
+      <c r="AL34" s="9">
         <v>8</v>
       </c>
-      <c r="AM33" s="9">
+      <c r="AM34" s="9">
         <v>11</v>
       </c>
-      <c r="AN33" s="9">
+      <c r="AN34" s="9">
         <v>10</v>
       </c>
-      <c r="AO33" s="9">
+      <c r="AO34" s="9">
         <v>15</v>
       </c>
-      <c r="AP33" s="9">
+      <c r="AP34" s="9">
         <v>5</v>
       </c>
-      <c r="AQ33" s="9">
+      <c r="AQ34" s="9">
         <v>5</v>
       </c>
-      <c r="AR33" s="9">
+      <c r="AR34" s="9">
         <v>12</v>
       </c>
-      <c r="AS33" s="9">
+      <c r="AS34" s="9">
         <v>5</v>
       </c>
-      <c r="AT33" s="9">
+      <c r="AT34" s="9">
         <v>9</v>
       </c>
-      <c r="AU33" s="46">
+      <c r="AU34" s="45">
         <v>8</v>
       </c>
-      <c r="AV33" s="9">
+      <c r="AV34" s="9">
         <v>1</v>
       </c>
-      <c r="AW33" s="11">
+      <c r="AW34" s="11">
         <v>10</v>
       </c>
-      <c r="AX33" s="46">
+      <c r="AX34" s="45">
         <v>8</v>
       </c>
-      <c r="AY33" s="46">
+      <c r="AY34" s="45">
         <v>6</v>
       </c>
-      <c r="AZ33" s="46">
+      <c r="AZ34" s="45">
         <v>9</v>
       </c>
-      <c r="BA33" s="46">
+      <c r="BA34" s="45">
         <v>12</v>
       </c>
-      <c r="BB33" s="9">
+      <c r="BB34" s="9">
         <v>8</v>
       </c>
-      <c r="BC33" s="9">
+      <c r="BC34" s="9">
         <v>8</v>
       </c>
-      <c r="BD33" s="9">
+      <c r="BD34" s="9">
         <v>11</v>
       </c>
-      <c r="BE33" s="9">
+      <c r="BE34" s="9">
         <v>7</v>
       </c>
-      <c r="BF33" s="9">
+      <c r="BF34" s="9">
         <v>13</v>
       </c>
-      <c r="BG33" s="9">
+      <c r="BG34" s="9">
         <v>6</v>
       </c>
-      <c r="BH33" s="9">
+      <c r="BH34" s="9">
         <v>6</v>
       </c>
-      <c r="BI33" s="9">
+      <c r="BI34" s="11">
         <v>8</v>
       </c>
+      <c r="BJ34" s="45">
+        <v>9</v>
+      </c>
+      <c r="BK34" s="45">
+        <v>6</v>
+      </c>
+      <c r="BL34" s="45">
+        <v>4</v>
+      </c>
+      <c r="BM34" s="45">
+        <v>6</v>
+      </c>
     </row>
-    <row r="34" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A34" s="85" t="s">
+    <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B34" s="30"/>
-[...77 lines deleted...]
-      <c r="AR34" s="9">
+      <c r="B35" s="29"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="53"/>
+      <c r="O35" s="53"/>
+      <c r="P35" s="53"/>
+      <c r="Q35" s="53"/>
+      <c r="R35" s="53"/>
+      <c r="S35" s="53"/>
+      <c r="T35" s="53"/>
+      <c r="U35" s="48"/>
+      <c r="V35" s="48"/>
+      <c r="W35" s="48"/>
+      <c r="X35" s="48"/>
+      <c r="Y35" s="49"/>
+      <c r="Z35" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA35" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB35" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK35" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ35" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR35" s="9">
         <v>22</v>
       </c>
-      <c r="AS34" s="9">
-[...2 lines deleted...]
-      <c r="AT34" s="9">
+      <c r="AS35" s="9">
+        <v>23</v>
+      </c>
+      <c r="AT35" s="9">
         <v>18</v>
       </c>
-      <c r="AU34" s="46">
+      <c r="AU35" s="45">
         <v>12</v>
       </c>
-      <c r="AV34" s="9">
+      <c r="AV35" s="9">
         <v>17</v>
       </c>
-      <c r="AW34" s="11">
+      <c r="AW35" s="11">
         <v>18</v>
       </c>
-      <c r="AX34" s="46">
+      <c r="AX35" s="45">
         <v>14</v>
       </c>
-      <c r="AY34" s="46">
+      <c r="AY35" s="45">
         <v>20</v>
       </c>
-      <c r="AZ34" s="46">
+      <c r="AZ35" s="45">
         <v>14</v>
       </c>
-      <c r="BA34" s="46">
+      <c r="BA35" s="45">
         <v>15</v>
       </c>
-      <c r="BB34" s="9">
+      <c r="BB35" s="9">
         <v>13</v>
       </c>
-      <c r="BC34" s="9">
+      <c r="BC35" s="9">
         <v>14</v>
       </c>
-      <c r="BD34" s="9">
+      <c r="BD35" s="9">
         <v>20</v>
       </c>
-      <c r="BE34" s="9">
+      <c r="BE35" s="9">
         <v>17</v>
-      </c>
-[...159 lines deleted...]
-        <v>22</v>
       </c>
       <c r="BF35" s="9">
         <v>21</v>
       </c>
       <c r="BG35" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH35" s="9">
+        <v>17</v>
+      </c>
+      <c r="BI35" s="11">
+        <v>8</v>
+      </c>
+      <c r="BJ35" s="45">
+        <v>20</v>
+      </c>
+      <c r="BK35" s="45">
+        <v>13</v>
+      </c>
+      <c r="BL35" s="45">
+        <v>16</v>
+      </c>
+      <c r="BM35" s="45">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="29"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T36" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U36" s="48">
+        <v>51</v>
+      </c>
+      <c r="V36" s="48">
+        <v>54</v>
+      </c>
+      <c r="W36" s="48">
+        <v>62</v>
+      </c>
+      <c r="X36" s="48">
+        <v>50</v>
+      </c>
+      <c r="Y36" s="49">
+        <v>53</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>44</v>
+      </c>
+      <c r="AA36" s="50">
+        <v>47</v>
+      </c>
+      <c r="AB36" s="48">
+        <v>51</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>44</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>63</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>46</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>59</v>
+      </c>
+      <c r="AG36" s="9">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="9">
+        <v>45</v>
+      </c>
+      <c r="AI36" s="9">
+        <v>50</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>38</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>33</v>
+      </c>
+      <c r="AL36" s="9">
+        <v>47</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>43</v>
+      </c>
+      <c r="AN36" s="9">
+        <v>43</v>
+      </c>
+      <c r="AO36" s="9">
+        <v>52</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>56</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>41</v>
+      </c>
+      <c r="AR36" s="9">
+        <v>34</v>
+      </c>
+      <c r="AS36" s="9">
+        <v>25</v>
+      </c>
+      <c r="AT36" s="9">
+        <v>23</v>
+      </c>
+      <c r="AU36" s="45">
+        <v>38</v>
+      </c>
+      <c r="AV36" s="9">
+        <v>28</v>
+      </c>
+      <c r="AW36" s="11">
+        <v>23</v>
+      </c>
+      <c r="AX36" s="45">
+        <v>25</v>
+      </c>
+      <c r="AY36" s="45">
+        <v>31</v>
+      </c>
+      <c r="AZ36" s="45">
+        <v>26</v>
+      </c>
+      <c r="BA36" s="45">
+        <v>19</v>
+      </c>
+      <c r="BB36" s="9">
         <v>21</v>
       </c>
-      <c r="BH35" s="9">
+      <c r="BC36" s="9">
+        <v>19</v>
+      </c>
+      <c r="BD36" s="9">
+        <v>23</v>
+      </c>
+      <c r="BE36" s="9">
+        <v>22</v>
+      </c>
+      <c r="BF36" s="9">
+        <v>21</v>
+      </c>
+      <c r="BG36" s="9">
+        <v>21</v>
+      </c>
+      <c r="BH36" s="9">
         <v>16</v>
       </c>
-      <c r="BI35" s="9">
+      <c r="BI36" s="11">
         <v>29</v>
       </c>
+      <c r="BJ36" s="45">
+        <v>19</v>
+      </c>
+      <c r="BK36" s="45">
+        <v>16</v>
+      </c>
+      <c r="BL36" s="45">
+        <v>21</v>
+      </c>
+      <c r="BM36" s="45">
+        <v>15</v>
+      </c>
     </row>
-    <row r="36" spans="1:61" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A36" s="100" t="s">
+    <row r="37" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="90" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="100"/>
-[...58 lines deleted...]
-      <c r="BI36" s="100"/>
+      <c r="B37" s="90"/>
+      <c r="C37" s="90"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="90"/>
+      <c r="F37" s="90"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="90"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="90"/>
+      <c r="K37" s="90"/>
+      <c r="L37" s="90"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="90"/>
+      <c r="O37" s="90"/>
+      <c r="P37" s="90"/>
+      <c r="Q37" s="90"/>
+      <c r="R37" s="90"/>
+      <c r="S37" s="90"/>
+      <c r="T37" s="90"/>
+      <c r="U37" s="90"/>
+      <c r="V37" s="90"/>
+      <c r="W37" s="90"/>
+      <c r="X37" s="90"/>
+      <c r="Y37" s="90"/>
+      <c r="Z37" s="90"/>
+      <c r="AA37" s="90"/>
+      <c r="AB37" s="90"/>
+      <c r="AC37" s="90"/>
+      <c r="AD37" s="90"/>
+      <c r="AE37" s="90"/>
+      <c r="AF37" s="90"/>
+      <c r="AG37" s="90"/>
+      <c r="AH37" s="90"/>
+      <c r="AI37" s="90"/>
+      <c r="AJ37" s="90"/>
+      <c r="AK37" s="90"/>
+      <c r="AL37" s="90"/>
+      <c r="AM37" s="90"/>
+      <c r="AN37" s="90"/>
+      <c r="AO37" s="90"/>
+      <c r="AP37" s="90"/>
+      <c r="AQ37" s="90"/>
+      <c r="AR37" s="90"/>
+      <c r="AS37" s="90"/>
+      <c r="AT37" s="90"/>
+      <c r="AU37" s="90"/>
+      <c r="AV37" s="90"/>
+      <c r="AW37" s="90"/>
+      <c r="AX37" s="90"/>
+      <c r="AY37" s="90"/>
+      <c r="AZ37" s="90"/>
+      <c r="BA37" s="90"/>
+      <c r="BB37" s="90"/>
+      <c r="BC37" s="90"/>
+      <c r="BD37" s="90"/>
+      <c r="BE37" s="90"/>
+      <c r="BF37" s="90"/>
+      <c r="BG37" s="90"/>
+      <c r="BH37" s="90"/>
+      <c r="BI37" s="90"/>
+      <c r="BJ37" s="90"/>
+      <c r="BK37" s="90"/>
+      <c r="BL37" s="90"/>
+      <c r="BM37" s="90"/>
+      <c r="BN37" s="90"/>
+      <c r="BO37" s="90"/>
+      <c r="BP37" s="90"/>
+      <c r="BQ37" s="90"/>
+      <c r="BR37" s="90"/>
+      <c r="BS37" s="90"/>
+      <c r="BT37" s="90"/>
+      <c r="BU37" s="90"/>
     </row>
-    <row r="37" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A37" s="84" t="s">
+    <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="89"/>
-[...11 lines deleted...]
-      <c r="N37" s="52">
+      <c r="B38" s="84"/>
+      <c r="C38" s="84"/>
+      <c r="D38" s="84"/>
+      <c r="E38" s="84"/>
+      <c r="F38" s="84"/>
+      <c r="G38" s="84"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="84"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="84"/>
+      <c r="L38" s="84"/>
+      <c r="M38" s="84"/>
+      <c r="N38" s="51">
         <v>447</v>
       </c>
-      <c r="O37" s="52">
+      <c r="O38" s="51">
         <v>409</v>
       </c>
-      <c r="P37" s="52">
+      <c r="P38" s="51">
         <v>404</v>
       </c>
-      <c r="Q37" s="52">
+      <c r="Q38" s="51">
         <v>378</v>
       </c>
-      <c r="R37" s="52">
+      <c r="R38" s="51">
         <v>453</v>
       </c>
-      <c r="S37" s="52">
+      <c r="S38" s="51">
         <v>471</v>
       </c>
-      <c r="T37" s="52">
+      <c r="T38" s="51">
         <v>439</v>
       </c>
-      <c r="U37" s="52">
+      <c r="U38" s="51">
         <v>458</v>
       </c>
-      <c r="V37" s="52">
+      <c r="V38" s="51">
         <v>458</v>
       </c>
-      <c r="W37" s="52">
+      <c r="W38" s="51">
         <v>480</v>
       </c>
-      <c r="X37" s="46">
+      <c r="X38" s="45">
         <v>479</v>
       </c>
-      <c r="Y37" s="47">
+      <c r="Y38" s="46">
         <v>448</v>
       </c>
-      <c r="Z37" s="48">
+      <c r="Z38" s="47">
         <v>386</v>
       </c>
-      <c r="AA37" s="48">
+      <c r="AA38" s="47">
         <v>350</v>
       </c>
-      <c r="AB37" s="53">
+      <c r="AB38" s="52">
         <v>377</v>
       </c>
-      <c r="AC37" s="9">
+      <c r="AC38" s="9">
         <v>364</v>
       </c>
-      <c r="AD37" s="9">
+      <c r="AD38" s="9">
         <v>474</v>
       </c>
-      <c r="AE37" s="9">
+      <c r="AE38" s="9">
         <v>338</v>
       </c>
-      <c r="AF37" s="9">
+      <c r="AF38" s="9">
         <v>436</v>
       </c>
-      <c r="AG37" s="15">
+      <c r="AG38" s="15">
         <v>429</v>
       </c>
-      <c r="AH37" s="9">
+      <c r="AH38" s="9">
         <v>424</v>
       </c>
-      <c r="AI37" s="15">
+      <c r="AI38" s="15">
         <v>415</v>
       </c>
-      <c r="AJ37" s="15">
+      <c r="AJ38" s="15">
         <v>408</v>
       </c>
-      <c r="AK37" s="11">
+      <c r="AK38" s="11">
         <v>352</v>
       </c>
-      <c r="AL37" s="83">
+      <c r="AL38" s="78">
         <v>396</v>
       </c>
-      <c r="AM37" s="15">
+      <c r="AM38" s="15">
         <v>362</v>
       </c>
-      <c r="AN37" s="15">
+      <c r="AN38" s="15">
         <v>367</v>
       </c>
-      <c r="AO37" s="15">
+      <c r="AO38" s="15">
         <v>422</v>
       </c>
-      <c r="AP37" s="15">
+      <c r="AP38" s="15">
         <v>401</v>
       </c>
-      <c r="AQ37" s="15">
+      <c r="AQ38" s="15">
         <v>357</v>
       </c>
-      <c r="AR37" s="15">
+      <c r="AR38" s="15">
         <v>432</v>
       </c>
-      <c r="AS37" s="15">
+      <c r="AS38" s="15">
         <v>415</v>
       </c>
-      <c r="AT37" s="15">
+      <c r="AT38" s="15">
         <v>372</v>
       </c>
-      <c r="AU37" s="81">
+      <c r="AU38" s="76">
         <v>397</v>
       </c>
-      <c r="AV37" s="15">
+      <c r="AV38" s="15">
         <v>377</v>
       </c>
-      <c r="AW37" s="11">
+      <c r="AW38" s="11">
         <v>341</v>
       </c>
-      <c r="AX37" s="81">
+      <c r="AX38" s="76">
         <v>297</v>
       </c>
-      <c r="AY37" s="81">
+      <c r="AY38" s="76">
         <v>307</v>
       </c>
-      <c r="AZ37" s="81">
+      <c r="AZ38" s="76">
         <v>332</v>
       </c>
-      <c r="BA37" s="81">
+      <c r="BA38" s="76">
         <v>345</v>
       </c>
-      <c r="BB37" s="15">
+      <c r="BB38" s="15">
         <v>312</v>
       </c>
-      <c r="BC37" s="9">
+      <c r="BC38" s="9">
         <v>326</v>
       </c>
-      <c r="BD37" s="9">
+      <c r="BD38" s="9">
         <v>353</v>
       </c>
-      <c r="BE37" s="15">
+      <c r="BE38" s="15">
         <v>336</v>
       </c>
-      <c r="BF37" s="15">
+      <c r="BF38" s="15">
         <v>371</v>
       </c>
-      <c r="BG37" s="15">
+      <c r="BG38" s="15">
         <v>318</v>
       </c>
-      <c r="BH37" s="15">
+      <c r="BH38" s="15">
         <v>277</v>
       </c>
-      <c r="BI37" s="15">
+      <c r="BI38" s="11">
         <v>338</v>
       </c>
+      <c r="BJ38" s="115">
+        <v>272</v>
+      </c>
+      <c r="BK38" s="76">
+        <v>256</v>
+      </c>
+      <c r="BL38" s="76">
+        <v>309</v>
+      </c>
+      <c r="BM38" s="76">
+        <v>322</v>
+      </c>
     </row>
-    <row r="38" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A38" s="85" t="s">
+    <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="30" t="s">
-[...56 lines deleted...]
-      <c r="U38" s="49">
+      <c r="B39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="J39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="L39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="M39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T39" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U39" s="48">
         <v>243</v>
       </c>
-      <c r="V38" s="49">
+      <c r="V39" s="48">
         <v>259</v>
       </c>
-      <c r="W38" s="49">
+      <c r="W39" s="48">
         <v>254</v>
       </c>
-      <c r="X38" s="49">
+      <c r="X39" s="48">
         <v>250</v>
       </c>
-      <c r="Y38" s="50">
+      <c r="Y39" s="49">
         <v>246</v>
       </c>
-      <c r="Z38" s="51">
+      <c r="Z39" s="50">
         <v>195</v>
       </c>
-      <c r="AA38" s="51">
+      <c r="AA39" s="50">
         <v>177</v>
       </c>
-      <c r="AB38" s="49">
+      <c r="AB39" s="48">
         <v>192</v>
       </c>
-      <c r="AC38" s="9">
+      <c r="AC39" s="9">
         <v>203</v>
       </c>
-      <c r="AD38" s="9">
+      <c r="AD39" s="9">
         <v>261</v>
       </c>
-      <c r="AE38" s="9">
+      <c r="AE39" s="9">
         <v>200</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AF39" s="9">
         <v>261</v>
       </c>
-      <c r="AG38" s="15">
+      <c r="AG39" s="15">
         <v>243</v>
       </c>
-      <c r="AH38" s="9">
+      <c r="AH39" s="9">
         <v>250</v>
       </c>
-      <c r="AI38" s="15">
+      <c r="AI39" s="15">
         <v>214</v>
       </c>
-      <c r="AJ38" s="15">
+      <c r="AJ39" s="15">
         <v>214</v>
       </c>
-      <c r="AK38" s="11">
+      <c r="AK39" s="11">
         <v>206</v>
       </c>
-      <c r="AL38" s="83">
+      <c r="AL39" s="78">
         <v>220</v>
       </c>
-      <c r="AM38" s="15">
+      <c r="AM39" s="15">
         <v>214</v>
       </c>
-      <c r="AN38" s="15">
+      <c r="AN39" s="15">
         <v>214</v>
       </c>
-      <c r="AO38" s="15">
+      <c r="AO39" s="15">
         <v>214</v>
       </c>
-      <c r="AP38" s="15">
+      <c r="AP39" s="15">
         <v>221</v>
       </c>
-      <c r="AQ38" s="15">
+      <c r="AQ39" s="15">
         <v>199</v>
       </c>
-      <c r="AR38" s="15">
+      <c r="AR39" s="15">
         <v>229</v>
       </c>
-      <c r="AS38" s="15">
+      <c r="AS39" s="15">
         <v>224</v>
       </c>
-      <c r="AT38" s="15">
+      <c r="AT39" s="15">
         <v>198</v>
       </c>
-      <c r="AU38" s="81">
+      <c r="AU39" s="76">
         <v>215</v>
       </c>
-      <c r="AV38" s="15">
+      <c r="AV39" s="15">
         <v>210</v>
       </c>
-      <c r="AW38" s="11">
+      <c r="AW39" s="11">
         <v>170</v>
       </c>
-      <c r="AX38" s="81">
+      <c r="AX39" s="76">
         <v>140</v>
       </c>
-      <c r="AY38" s="81">
+      <c r="AY39" s="76">
         <v>169</v>
       </c>
-      <c r="AZ38" s="81">
+      <c r="AZ39" s="76">
         <v>169</v>
       </c>
-      <c r="BA38" s="81">
+      <c r="BA39" s="76">
         <v>188</v>
       </c>
-      <c r="BB38" s="15">
+      <c r="BB39" s="15">
         <v>151</v>
       </c>
-      <c r="BC38" s="9">
+      <c r="BC39" s="9">
         <v>184</v>
       </c>
-      <c r="BD38" s="9">
+      <c r="BD39" s="9">
         <v>195</v>
       </c>
-      <c r="BE38" s="15">
+      <c r="BE39" s="15">
         <v>192</v>
       </c>
-      <c r="BF38" s="15">
+      <c r="BF39" s="15">
         <v>207</v>
       </c>
-      <c r="BG38" s="15">
+      <c r="BG39" s="15">
         <v>170</v>
       </c>
-      <c r="BH38" s="15">
+      <c r="BH39" s="15">
         <v>161</v>
       </c>
-      <c r="BI38" s="15">
+      <c r="BI39" s="11">
         <v>201</v>
       </c>
+      <c r="BJ39" s="115">
+        <v>138</v>
+      </c>
+      <c r="BK39" s="76">
+        <v>138</v>
+      </c>
+      <c r="BL39" s="76">
+        <v>185</v>
+      </c>
+      <c r="BM39" s="76">
+        <v>181</v>
+      </c>
     </row>
-    <row r="39" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A39" s="86" t="s">
+    <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="30"/>
-[...32 lines deleted...]
-      <c r="U39" s="49">
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="32"/>
+      <c r="N40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T40" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U40" s="48">
         <v>11</v>
       </c>
-      <c r="V39" s="49">
+      <c r="V40" s="48">
         <v>4</v>
       </c>
-      <c r="W39" s="49">
+      <c r="W40" s="48">
         <v>5</v>
       </c>
-      <c r="X39" s="49">
+      <c r="X40" s="48">
         <v>7</v>
       </c>
-      <c r="Y39" s="50">
+      <c r="Y40" s="49">
         <v>6</v>
       </c>
-      <c r="Z39" s="51">
+      <c r="Z40" s="50">
         <v>5</v>
       </c>
-      <c r="AA39" s="51">
+      <c r="AA40" s="50">
         <v>7</v>
       </c>
-      <c r="AB39" s="49">
+      <c r="AB40" s="48">
         <v>9</v>
       </c>
-      <c r="AC39" s="9">
+      <c r="AC40" s="9">
         <v>7</v>
       </c>
-      <c r="AD39" s="9">
+      <c r="AD40" s="9">
         <v>8</v>
       </c>
-      <c r="AE39" s="9">
+      <c r="AE40" s="9">
         <v>4</v>
       </c>
-      <c r="AF39" s="9">
+      <c r="AF40" s="9">
         <v>8</v>
       </c>
-      <c r="AG39" s="15">
+      <c r="AG40" s="15">
         <v>3</v>
       </c>
-      <c r="AH39" s="9">
+      <c r="AH40" s="9">
         <v>9</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI40" s="15">
         <v>5</v>
       </c>
-      <c r="AJ39" s="15">
+      <c r="AJ40" s="15">
         <v>6</v>
       </c>
-      <c r="AK39" s="11">
+      <c r="AK40" s="11">
         <v>4</v>
       </c>
-      <c r="AL39" s="83">
+      <c r="AL40" s="78">
         <v>10</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM40" s="15">
         <v>4</v>
       </c>
-      <c r="AN39" s="15">
+      <c r="AN40" s="15">
         <v>5</v>
       </c>
-      <c r="AO39" s="15">
+      <c r="AO40" s="15">
         <v>6</v>
       </c>
-      <c r="AP39" s="15">
+      <c r="AP40" s="15">
         <v>6</v>
-      </c>
-[...159 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AQ40" s="15">
         <v>10</v>
       </c>
       <c r="AR40" s="15">
+        <v>4</v>
+      </c>
+      <c r="AS40" s="15">
+        <v>3</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>6</v>
+      </c>
+      <c r="AU40" s="76">
+        <v>6</v>
+      </c>
+      <c r="AV40" s="15">
         <v>7</v>
       </c>
-      <c r="AS40" s="15">
+      <c r="AW40" s="11">
+        <v>3</v>
+      </c>
+      <c r="AX40" s="76">
+        <v>7</v>
+      </c>
+      <c r="AY40" s="76">
+        <v>4</v>
+      </c>
+      <c r="AZ40" s="76">
+        <v>5</v>
+      </c>
+      <c r="BA40" s="76">
+        <v>2</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>5</v>
+      </c>
+      <c r="BC40" s="9">
+        <v>3</v>
+      </c>
+      <c r="BD40" s="9">
+        <v>3</v>
+      </c>
+      <c r="BE40" s="15">
+        <v>10</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>6</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>1</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>5</v>
+      </c>
+      <c r="BI40" s="11">
+        <v>3</v>
+      </c>
+      <c r="BJ40" s="115">
+        <v>2</v>
+      </c>
+      <c r="BK40" s="76">
+        <v>2</v>
+      </c>
+      <c r="BL40" s="76">
+        <v>1</v>
+      </c>
+      <c r="BM40" s="76">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="35"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="32"/>
+      <c r="N41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U41" s="48">
+        <v>10</v>
+      </c>
+      <c r="V41" s="48">
+        <v>13</v>
+      </c>
+      <c r="W41" s="48">
+        <v>10</v>
+      </c>
+      <c r="X41" s="48">
+        <v>11</v>
+      </c>
+      <c r="Y41" s="49">
+        <v>11</v>
+      </c>
+      <c r="Z41" s="50">
+        <v>11</v>
+      </c>
+      <c r="AA41" s="50">
+        <v>7</v>
+      </c>
+      <c r="AB41" s="48">
+        <v>9</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="9">
+        <v>7</v>
+      </c>
+      <c r="AE41" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF41" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG41" s="15">
+        <v>7</v>
+      </c>
+      <c r="AH41" s="9">
+        <v>7</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>9</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>17</v>
+      </c>
+      <c r="AK41" s="11">
         <v>8</v>
       </c>
-      <c r="AT40" s="15">
+      <c r="AL41" s="78">
         <v>7</v>
       </c>
-      <c r="AU40" s="81">
+      <c r="AM41" s="15">
+        <v>14</v>
+      </c>
+      <c r="AN41" s="15">
         <v>3</v>
       </c>
-      <c r="AV40" s="15">
-[...17 lines deleted...]
-      <c r="BB40" s="15">
+      <c r="AO41" s="15">
         <v>9</v>
-      </c>
-[...120 lines deleted...]
-        <v>24</v>
       </c>
       <c r="AP41" s="15">
         <v>9</v>
       </c>
       <c r="AQ41" s="15">
+        <v>10</v>
+      </c>
+      <c r="AR41" s="15">
+        <v>7</v>
+      </c>
+      <c r="AS41" s="15">
+        <v>8</v>
+      </c>
+      <c r="AT41" s="15">
+        <v>7</v>
+      </c>
+      <c r="AU41" s="76">
+        <v>3</v>
+      </c>
+      <c r="AV41" s="15">
         <v>6</v>
       </c>
-      <c r="AR41" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="AW41" s="11">
-        <v>14</v>
-[...11 lines deleted...]
-        <v>11</v>
+        <v>6</v>
+      </c>
+      <c r="AX41" s="76">
+        <v>6</v>
+      </c>
+      <c r="AY41" s="76">
+        <v>4</v>
+      </c>
+      <c r="AZ41" s="76">
+        <v>6</v>
+      </c>
+      <c r="BA41" s="76">
+        <v>7</v>
       </c>
       <c r="BB41" s="15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="BC41" s="9">
         <v>10</v>
       </c>
       <c r="BD41" s="9">
+        <v>9</v>
+      </c>
+      <c r="BE41" s="15">
+        <v>9</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>8</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>10</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>1</v>
+      </c>
+      <c r="BI41" s="11">
+        <v>6</v>
+      </c>
+      <c r="BJ41" s="115">
+        <v>7</v>
+      </c>
+      <c r="BK41" s="76">
+        <v>7</v>
+      </c>
+      <c r="BL41" s="76">
+        <v>4</v>
+      </c>
+      <c r="BM41" s="76">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="32"/>
+      <c r="N42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U42" s="48">
+        <v>10</v>
+      </c>
+      <c r="V42" s="48">
+        <v>24</v>
+      </c>
+      <c r="W42" s="48">
+        <v>11</v>
+      </c>
+      <c r="X42" s="48">
+        <v>20</v>
+      </c>
+      <c r="Y42" s="49">
+        <v>15</v>
+      </c>
+      <c r="Z42" s="50">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="50">
         <v>12</v>
       </c>
-      <c r="BE41" s="15">
+      <c r="AB42" s="48">
+        <v>14</v>
+      </c>
+      <c r="AC42" s="15">
+        <v>9</v>
+      </c>
+      <c r="AD42" s="9">
+        <v>14</v>
+      </c>
+      <c r="AE42" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF42" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG42" s="15">
+        <v>14</v>
+      </c>
+      <c r="AH42" s="9">
+        <v>9</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>10</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>12</v>
+      </c>
+      <c r="AK42" s="11">
+        <v>10</v>
+      </c>
+      <c r="AL42" s="78">
+        <v>18</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>8</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>11</v>
+      </c>
+      <c r="AO42" s="15">
+        <v>24</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>9</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>6</v>
+      </c>
+      <c r="AR42" s="15">
+        <v>10</v>
+      </c>
+      <c r="AS42" s="15">
         <v>13</v>
       </c>
-      <c r="BF41" s="15">
+      <c r="AT42" s="15">
+        <v>13</v>
+      </c>
+      <c r="AU42" s="76">
+        <v>11</v>
+      </c>
+      <c r="AV42" s="15">
+        <v>12</v>
+      </c>
+      <c r="AW42" s="11">
+        <v>14</v>
+      </c>
+      <c r="AX42" s="76">
+        <v>17</v>
+      </c>
+      <c r="AY42" s="76">
+        <v>12</v>
+      </c>
+      <c r="AZ42" s="76">
+        <v>14</v>
+      </c>
+      <c r="BA42" s="76">
+        <v>11</v>
+      </c>
+      <c r="BB42" s="15">
+        <v>11</v>
+      </c>
+      <c r="BC42" s="9">
         <v>10</v>
       </c>
-      <c r="BG41" s="15">
+      <c r="BD42" s="9">
         <v>12</v>
       </c>
-      <c r="BH41" s="15">
+      <c r="BE42" s="15">
+        <v>13</v>
+      </c>
+      <c r="BF42" s="15">
         <v>10</v>
       </c>
-      <c r="BI41" s="15">
+      <c r="BG42" s="15">
+        <v>12</v>
+      </c>
+      <c r="BH42" s="15">
         <v>10</v>
       </c>
+      <c r="BI42" s="11">
+        <v>10</v>
+      </c>
+      <c r="BJ42" s="115">
+        <v>14</v>
+      </c>
+      <c r="BK42" s="76">
+        <v>5</v>
+      </c>
+      <c r="BL42" s="76">
+        <v>15</v>
+      </c>
+      <c r="BM42" s="76">
+        <v>5</v>
+      </c>
     </row>
-    <row r="42" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A42" s="85" t="s">
+    <row r="43" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="30"/>
-[...32 lines deleted...]
-      <c r="U42" s="49">
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="35"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="37"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="32"/>
+      <c r="N43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U43" s="48">
         <v>73</v>
       </c>
-      <c r="V42" s="49">
+      <c r="V43" s="48">
         <v>46</v>
       </c>
-      <c r="W42" s="49">
+      <c r="W43" s="48">
         <v>84</v>
       </c>
-      <c r="X42" s="49">
+      <c r="X43" s="48">
         <v>61</v>
       </c>
-      <c r="Y42" s="50">
+      <c r="Y43" s="49">
         <v>58</v>
       </c>
-      <c r="Z42" s="51">
+      <c r="Z43" s="50">
         <v>51</v>
       </c>
-      <c r="AA42" s="51">
+      <c r="AA43" s="50">
         <v>52</v>
       </c>
-      <c r="AB42" s="49">
+      <c r="AB43" s="48">
         <v>58</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC43" s="15">
         <v>52</v>
       </c>
-      <c r="AD42" s="9">
+      <c r="AD43" s="9">
         <v>70</v>
       </c>
-      <c r="AE42" s="9">
+      <c r="AE43" s="9">
         <v>5</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AF43" s="9">
         <v>59</v>
       </c>
-      <c r="AG42" s="15">
+      <c r="AG43" s="15">
         <v>55</v>
       </c>
-      <c r="AH42" s="9">
+      <c r="AH43" s="9">
         <v>52</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI43" s="15">
         <v>61</v>
       </c>
-      <c r="AJ42" s="15">
+      <c r="AJ43" s="15">
         <v>52</v>
       </c>
-      <c r="AK42" s="11">
+      <c r="AK43" s="11">
         <v>41</v>
       </c>
-      <c r="AL42" s="83">
+      <c r="AL43" s="78">
         <v>52</v>
       </c>
-      <c r="AM42" s="15">
+      <c r="AM43" s="15">
         <v>40</v>
       </c>
-      <c r="AN42" s="15">
+      <c r="AN43" s="15">
         <v>53</v>
       </c>
-      <c r="AO42" s="15">
+      <c r="AO43" s="15">
         <v>58</v>
       </c>
-      <c r="AP42" s="15">
+      <c r="AP43" s="15">
         <v>53</v>
       </c>
-      <c r="AQ42" s="15">
+      <c r="AQ43" s="15">
         <v>49</v>
       </c>
-      <c r="AR42" s="15">
+      <c r="AR43" s="15">
         <v>61</v>
       </c>
-      <c r="AS42" s="15">
+      <c r="AS43" s="15">
         <v>58</v>
       </c>
-      <c r="AT42" s="15">
+      <c r="AT43" s="15">
         <v>52</v>
       </c>
-      <c r="AU42" s="81">
+      <c r="AU43" s="76">
         <v>51</v>
       </c>
-      <c r="AV42" s="15">
+      <c r="AV43" s="15">
         <v>37</v>
       </c>
-      <c r="AW42" s="11">
+      <c r="AW43" s="11">
         <v>46</v>
       </c>
-      <c r="AX42" s="81">
+      <c r="AX43" s="76">
         <v>45</v>
       </c>
-      <c r="AY42" s="81">
+      <c r="AY43" s="76">
         <v>41</v>
       </c>
-      <c r="AZ42" s="81">
+      <c r="AZ43" s="76">
         <v>52</v>
       </c>
-      <c r="BA42" s="81">
+      <c r="BA43" s="76">
         <v>41</v>
       </c>
-      <c r="BB42" s="15">
+      <c r="BB43" s="15">
         <v>34</v>
       </c>
-      <c r="BC42" s="9">
+      <c r="BC43" s="9">
         <v>42</v>
       </c>
-      <c r="BD42" s="9">
+      <c r="BD43" s="9">
         <v>40</v>
       </c>
-      <c r="BE42" s="15">
+      <c r="BE43" s="15">
         <v>40</v>
       </c>
-      <c r="BF42" s="15">
+      <c r="BF43" s="15">
         <v>38</v>
       </c>
-      <c r="BG42" s="15">
+      <c r="BG43" s="15">
         <v>41</v>
       </c>
-      <c r="BH42" s="15">
+      <c r="BH43" s="15">
         <v>29</v>
       </c>
-      <c r="BI42" s="15">
+      <c r="BI43" s="11">
         <v>27</v>
       </c>
+      <c r="BJ43" s="115">
+        <v>38</v>
+      </c>
+      <c r="BK43" s="76">
+        <v>33</v>
+      </c>
+      <c r="BL43" s="76">
+        <v>34</v>
+      </c>
+      <c r="BM43" s="76">
+        <v>36</v>
+      </c>
     </row>
-    <row r="43" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A43" s="85" t="s">
+    <row r="44" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="30"/>
-[...32 lines deleted...]
-      <c r="U43" s="49">
+      <c r="B44" s="29"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="35"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="32"/>
+      <c r="N44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U44" s="48">
         <v>10</v>
       </c>
-      <c r="V43" s="49">
+      <c r="V44" s="48">
         <v>8</v>
       </c>
-      <c r="W43" s="49">
+      <c r="W44" s="48">
         <v>12</v>
       </c>
-      <c r="X43" s="49">
+      <c r="X44" s="48">
         <v>6</v>
       </c>
-      <c r="Y43" s="50">
+      <c r="Y44" s="49">
         <v>9</v>
       </c>
-      <c r="Z43" s="51">
+      <c r="Z44" s="50">
         <v>10</v>
       </c>
-      <c r="AA43" s="51">
+      <c r="AA44" s="50">
         <v>8</v>
       </c>
-      <c r="AB43" s="49">
+      <c r="AB44" s="48">
         <v>6</v>
       </c>
-      <c r="AC43" s="15">
+      <c r="AC44" s="15">
         <v>8</v>
       </c>
-      <c r="AD43" s="9">
+      <c r="AD44" s="9">
         <v>12</v>
       </c>
-      <c r="AE43" s="9">
+      <c r="AE44" s="9">
         <v>10</v>
       </c>
-      <c r="AF43" s="9">
+      <c r="AF44" s="9">
         <v>5</v>
       </c>
-      <c r="AG43" s="15">
+      <c r="AG44" s="15">
         <v>9</v>
       </c>
-      <c r="AH43" s="9">
+      <c r="AH44" s="9">
         <v>6</v>
       </c>
-      <c r="AI43" s="15">
+      <c r="AI44" s="15">
         <v>11</v>
       </c>
-      <c r="AJ43" s="15">
+      <c r="AJ44" s="15">
         <v>13</v>
       </c>
-      <c r="AK43" s="11">
+      <c r="AK44" s="11">
         <v>12</v>
       </c>
-      <c r="AL43" s="83">
+      <c r="AL44" s="78">
         <v>6</v>
       </c>
-      <c r="AM43" s="15">
+      <c r="AM44" s="15">
         <v>6</v>
       </c>
-      <c r="AN43" s="15">
+      <c r="AN44" s="15">
         <v>6</v>
       </c>
-      <c r="AO43" s="15">
+      <c r="AO44" s="15">
         <v>8</v>
       </c>
-      <c r="AP43" s="15">
+      <c r="AP44" s="15">
         <v>12</v>
       </c>
-      <c r="AQ43" s="15">
+      <c r="AQ44" s="15">
         <v>9</v>
       </c>
-      <c r="AR43" s="15">
+      <c r="AR44" s="15">
         <v>11</v>
       </c>
-      <c r="AS43" s="15">
+      <c r="AS44" s="15">
         <v>9</v>
       </c>
-      <c r="AT43" s="15">
+      <c r="AT44" s="15">
         <v>3</v>
       </c>
-      <c r="AU43" s="81">
+      <c r="AU44" s="76">
         <v>11</v>
       </c>
-      <c r="AV43" s="15">
+      <c r="AV44" s="15">
         <v>9</v>
       </c>
-      <c r="AW43" s="11">
+      <c r="AW44" s="11">
         <v>4</v>
       </c>
-      <c r="AX43" s="81">
+      <c r="AX44" s="76">
         <v>9</v>
       </c>
-      <c r="AY43" s="81">
+      <c r="AY44" s="76">
         <v>9</v>
       </c>
-      <c r="AZ43" s="81">
+      <c r="AZ44" s="76">
         <v>7</v>
       </c>
-      <c r="BA43" s="81">
+      <c r="BA44" s="76">
         <v>4</v>
       </c>
-      <c r="BB43" s="15">
+      <c r="BB44" s="15">
         <v>10</v>
       </c>
-      <c r="BC43" s="9">
+      <c r="BC44" s="9">
         <v>10</v>
       </c>
-      <c r="BD43" s="9">
+      <c r="BD44" s="9">
         <v>9</v>
       </c>
-      <c r="BE43" s="15">
+      <c r="BE44" s="15">
         <v>8</v>
       </c>
-      <c r="BF43" s="15">
+      <c r="BF44" s="15">
         <v>10</v>
       </c>
-      <c r="BG43" s="15">
+      <c r="BG44" s="15">
         <v>14</v>
       </c>
-      <c r="BH43" s="15">
+      <c r="BH44" s="15">
         <v>4</v>
       </c>
-      <c r="BI43" s="15">
+      <c r="BI44" s="11">
         <v>5</v>
       </c>
+      <c r="BJ44" s="115">
+        <v>6</v>
+      </c>
+      <c r="BK44" s="76">
+        <v>8</v>
+      </c>
+      <c r="BL44" s="76">
+        <v>4</v>
+      </c>
+      <c r="BM44" s="76">
+        <v>4</v>
+      </c>
     </row>
-    <row r="44" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A44" s="85" t="s">
+    <row r="45" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="30"/>
-[...32 lines deleted...]
-      <c r="U44" s="49">
+      <c r="B45" s="29"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="37"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="32"/>
+      <c r="N45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T45" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U45" s="48">
         <v>17</v>
       </c>
-      <c r="V44" s="49">
+      <c r="V45" s="48">
         <v>21</v>
       </c>
-      <c r="W44" s="49">
+      <c r="W45" s="48">
         <v>15</v>
       </c>
-      <c r="X44" s="49">
+      <c r="X45" s="48">
         <v>15</v>
       </c>
-      <c r="Y44" s="50">
+      <c r="Y45" s="49">
         <v>17</v>
       </c>
-      <c r="Z44" s="51">
+      <c r="Z45" s="50">
         <v>7</v>
       </c>
-      <c r="AA44" s="51">
+      <c r="AA45" s="50">
         <v>19</v>
       </c>
-      <c r="AB44" s="49">
+      <c r="AB45" s="48">
         <v>18</v>
       </c>
-      <c r="AC44" s="15">
+      <c r="AC45" s="15">
         <v>15</v>
       </c>
-      <c r="AD44" s="9">
+      <c r="AD45" s="9">
         <v>14</v>
       </c>
-      <c r="AE44" s="9">
+      <c r="AE45" s="9">
         <v>12</v>
       </c>
-      <c r="AF44" s="9">
+      <c r="AF45" s="9">
         <v>14</v>
       </c>
-      <c r="AG44" s="15">
+      <c r="AG45" s="15">
         <v>19</v>
       </c>
-      <c r="AH44" s="9">
+      <c r="AH45" s="9">
         <v>10</v>
       </c>
-      <c r="AI44" s="15">
+      <c r="AI45" s="15">
         <v>13</v>
       </c>
-      <c r="AJ44" s="15">
+      <c r="AJ45" s="15">
         <v>15</v>
       </c>
-      <c r="AK44" s="11">
+      <c r="AK45" s="11">
         <v>16</v>
       </c>
-      <c r="AL44" s="83">
+      <c r="AL45" s="78">
         <v>11</v>
       </c>
-      <c r="AM44" s="15">
+      <c r="AM45" s="15">
         <v>16</v>
       </c>
-      <c r="AN44" s="15">
+      <c r="AN45" s="15">
         <v>14</v>
       </c>
-      <c r="AO44" s="15">
+      <c r="AO45" s="15">
         <v>16</v>
       </c>
-      <c r="AP44" s="15">
+      <c r="AP45" s="15">
         <v>9</v>
       </c>
-      <c r="AQ44" s="15">
+      <c r="AQ45" s="15">
         <v>11</v>
       </c>
-      <c r="AR44" s="15">
+      <c r="AR45" s="15">
         <v>18</v>
       </c>
-      <c r="AS44" s="15">
+      <c r="AS45" s="15">
         <v>18</v>
       </c>
-      <c r="AT44" s="15">
+      <c r="AT45" s="15">
         <v>13</v>
       </c>
-      <c r="AU44" s="81">
+      <c r="AU45" s="76">
         <v>11</v>
       </c>
-      <c r="AV44" s="15">
+      <c r="AV45" s="15">
         <v>13</v>
       </c>
-      <c r="AW44" s="11">
+      <c r="AW45" s="11">
         <v>6</v>
       </c>
-      <c r="AX44" s="81">
+      <c r="AX45" s="76">
         <v>8</v>
       </c>
-      <c r="AY44" s="81">
+      <c r="AY45" s="76">
         <v>12</v>
       </c>
-      <c r="AZ44" s="81">
+      <c r="AZ45" s="76">
         <v>8</v>
       </c>
-      <c r="BA44" s="81">
+      <c r="BA45" s="76">
         <v>13</v>
       </c>
-      <c r="BB44" s="15">
+      <c r="BB45" s="15">
         <v>17</v>
       </c>
-      <c r="BC44" s="9">
+      <c r="BC45" s="9">
         <v>12</v>
       </c>
-      <c r="BD44" s="9">
+      <c r="BD45" s="9">
         <v>12</v>
       </c>
-      <c r="BE44" s="15">
+      <c r="BE45" s="15">
         <v>11</v>
       </c>
-      <c r="BF44" s="15">
+      <c r="BF45" s="15">
         <v>17</v>
       </c>
-      <c r="BG44" s="15">
+      <c r="BG45" s="15">
         <v>13</v>
-      </c>
-[...135 lines deleted...]
-        <v>5</v>
       </c>
       <c r="BH45" s="15">
         <v>9</v>
       </c>
-      <c r="BI45" s="15">
+      <c r="BI45" s="11">
+        <v>19</v>
+      </c>
+      <c r="BJ45" s="115">
+        <v>7</v>
+      </c>
+      <c r="BK45" s="76">
+        <v>13</v>
+      </c>
+      <c r="BL45" s="76">
+        <v>13</v>
+      </c>
+      <c r="BM45" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="37"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="32"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="53"/>
+      <c r="Q46" s="53"/>
+      <c r="R46" s="53"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="53"/>
+      <c r="U46" s="48"/>
+      <c r="V46" s="48"/>
+      <c r="W46" s="48"/>
+      <c r="X46" s="48"/>
+      <c r="Y46" s="49"/>
+      <c r="Z46" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA46" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB46" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD46" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE46" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF46" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH46" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK46" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL46" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>12</v>
+      </c>
+      <c r="AS46" s="15">
+        <v>9</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>11</v>
+      </c>
+      <c r="AU46" s="76">
         <v>8</v>
       </c>
+      <c r="AV46" s="15">
+        <v>8</v>
+      </c>
+      <c r="AW46" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX46" s="76">
+        <v>2</v>
+      </c>
+      <c r="AY46" s="76">
+        <v>10</v>
+      </c>
+      <c r="AZ46" s="76">
+        <v>9</v>
+      </c>
+      <c r="BA46" s="76">
+        <v>8</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>3</v>
+      </c>
+      <c r="BC46" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD46" s="9">
+        <v>8</v>
+      </c>
+      <c r="BE46" s="15">
+        <v>6</v>
+      </c>
+      <c r="BF46" s="15">
+        <v>5</v>
+      </c>
+      <c r="BG46" s="15">
+        <v>5</v>
+      </c>
+      <c r="BH46" s="15">
+        <v>9</v>
+      </c>
+      <c r="BI46" s="11">
+        <v>8</v>
+      </c>
+      <c r="BJ46" s="115">
+        <v>7</v>
+      </c>
+      <c r="BK46" s="76">
+        <v>3</v>
+      </c>
+      <c r="BL46" s="76">
+        <v>7</v>
+      </c>
+      <c r="BM46" s="76">
+        <v>8</v>
+      </c>
     </row>
-    <row r="46" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A46" s="85" t="s">
+    <row r="47" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B46" s="30"/>
-[...32 lines deleted...]
-      <c r="U46" s="49">
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
+      <c r="N47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T47" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U47" s="48">
         <v>20</v>
       </c>
-      <c r="V46" s="49">
+      <c r="V47" s="48">
         <v>32</v>
       </c>
-      <c r="W46" s="49">
+      <c r="W47" s="48">
         <v>13</v>
       </c>
-      <c r="X46" s="49">
-[...2 lines deleted...]
-      <c r="Y46" s="50">
+      <c r="X47" s="48">
+        <v>23</v>
+      </c>
+      <c r="Y47" s="49">
         <v>27</v>
       </c>
-      <c r="Z46" s="51">
+      <c r="Z47" s="50">
         <v>34</v>
       </c>
-      <c r="AA46" s="51">
+      <c r="AA47" s="50">
         <v>22</v>
       </c>
-      <c r="AB46" s="49">
+      <c r="AB47" s="48">
         <v>21</v>
       </c>
-      <c r="AC46" s="15">
+      <c r="AC47" s="15">
         <v>29</v>
       </c>
-      <c r="AD46" s="9">
+      <c r="AD47" s="9">
         <v>29</v>
       </c>
-      <c r="AE46" s="9">
+      <c r="AE47" s="9">
         <v>33</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AF47" s="9">
         <v>18</v>
       </c>
-      <c r="AG46" s="15">
+      <c r="AG47" s="15">
         <v>26</v>
       </c>
-      <c r="AH46" s="9">
+      <c r="AH47" s="9">
         <v>21</v>
       </c>
-      <c r="AI46" s="15">
-[...2 lines deleted...]
-      <c r="AJ46" s="15">
+      <c r="AI47" s="15">
+        <v>23</v>
+      </c>
+      <c r="AJ47" s="15">
         <v>28</v>
       </c>
-      <c r="AK46" s="11">
+      <c r="AK47" s="11">
         <v>15</v>
       </c>
-      <c r="AL46" s="83">
+      <c r="AL47" s="78">
         <v>16</v>
       </c>
-      <c r="AM46" s="15">
+      <c r="AM47" s="15">
         <v>20</v>
       </c>
-      <c r="AN46" s="15">
+      <c r="AN47" s="15">
         <v>19</v>
       </c>
-      <c r="AO46" s="15">
+      <c r="AO47" s="15">
         <v>22</v>
       </c>
-      <c r="AP46" s="15">
+      <c r="AP47" s="15">
         <v>22</v>
       </c>
-      <c r="AQ46" s="15">
+      <c r="AQ47" s="15">
         <v>20</v>
       </c>
-      <c r="AR46" s="15">
+      <c r="AR47" s="15">
         <v>29</v>
       </c>
-      <c r="AS46" s="15">
+      <c r="AS47" s="15">
         <v>19</v>
       </c>
-      <c r="AT46" s="15">
+      <c r="AT47" s="15">
         <v>18</v>
       </c>
-      <c r="AU46" s="81">
+      <c r="AU47" s="76">
         <v>29</v>
       </c>
-      <c r="AV46" s="15">
-[...2 lines deleted...]
-      <c r="AW46" s="11">
+      <c r="AV47" s="15">
+        <v>23</v>
+      </c>
+      <c r="AW47" s="11">
         <v>25</v>
       </c>
-      <c r="AX46" s="81">
+      <c r="AX47" s="76">
         <v>18</v>
       </c>
-      <c r="AY46" s="81">
+      <c r="AY47" s="76">
         <v>12</v>
       </c>
-      <c r="AZ46" s="81">
+      <c r="AZ47" s="76">
         <v>19</v>
       </c>
-      <c r="BA46" s="81">
+      <c r="BA47" s="76">
         <v>25</v>
       </c>
-      <c r="BB46" s="15">
+      <c r="BB47" s="15">
         <v>17</v>
       </c>
-      <c r="BC46" s="9">
+      <c r="BC47" s="9">
         <v>18</v>
       </c>
-      <c r="BD46" s="9">
+      <c r="BD47" s="9">
         <v>19</v>
       </c>
-      <c r="BE46" s="15">
+      <c r="BE47" s="15">
         <v>12</v>
       </c>
-      <c r="BF46" s="15">
+      <c r="BF47" s="15">
         <v>20</v>
       </c>
-      <c r="BG46" s="15">
+      <c r="BG47" s="15">
         <v>16</v>
       </c>
-      <c r="BH46" s="15">
+      <c r="BH47" s="15">
         <v>13</v>
       </c>
-      <c r="BI46" s="15">
+      <c r="BI47" s="11">
         <v>16</v>
       </c>
+      <c r="BJ47" s="115">
+        <v>20</v>
+      </c>
+      <c r="BK47" s="76">
+        <v>10</v>
+      </c>
+      <c r="BL47" s="76">
+        <v>14</v>
+      </c>
+      <c r="BM47" s="76">
+        <v>17</v>
+      </c>
     </row>
-    <row r="47" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A47" s="85" t="s">
+    <row r="48" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B47" s="30"/>
-[...32 lines deleted...]
-      <c r="U47" s="49">
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="37"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="32"/>
+      <c r="N48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="S48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="U48" s="48">
         <v>14</v>
       </c>
-      <c r="V47" s="49">
+      <c r="V48" s="48">
         <v>11</v>
       </c>
-      <c r="W47" s="49">
+      <c r="W48" s="48">
         <v>13</v>
       </c>
-      <c r="X47" s="49">
+      <c r="X48" s="48">
         <v>12</v>
       </c>
-      <c r="Y47" s="50">
+      <c r="Y48" s="49">
         <v>7</v>
       </c>
-      <c r="Z47" s="51">
+      <c r="Z48" s="50">
         <v>12</v>
       </c>
-      <c r="AA47" s="51">
+      <c r="AA48" s="50">
         <v>12</v>
       </c>
-      <c r="AB47" s="49">
+      <c r="AB48" s="48">
         <v>10</v>
       </c>
-      <c r="AC47" s="15">
+      <c r="AC48" s="15">
         <v>8</v>
       </c>
-      <c r="AD47" s="9">
+      <c r="AD48" s="9">
         <v>12</v>
       </c>
-      <c r="AE47" s="9">
+      <c r="AE48" s="9">
         <v>3</v>
       </c>
-      <c r="AF47" s="9">
+      <c r="AF48" s="9">
         <v>3</v>
       </c>
-      <c r="AG47" s="15">
+      <c r="AG48" s="15">
         <v>6</v>
       </c>
-      <c r="AH47" s="9">
+      <c r="AH48" s="9">
         <v>9</v>
       </c>
-      <c r="AI47" s="15">
+      <c r="AI48" s="15">
         <v>8</v>
       </c>
-      <c r="AJ47" s="15">
+      <c r="AJ48" s="15">
         <v>10</v>
       </c>
-      <c r="AK47" s="11">
+      <c r="AK48" s="11">
         <v>4</v>
       </c>
-      <c r="AL47" s="83">
+      <c r="AL48" s="78">
         <v>11</v>
       </c>
-      <c r="AM47" s="15">
+      <c r="AM48" s="15">
         <v>7</v>
       </c>
-      <c r="AN47" s="15">
+      <c r="AN48" s="15">
         <v>6</v>
       </c>
-      <c r="AO47" s="15">
+      <c r="AO48" s="15">
         <v>11</v>
       </c>
-      <c r="AP47" s="15">
+      <c r="AP48" s="15">
         <v>12</v>
       </c>
-      <c r="AQ47" s="15">
+      <c r="AQ48" s="15">
         <v>8</v>
       </c>
-      <c r="AR47" s="15">
+      <c r="AR48" s="15">
         <v>6</v>
       </c>
-      <c r="AS47" s="15">
+      <c r="AS48" s="15">
         <v>3</v>
       </c>
-      <c r="AT47" s="15">
+      <c r="AT48" s="15">
         <v>9</v>
       </c>
-      <c r="AU47" s="81">
+      <c r="AU48" s="76">
         <v>8</v>
       </c>
-      <c r="AV47" s="15">
+      <c r="AV48" s="15">
         <v>6</v>
       </c>
-      <c r="AW47" s="11">
+      <c r="AW48" s="11">
         <v>9</v>
       </c>
-      <c r="AX47" s="81">
+      <c r="AX48" s="76">
         <v>6</v>
       </c>
-      <c r="AY47" s="81">
+      <c r="AY48" s="76">
         <v>2</v>
       </c>
-      <c r="AZ47" s="81">
+      <c r="AZ48" s="76">
         <v>12</v>
       </c>
-      <c r="BA47" s="81">
+      <c r="BA48" s="76">
         <v>5</v>
       </c>
-      <c r="BB47" s="15">
+      <c r="BB48" s="15">
         <v>5</v>
       </c>
-      <c r="BC47" s="9">
+      <c r="BC48" s="9">
         <v>5</v>
       </c>
-      <c r="BD47" s="9">
+      <c r="BD48" s="9">
         <v>6</v>
       </c>
-      <c r="BE47" s="15">
+      <c r="BE48" s="15">
         <v>4</v>
       </c>
-      <c r="BF47" s="15">
+      <c r="BF48" s="15">
         <v>8</v>
       </c>
-      <c r="BG47" s="15">
+      <c r="BG48" s="15">
         <v>9</v>
       </c>
-      <c r="BH47" s="15">
+      <c r="BH48" s="15">
         <v>7</v>
       </c>
-      <c r="BI47" s="15">
+      <c r="BI48" s="11">
         <v>10</v>
       </c>
+      <c r="BJ48" s="115">
+        <v>2</v>
+      </c>
+      <c r="BK48" s="76">
+        <v>4</v>
+      </c>
+      <c r="BL48" s="76">
+        <v>3</v>
+      </c>
+      <c r="BM48" s="76">
+        <v>7</v>
+      </c>
     </row>
-    <row r="48" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A48" s="85" t="s">
+    <row r="49" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A49" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="B48" s="30"/>
-[...77 lines deleted...]
-      <c r="AR48" s="15">
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="37"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="32"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="53"/>
+      <c r="Q49" s="53"/>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="53"/>
+      <c r="U49" s="48"/>
+      <c r="V49" s="48"/>
+      <c r="W49" s="48"/>
+      <c r="X49" s="48"/>
+      <c r="Y49" s="49"/>
+      <c r="Z49" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA49" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB49" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD49" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE49" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF49" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH49" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK49" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL49" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ49" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR49" s="15">
         <v>19</v>
       </c>
-      <c r="AS48" s="15">
+      <c r="AS49" s="15">
         <v>20</v>
       </c>
-      <c r="AT48" s="15">
+      <c r="AT49" s="15">
         <v>17</v>
       </c>
-      <c r="AU48" s="81">
+      <c r="AU49" s="76">
         <v>16</v>
       </c>
-      <c r="AV48" s="15">
+      <c r="AV49" s="15">
         <v>18</v>
       </c>
-      <c r="AW48" s="11">
+      <c r="AW49" s="11">
         <v>20</v>
       </c>
-      <c r="AX48" s="81">
+      <c r="AX49" s="76">
         <v>20</v>
       </c>
-      <c r="AY48" s="81">
+      <c r="AY49" s="76">
         <v>12</v>
       </c>
-      <c r="AZ48" s="81">
+      <c r="AZ49" s="76">
         <v>15</v>
       </c>
-      <c r="BA48" s="81">
+      <c r="BA49" s="76">
         <v>19</v>
       </c>
-      <c r="BB48" s="15">
+      <c r="BB49" s="15">
         <v>21</v>
       </c>
-      <c r="BC48" s="9">
+      <c r="BC49" s="9">
         <v>12</v>
       </c>
-      <c r="BD48" s="9">
+      <c r="BD49" s="9">
         <v>15</v>
       </c>
-      <c r="BE48" s="15">
+      <c r="BE49" s="15">
         <v>16</v>
       </c>
-      <c r="BF48" s="15">
+      <c r="BF49" s="15">
         <v>17</v>
       </c>
-      <c r="BG48" s="15">
+      <c r="BG49" s="15">
         <v>12</v>
       </c>
-      <c r="BH48" s="15">
+      <c r="BH49" s="15">
         <v>11</v>
       </c>
-      <c r="BI48" s="15">
+      <c r="BI49" s="11">
         <v>16</v>
       </c>
+      <c r="BJ49" s="115">
+        <v>8</v>
+      </c>
+      <c r="BK49" s="76">
+        <v>15</v>
+      </c>
+      <c r="BL49" s="76">
+        <v>16</v>
+      </c>
+      <c r="BM49" s="76">
+        <v>16</v>
+      </c>
     </row>
-    <row r="49" spans="1:61" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A49" s="88" t="s">
+    <row r="50" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="30"/>
-[...32 lines deleted...]
-      <c r="U49" s="56">
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="37"/>
+      <c r="K50" s="38"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="32"/>
+      <c r="N50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="O50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="P50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="R50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="S50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="T50" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="U50" s="55">
         <v>50</v>
       </c>
-      <c r="V49" s="56">
+      <c r="V50" s="55">
         <v>40</v>
       </c>
-      <c r="W49" s="56">
+      <c r="W50" s="55">
         <v>63</v>
       </c>
-      <c r="X49" s="56">
+      <c r="X50" s="55">
         <v>74</v>
       </c>
-      <c r="Y49" s="57">
+      <c r="Y50" s="56">
         <v>52</v>
       </c>
-      <c r="Z49" s="58">
+      <c r="Z50" s="57">
         <v>45</v>
       </c>
-      <c r="AA49" s="58">
+      <c r="AA50" s="57">
         <v>34</v>
       </c>
-      <c r="AB49" s="56">
+      <c r="AB50" s="55">
         <v>40</v>
       </c>
-      <c r="AC49" s="18">
+      <c r="AC50" s="18">
         <v>31</v>
       </c>
-      <c r="AD49" s="18">
+      <c r="AD50" s="18">
         <v>47</v>
       </c>
-      <c r="AE49" s="18">
+      <c r="AE50" s="18">
         <v>44</v>
       </c>
-      <c r="AF49" s="18">
+      <c r="AF50" s="18">
         <v>43</v>
       </c>
-      <c r="AG49" s="18">
+      <c r="AG50" s="18">
         <v>47</v>
       </c>
-      <c r="AH49" s="18">
+      <c r="AH50" s="18">
         <v>51</v>
       </c>
-      <c r="AI49" s="18">
+      <c r="AI50" s="18">
         <v>52</v>
       </c>
-      <c r="AJ49" s="18">
+      <c r="AJ50" s="18">
         <v>41</v>
       </c>
-      <c r="AK49" s="20">
+      <c r="AK50" s="20">
         <v>36</v>
       </c>
-      <c r="AL49" s="21">
+      <c r="AL50" s="21">
         <v>45</v>
       </c>
-      <c r="AM49" s="18">
+      <c r="AM50" s="18">
         <v>33</v>
       </c>
-      <c r="AN49" s="18">
+      <c r="AN50" s="18">
         <v>36</v>
       </c>
-      <c r="AO49" s="18">
+      <c r="AO50" s="18">
         <v>54</v>
       </c>
-      <c r="AP49" s="18">
+      <c r="AP50" s="18">
         <v>48</v>
       </c>
-      <c r="AQ49" s="18">
+      <c r="AQ50" s="18">
         <v>35</v>
       </c>
-      <c r="AR49" s="18">
+      <c r="AR50" s="18">
         <v>26</v>
       </c>
-      <c r="AS49" s="18">
+      <c r="AS50" s="18">
         <v>31</v>
       </c>
-      <c r="AT49" s="18">
+      <c r="AT50" s="18">
         <v>25</v>
       </c>
-      <c r="AU49" s="82">
+      <c r="AU50" s="77">
         <v>28</v>
       </c>
-      <c r="AV49" s="18">
+      <c r="AV50" s="18">
         <v>28</v>
       </c>
-      <c r="AW49" s="20">
+      <c r="AW50" s="20">
         <v>28</v>
       </c>
-      <c r="AX49" s="82">
+      <c r="AX50" s="77">
         <v>19</v>
       </c>
-      <c r="AY49" s="82">
+      <c r="AY50" s="77">
         <v>20</v>
       </c>
-      <c r="AZ49" s="82">
+      <c r="AZ50" s="77">
         <v>16</v>
       </c>
-      <c r="BA49" s="82">
+      <c r="BA50" s="77">
         <v>22</v>
       </c>
-      <c r="BB49" s="18">
+      <c r="BB50" s="18">
         <v>29</v>
       </c>
-      <c r="BC49" s="18">
+      <c r="BC50" s="18">
         <v>15</v>
       </c>
-      <c r="BD49" s="18">
+      <c r="BD50" s="18">
         <v>25</v>
       </c>
-      <c r="BE49" s="18">
+      <c r="BE50" s="18">
         <v>15</v>
       </c>
-      <c r="BF49" s="18">
+      <c r="BF50" s="18">
         <v>25</v>
       </c>
-      <c r="BG49" s="18">
+      <c r="BG50" s="18">
         <v>15</v>
       </c>
-      <c r="BH49" s="18">
+      <c r="BH50" s="18">
         <v>18</v>
       </c>
-      <c r="BI49" s="18">
+      <c r="BI50" s="20">
         <v>17</v>
       </c>
+      <c r="BJ50" s="116">
+        <v>23</v>
+      </c>
+      <c r="BK50" s="77">
+        <v>18</v>
+      </c>
+      <c r="BL50" s="77">
+        <v>13</v>
+      </c>
+      <c r="BM50" s="77">
+        <v>17</v>
+      </c>
+      <c r="BN50" s="111"/>
+      <c r="BO50" s="111"/>
+      <c r="BP50" s="111"/>
+      <c r="BQ50" s="111"/>
+      <c r="BR50" s="111"/>
+      <c r="BS50" s="111"/>
+      <c r="BT50" s="111"/>
+      <c r="BU50" s="111"/>
     </row>
-    <row r="50" spans="1:61" s="5" customFormat="1" ht="11.25">
-      <c r="A50" s="22" t="s">
+    <row r="51" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="A51" s="110" t="s">
         <v>55</v>
       </c>
-      <c r="AA50" s="44"/>
+      <c r="AA51" s="43"/>
     </row>
-    <row r="51" spans="1:61" s="5" customFormat="1" ht="11.25">
-      <c r="AA51" s="44"/>
+    <row r="52" spans="1:73" s="5" customFormat="1" ht="11.25">
+      <c r="AA52" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
+  <mergeCells count="12">
+    <mergeCell ref="BJ7:BU7"/>
+    <mergeCell ref="A9:BU9"/>
+    <mergeCell ref="A23:BU23"/>
+    <mergeCell ref="A37:BU37"/>
+    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="AX7:BI7"/>
+    <mergeCell ref="BS6:BU6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:X7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>