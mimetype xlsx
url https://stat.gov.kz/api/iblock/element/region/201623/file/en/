--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -7,63 +7,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12555" tabRatio="710"/>
+    <workbookView xWindow="150" yWindow="-90" windowWidth="14310" windowHeight="12555" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="994" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -241,51 +241,51 @@
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>General fertility rate*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t xml:space="preserve"> 1000 people</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -305,50 +305,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -715,302 +722,302 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>51</xdr:col>
-      <xdr:colOff>42225</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>152325</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>153035</xdr:rowOff>
+      <xdr:rowOff>18150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66675" y="95250"/>
-          <a:ext cx="2966400" cy="857885"/>
+          <a:off x="9525" y="19050"/>
+          <a:ext cx="2581200" cy="799200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>51</xdr:col>
-      <xdr:colOff>213675</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>333300</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>95885</xdr:rowOff>
+      <xdr:rowOff>65775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="76200" y="38100"/>
-          <a:ext cx="2966400" cy="857885"/>
+          <a:off x="0" y="66675"/>
+          <a:ext cx="2581200" cy="799200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>51</xdr:col>
-      <xdr:colOff>175575</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>228525</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>162560</xdr:rowOff>
+      <xdr:rowOff>46725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="104775" y="104775"/>
-          <a:ext cx="2966400" cy="857885"/>
+          <a:off x="28575" y="47625"/>
+          <a:ext cx="2581200" cy="799200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1286,170 +1293,94 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BU44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="BV6" sqref="BV6"/>
+      <selection pane="bottomLeft" activeCell="BO10" sqref="BO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="37" max="45" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="9.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="49" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="8.28515625" style="1" customWidth="1"/>
     <col min="58" max="58" width="9.7109375" style="1" customWidth="1"/>
     <col min="59" max="61" width="8.28515625" style="1" customWidth="1"/>
     <col min="62" max="69" width="7.7109375" style="1" customWidth="1"/>
     <col min="70" max="70" width="8.5703125" style="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" style="1" customWidth="1"/>
     <col min="72" max="72" width="8.140625" style="1" customWidth="1"/>
     <col min="73" max="73" width="8.7109375" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1">
-[...75 lines deleted...]
-    </row>
+    <row r="1" spans="1:73" ht="18" customHeight="1"/>
     <row r="2" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
@@ -1458,99 +1389,125 @@
       <c r="AA2" s="22"/>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
       <c r="AD2" s="22"/>
       <c r="AE2" s="22"/>
       <c r="AF2" s="22"/>
       <c r="AG2" s="22"/>
       <c r="AH2" s="22"/>
       <c r="AI2" s="22"/>
       <c r="AJ2" s="22"/>
       <c r="AK2" s="22"/>
       <c r="AL2" s="22"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
       <c r="AP2" s="22"/>
       <c r="AQ2" s="22"/>
       <c r="AR2" s="22"/>
       <c r="AS2" s="22"/>
       <c r="AT2" s="22"/>
       <c r="AU2" s="22"/>
       <c r="AV2" s="22"/>
       <c r="AW2" s="22"/>
     </row>
     <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="22"/>
-[...47 lines deleted...]
-      <c r="AW3" s="22"/>
+      <c r="A3" s="116" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="116"/>
+      <c r="N3" s="116"/>
+      <c r="O3" s="116"/>
+      <c r="P3" s="116"/>
+      <c r="Q3" s="116"/>
+      <c r="R3" s="116"/>
+      <c r="S3" s="116"/>
+      <c r="T3" s="116"/>
+      <c r="U3" s="116"/>
+      <c r="V3" s="116"/>
+      <c r="W3" s="116"/>
+      <c r="X3" s="116"/>
+      <c r="Y3" s="116"/>
+      <c r="Z3" s="116"/>
+      <c r="AA3" s="116"/>
+      <c r="AB3" s="116"/>
+      <c r="AC3" s="116"/>
+      <c r="AD3" s="116"/>
+      <c r="AE3" s="116"/>
+      <c r="AF3" s="116"/>
+      <c r="AG3" s="116"/>
+      <c r="AH3" s="116"/>
+      <c r="AI3" s="116"/>
+      <c r="AJ3" s="116"/>
+      <c r="AK3" s="116"/>
+      <c r="AL3" s="116"/>
+      <c r="AM3" s="116"/>
+      <c r="AN3" s="116"/>
+      <c r="AO3" s="116"/>
+      <c r="AP3" s="116"/>
+      <c r="AQ3" s="116"/>
+      <c r="AR3" s="116"/>
+      <c r="AS3" s="116"/>
+      <c r="AT3" s="116"/>
+      <c r="AU3" s="116"/>
+      <c r="AV3" s="116"/>
+      <c r="AW3" s="116"/>
+      <c r="AX3" s="116"/>
+      <c r="AY3" s="116"/>
+      <c r="AZ3" s="116"/>
+      <c r="BA3" s="116"/>
+      <c r="BB3" s="116"/>
+      <c r="BC3" s="116"/>
+      <c r="BD3" s="116"/>
+      <c r="BE3" s="116"/>
+      <c r="BF3" s="116"/>
+      <c r="BG3" s="116"/>
+      <c r="BH3" s="116"/>
+      <c r="BI3" s="116"/>
+      <c r="BJ3" s="116"/>
+      <c r="BK3" s="116"/>
+      <c r="BL3" s="116"/>
+      <c r="BM3" s="116"/>
+      <c r="BN3" s="116"/>
+      <c r="BO3" s="116"/>
+      <c r="BP3" s="116"/>
+      <c r="BQ3" s="116"/>
+      <c r="BR3" s="116"/>
+      <c r="BS3" s="116"/>
+      <c r="BT3" s="116"/>
+      <c r="BU3" s="116"/>
     </row>
     <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
@@ -1628,79 +1585,79 @@
       <c r="AR5" s="22"/>
       <c r="AS5" s="22"/>
       <c r="AT5" s="22"/>
       <c r="AU5" s="22"/>
       <c r="AV5" s="22"/>
       <c r="AW5" s="22"/>
     </row>
     <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="3"/>
       <c r="BU6" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="93"/>
-      <c r="B7" s="95">
+      <c r="A7" s="104"/>
+      <c r="B7" s="106">
         <v>2021</v>
       </c>
-      <c r="C7" s="96"/>
-[...10 lines deleted...]
-      <c r="N7" s="91">
+      <c r="C7" s="107"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="107"/>
+      <c r="F7" s="107"/>
+      <c r="G7" s="107"/>
+      <c r="H7" s="107"/>
+      <c r="I7" s="107"/>
+      <c r="J7" s="107"/>
+      <c r="K7" s="107"/>
+      <c r="L7" s="107"/>
+      <c r="M7" s="107"/>
+      <c r="N7" s="102">
         <v>2022</v>
       </c>
-      <c r="O7" s="92"/>
-[...9 lines deleted...]
-      <c r="Y7" s="92"/>
+      <c r="O7" s="103"/>
+      <c r="P7" s="103"/>
+      <c r="Q7" s="103"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="103"/>
+      <c r="T7" s="103"/>
+      <c r="U7" s="103"/>
+      <c r="V7" s="103"/>
+      <c r="W7" s="103"/>
+      <c r="X7" s="103"/>
+      <c r="Y7" s="103"/>
       <c r="Z7" s="97">
         <v>2023</v>
       </c>
       <c r="AA7" s="98"/>
       <c r="AB7" s="98"/>
       <c r="AC7" s="98"/>
       <c r="AD7" s="98"/>
       <c r="AE7" s="98"/>
       <c r="AF7" s="98"/>
       <c r="AG7" s="98"/>
       <c r="AH7" s="98"/>
       <c r="AI7" s="98"/>
       <c r="AJ7" s="98"/>
       <c r="AK7" s="99"/>
       <c r="AL7" s="97">
         <v>2024</v>
       </c>
       <c r="AM7" s="98"/>
       <c r="AN7" s="98"/>
       <c r="AO7" s="98"/>
       <c r="AP7" s="98"/>
       <c r="AQ7" s="98"/>
       <c r="AR7" s="98"/>
       <c r="AS7" s="98"/>
       <c r="AT7" s="98"/>
@@ -1715,51 +1672,51 @@
       <c r="BA7" s="98"/>
       <c r="BB7" s="98"/>
       <c r="BC7" s="98"/>
       <c r="BD7" s="98"/>
       <c r="BE7" s="98"/>
       <c r="BF7" s="98"/>
       <c r="BG7" s="98"/>
       <c r="BH7" s="98"/>
       <c r="BI7" s="99"/>
       <c r="BJ7" s="97">
         <v>2026</v>
       </c>
       <c r="BK7" s="98"/>
       <c r="BL7" s="98"/>
       <c r="BM7" s="98"/>
       <c r="BN7" s="98"/>
       <c r="BO7" s="98"/>
       <c r="BP7" s="98"/>
       <c r="BQ7" s="98"/>
       <c r="BR7" s="98"/>
       <c r="BS7" s="98"/>
       <c r="BT7" s="98"/>
       <c r="BU7" s="99"/>
     </row>
     <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A8" s="94"/>
+      <c r="A8" s="105"/>
       <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="85" t="s">
@@ -1934,125 +1891,125 @@
         <v>41</v>
       </c>
       <c r="BO8" s="26" t="s">
         <v>42</v>
       </c>
       <c r="BP8" s="26" t="s">
         <v>43</v>
       </c>
       <c r="BQ8" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BR8" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BS8" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BT8" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BU8" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="101" t="s">
+      <c r="A9" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="101"/>
-[...70 lines deleted...]
-      <c r="BU9" s="101"/>
+      <c r="B9" s="100"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="100"/>
+      <c r="M9" s="100"/>
+      <c r="N9" s="100"/>
+      <c r="O9" s="100"/>
+      <c r="P9" s="100"/>
+      <c r="Q9" s="100"/>
+      <c r="R9" s="100"/>
+      <c r="S9" s="100"/>
+      <c r="T9" s="100"/>
+      <c r="U9" s="100"/>
+      <c r="V9" s="100"/>
+      <c r="W9" s="100"/>
+      <c r="X9" s="100"/>
+      <c r="Y9" s="100"/>
+      <c r="Z9" s="100"/>
+      <c r="AA9" s="100"/>
+      <c r="AB9" s="100"/>
+      <c r="AC9" s="100"/>
+      <c r="AD9" s="100"/>
+      <c r="AE9" s="100"/>
+      <c r="AF9" s="100"/>
+      <c r="AG9" s="100"/>
+      <c r="AH9" s="100"/>
+      <c r="AI9" s="100"/>
+      <c r="AJ9" s="100"/>
+      <c r="AK9" s="100"/>
+      <c r="AL9" s="100"/>
+      <c r="AM9" s="100"/>
+      <c r="AN9" s="100"/>
+      <c r="AO9" s="100"/>
+      <c r="AP9" s="100"/>
+      <c r="AQ9" s="100"/>
+      <c r="AR9" s="100"/>
+      <c r="AS9" s="100"/>
+      <c r="AT9" s="100"/>
+      <c r="AU9" s="100"/>
+      <c r="AV9" s="100"/>
+      <c r="AW9" s="100"/>
+      <c r="AX9" s="100"/>
+      <c r="AY9" s="100"/>
+      <c r="AZ9" s="100"/>
+      <c r="BA9" s="100"/>
+      <c r="BB9" s="100"/>
+      <c r="BC9" s="100"/>
+      <c r="BD9" s="100"/>
+      <c r="BE9" s="100"/>
+      <c r="BF9" s="100"/>
+      <c r="BG9" s="100"/>
+      <c r="BH9" s="100"/>
+      <c r="BI9" s="100"/>
+      <c r="BJ9" s="100"/>
+      <c r="BK9" s="100"/>
+      <c r="BL9" s="100"/>
+      <c r="BM9" s="100"/>
+      <c r="BN9" s="100"/>
+      <c r="BO9" s="100"/>
+      <c r="BP9" s="100"/>
+      <c r="BQ9" s="100"/>
+      <c r="BR9" s="100"/>
+      <c r="BS9" s="100"/>
+      <c r="BT9" s="100"/>
+      <c r="BU9" s="100"/>
     </row>
     <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>23</v>
@@ -2205,50 +2162,53 @@
         <v>721</v>
       </c>
       <c r="BF10" s="9">
         <v>779</v>
       </c>
       <c r="BG10" s="9">
         <v>650</v>
       </c>
       <c r="BH10" s="9">
         <v>581</v>
       </c>
       <c r="BI10" s="11">
         <v>674</v>
       </c>
       <c r="BJ10" s="9">
         <v>594</v>
       </c>
       <c r="BK10" s="9">
         <v>542</v>
       </c>
       <c r="BL10" s="9">
         <v>661</v>
       </c>
       <c r="BM10" s="9">
         <v>639</v>
+      </c>
+      <c r="BN10" s="9">
+        <v>592</v>
       </c>
     </row>
     <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14">
         <v>477</v>
       </c>
       <c r="O11" s="14">
         <v>448</v>
       </c>
       <c r="P11" s="14">
@@ -2379,50 +2339,53 @@
       </c>
       <c r="BF11" s="9">
         <v>438</v>
       </c>
       <c r="BG11" s="9">
         <v>351</v>
       </c>
       <c r="BH11" s="9">
         <v>328</v>
       </c>
       <c r="BI11" s="11">
         <v>391</v>
       </c>
       <c r="BJ11" s="9">
         <v>300</v>
       </c>
       <c r="BK11" s="9">
         <v>303</v>
       </c>
       <c r="BL11" s="9">
         <v>379</v>
       </c>
       <c r="BM11" s="9">
         <v>365</v>
       </c>
+      <c r="BN11" s="9">
+        <v>336</v>
+      </c>
     </row>
     <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="14">
         <v>23</v>
       </c>
       <c r="O12" s="14">
         <v>12</v>
       </c>
       <c r="P12" s="14">
         <v>12</v>
@@ -2551,50 +2514,53 @@
         <v>19</v>
       </c>
       <c r="BF12" s="9">
         <v>13</v>
       </c>
       <c r="BG12" s="9">
         <v>7</v>
       </c>
       <c r="BH12" s="9">
         <v>8</v>
       </c>
       <c r="BI12" s="11">
         <v>6</v>
       </c>
       <c r="BJ12" s="9">
         <v>9</v>
       </c>
       <c r="BK12" s="9">
         <v>6</v>
       </c>
       <c r="BL12" s="9">
         <v>7</v>
       </c>
       <c r="BM12" s="9">
         <v>19</v>
+      </c>
+      <c r="BN12" s="9">
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="14">
         <v>18</v>
       </c>
       <c r="O13" s="14">
         <v>21</v>
       </c>
       <c r="P13" s="14">
@@ -2725,50 +2691,53 @@
       </c>
       <c r="BF13" s="9">
         <v>16</v>
       </c>
       <c r="BG13" s="9">
         <v>20</v>
       </c>
       <c r="BH13" s="9">
         <v>4</v>
       </c>
       <c r="BI13" s="11">
         <v>11</v>
       </c>
       <c r="BJ13" s="9">
         <v>18</v>
       </c>
       <c r="BK13" s="9">
         <v>12</v>
       </c>
       <c r="BL13" s="9">
         <v>9</v>
       </c>
       <c r="BM13" s="9">
         <v>9</v>
       </c>
+      <c r="BN13" s="9">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="14">
         <v>30</v>
       </c>
       <c r="O14" s="14">
         <v>38</v>
       </c>
       <c r="P14" s="14">
         <v>40</v>
@@ -2898,50 +2867,53 @@
       </c>
       <c r="BF14" s="9">
         <v>19</v>
       </c>
       <c r="BG14" s="9">
         <v>24</v>
       </c>
       <c r="BH14" s="9">
         <v>21</v>
       </c>
       <c r="BI14" s="11">
         <v>24</v>
       </c>
       <c r="BJ14" s="9">
         <v>27</v>
       </c>
       <c r="BK14" s="9">
         <v>18</v>
       </c>
       <c r="BL14" s="9">
         <v>26</v>
       </c>
       <c r="BM14" s="9">
         <v>11</v>
       </c>
+      <c r="BN14" s="9">
+        <v>20</v>
+      </c>
     </row>
     <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="14">
         <v>98</v>
       </c>
       <c r="O15" s="14">
         <v>129</v>
       </c>
       <c r="P15" s="14">
         <v>113</v>
@@ -3071,50 +3043,53 @@
       </c>
       <c r="BF15" s="9">
         <v>87</v>
       </c>
       <c r="BG15" s="9">
         <v>77</v>
       </c>
       <c r="BH15" s="9">
         <v>69</v>
       </c>
       <c r="BI15" s="11">
         <v>65</v>
       </c>
       <c r="BJ15" s="9">
         <v>78</v>
       </c>
       <c r="BK15" s="9">
         <v>65</v>
       </c>
       <c r="BL15" s="9">
         <v>93</v>
       </c>
       <c r="BM15" s="9">
         <v>72</v>
       </c>
+      <c r="BN15" s="9">
+        <v>62</v>
+      </c>
     </row>
     <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="14">
         <v>17</v>
       </c>
       <c r="O16" s="14">
         <v>22</v>
       </c>
       <c r="P16" s="14">
         <v>21</v>
@@ -3244,50 +3219,53 @@
       </c>
       <c r="BF16" s="9">
         <v>16</v>
       </c>
       <c r="BG16" s="9">
         <v>22</v>
       </c>
       <c r="BH16" s="9">
         <v>10</v>
       </c>
       <c r="BI16" s="11">
         <v>13</v>
       </c>
       <c r="BJ16" s="9">
         <v>12</v>
       </c>
       <c r="BK16" s="9">
         <v>11</v>
       </c>
       <c r="BL16" s="9">
         <v>11</v>
       </c>
       <c r="BM16" s="9">
         <v>12</v>
       </c>
+      <c r="BN16" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="14">
         <v>44</v>
       </c>
       <c r="O17" s="14">
         <v>25</v>
       </c>
       <c r="P17" s="14">
         <v>35</v>
@@ -3416,50 +3394,53 @@
         <v>25</v>
       </c>
       <c r="BF17" s="9">
         <v>29</v>
       </c>
       <c r="BG17" s="9">
         <v>27</v>
       </c>
       <c r="BH17" s="9">
         <v>23</v>
       </c>
       <c r="BI17" s="11">
         <v>29</v>
       </c>
       <c r="BJ17" s="9">
         <v>13</v>
       </c>
       <c r="BK17" s="9">
         <v>23</v>
       </c>
       <c r="BL17" s="9">
         <v>18</v>
       </c>
       <c r="BM17" s="9">
         <v>23</v>
+      </c>
+      <c r="BN17" s="9">
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="8"/>
@@ -3566,50 +3547,53 @@
       </c>
       <c r="BF18" s="9">
         <v>16</v>
       </c>
       <c r="BG18" s="9">
         <v>10</v>
       </c>
       <c r="BH18" s="9">
         <v>12</v>
       </c>
       <c r="BI18" s="11">
         <v>14</v>
       </c>
       <c r="BJ18" s="9">
         <v>14</v>
       </c>
       <c r="BK18" s="9">
         <v>9</v>
       </c>
       <c r="BL18" s="9">
         <v>17</v>
       </c>
       <c r="BM18" s="9">
         <v>18</v>
       </c>
+      <c r="BN18" s="9">
+        <v>10</v>
+      </c>
     </row>
     <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="14">
         <v>58</v>
       </c>
       <c r="O19" s="14">
         <v>39</v>
       </c>
       <c r="P19" s="14">
         <v>60</v>
@@ -3739,50 +3723,53 @@
       </c>
       <c r="BF19" s="9">
         <v>40</v>
       </c>
       <c r="BG19" s="9">
         <v>31</v>
       </c>
       <c r="BH19" s="9">
         <v>31</v>
       </c>
       <c r="BI19" s="11">
         <v>33</v>
       </c>
       <c r="BJ19" s="9">
         <v>42</v>
       </c>
       <c r="BK19" s="9">
         <v>23</v>
       </c>
       <c r="BL19" s="9">
         <v>28</v>
       </c>
       <c r="BM19" s="9">
         <v>30</v>
       </c>
+      <c r="BN19" s="9">
+        <v>36</v>
+      </c>
     </row>
     <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="14">
         <v>19</v>
       </c>
       <c r="O20" s="14">
         <v>17</v>
       </c>
       <c r="P20" s="14">
         <v>22</v>
@@ -3911,50 +3898,53 @@
         <v>11</v>
       </c>
       <c r="BF20" s="9">
         <v>21</v>
       </c>
       <c r="BG20" s="9">
         <v>15</v>
       </c>
       <c r="BH20" s="9">
         <v>13</v>
       </c>
       <c r="BI20" s="11">
         <v>18</v>
       </c>
       <c r="BJ20" s="9">
         <v>11</v>
       </c>
       <c r="BK20" s="9">
         <v>10</v>
       </c>
       <c r="BL20" s="9">
         <v>7</v>
       </c>
       <c r="BM20" s="9">
         <v>13</v>
+      </c>
+      <c r="BN20" s="9">
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="13"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="8"/>
@@ -4061,50 +4051,53 @@
       </c>
       <c r="BF21" s="9">
         <v>38</v>
       </c>
       <c r="BG21" s="9">
         <v>30</v>
       </c>
       <c r="BH21" s="9">
         <v>28</v>
       </c>
       <c r="BI21" s="11">
         <v>24</v>
       </c>
       <c r="BJ21" s="9">
         <v>28</v>
       </c>
       <c r="BK21" s="9">
         <v>28</v>
       </c>
       <c r="BL21" s="9">
         <v>32</v>
       </c>
       <c r="BM21" s="9">
         <v>35</v>
       </c>
+      <c r="BN21" s="9">
+        <v>24</v>
+      </c>
     </row>
     <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="14">
         <v>87</v>
       </c>
       <c r="O22" s="14">
         <v>92</v>
       </c>
       <c r="P22" s="14">
         <v>102</v>
@@ -4234,127 +4227,130 @@
       </c>
       <c r="BF22" s="9">
         <v>46</v>
       </c>
       <c r="BG22" s="9">
         <v>36</v>
       </c>
       <c r="BH22" s="9">
         <v>34</v>
       </c>
       <c r="BI22" s="11">
         <v>46</v>
       </c>
       <c r="BJ22" s="9">
         <v>42</v>
       </c>
       <c r="BK22" s="9">
         <v>34</v>
       </c>
       <c r="BL22" s="9">
         <v>34</v>
       </c>
       <c r="BM22" s="9">
         <v>32</v>
       </c>
+      <c r="BN22" s="9">
+        <v>44</v>
+      </c>
     </row>
     <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="90" t="s">
+      <c r="A23" s="101" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="90"/>
-[...70 lines deleted...]
-      <c r="BU23" s="90"/>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="101"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="101"/>
+      <c r="T23" s="101"/>
+      <c r="U23" s="101"/>
+      <c r="V23" s="101"/>
+      <c r="W23" s="101"/>
+      <c r="X23" s="101"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="101"/>
+      <c r="AA23" s="101"/>
+      <c r="AB23" s="101"/>
+      <c r="AC23" s="101"/>
+      <c r="AD23" s="101"/>
+      <c r="AE23" s="101"/>
+      <c r="AF23" s="101"/>
+      <c r="AG23" s="101"/>
+      <c r="AH23" s="101"/>
+      <c r="AI23" s="101"/>
+      <c r="AJ23" s="101"/>
+      <c r="AK23" s="101"/>
+      <c r="AL23" s="101"/>
+      <c r="AM23" s="101"/>
+      <c r="AN23" s="101"/>
+      <c r="AO23" s="101"/>
+      <c r="AP23" s="101"/>
+      <c r="AQ23" s="101"/>
+      <c r="AR23" s="101"/>
+      <c r="AS23" s="101"/>
+      <c r="AT23" s="101"/>
+      <c r="AU23" s="101"/>
+      <c r="AV23" s="101"/>
+      <c r="AW23" s="101"/>
+      <c r="AX23" s="101"/>
+      <c r="AY23" s="101"/>
+      <c r="AZ23" s="101"/>
+      <c r="BA23" s="101"/>
+      <c r="BB23" s="101"/>
+      <c r="BC23" s="101"/>
+      <c r="BD23" s="101"/>
+      <c r="BE23" s="101"/>
+      <c r="BF23" s="101"/>
+      <c r="BG23" s="101"/>
+      <c r="BH23" s="101"/>
+      <c r="BI23" s="101"/>
+      <c r="BJ23" s="101"/>
+      <c r="BK23" s="101"/>
+      <c r="BL23" s="101"/>
+      <c r="BM23" s="101"/>
+      <c r="BN23" s="101"/>
+      <c r="BO23" s="101"/>
+      <c r="BP23" s="101"/>
+      <c r="BQ23" s="101"/>
+      <c r="BR23" s="101"/>
+      <c r="BS23" s="101"/>
+      <c r="BT23" s="101"/>
+      <c r="BU23" s="101"/>
     </row>
     <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="82" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>23</v>
@@ -4507,50 +4503,53 @@
         <v>488</v>
       </c>
       <c r="BF24" s="9">
         <v>523</v>
       </c>
       <c r="BG24" s="9">
         <v>418</v>
       </c>
       <c r="BH24" s="9">
         <v>394</v>
       </c>
       <c r="BI24" s="11">
         <v>450</v>
       </c>
       <c r="BJ24" s="9">
         <v>377</v>
       </c>
       <c r="BK24" s="9">
         <v>366</v>
       </c>
       <c r="BL24" s="9">
         <v>463</v>
       </c>
       <c r="BM24" s="9">
         <v>439</v>
+      </c>
+      <c r="BN24" s="9">
+        <v>392</v>
       </c>
     </row>
     <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="12"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="14">
         <v>460</v>
       </c>
       <c r="O25" s="14">
         <v>428</v>
       </c>
       <c r="P25" s="14">
@@ -4681,50 +4680,53 @@
       </c>
       <c r="BF25" s="9">
         <v>438</v>
       </c>
       <c r="BG25" s="9">
         <v>351</v>
       </c>
       <c r="BH25" s="9">
         <v>328</v>
       </c>
       <c r="BI25" s="11">
         <v>391</v>
       </c>
       <c r="BJ25" s="9">
         <v>300</v>
       </c>
       <c r="BK25" s="9">
         <v>303</v>
       </c>
       <c r="BL25" s="9">
         <v>379</v>
       </c>
       <c r="BM25" s="9">
         <v>365</v>
       </c>
+      <c r="BN25" s="9">
+        <v>336</v>
+      </c>
     </row>
     <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="14">
         <v>23</v>
       </c>
       <c r="O26" s="14">
         <v>12</v>
       </c>
       <c r="P26" s="14">
         <v>12</v>
@@ -4853,50 +4855,53 @@
         <v>19</v>
       </c>
       <c r="BF26" s="9">
         <v>13</v>
       </c>
       <c r="BG26" s="9">
         <v>7</v>
       </c>
       <c r="BH26" s="9">
         <v>8</v>
       </c>
       <c r="BI26" s="11">
         <v>6</v>
       </c>
       <c r="BJ26" s="9">
         <v>9</v>
       </c>
       <c r="BK26" s="9">
         <v>6</v>
       </c>
       <c r="BL26" s="9">
         <v>7</v>
       </c>
       <c r="BM26" s="9">
         <v>19</v>
+      </c>
+      <c r="BN26" s="9">
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="14">
         <v>74</v>
       </c>
       <c r="O27" s="14">
         <v>95</v>
       </c>
       <c r="P27" s="14">
@@ -5026,50 +5031,53 @@
         <v>58</v>
       </c>
       <c r="BF27" s="9">
         <v>65</v>
       </c>
       <c r="BG27" s="9">
         <v>55</v>
       </c>
       <c r="BH27" s="9">
         <v>50</v>
       </c>
       <c r="BI27" s="11">
         <v>44</v>
       </c>
       <c r="BJ27" s="9">
         <v>56</v>
       </c>
       <c r="BK27" s="9">
         <v>51</v>
       </c>
       <c r="BL27" s="9">
         <v>66</v>
       </c>
       <c r="BM27" s="9">
         <v>48</v>
+      </c>
+      <c r="BN27" s="9">
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="8"/>
@@ -5176,50 +5184,53 @@
       </c>
       <c r="BF28" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BG28" s="9">
         <v>2</v>
       </c>
       <c r="BH28" s="9">
         <v>2</v>
       </c>
       <c r="BI28" s="11">
         <v>3</v>
       </c>
       <c r="BJ28" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BK28" s="9">
         <v>1</v>
       </c>
       <c r="BL28" s="9">
         <v>6</v>
       </c>
       <c r="BM28" s="9">
         <v>3</v>
       </c>
+      <c r="BN28" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="14">
         <v>11</v>
       </c>
       <c r="O29" s="14">
         <v>9</v>
       </c>
       <c r="P29" s="14">
         <v>9</v>
@@ -5349,127 +5360,130 @@
       </c>
       <c r="BF29" s="9">
         <v>7</v>
       </c>
       <c r="BG29" s="9">
         <v>3</v>
       </c>
       <c r="BH29" s="9">
         <v>6</v>
       </c>
       <c r="BI29" s="11">
         <v>6</v>
       </c>
       <c r="BJ29" s="9">
         <v>12</v>
       </c>
       <c r="BK29" s="9">
         <v>5</v>
       </c>
       <c r="BL29" s="9">
         <v>5</v>
       </c>
       <c r="BM29" s="9">
         <v>4</v>
       </c>
+      <c r="BN29" s="9">
+        <v>3</v>
+      </c>
     </row>
     <row r="30" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="90" t="s">
+      <c r="A30" s="101" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="90"/>
-[...70 lines deleted...]
-      <c r="BU30" s="90"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="101"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="101"/>
+      <c r="K30" s="101"/>
+      <c r="L30" s="101"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="101"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="101"/>
+      <c r="R30" s="101"/>
+      <c r="S30" s="101"/>
+      <c r="T30" s="101"/>
+      <c r="U30" s="101"/>
+      <c r="V30" s="101"/>
+      <c r="W30" s="101"/>
+      <c r="X30" s="101"/>
+      <c r="Y30" s="101"/>
+      <c r="Z30" s="101"/>
+      <c r="AA30" s="101"/>
+      <c r="AB30" s="101"/>
+      <c r="AC30" s="101"/>
+      <c r="AD30" s="101"/>
+      <c r="AE30" s="101"/>
+      <c r="AF30" s="101"/>
+      <c r="AG30" s="101"/>
+      <c r="AH30" s="101"/>
+      <c r="AI30" s="101"/>
+      <c r="AJ30" s="101"/>
+      <c r="AK30" s="101"/>
+      <c r="AL30" s="101"/>
+      <c r="AM30" s="101"/>
+      <c r="AN30" s="101"/>
+      <c r="AO30" s="101"/>
+      <c r="AP30" s="101"/>
+      <c r="AQ30" s="101"/>
+      <c r="AR30" s="101"/>
+      <c r="AS30" s="101"/>
+      <c r="AT30" s="101"/>
+      <c r="AU30" s="101"/>
+      <c r="AV30" s="101"/>
+      <c r="AW30" s="101"/>
+      <c r="AX30" s="101"/>
+      <c r="AY30" s="101"/>
+      <c r="AZ30" s="101"/>
+      <c r="BA30" s="101"/>
+      <c r="BB30" s="101"/>
+      <c r="BC30" s="101"/>
+      <c r="BD30" s="101"/>
+      <c r="BE30" s="101"/>
+      <c r="BF30" s="101"/>
+      <c r="BG30" s="101"/>
+      <c r="BH30" s="101"/>
+      <c r="BI30" s="101"/>
+      <c r="BJ30" s="101"/>
+      <c r="BK30" s="101"/>
+      <c r="BL30" s="101"/>
+      <c r="BM30" s="101"/>
+      <c r="BN30" s="101"/>
+      <c r="BO30" s="101"/>
+      <c r="BP30" s="101"/>
+      <c r="BQ30" s="101"/>
+      <c r="BR30" s="101"/>
+      <c r="BS30" s="101"/>
+      <c r="BT30" s="101"/>
+      <c r="BU30" s="101"/>
     </row>
     <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="82" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>23</v>
@@ -5621,50 +5635,53 @@
       <c r="BE31" s="9">
         <v>233</v>
       </c>
       <c r="BF31" s="9">
         <v>256</v>
       </c>
       <c r="BG31" s="9">
         <v>232</v>
       </c>
       <c r="BH31" s="9">
         <v>187</v>
       </c>
       <c r="BI31" s="11">
         <v>224</v>
       </c>
       <c r="BJ31" s="9">
         <v>217</v>
       </c>
       <c r="BK31" s="9">
         <v>176</v>
       </c>
       <c r="BL31" s="9">
         <v>198</v>
       </c>
       <c r="BM31" s="9">
+        <v>200</v>
+      </c>
+      <c r="BN31" s="9">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="14">
         <v>17</v>
       </c>
       <c r="O32" s="14">
         <v>20</v>
       </c>
@@ -5784,60 +5801,63 @@
       </c>
       <c r="BB32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BC32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BD32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BE32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BF32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BG32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BH32" s="63" t="s">
         <v>23</v>
       </c>
       <c r="BI32" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="BJ32" s="112" t="s">
-[...8 lines deleted...]
-      <c r="BM32" s="112" t="s">
+      <c r="BJ32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BL32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BM32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BN32" s="92" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="14">
         <v>18</v>
       </c>
       <c r="O33" s="14">
         <v>21</v>
       </c>
@@ -5969,50 +5989,53 @@
       </c>
       <c r="BF33" s="15">
         <v>16</v>
       </c>
       <c r="BG33" s="15">
         <v>20</v>
       </c>
       <c r="BH33" s="15">
         <v>4</v>
       </c>
       <c r="BI33" s="11">
         <v>11</v>
       </c>
       <c r="BJ33" s="78">
         <v>18</v>
       </c>
       <c r="BK33" s="15">
         <v>12</v>
       </c>
       <c r="BL33" s="15">
         <v>9</v>
       </c>
       <c r="BM33" s="15">
         <v>9</v>
       </c>
+      <c r="BN33" s="9">
+        <v>9</v>
+      </c>
     </row>
     <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="14">
         <v>30</v>
       </c>
       <c r="O34" s="14">
         <v>38</v>
       </c>
       <c r="P34" s="14">
         <v>40</v>
@@ -6142,50 +6165,53 @@
       </c>
       <c r="BF34" s="15">
         <v>19</v>
       </c>
       <c r="BG34" s="15">
         <v>24</v>
       </c>
       <c r="BH34" s="15">
         <v>21</v>
       </c>
       <c r="BI34" s="11">
         <v>24</v>
       </c>
       <c r="BJ34" s="78">
         <v>27</v>
       </c>
       <c r="BK34" s="15">
         <v>18</v>
       </c>
       <c r="BL34" s="15">
         <v>26</v>
       </c>
       <c r="BM34" s="15">
         <v>11</v>
       </c>
+      <c r="BN34" s="9">
+        <v>20</v>
+      </c>
     </row>
     <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="14">
         <v>24</v>
       </c>
       <c r="O35" s="14">
         <v>34</v>
       </c>
       <c r="P35" s="14">
         <v>32</v>
@@ -6315,50 +6341,53 @@
       </c>
       <c r="BF35" s="15">
         <v>22</v>
       </c>
       <c r="BG35" s="15">
         <v>22</v>
       </c>
       <c r="BH35" s="15">
         <v>19</v>
       </c>
       <c r="BI35" s="11">
         <v>21</v>
       </c>
       <c r="BJ35" s="78">
         <v>22</v>
       </c>
       <c r="BK35" s="15">
         <v>14</v>
       </c>
       <c r="BL35" s="15">
         <v>27</v>
       </c>
       <c r="BM35" s="15">
         <v>24</v>
       </c>
+      <c r="BN35" s="9">
+        <v>18</v>
+      </c>
     </row>
     <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="12"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="14">
         <v>17</v>
       </c>
       <c r="O36" s="14">
         <v>22</v>
       </c>
       <c r="P36" s="14">
         <v>21</v>
@@ -6488,50 +6517,53 @@
       </c>
       <c r="BF36" s="15">
         <v>16</v>
       </c>
       <c r="BG36" s="15">
         <v>22</v>
       </c>
       <c r="BH36" s="15">
         <v>10</v>
       </c>
       <c r="BI36" s="11">
         <v>13</v>
       </c>
       <c r="BJ36" s="78">
         <v>12</v>
       </c>
       <c r="BK36" s="15">
         <v>11</v>
       </c>
       <c r="BL36" s="15">
         <v>11</v>
       </c>
       <c r="BM36" s="15">
         <v>12</v>
       </c>
+      <c r="BN36" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="37" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="12"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="14">
         <v>44</v>
       </c>
       <c r="O37" s="14">
         <v>25</v>
       </c>
       <c r="P37" s="14">
         <v>35</v>
@@ -6660,50 +6692,53 @@
         <v>25</v>
       </c>
       <c r="BF37" s="15">
         <v>29</v>
       </c>
       <c r="BG37" s="15">
         <v>27</v>
       </c>
       <c r="BH37" s="15">
         <v>23</v>
       </c>
       <c r="BI37" s="11">
         <v>29</v>
       </c>
       <c r="BJ37" s="78">
         <v>13</v>
       </c>
       <c r="BK37" s="15">
         <v>23</v>
       </c>
       <c r="BL37" s="15">
         <v>18</v>
       </c>
       <c r="BM37" s="15">
         <v>23</v>
+      </c>
+      <c r="BN37" s="9">
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="12"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="8"/>
@@ -6810,50 +6845,53 @@
       </c>
       <c r="BF38" s="15">
         <v>16</v>
       </c>
       <c r="BG38" s="15">
         <v>8</v>
       </c>
       <c r="BH38" s="15">
         <v>10</v>
       </c>
       <c r="BI38" s="11">
         <v>11</v>
       </c>
       <c r="BJ38" s="78">
         <v>14</v>
       </c>
       <c r="BK38" s="15">
         <v>8</v>
       </c>
       <c r="BL38" s="15">
         <v>11</v>
       </c>
       <c r="BM38" s="15">
         <v>15</v>
       </c>
+      <c r="BN38" s="9">
+        <v>9</v>
+      </c>
     </row>
     <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="14">
         <v>47</v>
       </c>
       <c r="O39" s="14">
         <v>30</v>
       </c>
       <c r="P39" s="14">
         <v>51</v>
@@ -6983,50 +7021,53 @@
       </c>
       <c r="BF39" s="15">
         <v>33</v>
       </c>
       <c r="BG39" s="15">
         <v>28</v>
       </c>
       <c r="BH39" s="15">
         <v>25</v>
       </c>
       <c r="BI39" s="11">
         <v>27</v>
       </c>
       <c r="BJ39" s="78">
         <v>30</v>
       </c>
       <c r="BK39" s="15">
         <v>18</v>
       </c>
       <c r="BL39" s="15">
         <v>23</v>
       </c>
       <c r="BM39" s="15">
         <v>26</v>
       </c>
+      <c r="BN39" s="9">
+        <v>33</v>
+      </c>
     </row>
     <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="12"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="14">
         <v>19</v>
       </c>
       <c r="O40" s="14">
         <v>17</v>
       </c>
       <c r="P40" s="14">
         <v>22</v>
@@ -7155,50 +7196,53 @@
         <v>11</v>
       </c>
       <c r="BF40" s="15">
         <v>21</v>
       </c>
       <c r="BG40" s="15">
         <v>15</v>
       </c>
       <c r="BH40" s="15">
         <v>13</v>
       </c>
       <c r="BI40" s="11">
         <v>18</v>
       </c>
       <c r="BJ40" s="78">
         <v>11</v>
       </c>
       <c r="BK40" s="15">
         <v>10</v>
       </c>
       <c r="BL40" s="15">
         <v>7</v>
       </c>
       <c r="BM40" s="15">
         <v>13</v>
+      </c>
+      <c r="BN40" s="9">
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="12"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="14"/>
       <c r="O41" s="14"/>
       <c r="P41" s="14"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="8"/>
@@ -7305,50 +7349,53 @@
       </c>
       <c r="BF41" s="15">
         <v>38</v>
       </c>
       <c r="BG41" s="15">
         <v>30</v>
       </c>
       <c r="BH41" s="15">
         <v>28</v>
       </c>
       <c r="BI41" s="11">
         <v>24</v>
       </c>
       <c r="BJ41" s="78">
         <v>28</v>
       </c>
       <c r="BK41" s="15">
         <v>28</v>
       </c>
       <c r="BL41" s="15">
         <v>32</v>
       </c>
       <c r="BM41" s="15">
         <v>35</v>
       </c>
+      <c r="BN41" s="9">
+        <v>24</v>
+      </c>
     </row>
     <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="12"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="17">
         <v>87</v>
       </c>
       <c r="O42" s="17">
         <v>92</v>
       </c>
       <c r="P42" s="17">
         <v>102</v>
@@ -7478,217 +7525,143 @@
       </c>
       <c r="BF42" s="18">
         <v>46</v>
       </c>
       <c r="BG42" s="18">
         <v>36</v>
       </c>
       <c r="BH42" s="18">
         <v>34</v>
       </c>
       <c r="BI42" s="20">
         <v>46</v>
       </c>
       <c r="BJ42" s="21">
         <v>42</v>
       </c>
       <c r="BK42" s="18">
         <v>34</v>
       </c>
       <c r="BL42" s="18">
         <v>34</v>
       </c>
       <c r="BM42" s="18">
         <v>32</v>
       </c>
-      <c r="BN42" s="111"/>
-[...6 lines deleted...]
-      <c r="BU42" s="111"/>
+      <c r="BN42" s="18">
+        <v>44</v>
+      </c>
+      <c r="BO42" s="91"/>
+      <c r="BP42" s="91"/>
+      <c r="BQ42" s="91"/>
+      <c r="BR42" s="91"/>
+      <c r="BS42" s="91"/>
+      <c r="BT42" s="91"/>
+      <c r="BU42" s="91"/>
     </row>
     <row r="43" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A43" s="110" t="s">
+      <c r="A43" s="90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:73" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ7:BU7"/>
-    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="A3:BU3"/>
     <mergeCell ref="A9:BU9"/>
     <mergeCell ref="A23:BU23"/>
     <mergeCell ref="A30:BU30"/>
     <mergeCell ref="AX7:BI7"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="Z7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BU44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="BN10" sqref="BN10"/>
+      <selection pane="bottomLeft" activeCell="BO10" sqref="BO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="12" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="44" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="31" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="43" max="45" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="9.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="61" width="8.7109375" style="1" customWidth="1"/>
     <col min="62" max="69" width="8.42578125" style="1" customWidth="1"/>
     <col min="70" max="70" width="9.140625" style="1" customWidth="1"/>
     <col min="71" max="73" width="8.42578125" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1">
-[...75 lines deleted...]
-    </row>
+    <row r="1" spans="1:73" ht="18" customHeight="1"/>
     <row r="2" spans="1:73" ht="15" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="87"/>
       <c r="C2" s="87"/>
       <c r="D2" s="87"/>
       <c r="E2" s="87"/>
       <c r="F2" s="87"/>
       <c r="G2" s="87"/>
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
       <c r="M2" s="87"/>
       <c r="N2" s="87"/>
       <c r="O2" s="87"/>
       <c r="P2" s="87"/>
       <c r="Q2" s="87"/>
       <c r="R2" s="87"/>
       <c r="S2" s="87"/>
       <c r="T2" s="87"/>
       <c r="U2" s="87"/>
       <c r="V2" s="87"/>
       <c r="W2" s="87"/>
       <c r="X2" s="87"/>
@@ -7709,99 +7682,125 @@
       <c r="AM2" s="87"/>
       <c r="AN2" s="87"/>
       <c r="AO2" s="87"/>
       <c r="AP2" s="87"/>
       <c r="AQ2" s="87"/>
       <c r="AR2" s="87"/>
       <c r="AS2" s="87"/>
       <c r="AT2" s="87"/>
       <c r="AU2" s="87"/>
       <c r="AV2" s="87"/>
       <c r="AW2" s="87"/>
       <c r="AX2" s="87"/>
       <c r="AY2" s="87"/>
       <c r="AZ2" s="87"/>
       <c r="BA2" s="87"/>
       <c r="BB2" s="87"/>
       <c r="BC2" s="87"/>
       <c r="BD2" s="87"/>
       <c r="BE2" s="87"/>
       <c r="BF2" s="87"/>
       <c r="BG2" s="87"/>
       <c r="BH2" s="87"/>
       <c r="BI2" s="87"/>
     </row>
     <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="22"/>
-[...47 lines deleted...]
-      <c r="AW3" s="22"/>
+      <c r="A3" s="116" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="116"/>
+      <c r="N3" s="116"/>
+      <c r="O3" s="116"/>
+      <c r="P3" s="116"/>
+      <c r="Q3" s="116"/>
+      <c r="R3" s="116"/>
+      <c r="S3" s="116"/>
+      <c r="T3" s="116"/>
+      <c r="U3" s="116"/>
+      <c r="V3" s="116"/>
+      <c r="W3" s="116"/>
+      <c r="X3" s="116"/>
+      <c r="Y3" s="116"/>
+      <c r="Z3" s="116"/>
+      <c r="AA3" s="116"/>
+      <c r="AB3" s="116"/>
+      <c r="AC3" s="116"/>
+      <c r="AD3" s="116"/>
+      <c r="AE3" s="116"/>
+      <c r="AF3" s="116"/>
+      <c r="AG3" s="116"/>
+      <c r="AH3" s="116"/>
+      <c r="AI3" s="116"/>
+      <c r="AJ3" s="116"/>
+      <c r="AK3" s="116"/>
+      <c r="AL3" s="116"/>
+      <c r="AM3" s="116"/>
+      <c r="AN3" s="116"/>
+      <c r="AO3" s="116"/>
+      <c r="AP3" s="116"/>
+      <c r="AQ3" s="116"/>
+      <c r="AR3" s="116"/>
+      <c r="AS3" s="116"/>
+      <c r="AT3" s="116"/>
+      <c r="AU3" s="116"/>
+      <c r="AV3" s="116"/>
+      <c r="AW3" s="116"/>
+      <c r="AX3" s="116"/>
+      <c r="AY3" s="116"/>
+      <c r="AZ3" s="116"/>
+      <c r="BA3" s="116"/>
+      <c r="BB3" s="116"/>
+      <c r="BC3" s="116"/>
+      <c r="BD3" s="116"/>
+      <c r="BE3" s="116"/>
+      <c r="BF3" s="116"/>
+      <c r="BG3" s="116"/>
+      <c r="BH3" s="116"/>
+      <c r="BI3" s="116"/>
+      <c r="BJ3" s="116"/>
+      <c r="BK3" s="116"/>
+      <c r="BL3" s="116"/>
+      <c r="BM3" s="116"/>
+      <c r="BN3" s="116"/>
+      <c r="BO3" s="116"/>
+      <c r="BP3" s="116"/>
+      <c r="BQ3" s="116"/>
+      <c r="BR3" s="116"/>
+      <c r="BS3" s="116"/>
+      <c r="BT3" s="116"/>
+      <c r="BU3" s="116"/>
     </row>
     <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
@@ -7870,144 +7869,144 @@
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="22"/>
       <c r="AR5" s="22"/>
       <c r="AS5" s="22"/>
       <c r="AT5" s="22"/>
       <c r="AU5" s="22"/>
       <c r="AV5" s="22"/>
       <c r="AW5" s="22"/>
     </row>
     <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="D6" s="23"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="U6" s="23"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="2"/>
-      <c r="BS6" s="106" t="s">
+      <c r="BS6" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="BT6" s="107"/>
-      <c r="BU6" s="106"/>
+      <c r="BT6" s="113"/>
+      <c r="BU6" s="112"/>
     </row>
     <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="93"/>
-      <c r="B7" s="95">
+      <c r="A7" s="104"/>
+      <c r="B7" s="106">
         <v>2021</v>
       </c>
-      <c r="C7" s="96"/>
-[...10 lines deleted...]
-      <c r="N7" s="95">
+      <c r="C7" s="107"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="107"/>
+      <c r="F7" s="107"/>
+      <c r="G7" s="107"/>
+      <c r="H7" s="107"/>
+      <c r="I7" s="107"/>
+      <c r="J7" s="107"/>
+      <c r="K7" s="107"/>
+      <c r="L7" s="107"/>
+      <c r="M7" s="107"/>
+      <c r="N7" s="106">
         <v>2022</v>
       </c>
-      <c r="O7" s="96"/>
-[...9 lines deleted...]
-      <c r="Z7" s="102">
+      <c r="O7" s="107"/>
+      <c r="P7" s="107"/>
+      <c r="Q7" s="107"/>
+      <c r="R7" s="107"/>
+      <c r="S7" s="107"/>
+      <c r="T7" s="107"/>
+      <c r="U7" s="107"/>
+      <c r="V7" s="107"/>
+      <c r="W7" s="107"/>
+      <c r="X7" s="107"/>
+      <c r="Z7" s="108">
         <v>2023</v>
       </c>
-      <c r="AA7" s="103"/>
-[...10 lines deleted...]
-      <c r="AL7" s="102">
+      <c r="AA7" s="109"/>
+      <c r="AB7" s="109"/>
+      <c r="AC7" s="109"/>
+      <c r="AD7" s="109"/>
+      <c r="AE7" s="109"/>
+      <c r="AF7" s="109"/>
+      <c r="AG7" s="109"/>
+      <c r="AH7" s="109"/>
+      <c r="AI7" s="109"/>
+      <c r="AJ7" s="109"/>
+      <c r="AK7" s="110"/>
+      <c r="AL7" s="108">
         <v>2024</v>
       </c>
-      <c r="AM7" s="103"/>
-[...10 lines deleted...]
-      <c r="AX7" s="102">
+      <c r="AM7" s="109"/>
+      <c r="AN7" s="109"/>
+      <c r="AO7" s="109"/>
+      <c r="AP7" s="109"/>
+      <c r="AQ7" s="109"/>
+      <c r="AR7" s="109"/>
+      <c r="AS7" s="109"/>
+      <c r="AT7" s="109"/>
+      <c r="AU7" s="109"/>
+      <c r="AV7" s="109"/>
+      <c r="AW7" s="110"/>
+      <c r="AX7" s="108">
         <v>2025</v>
       </c>
-      <c r="AY7" s="103"/>
-[...10 lines deleted...]
-      <c r="BJ7" s="102">
+      <c r="AY7" s="109"/>
+      <c r="AZ7" s="109"/>
+      <c r="BA7" s="109"/>
+      <c r="BB7" s="109"/>
+      <c r="BC7" s="109"/>
+      <c r="BD7" s="109"/>
+      <c r="BE7" s="109"/>
+      <c r="BF7" s="109"/>
+      <c r="BG7" s="109"/>
+      <c r="BH7" s="109"/>
+      <c r="BI7" s="110"/>
+      <c r="BJ7" s="108">
         <v>2026</v>
       </c>
-      <c r="BK7" s="103"/>
-[...9 lines deleted...]
-      <c r="BU7" s="104"/>
+      <c r="BK7" s="109"/>
+      <c r="BL7" s="109"/>
+      <c r="BM7" s="109"/>
+      <c r="BN7" s="109"/>
+      <c r="BO7" s="109"/>
+      <c r="BP7" s="109"/>
+      <c r="BQ7" s="109"/>
+      <c r="BR7" s="109"/>
+      <c r="BS7" s="109"/>
+      <c r="BT7" s="109"/>
+      <c r="BU7" s="110"/>
     </row>
     <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A8" s="94"/>
+      <c r="A8" s="105"/>
       <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="26" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="26" t="s">
@@ -8182,125 +8181,125 @@
         <v>59</v>
       </c>
       <c r="BO8" s="28" t="s">
         <v>60</v>
       </c>
       <c r="BP8" s="26" t="s">
         <v>61</v>
       </c>
       <c r="BQ8" s="26" t="s">
         <v>62</v>
       </c>
       <c r="BR8" s="26" t="s">
         <v>63</v>
       </c>
       <c r="BS8" s="26" t="s">
         <v>64</v>
       </c>
       <c r="BT8" s="26" t="s">
         <v>65</v>
       </c>
       <c r="BU8" s="25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="105" t="s">
+      <c r="A9" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="105"/>
-[...70 lines deleted...]
-      <c r="BU9" s="105"/>
+      <c r="B9" s="111"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="111"/>
+      <c r="E9" s="111"/>
+      <c r="F9" s="111"/>
+      <c r="G9" s="111"/>
+      <c r="H9" s="111"/>
+      <c r="I9" s="111"/>
+      <c r="J9" s="111"/>
+      <c r="K9" s="111"/>
+      <c r="L9" s="111"/>
+      <c r="M9" s="111"/>
+      <c r="N9" s="111"/>
+      <c r="O9" s="111"/>
+      <c r="P9" s="111"/>
+      <c r="Q9" s="111"/>
+      <c r="R9" s="111"/>
+      <c r="S9" s="111"/>
+      <c r="T9" s="111"/>
+      <c r="U9" s="111"/>
+      <c r="V9" s="111"/>
+      <c r="W9" s="111"/>
+      <c r="X9" s="111"/>
+      <c r="Y9" s="111"/>
+      <c r="Z9" s="111"/>
+      <c r="AA9" s="111"/>
+      <c r="AB9" s="111"/>
+      <c r="AC9" s="111"/>
+      <c r="AD9" s="111"/>
+      <c r="AE9" s="111"/>
+      <c r="AF9" s="111"/>
+      <c r="AG9" s="111"/>
+      <c r="AH9" s="111"/>
+      <c r="AI9" s="111"/>
+      <c r="AJ9" s="111"/>
+      <c r="AK9" s="111"/>
+      <c r="AL9" s="111"/>
+      <c r="AM9" s="111"/>
+      <c r="AN9" s="111"/>
+      <c r="AO9" s="111"/>
+      <c r="AP9" s="111"/>
+      <c r="AQ9" s="111"/>
+      <c r="AR9" s="111"/>
+      <c r="AS9" s="111"/>
+      <c r="AT9" s="111"/>
+      <c r="AU9" s="111"/>
+      <c r="AV9" s="111"/>
+      <c r="AW9" s="111"/>
+      <c r="AX9" s="111"/>
+      <c r="AY9" s="111"/>
+      <c r="AZ9" s="111"/>
+      <c r="BA9" s="111"/>
+      <c r="BB9" s="111"/>
+      <c r="BC9" s="111"/>
+      <c r="BD9" s="111"/>
+      <c r="BE9" s="111"/>
+      <c r="BF9" s="111"/>
+      <c r="BG9" s="111"/>
+      <c r="BH9" s="111"/>
+      <c r="BI9" s="111"/>
+      <c r="BJ9" s="111"/>
+      <c r="BK9" s="111"/>
+      <c r="BL9" s="111"/>
+      <c r="BM9" s="111"/>
+      <c r="BN9" s="111"/>
+      <c r="BO9" s="111"/>
+      <c r="BP9" s="111"/>
+      <c r="BQ9" s="111"/>
+      <c r="BR9" s="111"/>
+      <c r="BS9" s="111"/>
+      <c r="BT9" s="111"/>
+      <c r="BU9" s="111"/>
     </row>
     <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>23</v>
@@ -8453,50 +8452,53 @@
         <v>13.59</v>
       </c>
       <c r="BF10" s="32">
         <v>13.84</v>
       </c>
       <c r="BG10" s="32">
         <v>13.73</v>
       </c>
       <c r="BH10" s="32">
         <v>13.55</v>
       </c>
       <c r="BI10" s="31">
         <v>13.53</v>
       </c>
       <c r="BJ10" s="32">
         <v>11.8</v>
       </c>
       <c r="BK10" s="32">
         <v>11.86</v>
       </c>
       <c r="BL10" s="32">
         <v>12.29</v>
       </c>
       <c r="BM10" s="32">
         <v>12.5</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>12.34</v>
       </c>
     </row>
     <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="33"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32">
         <v>17.2</v>
       </c>
       <c r="O11" s="32">
         <v>17.53</v>
       </c>
       <c r="P11" s="32">
@@ -8627,50 +8629,53 @@
       </c>
       <c r="BF11" s="32">
         <v>14.17</v>
       </c>
       <c r="BG11" s="32">
         <v>14.07</v>
       </c>
       <c r="BH11" s="32">
         <v>13.94</v>
       </c>
       <c r="BI11" s="31">
         <v>14</v>
       </c>
       <c r="BJ11" s="32">
         <v>11.19</v>
       </c>
       <c r="BK11" s="32">
         <v>11.83</v>
       </c>
       <c r="BL11" s="32">
         <v>12.63</v>
       </c>
       <c r="BM11" s="32">
         <v>12.98</v>
       </c>
+      <c r="BN11" s="32">
+        <v>12.88</v>
+      </c>
     </row>
     <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="33"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="32"/>
       <c r="N12" s="32">
         <v>25.33</v>
       </c>
       <c r="O12" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="P12" s="32">
         <v>18.2</v>
@@ -8800,50 +8805,53 @@
       </c>
       <c r="BF12" s="32">
         <v>12.24</v>
       </c>
       <c r="BG12" s="32">
         <v>11.84</v>
       </c>
       <c r="BH12" s="32">
         <v>11.65</v>
       </c>
       <c r="BI12" s="31">
         <v>11.26</v>
       </c>
       <c r="BJ12" s="32">
         <v>10.94</v>
       </c>
       <c r="BK12" s="32">
         <v>9.4499999999999993</v>
       </c>
       <c r="BL12" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="BM12" s="32">
         <v>12.7</v>
       </c>
+      <c r="BN12" s="32">
+        <v>12.06</v>
+      </c>
     </row>
     <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="33"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32">
         <v>14.93</v>
       </c>
       <c r="O13" s="32">
         <v>16.940000000000001</v>
       </c>
       <c r="P13" s="32">
         <v>15.48</v>
@@ -8973,50 +8981,53 @@
       </c>
       <c r="BF13" s="32">
         <v>13.47</v>
       </c>
       <c r="BG13" s="32">
         <v>13.89</v>
       </c>
       <c r="BH13" s="32">
         <v>12.97</v>
       </c>
       <c r="BI13" s="31">
         <v>12.68</v>
       </c>
       <c r="BJ13" s="32">
         <v>16.38</v>
       </c>
       <c r="BK13" s="32">
         <v>14.42</v>
       </c>
       <c r="BL13" s="32">
         <v>12.27</v>
       </c>
       <c r="BM13" s="32">
         <v>11.27</v>
       </c>
+      <c r="BN13" s="32">
+        <v>10.62</v>
+      </c>
     </row>
     <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="33"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="32"/>
       <c r="N14" s="32">
         <v>17.63</v>
       </c>
       <c r="O14" s="32">
         <v>21</v>
       </c>
       <c r="P14" s="32">
         <v>22.01</v>
@@ -9146,50 +9157,53 @@
       </c>
       <c r="BF14" s="32">
         <v>16.27</v>
       </c>
       <c r="BG14" s="32">
         <v>16.170000000000002</v>
       </c>
       <c r="BH14" s="32">
         <v>15.97</v>
       </c>
       <c r="BI14" s="31">
         <v>15.9</v>
       </c>
       <c r="BJ14" s="32">
         <v>17.75</v>
       </c>
       <c r="BK14" s="32">
         <v>15.45</v>
       </c>
       <c r="BL14" s="32">
         <v>15.97</v>
       </c>
       <c r="BM14" s="32">
         <v>13.89</v>
       </c>
+      <c r="BN14" s="32">
+        <v>13.74</v>
+      </c>
     </row>
     <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="35"/>
       <c r="I15" s="34"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32">
         <v>17.18</v>
       </c>
       <c r="O15" s="32">
         <v>20.88</v>
       </c>
       <c r="P15" s="32">
         <v>20.7</v>
@@ -9319,50 +9333,53 @@
       </c>
       <c r="BF15" s="32">
         <v>16.190000000000001</v>
       </c>
       <c r="BG15" s="32">
         <v>16.010000000000002</v>
       </c>
       <c r="BH15" s="32">
         <v>15.77</v>
       </c>
       <c r="BI15" s="31">
         <v>15.45</v>
       </c>
       <c r="BJ15" s="32">
         <v>14.99</v>
       </c>
       <c r="BK15" s="32">
         <v>14.48</v>
       </c>
       <c r="BL15" s="32">
         <v>15.67</v>
       </c>
       <c r="BM15" s="32">
         <v>15.35</v>
       </c>
+      <c r="BN15" s="32">
+        <v>14.63</v>
+      </c>
     </row>
     <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="33"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32">
         <v>11.02</v>
       </c>
       <c r="O16" s="32">
         <v>13.27</v>
       </c>
       <c r="P16" s="32">
         <v>13.51</v>
@@ -9492,50 +9509,53 @@
       </c>
       <c r="BF16" s="32">
         <v>11.47</v>
       </c>
       <c r="BG16" s="32">
         <v>11.86</v>
       </c>
       <c r="BH16" s="32">
         <v>11.44</v>
       </c>
       <c r="BI16" s="31">
         <v>11.23</v>
       </c>
       <c r="BJ16" s="32">
         <v>8.5399999999999991</v>
       </c>
       <c r="BK16" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="BL16" s="32">
         <v>8.36</v>
       </c>
       <c r="BM16" s="32">
         <v>8.49</v>
       </c>
+      <c r="BN16" s="32">
+        <v>7.65</v>
+      </c>
     </row>
     <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="32">
         <v>15.34</v>
       </c>
       <c r="O17" s="32">
         <v>12.66</v>
       </c>
       <c r="P17" s="32">
         <v>12.6</v>
@@ -9664,50 +9684,53 @@
         <v>9.5500000000000007</v>
       </c>
       <c r="BF17" s="32">
         <v>9.7100000000000009</v>
       </c>
       <c r="BG17" s="32">
         <v>9.74</v>
       </c>
       <c r="BH17" s="32">
         <v>9.67</v>
       </c>
       <c r="BI17" s="31">
         <v>9.76</v>
       </c>
       <c r="BJ17" s="32">
         <v>4.92</v>
       </c>
       <c r="BK17" s="32">
         <v>7.15</v>
       </c>
       <c r="BL17" s="32">
         <v>7.02</v>
       </c>
       <c r="BM17" s="32">
         <v>7.5</v>
+      </c>
+      <c r="BN17" s="32">
+        <v>7.91</v>
       </c>
     </row>
     <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="32"/>
       <c r="O18" s="32"/>
       <c r="P18" s="32"/>
       <c r="Q18" s="32"/>
       <c r="R18" s="32"/>
       <c r="S18" s="32"/>
       <c r="T18" s="30"/>
@@ -9814,50 +9837,53 @@
       </c>
       <c r="BF18" s="32">
         <v>8.93</v>
       </c>
       <c r="BG18" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="BH18" s="32">
         <v>8.5399999999999991</v>
       </c>
       <c r="BI18" s="31">
         <v>8.5299999999999994</v>
       </c>
       <c r="BJ18" s="32">
         <v>8.6199999999999992</v>
       </c>
       <c r="BK18" s="32">
         <v>7.45</v>
       </c>
       <c r="BL18" s="32">
         <v>8.4499999999999993</v>
       </c>
       <c r="BM18" s="32">
         <v>9.1999999999999993</v>
       </c>
+      <c r="BN18" s="32">
+        <v>8.59</v>
+      </c>
     </row>
     <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="33"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="35"/>
       <c r="I19" s="34"/>
       <c r="J19" s="35"/>
       <c r="K19" s="35"/>
       <c r="L19" s="35"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32">
         <v>17.8</v>
       </c>
       <c r="O19" s="32">
         <v>15.67</v>
       </c>
       <c r="P19" s="32">
         <v>17.170000000000002</v>
@@ -9987,50 +10013,53 @@
       </c>
       <c r="BF19" s="32">
         <v>13.09</v>
       </c>
       <c r="BG19" s="32">
         <v>12.86</v>
       </c>
       <c r="BH19" s="32">
         <v>12.72</v>
       </c>
       <c r="BI19" s="31">
         <v>12.61</v>
       </c>
       <c r="BJ19" s="32">
         <v>15.27</v>
       </c>
       <c r="BK19" s="32">
         <v>12.43</v>
       </c>
       <c r="BL19" s="32">
         <v>11.64</v>
       </c>
       <c r="BM19" s="32">
         <v>11.57</v>
       </c>
+      <c r="BN19" s="32">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="33"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="32"/>
       <c r="N20" s="32">
         <v>16.13</v>
       </c>
       <c r="O20" s="32">
         <v>16.03</v>
       </c>
       <c r="P20" s="32">
         <v>17.04</v>
@@ -10159,50 +10188,53 @@
         <v>13.4</v>
       </c>
       <c r="BF20" s="32">
         <v>14.09</v>
       </c>
       <c r="BG20" s="32">
         <v>14.04</v>
       </c>
       <c r="BH20" s="32">
         <v>13.88</v>
       </c>
       <c r="BI20" s="31">
         <v>14.11</v>
       </c>
       <c r="BJ20" s="32">
         <v>10.53</v>
       </c>
       <c r="BK20" s="32">
         <v>10.44</v>
       </c>
       <c r="BL20" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="BM20" s="32">
         <v>10</v>
+      </c>
+      <c r="BN20" s="32">
+        <v>10.3</v>
       </c>
     </row>
     <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="33"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="32"/>
       <c r="P21" s="32"/>
       <c r="Q21" s="32"/>
       <c r="R21" s="32"/>
       <c r="S21" s="32"/>
       <c r="T21" s="30"/>
@@ -10309,50 +10341,53 @@
       </c>
       <c r="BF21" s="32">
         <v>15.67</v>
       </c>
       <c r="BG21" s="32">
         <v>15.5</v>
       </c>
       <c r="BH21" s="32">
         <v>15.33</v>
       </c>
       <c r="BI21" s="31">
         <v>14.97</v>
       </c>
       <c r="BJ21" s="32">
         <v>13.47</v>
       </c>
       <c r="BK21" s="32">
         <v>14.05</v>
       </c>
       <c r="BL21" s="32">
         <v>14.45</v>
       </c>
       <c r="BM21" s="32">
         <v>15.18</v>
       </c>
+      <c r="BN21" s="32">
+        <v>14.41</v>
+      </c>
     </row>
     <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="33"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="35"/>
       <c r="I22" s="34"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="32"/>
       <c r="N22" s="32">
         <v>14.41</v>
       </c>
       <c r="O22" s="32">
         <v>15.58</v>
       </c>
       <c r="P22" s="32">
         <v>16.18</v>
@@ -10482,127 +10517,130 @@
       </c>
       <c r="BF22" s="32">
         <v>12.99</v>
       </c>
       <c r="BG22" s="32">
         <v>12.72</v>
       </c>
       <c r="BH22" s="32">
         <v>12.48</v>
       </c>
       <c r="BI22" s="31">
         <v>12.55</v>
       </c>
       <c r="BJ22" s="32">
         <v>12.59</v>
       </c>
       <c r="BK22" s="32">
         <v>11.89</v>
       </c>
       <c r="BL22" s="32">
         <v>11.34</v>
       </c>
       <c r="BM22" s="32">
         <v>11</v>
       </c>
+      <c r="BN22" s="32">
+        <v>11.45</v>
+      </c>
     </row>
     <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="90" t="s">
+      <c r="A23" s="101" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="90"/>
-[...70 lines deleted...]
-      <c r="BU23" s="90"/>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="101"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="101"/>
+      <c r="T23" s="101"/>
+      <c r="U23" s="101"/>
+      <c r="V23" s="101"/>
+      <c r="W23" s="101"/>
+      <c r="X23" s="101"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="101"/>
+      <c r="AA23" s="101"/>
+      <c r="AB23" s="101"/>
+      <c r="AC23" s="101"/>
+      <c r="AD23" s="101"/>
+      <c r="AE23" s="101"/>
+      <c r="AF23" s="101"/>
+      <c r="AG23" s="101"/>
+      <c r="AH23" s="101"/>
+      <c r="AI23" s="101"/>
+      <c r="AJ23" s="101"/>
+      <c r="AK23" s="101"/>
+      <c r="AL23" s="101"/>
+      <c r="AM23" s="101"/>
+      <c r="AN23" s="101"/>
+      <c r="AO23" s="101"/>
+      <c r="AP23" s="101"/>
+      <c r="AQ23" s="101"/>
+      <c r="AR23" s="101"/>
+      <c r="AS23" s="101"/>
+      <c r="AT23" s="101"/>
+      <c r="AU23" s="101"/>
+      <c r="AV23" s="101"/>
+      <c r="AW23" s="101"/>
+      <c r="AX23" s="101"/>
+      <c r="AY23" s="101"/>
+      <c r="AZ23" s="101"/>
+      <c r="BA23" s="101"/>
+      <c r="BB23" s="101"/>
+      <c r="BC23" s="101"/>
+      <c r="BD23" s="101"/>
+      <c r="BE23" s="101"/>
+      <c r="BF23" s="101"/>
+      <c r="BG23" s="101"/>
+      <c r="BH23" s="101"/>
+      <c r="BI23" s="101"/>
+      <c r="BJ23" s="101"/>
+      <c r="BK23" s="101"/>
+      <c r="BL23" s="101"/>
+      <c r="BM23" s="101"/>
+      <c r="BN23" s="101"/>
+      <c r="BO23" s="101"/>
+      <c r="BP23" s="101"/>
+      <c r="BQ23" s="101"/>
+      <c r="BR23" s="101"/>
+      <c r="BS23" s="101"/>
+      <c r="BT23" s="101"/>
+      <c r="BU23" s="101"/>
     </row>
     <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="82" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="29" t="s">
         <v>23</v>
@@ -10755,50 +10793,53 @@
         <v>14.2</v>
       </c>
       <c r="BF24" s="32">
         <v>14.51</v>
       </c>
       <c r="BG24" s="32">
         <v>14.37</v>
       </c>
       <c r="BH24" s="32">
         <v>14.23</v>
       </c>
       <c r="BI24" s="31">
         <v>14.22</v>
       </c>
       <c r="BJ24" s="32">
         <v>11.85</v>
       </c>
       <c r="BK24" s="32">
         <v>12.29</v>
       </c>
       <c r="BL24" s="32">
         <v>13.08</v>
       </c>
       <c r="BM24" s="32">
         <v>13.37</v>
+      </c>
+      <c r="BN24" s="32">
+        <v>13.15</v>
       </c>
     </row>
     <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="33"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32">
         <v>17.53</v>
       </c>
       <c r="O25" s="32">
         <v>17.79</v>
       </c>
       <c r="P25" s="32">
@@ -10929,50 +10970,53 @@
       </c>
       <c r="BF25" s="32">
         <v>14.17</v>
       </c>
       <c r="BG25" s="32">
         <v>14.07</v>
       </c>
       <c r="BH25" s="32">
         <v>13.94</v>
       </c>
       <c r="BI25" s="31">
         <v>14</v>
       </c>
       <c r="BJ25" s="32">
         <v>11.19</v>
       </c>
       <c r="BK25" s="32">
         <v>11.83</v>
       </c>
       <c r="BL25" s="32">
         <v>12.63</v>
       </c>
       <c r="BM25" s="32">
         <v>12.98</v>
       </c>
+      <c r="BN25" s="32">
+        <v>12.88</v>
+      </c>
     </row>
     <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="33"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="32"/>
       <c r="N26" s="32">
         <v>25.33</v>
       </c>
       <c r="O26" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="P26" s="32">
         <v>18.2</v>
@@ -11102,50 +11146,53 @@
       </c>
       <c r="BF26" s="32">
         <v>12.24</v>
       </c>
       <c r="BG26" s="32">
         <v>11.84</v>
       </c>
       <c r="BH26" s="32">
         <v>11.65</v>
       </c>
       <c r="BI26" s="31">
         <v>11.26</v>
       </c>
       <c r="BJ26" s="32">
         <v>10.94</v>
       </c>
       <c r="BK26" s="32">
         <v>9.4499999999999993</v>
       </c>
       <c r="BL26" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="BM26" s="32">
         <v>12.7</v>
       </c>
+      <c r="BN26" s="32">
+        <v>12.06</v>
+      </c>
     </row>
     <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="33"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32">
         <v>20.43</v>
       </c>
       <c r="O27" s="32">
         <v>24.47</v>
       </c>
       <c r="P27" s="32">
         <v>23.88</v>
@@ -11274,50 +11321,53 @@
         <v>18.22</v>
       </c>
       <c r="BF27" s="32">
         <v>18.37</v>
       </c>
       <c r="BG27" s="32">
         <v>18.11</v>
       </c>
       <c r="BH27" s="32">
         <v>17.82</v>
       </c>
       <c r="BI27" s="31">
         <v>17.37</v>
       </c>
       <c r="BJ27" s="32">
         <v>16.489999999999998</v>
       </c>
       <c r="BK27" s="32">
         <v>16.649999999999999</v>
       </c>
       <c r="BL27" s="32">
         <v>17.670000000000002</v>
       </c>
       <c r="BM27" s="32">
         <v>16.95</v>
+      </c>
+      <c r="BN27" s="32">
+        <v>16.11</v>
       </c>
     </row>
     <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="32"/>
       <c r="N28" s="32"/>
       <c r="O28" s="32"/>
       <c r="P28" s="32"/>
       <c r="Q28" s="32"/>
       <c r="R28" s="32"/>
       <c r="S28" s="32"/>
       <c r="T28" s="30"/>
@@ -11424,50 +11474,53 @@
       </c>
       <c r="BF28" s="32">
         <v>9.3800000000000008</v>
       </c>
       <c r="BG28" s="32">
         <v>9.15</v>
       </c>
       <c r="BH28" s="32">
         <v>9.0299999999999994</v>
       </c>
       <c r="BI28" s="31">
         <v>9.16</v>
       </c>
       <c r="BJ28" s="32" t="s">
         <v>23</v>
       </c>
       <c r="BK28" s="32">
         <v>1.89</v>
       </c>
       <c r="BL28" s="32">
         <v>8.6</v>
       </c>
       <c r="BM28" s="32">
         <v>9.18</v>
       </c>
+      <c r="BN28" s="32">
+        <v>8.0399999999999991</v>
+      </c>
     </row>
     <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="33"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32">
         <v>16.920000000000002</v>
       </c>
       <c r="O29" s="32">
         <v>16.190000000000001</v>
       </c>
       <c r="P29" s="32">
         <v>17.63</v>
@@ -11597,127 +11650,130 @@
       </c>
       <c r="BF29" s="32">
         <v>12.77</v>
       </c>
       <c r="BG29" s="32">
         <v>12.07</v>
       </c>
       <c r="BH29" s="32">
         <v>12.07</v>
       </c>
       <c r="BI29" s="31">
         <v>12.04</v>
       </c>
       <c r="BJ29" s="32">
         <v>24.3</v>
       </c>
       <c r="BK29" s="32">
         <v>17.93</v>
       </c>
       <c r="BL29" s="32">
         <v>15.29</v>
       </c>
       <c r="BM29" s="32">
         <v>13.58</v>
       </c>
+      <c r="BN29" s="32">
+        <v>12.11</v>
+      </c>
     </row>
     <row r="30" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="90" t="s">
+      <c r="A30" s="101" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="90"/>
-[...70 lines deleted...]
-      <c r="BU30" s="90"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="101"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="101"/>
+      <c r="K30" s="101"/>
+      <c r="L30" s="101"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="101"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="101"/>
+      <c r="R30" s="101"/>
+      <c r="S30" s="101"/>
+      <c r="T30" s="101"/>
+      <c r="U30" s="101"/>
+      <c r="V30" s="101"/>
+      <c r="W30" s="101"/>
+      <c r="X30" s="101"/>
+      <c r="Y30" s="101"/>
+      <c r="Z30" s="101"/>
+      <c r="AA30" s="101"/>
+      <c r="AB30" s="101"/>
+      <c r="AC30" s="101"/>
+      <c r="AD30" s="101"/>
+      <c r="AE30" s="101"/>
+      <c r="AF30" s="101"/>
+      <c r="AG30" s="101"/>
+      <c r="AH30" s="101"/>
+      <c r="AI30" s="101"/>
+      <c r="AJ30" s="101"/>
+      <c r="AK30" s="101"/>
+      <c r="AL30" s="101"/>
+      <c r="AM30" s="101"/>
+      <c r="AN30" s="101"/>
+      <c r="AO30" s="101"/>
+      <c r="AP30" s="101"/>
+      <c r="AQ30" s="101"/>
+      <c r="AR30" s="101"/>
+      <c r="AS30" s="101"/>
+      <c r="AT30" s="101"/>
+      <c r="AU30" s="101"/>
+      <c r="AV30" s="101"/>
+      <c r="AW30" s="101"/>
+      <c r="AX30" s="101"/>
+      <c r="AY30" s="101"/>
+      <c r="AZ30" s="101"/>
+      <c r="BA30" s="101"/>
+      <c r="BB30" s="101"/>
+      <c r="BC30" s="101"/>
+      <c r="BD30" s="101"/>
+      <c r="BE30" s="101"/>
+      <c r="BF30" s="101"/>
+      <c r="BG30" s="101"/>
+      <c r="BH30" s="101"/>
+      <c r="BI30" s="101"/>
+      <c r="BJ30" s="101"/>
+      <c r="BK30" s="101"/>
+      <c r="BL30" s="101"/>
+      <c r="BM30" s="101"/>
+      <c r="BN30" s="101"/>
+      <c r="BO30" s="101"/>
+      <c r="BP30" s="101"/>
+      <c r="BQ30" s="101"/>
+      <c r="BR30" s="101"/>
+      <c r="BS30" s="101"/>
+      <c r="BT30" s="101"/>
+      <c r="BU30" s="101"/>
     </row>
     <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="82" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>23</v>
@@ -11870,50 +11926,53 @@
         <v>12.57</v>
       </c>
       <c r="BF31" s="32">
         <v>12.71</v>
       </c>
       <c r="BG31" s="32">
         <v>12.66</v>
       </c>
       <c r="BH31" s="32">
         <v>12.43</v>
       </c>
       <c r="BI31" s="31">
         <v>12.37</v>
       </c>
       <c r="BJ31" s="32">
         <v>11.71</v>
       </c>
       <c r="BK31" s="32">
         <v>11.11</v>
       </c>
       <c r="BL31" s="32">
         <v>10.95</v>
       </c>
       <c r="BM31" s="32">
         <v>11</v>
+      </c>
+      <c r="BN31" s="32">
+        <v>10.95</v>
       </c>
     </row>
     <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="33"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
       <c r="J32" s="37"/>
       <c r="K32" s="38"/>
       <c r="L32" s="35"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32">
         <v>11.44</v>
       </c>
       <c r="O32" s="32">
         <v>13.08</v>
       </c>
       <c r="P32" s="32">
@@ -12032,60 +12091,63 @@
       </c>
       <c r="BB32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BC32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BD32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BE32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BF32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BG32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BH32" s="65" t="s">
         <v>23</v>
       </c>
       <c r="BI32" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="BJ32" s="112" t="s">
-[...8 lines deleted...]
-      <c r="BM32" s="112" t="s">
+      <c r="BJ32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BL32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BM32" s="92" t="s">
+        <v>23</v>
+      </c>
+      <c r="BN32" s="92" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="33"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="37"/>
       <c r="K33" s="38"/>
       <c r="L33" s="35"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32">
         <v>14.93</v>
       </c>
       <c r="O33" s="32">
         <v>16.940000000000001</v>
       </c>
@@ -12205,61 +12267,64 @@
       </c>
       <c r="BB33" s="39">
         <v>12.57</v>
       </c>
       <c r="BC33" s="39">
         <v>12.75</v>
       </c>
       <c r="BD33" s="39">
         <v>13.08</v>
       </c>
       <c r="BE33" s="39">
         <v>13.33</v>
       </c>
       <c r="BF33" s="39">
         <v>13.47</v>
       </c>
       <c r="BG33" s="39">
         <v>13.89</v>
       </c>
       <c r="BH33" s="39">
         <v>12.97</v>
       </c>
       <c r="BI33" s="31">
         <v>12.68</v>
       </c>
-      <c r="BJ33" s="113">
+      <c r="BJ33" s="93">
         <v>16.38</v>
       </c>
       <c r="BK33" s="39">
         <v>14.42</v>
       </c>
       <c r="BL33" s="39">
         <v>12.27</v>
       </c>
       <c r="BM33" s="39">
         <v>11.27</v>
+      </c>
+      <c r="BN33" s="39">
+        <v>10.62</v>
       </c>
     </row>
     <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="33"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="37"/>
       <c r="K34" s="38"/>
       <c r="L34" s="35"/>
       <c r="M34" s="32"/>
       <c r="N34" s="32">
         <v>17.63</v>
       </c>
       <c r="O34" s="32">
         <v>21</v>
       </c>
       <c r="P34" s="32">
@@ -12378,61 +12443,64 @@
       </c>
       <c r="BB34" s="39">
         <v>16.36</v>
       </c>
       <c r="BC34" s="39">
         <v>17.2</v>
       </c>
       <c r="BD34" s="39">
         <v>16.899999999999999</v>
       </c>
       <c r="BE34" s="39">
         <v>16.71</v>
       </c>
       <c r="BF34" s="39">
         <v>16.27</v>
       </c>
       <c r="BG34" s="39">
         <v>16.170000000000002</v>
       </c>
       <c r="BH34" s="39">
         <v>15.97</v>
       </c>
       <c r="BI34" s="31">
         <v>15.9</v>
       </c>
-      <c r="BJ34" s="113">
+      <c r="BJ34" s="93">
         <v>17.75</v>
       </c>
       <c r="BK34" s="39">
         <v>15.45</v>
       </c>
       <c r="BL34" s="39">
         <v>15.97</v>
       </c>
       <c r="BM34" s="39">
         <v>13.89</v>
+      </c>
+      <c r="BN34" s="39">
+        <v>13.74</v>
       </c>
     </row>
     <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="33"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="37"/>
       <c r="K35" s="38"/>
       <c r="L35" s="35"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32">
         <v>11.53</v>
       </c>
       <c r="O35" s="32">
         <v>14.63</v>
       </c>
       <c r="P35" s="32">
@@ -12551,61 +12619,64 @@
       </c>
       <c r="BB35" s="39">
         <v>11.39</v>
       </c>
       <c r="BC35" s="39">
         <v>12.1</v>
       </c>
       <c r="BD35" s="39">
         <v>12.04</v>
       </c>
       <c r="BE35" s="39">
         <v>12.22</v>
       </c>
       <c r="BF35" s="39">
         <v>12.22</v>
       </c>
       <c r="BG35" s="39">
         <v>12.17</v>
       </c>
       <c r="BH35" s="39">
         <v>12.01</v>
       </c>
       <c r="BI35" s="31">
         <v>11.94</v>
       </c>
-      <c r="BJ35" s="113">
+      <c r="BJ35" s="93">
         <v>12.17</v>
       </c>
       <c r="BK35" s="39">
         <v>10.43</v>
       </c>
       <c r="BL35" s="39">
         <v>11.97</v>
       </c>
       <c r="BM35" s="39">
         <v>12.39</v>
+      </c>
+      <c r="BN35" s="39">
+        <v>11.86</v>
       </c>
     </row>
     <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="33"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="37"/>
       <c r="K36" s="38"/>
       <c r="L36" s="35"/>
       <c r="M36" s="32"/>
       <c r="N36" s="32">
         <v>11.02</v>
       </c>
       <c r="O36" s="32">
         <v>13.27</v>
       </c>
       <c r="P36" s="32">
@@ -12724,61 +12795,64 @@
       </c>
       <c r="BB36" s="39">
         <v>10.97</v>
       </c>
       <c r="BC36" s="39">
         <v>10.95</v>
       </c>
       <c r="BD36" s="39">
         <v>11.38</v>
       </c>
       <c r="BE36" s="39">
         <v>11.44</v>
       </c>
       <c r="BF36" s="39">
         <v>11.47</v>
       </c>
       <c r="BG36" s="39">
         <v>11.86</v>
       </c>
       <c r="BH36" s="39">
         <v>11.44</v>
       </c>
       <c r="BI36" s="31">
         <v>11.23</v>
       </c>
-      <c r="BJ36" s="113">
+      <c r="BJ36" s="93">
         <v>8.5399999999999991</v>
       </c>
       <c r="BK36" s="39">
         <v>8.6300000000000008</v>
       </c>
       <c r="BL36" s="39">
         <v>8.36</v>
       </c>
       <c r="BM36" s="39">
         <v>8.49</v>
+      </c>
+      <c r="BN36" s="39">
+        <v>7.65</v>
       </c>
     </row>
     <row r="37" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="33"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="35"/>
       <c r="I37" s="34"/>
       <c r="J37" s="37"/>
       <c r="K37" s="38"/>
       <c r="L37" s="35"/>
       <c r="M37" s="32"/>
       <c r="N37" s="32">
         <v>15.34</v>
       </c>
       <c r="O37" s="32">
         <v>12.66</v>
       </c>
       <c r="P37" s="32">
@@ -12897,61 +12971,64 @@
       </c>
       <c r="BB37" s="39">
         <v>9.51</v>
       </c>
       <c r="BC37" s="39">
         <v>9.65</v>
       </c>
       <c r="BD37" s="39">
         <v>9.59</v>
       </c>
       <c r="BE37" s="39">
         <v>9.5500000000000007</v>
       </c>
       <c r="BF37" s="39">
         <v>9.7100000000000009</v>
       </c>
       <c r="BG37" s="39">
         <v>9.74</v>
       </c>
       <c r="BH37" s="39">
         <v>9.67</v>
       </c>
       <c r="BI37" s="31">
         <v>9.76</v>
       </c>
-      <c r="BJ37" s="113">
+      <c r="BJ37" s="93">
         <v>4.92</v>
       </c>
       <c r="BK37" s="39">
         <v>7.15</v>
       </c>
       <c r="BL37" s="39">
         <v>7.02</v>
       </c>
       <c r="BM37" s="39">
         <v>7.5</v>
+      </c>
+      <c r="BN37" s="39">
+        <v>7.91</v>
       </c>
     </row>
     <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="29"/>
       <c r="C38" s="29"/>
       <c r="D38" s="33"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="35"/>
       <c r="I38" s="34"/>
       <c r="J38" s="37"/>
       <c r="K38" s="38"/>
       <c r="L38" s="35"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>
       <c r="O38" s="32"/>
       <c r="P38" s="32"/>
       <c r="Q38" s="32"/>
       <c r="R38" s="32"/>
       <c r="S38" s="39"/>
       <c r="T38" s="30"/>
@@ -13046,61 +13123,64 @@
       </c>
       <c r="BB38" s="39">
         <v>7.59</v>
       </c>
       <c r="BC38" s="39">
         <v>7.34</v>
       </c>
       <c r="BD38" s="39">
         <v>7.76</v>
       </c>
       <c r="BE38" s="39">
         <v>8.44</v>
       </c>
       <c r="BF38" s="39">
         <v>8.83</v>
       </c>
       <c r="BG38" s="39">
         <v>8.5299999999999994</v>
       </c>
       <c r="BH38" s="39">
         <v>8.44</v>
       </c>
       <c r="BI38" s="31">
         <v>8.4</v>
       </c>
-      <c r="BJ38" s="113">
+      <c r="BJ38" s="93">
         <v>10.41</v>
       </c>
       <c r="BK38" s="39">
         <v>8.6</v>
       </c>
       <c r="BL38" s="39">
         <v>8.42</v>
       </c>
       <c r="BM38" s="39">
         <v>9.2100000000000009</v>
+      </c>
+      <c r="BN38" s="39">
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="29"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="32">
         <v>18.02</v>
       </c>
       <c r="O39" s="32">
         <v>15.55</v>
       </c>
       <c r="P39" s="32">
@@ -13219,61 +13299,64 @@
       </c>
       <c r="BB39" s="39">
         <v>13.01</v>
       </c>
       <c r="BC39" s="39">
         <v>13.43</v>
       </c>
       <c r="BD39" s="39">
         <v>13.23</v>
       </c>
       <c r="BE39" s="39">
         <v>12.98</v>
       </c>
       <c r="BF39" s="39">
         <v>13.15</v>
       </c>
       <c r="BG39" s="39">
         <v>13.03</v>
       </c>
       <c r="BH39" s="39">
         <v>12.86</v>
       </c>
       <c r="BI39" s="31">
         <v>12.74</v>
       </c>
-      <c r="BJ39" s="113">
+      <c r="BJ39" s="93">
         <v>13.29</v>
       </c>
       <c r="BK39" s="39">
         <v>11.21</v>
       </c>
       <c r="BL39" s="39">
         <v>10.84</v>
       </c>
       <c r="BM39" s="39">
         <v>11.12</v>
+      </c>
+      <c r="BN39" s="39">
+        <v>11.83</v>
       </c>
     </row>
     <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="29"/>
       <c r="C40" s="29"/>
       <c r="D40" s="33"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="35"/>
       <c r="I40" s="34"/>
       <c r="J40" s="37"/>
       <c r="K40" s="38"/>
       <c r="L40" s="35"/>
       <c r="M40" s="32"/>
       <c r="N40" s="32">
         <v>16.13</v>
       </c>
       <c r="O40" s="32">
         <v>16.03</v>
       </c>
       <c r="P40" s="32">
@@ -13392,61 +13475,64 @@
       </c>
       <c r="BB40" s="39">
         <v>13.8</v>
       </c>
       <c r="BC40" s="39">
         <v>13.54</v>
       </c>
       <c r="BD40" s="39">
         <v>13.86</v>
       </c>
       <c r="BE40" s="39">
         <v>13.4</v>
       </c>
       <c r="BF40" s="39">
         <v>14.09</v>
       </c>
       <c r="BG40" s="39">
         <v>14.04</v>
       </c>
       <c r="BH40" s="39">
         <v>13.88</v>
       </c>
       <c r="BI40" s="31">
         <v>14.11</v>
       </c>
-      <c r="BJ40" s="113">
+      <c r="BJ40" s="93">
         <v>10.53</v>
       </c>
       <c r="BK40" s="39">
         <v>10.44</v>
       </c>
       <c r="BL40" s="39">
         <v>9.1300000000000008</v>
       </c>
       <c r="BM40" s="39">
         <v>10</v>
+      </c>
+      <c r="BN40" s="39">
+        <v>10.3</v>
       </c>
     </row>
     <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="33"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="35"/>
       <c r="I41" s="34"/>
       <c r="J41" s="37"/>
       <c r="K41" s="38"/>
       <c r="L41" s="35"/>
       <c r="M41" s="32"/>
       <c r="N41" s="32"/>
       <c r="O41" s="32"/>
       <c r="P41" s="32"/>
       <c r="Q41" s="32"/>
       <c r="R41" s="32"/>
       <c r="S41" s="39"/>
       <c r="T41" s="30"/>
@@ -13541,61 +13627,64 @@
       </c>
       <c r="BB41" s="39">
         <v>15.55</v>
       </c>
       <c r="BC41" s="39">
         <v>15.09</v>
       </c>
       <c r="BD41" s="39">
         <v>15.28</v>
       </c>
       <c r="BE41" s="39">
         <v>15.31</v>
       </c>
       <c r="BF41" s="39">
         <v>15.67</v>
       </c>
       <c r="BG41" s="39">
         <v>15.5</v>
       </c>
       <c r="BH41" s="39">
         <v>15.33</v>
       </c>
       <c r="BI41" s="31">
         <v>14.97</v>
       </c>
-      <c r="BJ41" s="113">
+      <c r="BJ41" s="93">
         <v>13.47</v>
       </c>
       <c r="BK41" s="39">
         <v>14.05</v>
       </c>
       <c r="BL41" s="39">
         <v>14.45</v>
       </c>
       <c r="BM41" s="39">
         <v>15.18</v>
+      </c>
+      <c r="BN41" s="39">
+        <v>14.41</v>
       </c>
     </row>
     <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="37"/>
       <c r="K42" s="38"/>
       <c r="L42" s="35"/>
       <c r="M42" s="32"/>
       <c r="N42" s="40">
         <v>14.41</v>
       </c>
       <c r="O42" s="40">
         <v>15.58</v>
       </c>
       <c r="P42" s="40">
@@ -13714,107 +13803,109 @@
       </c>
       <c r="BB42" s="40">
         <v>13.58</v>
       </c>
       <c r="BC42" s="40">
         <v>13.03</v>
       </c>
       <c r="BD42" s="40">
         <v>13.18</v>
       </c>
       <c r="BE42" s="40">
         <v>12.89</v>
       </c>
       <c r="BF42" s="40">
         <v>12.99</v>
       </c>
       <c r="BG42" s="40">
         <v>12.72</v>
       </c>
       <c r="BH42" s="40">
         <v>12.48</v>
       </c>
       <c r="BI42" s="42">
         <v>12.55</v>
       </c>
-      <c r="BJ42" s="114">
+      <c r="BJ42" s="94">
         <v>12.59</v>
       </c>
       <c r="BK42" s="40">
         <v>11.89</v>
       </c>
       <c r="BL42" s="40">
         <v>11.34</v>
       </c>
       <c r="BM42" s="40">
         <v>11</v>
       </c>
-      <c r="BN42" s="111"/>
-[...6 lines deleted...]
-      <c r="BU42" s="111"/>
+      <c r="BN42" s="40">
+        <v>11.45</v>
+      </c>
+      <c r="BO42" s="91"/>
+      <c r="BP42" s="91"/>
+      <c r="BQ42" s="91"/>
+      <c r="BR42" s="91"/>
+      <c r="BS42" s="91"/>
+      <c r="BT42" s="91"/>
+      <c r="BU42" s="91"/>
     </row>
     <row r="43" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A43" s="110" t="s">
+      <c r="A43" s="90" t="s">
         <v>55</v>
       </c>
       <c r="AA43" s="43"/>
     </row>
     <row r="44" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="AA44" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ7:BU7"/>
-    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="A3:BU3"/>
     <mergeCell ref="A9:BU9"/>
     <mergeCell ref="A23:BU23"/>
     <mergeCell ref="A30:BU30"/>
     <mergeCell ref="AX7:BI7"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="BS6:BU6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:X7"/>
     <mergeCell ref="Z7:AK7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BU52"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BN10" sqref="BN10"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BO10" sqref="BO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="44" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="5.5703125" style="1" hidden="1" customWidth="1"/>
@@ -13822,127 +13913,51 @@
     <col min="30" max="30" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="45" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="7.7109375" style="1" customWidth="1"/>
     <col min="58" max="58" width="8.85546875" style="1" customWidth="1"/>
     <col min="59" max="59" width="7.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="8.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="8.85546875" style="1" customWidth="1"/>
     <col min="62" max="69" width="7.7109375" style="1" customWidth="1"/>
     <col min="70" max="70" width="8.5703125" style="1" customWidth="1"/>
     <col min="71" max="71" width="7.7109375" style="1" customWidth="1"/>
     <col min="72" max="72" width="8.42578125" style="1" customWidth="1"/>
     <col min="73" max="73" width="8" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1">
-[...75 lines deleted...]
-    </row>
+    <row r="1" spans="1:73" ht="18" customHeight="1"/>
     <row r="2" spans="1:73" ht="15" customHeight="1">
       <c r="A2" s="87"/>
       <c r="B2" s="87"/>
       <c r="C2" s="87"/>
       <c r="D2" s="87"/>
       <c r="E2" s="87"/>
       <c r="F2" s="87"/>
       <c r="G2" s="87"/>
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
       <c r="M2" s="87"/>
       <c r="N2" s="87"/>
       <c r="O2" s="87"/>
       <c r="P2" s="87"/>
       <c r="Q2" s="87"/>
       <c r="R2" s="87"/>
       <c r="S2" s="87"/>
       <c r="T2" s="87"/>
       <c r="U2" s="87"/>
       <c r="V2" s="87"/>
       <c r="W2" s="87"/>
       <c r="X2" s="87"/>
@@ -13963,99 +13978,125 @@
       <c r="AM2" s="87"/>
       <c r="AN2" s="87"/>
       <c r="AO2" s="87"/>
       <c r="AP2" s="87"/>
       <c r="AQ2" s="87"/>
       <c r="AR2" s="87"/>
       <c r="AS2" s="87"/>
       <c r="AT2" s="87"/>
       <c r="AU2" s="87"/>
       <c r="AV2" s="87"/>
       <c r="AW2" s="87"/>
       <c r="AX2" s="87"/>
       <c r="AY2" s="87"/>
       <c r="AZ2" s="87"/>
       <c r="BA2" s="87"/>
       <c r="BB2" s="87"/>
       <c r="BC2" s="87"/>
       <c r="BD2" s="87"/>
       <c r="BE2" s="87"/>
       <c r="BF2" s="87"/>
       <c r="BG2" s="87"/>
       <c r="BH2" s="87"/>
       <c r="BI2" s="87"/>
     </row>
     <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="22"/>
-[...47 lines deleted...]
-      <c r="AW3" s="22"/>
+      <c r="A3" s="116" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="116"/>
+      <c r="N3" s="116"/>
+      <c r="O3" s="116"/>
+      <c r="P3" s="116"/>
+      <c r="Q3" s="116"/>
+      <c r="R3" s="116"/>
+      <c r="S3" s="116"/>
+      <c r="T3" s="116"/>
+      <c r="U3" s="116"/>
+      <c r="V3" s="116"/>
+      <c r="W3" s="116"/>
+      <c r="X3" s="116"/>
+      <c r="Y3" s="116"/>
+      <c r="Z3" s="116"/>
+      <c r="AA3" s="116"/>
+      <c r="AB3" s="116"/>
+      <c r="AC3" s="116"/>
+      <c r="AD3" s="116"/>
+      <c r="AE3" s="116"/>
+      <c r="AF3" s="116"/>
+      <c r="AG3" s="116"/>
+      <c r="AH3" s="116"/>
+      <c r="AI3" s="116"/>
+      <c r="AJ3" s="116"/>
+      <c r="AK3" s="116"/>
+      <c r="AL3" s="116"/>
+      <c r="AM3" s="116"/>
+      <c r="AN3" s="116"/>
+      <c r="AO3" s="116"/>
+      <c r="AP3" s="116"/>
+      <c r="AQ3" s="116"/>
+      <c r="AR3" s="116"/>
+      <c r="AS3" s="116"/>
+      <c r="AT3" s="116"/>
+      <c r="AU3" s="116"/>
+      <c r="AV3" s="116"/>
+      <c r="AW3" s="116"/>
+      <c r="AX3" s="116"/>
+      <c r="AY3" s="116"/>
+      <c r="AZ3" s="116"/>
+      <c r="BA3" s="116"/>
+      <c r="BB3" s="116"/>
+      <c r="BC3" s="116"/>
+      <c r="BD3" s="116"/>
+      <c r="BE3" s="116"/>
+      <c r="BF3" s="116"/>
+      <c r="BG3" s="116"/>
+      <c r="BH3" s="116"/>
+      <c r="BI3" s="116"/>
+      <c r="BJ3" s="116"/>
+      <c r="BK3" s="116"/>
+      <c r="BL3" s="116"/>
+      <c r="BM3" s="116"/>
+      <c r="BN3" s="116"/>
+      <c r="BO3" s="116"/>
+      <c r="BP3" s="116"/>
+      <c r="BQ3" s="116"/>
+      <c r="BR3" s="116"/>
+      <c r="BS3" s="116"/>
+      <c r="BT3" s="116"/>
+      <c r="BU3" s="116"/>
     </row>
     <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
@@ -14124,144 +14165,144 @@
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="22"/>
       <c r="AR5" s="22"/>
       <c r="AS5" s="22"/>
       <c r="AT5" s="22"/>
       <c r="AU5" s="22"/>
       <c r="AV5" s="22"/>
       <c r="AW5" s="22"/>
     </row>
     <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="D6" s="23"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="U6" s="23"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="2"/>
-      <c r="BS6" s="108" t="s">
+      <c r="BS6" s="114" t="s">
         <v>68</v>
       </c>
-      <c r="BT6" s="109"/>
-      <c r="BU6" s="108"/>
+      <c r="BT6" s="115"/>
+      <c r="BU6" s="114"/>
     </row>
     <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="93"/>
-      <c r="B7" s="95">
+      <c r="A7" s="104"/>
+      <c r="B7" s="106">
         <v>2021</v>
       </c>
-      <c r="C7" s="96"/>
-[...10 lines deleted...]
-      <c r="N7" s="95">
+      <c r="C7" s="107"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="107"/>
+      <c r="F7" s="107"/>
+      <c r="G7" s="107"/>
+      <c r="H7" s="107"/>
+      <c r="I7" s="107"/>
+      <c r="J7" s="107"/>
+      <c r="K7" s="107"/>
+      <c r="L7" s="107"/>
+      <c r="M7" s="107"/>
+      <c r="N7" s="106">
         <v>2022</v>
       </c>
-      <c r="O7" s="96"/>
-[...9 lines deleted...]
-      <c r="Z7" s="102">
+      <c r="O7" s="107"/>
+      <c r="P7" s="107"/>
+      <c r="Q7" s="107"/>
+      <c r="R7" s="107"/>
+      <c r="S7" s="107"/>
+      <c r="T7" s="107"/>
+      <c r="U7" s="107"/>
+      <c r="V7" s="107"/>
+      <c r="W7" s="107"/>
+      <c r="X7" s="107"/>
+      <c r="Z7" s="108">
         <v>2023</v>
       </c>
-      <c r="AA7" s="103"/>
-[...10 lines deleted...]
-      <c r="AL7" s="102">
+      <c r="AA7" s="109"/>
+      <c r="AB7" s="109"/>
+      <c r="AC7" s="109"/>
+      <c r="AD7" s="109"/>
+      <c r="AE7" s="109"/>
+      <c r="AF7" s="109"/>
+      <c r="AG7" s="109"/>
+      <c r="AH7" s="109"/>
+      <c r="AI7" s="109"/>
+      <c r="AJ7" s="109"/>
+      <c r="AK7" s="110"/>
+      <c r="AL7" s="108">
         <v>2024</v>
       </c>
-      <c r="AM7" s="103"/>
-[...10 lines deleted...]
-      <c r="AX7" s="102">
+      <c r="AM7" s="109"/>
+      <c r="AN7" s="109"/>
+      <c r="AO7" s="109"/>
+      <c r="AP7" s="109"/>
+      <c r="AQ7" s="109"/>
+      <c r="AR7" s="109"/>
+      <c r="AS7" s="109"/>
+      <c r="AT7" s="109"/>
+      <c r="AU7" s="109"/>
+      <c r="AV7" s="109"/>
+      <c r="AW7" s="110"/>
+      <c r="AX7" s="108">
         <v>2025</v>
       </c>
-      <c r="AY7" s="103"/>
-[...10 lines deleted...]
-      <c r="BJ7" s="102">
+      <c r="AY7" s="109"/>
+      <c r="AZ7" s="109"/>
+      <c r="BA7" s="109"/>
+      <c r="BB7" s="109"/>
+      <c r="BC7" s="109"/>
+      <c r="BD7" s="109"/>
+      <c r="BE7" s="109"/>
+      <c r="BF7" s="109"/>
+      <c r="BG7" s="109"/>
+      <c r="BH7" s="109"/>
+      <c r="BI7" s="110"/>
+      <c r="BJ7" s="108">
         <v>2026</v>
       </c>
-      <c r="BK7" s="103"/>
-[...9 lines deleted...]
-      <c r="BU7" s="104"/>
+      <c r="BK7" s="109"/>
+      <c r="BL7" s="109"/>
+      <c r="BM7" s="109"/>
+      <c r="BN7" s="109"/>
+      <c r="BO7" s="109"/>
+      <c r="BP7" s="109"/>
+      <c r="BQ7" s="109"/>
+      <c r="BR7" s="109"/>
+      <c r="BS7" s="109"/>
+      <c r="BT7" s="109"/>
+      <c r="BU7" s="110"/>
     </row>
     <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A8" s="94"/>
+      <c r="A8" s="105"/>
       <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="26" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="26" t="s">
@@ -14436,125 +14477,125 @@
         <v>41</v>
       </c>
       <c r="BO8" s="26" t="s">
         <v>42</v>
       </c>
       <c r="BP8" s="26" t="s">
         <v>43</v>
       </c>
       <c r="BQ8" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BR8" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BS8" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BT8" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BU8" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="105" t="s">
+      <c r="A9" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="105"/>
-[...70 lines deleted...]
-      <c r="BU9" s="105"/>
+      <c r="B9" s="111"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="111"/>
+      <c r="E9" s="111"/>
+      <c r="F9" s="111"/>
+      <c r="G9" s="111"/>
+      <c r="H9" s="111"/>
+      <c r="I9" s="111"/>
+      <c r="J9" s="111"/>
+      <c r="K9" s="111"/>
+      <c r="L9" s="111"/>
+      <c r="M9" s="111"/>
+      <c r="N9" s="111"/>
+      <c r="O9" s="111"/>
+      <c r="P9" s="111"/>
+      <c r="Q9" s="111"/>
+      <c r="R9" s="111"/>
+      <c r="S9" s="111"/>
+      <c r="T9" s="111"/>
+      <c r="U9" s="111"/>
+      <c r="V9" s="111"/>
+      <c r="W9" s="111"/>
+      <c r="X9" s="111"/>
+      <c r="Y9" s="111"/>
+      <c r="Z9" s="111"/>
+      <c r="AA9" s="111"/>
+      <c r="AB9" s="111"/>
+      <c r="AC9" s="111"/>
+      <c r="AD9" s="111"/>
+      <c r="AE9" s="111"/>
+      <c r="AF9" s="111"/>
+      <c r="AG9" s="111"/>
+      <c r="AH9" s="111"/>
+      <c r="AI9" s="111"/>
+      <c r="AJ9" s="111"/>
+      <c r="AK9" s="111"/>
+      <c r="AL9" s="111"/>
+      <c r="AM9" s="111"/>
+      <c r="AN9" s="111"/>
+      <c r="AO9" s="111"/>
+      <c r="AP9" s="111"/>
+      <c r="AQ9" s="111"/>
+      <c r="AR9" s="111"/>
+      <c r="AS9" s="111"/>
+      <c r="AT9" s="111"/>
+      <c r="AU9" s="111"/>
+      <c r="AV9" s="111"/>
+      <c r="AW9" s="111"/>
+      <c r="AX9" s="111"/>
+      <c r="AY9" s="111"/>
+      <c r="AZ9" s="111"/>
+      <c r="BA9" s="111"/>
+      <c r="BB9" s="111"/>
+      <c r="BC9" s="111"/>
+      <c r="BD9" s="111"/>
+      <c r="BE9" s="111"/>
+      <c r="BF9" s="111"/>
+      <c r="BG9" s="111"/>
+      <c r="BH9" s="111"/>
+      <c r="BI9" s="111"/>
+      <c r="BJ9" s="111"/>
+      <c r="BK9" s="111"/>
+      <c r="BL9" s="111"/>
+      <c r="BM9" s="111"/>
+      <c r="BN9" s="111"/>
+      <c r="BO9" s="111"/>
+      <c r="BP9" s="111"/>
+      <c r="BQ9" s="111"/>
+      <c r="BR9" s="111"/>
+      <c r="BS9" s="111"/>
+      <c r="BT9" s="111"/>
+      <c r="BU9" s="111"/>
     </row>
     <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>23</v>
@@ -14707,50 +14748,53 @@
         <v>721</v>
       </c>
       <c r="BF10" s="9">
         <v>779</v>
       </c>
       <c r="BG10" s="9">
         <v>650</v>
       </c>
       <c r="BH10" s="9">
         <v>581</v>
       </c>
       <c r="BI10" s="11">
         <v>674</v>
       </c>
       <c r="BJ10" s="45">
         <v>594</v>
       </c>
       <c r="BK10" s="45">
         <v>542</v>
       </c>
       <c r="BL10" s="45">
         <v>661</v>
       </c>
       <c r="BM10" s="45">
         <v>639</v>
+      </c>
+      <c r="BN10" s="9">
+        <v>592</v>
       </c>
     </row>
     <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="33"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="32"/>
       <c r="N11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P11" s="9" t="s">
@@ -14881,50 +14925,53 @@
       </c>
       <c r="BF11" s="9">
         <v>438</v>
       </c>
       <c r="BG11" s="9">
         <v>351</v>
       </c>
       <c r="BH11" s="9">
         <v>328</v>
       </c>
       <c r="BI11" s="11">
         <v>391</v>
       </c>
       <c r="BJ11" s="45">
         <v>300</v>
       </c>
       <c r="BK11" s="45">
         <v>303</v>
       </c>
       <c r="BL11" s="45">
         <v>379</v>
       </c>
       <c r="BM11" s="45">
         <v>365</v>
       </c>
+      <c r="BN11" s="9">
+        <v>336</v>
+      </c>
     </row>
     <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="33"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="35"/>
       <c r="I12" s="34"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="32"/>
       <c r="N12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P12" s="9" t="s">
         <v>23</v>
@@ -15054,50 +15101,53 @@
       </c>
       <c r="BF12" s="9">
         <v>13</v>
       </c>
       <c r="BG12" s="9">
         <v>7</v>
       </c>
       <c r="BH12" s="9">
         <v>8</v>
       </c>
       <c r="BI12" s="11">
         <v>6</v>
       </c>
       <c r="BJ12" s="45">
         <v>9</v>
       </c>
       <c r="BK12" s="45">
         <v>6</v>
       </c>
       <c r="BL12" s="45">
         <v>7</v>
       </c>
       <c r="BM12" s="45">
         <v>19</v>
       </c>
+      <c r="BN12" s="9">
+        <v>8</v>
+      </c>
     </row>
     <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="33"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="35"/>
       <c r="I13" s="34"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="35"/>
       <c r="M13" s="32"/>
       <c r="N13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P13" s="9" t="s">
         <v>23</v>
@@ -15227,50 +15277,53 @@
       </c>
       <c r="BF13" s="9">
         <v>16</v>
       </c>
       <c r="BG13" s="9">
         <v>20</v>
       </c>
       <c r="BH13" s="9">
         <v>4</v>
       </c>
       <c r="BI13" s="11">
         <v>11</v>
       </c>
       <c r="BJ13" s="45">
         <v>18</v>
       </c>
       <c r="BK13" s="45">
         <v>12</v>
       </c>
       <c r="BL13" s="45">
         <v>9</v>
       </c>
       <c r="BM13" s="45">
         <v>9</v>
       </c>
+      <c r="BN13" s="9">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="33"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="32"/>
       <c r="N14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P14" s="9" t="s">
         <v>23</v>
@@ -15400,50 +15453,53 @@
       </c>
       <c r="BF14" s="9">
         <v>19</v>
       </c>
       <c r="BG14" s="9">
         <v>24</v>
       </c>
       <c r="BH14" s="9">
         <v>21</v>
       </c>
       <c r="BI14" s="11">
         <v>24</v>
       </c>
       <c r="BJ14" s="45">
         <v>27</v>
       </c>
       <c r="BK14" s="45">
         <v>18</v>
       </c>
       <c r="BL14" s="45">
         <v>26</v>
       </c>
       <c r="BM14" s="45">
         <v>11</v>
       </c>
+      <c r="BN14" s="9">
+        <v>20</v>
+      </c>
     </row>
     <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="35"/>
       <c r="I15" s="34"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="32"/>
       <c r="N15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P15" s="9" t="s">
         <v>23</v>
@@ -15573,50 +15629,53 @@
       </c>
       <c r="BF15" s="9">
         <v>87</v>
       </c>
       <c r="BG15" s="9">
         <v>77</v>
       </c>
       <c r="BH15" s="9">
         <v>69</v>
       </c>
       <c r="BI15" s="11">
         <v>65</v>
       </c>
       <c r="BJ15" s="45">
         <v>78</v>
       </c>
       <c r="BK15" s="45">
         <v>65</v>
       </c>
       <c r="BL15" s="45">
         <v>93</v>
       </c>
       <c r="BM15" s="45">
         <v>72</v>
       </c>
+      <c r="BN15" s="9">
+        <v>62</v>
+      </c>
     </row>
     <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="33"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="35"/>
       <c r="I16" s="34"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="32"/>
       <c r="N16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P16" s="9" t="s">
         <v>23</v>
@@ -15746,50 +15805,53 @@
       </c>
       <c r="BF16" s="9">
         <v>16</v>
       </c>
       <c r="BG16" s="9">
         <v>22</v>
       </c>
       <c r="BH16" s="9">
         <v>10</v>
       </c>
       <c r="BI16" s="11">
         <v>13</v>
       </c>
       <c r="BJ16" s="45">
         <v>12</v>
       </c>
       <c r="BK16" s="45">
         <v>11</v>
       </c>
       <c r="BL16" s="45">
         <v>11</v>
       </c>
       <c r="BM16" s="45">
         <v>12</v>
       </c>
+      <c r="BN16" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P17" s="9" t="s">
         <v>23</v>
@@ -15918,50 +15980,53 @@
         <v>25</v>
       </c>
       <c r="BF17" s="9">
         <v>29</v>
       </c>
       <c r="BG17" s="9">
         <v>27</v>
       </c>
       <c r="BH17" s="9">
         <v>23</v>
       </c>
       <c r="BI17" s="11">
         <v>29</v>
       </c>
       <c r="BJ17" s="45">
         <v>13</v>
       </c>
       <c r="BK17" s="45">
         <v>23</v>
       </c>
       <c r="BL17" s="45">
         <v>18</v>
       </c>
       <c r="BM17" s="45">
         <v>23</v>
+      </c>
+      <c r="BN17" s="9">
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
@@ -16068,50 +16133,53 @@
       </c>
       <c r="BF18" s="9">
         <v>16</v>
       </c>
       <c r="BG18" s="9">
         <v>10</v>
       </c>
       <c r="BH18" s="9">
         <v>12</v>
       </c>
       <c r="BI18" s="11">
         <v>14</v>
       </c>
       <c r="BJ18" s="45">
         <v>14</v>
       </c>
       <c r="BK18" s="45">
         <v>9</v>
       </c>
       <c r="BL18" s="45">
         <v>17</v>
       </c>
       <c r="BM18" s="45">
         <v>18</v>
       </c>
+      <c r="BN18" s="9">
+        <v>10</v>
+      </c>
     </row>
     <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="33"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="35"/>
       <c r="I19" s="34"/>
       <c r="J19" s="35"/>
       <c r="K19" s="35"/>
       <c r="L19" s="35"/>
       <c r="M19" s="32"/>
       <c r="N19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P19" s="9" t="s">
         <v>23</v>
@@ -16241,50 +16309,53 @@
       </c>
       <c r="BF19" s="9">
         <v>40</v>
       </c>
       <c r="BG19" s="9">
         <v>31</v>
       </c>
       <c r="BH19" s="9">
         <v>31</v>
       </c>
       <c r="BI19" s="11">
         <v>33</v>
       </c>
       <c r="BJ19" s="45">
         <v>42</v>
       </c>
       <c r="BK19" s="45">
         <v>23</v>
       </c>
       <c r="BL19" s="45">
         <v>28</v>
       </c>
       <c r="BM19" s="45">
         <v>30</v>
       </c>
+      <c r="BN19" s="9">
+        <v>36</v>
+      </c>
     </row>
     <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="33"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="35"/>
       <c r="I20" s="34"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="32"/>
       <c r="N20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P20" s="9" t="s">
         <v>23</v>
@@ -16413,50 +16484,53 @@
         <v>11</v>
       </c>
       <c r="BF20" s="9">
         <v>21</v>
       </c>
       <c r="BG20" s="9">
         <v>15</v>
       </c>
       <c r="BH20" s="9">
         <v>13</v>
       </c>
       <c r="BI20" s="11">
         <v>18</v>
       </c>
       <c r="BJ20" s="45">
         <v>11</v>
       </c>
       <c r="BK20" s="45">
         <v>10</v>
       </c>
       <c r="BL20" s="45">
         <v>7</v>
       </c>
       <c r="BM20" s="45">
         <v>13</v>
+      </c>
+      <c r="BN20" s="9">
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="33"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="35"/>
       <c r="I21" s="34"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="32"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
@@ -16563,50 +16637,53 @@
       </c>
       <c r="BF21" s="9">
         <v>38</v>
       </c>
       <c r="BG21" s="9">
         <v>30</v>
       </c>
       <c r="BH21" s="9">
         <v>28</v>
       </c>
       <c r="BI21" s="11">
         <v>24</v>
       </c>
       <c r="BJ21" s="45">
         <v>28</v>
       </c>
       <c r="BK21" s="45">
         <v>28</v>
       </c>
       <c r="BL21" s="45">
         <v>32</v>
       </c>
       <c r="BM21" s="45">
         <v>35</v>
       </c>
+      <c r="BN21" s="9">
+        <v>24</v>
+      </c>
     </row>
     <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="33"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="35"/>
       <c r="I22" s="34"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="32"/>
       <c r="N22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="P22" s="9" t="s">
         <v>23</v>
@@ -16736,127 +16813,130 @@
       </c>
       <c r="BF22" s="9">
         <v>46</v>
       </c>
       <c r="BG22" s="9">
         <v>36</v>
       </c>
       <c r="BH22" s="9">
         <v>34</v>
       </c>
       <c r="BI22" s="11">
         <v>46</v>
       </c>
       <c r="BJ22" s="45">
         <v>42</v>
       </c>
       <c r="BK22" s="45">
         <v>34</v>
       </c>
       <c r="BL22" s="45">
         <v>34</v>
       </c>
       <c r="BM22" s="45">
         <v>32</v>
       </c>
+      <c r="BN22" s="9">
+        <v>44</v>
+      </c>
     </row>
     <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="90" t="s">
+      <c r="A23" s="101" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="90"/>
-[...70 lines deleted...]
-      <c r="BU23" s="90"/>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="101"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="101"/>
+      <c r="T23" s="101"/>
+      <c r="U23" s="101"/>
+      <c r="V23" s="101"/>
+      <c r="W23" s="101"/>
+      <c r="X23" s="101"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="101"/>
+      <c r="AA23" s="101"/>
+      <c r="AB23" s="101"/>
+      <c r="AC23" s="101"/>
+      <c r="AD23" s="101"/>
+      <c r="AE23" s="101"/>
+      <c r="AF23" s="101"/>
+      <c r="AG23" s="101"/>
+      <c r="AH23" s="101"/>
+      <c r="AI23" s="101"/>
+      <c r="AJ23" s="101"/>
+      <c r="AK23" s="101"/>
+      <c r="AL23" s="101"/>
+      <c r="AM23" s="101"/>
+      <c r="AN23" s="101"/>
+      <c r="AO23" s="101"/>
+      <c r="AP23" s="101"/>
+      <c r="AQ23" s="101"/>
+      <c r="AR23" s="101"/>
+      <c r="AS23" s="101"/>
+      <c r="AT23" s="101"/>
+      <c r="AU23" s="101"/>
+      <c r="AV23" s="101"/>
+      <c r="AW23" s="101"/>
+      <c r="AX23" s="101"/>
+      <c r="AY23" s="101"/>
+      <c r="AZ23" s="101"/>
+      <c r="BA23" s="101"/>
+      <c r="BB23" s="101"/>
+      <c r="BC23" s="101"/>
+      <c r="BD23" s="101"/>
+      <c r="BE23" s="101"/>
+      <c r="BF23" s="101"/>
+      <c r="BG23" s="101"/>
+      <c r="BH23" s="101"/>
+      <c r="BI23" s="101"/>
+      <c r="BJ23" s="101"/>
+      <c r="BK23" s="101"/>
+      <c r="BL23" s="101"/>
+      <c r="BM23" s="101"/>
+      <c r="BN23" s="101"/>
+      <c r="BO23" s="101"/>
+      <c r="BP23" s="101"/>
+      <c r="BQ23" s="101"/>
+      <c r="BR23" s="101"/>
+      <c r="BS23" s="101"/>
+      <c r="BT23" s="101"/>
+      <c r="BU23" s="101"/>
     </row>
     <row r="24" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="84"/>
       <c r="C24" s="84"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
       <c r="L24" s="84"/>
       <c r="M24" s="84"/>
       <c r="N24" s="51">
         <v>424</v>
       </c>
       <c r="O24" s="51">
         <v>434</v>
       </c>
       <c r="P24" s="51">
         <v>436</v>
@@ -16986,50 +17066,53 @@
       </c>
       <c r="BF24" s="9">
         <v>408</v>
       </c>
       <c r="BG24" s="9">
         <v>332</v>
       </c>
       <c r="BH24" s="9">
         <v>304</v>
       </c>
       <c r="BI24" s="11">
         <v>336</v>
       </c>
       <c r="BJ24" s="45">
         <v>322</v>
       </c>
       <c r="BK24" s="45">
         <v>286</v>
       </c>
       <c r="BL24" s="45">
         <v>352</v>
       </c>
       <c r="BM24" s="45">
         <v>317</v>
       </c>
+      <c r="BN24" s="9">
+        <v>307</v>
+      </c>
     </row>
     <row r="25" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="84"/>
       <c r="C25" s="84"/>
       <c r="D25" s="84"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="84"/>
       <c r="K25" s="84"/>
       <c r="L25" s="84"/>
       <c r="M25" s="84"/>
       <c r="N25" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O25" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P25" s="53" t="s">
         <v>23</v>
@@ -17159,50 +17242,53 @@
       </c>
       <c r="BF25" s="9">
         <v>231</v>
       </c>
       <c r="BG25" s="9">
         <v>181</v>
       </c>
       <c r="BH25" s="9">
         <v>167</v>
       </c>
       <c r="BI25" s="11">
         <v>190</v>
       </c>
       <c r="BJ25" s="45">
         <v>162</v>
       </c>
       <c r="BK25" s="45">
         <v>165</v>
       </c>
       <c r="BL25" s="45">
         <v>194</v>
       </c>
       <c r="BM25" s="45">
         <v>184</v>
       </c>
+      <c r="BN25" s="9">
+        <v>167</v>
+      </c>
     </row>
     <row r="26" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="84"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="84"/>
       <c r="G26" s="84"/>
       <c r="H26" s="84"/>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="84"/>
       <c r="L26" s="84"/>
       <c r="M26" s="84"/>
       <c r="N26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O26" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P26" s="53" t="s">
         <v>23</v>
@@ -17332,50 +17418,53 @@
       </c>
       <c r="BF26" s="9">
         <v>7</v>
       </c>
       <c r="BG26" s="9">
         <v>6</v>
       </c>
       <c r="BH26" s="9">
         <v>3</v>
       </c>
       <c r="BI26" s="11">
         <v>3</v>
       </c>
       <c r="BJ26" s="45">
         <v>7</v>
       </c>
       <c r="BK26" s="45">
         <v>4</v>
       </c>
       <c r="BL26" s="45">
         <v>6</v>
       </c>
       <c r="BM26" s="45">
         <v>9</v>
       </c>
+      <c r="BN26" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="27" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="84"/>
       <c r="C27" s="84"/>
       <c r="D27" s="84"/>
       <c r="E27" s="84"/>
       <c r="F27" s="84"/>
       <c r="G27" s="84"/>
       <c r="H27" s="84"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="84"/>
       <c r="M27" s="84"/>
       <c r="N27" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O27" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P27" s="53" t="s">
         <v>23</v>
@@ -17505,50 +17594,53 @@
       </c>
       <c r="BF27" s="9">
         <v>8</v>
       </c>
       <c r="BG27" s="9">
         <v>10</v>
       </c>
       <c r="BH27" s="9">
         <v>3</v>
       </c>
       <c r="BI27" s="11">
         <v>5</v>
       </c>
       <c r="BJ27" s="45">
         <v>11</v>
       </c>
       <c r="BK27" s="45">
         <v>5</v>
       </c>
       <c r="BL27" s="45">
         <v>5</v>
       </c>
       <c r="BM27" s="45">
         <v>4</v>
       </c>
+      <c r="BN27" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="84"/>
       <c r="C28" s="84"/>
       <c r="D28" s="84"/>
       <c r="E28" s="84"/>
       <c r="F28" s="84"/>
       <c r="G28" s="84"/>
       <c r="H28" s="84"/>
       <c r="I28" s="84"/>
       <c r="J28" s="84"/>
       <c r="K28" s="84"/>
       <c r="L28" s="84"/>
       <c r="M28" s="84"/>
       <c r="N28" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O28" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P28" s="53" t="s">
         <v>23</v>
@@ -17678,50 +17770,53 @@
       </c>
       <c r="BF28" s="9">
         <v>9</v>
       </c>
       <c r="BG28" s="9">
         <v>12</v>
       </c>
       <c r="BH28" s="9">
         <v>11</v>
       </c>
       <c r="BI28" s="11">
         <v>14</v>
       </c>
       <c r="BJ28" s="45">
         <v>13</v>
       </c>
       <c r="BK28" s="45">
         <v>13</v>
       </c>
       <c r="BL28" s="45">
         <v>11</v>
       </c>
       <c r="BM28" s="45">
         <v>6</v>
       </c>
+      <c r="BN28" s="9">
+        <v>10</v>
+      </c>
     </row>
     <row r="29" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="84"/>
       <c r="C29" s="84"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="84"/>
       <c r="H29" s="84"/>
       <c r="I29" s="84"/>
       <c r="J29" s="84"/>
       <c r="K29" s="84"/>
       <c r="L29" s="84"/>
       <c r="M29" s="84"/>
       <c r="N29" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O29" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P29" s="53" t="s">
         <v>23</v>
@@ -17851,50 +17946,53 @@
       </c>
       <c r="BF29" s="9">
         <v>49</v>
       </c>
       <c r="BG29" s="9">
         <v>36</v>
       </c>
       <c r="BH29" s="9">
         <v>40</v>
       </c>
       <c r="BI29" s="11">
         <v>38</v>
       </c>
       <c r="BJ29" s="45">
         <v>40</v>
       </c>
       <c r="BK29" s="45">
         <v>32</v>
       </c>
       <c r="BL29" s="45">
         <v>59</v>
       </c>
       <c r="BM29" s="45">
         <v>36</v>
       </c>
+      <c r="BN29" s="9">
+        <v>38</v>
+      </c>
     </row>
     <row r="30" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>23</v>
@@ -18047,50 +18145,53 @@
         <v>9</v>
       </c>
       <c r="BF30" s="9">
         <v>6</v>
       </c>
       <c r="BG30" s="9">
         <v>8</v>
       </c>
       <c r="BH30" s="9">
         <v>6</v>
       </c>
       <c r="BI30" s="11">
         <v>8</v>
       </c>
       <c r="BJ30" s="45">
         <v>6</v>
       </c>
       <c r="BK30" s="45">
         <v>3</v>
       </c>
       <c r="BL30" s="45">
         <v>7</v>
       </c>
       <c r="BM30" s="45">
         <v>8</v>
+      </c>
+      <c r="BN30" s="9">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="33"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="32"/>
       <c r="N31" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O31" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P31" s="53" t="s">
@@ -18220,50 +18321,53 @@
         <v>14</v>
       </c>
       <c r="BF31" s="9">
         <v>12</v>
       </c>
       <c r="BG31" s="9">
         <v>14</v>
       </c>
       <c r="BH31" s="9">
         <v>14</v>
       </c>
       <c r="BI31" s="11">
         <v>10</v>
       </c>
       <c r="BJ31" s="45">
         <v>6</v>
       </c>
       <c r="BK31" s="45">
         <v>10</v>
       </c>
       <c r="BL31" s="45">
         <v>5</v>
       </c>
       <c r="BM31" s="45">
         <v>7</v>
+      </c>
+      <c r="BN31" s="9">
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="33"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="32"/>
       <c r="N32" s="53"/>
       <c r="O32" s="53"/>
       <c r="P32" s="53"/>
       <c r="Q32" s="53"/>
       <c r="R32" s="53"/>
       <c r="S32" s="53"/>
       <c r="T32" s="53"/>
@@ -18370,50 +18474,53 @@
       </c>
       <c r="BF32" s="9">
         <v>11</v>
       </c>
       <c r="BG32" s="9">
         <v>5</v>
       </c>
       <c r="BH32" s="9">
         <v>3</v>
       </c>
       <c r="BI32" s="11">
         <v>6</v>
       </c>
       <c r="BJ32" s="45">
         <v>7</v>
       </c>
       <c r="BK32" s="45">
         <v>6</v>
       </c>
       <c r="BL32" s="45">
         <v>10</v>
       </c>
       <c r="BM32" s="45">
         <v>10</v>
       </c>
+      <c r="BN32" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="33" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="33"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="32"/>
       <c r="N33" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O33" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P33" s="53" t="s">
         <v>23</v>
@@ -18543,50 +18650,53 @@
       </c>
       <c r="BF33" s="9">
         <v>20</v>
       </c>
       <c r="BG33" s="9">
         <v>15</v>
       </c>
       <c r="BH33" s="9">
         <v>18</v>
       </c>
       <c r="BI33" s="11">
         <v>17</v>
       </c>
       <c r="BJ33" s="45">
         <v>22</v>
       </c>
       <c r="BK33" s="45">
         <v>13</v>
       </c>
       <c r="BL33" s="45">
         <v>14</v>
       </c>
       <c r="BM33" s="45">
         <v>13</v>
       </c>
+      <c r="BN33" s="9">
+        <v>19</v>
+      </c>
     </row>
     <row r="34" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="33"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="32"/>
       <c r="N34" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O34" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P34" s="53" t="s">
         <v>23</v>
@@ -18715,50 +18825,53 @@
         <v>7</v>
       </c>
       <c r="BF34" s="9">
         <v>13</v>
       </c>
       <c r="BG34" s="9">
         <v>6</v>
       </c>
       <c r="BH34" s="9">
         <v>6</v>
       </c>
       <c r="BI34" s="11">
         <v>8</v>
       </c>
       <c r="BJ34" s="45">
         <v>9</v>
       </c>
       <c r="BK34" s="45">
         <v>6</v>
       </c>
       <c r="BL34" s="45">
         <v>4</v>
       </c>
       <c r="BM34" s="45">
         <v>6</v>
+      </c>
+      <c r="BN34" s="9">
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="33"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="32"/>
       <c r="N35" s="53"/>
       <c r="O35" s="53"/>
       <c r="P35" s="53"/>
       <c r="Q35" s="53"/>
       <c r="R35" s="53"/>
       <c r="S35" s="53"/>
       <c r="T35" s="53"/>
@@ -18865,50 +18978,53 @@
       </c>
       <c r="BF35" s="9">
         <v>21</v>
       </c>
       <c r="BG35" s="9">
         <v>18</v>
       </c>
       <c r="BH35" s="9">
         <v>17</v>
       </c>
       <c r="BI35" s="11">
         <v>8</v>
       </c>
       <c r="BJ35" s="45">
         <v>20</v>
       </c>
       <c r="BK35" s="45">
         <v>13</v>
       </c>
       <c r="BL35" s="45">
         <v>16</v>
       </c>
       <c r="BM35" s="45">
         <v>19</v>
       </c>
+      <c r="BN35" s="9">
+        <v>13</v>
+      </c>
     </row>
     <row r="36" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="33"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="32"/>
       <c r="N36" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O36" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P36" s="53" t="s">
         <v>23</v>
@@ -19038,127 +19154,130 @@
       </c>
       <c r="BF36" s="9">
         <v>21</v>
       </c>
       <c r="BG36" s="9">
         <v>21</v>
       </c>
       <c r="BH36" s="9">
         <v>16</v>
       </c>
       <c r="BI36" s="11">
         <v>29</v>
       </c>
       <c r="BJ36" s="45">
         <v>19</v>
       </c>
       <c r="BK36" s="45">
         <v>16</v>
       </c>
       <c r="BL36" s="45">
         <v>21</v>
       </c>
       <c r="BM36" s="45">
         <v>15</v>
       </c>
+      <c r="BN36" s="9">
+        <v>23</v>
+      </c>
     </row>
     <row r="37" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A37" s="90" t="s">
+      <c r="A37" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="90"/>
-[...70 lines deleted...]
-      <c r="BU37" s="90"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="101"/>
+      <c r="F37" s="101"/>
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="101"/>
+      <c r="J37" s="101"/>
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="101"/>
+      <c r="N37" s="101"/>
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="101"/>
+      <c r="R37" s="101"/>
+      <c r="S37" s="101"/>
+      <c r="T37" s="101"/>
+      <c r="U37" s="101"/>
+      <c r="V37" s="101"/>
+      <c r="W37" s="101"/>
+      <c r="X37" s="101"/>
+      <c r="Y37" s="101"/>
+      <c r="Z37" s="101"/>
+      <c r="AA37" s="101"/>
+      <c r="AB37" s="101"/>
+      <c r="AC37" s="101"/>
+      <c r="AD37" s="101"/>
+      <c r="AE37" s="101"/>
+      <c r="AF37" s="101"/>
+      <c r="AG37" s="101"/>
+      <c r="AH37" s="101"/>
+      <c r="AI37" s="101"/>
+      <c r="AJ37" s="101"/>
+      <c r="AK37" s="101"/>
+      <c r="AL37" s="101"/>
+      <c r="AM37" s="101"/>
+      <c r="AN37" s="101"/>
+      <c r="AO37" s="101"/>
+      <c r="AP37" s="101"/>
+      <c r="AQ37" s="101"/>
+      <c r="AR37" s="101"/>
+      <c r="AS37" s="101"/>
+      <c r="AT37" s="101"/>
+      <c r="AU37" s="101"/>
+      <c r="AV37" s="101"/>
+      <c r="AW37" s="101"/>
+      <c r="AX37" s="101"/>
+      <c r="AY37" s="101"/>
+      <c r="AZ37" s="101"/>
+      <c r="BA37" s="101"/>
+      <c r="BB37" s="101"/>
+      <c r="BC37" s="101"/>
+      <c r="BD37" s="101"/>
+      <c r="BE37" s="101"/>
+      <c r="BF37" s="101"/>
+      <c r="BG37" s="101"/>
+      <c r="BH37" s="101"/>
+      <c r="BI37" s="101"/>
+      <c r="BJ37" s="101"/>
+      <c r="BK37" s="101"/>
+      <c r="BL37" s="101"/>
+      <c r="BM37" s="101"/>
+      <c r="BN37" s="101"/>
+      <c r="BO37" s="101"/>
+      <c r="BP37" s="101"/>
+      <c r="BQ37" s="101"/>
+      <c r="BR37" s="101"/>
+      <c r="BS37" s="101"/>
+      <c r="BT37" s="101"/>
+      <c r="BU37" s="101"/>
     </row>
     <row r="38" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="84"/>
       <c r="C38" s="84"/>
       <c r="D38" s="84"/>
       <c r="E38" s="84"/>
       <c r="F38" s="84"/>
       <c r="G38" s="84"/>
       <c r="H38" s="84"/>
       <c r="I38" s="84"/>
       <c r="J38" s="84"/>
       <c r="K38" s="84"/>
       <c r="L38" s="84"/>
       <c r="M38" s="84"/>
       <c r="N38" s="51">
         <v>447</v>
       </c>
       <c r="O38" s="51">
         <v>409</v>
       </c>
       <c r="P38" s="51">
         <v>404</v>
@@ -19276,61 +19395,64 @@
       </c>
       <c r="BB38" s="15">
         <v>312</v>
       </c>
       <c r="BC38" s="9">
         <v>326</v>
       </c>
       <c r="BD38" s="9">
         <v>353</v>
       </c>
       <c r="BE38" s="15">
         <v>336</v>
       </c>
       <c r="BF38" s="15">
         <v>371</v>
       </c>
       <c r="BG38" s="15">
         <v>318</v>
       </c>
       <c r="BH38" s="15">
         <v>277</v>
       </c>
       <c r="BI38" s="11">
         <v>338</v>
       </c>
-      <c r="BJ38" s="115">
+      <c r="BJ38" s="95">
         <v>272</v>
       </c>
       <c r="BK38" s="76">
         <v>256</v>
       </c>
       <c r="BL38" s="76">
         <v>309</v>
       </c>
       <c r="BM38" s="76">
         <v>322</v>
+      </c>
+      <c r="BN38" s="15">
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="29" t="s">
@@ -19473,61 +19595,64 @@
       </c>
       <c r="BB39" s="15">
         <v>151</v>
       </c>
       <c r="BC39" s="9">
         <v>184</v>
       </c>
       <c r="BD39" s="9">
         <v>195</v>
       </c>
       <c r="BE39" s="15">
         <v>192</v>
       </c>
       <c r="BF39" s="15">
         <v>207</v>
       </c>
       <c r="BG39" s="15">
         <v>170</v>
       </c>
       <c r="BH39" s="15">
         <v>161</v>
       </c>
       <c r="BI39" s="11">
         <v>201</v>
       </c>
-      <c r="BJ39" s="115">
+      <c r="BJ39" s="95">
         <v>138</v>
       </c>
       <c r="BK39" s="76">
         <v>138</v>
       </c>
       <c r="BL39" s="76">
         <v>185</v>
       </c>
       <c r="BM39" s="76">
         <v>181</v>
+      </c>
+      <c r="BN39" s="15">
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="29"/>
       <c r="C40" s="29"/>
       <c r="D40" s="33"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="35"/>
       <c r="I40" s="34"/>
       <c r="J40" s="37"/>
       <c r="K40" s="38"/>
       <c r="L40" s="35"/>
       <c r="M40" s="32"/>
       <c r="N40" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O40" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P40" s="53" t="s">
@@ -19646,61 +19771,64 @@
       </c>
       <c r="BB40" s="15">
         <v>5</v>
       </c>
       <c r="BC40" s="9">
         <v>3</v>
       </c>
       <c r="BD40" s="9">
         <v>3</v>
       </c>
       <c r="BE40" s="15">
         <v>10</v>
       </c>
       <c r="BF40" s="15">
         <v>6</v>
       </c>
       <c r="BG40" s="15">
         <v>1</v>
       </c>
       <c r="BH40" s="15">
         <v>5</v>
       </c>
       <c r="BI40" s="11">
         <v>3</v>
       </c>
-      <c r="BJ40" s="115">
+      <c r="BJ40" s="95">
         <v>2</v>
       </c>
       <c r="BK40" s="76">
         <v>2</v>
       </c>
       <c r="BL40" s="76">
         <v>1</v>
       </c>
       <c r="BM40" s="76">
         <v>10</v>
+      </c>
+      <c r="BN40" s="15">
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="33"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="35"/>
       <c r="I41" s="34"/>
       <c r="J41" s="37"/>
       <c r="K41" s="38"/>
       <c r="L41" s="35"/>
       <c r="M41" s="32"/>
       <c r="N41" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O41" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P41" s="53" t="s">
@@ -19819,61 +19947,64 @@
       </c>
       <c r="BB41" s="15">
         <v>9</v>
       </c>
       <c r="BC41" s="9">
         <v>10</v>
       </c>
       <c r="BD41" s="9">
         <v>9</v>
       </c>
       <c r="BE41" s="15">
         <v>9</v>
       </c>
       <c r="BF41" s="15">
         <v>8</v>
       </c>
       <c r="BG41" s="15">
         <v>10</v>
       </c>
       <c r="BH41" s="15">
         <v>1</v>
       </c>
       <c r="BI41" s="11">
         <v>6</v>
       </c>
-      <c r="BJ41" s="115">
+      <c r="BJ41" s="95">
         <v>7</v>
       </c>
       <c r="BK41" s="76">
         <v>7</v>
       </c>
       <c r="BL41" s="76">
         <v>4</v>
       </c>
       <c r="BM41" s="76">
         <v>5</v>
+      </c>
+      <c r="BN41" s="15">
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="34"/>
       <c r="J42" s="37"/>
       <c r="K42" s="38"/>
       <c r="L42" s="35"/>
       <c r="M42" s="32"/>
       <c r="N42" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O42" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P42" s="53" t="s">
@@ -19992,61 +20123,64 @@
       </c>
       <c r="BB42" s="15">
         <v>11</v>
       </c>
       <c r="BC42" s="9">
         <v>10</v>
       </c>
       <c r="BD42" s="9">
         <v>12</v>
       </c>
       <c r="BE42" s="15">
         <v>13</v>
       </c>
       <c r="BF42" s="15">
         <v>10</v>
       </c>
       <c r="BG42" s="15">
         <v>12</v>
       </c>
       <c r="BH42" s="15">
         <v>10</v>
       </c>
       <c r="BI42" s="11">
         <v>10</v>
       </c>
-      <c r="BJ42" s="115">
+      <c r="BJ42" s="95">
         <v>14</v>
       </c>
       <c r="BK42" s="76">
         <v>5</v>
       </c>
       <c r="BL42" s="76">
         <v>15</v>
       </c>
       <c r="BM42" s="76">
         <v>5</v>
+      </c>
+      <c r="BN42" s="15">
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="29"/>
       <c r="C43" s="29"/>
       <c r="D43" s="33"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="34"/>
       <c r="H43" s="35"/>
       <c r="I43" s="34"/>
       <c r="J43" s="37"/>
       <c r="K43" s="38"/>
       <c r="L43" s="35"/>
       <c r="M43" s="32"/>
       <c r="N43" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O43" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P43" s="53" t="s">
@@ -20165,61 +20299,64 @@
       </c>
       <c r="BB43" s="15">
         <v>34</v>
       </c>
       <c r="BC43" s="9">
         <v>42</v>
       </c>
       <c r="BD43" s="9">
         <v>40</v>
       </c>
       <c r="BE43" s="15">
         <v>40</v>
       </c>
       <c r="BF43" s="15">
         <v>38</v>
       </c>
       <c r="BG43" s="15">
         <v>41</v>
       </c>
       <c r="BH43" s="15">
         <v>29</v>
       </c>
       <c r="BI43" s="11">
         <v>27</v>
       </c>
-      <c r="BJ43" s="115">
+      <c r="BJ43" s="95">
         <v>38</v>
       </c>
       <c r="BK43" s="76">
         <v>33</v>
       </c>
       <c r="BL43" s="76">
         <v>34</v>
       </c>
       <c r="BM43" s="76">
         <v>36</v>
+      </c>
+      <c r="BN43" s="15">
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="29"/>
       <c r="C44" s="29"/>
       <c r="D44" s="33"/>
       <c r="E44" s="34"/>
       <c r="F44" s="34"/>
       <c r="G44" s="34"/>
       <c r="H44" s="35"/>
       <c r="I44" s="34"/>
       <c r="J44" s="37"/>
       <c r="K44" s="38"/>
       <c r="L44" s="35"/>
       <c r="M44" s="32"/>
       <c r="N44" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O44" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P44" s="53" t="s">
@@ -20338,60 +20475,63 @@
       </c>
       <c r="BB44" s="15">
         <v>10</v>
       </c>
       <c r="BC44" s="9">
         <v>10</v>
       </c>
       <c r="BD44" s="9">
         <v>9</v>
       </c>
       <c r="BE44" s="15">
         <v>8</v>
       </c>
       <c r="BF44" s="15">
         <v>10</v>
       </c>
       <c r="BG44" s="15">
         <v>14</v>
       </c>
       <c r="BH44" s="15">
         <v>4</v>
       </c>
       <c r="BI44" s="11">
         <v>5</v>
       </c>
-      <c r="BJ44" s="115">
+      <c r="BJ44" s="95">
         <v>6</v>
       </c>
       <c r="BK44" s="76">
         <v>8</v>
       </c>
       <c r="BL44" s="76">
         <v>4</v>
       </c>
       <c r="BM44" s="76">
+        <v>4</v>
+      </c>
+      <c r="BN44" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="29"/>
       <c r="C45" s="29"/>
       <c r="D45" s="33"/>
       <c r="E45" s="34"/>
       <c r="F45" s="34"/>
       <c r="G45" s="34"/>
       <c r="H45" s="35"/>
       <c r="I45" s="34"/>
       <c r="J45" s="37"/>
       <c r="K45" s="38"/>
       <c r="L45" s="35"/>
       <c r="M45" s="32"/>
       <c r="N45" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O45" s="53" t="s">
         <v>23</v>
       </c>
@@ -20511,61 +20651,64 @@
       </c>
       <c r="BB45" s="15">
         <v>17</v>
       </c>
       <c r="BC45" s="9">
         <v>12</v>
       </c>
       <c r="BD45" s="9">
         <v>12</v>
       </c>
       <c r="BE45" s="15">
         <v>11</v>
       </c>
       <c r="BF45" s="15">
         <v>17</v>
       </c>
       <c r="BG45" s="15">
         <v>13</v>
       </c>
       <c r="BH45" s="15">
         <v>9</v>
       </c>
       <c r="BI45" s="11">
         <v>19</v>
       </c>
-      <c r="BJ45" s="115">
+      <c r="BJ45" s="95">
         <v>7</v>
       </c>
       <c r="BK45" s="76">
         <v>13</v>
       </c>
       <c r="BL45" s="76">
         <v>13</v>
       </c>
       <c r="BM45" s="76">
         <v>16</v>
+      </c>
+      <c r="BN45" s="15">
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="29"/>
       <c r="C46" s="29"/>
       <c r="D46" s="33"/>
       <c r="E46" s="34"/>
       <c r="F46" s="34"/>
       <c r="G46" s="34"/>
       <c r="H46" s="35"/>
       <c r="I46" s="34"/>
       <c r="J46" s="37"/>
       <c r="K46" s="38"/>
       <c r="L46" s="35"/>
       <c r="M46" s="32"/>
       <c r="N46" s="53"/>
       <c r="O46" s="53"/>
       <c r="P46" s="53"/>
       <c r="Q46" s="53"/>
       <c r="R46" s="53"/>
       <c r="S46" s="53"/>
       <c r="T46" s="53"/>
@@ -20660,61 +20803,64 @@
       </c>
       <c r="BB46" s="15">
         <v>3</v>
       </c>
       <c r="BC46" s="9">
         <v>5</v>
       </c>
       <c r="BD46" s="9">
         <v>8</v>
       </c>
       <c r="BE46" s="15">
         <v>6</v>
       </c>
       <c r="BF46" s="15">
         <v>5</v>
       </c>
       <c r="BG46" s="15">
         <v>5</v>
       </c>
       <c r="BH46" s="15">
         <v>9</v>
       </c>
       <c r="BI46" s="11">
         <v>8</v>
       </c>
-      <c r="BJ46" s="115">
+      <c r="BJ46" s="95">
         <v>7</v>
       </c>
       <c r="BK46" s="76">
         <v>3</v>
       </c>
       <c r="BL46" s="76">
         <v>7</v>
       </c>
       <c r="BM46" s="76">
         <v>8</v>
+      </c>
+      <c r="BN46" s="15">
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="29"/>
       <c r="C47" s="29"/>
       <c r="D47" s="29"/>
       <c r="E47" s="29"/>
       <c r="F47" s="29"/>
       <c r="G47" s="29"/>
       <c r="H47" s="29"/>
       <c r="I47" s="29"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O47" s="53" t="s">
         <v>23</v>
       </c>
       <c r="P47" s="53" t="s">
@@ -20833,60 +20979,63 @@
       </c>
       <c r="BB47" s="15">
         <v>17</v>
       </c>
       <c r="BC47" s="9">
         <v>18</v>
       </c>
       <c r="BD47" s="9">
         <v>19</v>
       </c>
       <c r="BE47" s="15">
         <v>12</v>
       </c>
       <c r="BF47" s="15">
         <v>20</v>
       </c>
       <c r="BG47" s="15">
         <v>16</v>
       </c>
       <c r="BH47" s="15">
         <v>13</v>
       </c>
       <c r="BI47" s="11">
         <v>16</v>
       </c>
-      <c r="BJ47" s="115">
+      <c r="BJ47" s="95">
         <v>20</v>
       </c>
       <c r="BK47" s="76">
         <v>10</v>
       </c>
       <c r="BL47" s="76">
         <v>14</v>
       </c>
       <c r="BM47" s="76">
+        <v>17</v>
+      </c>
+      <c r="BN47" s="15">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="29"/>
       <c r="C48" s="29"/>
       <c r="D48" s="33"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="35"/>
       <c r="I48" s="34"/>
       <c r="J48" s="37"/>
       <c r="K48" s="38"/>
       <c r="L48" s="35"/>
       <c r="M48" s="32"/>
       <c r="N48" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O48" s="53" t="s">
         <v>23</v>
       </c>
@@ -21006,61 +21155,64 @@
       </c>
       <c r="BB48" s="15">
         <v>5</v>
       </c>
       <c r="BC48" s="9">
         <v>5</v>
       </c>
       <c r="BD48" s="9">
         <v>6</v>
       </c>
       <c r="BE48" s="15">
         <v>4</v>
       </c>
       <c r="BF48" s="15">
         <v>8</v>
       </c>
       <c r="BG48" s="15">
         <v>9</v>
       </c>
       <c r="BH48" s="15">
         <v>7</v>
       </c>
       <c r="BI48" s="11">
         <v>10</v>
       </c>
-      <c r="BJ48" s="115">
+      <c r="BJ48" s="95">
         <v>2</v>
       </c>
       <c r="BK48" s="76">
         <v>4</v>
       </c>
       <c r="BL48" s="76">
         <v>3</v>
       </c>
       <c r="BM48" s="76">
         <v>7</v>
+      </c>
+      <c r="BN48" s="15">
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="80" t="s">
         <v>69</v>
       </c>
       <c r="B49" s="29"/>
       <c r="C49" s="29"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="34"/>
       <c r="G49" s="34"/>
       <c r="H49" s="35"/>
       <c r="I49" s="34"/>
       <c r="J49" s="37"/>
       <c r="K49" s="38"/>
       <c r="L49" s="35"/>
       <c r="M49" s="32"/>
       <c r="N49" s="53"/>
       <c r="O49" s="53"/>
       <c r="P49" s="53"/>
       <c r="Q49" s="53"/>
       <c r="R49" s="53"/>
       <c r="S49" s="53"/>
       <c r="T49" s="53"/>
@@ -21155,61 +21307,64 @@
       </c>
       <c r="BB49" s="15">
         <v>21</v>
       </c>
       <c r="BC49" s="9">
         <v>12</v>
       </c>
       <c r="BD49" s="9">
         <v>15</v>
       </c>
       <c r="BE49" s="15">
         <v>16</v>
       </c>
       <c r="BF49" s="15">
         <v>17</v>
       </c>
       <c r="BG49" s="15">
         <v>12</v>
       </c>
       <c r="BH49" s="15">
         <v>11</v>
       </c>
       <c r="BI49" s="11">
         <v>16</v>
       </c>
-      <c r="BJ49" s="115">
+      <c r="BJ49" s="95">
         <v>8</v>
       </c>
       <c r="BK49" s="76">
         <v>15</v>
       </c>
       <c r="BL49" s="76">
         <v>16</v>
       </c>
       <c r="BM49" s="76">
         <v>16</v>
+      </c>
+      <c r="BN49" s="15">
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="29"/>
       <c r="C50" s="29"/>
       <c r="D50" s="33"/>
       <c r="E50" s="34"/>
       <c r="F50" s="34"/>
       <c r="G50" s="34"/>
       <c r="H50" s="35"/>
       <c r="I50" s="34"/>
       <c r="J50" s="37"/>
       <c r="K50" s="38"/>
       <c r="L50" s="35"/>
       <c r="M50" s="32"/>
       <c r="N50" s="54" t="s">
         <v>23</v>
       </c>
       <c r="O50" s="54" t="s">
         <v>23</v>
       </c>
       <c r="P50" s="54" t="s">
@@ -21328,87 +21483,89 @@
       </c>
       <c r="BB50" s="18">
         <v>29</v>
       </c>
       <c r="BC50" s="18">
         <v>15</v>
       </c>
       <c r="BD50" s="18">
         <v>25</v>
       </c>
       <c r="BE50" s="18">
         <v>15</v>
       </c>
       <c r="BF50" s="18">
         <v>25</v>
       </c>
       <c r="BG50" s="18">
         <v>15</v>
       </c>
       <c r="BH50" s="18">
         <v>18</v>
       </c>
       <c r="BI50" s="20">
         <v>17</v>
       </c>
-      <c r="BJ50" s="116">
+      <c r="BJ50" s="96">
         <v>23</v>
       </c>
       <c r="BK50" s="77">
         <v>18</v>
       </c>
       <c r="BL50" s="77">
         <v>13</v>
       </c>
       <c r="BM50" s="77">
         <v>17</v>
       </c>
-      <c r="BN50" s="111"/>
-[...6 lines deleted...]
-      <c r="BU50" s="111"/>
+      <c r="BN50" s="18">
+        <v>21</v>
+      </c>
+      <c r="BO50" s="91"/>
+      <c r="BP50" s="91"/>
+      <c r="BQ50" s="91"/>
+      <c r="BR50" s="91"/>
+      <c r="BS50" s="91"/>
+      <c r="BT50" s="91"/>
+      <c r="BU50" s="91"/>
     </row>
     <row r="51" spans="1:73" s="5" customFormat="1" ht="11.25">
-      <c r="A51" s="110" t="s">
+      <c r="A51" s="90" t="s">
         <v>55</v>
       </c>
       <c r="AA51" s="43"/>
     </row>
     <row r="52" spans="1:73" s="5" customFormat="1" ht="11.25">
       <c r="AA52" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ7:BU7"/>
     <mergeCell ref="A9:BU9"/>
     <mergeCell ref="A23:BU23"/>
     <mergeCell ref="A37:BU37"/>
-    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="A3:BU3"/>
     <mergeCell ref="AX7:BI7"/>
     <mergeCell ref="BS6:BU6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:X7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>