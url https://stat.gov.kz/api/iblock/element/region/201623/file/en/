--- v2 (2026-07-17)
+++ v3 (2026-09-16)
@@ -1,138 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="-90" windowWidth="14310" windowHeight="12555" tabRatio="710"/>
+    <workbookView xWindow="-210" yWindow="75" windowWidth="14520" windowHeight="12690" tabRatio="710"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
+    <sheet name="Number of births by gender" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="71">
-[...68 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="106">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Abay region</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Kurchatov city administration</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
@@ -233,59 +164,256 @@
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>General fertility rate*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t xml:space="preserve"> 1000 people</t>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth number </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Monthly number of births by district</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>S.Kondratyeva</t>
+  </si>
+  <si>
+    <t>s.alekseevna@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>From January 1, 2022</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/abay/spreadsheets/?industry=28251&amp;year=&amp;name=87110&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>SIC code  - 612101</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>101010000</t>
+  </si>
+  <si>
+    <t>101810000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>SIC code  - 61210101</t>
+  </si>
+  <si>
+    <t>+7 7222 36 25 49</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -315,60 +443,163 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -466,158 +697,156 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -706,331 +935,245 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="6" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="15">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="10"/>
+    <cellStyle name="Гиперссылка 3" xfId="13"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="11"/>
+    <cellStyle name="Обычный 2 2 3" xfId="8"/>
+    <cellStyle name="Обычный 2 4" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 4 2" xfId="12"/>
+    <cellStyle name="Обычный 4 2 2" xfId="14"/>
+    <cellStyle name="Обычный 5" xfId="6"/>
+    <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...167 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1275,20325 +1418,19893 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/abay/spreadsheets/?industry=28251&amp;year=&amp;name=87110&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BU44"/>
+  <dimension ref="B1:C28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
-[...34 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.140625" style="95" customWidth="1"/>
+    <col min="2" max="2" width="39.42578125" style="84" customWidth="1"/>
+    <col min="3" max="3" width="97.7109375" style="84" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="95"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1"/>
-[...49 lines deleted...]
-      <c r="AW2" s="22"/>
+    <row r="1" spans="2:3">
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
     </row>
-    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...74 lines deleted...]
-      <c r="BU3" s="116"/>
+    <row r="2" spans="2:3">
+      <c r="B2" s="88" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="89">
+        <v>612101</v>
+      </c>
     </row>
-    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW4" s="22"/>
+    <row r="3" spans="2:3">
+      <c r="B3" s="88" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="90" t="s">
+        <v>57</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW5" s="22"/>
+    <row r="4" spans="2:3">
+      <c r="B4" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="90" t="s">
+        <v>59</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
-[...12 lines deleted...]
-      <c r="BU6" s="4" t="s">
+    <row r="5" spans="2:3">
+      <c r="B5" s="88" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="90" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="88" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="90" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="88" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="90" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="90" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="25.5">
+      <c r="B9" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="90" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="38.25">
+      <c r="B10" s="88" t="s">
         <v>68</v>
       </c>
+      <c r="C10" s="90" t="s">
+        <v>69</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-[...84 lines deleted...]
-      <c r="BU7" s="99"/>
+    <row r="11" spans="2:3">
+      <c r="B11" s="88" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="90" t="s">
+        <v>71</v>
+      </c>
     </row>
-    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...215 lines deleted...]
-        <v>48</v>
+    <row r="12" spans="2:3">
+      <c r="B12" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="132" t="s">
+        <v>73</v>
       </c>
     </row>
-    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...74 lines deleted...]
-      <c r="BU9" s="100"/>
+    <row r="13" spans="2:3">
+      <c r="B13" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="132" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...196 lines deleted...]
-        <v>592</v>
+    <row r="14" spans="2:3">
+      <c r="B14" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="132" t="s">
+        <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...172 lines deleted...]
-        <v>336</v>
+    <row r="15" spans="2:3">
+      <c r="B15" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="133" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...172 lines deleted...]
-        <v>8</v>
+    <row r="16" spans="2:3">
+      <c r="B16" s="91" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="92">
+        <v>46275</v>
       </c>
     </row>
-    <row r="13" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...172 lines deleted...]
-        <v>9</v>
+    <row r="17" spans="2:3">
+      <c r="B17" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="92">
+        <v>46304</v>
       </c>
     </row>
-    <row r="14" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...172 lines deleted...]
-        <v>20</v>
+    <row r="18" spans="2:3">
+      <c r="B18" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="93" t="s">
+        <v>81</v>
       </c>
     </row>
-    <row r="15" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...78 lines deleted...]
-      <c r="AI15" s="9">
+    <row r="19" spans="2:3">
+      <c r="B19" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="96" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="97" t="s">
         <v>105</v>
       </c>
-      <c r="AJ15" s="9">
-[...50 lines deleted...]
-      <c r="BA15" s="47">
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="BB15" s="9">
-[...36 lines deleted...]
-        <v>62</v>
+      <c r="C21" s="131" t="s">
+        <v>86</v>
       </c>
     </row>
-    <row r="16" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="22" spans="2:3">
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
     </row>
-    <row r="17" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="23" spans="2:3">
+      <c r="B23" s="94"/>
+      <c r="C23" s="94"/>
     </row>
-    <row r="18" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...149 lines deleted...]
-      </c>
+    <row r="24" spans="2:3">
+      <c r="B24" s="94"/>
+      <c r="C24" s="94"/>
     </row>
-    <row r="19" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="25" spans="2:3">
+      <c r="B25" s="94"/>
+      <c r="C25" s="94"/>
     </row>
-    <row r="20" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="26" spans="2:3">
+      <c r="B26" s="94"/>
+      <c r="C26" s="94"/>
     </row>
-    <row r="21" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...149 lines deleted...]
-      </c>
+    <row r="27" spans="2:3">
+      <c r="B27" s="94"/>
+      <c r="C27" s="94"/>
     </row>
-    <row r="22" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="28" spans="2:3">
+      <c r="B28" s="94"/>
+      <c r="C28" s="94"/>
     </row>
-    <row r="23" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...3309 lines deleted...]
-    <row r="44" spans="1:73" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="Z7:AK7"/>
+  <mergeCells count="1">
+    <mergeCell ref="B1:C1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C14" r:id="rId3"/>
+    <hyperlink ref="C13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BU44"/>
+  <dimension ref="A2:B14"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25" style="1" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="84" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="84" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="95"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="87"/>
+    <row r="2" spans="2:2">
       <c r="B2" s="87"/>
-      <c r="C2" s="87"/>
-[...57 lines deleted...]
-      <c r="BI2" s="87"/>
     </row>
-    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...74 lines deleted...]
-      <c r="BU3" s="116"/>
+    <row r="5" spans="2:2">
+      <c r="B5" s="85" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW4" s="22"/>
+    <row r="6" spans="2:2">
+      <c r="B6" s="85" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW5" s="22"/>
+    <row r="7" spans="2:2">
+      <c r="B7" s="85" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
-[...12 lines deleted...]
-      <c r="BU6" s="112"/>
+    <row r="8" spans="2:2">
+      <c r="B8" s="85" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-[...83 lines deleted...]
-      <c r="BU7" s="110"/>
+    <row r="9" spans="2:2">
+      <c r="B9" s="85" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...216 lines deleted...]
-      </c>
+    <row r="10" spans="2:2">
+      <c r="B10" s="85"/>
     </row>
-    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...74 lines deleted...]
-      <c r="BU9" s="111"/>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="86" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...197 lines deleted...]
-      </c>
+    <row r="12" spans="2:2">
+      <c r="B12" s="85"/>
     </row>
-    <row r="11" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...173 lines deleted...]
-      </c>
+    <row r="13" spans="2:2">
+      <c r="B13" s="85"/>
     </row>
-    <row r="12" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...5199 lines deleted...]
-      <c r="AA44" s="43"/>
+    <row r="14" spans="2:2">
+      <c r="B14" s="134" t="s">
+        <v>54</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...12 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BU52"/>
+  <dimension ref="A1:BJ41"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BO10" sqref="BO10"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A55" sqref="A55:AB55"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28" style="1" customWidth="1"/>
-[...43 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="14" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="3.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="5.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="4" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="4.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="4" style="1" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="4.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="3.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="37" max="38" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="46" width="8.28515625" style="1" customWidth="1"/>
+    <col min="47" max="47" width="9.7109375" style="1" customWidth="1"/>
+    <col min="48" max="50" width="8.28515625" style="1" customWidth="1"/>
+    <col min="51" max="58" width="7.7109375" style="1" customWidth="1"/>
+    <col min="59" max="59" width="8.5703125" style="1" customWidth="1"/>
+    <col min="60" max="60" width="7.7109375" style="1" customWidth="1"/>
+    <col min="61" max="61" width="8.140625" style="1" customWidth="1"/>
+    <col min="62" max="62" width="8.7109375" style="1" customWidth="1"/>
+    <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="18" customHeight="1"/>
-[...61 lines deleted...]
-      <c r="BI2" s="87"/>
+    <row r="1" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="17"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
+      <c r="Y1" s="17"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="17"/>
+      <c r="AB1" s="17"/>
+      <c r="AC1" s="17"/>
+      <c r="AD1" s="17"/>
+      <c r="AE1" s="17"/>
+      <c r="AF1" s="17"/>
+      <c r="AG1" s="17"/>
+      <c r="AH1" s="17"/>
+      <c r="AI1" s="17"/>
+      <c r="AJ1" s="17"/>
+      <c r="AK1" s="17"/>
+      <c r="AL1" s="17"/>
     </row>
-    <row r="3" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="116" t="s">
+    <row r="2" spans="1:62" s="5" customFormat="1" ht="25.5">
+      <c r="A2" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="117" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="117"/>
+      <c r="T2" s="117"/>
+      <c r="U2" s="117"/>
+      <c r="V2" s="117"/>
+      <c r="W2" s="117"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="117"/>
+      <c r="Z2" s="117"/>
+      <c r="AA2" s="117"/>
+      <c r="AB2" s="117"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="117"/>
+      <c r="AF2" s="117"/>
+      <c r="AG2" s="117"/>
+      <c r="AH2" s="117"/>
+      <c r="AI2" s="117"/>
+      <c r="AJ2" s="117"/>
+      <c r="AK2" s="117"/>
+      <c r="AL2" s="117"/>
+      <c r="AM2" s="117"/>
+      <c r="AN2" s="117"/>
+      <c r="AO2" s="117"/>
+      <c r="AP2" s="117"/>
+      <c r="AQ2" s="117"/>
+      <c r="AR2" s="117"/>
+      <c r="AS2" s="117"/>
+      <c r="AT2" s="117"/>
+      <c r="AU2" s="117"/>
+      <c r="AV2" s="117"/>
+      <c r="AW2" s="117"/>
+      <c r="AX2" s="117"/>
+      <c r="AY2" s="117"/>
+      <c r="AZ2" s="117"/>
+      <c r="BA2" s="117"/>
+      <c r="BB2" s="117"/>
+      <c r="BC2" s="117"/>
+      <c r="BD2" s="117"/>
+      <c r="BE2" s="117"/>
+      <c r="BF2" s="117"/>
+      <c r="BG2" s="117"/>
+      <c r="BH2" s="117"/>
+      <c r="BI2" s="117"/>
+      <c r="BJ2" s="117"/>
+    </row>
+    <row r="3" spans="1:62" s="74" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="82"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="3"/>
+      <c r="BD3" s="81"/>
+      <c r="BJ3" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:62" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="115" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="113"/>
+      <c r="C4" s="111">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="108">
+        <v>2023</v>
+      </c>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="109"/>
+      <c r="T4" s="109"/>
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="110"/>
+      <c r="AA4" s="108">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="109"/>
+      <c r="AC4" s="109"/>
+      <c r="AD4" s="109"/>
+      <c r="AE4" s="109"/>
+      <c r="AF4" s="109"/>
+      <c r="AG4" s="109"/>
+      <c r="AH4" s="109"/>
+      <c r="AI4" s="109"/>
+      <c r="AJ4" s="109"/>
+      <c r="AK4" s="109"/>
+      <c r="AL4" s="110"/>
+      <c r="AM4" s="108">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="109"/>
+      <c r="AO4" s="109"/>
+      <c r="AP4" s="109"/>
+      <c r="AQ4" s="109"/>
+      <c r="AR4" s="109"/>
+      <c r="AS4" s="109"/>
+      <c r="AT4" s="109"/>
+      <c r="AU4" s="109"/>
+      <c r="AV4" s="109"/>
+      <c r="AW4" s="109"/>
+      <c r="AX4" s="110"/>
+      <c r="AY4" s="108">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="109"/>
+      <c r="BA4" s="109"/>
+      <c r="BB4" s="109"/>
+      <c r="BC4" s="109"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="109"/>
+      <c r="BF4" s="109"/>
+      <c r="BG4" s="109"/>
+      <c r="BH4" s="109"/>
+      <c r="BI4" s="109"/>
+      <c r="BJ4" s="110"/>
+    </row>
+    <row r="5" spans="1:62" s="5" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A5" s="116"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AO5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AU5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AV5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AX5" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AY5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="BB5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="BG5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="BH5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="BJ5" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="118" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="118"/>
+      <c r="D6" s="118"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="118"/>
+      <c r="G6" s="118"/>
+      <c r="H6" s="118"/>
+      <c r="I6" s="118"/>
+      <c r="J6" s="118"/>
+      <c r="K6" s="118"/>
+      <c r="L6" s="118"/>
+      <c r="M6" s="118"/>
+      <c r="N6" s="118"/>
+      <c r="O6" s="118"/>
+      <c r="P6" s="118"/>
+      <c r="Q6" s="118"/>
+      <c r="R6" s="118"/>
+      <c r="S6" s="118"/>
+      <c r="T6" s="118"/>
+      <c r="U6" s="118"/>
+      <c r="V6" s="118"/>
+      <c r="W6" s="118"/>
+      <c r="X6" s="118"/>
+      <c r="Y6" s="118"/>
+      <c r="Z6" s="118"/>
+      <c r="AA6" s="118"/>
+      <c r="AB6" s="118"/>
+      <c r="AC6" s="118"/>
+      <c r="AD6" s="118"/>
+      <c r="AE6" s="118"/>
+      <c r="AF6" s="118"/>
+      <c r="AG6" s="118"/>
+      <c r="AH6" s="118"/>
+      <c r="AI6" s="118"/>
+      <c r="AJ6" s="118"/>
+      <c r="AK6" s="118"/>
+      <c r="AL6" s="118"/>
+      <c r="AM6" s="118"/>
+      <c r="AN6" s="118"/>
+      <c r="AO6" s="118"/>
+      <c r="AP6" s="118"/>
+      <c r="AQ6" s="118"/>
+      <c r="AR6" s="118"/>
+      <c r="AS6" s="118"/>
+      <c r="AT6" s="118"/>
+      <c r="AU6" s="118"/>
+      <c r="AV6" s="118"/>
+      <c r="AW6" s="118"/>
+      <c r="AX6" s="118"/>
+      <c r="AY6" s="118"/>
+      <c r="AZ6" s="118"/>
+      <c r="BA6" s="118"/>
+      <c r="BB6" s="118"/>
+      <c r="BC6" s="118"/>
+      <c r="BD6" s="118"/>
+      <c r="BE6" s="118"/>
+      <c r="BF6" s="118"/>
+      <c r="BG6" s="118"/>
+      <c r="BH6" s="118"/>
+      <c r="BI6" s="118"/>
+      <c r="BJ6" s="118"/>
+    </row>
+    <row r="7" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="6">
+        <v>871</v>
+      </c>
+      <c r="D7" s="6">
+        <v>843</v>
+      </c>
+      <c r="E7" s="6">
+        <v>840</v>
+      </c>
+      <c r="F7" s="6">
+        <v>834</v>
+      </c>
+      <c r="G7" s="6">
+        <v>891</v>
+      </c>
+      <c r="H7" s="6">
+        <v>939</v>
+      </c>
+      <c r="I7" s="6">
+        <v>919</v>
+      </c>
+      <c r="J7" s="6">
+        <v>920</v>
+      </c>
+      <c r="K7" s="6">
+        <v>965</v>
+      </c>
+      <c r="L7" s="6">
+        <v>943</v>
+      </c>
+      <c r="M7" s="6">
+        <v>957</v>
+      </c>
+      <c r="N7" s="9">
+        <v>906</v>
+      </c>
+      <c r="O7" s="49">
+        <v>865</v>
+      </c>
+      <c r="P7" s="49">
+        <v>717</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>791</v>
+      </c>
+      <c r="R7" s="7">
+        <v>774</v>
+      </c>
+      <c r="S7" s="7">
+        <v>976</v>
+      </c>
+      <c r="T7" s="7">
+        <v>701</v>
+      </c>
+      <c r="U7" s="7">
+        <v>900</v>
+      </c>
+      <c r="V7" s="7">
+        <v>930</v>
+      </c>
+      <c r="W7" s="7">
+        <v>867</v>
+      </c>
+      <c r="X7" s="7">
+        <v>875</v>
+      </c>
+      <c r="Y7" s="7">
+        <v>802</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>728</v>
+      </c>
+      <c r="AA7" s="36">
+        <v>804</v>
+      </c>
+      <c r="AB7" s="36">
+        <v>748</v>
+      </c>
+      <c r="AC7" s="36">
+        <v>768</v>
+      </c>
+      <c r="AD7" s="36">
+        <v>857</v>
+      </c>
+      <c r="AE7" s="7">
+        <v>823</v>
+      </c>
+      <c r="AF7" s="36">
+        <v>767</v>
+      </c>
+      <c r="AG7" s="36">
+        <v>842</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>837</v>
+      </c>
+      <c r="AI7" s="36">
+        <v>785</v>
+      </c>
+      <c r="AJ7" s="36">
+        <v>806</v>
+      </c>
+      <c r="AK7" s="36">
+        <v>763</v>
+      </c>
+      <c r="AL7" s="50">
+        <v>721</v>
+      </c>
+      <c r="AM7" s="36">
+        <v>624</v>
+      </c>
+      <c r="AN7" s="36">
+        <v>656</v>
+      </c>
+      <c r="AO7" s="36">
+        <v>646</v>
+      </c>
+      <c r="AP7" s="36">
+        <v>671</v>
+      </c>
+      <c r="AQ7" s="7">
+        <v>666</v>
+      </c>
+      <c r="AR7" s="7">
+        <v>693</v>
+      </c>
+      <c r="AS7" s="7">
+        <v>744</v>
+      </c>
+      <c r="AT7" s="7">
+        <v>721</v>
+      </c>
+      <c r="AU7" s="7">
+        <v>779</v>
+      </c>
+      <c r="AV7" s="7">
+        <v>650</v>
+      </c>
+      <c r="AW7" s="7">
+        <v>581</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>674</v>
+      </c>
+      <c r="AY7" s="7">
+        <v>594</v>
+      </c>
+      <c r="AZ7" s="7">
+        <v>542</v>
+      </c>
+      <c r="BA7" s="7">
+        <v>661</v>
+      </c>
+      <c r="BB7" s="7">
+        <v>639</v>
+      </c>
+      <c r="BC7" s="7">
+        <v>592</v>
+      </c>
+      <c r="BD7" s="7">
+        <v>655</v>
+      </c>
+      <c r="BE7" s="7">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="8" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="10">
+        <v>477</v>
+      </c>
+      <c r="D8" s="10">
+        <v>448</v>
+      </c>
+      <c r="E8" s="10">
+        <v>420</v>
+      </c>
+      <c r="F8" s="7">
+        <v>437</v>
+      </c>
+      <c r="G8" s="7">
+        <v>503</v>
+      </c>
+      <c r="H8" s="7">
+        <v>506</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="10">
+        <v>498</v>
+      </c>
+      <c r="K8" s="10">
+        <v>549</v>
+      </c>
+      <c r="L8" s="10">
+        <v>495</v>
+      </c>
+      <c r="M8" s="10">
+        <v>498</v>
+      </c>
+      <c r="N8" s="47">
+        <v>480</v>
+      </c>
+      <c r="O8" s="10">
+        <v>456</v>
+      </c>
+      <c r="P8" s="10">
+        <v>382</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>392</v>
+      </c>
+      <c r="R8" s="7">
+        <v>429</v>
+      </c>
+      <c r="S8" s="7">
+        <v>521</v>
+      </c>
+      <c r="T8" s="7">
+        <v>418</v>
+      </c>
+      <c r="U8" s="7">
+        <v>506</v>
+      </c>
+      <c r="V8" s="7">
+        <v>538</v>
+      </c>
+      <c r="W8" s="7">
+        <v>507</v>
+      </c>
+      <c r="X8" s="7">
+        <v>488</v>
+      </c>
+      <c r="Y8" s="7">
+        <v>418</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>398</v>
+      </c>
+      <c r="AA8" s="36">
+        <v>425</v>
+      </c>
+      <c r="AB8" s="36">
+        <v>404</v>
+      </c>
+      <c r="AC8" s="36">
+        <v>427</v>
+      </c>
+      <c r="AD8" s="36">
+        <v>452</v>
+      </c>
+      <c r="AE8" s="7">
+        <v>436</v>
+      </c>
+      <c r="AF8" s="36">
+        <v>422</v>
+      </c>
+      <c r="AG8" s="36">
+        <v>427</v>
+      </c>
+      <c r="AH8" s="36">
+        <v>456</v>
+      </c>
+      <c r="AI8" s="36">
+        <v>416</v>
+      </c>
+      <c r="AJ8" s="36">
+        <v>412</v>
+      </c>
+      <c r="AK8" s="36">
+        <v>429</v>
+      </c>
+      <c r="AL8" s="50">
+        <v>362</v>
+      </c>
+      <c r="AM8" s="36">
+        <v>307</v>
+      </c>
+      <c r="AN8" s="36">
+        <v>354</v>
+      </c>
+      <c r="AO8" s="36">
+        <v>336</v>
+      </c>
+      <c r="AP8" s="36">
+        <v>366</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>340</v>
+      </c>
+      <c r="AR8" s="7">
+        <v>367</v>
+      </c>
+      <c r="AS8" s="7">
+        <v>419</v>
+      </c>
+      <c r="AT8" s="7">
+        <v>406</v>
+      </c>
+      <c r="AU8" s="7">
+        <v>438</v>
+      </c>
+      <c r="AV8" s="7">
+        <v>351</v>
+      </c>
+      <c r="AW8" s="7">
+        <v>328</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>391</v>
+      </c>
+      <c r="AY8" s="7">
+        <v>300</v>
+      </c>
+      <c r="AZ8" s="7">
+        <v>303</v>
+      </c>
+      <c r="BA8" s="7">
+        <v>379</v>
+      </c>
+      <c r="BB8" s="7">
+        <v>365</v>
+      </c>
+      <c r="BC8" s="7">
+        <v>336</v>
+      </c>
+      <c r="BD8" s="7">
+        <v>379</v>
+      </c>
+      <c r="BE8" s="7">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="10">
+        <v>23</v>
+      </c>
+      <c r="D9" s="10">
+        <v>12</v>
+      </c>
+      <c r="E9" s="10">
+        <v>12</v>
+      </c>
+      <c r="F9" s="7">
+        <v>11</v>
+      </c>
+      <c r="G9" s="7">
+        <v>20</v>
+      </c>
+      <c r="H9" s="7">
+        <v>14</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="10">
+        <v>20</v>
+      </c>
+      <c r="K9" s="10">
+        <v>12</v>
+      </c>
+      <c r="L9" s="10">
+        <v>14</v>
+      </c>
+      <c r="M9" s="10">
+        <v>14</v>
+      </c>
+      <c r="N9" s="47">
+        <v>15</v>
+      </c>
+      <c r="O9" s="10">
+        <v>15</v>
+      </c>
+      <c r="P9" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>18</v>
+      </c>
+      <c r="R9" s="7">
+        <v>13</v>
+      </c>
+      <c r="S9" s="7">
+        <v>16</v>
+      </c>
+      <c r="T9" s="7">
+        <v>10</v>
+      </c>
+      <c r="U9" s="7">
+        <v>15</v>
+      </c>
+      <c r="V9" s="7">
+        <v>7</v>
+      </c>
+      <c r="W9" s="7">
+        <v>16</v>
+      </c>
+      <c r="X9" s="7">
+        <v>10</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA9" s="36">
+        <v>19</v>
+      </c>
+      <c r="AB9" s="36">
+        <v>11</v>
+      </c>
+      <c r="AC9" s="36">
+        <v>10</v>
+      </c>
+      <c r="AD9" s="36">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF9" s="36">
+        <v>21</v>
+      </c>
+      <c r="AG9" s="36">
+        <v>8</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>6</v>
+      </c>
+      <c r="AI9" s="36">
+        <v>17</v>
+      </c>
+      <c r="AJ9" s="36">
+        <v>7</v>
+      </c>
+      <c r="AK9" s="36">
+        <v>10</v>
+      </c>
+      <c r="AL9" s="50">
+        <v>7</v>
+      </c>
+      <c r="AM9" s="36">
+        <v>10</v>
+      </c>
+      <c r="AN9" s="36">
+        <v>7</v>
+      </c>
+      <c r="AO9" s="36">
+        <v>8</v>
+      </c>
+      <c r="AP9" s="36">
+        <v>6</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AR9" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AT9" s="7">
+        <v>19</v>
+      </c>
+      <c r="AU9" s="7">
+        <v>13</v>
+      </c>
+      <c r="AV9" s="7">
+        <v>7</v>
+      </c>
+      <c r="AW9" s="7">
+        <v>8</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AZ9" s="7">
+        <v>6</v>
+      </c>
+      <c r="BA9" s="7">
+        <v>7</v>
+      </c>
+      <c r="BB9" s="7">
+        <v>19</v>
+      </c>
+      <c r="BC9" s="7">
+        <v>8</v>
+      </c>
+      <c r="BD9" s="7">
+        <v>13</v>
+      </c>
+      <c r="BE9" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="10">
+        <v>18</v>
+      </c>
+      <c r="D10" s="10">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10">
+        <v>15</v>
+      </c>
+      <c r="F10" s="7">
+        <v>12</v>
+      </c>
+      <c r="G10" s="7">
+        <v>22</v>
+      </c>
+      <c r="H10" s="7">
+        <v>21</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="10">
+        <v>19</v>
+      </c>
+      <c r="K10" s="10">
+        <v>22</v>
+      </c>
+      <c r="L10" s="10">
+        <v>23</v>
+      </c>
+      <c r="M10" s="10">
+        <v>15</v>
+      </c>
+      <c r="N10" s="47">
+        <v>26</v>
+      </c>
+      <c r="O10" s="10">
+        <v>20</v>
+      </c>
+      <c r="P10" s="10">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>13</v>
+      </c>
+      <c r="R10" s="7">
+        <v>8</v>
+      </c>
+      <c r="S10" s="7">
+        <v>13</v>
+      </c>
+      <c r="T10" s="7">
+        <v>17</v>
+      </c>
+      <c r="U10" s="7">
+        <v>20</v>
+      </c>
+      <c r="V10" s="7">
+        <v>21</v>
+      </c>
+      <c r="W10" s="7">
+        <v>18</v>
+      </c>
+      <c r="X10" s="7">
+        <v>21</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>24</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>20</v>
+      </c>
+      <c r="AA10" s="36">
+        <v>14</v>
+      </c>
+      <c r="AB10" s="36">
+        <v>31</v>
+      </c>
+      <c r="AC10" s="36">
+        <v>14</v>
+      </c>
+      <c r="AD10" s="36">
+        <v>15</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AF10" s="36">
+        <v>19</v>
+      </c>
+      <c r="AG10" s="36">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>16</v>
+      </c>
+      <c r="AI10" s="36">
+        <v>19</v>
+      </c>
+      <c r="AJ10" s="36">
+        <v>8</v>
+      </c>
+      <c r="AK10" s="36">
+        <v>16</v>
+      </c>
+      <c r="AL10" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM10" s="36">
+        <v>13</v>
+      </c>
+      <c r="AN10" s="36">
+        <v>10</v>
+      </c>
+      <c r="AO10" s="36">
+        <v>15</v>
+      </c>
+      <c r="AP10" s="36">
+        <v>12</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>19</v>
+      </c>
+      <c r="AR10" s="7">
+        <v>15</v>
+      </c>
+      <c r="AS10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AT10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV10" s="7">
+        <v>20</v>
+      </c>
+      <c r="AW10" s="7">
+        <v>4</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY10" s="7">
+        <v>18</v>
+      </c>
+      <c r="AZ10" s="7">
+        <v>12</v>
+      </c>
+      <c r="BA10" s="7">
+        <v>9</v>
+      </c>
+      <c r="BB10" s="7">
+        <v>9</v>
+      </c>
+      <c r="BC10" s="7">
+        <v>9</v>
+      </c>
+      <c r="BD10" s="7">
+        <v>9</v>
+      </c>
+      <c r="BE10" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="10">
+        <v>30</v>
+      </c>
+      <c r="D11" s="10">
+        <v>38</v>
+      </c>
+      <c r="E11" s="10">
+        <v>40</v>
+      </c>
+      <c r="F11" s="7">
+        <v>31</v>
+      </c>
+      <c r="G11" s="7">
+        <v>27</v>
+      </c>
+      <c r="H11" s="7">
+        <v>30</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="10">
+        <v>20</v>
+      </c>
+      <c r="K11" s="10">
+        <v>41</v>
+      </c>
+      <c r="L11" s="10">
+        <v>28</v>
+      </c>
+      <c r="M11" s="10">
+        <v>39</v>
+      </c>
+      <c r="N11" s="47">
+        <v>38</v>
+      </c>
+      <c r="O11" s="10">
+        <v>27</v>
+      </c>
+      <c r="P11" s="10">
+        <v>29</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>36</v>
+      </c>
+      <c r="R11" s="7">
+        <v>23</v>
+      </c>
+      <c r="S11" s="7">
+        <v>31</v>
+      </c>
+      <c r="T11" s="7">
+        <v>36</v>
+      </c>
+      <c r="U11" s="7">
+        <v>38</v>
+      </c>
+      <c r="V11" s="7">
+        <v>24</v>
+      </c>
+      <c r="W11" s="7">
+        <v>24</v>
+      </c>
+      <c r="X11" s="7">
+        <v>24</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>28</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="36">
+        <v>30</v>
+      </c>
+      <c r="AB11" s="36">
+        <v>20</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>28</v>
+      </c>
+      <c r="AD11" s="36">
+        <v>41</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>19</v>
+      </c>
+      <c r="AF11" s="36">
+        <v>25</v>
+      </c>
+      <c r="AG11" s="36">
+        <v>29</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>32</v>
+      </c>
+      <c r="AI11" s="36">
+        <v>26</v>
+      </c>
+      <c r="AJ11" s="36">
+        <v>27</v>
+      </c>
+      <c r="AK11" s="36">
+        <v>28</v>
+      </c>
+      <c r="AL11" s="50">
+        <v>28</v>
+      </c>
+      <c r="AM11" s="36">
+        <v>30</v>
+      </c>
+      <c r="AN11" s="36">
+        <v>24</v>
+      </c>
+      <c r="AO11" s="36">
+        <v>24</v>
+      </c>
+      <c r="AP11" s="36">
+        <v>26</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>21</v>
+      </c>
+      <c r="AR11" s="7">
+        <v>33</v>
+      </c>
+      <c r="AS11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AT11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AU11" s="7">
+        <v>19</v>
+      </c>
+      <c r="AV11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AW11" s="7">
+        <v>21</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY11" s="7">
+        <v>27</v>
+      </c>
+      <c r="AZ11" s="7">
+        <v>18</v>
+      </c>
+      <c r="BA11" s="7">
+        <v>26</v>
+      </c>
+      <c r="BB11" s="7">
+        <v>11</v>
+      </c>
+      <c r="BC11" s="7">
+        <v>20</v>
+      </c>
+      <c r="BD11" s="7">
+        <v>25</v>
+      </c>
+      <c r="BE11" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="10">
+        <v>98</v>
+      </c>
+      <c r="D12" s="10">
+        <v>129</v>
+      </c>
+      <c r="E12" s="10">
+        <v>113</v>
+      </c>
+      <c r="F12" s="7">
+        <v>141</v>
+      </c>
+      <c r="G12" s="7">
+        <v>94</v>
+      </c>
+      <c r="H12" s="7">
+        <v>132</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>131</v>
+      </c>
+      <c r="K12" s="10">
+        <v>109</v>
+      </c>
+      <c r="L12" s="10">
+        <v>146</v>
+      </c>
+      <c r="M12" s="10">
+        <v>141</v>
+      </c>
+      <c r="N12" s="47">
+        <v>114</v>
+      </c>
+      <c r="O12" s="10">
+        <v>119</v>
+      </c>
+      <c r="P12" s="10">
+        <v>99</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>124</v>
+      </c>
+      <c r="R12" s="7">
+        <v>106</v>
+      </c>
+      <c r="S12" s="7">
+        <v>135</v>
+      </c>
+      <c r="T12" s="7">
+        <v>15</v>
+      </c>
+      <c r="U12" s="7">
+        <v>123</v>
+      </c>
+      <c r="V12" s="7">
+        <v>118</v>
+      </c>
+      <c r="W12" s="7">
+        <v>110</v>
+      </c>
+      <c r="X12" s="7">
+        <v>105</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>116</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>104</v>
+      </c>
+      <c r="AA12" s="36">
+        <v>100</v>
+      </c>
+      <c r="AB12" s="36">
+        <v>88</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>102</v>
+      </c>
+      <c r="AD12" s="36">
+        <v>110</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>109</v>
+      </c>
+      <c r="AF12" s="36">
+        <v>110</v>
+      </c>
+      <c r="AG12" s="36">
+        <v>115</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>112</v>
+      </c>
+      <c r="AI12" s="36">
+        <v>113</v>
+      </c>
+      <c r="AJ12" s="36">
+        <v>120</v>
+      </c>
+      <c r="AK12" s="36">
+        <v>81</v>
+      </c>
+      <c r="AL12" s="50">
+        <v>94</v>
+      </c>
+      <c r="AM12" s="36">
+        <v>94</v>
+      </c>
+      <c r="AN12" s="36">
+        <v>82</v>
+      </c>
+      <c r="AO12" s="36">
+        <v>85</v>
+      </c>
+      <c r="AP12" s="36">
+        <v>84</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>71</v>
+      </c>
+      <c r="AR12" s="7">
+        <v>96</v>
+      </c>
+      <c r="AS12" s="7">
+        <v>79</v>
+      </c>
+      <c r="AT12" s="7">
+        <v>83</v>
+      </c>
+      <c r="AU12" s="7">
+        <v>87</v>
+      </c>
+      <c r="AV12" s="7">
+        <v>77</v>
+      </c>
+      <c r="AW12" s="7">
+        <v>69</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>65</v>
+      </c>
+      <c r="AY12" s="7">
+        <v>78</v>
+      </c>
+      <c r="AZ12" s="7">
+        <v>65</v>
+      </c>
+      <c r="BA12" s="7">
+        <v>93</v>
+      </c>
+      <c r="BB12" s="7">
+        <v>72</v>
+      </c>
+      <c r="BC12" s="7">
+        <v>62</v>
+      </c>
+      <c r="BD12" s="7">
+        <v>78</v>
+      </c>
+      <c r="BE12" s="7">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="10">
+        <v>17</v>
+      </c>
+      <c r="D13" s="10">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10">
+        <v>21</v>
+      </c>
+      <c r="F13" s="7">
+        <v>17</v>
+      </c>
+      <c r="G13" s="7">
+        <v>16</v>
+      </c>
+      <c r="H13" s="7">
+        <v>22</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
+        <v>19</v>
+      </c>
+      <c r="K13" s="10">
+        <v>20</v>
+      </c>
+      <c r="L13" s="10">
+        <v>23</v>
+      </c>
+      <c r="M13" s="10">
+        <v>20</v>
+      </c>
+      <c r="N13" s="47">
+        <v>21</v>
+      </c>
+      <c r="O13" s="10">
+        <v>21</v>
+      </c>
+      <c r="P13" s="10">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>14</v>
+      </c>
+      <c r="R13" s="7">
+        <v>15</v>
+      </c>
+      <c r="S13" s="7">
+        <v>29</v>
+      </c>
+      <c r="T13" s="7">
+        <v>24</v>
+      </c>
+      <c r="U13" s="7">
+        <v>11</v>
+      </c>
+      <c r="V13" s="7">
+        <v>19</v>
+      </c>
+      <c r="W13" s="7">
+        <v>14</v>
+      </c>
+      <c r="X13" s="7">
+        <v>29</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA13" s="36">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="36">
+        <v>14</v>
+      </c>
+      <c r="AC13" s="36">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="36">
+        <v>15</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>22</v>
+      </c>
+      <c r="AF13" s="36">
+        <v>19</v>
+      </c>
+      <c r="AG13" s="36">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>19</v>
+      </c>
+      <c r="AI13" s="36">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="36">
+        <v>19</v>
+      </c>
+      <c r="AK13" s="36">
+        <v>14</v>
+      </c>
+      <c r="AL13" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM13" s="36">
+        <v>16</v>
+      </c>
+      <c r="AN13" s="36">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="36">
+        <v>19</v>
+      </c>
+      <c r="AP13" s="36">
+        <v>10</v>
+      </c>
+      <c r="AQ13" s="7">
+        <v>20</v>
+      </c>
+      <c r="AR13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AS13" s="7">
+        <v>20</v>
+      </c>
+      <c r="AT13" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV13" s="7">
+        <v>22</v>
+      </c>
+      <c r="AW13" s="7">
+        <v>10</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="7">
+        <v>12</v>
+      </c>
+      <c r="AZ13" s="7">
+        <v>11</v>
+      </c>
+      <c r="BA13" s="7">
+        <v>11</v>
+      </c>
+      <c r="BB13" s="7">
+        <v>12</v>
+      </c>
+      <c r="BC13" s="7">
+        <v>6</v>
+      </c>
+      <c r="BD13" s="7">
+        <v>13</v>
+      </c>
+      <c r="BE13" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="10">
+        <v>44</v>
+      </c>
+      <c r="D14" s="10">
+        <v>25</v>
+      </c>
+      <c r="E14" s="10">
+        <v>35</v>
+      </c>
+      <c r="F14" s="7">
+        <v>23</v>
+      </c>
+      <c r="G14" s="7">
+        <v>38</v>
+      </c>
+      <c r="H14" s="7">
+        <v>38</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="10">
+        <v>40</v>
+      </c>
+      <c r="K14" s="10">
+        <v>41</v>
+      </c>
+      <c r="L14" s="10">
+        <v>29</v>
+      </c>
+      <c r="M14" s="10">
+        <v>35</v>
+      </c>
+      <c r="N14" s="47">
+        <v>32</v>
+      </c>
+      <c r="O14" s="10">
+        <v>24</v>
+      </c>
+      <c r="P14" s="10">
+        <v>30</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>36</v>
+      </c>
+      <c r="R14" s="7">
+        <v>37</v>
+      </c>
+      <c r="S14" s="7">
+        <v>40</v>
+      </c>
+      <c r="T14" s="7">
+        <v>29</v>
+      </c>
+      <c r="U14" s="7">
+        <v>32</v>
+      </c>
+      <c r="V14" s="7">
+        <v>41</v>
+      </c>
+      <c r="W14" s="7">
+        <v>25</v>
+      </c>
+      <c r="X14" s="7">
+        <v>31</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>25</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>35</v>
+      </c>
+      <c r="AA14" s="36">
+        <v>31</v>
+      </c>
+      <c r="AB14" s="36">
+        <v>35</v>
+      </c>
+      <c r="AC14" s="36">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="36">
+        <v>28</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>23</v>
+      </c>
+      <c r="AF14" s="36">
+        <v>25</v>
+      </c>
+      <c r="AG14" s="36">
+        <v>31</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>32</v>
+      </c>
+      <c r="AI14" s="36">
+        <v>27</v>
+      </c>
+      <c r="AJ14" s="36">
+        <v>27</v>
+      </c>
+      <c r="AK14" s="36">
+        <v>29</v>
+      </c>
+      <c r="AL14" s="50">
+        <v>24</v>
+      </c>
+      <c r="AM14" s="36">
+        <v>24</v>
+      </c>
+      <c r="AN14" s="36">
+        <v>28</v>
+      </c>
+      <c r="AO14" s="36">
+        <v>20</v>
+      </c>
+      <c r="AP14" s="36">
+        <v>17</v>
+      </c>
+      <c r="AQ14" s="7">
+        <v>36</v>
+      </c>
+      <c r="AR14" s="7">
+        <v>27</v>
+      </c>
+      <c r="AS14" s="7">
+        <v>25</v>
+      </c>
+      <c r="AT14" s="7">
+        <v>25</v>
+      </c>
+      <c r="AU14" s="7">
+        <v>29</v>
+      </c>
+      <c r="AV14" s="7">
+        <v>27</v>
+      </c>
+      <c r="AW14" s="7">
+        <v>23</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>29</v>
+      </c>
+      <c r="AY14" s="7">
+        <v>13</v>
+      </c>
+      <c r="AZ14" s="7">
+        <v>23</v>
+      </c>
+      <c r="BA14" s="7">
+        <v>18</v>
+      </c>
+      <c r="BB14" s="7">
+        <v>23</v>
+      </c>
+      <c r="BC14" s="7">
+        <v>25</v>
+      </c>
+      <c r="BD14" s="7">
+        <v>21</v>
+      </c>
+      <c r="BE14" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="36">
+        <v>24</v>
+      </c>
+      <c r="AB15" s="36">
+        <v>19</v>
+      </c>
+      <c r="AC15" s="36">
+        <v>12</v>
+      </c>
+      <c r="AD15" s="36">
+        <v>18</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>19</v>
+      </c>
+      <c r="AF15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="36">
+        <v>27</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>16</v>
+      </c>
+      <c r="AI15" s="36">
+        <v>19</v>
+      </c>
+      <c r="AJ15" s="36">
+        <v>18</v>
+      </c>
+      <c r="AK15" s="36">
+        <v>15</v>
+      </c>
+      <c r="AL15" s="50">
+        <v>20</v>
+      </c>
+      <c r="AM15" s="36">
+        <v>7</v>
+      </c>
+      <c r="AN15" s="36">
+        <v>21</v>
+      </c>
+      <c r="AO15" s="36">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="36">
+        <v>15</v>
+      </c>
+      <c r="AQ15" s="7">
+        <v>10</v>
+      </c>
+      <c r="AR15" s="7">
+        <v>13</v>
+      </c>
+      <c r="AS15" s="7">
+        <v>15</v>
+      </c>
+      <c r="AT15" s="7">
+        <v>20</v>
+      </c>
+      <c r="AU15" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV15" s="7">
+        <v>10</v>
+      </c>
+      <c r="AW15" s="7">
+        <v>12</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY15" s="7">
+        <v>14</v>
+      </c>
+      <c r="AZ15" s="7">
+        <v>9</v>
+      </c>
+      <c r="BA15" s="7">
+        <v>17</v>
+      </c>
+      <c r="BB15" s="7">
+        <v>18</v>
+      </c>
+      <c r="BC15" s="7">
+        <v>10</v>
+      </c>
+      <c r="BD15" s="7">
+        <v>18</v>
+      </c>
+      <c r="BE15" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="10">
+        <v>58</v>
+      </c>
+      <c r="D16" s="10">
+        <v>39</v>
+      </c>
+      <c r="E16" s="10">
+        <v>60</v>
+      </c>
+      <c r="F16" s="7">
+        <v>51</v>
+      </c>
+      <c r="G16" s="7">
         <v>54</v>
       </c>
-      <c r="B3" s="116"/>
-[...70 lines deleted...]
-      <c r="BU3" s="116"/>
+      <c r="H16" s="7">
+        <v>56</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="10">
+        <v>48</v>
+      </c>
+      <c r="K16" s="10">
+        <v>56</v>
+      </c>
+      <c r="L16" s="10">
+        <v>44</v>
+      </c>
+      <c r="M16" s="10">
+        <v>49</v>
+      </c>
+      <c r="N16" s="47">
+        <v>53</v>
+      </c>
+      <c r="O16" s="10">
+        <v>67</v>
+      </c>
+      <c r="P16" s="10">
+        <v>39</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>53</v>
+      </c>
+      <c r="R16" s="7">
+        <v>52</v>
+      </c>
+      <c r="S16" s="7">
+        <v>58</v>
+      </c>
+      <c r="T16" s="7">
+        <v>54</v>
+      </c>
+      <c r="U16" s="7">
+        <v>40</v>
+      </c>
+      <c r="V16" s="7">
+        <v>45</v>
+      </c>
+      <c r="W16" s="7">
+        <v>41</v>
+      </c>
+      <c r="X16" s="7">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>50</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>30</v>
+      </c>
+      <c r="AA16" s="36">
+        <v>35</v>
+      </c>
+      <c r="AB16" s="36">
+        <v>32</v>
+      </c>
+      <c r="AC16" s="36">
+        <v>41</v>
+      </c>
+      <c r="AD16" s="36">
+        <v>35</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AF16" s="36">
+        <v>37</v>
+      </c>
+      <c r="AG16" s="36">
+        <v>56</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>41</v>
+      </c>
+      <c r="AI16" s="36">
+        <v>34</v>
+      </c>
+      <c r="AJ16" s="36">
+        <v>58</v>
+      </c>
+      <c r="AK16" s="36">
+        <v>43</v>
+      </c>
+      <c r="AL16" s="50">
+        <v>50</v>
+      </c>
+      <c r="AM16" s="36">
+        <v>31</v>
+      </c>
+      <c r="AN16" s="36">
+        <v>27</v>
+      </c>
+      <c r="AO16" s="36">
+        <v>34</v>
+      </c>
+      <c r="AP16" s="36">
+        <v>43</v>
+      </c>
+      <c r="AQ16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AR16" s="7">
+        <v>44</v>
+      </c>
+      <c r="AS16" s="7">
+        <v>36</v>
+      </c>
+      <c r="AT16" s="7">
+        <v>29</v>
+      </c>
+      <c r="AU16" s="7">
+        <v>40</v>
+      </c>
+      <c r="AV16" s="7">
+        <v>31</v>
+      </c>
+      <c r="AW16" s="7">
+        <v>31</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>33</v>
+      </c>
+      <c r="AY16" s="7">
+        <v>42</v>
+      </c>
+      <c r="AZ16" s="7">
+        <v>23</v>
+      </c>
+      <c r="BA16" s="7">
+        <v>28</v>
+      </c>
+      <c r="BB16" s="7">
+        <v>30</v>
+      </c>
+      <c r="BC16" s="7">
+        <v>36</v>
+      </c>
+      <c r="BD16" s="7">
+        <v>27</v>
+      </c>
+      <c r="BE16" s="7">
+        <v>33</v>
+      </c>
     </row>
-    <row r="4" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW4" s="22"/>
+    <row r="17" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="10">
+        <v>19</v>
+      </c>
+      <c r="D17" s="10">
+        <v>17</v>
+      </c>
+      <c r="E17" s="10">
+        <v>22</v>
+      </c>
+      <c r="F17" s="7">
+        <v>19</v>
+      </c>
+      <c r="G17" s="7">
+        <v>21</v>
+      </c>
+      <c r="H17" s="7">
+        <v>18</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="10">
+        <v>24</v>
+      </c>
+      <c r="K17" s="10">
+        <v>21</v>
+      </c>
+      <c r="L17" s="10">
+        <v>16</v>
+      </c>
+      <c r="M17" s="10">
+        <v>22</v>
+      </c>
+      <c r="N17" s="47">
+        <v>22</v>
+      </c>
+      <c r="O17" s="10">
+        <v>27</v>
+      </c>
+      <c r="P17" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>14</v>
+      </c>
+      <c r="R17" s="7">
+        <v>16</v>
+      </c>
+      <c r="S17" s="7">
+        <v>23</v>
+      </c>
+      <c r="T17" s="7">
+        <v>8</v>
+      </c>
+      <c r="U17" s="7">
+        <v>13</v>
+      </c>
+      <c r="V17" s="7">
+        <v>21</v>
+      </c>
+      <c r="W17" s="7">
+        <v>16</v>
+      </c>
+      <c r="X17" s="7">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>22</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>19</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>18</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="36">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="36">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="36">
+        <v>18</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>8</v>
+      </c>
+      <c r="AI17" s="36">
+        <v>18</v>
+      </c>
+      <c r="AJ17" s="36">
+        <v>16</v>
+      </c>
+      <c r="AK17" s="36">
+        <v>7</v>
+      </c>
+      <c r="AL17" s="50">
+        <v>19</v>
+      </c>
+      <c r="AM17" s="36">
+        <v>14</v>
+      </c>
+      <c r="AN17" s="36">
+        <v>8</v>
+      </c>
+      <c r="AO17" s="36">
+        <v>21</v>
+      </c>
+      <c r="AP17" s="36">
+        <v>17</v>
+      </c>
+      <c r="AQ17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="7">
+        <v>17</v>
+      </c>
+      <c r="AT17" s="7">
+        <v>11</v>
+      </c>
+      <c r="AU17" s="7">
+        <v>21</v>
+      </c>
+      <c r="AV17" s="7">
+        <v>15</v>
+      </c>
+      <c r="AW17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>18</v>
+      </c>
+      <c r="AY17" s="7">
+        <v>11</v>
+      </c>
+      <c r="AZ17" s="7">
+        <v>10</v>
+      </c>
+      <c r="BA17" s="7">
+        <v>7</v>
+      </c>
+      <c r="BB17" s="7">
+        <v>13</v>
+      </c>
+      <c r="BC17" s="7">
+        <v>12</v>
+      </c>
+      <c r="BD17" s="7">
+        <v>9</v>
+      </c>
+      <c r="BE17" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="AW5" s="22"/>
+    <row r="18" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="36">
+        <v>40</v>
+      </c>
+      <c r="AB18" s="36">
+        <v>35</v>
+      </c>
+      <c r="AC18" s="36">
+        <v>46</v>
+      </c>
+      <c r="AD18" s="36">
+        <v>47</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>40</v>
+      </c>
+      <c r="AF18" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="36">
+        <v>41</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>43</v>
+      </c>
+      <c r="AI18" s="36">
+        <v>35</v>
+      </c>
+      <c r="AJ18" s="36">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="36">
+        <v>35</v>
+      </c>
+      <c r="AL18" s="50">
+        <v>38</v>
+      </c>
+      <c r="AM18" s="36">
+        <v>34</v>
+      </c>
+      <c r="AN18" s="36">
+        <v>32</v>
+      </c>
+      <c r="AO18" s="36">
+        <v>29</v>
+      </c>
+      <c r="AP18" s="36">
+        <v>34</v>
+      </c>
+      <c r="AQ18" s="7">
+        <v>34</v>
+      </c>
+      <c r="AR18" s="7">
+        <v>26</v>
+      </c>
+      <c r="AS18" s="7">
+        <v>35</v>
+      </c>
+      <c r="AT18" s="7">
+        <v>33</v>
+      </c>
+      <c r="AU18" s="7">
+        <v>38</v>
+      </c>
+      <c r="AV18" s="7">
+        <v>30</v>
+      </c>
+      <c r="AW18" s="7">
+        <v>28</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY18" s="7">
+        <v>28</v>
+      </c>
+      <c r="AZ18" s="7">
+        <v>28</v>
+      </c>
+      <c r="BA18" s="7">
+        <v>32</v>
+      </c>
+      <c r="BB18" s="7">
+        <v>35</v>
+      </c>
+      <c r="BC18" s="7">
+        <v>24</v>
+      </c>
+      <c r="BD18" s="7">
+        <v>26</v>
+      </c>
+      <c r="BE18" s="7">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" s="89" customFormat="1" ht="9.9499999999999993" customHeight="1">
-[...8 lines deleted...]
-      <c r="BS6" s="114" t="s">
+    <row r="19" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="10">
+        <v>87</v>
+      </c>
+      <c r="D19" s="10">
+        <v>92</v>
+      </c>
+      <c r="E19" s="10">
+        <v>102</v>
+      </c>
+      <c r="F19" s="7">
+        <v>92</v>
+      </c>
+      <c r="G19" s="7">
+        <v>96</v>
+      </c>
+      <c r="H19" s="7">
+        <v>102</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>101</v>
+      </c>
+      <c r="K19" s="10">
+        <v>94</v>
+      </c>
+      <c r="L19" s="10">
+        <v>125</v>
+      </c>
+      <c r="M19" s="10">
+        <v>124</v>
+      </c>
+      <c r="N19" s="47">
+        <v>105</v>
+      </c>
+      <c r="O19" s="10">
+        <v>89</v>
+      </c>
+      <c r="P19" s="10">
+        <v>81</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>91</v>
+      </c>
+      <c r="R19" s="7">
+        <v>75</v>
+      </c>
+      <c r="S19" s="7">
+        <v>110</v>
+      </c>
+      <c r="T19" s="7">
+        <v>90</v>
+      </c>
+      <c r="U19" s="7">
+        <v>102</v>
+      </c>
+      <c r="V19" s="7">
+        <v>96</v>
+      </c>
+      <c r="W19" s="7">
+        <v>96</v>
+      </c>
+      <c r="X19" s="7">
+        <v>102</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>79</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>69</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>52</v>
+      </c>
+      <c r="AB19" s="36">
+        <v>41</v>
+      </c>
+      <c r="AC19" s="36">
+        <v>33</v>
+      </c>
+      <c r="AD19" s="36">
+        <v>59</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>64</v>
+      </c>
+      <c r="AF19" s="36">
+        <v>76</v>
+      </c>
+      <c r="AG19" s="36">
+        <v>60</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>56</v>
+      </c>
+      <c r="AI19" s="36">
+        <v>48</v>
+      </c>
+      <c r="AJ19" s="36">
+        <v>66</v>
+      </c>
+      <c r="AK19" s="36">
+        <v>56</v>
+      </c>
+      <c r="AL19" s="50">
+        <v>51</v>
+      </c>
+      <c r="AM19" s="36">
+        <v>44</v>
+      </c>
+      <c r="AN19" s="36">
+        <v>51</v>
+      </c>
+      <c r="AO19" s="36">
+        <v>42</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>41</v>
+      </c>
+      <c r="AQ19" s="7">
+        <v>50</v>
+      </c>
+      <c r="AR19" s="7">
+        <v>34</v>
+      </c>
+      <c r="AS19" s="7">
+        <v>48</v>
+      </c>
+      <c r="AT19" s="7">
+        <v>37</v>
+      </c>
+      <c r="AU19" s="7">
+        <v>46</v>
+      </c>
+      <c r="AV19" s="7">
+        <v>36</v>
+      </c>
+      <c r="AW19" s="7">
+        <v>34</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>46</v>
+      </c>
+      <c r="AY19" s="7">
+        <v>42</v>
+      </c>
+      <c r="AZ19" s="7">
+        <v>34</v>
+      </c>
+      <c r="BA19" s="7">
+        <v>34</v>
+      </c>
+      <c r="BB19" s="7">
+        <v>32</v>
+      </c>
+      <c r="BC19" s="7">
+        <v>44</v>
+      </c>
+      <c r="BD19" s="7">
+        <v>37</v>
+      </c>
+      <c r="BE19" s="7">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B20" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="107"/>
+      <c r="M20" s="107"/>
+      <c r="N20" s="107"/>
+      <c r="O20" s="107"/>
+      <c r="P20" s="107"/>
+      <c r="Q20" s="107"/>
+      <c r="R20" s="107"/>
+      <c r="S20" s="107"/>
+      <c r="T20" s="107"/>
+      <c r="U20" s="107"/>
+      <c r="V20" s="107"/>
+      <c r="W20" s="107"/>
+      <c r="X20" s="107"/>
+      <c r="Y20" s="107"/>
+      <c r="Z20" s="107"/>
+      <c r="AA20" s="107"/>
+      <c r="AB20" s="107"/>
+      <c r="AC20" s="107"/>
+      <c r="AD20" s="107"/>
+      <c r="AE20" s="107"/>
+      <c r="AF20" s="107"/>
+      <c r="AG20" s="107"/>
+      <c r="AH20" s="107"/>
+      <c r="AI20" s="107"/>
+      <c r="AJ20" s="107"/>
+      <c r="AK20" s="107"/>
+      <c r="AL20" s="107"/>
+      <c r="AM20" s="107"/>
+      <c r="AN20" s="107"/>
+      <c r="AO20" s="107"/>
+      <c r="AP20" s="107"/>
+      <c r="AQ20" s="107"/>
+      <c r="AR20" s="107"/>
+      <c r="AS20" s="107"/>
+      <c r="AT20" s="107"/>
+      <c r="AU20" s="107"/>
+      <c r="AV20" s="107"/>
+      <c r="AW20" s="107"/>
+      <c r="AX20" s="107"/>
+      <c r="AY20" s="107"/>
+      <c r="AZ20" s="107"/>
+      <c r="BA20" s="107"/>
+      <c r="BB20" s="107"/>
+      <c r="BC20" s="107"/>
+      <c r="BD20" s="107"/>
+      <c r="BE20" s="107"/>
+      <c r="BF20" s="107"/>
+      <c r="BG20" s="107"/>
+      <c r="BH20" s="107"/>
+      <c r="BI20" s="107"/>
+      <c r="BJ20" s="107"/>
+    </row>
+    <row r="21" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="6">
+        <v>568</v>
+      </c>
+      <c r="D21" s="6">
+        <v>544</v>
+      </c>
+      <c r="E21" s="6">
+        <v>499</v>
+      </c>
+      <c r="F21" s="6">
+        <v>544</v>
+      </c>
+      <c r="G21" s="6">
+        <v>582</v>
+      </c>
+      <c r="H21" s="6">
+        <v>600</v>
+      </c>
+      <c r="I21" s="6">
+        <v>610</v>
+      </c>
+      <c r="J21" s="6">
+        <v>612</v>
+      </c>
+      <c r="K21" s="6">
+        <v>627</v>
+      </c>
+      <c r="L21" s="6">
+        <v>594</v>
+      </c>
+      <c r="M21" s="6">
+        <v>601</v>
+      </c>
+      <c r="N21" s="9">
+        <v>580</v>
+      </c>
+      <c r="O21" s="8">
+        <v>554</v>
+      </c>
+      <c r="P21" s="8">
+        <v>453</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>494</v>
+      </c>
+      <c r="R21" s="7">
+        <v>509</v>
+      </c>
+      <c r="S21" s="7">
+        <v>639</v>
+      </c>
+      <c r="T21" s="7">
+        <v>427</v>
+      </c>
+      <c r="U21" s="7">
+        <v>603</v>
+      </c>
+      <c r="V21" s="7">
+        <v>613</v>
+      </c>
+      <c r="W21" s="7">
+        <v>596</v>
+      </c>
+      <c r="X21" s="7">
+        <v>571</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>494</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>477</v>
+      </c>
+      <c r="AA21" s="36">
+        <v>522</v>
+      </c>
+      <c r="AB21" s="36">
+        <v>485</v>
+      </c>
+      <c r="AC21" s="36">
+        <v>522</v>
+      </c>
+      <c r="AD21" s="36">
+        <v>559</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>547</v>
+      </c>
+      <c r="AF21" s="36">
+        <v>518</v>
+      </c>
+      <c r="AG21" s="36">
+        <v>529</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>563</v>
+      </c>
+      <c r="AI21" s="36">
+        <v>527</v>
+      </c>
+      <c r="AJ21" s="36">
+        <v>523</v>
+      </c>
+      <c r="AK21" s="36">
+        <v>508</v>
+      </c>
+      <c r="AL21" s="50">
+        <v>439</v>
+      </c>
+      <c r="AM21" s="36">
+        <v>393</v>
+      </c>
+      <c r="AN21" s="36">
+        <v>443</v>
+      </c>
+      <c r="AO21" s="36">
+        <v>413</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>438</v>
+      </c>
+      <c r="AQ21" s="7">
+        <v>412</v>
+      </c>
+      <c r="AR21" s="7">
+        <v>458</v>
+      </c>
+      <c r="AS21" s="7">
+        <v>494</v>
+      </c>
+      <c r="AT21" s="7">
+        <v>488</v>
+      </c>
+      <c r="AU21" s="7">
+        <v>523</v>
+      </c>
+      <c r="AV21" s="7">
+        <v>418</v>
+      </c>
+      <c r="AW21" s="7">
+        <v>394</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>450</v>
+      </c>
+      <c r="AY21" s="7">
+        <v>377</v>
+      </c>
+      <c r="AZ21" s="7">
+        <v>366</v>
+      </c>
+      <c r="BA21" s="7">
+        <v>463</v>
+      </c>
+      <c r="BB21" s="7">
+        <v>439</v>
+      </c>
+      <c r="BC21" s="7">
+        <v>392</v>
+      </c>
+      <c r="BD21" s="7">
+        <v>451</v>
+      </c>
+      <c r="BE21" s="7">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="10">
+        <v>460</v>
+      </c>
+      <c r="D22" s="10">
+        <v>428</v>
+      </c>
+      <c r="E22" s="10">
+        <v>397</v>
+      </c>
+      <c r="F22" s="7">
+        <v>421</v>
+      </c>
+      <c r="G22" s="7">
+        <v>482</v>
+      </c>
+      <c r="H22" s="7">
+        <v>479</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="10">
+        <v>482</v>
+      </c>
+      <c r="K22" s="10">
+        <v>528</v>
+      </c>
+      <c r="L22" s="10">
+        <v>468</v>
+      </c>
+      <c r="M22" s="10">
+        <v>470</v>
+      </c>
+      <c r="N22" s="47">
+        <v>464</v>
+      </c>
+      <c r="O22" s="10">
+        <v>442</v>
+      </c>
+      <c r="P22" s="10">
+        <v>364</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>379</v>
+      </c>
+      <c r="R22" s="7">
+        <v>413</v>
+      </c>
+      <c r="S22" s="7">
+        <v>507</v>
+      </c>
+      <c r="T22" s="7">
+        <v>397</v>
+      </c>
+      <c r="U22" s="7">
+        <v>488</v>
+      </c>
+      <c r="V22" s="7">
+        <v>512</v>
+      </c>
+      <c r="W22" s="7">
+        <v>486</v>
+      </c>
+      <c r="X22" s="7">
+        <v>470</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>399</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>384</v>
+      </c>
+      <c r="AA22" s="36">
+        <v>425</v>
+      </c>
+      <c r="AB22" s="36">
+        <v>404</v>
+      </c>
+      <c r="AC22" s="36">
+        <v>427</v>
+      </c>
+      <c r="AD22" s="36">
+        <v>452</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>436</v>
+      </c>
+      <c r="AF22" s="36">
+        <v>411</v>
+      </c>
+      <c r="AG22" s="36">
+        <v>427</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>456</v>
+      </c>
+      <c r="AI22" s="36">
+        <v>416</v>
+      </c>
+      <c r="AJ22" s="36">
+        <v>412</v>
+      </c>
+      <c r="AK22" s="36">
+        <v>429</v>
+      </c>
+      <c r="AL22" s="50">
+        <v>362</v>
+      </c>
+      <c r="AM22" s="36">
+        <v>307</v>
+      </c>
+      <c r="AN22" s="36">
+        <v>354</v>
+      </c>
+      <c r="AO22" s="36">
+        <v>336</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>366</v>
+      </c>
+      <c r="AQ22" s="7">
+        <v>340</v>
+      </c>
+      <c r="AR22" s="7">
+        <v>367</v>
+      </c>
+      <c r="AS22" s="7">
+        <v>419</v>
+      </c>
+      <c r="AT22" s="7">
+        <v>406</v>
+      </c>
+      <c r="AU22" s="7">
+        <v>438</v>
+      </c>
+      <c r="AV22" s="7">
+        <v>351</v>
+      </c>
+      <c r="AW22" s="7">
+        <v>328</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>391</v>
+      </c>
+      <c r="AY22" s="7">
+        <v>300</v>
+      </c>
+      <c r="AZ22" s="7">
+        <v>303</v>
+      </c>
+      <c r="BA22" s="7">
+        <v>379</v>
+      </c>
+      <c r="BB22" s="7">
+        <v>365</v>
+      </c>
+      <c r="BC22" s="7">
+        <v>336</v>
+      </c>
+      <c r="BD22" s="7">
+        <v>379</v>
+      </c>
+      <c r="BE22" s="7">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="10">
+        <v>23</v>
+      </c>
+      <c r="D23" s="10">
+        <v>12</v>
+      </c>
+      <c r="E23" s="10">
+        <v>12</v>
+      </c>
+      <c r="F23" s="7">
+        <v>11</v>
+      </c>
+      <c r="G23" s="7">
+        <v>20</v>
+      </c>
+      <c r="H23" s="7">
+        <v>14</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>20</v>
+      </c>
+      <c r="K23" s="10">
+        <v>12</v>
+      </c>
+      <c r="L23" s="10">
+        <v>14</v>
+      </c>
+      <c r="M23" s="10">
+        <v>14</v>
+      </c>
+      <c r="N23" s="47">
+        <v>15</v>
+      </c>
+      <c r="O23" s="10">
+        <v>15</v>
+      </c>
+      <c r="P23" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>18</v>
+      </c>
+      <c r="R23" s="7">
+        <v>13</v>
+      </c>
+      <c r="S23" s="7">
+        <v>16</v>
+      </c>
+      <c r="T23" s="7">
+        <v>10</v>
+      </c>
+      <c r="U23" s="7">
+        <v>15</v>
+      </c>
+      <c r="V23" s="7">
+        <v>7</v>
+      </c>
+      <c r="W23" s="7">
+        <v>16</v>
+      </c>
+      <c r="X23" s="7">
+        <v>10</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA23" s="36">
+        <v>19</v>
+      </c>
+      <c r="AB23" s="36">
+        <v>11</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>10</v>
+      </c>
+      <c r="AD23" s="36">
+        <v>11</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF23" s="36">
+        <v>21</v>
+      </c>
+      <c r="AG23" s="36">
+        <v>8</v>
+      </c>
+      <c r="AH23" s="36">
+        <v>6</v>
+      </c>
+      <c r="AI23" s="36">
+        <v>17</v>
+      </c>
+      <c r="AJ23" s="36">
+        <v>7</v>
+      </c>
+      <c r="AK23" s="36">
+        <v>10</v>
+      </c>
+      <c r="AL23" s="50">
+        <v>7</v>
+      </c>
+      <c r="AM23" s="36">
+        <v>10</v>
+      </c>
+      <c r="AN23" s="36">
+        <v>7</v>
+      </c>
+      <c r="AO23" s="36">
+        <v>8</v>
+      </c>
+      <c r="AP23" s="36">
+        <v>6</v>
+      </c>
+      <c r="AQ23" s="7">
+        <v>9</v>
+      </c>
+      <c r="AR23" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS23" s="7">
+        <v>9</v>
+      </c>
+      <c r="AT23" s="7">
+        <v>19</v>
+      </c>
+      <c r="AU23" s="7">
+        <v>13</v>
+      </c>
+      <c r="AV23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AW23" s="7">
+        <v>8</v>
+      </c>
+      <c r="AX23" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY23" s="7">
+        <v>9</v>
+      </c>
+      <c r="AZ23" s="7">
+        <v>6</v>
+      </c>
+      <c r="BA23" s="7">
+        <v>7</v>
+      </c>
+      <c r="BB23" s="7">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="7">
+        <v>8</v>
+      </c>
+      <c r="BD23" s="7">
+        <v>13</v>
+      </c>
+      <c r="BE23" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="10">
+        <v>74</v>
+      </c>
+      <c r="D24" s="10">
+        <v>95</v>
+      </c>
+      <c r="E24" s="10">
+        <v>81</v>
+      </c>
+      <c r="F24" s="7">
+        <v>103</v>
+      </c>
+      <c r="G24" s="7">
+        <v>70</v>
+      </c>
+      <c r="H24" s="7">
+        <v>97</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>100</v>
+      </c>
+      <c r="K24" s="10">
+        <v>76</v>
+      </c>
+      <c r="L24" s="10">
+        <v>105</v>
+      </c>
+      <c r="M24" s="10">
+        <v>106</v>
+      </c>
+      <c r="N24" s="47">
+        <v>83</v>
+      </c>
+      <c r="O24" s="10">
+        <v>86</v>
+      </c>
+      <c r="P24" s="10">
+        <v>73</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>93</v>
+      </c>
+      <c r="R24" s="7">
+        <v>77</v>
+      </c>
+      <c r="S24" s="7">
+        <v>102</v>
+      </c>
+      <c r="T24" s="7">
+        <v>10</v>
+      </c>
+      <c r="U24" s="7">
+        <v>88</v>
+      </c>
+      <c r="V24" s="7">
+        <v>84</v>
+      </c>
+      <c r="W24" s="7">
+        <v>87</v>
+      </c>
+      <c r="X24" s="7">
+        <v>76</v>
+      </c>
+      <c r="Y24" s="7">
         <v>68</v>
       </c>
-      <c r="BT6" s="115"/>
-      <c r="BU6" s="114"/>
+      <c r="Z24" s="9">
+        <v>76</v>
+      </c>
+      <c r="AA24" s="36">
+        <v>72</v>
+      </c>
+      <c r="AB24" s="36">
+        <v>60</v>
+      </c>
+      <c r="AC24" s="36">
+        <v>74</v>
+      </c>
+      <c r="AD24" s="36">
+        <v>83</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>86</v>
+      </c>
+      <c r="AF24" s="36">
+        <v>80</v>
+      </c>
+      <c r="AG24" s="36">
+        <v>81</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>86</v>
+      </c>
+      <c r="AI24" s="36">
+        <v>84</v>
+      </c>
+      <c r="AJ24" s="36">
+        <v>91</v>
+      </c>
+      <c r="AK24" s="36">
+        <v>61</v>
+      </c>
+      <c r="AL24" s="50">
+        <v>62</v>
+      </c>
+      <c r="AM24" s="36">
+        <v>70</v>
+      </c>
+      <c r="AN24" s="36">
+        <v>69</v>
+      </c>
+      <c r="AO24" s="36">
+        <v>62</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>56</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>54</v>
+      </c>
+      <c r="AR24" s="7">
+        <v>67</v>
+      </c>
+      <c r="AS24" s="7">
+        <v>57</v>
+      </c>
+      <c r="AT24" s="7">
+        <v>58</v>
+      </c>
+      <c r="AU24" s="7">
+        <v>65</v>
+      </c>
+      <c r="AV24" s="7">
+        <v>55</v>
+      </c>
+      <c r="AW24" s="7">
+        <v>50</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>44</v>
+      </c>
+      <c r="AY24" s="7">
+        <v>56</v>
+      </c>
+      <c r="AZ24" s="7">
+        <v>51</v>
+      </c>
+      <c r="BA24" s="7">
+        <v>66</v>
+      </c>
+      <c r="BB24" s="7">
+        <v>48</v>
+      </c>
+      <c r="BC24" s="7">
+        <v>44</v>
+      </c>
+      <c r="BD24" s="7">
+        <v>49</v>
+      </c>
+      <c r="BE24" s="7">
+        <v>57</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" s="5" customFormat="1" ht="18" customHeight="1">
-[...15 lines deleted...]
-      <c r="N7" s="106">
+    <row r="25" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="36">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="36">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="36">
+        <v>4</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="36">
+        <v>4</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>3</v>
+      </c>
+      <c r="AI25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="36">
+        <v>5</v>
+      </c>
+      <c r="AK25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AL25" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AN25" s="36">
+        <v>6</v>
+      </c>
+      <c r="AO25" s="36">
+        <v>4</v>
+      </c>
+      <c r="AP25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>3</v>
+      </c>
+      <c r="AR25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AS25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AT25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AU25" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AW25" s="7">
+        <v>2</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>3</v>
+      </c>
+      <c r="AY25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="7">
+        <v>1</v>
+      </c>
+      <c r="BA25" s="7">
+        <v>6</v>
+      </c>
+      <c r="BB25" s="7">
+        <v>3</v>
+      </c>
+      <c r="BC25" s="7">
+        <v>1</v>
+      </c>
+      <c r="BD25" s="7">
+        <v>2</v>
+      </c>
+      <c r="BE25" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="10">
+        <v>11</v>
+      </c>
+      <c r="D26" s="10">
+        <v>9</v>
+      </c>
+      <c r="E26" s="10">
+        <v>9</v>
+      </c>
+      <c r="F26" s="7">
+        <v>9</v>
+      </c>
+      <c r="G26" s="7">
+        <v>10</v>
+      </c>
+      <c r="H26" s="7">
+        <v>10</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="10">
+        <v>10</v>
+      </c>
+      <c r="K26" s="10">
+        <v>11</v>
+      </c>
+      <c r="L26" s="10">
+        <v>7</v>
+      </c>
+      <c r="M26" s="10">
+        <v>11</v>
+      </c>
+      <c r="N26" s="47">
+        <v>18</v>
+      </c>
+      <c r="O26" s="10">
+        <v>11</v>
+      </c>
+      <c r="P26" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>4</v>
+      </c>
+      <c r="R26" s="7">
+        <v>6</v>
+      </c>
+      <c r="S26" s="7">
+        <v>14</v>
+      </c>
+      <c r="T26" s="7">
+        <v>10</v>
+      </c>
+      <c r="U26" s="7">
+        <v>12</v>
+      </c>
+      <c r="V26" s="7">
+        <v>10</v>
+      </c>
+      <c r="W26" s="7">
+        <v>7</v>
+      </c>
+      <c r="X26" s="7">
+        <v>15</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>14</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="36">
+        <v>4</v>
+      </c>
+      <c r="AB26" s="36">
+        <v>8</v>
+      </c>
+      <c r="AC26" s="36">
+        <v>10</v>
+      </c>
+      <c r="AD26" s="36">
+        <v>9</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>7</v>
+      </c>
+      <c r="AF26" s="36">
+        <v>6</v>
+      </c>
+      <c r="AG26" s="36">
+        <v>9</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>12</v>
+      </c>
+      <c r="AI26" s="36">
+        <v>9</v>
+      </c>
+      <c r="AJ26" s="36">
+        <v>8</v>
+      </c>
+      <c r="AK26" s="36">
+        <v>7</v>
+      </c>
+      <c r="AL26" s="50">
+        <v>7</v>
+      </c>
+      <c r="AM26" s="36">
+        <v>5</v>
+      </c>
+      <c r="AN26" s="36">
+        <v>7</v>
+      </c>
+      <c r="AO26" s="36">
+        <v>3</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>9</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>6</v>
+      </c>
+      <c r="AR26" s="7">
+        <v>9</v>
+      </c>
+      <c r="AS26" s="7">
+        <v>8</v>
+      </c>
+      <c r="AT26" s="7">
+        <v>3</v>
+      </c>
+      <c r="AU26" s="7">
+        <v>7</v>
+      </c>
+      <c r="AV26" s="7">
+        <v>3</v>
+      </c>
+      <c r="AW26" s="7">
+        <v>6</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY26" s="7">
+        <v>12</v>
+      </c>
+      <c r="AZ26" s="7">
+        <v>5</v>
+      </c>
+      <c r="BA26" s="7">
+        <v>5</v>
+      </c>
+      <c r="BB26" s="7">
+        <v>4</v>
+      </c>
+      <c r="BC26" s="7">
+        <v>3</v>
+      </c>
+      <c r="BD26" s="7">
+        <v>8</v>
+      </c>
+      <c r="BE26" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B27" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="107"/>
+      <c r="D27" s="107"/>
+      <c r="E27" s="107"/>
+      <c r="F27" s="107"/>
+      <c r="G27" s="107"/>
+      <c r="H27" s="107"/>
+      <c r="I27" s="107"/>
+      <c r="J27" s="107"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
+      <c r="M27" s="107"/>
+      <c r="N27" s="107"/>
+      <c r="O27" s="107"/>
+      <c r="P27" s="107"/>
+      <c r="Q27" s="107"/>
+      <c r="R27" s="107"/>
+      <c r="S27" s="107"/>
+      <c r="T27" s="107"/>
+      <c r="U27" s="107"/>
+      <c r="V27" s="107"/>
+      <c r="W27" s="107"/>
+      <c r="X27" s="107"/>
+      <c r="Y27" s="107"/>
+      <c r="Z27" s="107"/>
+      <c r="AA27" s="107"/>
+      <c r="AB27" s="107"/>
+      <c r="AC27" s="107"/>
+      <c r="AD27" s="107"/>
+      <c r="AE27" s="107"/>
+      <c r="AF27" s="107"/>
+      <c r="AG27" s="107"/>
+      <c r="AH27" s="107"/>
+      <c r="AI27" s="107"/>
+      <c r="AJ27" s="107"/>
+      <c r="AK27" s="107"/>
+      <c r="AL27" s="107"/>
+      <c r="AM27" s="107"/>
+      <c r="AN27" s="107"/>
+      <c r="AO27" s="107"/>
+      <c r="AP27" s="107"/>
+      <c r="AQ27" s="107"/>
+      <c r="AR27" s="107"/>
+      <c r="AS27" s="107"/>
+      <c r="AT27" s="107"/>
+      <c r="AU27" s="107"/>
+      <c r="AV27" s="107"/>
+      <c r="AW27" s="107"/>
+      <c r="AX27" s="107"/>
+      <c r="AY27" s="107"/>
+      <c r="AZ27" s="107"/>
+      <c r="BA27" s="107"/>
+      <c r="BB27" s="107"/>
+      <c r="BC27" s="107"/>
+      <c r="BD27" s="107"/>
+      <c r="BE27" s="107"/>
+      <c r="BF27" s="107"/>
+      <c r="BG27" s="107"/>
+      <c r="BH27" s="107"/>
+      <c r="BI27" s="107"/>
+      <c r="BJ27" s="107"/>
+    </row>
+    <row r="28" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="101">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="6">
+        <v>303</v>
+      </c>
+      <c r="D28" s="6">
+        <v>299</v>
+      </c>
+      <c r="E28" s="6">
+        <v>341</v>
+      </c>
+      <c r="F28" s="6">
+        <v>290</v>
+      </c>
+      <c r="G28" s="6">
+        <v>309</v>
+      </c>
+      <c r="H28" s="6">
+        <v>339</v>
+      </c>
+      <c r="I28" s="6">
+        <v>309</v>
+      </c>
+      <c r="J28" s="6">
+        <v>308</v>
+      </c>
+      <c r="K28" s="6">
+        <v>338</v>
+      </c>
+      <c r="L28" s="6">
+        <v>349</v>
+      </c>
+      <c r="M28" s="6">
+        <v>356</v>
+      </c>
+      <c r="N28" s="9">
+        <v>326</v>
+      </c>
+      <c r="O28" s="8">
+        <v>311</v>
+      </c>
+      <c r="P28" s="8">
+        <v>264</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>297</v>
+      </c>
+      <c r="R28" s="7">
+        <v>265</v>
+      </c>
+      <c r="S28" s="7">
+        <v>337</v>
+      </c>
+      <c r="T28" s="7">
+        <v>274</v>
+      </c>
+      <c r="U28" s="7">
+        <v>297</v>
+      </c>
+      <c r="V28" s="7">
+        <v>317</v>
+      </c>
+      <c r="W28" s="7">
+        <v>271</v>
+      </c>
+      <c r="X28" s="7">
+        <v>304</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>308</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>251</v>
+      </c>
+      <c r="AA28" s="51">
+        <v>282</v>
+      </c>
+      <c r="AB28" s="52">
+        <v>263</v>
+      </c>
+      <c r="AC28" s="52">
+        <v>246</v>
+      </c>
+      <c r="AD28" s="52">
+        <v>298</v>
+      </c>
+      <c r="AE28" s="11">
+        <v>276</v>
+      </c>
+      <c r="AF28" s="52">
+        <v>249</v>
+      </c>
+      <c r="AG28" s="52">
+        <v>313</v>
+      </c>
+      <c r="AH28" s="52">
+        <v>274</v>
+      </c>
+      <c r="AI28" s="52">
+        <v>258</v>
+      </c>
+      <c r="AJ28" s="52">
+        <v>283</v>
+      </c>
+      <c r="AK28" s="52">
+        <v>255</v>
+      </c>
+      <c r="AL28" s="50">
+        <v>282</v>
+      </c>
+      <c r="AM28" s="52">
+        <v>231</v>
+      </c>
+      <c r="AN28" s="52">
+        <v>213</v>
+      </c>
+      <c r="AO28" s="52">
+        <v>233</v>
+      </c>
+      <c r="AP28" s="52">
+        <v>233</v>
+      </c>
+      <c r="AQ28" s="11">
+        <v>254</v>
+      </c>
+      <c r="AR28" s="7">
+        <v>235</v>
+      </c>
+      <c r="AS28" s="7">
+        <v>250</v>
+      </c>
+      <c r="AT28" s="7">
+        <v>233</v>
+      </c>
+      <c r="AU28" s="7">
+        <v>256</v>
+      </c>
+      <c r="AV28" s="7">
+        <v>232</v>
+      </c>
+      <c r="AW28" s="7">
+        <v>187</v>
+      </c>
+      <c r="AX28" s="9">
+        <v>224</v>
+      </c>
+      <c r="AY28" s="7">
+        <v>217</v>
+      </c>
+      <c r="AZ28" s="7">
+        <v>176</v>
+      </c>
+      <c r="BA28" s="7">
+        <v>198</v>
+      </c>
+      <c r="BB28" s="7">
+        <v>200</v>
+      </c>
+      <c r="BC28" s="7">
+        <v>200</v>
+      </c>
+      <c r="BD28" s="7">
+        <v>204</v>
+      </c>
+      <c r="BE28" s="7">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="10">
+        <v>17</v>
+      </c>
+      <c r="D29" s="10">
+        <v>20</v>
+      </c>
+      <c r="E29" s="10">
+        <v>23</v>
+      </c>
+      <c r="F29" s="7">
+        <v>16</v>
+      </c>
+      <c r="G29" s="7">
+        <v>21</v>
+      </c>
+      <c r="H29" s="7">
+        <v>27</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
+        <v>16</v>
+      </c>
+      <c r="K29" s="10">
+        <v>21</v>
+      </c>
+      <c r="L29" s="10">
+        <v>27</v>
+      </c>
+      <c r="M29" s="10">
+        <v>28</v>
+      </c>
+      <c r="N29" s="47">
+        <v>16</v>
+      </c>
+      <c r="O29" s="10">
+        <v>14</v>
+      </c>
+      <c r="P29" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>13</v>
+      </c>
+      <c r="R29" s="7">
+        <v>16</v>
+      </c>
+      <c r="S29" s="7">
+        <v>14</v>
+      </c>
+      <c r="T29" s="7">
+        <v>21</v>
+      </c>
+      <c r="U29" s="7">
+        <v>18</v>
+      </c>
+      <c r="V29" s="7">
+        <v>26</v>
+      </c>
+      <c r="W29" s="7">
+        <v>21</v>
+      </c>
+      <c r="X29" s="7">
+        <v>18</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>19</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>14</v>
+      </c>
+      <c r="AA29" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="52">
+        <v>11</v>
+      </c>
+      <c r="AG29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="10">
+        <v>18</v>
+      </c>
+      <c r="D30" s="10">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10">
+        <v>15</v>
+      </c>
+      <c r="F30" s="7">
+        <v>12</v>
+      </c>
+      <c r="G30" s="7">
+        <v>22</v>
+      </c>
+      <c r="H30" s="7">
+        <v>21</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="10">
+        <v>19</v>
+      </c>
+      <c r="K30" s="10">
+        <v>22</v>
+      </c>
+      <c r="L30" s="10">
+        <v>23</v>
+      </c>
+      <c r="M30" s="10">
+        <v>15</v>
+      </c>
+      <c r="N30" s="47">
+        <v>26</v>
+      </c>
+      <c r="O30" s="10">
+        <v>20</v>
+      </c>
+      <c r="P30" s="10">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>13</v>
+      </c>
+      <c r="R30" s="7">
+        <v>8</v>
+      </c>
+      <c r="S30" s="7">
+        <v>13</v>
+      </c>
+      <c r="T30" s="7">
+        <v>17</v>
+      </c>
+      <c r="U30" s="7">
+        <v>20</v>
+      </c>
+      <c r="V30" s="7">
+        <v>21</v>
+      </c>
+      <c r="W30" s="7">
+        <v>18</v>
+      </c>
+      <c r="X30" s="7">
+        <v>21</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>24</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>20</v>
+      </c>
+      <c r="AA30" s="51">
+        <v>14</v>
+      </c>
+      <c r="AB30" s="52">
+        <v>31</v>
+      </c>
+      <c r="AC30" s="52">
+        <v>14</v>
+      </c>
+      <c r="AD30" s="52">
+        <v>15</v>
+      </c>
+      <c r="AE30" s="11">
+        <v>17</v>
+      </c>
+      <c r="AF30" s="52">
+        <v>19</v>
+      </c>
+      <c r="AG30" s="52">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="52">
+        <v>16</v>
+      </c>
+      <c r="AI30" s="52">
+        <v>19</v>
+      </c>
+      <c r="AJ30" s="52">
+        <v>8</v>
+      </c>
+      <c r="AK30" s="52">
+        <v>16</v>
+      </c>
+      <c r="AL30" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM30" s="52">
+        <v>13</v>
+      </c>
+      <c r="AN30" s="52">
+        <v>10</v>
+      </c>
+      <c r="AO30" s="52">
+        <v>15</v>
+      </c>
+      <c r="AP30" s="52">
+        <v>12</v>
+      </c>
+      <c r="AQ30" s="11">
+        <v>19</v>
+      </c>
+      <c r="AR30" s="11">
+        <v>15</v>
+      </c>
+      <c r="AS30" s="11">
+        <v>17</v>
+      </c>
+      <c r="AT30" s="11">
+        <v>17</v>
+      </c>
+      <c r="AU30" s="11">
+        <v>16</v>
+      </c>
+      <c r="AV30" s="11">
+        <v>20</v>
+      </c>
+      <c r="AW30" s="11">
+        <v>4</v>
+      </c>
+      <c r="AX30" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY30" s="67">
+        <v>18</v>
+      </c>
+      <c r="AZ30" s="11">
+        <v>12</v>
+      </c>
+      <c r="BA30" s="11">
+        <v>9</v>
+      </c>
+      <c r="BB30" s="11">
+        <v>9</v>
+      </c>
+      <c r="BC30" s="7">
+        <v>9</v>
+      </c>
+      <c r="BD30" s="11">
+        <v>9</v>
+      </c>
+      <c r="BE30" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="10">
+        <v>30</v>
+      </c>
+      <c r="D31" s="10">
+        <v>38</v>
+      </c>
+      <c r="E31" s="10">
+        <v>40</v>
+      </c>
+      <c r="F31" s="7">
+        <v>31</v>
+      </c>
+      <c r="G31" s="7">
+        <v>27</v>
+      </c>
+      <c r="H31" s="7">
+        <v>30</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="10">
+        <v>20</v>
+      </c>
+      <c r="K31" s="10">
+        <v>41</v>
+      </c>
+      <c r="L31" s="10">
+        <v>28</v>
+      </c>
+      <c r="M31" s="10">
+        <v>39</v>
+      </c>
+      <c r="N31" s="47">
+        <v>38</v>
+      </c>
+      <c r="O31" s="10">
+        <v>27</v>
+      </c>
+      <c r="P31" s="10">
+        <v>29</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>36</v>
+      </c>
+      <c r="R31" s="7">
+        <v>23</v>
+      </c>
+      <c r="S31" s="7">
+        <v>31</v>
+      </c>
+      <c r="T31" s="7">
+        <v>36</v>
+      </c>
+      <c r="U31" s="7">
+        <v>38</v>
+      </c>
+      <c r="V31" s="7">
+        <v>24</v>
+      </c>
+      <c r="W31" s="7">
+        <v>24</v>
+      </c>
+      <c r="X31" s="7">
+        <v>24</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA31" s="51">
+        <v>30</v>
+      </c>
+      <c r="AB31" s="52">
+        <v>20</v>
+      </c>
+      <c r="AC31" s="52">
+        <v>28</v>
+      </c>
+      <c r="AD31" s="52">
+        <v>41</v>
+      </c>
+      <c r="AE31" s="11">
+        <v>19</v>
+      </c>
+      <c r="AF31" s="52">
+        <v>25</v>
+      </c>
+      <c r="AG31" s="52">
+        <v>29</v>
+      </c>
+      <c r="AH31" s="52">
+        <v>32</v>
+      </c>
+      <c r="AI31" s="52">
+        <v>26</v>
+      </c>
+      <c r="AJ31" s="52">
+        <v>27</v>
+      </c>
+      <c r="AK31" s="52">
+        <v>28</v>
+      </c>
+      <c r="AL31" s="50">
+        <v>28</v>
+      </c>
+      <c r="AM31" s="52">
+        <v>30</v>
+      </c>
+      <c r="AN31" s="52">
+        <v>24</v>
+      </c>
+      <c r="AO31" s="52">
+        <v>24</v>
+      </c>
+      <c r="AP31" s="52">
+        <v>26</v>
+      </c>
+      <c r="AQ31" s="11">
+        <v>21</v>
+      </c>
+      <c r="AR31" s="11">
+        <v>33</v>
+      </c>
+      <c r="AS31" s="11">
+        <v>24</v>
+      </c>
+      <c r="AT31" s="11">
+        <v>24</v>
+      </c>
+      <c r="AU31" s="11">
+        <v>19</v>
+      </c>
+      <c r="AV31" s="11">
+        <v>24</v>
+      </c>
+      <c r="AW31" s="11">
+        <v>21</v>
+      </c>
+      <c r="AX31" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY31" s="67">
+        <v>27</v>
+      </c>
+      <c r="AZ31" s="11">
+        <v>18</v>
+      </c>
+      <c r="BA31" s="11">
+        <v>26</v>
+      </c>
+      <c r="BB31" s="11">
+        <v>11</v>
+      </c>
+      <c r="BC31" s="7">
+        <v>20</v>
+      </c>
+      <c r="BD31" s="11">
+        <v>25</v>
+      </c>
+      <c r="BE31" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="10">
+        <v>24</v>
+      </c>
+      <c r="D32" s="10">
+        <v>34</v>
+      </c>
+      <c r="E32" s="10">
+        <v>32</v>
+      </c>
+      <c r="F32" s="7">
+        <v>38</v>
+      </c>
+      <c r="G32" s="7">
+        <v>24</v>
+      </c>
+      <c r="H32" s="7">
+        <v>35</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="10">
+        <v>31</v>
+      </c>
+      <c r="K32" s="10">
+        <v>33</v>
+      </c>
+      <c r="L32" s="10">
+        <v>41</v>
+      </c>
+      <c r="M32" s="10">
+        <v>35</v>
+      </c>
+      <c r="N32" s="47">
+        <v>31</v>
+      </c>
+      <c r="O32" s="10">
+        <v>33</v>
+      </c>
+      <c r="P32" s="10">
+        <v>26</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>31</v>
+      </c>
+      <c r="R32" s="7">
+        <v>29</v>
+      </c>
+      <c r="S32" s="7">
+        <v>33</v>
+      </c>
+      <c r="T32" s="7">
+        <v>5</v>
+      </c>
+      <c r="U32" s="7">
+        <v>35</v>
+      </c>
+      <c r="V32" s="7">
+        <v>34</v>
+      </c>
+      <c r="W32" s="7">
+        <v>23</v>
+      </c>
+      <c r="X32" s="7">
+        <v>29</v>
+      </c>
+      <c r="Y32" s="7">
+        <v>48</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="51">
+        <v>28</v>
+      </c>
+      <c r="AB32" s="52">
+        <v>28</v>
+      </c>
+      <c r="AC32" s="52">
+        <v>28</v>
+      </c>
+      <c r="AD32" s="52">
+        <v>27</v>
+      </c>
+      <c r="AE32" s="11">
+        <v>23</v>
+      </c>
+      <c r="AF32" s="52">
+        <v>30</v>
+      </c>
+      <c r="AG32" s="52">
+        <v>34</v>
+      </c>
+      <c r="AH32" s="52">
+        <v>26</v>
+      </c>
+      <c r="AI32" s="52">
+        <v>29</v>
+      </c>
+      <c r="AJ32" s="52">
+        <v>29</v>
+      </c>
+      <c r="AK32" s="52">
+        <v>20</v>
+      </c>
+      <c r="AL32" s="50">
+        <v>32</v>
+      </c>
+      <c r="AM32" s="52">
+        <v>24</v>
+      </c>
+      <c r="AN32" s="52">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="52">
+        <v>23</v>
+      </c>
+      <c r="AP32" s="52">
+        <v>28</v>
+      </c>
+      <c r="AQ32" s="11">
+        <v>17</v>
+      </c>
+      <c r="AR32" s="11">
+        <v>29</v>
+      </c>
+      <c r="AS32" s="11">
+        <v>22</v>
+      </c>
+      <c r="AT32" s="11">
+        <v>25</v>
+      </c>
+      <c r="AU32" s="11">
+        <v>22</v>
+      </c>
+      <c r="AV32" s="11">
+        <v>22</v>
+      </c>
+      <c r="AW32" s="11">
+        <v>19</v>
+      </c>
+      <c r="AX32" s="9">
+        <v>21</v>
+      </c>
+      <c r="AY32" s="67">
+        <v>22</v>
+      </c>
+      <c r="AZ32" s="11">
+        <v>14</v>
+      </c>
+      <c r="BA32" s="11">
+        <v>27</v>
+      </c>
+      <c r="BB32" s="11">
+        <v>24</v>
+      </c>
+      <c r="BC32" s="7">
+        <v>18</v>
+      </c>
+      <c r="BD32" s="11">
+        <v>29</v>
+      </c>
+      <c r="BE32" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="102" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="10">
+        <v>17</v>
+      </c>
+      <c r="D33" s="10">
+        <v>22</v>
+      </c>
+      <c r="E33" s="10">
+        <v>21</v>
+      </c>
+      <c r="F33" s="7">
+        <v>17</v>
+      </c>
+      <c r="G33" s="7">
+        <v>16</v>
+      </c>
+      <c r="H33" s="7">
+        <v>22</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="10">
+        <v>19</v>
+      </c>
+      <c r="K33" s="10">
+        <v>20</v>
+      </c>
+      <c r="L33" s="10">
+        <v>23</v>
+      </c>
+      <c r="M33" s="10">
+        <v>20</v>
+      </c>
+      <c r="N33" s="47">
+        <v>21</v>
+      </c>
+      <c r="O33" s="10">
+        <v>21</v>
+      </c>
+      <c r="P33" s="10">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>14</v>
+      </c>
+      <c r="R33" s="7">
+        <v>15</v>
+      </c>
+      <c r="S33" s="7">
+        <v>29</v>
+      </c>
+      <c r="T33" s="7">
+        <v>24</v>
+      </c>
+      <c r="U33" s="7">
+        <v>11</v>
+      </c>
+      <c r="V33" s="7">
+        <v>19</v>
+      </c>
+      <c r="W33" s="7">
+        <v>14</v>
+      </c>
+      <c r="X33" s="7">
+        <v>29</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>27</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA33" s="51">
+        <v>15</v>
+      </c>
+      <c r="AB33" s="52">
+        <v>14</v>
+      </c>
+      <c r="AC33" s="52">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="52">
+        <v>15</v>
+      </c>
+      <c r="AE33" s="11">
+        <v>22</v>
+      </c>
+      <c r="AF33" s="52">
+        <v>19</v>
+      </c>
+      <c r="AG33" s="52">
+        <v>17</v>
+      </c>
+      <c r="AH33" s="52">
+        <v>19</v>
+      </c>
+      <c r="AI33" s="52">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="52">
+        <v>19</v>
+      </c>
+      <c r="AK33" s="52">
+        <v>14</v>
+      </c>
+      <c r="AL33" s="50">
+        <v>14</v>
+      </c>
+      <c r="AM33" s="52">
+        <v>16</v>
+      </c>
+      <c r="AN33" s="52">
+        <v>12</v>
+      </c>
+      <c r="AO33" s="52">
+        <v>19</v>
+      </c>
+      <c r="AP33" s="52">
+        <v>10</v>
+      </c>
+      <c r="AQ33" s="11">
+        <v>20</v>
+      </c>
+      <c r="AR33" s="11">
+        <v>15</v>
+      </c>
+      <c r="AS33" s="11">
+        <v>20</v>
+      </c>
+      <c r="AT33" s="11">
+        <v>17</v>
+      </c>
+      <c r="AU33" s="11">
+        <v>16</v>
+      </c>
+      <c r="AV33" s="11">
+        <v>22</v>
+      </c>
+      <c r="AW33" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX33" s="9">
+        <v>13</v>
+      </c>
+      <c r="AY33" s="67">
+        <v>12</v>
+      </c>
+      <c r="AZ33" s="11">
+        <v>11</v>
+      </c>
+      <c r="BA33" s="11">
+        <v>11</v>
+      </c>
+      <c r="BB33" s="11">
+        <v>12</v>
+      </c>
+      <c r="BC33" s="7">
+        <v>6</v>
+      </c>
+      <c r="BD33" s="11">
+        <v>13</v>
+      </c>
+      <c r="BE33" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="10">
+        <v>44</v>
+      </c>
+      <c r="D34" s="10">
+        <v>25</v>
+      </c>
+      <c r="E34" s="10">
+        <v>35</v>
+      </c>
+      <c r="F34" s="7">
+        <v>23</v>
+      </c>
+      <c r="G34" s="7">
+        <v>38</v>
+      </c>
+      <c r="H34" s="7">
+        <v>38</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>40</v>
+      </c>
+      <c r="K34" s="10">
+        <v>41</v>
+      </c>
+      <c r="L34" s="10">
+        <v>29</v>
+      </c>
+      <c r="M34" s="10">
+        <v>35</v>
+      </c>
+      <c r="N34" s="47">
+        <v>32</v>
+      </c>
+      <c r="O34" s="10">
+        <v>24</v>
+      </c>
+      <c r="P34" s="10">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>36</v>
+      </c>
+      <c r="R34" s="7">
+        <v>37</v>
+      </c>
+      <c r="S34" s="7">
+        <v>40</v>
+      </c>
+      <c r="T34" s="7">
+        <v>29</v>
+      </c>
+      <c r="U34" s="7">
+        <v>32</v>
+      </c>
+      <c r="V34" s="7">
+        <v>41</v>
+      </c>
+      <c r="W34" s="7">
+        <v>25</v>
+      </c>
+      <c r="X34" s="7">
+        <v>31</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>25</v>
+      </c>
+      <c r="Z34" s="9">
+        <v>35</v>
+      </c>
+      <c r="AA34" s="51">
+        <v>31</v>
+      </c>
+      <c r="AB34" s="52">
+        <v>35</v>
+      </c>
+      <c r="AC34" s="52">
+        <v>26</v>
+      </c>
+      <c r="AD34" s="52">
+        <v>28</v>
+      </c>
+      <c r="AE34" s="11">
+        <v>23</v>
+      </c>
+      <c r="AF34" s="52">
+        <v>25</v>
+      </c>
+      <c r="AG34" s="52">
+        <v>31</v>
+      </c>
+      <c r="AH34" s="52">
+        <v>32</v>
+      </c>
+      <c r="AI34" s="52">
+        <v>27</v>
+      </c>
+      <c r="AJ34" s="52">
+        <v>27</v>
+      </c>
+      <c r="AK34" s="52">
+        <v>29</v>
+      </c>
+      <c r="AL34" s="50">
+        <v>24</v>
+      </c>
+      <c r="AM34" s="52">
+        <v>24</v>
+      </c>
+      <c r="AN34" s="52">
+        <v>28</v>
+      </c>
+      <c r="AO34" s="52">
+        <v>20</v>
+      </c>
+      <c r="AP34" s="52">
+        <v>17</v>
+      </c>
+      <c r="AQ34" s="11">
+        <v>36</v>
+      </c>
+      <c r="AR34" s="11">
+        <v>27</v>
+      </c>
+      <c r="AS34" s="11">
+        <v>25</v>
+      </c>
+      <c r="AT34" s="11">
+        <v>25</v>
+      </c>
+      <c r="AU34" s="11">
+        <v>29</v>
+      </c>
+      <c r="AV34" s="11">
+        <v>27</v>
+      </c>
+      <c r="AW34" s="11">
+        <v>23</v>
+      </c>
+      <c r="AX34" s="9">
+        <v>29</v>
+      </c>
+      <c r="AY34" s="67">
+        <v>13</v>
+      </c>
+      <c r="AZ34" s="11">
+        <v>23</v>
+      </c>
+      <c r="BA34" s="11">
+        <v>18</v>
+      </c>
+      <c r="BB34" s="11">
+        <v>23</v>
+      </c>
+      <c r="BC34" s="7">
+        <v>25</v>
+      </c>
+      <c r="BD34" s="11">
+        <v>21</v>
+      </c>
+      <c r="BE34" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="51">
+        <v>22</v>
+      </c>
+      <c r="AB35" s="52">
+        <v>17</v>
+      </c>
+      <c r="AC35" s="52">
+        <v>11</v>
+      </c>
+      <c r="AD35" s="52">
+        <v>14</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>15</v>
+      </c>
+      <c r="AF35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="52">
+        <v>23</v>
+      </c>
+      <c r="AH35" s="52">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="52">
+        <v>18</v>
+      </c>
+      <c r="AJ35" s="52">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="52">
+        <v>14</v>
+      </c>
+      <c r="AL35" s="50">
+        <v>19</v>
+      </c>
+      <c r="AM35" s="52">
+        <v>6</v>
+      </c>
+      <c r="AN35" s="52">
+        <v>15</v>
+      </c>
+      <c r="AO35" s="52">
+        <v>9</v>
+      </c>
+      <c r="AP35" s="52">
+        <v>14</v>
+      </c>
+      <c r="AQ35" s="11">
+        <v>7</v>
+      </c>
+      <c r="AR35" s="11">
+        <v>8</v>
+      </c>
+      <c r="AS35" s="11">
+        <v>14</v>
+      </c>
+      <c r="AT35" s="11">
+        <v>18</v>
+      </c>
+      <c r="AU35" s="11">
+        <v>16</v>
+      </c>
+      <c r="AV35" s="11">
+        <v>8</v>
+      </c>
+      <c r="AW35" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX35" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY35" s="67">
+        <v>14</v>
+      </c>
+      <c r="AZ35" s="11">
+        <v>8</v>
+      </c>
+      <c r="BA35" s="11">
+        <v>11</v>
+      </c>
+      <c r="BB35" s="11">
+        <v>15</v>
+      </c>
+      <c r="BC35" s="7">
+        <v>9</v>
+      </c>
+      <c r="BD35" s="11">
+        <v>16</v>
+      </c>
+      <c r="BE35" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="102" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="10">
+        <v>47</v>
+      </c>
+      <c r="D36" s="10">
+        <v>30</v>
+      </c>
+      <c r="E36" s="10">
+        <v>51</v>
+      </c>
+      <c r="F36" s="7">
+        <v>42</v>
+      </c>
+      <c r="G36" s="7">
+        <v>44</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="10">
+        <v>38</v>
+      </c>
+      <c r="K36" s="10">
+        <v>45</v>
+      </c>
+      <c r="L36" s="10">
+        <v>37</v>
+      </c>
+      <c r="M36" s="10">
+        <v>38</v>
+      </c>
+      <c r="N36" s="47">
+        <v>35</v>
+      </c>
+      <c r="O36" s="10">
+        <v>56</v>
+      </c>
+      <c r="P36" s="10">
+        <v>34</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>49</v>
+      </c>
+      <c r="R36" s="7">
+        <v>46</v>
+      </c>
+      <c r="S36" s="7">
+        <v>44</v>
+      </c>
+      <c r="T36" s="7">
+        <v>44</v>
+      </c>
+      <c r="U36" s="7">
+        <v>28</v>
+      </c>
+      <c r="V36" s="7">
+        <v>35</v>
+      </c>
+      <c r="W36" s="7">
+        <v>34</v>
+      </c>
+      <c r="X36" s="7">
+        <v>34</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>36</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>24</v>
+      </c>
+      <c r="AA36" s="51">
+        <v>31</v>
+      </c>
+      <c r="AB36" s="52">
+        <v>24</v>
+      </c>
+      <c r="AC36" s="52">
+        <v>31</v>
+      </c>
+      <c r="AD36" s="52">
+        <v>26</v>
+      </c>
+      <c r="AE36" s="11">
+        <v>36</v>
+      </c>
+      <c r="AF36" s="52">
+        <v>31</v>
+      </c>
+      <c r="AG36" s="52">
+        <v>47</v>
+      </c>
+      <c r="AH36" s="52">
+        <v>29</v>
+      </c>
+      <c r="AI36" s="52">
+        <v>25</v>
+      </c>
+      <c r="AJ36" s="52">
+        <v>50</v>
+      </c>
+      <c r="AK36" s="52">
+        <v>36</v>
+      </c>
+      <c r="AL36" s="50">
+        <v>43</v>
+      </c>
+      <c r="AM36" s="52">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="52">
+        <v>20</v>
+      </c>
+      <c r="AO36" s="52">
+        <v>31</v>
+      </c>
+      <c r="AP36" s="52">
+        <v>34</v>
+      </c>
+      <c r="AQ36" s="11">
+        <v>37</v>
+      </c>
+      <c r="AR36" s="11">
+        <v>35</v>
+      </c>
+      <c r="AS36" s="11">
+        <v>28</v>
+      </c>
+      <c r="AT36" s="11">
+        <v>26</v>
+      </c>
+      <c r="AU36" s="11">
+        <v>33</v>
+      </c>
+      <c r="AV36" s="11">
+        <v>28</v>
+      </c>
+      <c r="AW36" s="11">
+        <v>25</v>
+      </c>
+      <c r="AX36" s="9">
+        <v>27</v>
+      </c>
+      <c r="AY36" s="67">
+        <v>30</v>
+      </c>
+      <c r="AZ36" s="11">
+        <v>18</v>
+      </c>
+      <c r="BA36" s="11">
+        <v>23</v>
+      </c>
+      <c r="BB36" s="11">
+        <v>26</v>
+      </c>
+      <c r="BC36" s="7">
+        <v>33</v>
+      </c>
+      <c r="BD36" s="11">
+        <v>19</v>
+      </c>
+      <c r="BE36" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="102" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="10">
+        <v>19</v>
+      </c>
+      <c r="D37" s="10">
+        <v>17</v>
+      </c>
+      <c r="E37" s="10">
+        <v>22</v>
+      </c>
+      <c r="F37" s="7">
+        <v>19</v>
+      </c>
+      <c r="G37" s="7">
+        <v>21</v>
+      </c>
+      <c r="H37" s="7">
+        <v>18</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="10">
+        <v>24</v>
+      </c>
+      <c r="K37" s="10">
+        <v>21</v>
+      </c>
+      <c r="L37" s="10">
+        <v>16</v>
+      </c>
+      <c r="M37" s="10">
+        <v>22</v>
+      </c>
+      <c r="N37" s="47">
+        <v>22</v>
+      </c>
+      <c r="O37" s="10">
+        <v>27</v>
+      </c>
+      <c r="P37" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>14</v>
+      </c>
+      <c r="R37" s="7">
+        <v>16</v>
+      </c>
+      <c r="S37" s="7">
+        <v>23</v>
+      </c>
+      <c r="T37" s="7">
+        <v>8</v>
+      </c>
+      <c r="U37" s="7">
+        <v>13</v>
+      </c>
+      <c r="V37" s="7">
+        <v>21</v>
+      </c>
+      <c r="W37" s="7">
+        <v>16</v>
+      </c>
+      <c r="X37" s="7">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>22</v>
+      </c>
+      <c r="Z37" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA37" s="51">
+        <v>19</v>
+      </c>
+      <c r="AB37" s="52">
+        <v>18</v>
+      </c>
+      <c r="AC37" s="52">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="52">
+        <v>26</v>
+      </c>
+      <c r="AE37" s="11">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="52">
+        <v>13</v>
+      </c>
+      <c r="AG37" s="52">
+        <v>18</v>
+      </c>
+      <c r="AH37" s="52">
+        <v>8</v>
+      </c>
+      <c r="AI37" s="52">
+        <v>18</v>
+      </c>
+      <c r="AJ37" s="52">
+        <v>16</v>
+      </c>
+      <c r="AK37" s="52">
+        <v>7</v>
+      </c>
+      <c r="AL37" s="50">
+        <v>19</v>
+      </c>
+      <c r="AM37" s="52">
+        <v>14</v>
+      </c>
+      <c r="AN37" s="52">
+        <v>8</v>
+      </c>
+      <c r="AO37" s="52">
+        <v>21</v>
+      </c>
+      <c r="AP37" s="52">
+        <v>17</v>
+      </c>
+      <c r="AQ37" s="11">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="11">
+        <v>13</v>
+      </c>
+      <c r="AS37" s="11">
+        <v>17</v>
+      </c>
+      <c r="AT37" s="11">
+        <v>11</v>
+      </c>
+      <c r="AU37" s="11">
+        <v>21</v>
+      </c>
+      <c r="AV37" s="11">
+        <v>15</v>
+      </c>
+      <c r="AW37" s="11">
+        <v>13</v>
+      </c>
+      <c r="AX37" s="9">
+        <v>18</v>
+      </c>
+      <c r="AY37" s="67">
+        <v>11</v>
+      </c>
+      <c r="AZ37" s="11">
+        <v>10</v>
+      </c>
+      <c r="BA37" s="11">
+        <v>7</v>
+      </c>
+      <c r="BB37" s="11">
+        <v>13</v>
+      </c>
+      <c r="BC37" s="7">
+        <v>12</v>
+      </c>
+      <c r="BD37" s="11">
+        <v>9</v>
+      </c>
+      <c r="BE37" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="102" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="51">
+        <v>40</v>
+      </c>
+      <c r="AB38" s="52">
+        <v>35</v>
+      </c>
+      <c r="AC38" s="52">
+        <v>46</v>
+      </c>
+      <c r="AD38" s="52">
+        <v>47</v>
+      </c>
+      <c r="AE38" s="11">
+        <v>40</v>
+      </c>
+      <c r="AF38" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="52">
+        <v>41</v>
+      </c>
+      <c r="AH38" s="52">
+        <v>43</v>
+      </c>
+      <c r="AI38" s="52">
+        <v>35</v>
+      </c>
+      <c r="AJ38" s="52">
+        <v>28</v>
+      </c>
+      <c r="AK38" s="52">
+        <v>35</v>
+      </c>
+      <c r="AL38" s="50">
+        <v>38</v>
+      </c>
+      <c r="AM38" s="52">
+        <v>34</v>
+      </c>
+      <c r="AN38" s="52">
+        <v>32</v>
+      </c>
+      <c r="AO38" s="52">
+        <v>29</v>
+      </c>
+      <c r="AP38" s="52">
+        <v>34</v>
+      </c>
+      <c r="AQ38" s="11">
+        <v>34</v>
+      </c>
+      <c r="AR38" s="11">
+        <v>26</v>
+      </c>
+      <c r="AS38" s="11">
+        <v>35</v>
+      </c>
+      <c r="AT38" s="11">
+        <v>33</v>
+      </c>
+      <c r="AU38" s="11">
+        <v>38</v>
+      </c>
+      <c r="AV38" s="11">
+        <v>30</v>
+      </c>
+      <c r="AW38" s="11">
+        <v>28</v>
+      </c>
+      <c r="AX38" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY38" s="67">
+        <v>28</v>
+      </c>
+      <c r="AZ38" s="11">
+        <v>28</v>
+      </c>
+      <c r="BA38" s="11">
+        <v>32</v>
+      </c>
+      <c r="BB38" s="11">
+        <v>35</v>
+      </c>
+      <c r="BC38" s="7">
+        <v>24</v>
+      </c>
+      <c r="BD38" s="11">
+        <v>26</v>
+      </c>
+      <c r="BE38" s="11">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="12">
+        <v>87</v>
+      </c>
+      <c r="D39" s="12">
+        <v>92</v>
+      </c>
+      <c r="E39" s="12">
+        <v>102</v>
+      </c>
+      <c r="F39" s="13">
+        <v>92</v>
+      </c>
+      <c r="G39" s="13">
+        <v>96</v>
+      </c>
+      <c r="H39" s="13">
+        <v>102</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="12">
+        <v>101</v>
+      </c>
+      <c r="K39" s="12">
+        <v>94</v>
+      </c>
+      <c r="L39" s="12">
+        <v>125</v>
+      </c>
+      <c r="M39" s="12">
+        <v>124</v>
+      </c>
+      <c r="N39" s="48">
+        <v>105</v>
+      </c>
+      <c r="O39" s="12">
+        <v>89</v>
+      </c>
+      <c r="P39" s="12">
+        <v>81</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>91</v>
+      </c>
+      <c r="R39" s="13">
+        <v>75</v>
+      </c>
+      <c r="S39" s="13">
+        <v>110</v>
+      </c>
+      <c r="T39" s="13">
+        <v>90</v>
+      </c>
+      <c r="U39" s="13">
+        <v>102</v>
+      </c>
+      <c r="V39" s="13">
+        <v>96</v>
+      </c>
+      <c r="W39" s="13">
+        <v>96</v>
+      </c>
+      <c r="X39" s="13">
+        <v>102</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>79</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>69</v>
+      </c>
+      <c r="AA39" s="56">
+        <v>52</v>
+      </c>
+      <c r="AB39" s="57">
+        <v>41</v>
+      </c>
+      <c r="AC39" s="57">
+        <v>33</v>
+      </c>
+      <c r="AD39" s="57">
+        <v>59</v>
+      </c>
+      <c r="AE39" s="13">
+        <v>64</v>
+      </c>
+      <c r="AF39" s="57">
+        <v>76</v>
+      </c>
+      <c r="AG39" s="57">
+        <v>60</v>
+      </c>
+      <c r="AH39" s="57">
+        <v>56</v>
+      </c>
+      <c r="AI39" s="57">
+        <v>48</v>
+      </c>
+      <c r="AJ39" s="57">
+        <v>66</v>
+      </c>
+      <c r="AK39" s="57">
+        <v>56</v>
+      </c>
+      <c r="AL39" s="58">
+        <v>51</v>
+      </c>
+      <c r="AM39" s="57">
+        <v>44</v>
+      </c>
+      <c r="AN39" s="57">
+        <v>51</v>
+      </c>
+      <c r="AO39" s="57">
+        <v>42</v>
+      </c>
+      <c r="AP39" s="57">
+        <v>41</v>
+      </c>
+      <c r="AQ39" s="13">
+        <v>50</v>
+      </c>
+      <c r="AR39" s="13">
+        <v>34</v>
+      </c>
+      <c r="AS39" s="13">
+        <v>48</v>
+      </c>
+      <c r="AT39" s="13">
+        <v>37</v>
+      </c>
+      <c r="AU39" s="13">
+        <v>46</v>
+      </c>
+      <c r="AV39" s="13">
+        <v>36</v>
+      </c>
+      <c r="AW39" s="13">
+        <v>34</v>
+      </c>
+      <c r="AX39" s="15">
+        <v>46</v>
+      </c>
+      <c r="AY39" s="16">
+        <v>42</v>
+      </c>
+      <c r="AZ39" s="13">
+        <v>34</v>
+      </c>
+      <c r="BA39" s="13">
+        <v>34</v>
+      </c>
+      <c r="BB39" s="13">
+        <v>32</v>
+      </c>
+      <c r="BC39" s="13">
+        <v>44</v>
+      </c>
+      <c r="BD39" s="13">
+        <v>37</v>
+      </c>
+      <c r="BE39" s="13">
+        <v>35</v>
+      </c>
+      <c r="BF39" s="75"/>
+      <c r="BG39" s="75"/>
+      <c r="BH39" s="75"/>
+      <c r="BI39" s="75"/>
+      <c r="BJ39" s="75"/>
+    </row>
+    <row r="40" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="98"/>
+    </row>
+    <row r="41" spans="1:62" s="5" customFormat="1" ht="11.25"/>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="O4:Z4"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BJ41"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A55" sqref="A55:AB55"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="10" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="33" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="19" max="21" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="25" max="26" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="29" max="30" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="32" max="34" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="37" max="38" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="50" width="8.7109375" style="1" customWidth="1"/>
+    <col min="51" max="58" width="8.42578125" style="1" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" style="1" customWidth="1"/>
+    <col min="60" max="62" width="8.42578125" style="1" customWidth="1"/>
+    <col min="63" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:62" ht="15" customHeight="1">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+    </row>
+    <row r="2" spans="1:62" s="5" customFormat="1" ht="25.5">
+      <c r="A2" s="99" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="117"/>
+      <c r="T2" s="117"/>
+      <c r="U2" s="117"/>
+      <c r="V2" s="117"/>
+      <c r="W2" s="117"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="117"/>
+      <c r="Z2" s="117"/>
+      <c r="AA2" s="117"/>
+      <c r="AB2" s="117"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="117"/>
+      <c r="AF2" s="117"/>
+      <c r="AG2" s="117"/>
+      <c r="AH2" s="117"/>
+      <c r="AI2" s="117"/>
+      <c r="AJ2" s="117"/>
+      <c r="AK2" s="117"/>
+      <c r="AL2" s="117"/>
+      <c r="AM2" s="117"/>
+      <c r="AN2" s="117"/>
+      <c r="AO2" s="117"/>
+      <c r="AP2" s="117"/>
+      <c r="AQ2" s="117"/>
+      <c r="AR2" s="117"/>
+      <c r="AS2" s="117"/>
+      <c r="AT2" s="117"/>
+      <c r="AU2" s="117"/>
+      <c r="AV2" s="117"/>
+      <c r="AW2" s="117"/>
+      <c r="AX2" s="117"/>
+      <c r="AY2" s="117"/>
+      <c r="AZ2" s="117"/>
+      <c r="BA2" s="117"/>
+      <c r="BB2" s="117"/>
+      <c r="BC2" s="117"/>
+      <c r="BD2" s="117"/>
+      <c r="BE2" s="117"/>
+      <c r="BF2" s="117"/>
+      <c r="BG2" s="117"/>
+      <c r="BH2" s="117"/>
+      <c r="BI2" s="117"/>
+      <c r="BJ2" s="117"/>
+    </row>
+    <row r="3" spans="1:62" s="74" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="82"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="2"/>
+      <c r="BD3" s="81"/>
+      <c r="BH3" s="122" t="s">
+        <v>47</v>
+      </c>
+      <c r="BI3" s="123"/>
+      <c r="BJ3" s="122"/>
+    </row>
+    <row r="4" spans="1:62" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="126" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="113"/>
+      <c r="C4" s="124">
         <v>2022</v>
       </c>
-      <c r="O7" s="107"/>
-[...9 lines deleted...]
-      <c r="Z7" s="108">
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="125"/>
+      <c r="I4" s="125"/>
+      <c r="J4" s="125"/>
+      <c r="K4" s="125"/>
+      <c r="L4" s="125"/>
+      <c r="M4" s="125"/>
+      <c r="O4" s="119">
         <v>2023</v>
       </c>
-      <c r="AA7" s="109"/>
-[...10 lines deleted...]
-      <c r="AL7" s="108">
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="120"/>
+      <c r="S4" s="120"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="120"/>
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="120"/>
+      <c r="Y4" s="120"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="119">
         <v>2024</v>
       </c>
-      <c r="AM7" s="109"/>
-[...10 lines deleted...]
-      <c r="AX7" s="108">
+      <c r="AB4" s="120"/>
+      <c r="AC4" s="120"/>
+      <c r="AD4" s="120"/>
+      <c r="AE4" s="120"/>
+      <c r="AF4" s="120"/>
+      <c r="AG4" s="120"/>
+      <c r="AH4" s="120"/>
+      <c r="AI4" s="120"/>
+      <c r="AJ4" s="120"/>
+      <c r="AK4" s="120"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="119">
         <v>2025</v>
       </c>
-      <c r="AY7" s="109"/>
-[...10 lines deleted...]
-      <c r="BJ7" s="108">
+      <c r="AN4" s="120"/>
+      <c r="AO4" s="120"/>
+      <c r="AP4" s="120"/>
+      <c r="AQ4" s="120"/>
+      <c r="AR4" s="120"/>
+      <c r="AS4" s="120"/>
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="120"/>
+      <c r="AW4" s="120"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="119">
         <v>2026</v>
       </c>
-      <c r="BK7" s="109"/>
-[...9 lines deleted...]
-      <c r="BU7" s="110"/>
+      <c r="AZ4" s="120"/>
+      <c r="BA4" s="120"/>
+      <c r="BB4" s="120"/>
+      <c r="BC4" s="120"/>
+      <c r="BD4" s="120"/>
+      <c r="BE4" s="120"/>
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="120"/>
+      <c r="BI4" s="120"/>
+      <c r="BJ4" s="121"/>
     </row>
-    <row r="8" spans="1:73" s="5" customFormat="1" ht="35.1" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="25" t="s">
+    <row r="5" spans="1:62" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A5" s="127"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="S5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="T5" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF5" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK5" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR5" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW5" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="AY5" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD5" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI5" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ5" s="20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="115" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="115"/>
+      <c r="D6" s="115"/>
+      <c r="E6" s="115"/>
+      <c r="F6" s="115"/>
+      <c r="G6" s="115"/>
+      <c r="H6" s="115"/>
+      <c r="I6" s="115"/>
+      <c r="J6" s="115"/>
+      <c r="K6" s="115"/>
+      <c r="L6" s="115"/>
+      <c r="M6" s="115"/>
+      <c r="N6" s="115"/>
+      <c r="O6" s="115"/>
+      <c r="P6" s="115"/>
+      <c r="Q6" s="115"/>
+      <c r="R6" s="115"/>
+      <c r="S6" s="115"/>
+      <c r="T6" s="115"/>
+      <c r="U6" s="115"/>
+      <c r="V6" s="115"/>
+      <c r="W6" s="115"/>
+      <c r="X6" s="115"/>
+      <c r="Y6" s="115"/>
+      <c r="Z6" s="115"/>
+      <c r="AA6" s="115"/>
+      <c r="AB6" s="115"/>
+      <c r="AC6" s="115"/>
+      <c r="AD6" s="115"/>
+      <c r="AE6" s="115"/>
+      <c r="AF6" s="115"/>
+      <c r="AG6" s="115"/>
+      <c r="AH6" s="115"/>
+      <c r="AI6" s="115"/>
+      <c r="AJ6" s="115"/>
+      <c r="AK6" s="115"/>
+      <c r="AL6" s="115"/>
+      <c r="AM6" s="115"/>
+      <c r="AN6" s="115"/>
+      <c r="AO6" s="115"/>
+      <c r="AP6" s="115"/>
+      <c r="AQ6" s="115"/>
+      <c r="AR6" s="115"/>
+      <c r="AS6" s="115"/>
+      <c r="AT6" s="115"/>
+      <c r="AU6" s="115"/>
+      <c r="AV6" s="115"/>
+      <c r="AW6" s="115"/>
+      <c r="AX6" s="115"/>
+      <c r="AY6" s="115"/>
+      <c r="AZ6" s="115"/>
+      <c r="BA6" s="115"/>
+      <c r="BB6" s="115"/>
+      <c r="BC6" s="115"/>
+      <c r="BD6" s="115"/>
+      <c r="BE6" s="115"/>
+      <c r="BF6" s="115"/>
+      <c r="BG6" s="115"/>
+      <c r="BH6" s="115"/>
+      <c r="BI6" s="115"/>
+      <c r="BJ6" s="115"/>
+    </row>
+    <row r="7" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="24">
+        <v>16.71</v>
+      </c>
+      <c r="D7" s="24">
+        <v>17.38</v>
+      </c>
+      <c r="E7" s="24">
+        <v>16.96</v>
+      </c>
+      <c r="F7" s="24">
+        <v>16.87</v>
+      </c>
+      <c r="G7" s="24">
+        <v>16.93</v>
+      </c>
+      <c r="H7" s="24">
+        <v>17.23</v>
+      </c>
+      <c r="I7" s="24">
+        <v>17.3</v>
+      </c>
+      <c r="J7" s="24">
+        <v>17.36</v>
+      </c>
+      <c r="K7" s="24">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="L7" s="24">
+        <v>17.62</v>
+      </c>
+      <c r="M7" s="24">
+        <v>17.75</v>
+      </c>
+      <c r="N7" s="25">
+        <v>17.77</v>
+      </c>
+      <c r="O7" s="26">
+        <v>16.72</v>
+      </c>
+      <c r="P7" s="26">
+        <v>16.04</v>
+      </c>
+      <c r="Q7" s="26">
+        <v>15.77</v>
+      </c>
+      <c r="R7" s="26">
+        <v>15.69</v>
+      </c>
+      <c r="S7" s="26">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="T7" s="26">
+        <v>15.95</v>
+      </c>
+      <c r="U7" s="26">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="V7" s="26">
+        <v>16.41</v>
+      </c>
+      <c r="W7" s="26">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="X7" s="26">
+        <v>16.55</v>
+      </c>
+      <c r="Y7" s="26">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="AA7" s="59">
+        <v>15.72</v>
+      </c>
+      <c r="AB7" s="59">
+        <v>15.64</v>
+      </c>
+      <c r="AC7" s="59">
+        <v>15.41</v>
+      </c>
+      <c r="AD7" s="59">
+        <v>15.86</v>
+      </c>
+      <c r="AE7" s="26">
+        <v>15.9</v>
+      </c>
+      <c r="AF7" s="59">
+        <v>15.82</v>
+      </c>
+      <c r="AG7" s="59">
+        <v>15.91</v>
+      </c>
+      <c r="AH7" s="59">
+        <v>15.96</v>
+      </c>
+      <c r="AI7" s="59">
+        <v>15.95</v>
+      </c>
+      <c r="AJ7" s="59">
+        <v>15.93</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>15.88</v>
+      </c>
+      <c r="AL7" s="27">
+        <v>15.73</v>
+      </c>
+      <c r="AM7" s="59">
+        <v>12.26</v>
+      </c>
+      <c r="AN7" s="59">
+        <v>13.2</v>
+      </c>
+      <c r="AO7" s="59">
+        <v>13.02</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>13.17</v>
+      </c>
+      <c r="AQ7" s="26">
+        <v>13.16</v>
+      </c>
+      <c r="AR7" s="26">
+        <v>13.31</v>
+      </c>
+      <c r="AS7" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="AT7" s="26">
+        <v>13.59</v>
+      </c>
+      <c r="AU7" s="26">
+        <v>13.84</v>
+      </c>
+      <c r="AV7" s="26">
+        <v>13.73</v>
+      </c>
+      <c r="AW7" s="26">
+        <v>13.55</v>
+      </c>
+      <c r="AX7" s="25">
+        <v>13.53</v>
+      </c>
+      <c r="AY7" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="AZ7" s="26">
+        <v>11.86</v>
+      </c>
+      <c r="BA7" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="BB7" s="26">
+        <v>12.5</v>
+      </c>
+      <c r="BC7" s="26">
+        <v>12.34</v>
+      </c>
+      <c r="BD7" s="26">
+        <v>12.53</v>
+      </c>
+      <c r="BE7" s="103">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="D8" s="26">
+        <v>17.53</v>
+      </c>
+      <c r="E8" s="26">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="F8" s="26">
+        <v>16.64</v>
+      </c>
+      <c r="G8" s="26">
+        <v>16.89</v>
+      </c>
+      <c r="H8" s="26">
+        <v>17.27</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="26">
+        <v>17.45</v>
+      </c>
+      <c r="K8" s="26">
+        <v>17.72</v>
+      </c>
+      <c r="L8" s="26">
+        <v>17.72</v>
+      </c>
+      <c r="M8" s="26">
+        <v>17.78</v>
+      </c>
+      <c r="N8" s="25">
+        <v>17.61</v>
+      </c>
+      <c r="O8" s="26">
+        <v>16.27</v>
+      </c>
+      <c r="P8" s="26">
+        <v>15.7</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>15.11</v>
+      </c>
+      <c r="R8" s="26">
+        <v>15.28</v>
+      </c>
+      <c r="S8" s="26">
+        <v>15.96</v>
+      </c>
+      <c r="T8" s="26">
+        <v>15.87</v>
+      </c>
+      <c r="U8" s="26">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="V8" s="26">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="W8" s="26">
+        <v>16.82</v>
+      </c>
+      <c r="X8" s="26">
+        <v>16.88</v>
+      </c>
+      <c r="Y8" s="26">
+        <v>16.75</v>
+      </c>
+      <c r="Z8" s="27">
+        <v>16.53</v>
+      </c>
+      <c r="AA8" s="59">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="AB8" s="59">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AC8" s="59">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AD8" s="59">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="AE8" s="26">
+        <v>16.57</v>
+      </c>
+      <c r="AF8" s="59">
+        <v>16.12</v>
+      </c>
+      <c r="AG8" s="59">
+        <v>16.43</v>
+      </c>
+      <c r="AH8" s="59">
+        <v>16.53</v>
+      </c>
+      <c r="AI8" s="59">
+        <v>16.5</v>
+      </c>
+      <c r="AJ8" s="59">
+        <v>16.41</v>
+      </c>
+      <c r="AK8" s="59">
+        <v>16.43</v>
+      </c>
+      <c r="AL8" s="27">
+        <v>16.2</v>
+      </c>
+      <c r="AM8" s="59">
+        <v>11.47</v>
+      </c>
+      <c r="AN8" s="59">
+        <v>12.97</v>
+      </c>
+      <c r="AO8" s="59">
+        <v>12.85</v>
+      </c>
+      <c r="AP8" s="59">
+        <v>13.19</v>
+      </c>
+      <c r="AQ8" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="AR8" s="26">
+        <v>13.28</v>
+      </c>
+      <c r="AS8" s="26">
+        <v>13.63</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>13.83</v>
+      </c>
+      <c r="AU8" s="26">
+        <v>14.17</v>
+      </c>
+      <c r="AV8" s="26">
+        <v>14.07</v>
+      </c>
+      <c r="AW8" s="26">
+        <v>13.94</v>
+      </c>
+      <c r="AX8" s="25">
+        <v>14</v>
+      </c>
+      <c r="AY8" s="26">
+        <v>11.19</v>
+      </c>
+      <c r="AZ8" s="26">
+        <v>11.83</v>
+      </c>
+      <c r="BA8" s="26">
+        <v>12.63</v>
+      </c>
+      <c r="BB8" s="26">
+        <v>12.98</v>
+      </c>
+      <c r="BC8" s="26">
+        <v>12.88</v>
+      </c>
+      <c r="BD8" s="26">
+        <v>13.17</v>
+      </c>
+      <c r="BE8" s="103">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="9" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="26">
+        <v>25.33</v>
+      </c>
+      <c r="D9" s="26">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="E9" s="26">
+        <v>18.2</v>
+      </c>
+      <c r="F9" s="26">
+        <v>16.53</v>
+      </c>
+      <c r="G9" s="26">
+        <v>18.02</v>
+      </c>
+      <c r="H9" s="26">
+        <v>17.41</v>
+      </c>
+      <c r="I9" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="K9" s="26">
+        <v>17.78</v>
+      </c>
+      <c r="L9" s="26">
+        <v>17.59</v>
+      </c>
+      <c r="M9" s="26">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="N9" s="25">
+        <v>17.38</v>
+      </c>
+      <c r="O9" s="26">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="P9" s="26">
+        <v>15.37</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="R9" s="26">
+        <v>16.55</v>
+      </c>
+      <c r="S9" s="26">
+        <v>16.82</v>
+      </c>
+      <c r="T9" s="26">
+        <v>15.97</v>
+      </c>
+      <c r="U9" s="26">
+        <v>16.12</v>
+      </c>
+      <c r="V9" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="W9" s="26">
+        <v>15.53</v>
+      </c>
+      <c r="X9" s="26">
+        <v>15.1</v>
+      </c>
+      <c r="Y9" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="Z9" s="27">
+        <v>14.9</v>
+      </c>
+      <c r="AA9" s="59">
+        <v>21.65</v>
+      </c>
+      <c r="AB9" s="59">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="AC9" s="59">
+        <v>15.84</v>
+      </c>
+      <c r="AD9" s="59">
+        <v>15.14</v>
+      </c>
+      <c r="AE9" s="26">
+        <v>15.34</v>
+      </c>
+      <c r="AF9" s="59">
+        <v>16.93</v>
+      </c>
+      <c r="AG9" s="59">
+        <v>15.82</v>
+      </c>
+      <c r="AH9" s="59">
+        <v>14.7</v>
+      </c>
+      <c r="AI9" s="59">
+        <v>15.29</v>
+      </c>
+      <c r="AJ9" s="59">
+        <v>14.59</v>
+      </c>
+      <c r="AK9" s="59">
+        <v>14.36</v>
+      </c>
+      <c r="AL9" s="27">
+        <v>13.83</v>
+      </c>
+      <c r="AM9" s="59">
+        <v>11.87</v>
+      </c>
+      <c r="AN9" s="59">
+        <v>10.59</v>
+      </c>
+      <c r="AO9" s="59">
+        <v>10.18</v>
+      </c>
+      <c r="AP9" s="59">
+        <v>9.44</v>
+      </c>
+      <c r="AQ9" s="26">
+        <v>9.66</v>
+      </c>
+      <c r="AR9" s="26">
+        <v>10.08</v>
+      </c>
+      <c r="AS9" s="26">
+        <v>10.17</v>
+      </c>
+      <c r="AT9" s="26">
+        <v>11.76</v>
+      </c>
+      <c r="AU9" s="26">
+        <v>12.24</v>
+      </c>
+      <c r="AV9" s="26">
+        <v>11.84</v>
+      </c>
+      <c r="AW9" s="26">
+        <v>11.65</v>
+      </c>
+      <c r="AX9" s="25">
+        <v>11.26</v>
+      </c>
+      <c r="AY9" s="26">
+        <v>10.94</v>
+      </c>
+      <c r="AZ9" s="26">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="BA9" s="26">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BB9" s="26">
+        <v>12.7</v>
+      </c>
+      <c r="BC9" s="26">
+        <v>12.06</v>
+      </c>
+      <c r="BD9" s="26">
+        <v>12.75</v>
+      </c>
+      <c r="BE9" s="103">
+        <v>12.68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="26">
+        <v>14.93</v>
+      </c>
+      <c r="D10" s="26">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="E10" s="26">
+        <v>15.48</v>
+      </c>
+      <c r="F10" s="26">
+        <v>14.19</v>
+      </c>
+      <c r="G10" s="26">
+        <v>15.01</v>
+      </c>
+      <c r="H10" s="26">
+        <v>15.51</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="26">
+        <v>15.38</v>
+      </c>
+      <c r="K10" s="26">
+        <v>15.78</v>
+      </c>
+      <c r="L10" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="M10" s="26">
+        <v>15.87</v>
+      </c>
+      <c r="N10" s="25">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="O10" s="26">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="P10" s="26">
+        <v>14.19</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="R10" s="26">
+        <v>11.56</v>
+      </c>
+      <c r="S10" s="26">
+        <v>11.44</v>
+      </c>
+      <c r="T10" s="26">
+        <v>12.03</v>
+      </c>
+      <c r="U10" s="26">
+        <v>12.73</v>
+      </c>
+      <c r="V10" s="26">
+        <v>13.36</v>
+      </c>
+      <c r="W10" s="26">
+        <v>13.63</v>
+      </c>
+      <c r="X10" s="26">
+        <v>14.06</v>
+      </c>
+      <c r="Y10" s="26">
+        <v>14.67</v>
+      </c>
+      <c r="Z10" s="27">
+        <v>14.85</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>12.01</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="AC10" s="59">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AE10" s="26">
+        <v>15.92</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="AG10" s="59">
+        <v>15.37</v>
+      </c>
+      <c r="AH10" s="59">
+        <v>15.17</v>
+      </c>
+      <c r="AI10" s="59">
+        <v>15.38</v>
+      </c>
+      <c r="AJ10" s="59">
+        <v>14.55</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>14.54</v>
+      </c>
+      <c r="AL10" s="27">
+        <v>14.34</v>
+      </c>
+      <c r="AM10" s="59">
+        <v>11.51</v>
+      </c>
+      <c r="AN10" s="59">
+        <v>10.8</v>
+      </c>
+      <c r="AO10" s="59">
+        <v>11.64</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>11.49</v>
+      </c>
+      <c r="AQ10" s="26">
+        <v>12.57</v>
+      </c>
+      <c r="AR10" s="26">
+        <v>12.75</v>
+      </c>
+      <c r="AS10" s="26">
+        <v>13.08</v>
+      </c>
+      <c r="AT10" s="26">
+        <v>13.33</v>
+      </c>
+      <c r="AU10" s="26">
+        <v>13.47</v>
+      </c>
+      <c r="AV10" s="26">
+        <v>13.89</v>
+      </c>
+      <c r="AW10" s="26">
+        <v>12.97</v>
+      </c>
+      <c r="AX10" s="25">
+        <v>12.68</v>
+      </c>
+      <c r="AY10" s="26">
+        <v>16.38</v>
+      </c>
+      <c r="AZ10" s="26">
+        <v>14.42</v>
+      </c>
+      <c r="BA10" s="26">
+        <v>12.27</v>
+      </c>
+      <c r="BB10" s="26">
+        <v>11.27</v>
+      </c>
+      <c r="BC10" s="26">
+        <v>10.62</v>
+      </c>
+      <c r="BD10" s="26">
+        <v>10.23</v>
+      </c>
+      <c r="BE10" s="103">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="25" t="s">
+      <c r="C11" s="26">
+        <v>17.63</v>
+      </c>
+      <c r="D11" s="26">
+        <v>21</v>
+      </c>
+      <c r="E11" s="26">
+        <v>22.01</v>
+      </c>
+      <c r="F11" s="26">
+        <v>21.27</v>
+      </c>
+      <c r="G11" s="26">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="H11" s="26">
+        <v>19.88</v>
+      </c>
+      <c r="I11" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="26">
+        <v>19.05</v>
+      </c>
+      <c r="K11" s="26">
+        <v>19.72</v>
+      </c>
+      <c r="L11" s="26">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="M11" s="26">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="N11" s="25">
+        <v>20.27</v>
+      </c>
+      <c r="O11" s="26">
+        <v>16.27</v>
+      </c>
+      <c r="P11" s="26">
+        <v>17.72</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="R11" s="26">
+        <v>17.89</v>
+      </c>
+      <c r="S11" s="26">
+        <v>18</v>
+      </c>
+      <c r="T11" s="26">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="U11" s="26">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="V11" s="26">
+        <v>18.72</v>
+      </c>
+      <c r="W11" s="26">
+        <v>18.32</v>
+      </c>
+      <c r="X11" s="26">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="Y11" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="Z11" s="27">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="AA11" s="59">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AB11" s="59">
+        <v>16.04</v>
+      </c>
+      <c r="AC11" s="59">
+        <v>16.46</v>
+      </c>
+      <c r="AD11" s="59">
+        <v>18.84</v>
+      </c>
+      <c r="AE11" s="26">
+        <v>17.37</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>17.14</v>
+      </c>
+      <c r="AG11" s="59">
+        <v>17.25</v>
+      </c>
+      <c r="AH11" s="59">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="AI11" s="59">
+        <v>17.48</v>
+      </c>
+      <c r="AJ11" s="59">
+        <v>17.41</v>
+      </c>
+      <c r="AK11" s="59">
+        <v>17.45</v>
+      </c>
+      <c r="AL11" s="27">
+        <v>17.43</v>
+      </c>
+      <c r="AM11" s="59">
+        <v>19</v>
+      </c>
+      <c r="AN11" s="59">
+        <v>18.02</v>
+      </c>
+      <c r="AO11" s="59">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="AP11" s="59">
+        <v>17.07</v>
+      </c>
+      <c r="AQ11" s="26">
+        <v>16.36</v>
+      </c>
+      <c r="AR11" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="AS11" s="26">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>16.71</v>
+      </c>
+      <c r="AU11" s="26">
+        <v>16.27</v>
+      </c>
+      <c r="AV11" s="26">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="AW11" s="26">
+        <v>15.97</v>
+      </c>
+      <c r="AX11" s="25">
+        <v>15.9</v>
+      </c>
+      <c r="AY11" s="26">
+        <v>17.75</v>
+      </c>
+      <c r="AZ11" s="26">
+        <v>15.45</v>
+      </c>
+      <c r="BA11" s="26">
+        <v>15.97</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>13.89</v>
+      </c>
+      <c r="BC11" s="26">
+        <v>13.74</v>
+      </c>
+      <c r="BD11" s="26">
+        <v>14.28</v>
+      </c>
+      <c r="BE11" s="103">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="26">
+        <v>17.18</v>
+      </c>
+      <c r="D12" s="26">
+        <v>20.88</v>
+      </c>
+      <c r="E12" s="26">
+        <v>20.7</v>
+      </c>
+      <c r="F12" s="26">
+        <v>21.93</v>
+      </c>
+      <c r="G12" s="26">
+        <v>20.85</v>
+      </c>
+      <c r="H12" s="26">
+        <v>21.4</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="26">
+        <v>22.06</v>
+      </c>
+      <c r="K12" s="26">
+        <v>21.85</v>
+      </c>
+      <c r="L12" s="26">
+        <v>22.26</v>
+      </c>
+      <c r="M12" s="26">
+        <v>22.58</v>
+      </c>
+      <c r="N12" s="25">
+        <v>22.58</v>
+      </c>
+      <c r="O12" s="26">
+        <v>21.29</v>
+      </c>
+      <c r="P12" s="26">
+        <v>20.43</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>21.01</v>
+      </c>
+      <c r="R12" s="26">
+        <v>20.65</v>
+      </c>
+      <c r="S12" s="26">
+        <v>21.35</v>
+      </c>
+      <c r="T12" s="26">
+        <v>18.3</v>
+      </c>
+      <c r="U12" s="26">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="V12" s="26">
+        <v>19.14</v>
+      </c>
+      <c r="W12" s="26">
+        <v>19.27</v>
+      </c>
+      <c r="X12" s="26">
+        <v>19.23</v>
+      </c>
+      <c r="Y12" s="26">
+        <v>19.41</v>
+      </c>
+      <c r="Z12" s="27">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="AA12" s="59">
+        <v>18.32</v>
+      </c>
+      <c r="AB12" s="59">
+        <v>17.62</v>
+      </c>
+      <c r="AC12" s="59">
+        <v>17.91</v>
+      </c>
+      <c r="AD12" s="59">
+        <v>18.61</v>
+      </c>
+      <c r="AE12" s="26">
+        <v>18.86</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>19.16</v>
+      </c>
+      <c r="AG12" s="59">
+        <v>19.41</v>
+      </c>
+      <c r="AH12" s="59">
+        <v>19.55</v>
+      </c>
+      <c r="AI12" s="59">
+        <v>19.78</v>
+      </c>
+      <c r="AJ12" s="59">
+        <v>20</v>
+      </c>
+      <c r="AK12" s="59">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AL12" s="27">
+        <v>19.39</v>
+      </c>
+      <c r="AM12" s="59">
+        <v>17.72</v>
+      </c>
+      <c r="AN12" s="59">
+        <v>17.29</v>
+      </c>
+      <c r="AO12" s="59">
+        <v>16.79</v>
+      </c>
+      <c r="AP12" s="59">
+        <v>16.63</v>
+      </c>
+      <c r="AQ12" s="26">
+        <v>15.95</v>
+      </c>
+      <c r="AR12" s="26">
+        <v>16.39</v>
+      </c>
+      <c r="AS12" s="26">
+        <v>16.16</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AU12" s="26">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="AV12" s="26">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="AW12" s="26">
+        <v>15.77</v>
+      </c>
+      <c r="AX12" s="25">
+        <v>15.45</v>
+      </c>
+      <c r="AY12" s="26">
+        <v>14.99</v>
+      </c>
+      <c r="AZ12" s="26">
+        <v>14.48</v>
+      </c>
+      <c r="BA12" s="26">
+        <v>15.67</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>15.35</v>
+      </c>
+      <c r="BC12" s="26">
+        <v>14.63</v>
+      </c>
+      <c r="BD12" s="26">
+        <v>14.78</v>
+      </c>
+      <c r="BE12" s="103">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="26">
+        <v>11.02</v>
+      </c>
+      <c r="D13" s="26">
+        <v>13.27</v>
+      </c>
+      <c r="E13" s="26">
+        <v>13.51</v>
+      </c>
+      <c r="F13" s="26">
+        <v>13</v>
+      </c>
+      <c r="G13" s="26">
+        <v>12.46</v>
+      </c>
+      <c r="H13" s="26">
+        <v>12.84</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="26">
+        <v>12.91</v>
+      </c>
+      <c r="K13" s="26">
+        <v>12.97</v>
+      </c>
+      <c r="L13" s="26">
+        <v>13.18</v>
+      </c>
+      <c r="M13" s="26">
+        <v>13.22</v>
+      </c>
+      <c r="N13" s="25">
+        <v>13.5</v>
+      </c>
+      <c r="O13" s="26">
+        <v>13.94</v>
+      </c>
+      <c r="P13" s="26">
+        <v>12.89</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>11.64</v>
+      </c>
+      <c r="R13" s="26">
+        <v>11.32</v>
+      </c>
+      <c r="S13" s="26">
+        <v>12.93</v>
+      </c>
+      <c r="T13" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="U13" s="26">
+        <v>12.61</v>
+      </c>
+      <c r="V13" s="26">
+        <v>12.62</v>
+      </c>
+      <c r="W13" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="X13" s="26">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="26">
+        <v>13.49</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>13.64</v>
+      </c>
+      <c r="AA13" s="59">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AB13" s="59">
+        <v>10.14</v>
+      </c>
+      <c r="AC13" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AD13" s="59">
+        <v>9.92</v>
+      </c>
+      <c r="AE13" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="AF13" s="59">
+        <v>11.29</v>
+      </c>
+      <c r="AG13" s="59">
+        <v>11.33</v>
+      </c>
+      <c r="AH13" s="59">
+        <v>11.51</v>
+      </c>
+      <c r="AI13" s="59">
+        <v>11.24</v>
+      </c>
+      <c r="AJ13" s="59">
+        <v>11.43</v>
+      </c>
+      <c r="AK13" s="59">
+        <v>11.29</v>
+      </c>
+      <c r="AL13" s="27">
+        <v>11.16</v>
+      </c>
+      <c r="AM13" s="59">
+        <v>11.01</v>
+      </c>
+      <c r="AN13" s="59">
+        <v>10.16</v>
+      </c>
+      <c r="AO13" s="59">
+        <v>11.19</v>
+      </c>
+      <c r="AP13" s="59">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AQ13" s="26">
+        <v>10.97</v>
+      </c>
+      <c r="AR13" s="26">
+        <v>10.95</v>
+      </c>
+      <c r="AS13" s="26">
+        <v>11.38</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>11.44</v>
+      </c>
+      <c r="AU13" s="26">
+        <v>11.47</v>
+      </c>
+      <c r="AV13" s="26">
+        <v>11.86</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>11.44</v>
+      </c>
+      <c r="AX13" s="25">
+        <v>11.23</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AZ13" s="26">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="BA13" s="26">
+        <v>8.36</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>8.49</v>
+      </c>
+      <c r="BC13" s="26">
+        <v>7.65</v>
+      </c>
+      <c r="BD13" s="26">
+        <v>7.96</v>
+      </c>
+      <c r="BE13" s="103">
+        <v>8.15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="26">
+        <v>15.34</v>
+      </c>
+      <c r="D14" s="26">
+        <v>12.66</v>
+      </c>
+      <c r="E14" s="26">
+        <v>12.6</v>
+      </c>
+      <c r="F14" s="26">
+        <v>11.53</v>
+      </c>
+      <c r="G14" s="26">
+        <v>11.91</v>
+      </c>
+      <c r="H14" s="26">
+        <v>12.22</v>
+      </c>
+      <c r="I14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="26">
+        <v>12.25</v>
+      </c>
+      <c r="K14" s="26">
+        <v>12.52</v>
+      </c>
+      <c r="L14" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="M14" s="26">
+        <v>12.33</v>
+      </c>
+      <c r="N14" s="25">
+        <v>12.43</v>
+      </c>
+      <c r="O14" s="26">
+        <v>8.59</v>
+      </c>
+      <c r="P14" s="26">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>11.04</v>
+      </c>
+      <c r="R14" s="26">
+        <v>11.69</v>
+      </c>
+      <c r="S14" s="26">
+        <v>12.23</v>
+      </c>
+      <c r="T14" s="26">
+        <v>11.99</v>
+      </c>
+      <c r="U14" s="26">
+        <v>11.91</v>
+      </c>
+      <c r="V14" s="26">
+        <v>12.27</v>
+      </c>
+      <c r="W14" s="26">
+        <v>11.92</v>
+      </c>
+      <c r="X14" s="26">
+        <v>11.84</v>
+      </c>
+      <c r="Y14" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="Z14" s="27">
+        <v>11.69</v>
+      </c>
+      <c r="AA14" s="59">
+        <v>11.29</v>
+      </c>
+      <c r="AB14" s="59">
+        <v>12.4</v>
+      </c>
+      <c r="AC14" s="59">
+        <v>11.41</v>
+      </c>
+      <c r="AD14" s="59">
+        <v>11.2</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>10.63</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>10.43</v>
+      </c>
+      <c r="AG14" s="59">
+        <v>10.57</v>
+      </c>
+      <c r="AH14" s="59">
+        <v>10.71</v>
+      </c>
+      <c r="AI14" s="59">
+        <v>10.64</v>
+      </c>
+      <c r="AJ14" s="59">
+        <v>10.57</v>
+      </c>
+      <c r="AK14" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="AL14" s="27">
+        <v>10.45</v>
+      </c>
+      <c r="AM14" s="59">
+        <v>8.99</v>
+      </c>
+      <c r="AN14" s="59">
+        <v>10.16</v>
+      </c>
+      <c r="AO14" s="59">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AP14" s="59">
+        <v>8.52</v>
+      </c>
+      <c r="AQ14" s="26">
+        <v>9.51</v>
+      </c>
+      <c r="AR14" s="26">
+        <v>9.65</v>
+      </c>
+      <c r="AS14" s="26">
+        <v>9.59</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AU14" s="26">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AV14" s="26">
+        <v>9.74</v>
+      </c>
+      <c r="AW14" s="26">
+        <v>9.67</v>
+      </c>
+      <c r="AX14" s="25">
+        <v>9.76</v>
+      </c>
+      <c r="AY14" s="26">
+        <v>4.92</v>
+      </c>
+      <c r="AZ14" s="26">
+        <v>7.15</v>
+      </c>
+      <c r="BA14" s="26">
+        <v>7.02</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>7.5</v>
+      </c>
+      <c r="BC14" s="26">
+        <v>7.91</v>
+      </c>
+      <c r="BD14" s="26">
+        <v>7.96</v>
+      </c>
+      <c r="BE14" s="103">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="59">
+        <v>14.28</v>
+      </c>
+      <c r="AB15" s="59">
+        <v>13.15</v>
+      </c>
+      <c r="AC15" s="59">
+        <v>11.02</v>
+      </c>
+      <c r="AD15" s="59">
+        <v>10.99</v>
+      </c>
+      <c r="AE15" s="26">
+        <v>11.04</v>
+      </c>
+      <c r="AF15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="59">
+        <v>11.37</v>
+      </c>
+      <c r="AH15" s="59">
+        <v>11.12</v>
+      </c>
+      <c r="AI15" s="59">
+        <v>11.17</v>
+      </c>
+      <c r="AJ15" s="59">
+        <v>11.1</v>
+      </c>
+      <c r="AK15" s="59">
+        <v>10.92</v>
+      </c>
+      <c r="AL15" s="27">
+        <v>10.99</v>
+      </c>
+      <c r="AM15" s="59">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="AN15" s="59">
+        <v>8.86</v>
+      </c>
+      <c r="AO15" s="59">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="AP15" s="59">
+        <v>8.68</v>
+      </c>
+      <c r="AQ15" s="26">
+        <v>8.17</v>
+      </c>
+      <c r="AR15" s="26">
+        <v>8.18</v>
+      </c>
+      <c r="AS15" s="26">
+        <v>8.32</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AU15" s="26">
+        <v>8.93</v>
+      </c>
+      <c r="AV15" s="26">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AX15" s="25">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AY15" s="26">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AZ15" s="26">
+        <v>7.45</v>
+      </c>
+      <c r="BA15" s="26">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="BC15" s="26">
+        <v>8.59</v>
+      </c>
+      <c r="BD15" s="26">
+        <v>9.08</v>
+      </c>
+      <c r="BE15" s="103">
+        <v>9.01</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="26">
+        <v>17.8</v>
+      </c>
+      <c r="D16" s="26">
+        <v>15.67</v>
+      </c>
+      <c r="E16" s="26">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="F16" s="26">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="G16" s="26">
+        <v>17.12</v>
+      </c>
+      <c r="H16" s="26">
+        <v>16.93</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="26">
+        <v>15.84</v>
+      </c>
+      <c r="K16" s="26">
+        <v>16.48</v>
+      </c>
+      <c r="L16" s="26">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="M16" s="26">
+        <v>16.23</v>
+      </c>
+      <c r="N16" s="25">
+        <v>16.63</v>
+      </c>
+      <c r="O16" s="26">
+        <v>21.76</v>
+      </c>
+      <c r="P16" s="26">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="Q16" s="26">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="R16" s="26">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="S16" s="26">
+        <v>17.89</v>
+      </c>
+      <c r="T16" s="26">
+        <v>17.93</v>
+      </c>
+      <c r="U16" s="26">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="V16" s="26">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="W16" s="26">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="X16" s="26">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="Y16" s="26">
+        <v>16.59</v>
+      </c>
+      <c r="Z16" s="27">
+        <v>16.02</v>
+      </c>
+      <c r="AA16" s="59">
+        <v>11.82</v>
+      </c>
+      <c r="AB16" s="59">
+        <v>11.68</v>
+      </c>
+      <c r="AC16" s="59">
+        <v>12.39</v>
+      </c>
+      <c r="AD16" s="59">
+        <v>12.31</v>
+      </c>
+      <c r="AE16" s="26">
+        <v>12.75</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>12.78</v>
+      </c>
+      <c r="AG16" s="59">
+        <v>13.67</v>
+      </c>
+      <c r="AH16" s="59">
+        <v>13.69</v>
+      </c>
+      <c r="AI16" s="59">
+        <v>13.52</v>
+      </c>
+      <c r="AJ16" s="59">
+        <v>14.15</v>
+      </c>
+      <c r="AK16" s="59">
+        <v>14.24</v>
+      </c>
+      <c r="AL16" s="27">
+        <v>14.47</v>
+      </c>
+      <c r="AM16" s="59">
+        <v>10.95</v>
+      </c>
+      <c r="AN16" s="59">
+        <v>10.76</v>
+      </c>
+      <c r="AO16" s="59">
+        <v>11.17</v>
+      </c>
+      <c r="AP16" s="59">
+        <v>12.26</v>
+      </c>
+      <c r="AQ16" s="26">
+        <v>12.86</v>
+      </c>
+      <c r="AR16" s="26">
+        <v>13.39</v>
+      </c>
+      <c r="AS16" s="26">
+        <v>13.28</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>12.91</v>
+      </c>
+      <c r="AU16" s="26">
+        <v>13.09</v>
+      </c>
+      <c r="AV16" s="26">
+        <v>12.86</v>
+      </c>
+      <c r="AW16" s="26">
+        <v>12.72</v>
+      </c>
+      <c r="AX16" s="25">
+        <v>12.61</v>
+      </c>
+      <c r="AY16" s="26">
+        <v>15.27</v>
+      </c>
+      <c r="AZ16" s="26">
+        <v>12.43</v>
+      </c>
+      <c r="BA16" s="26">
+        <v>11.64</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>11.57</v>
+      </c>
+      <c r="BC16" s="26">
+        <v>11.88</v>
+      </c>
+      <c r="BD16" s="26">
+        <v>11.62</v>
+      </c>
+      <c r="BE16" s="103">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="D17" s="26">
+        <v>16.03</v>
+      </c>
+      <c r="E17" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="F17" s="26">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="G17" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="H17" s="26">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="26">
+        <v>17.68</v>
+      </c>
+      <c r="K17" s="26">
+        <v>17.78</v>
+      </c>
+      <c r="L17" s="26">
+        <v>17.38</v>
+      </c>
+      <c r="M17" s="26">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="N17" s="25">
+        <v>17.96</v>
+      </c>
+      <c r="O17" s="26">
+        <v>23.48</v>
+      </c>
+      <c r="P17" s="26">
+        <v>20.49</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>17.61</v>
+      </c>
+      <c r="R17" s="26">
+        <v>16.79</v>
+      </c>
+      <c r="S17" s="26">
+        <v>17.48</v>
+      </c>
+      <c r="T17" s="26">
+        <v>15.76</v>
+      </c>
+      <c r="U17" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="V17" s="26">
+        <v>15.56</v>
+      </c>
+      <c r="W17" s="26">
+        <v>15.42</v>
+      </c>
+      <c r="X17" s="26">
+        <v>15.27</v>
+      </c>
+      <c r="Y17" s="26">
+        <v>15.66</v>
+      </c>
+      <c r="Z17" s="27">
+        <v>15.45</v>
+      </c>
+      <c r="AA17" s="59">
+        <v>17.02</v>
+      </c>
+      <c r="AB17" s="59">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AC17" s="59">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="AD17" s="59">
+        <v>18</v>
+      </c>
+      <c r="AE17" s="26">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>16.54</v>
+      </c>
+      <c r="AG17" s="59">
+        <v>16.47</v>
+      </c>
+      <c r="AH17" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>15.44</v>
+      </c>
+      <c r="AJ17" s="59">
+        <v>15.32</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>14.52</v>
+      </c>
+      <c r="AL17" s="27">
+        <v>14.75</v>
+      </c>
+      <c r="AM17" s="59">
+        <v>13.04</v>
+      </c>
+      <c r="AN17" s="59">
+        <v>10.76</v>
+      </c>
+      <c r="AO17" s="59">
+        <v>13.65</v>
+      </c>
+      <c r="AP17" s="59">
+        <v>14.29</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>13.8</v>
+      </c>
+      <c r="AR17" s="26">
+        <v>13.54</v>
+      </c>
+      <c r="AS17" s="26">
+        <v>13.86</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>13.4</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>14.09</v>
+      </c>
+      <c r="AV17" s="26">
+        <v>14.04</v>
+      </c>
+      <c r="AW17" s="26">
+        <v>13.88</v>
+      </c>
+      <c r="AX17" s="25">
+        <v>14.11</v>
+      </c>
+      <c r="AY17" s="26">
+        <v>10.53</v>
+      </c>
+      <c r="AZ17" s="26">
+        <v>10.44</v>
+      </c>
+      <c r="BA17" s="26">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>10</v>
+      </c>
+      <c r="BC17" s="26">
+        <v>10.3</v>
+      </c>
+      <c r="BD17" s="26">
+        <v>10.06</v>
+      </c>
+      <c r="BE17" s="103">
+        <v>10.130000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="59">
+        <v>18</v>
+      </c>
+      <c r="AB18" s="59">
+        <v>17.43</v>
+      </c>
+      <c r="AC18" s="59">
+        <v>18.52</v>
+      </c>
+      <c r="AD18" s="59">
+        <v>19.37</v>
+      </c>
+      <c r="AE18" s="26">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="AF18" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="59">
+        <v>18.02</v>
+      </c>
+      <c r="AH18" s="59">
+        <v>18.21</v>
+      </c>
+      <c r="AI18" s="59">
+        <v>18.04</v>
+      </c>
+      <c r="AJ18" s="59">
+        <v>17.52</v>
+      </c>
+      <c r="AK18" s="59">
+        <v>17.45</v>
+      </c>
+      <c r="AL18" s="27">
+        <v>17.43</v>
+      </c>
+      <c r="AM18" s="59">
+        <v>15.75</v>
+      </c>
+      <c r="AN18" s="59">
+        <v>16.16</v>
+      </c>
+      <c r="AO18" s="59">
+        <v>15.19</v>
+      </c>
+      <c r="AP18" s="59">
+        <v>15.48</v>
+      </c>
+      <c r="AQ18" s="26">
+        <v>15.55</v>
+      </c>
+      <c r="AR18" s="26">
+        <v>15.09</v>
+      </c>
+      <c r="AS18" s="26">
+        <v>15.28</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>15.31</v>
+      </c>
+      <c r="AU18" s="26">
+        <v>15.67</v>
+      </c>
+      <c r="AV18" s="26">
+        <v>15.5</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>15.33</v>
+      </c>
+      <c r="AX18" s="25">
+        <v>14.97</v>
+      </c>
+      <c r="AY18" s="26">
+        <v>13.47</v>
+      </c>
+      <c r="AZ18" s="26">
+        <v>14.05</v>
+      </c>
+      <c r="BA18" s="26">
+        <v>14.45</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>15.18</v>
+      </c>
+      <c r="BC18" s="26">
+        <v>14.41</v>
+      </c>
+      <c r="BD18" s="26">
+        <v>14.14</v>
+      </c>
+      <c r="BE18" s="103">
+        <v>14.74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="26">
+        <v>14.41</v>
+      </c>
+      <c r="D19" s="26">
+        <v>15.58</v>
+      </c>
+      <c r="E19" s="26">
+        <v>16.18</v>
+      </c>
+      <c r="F19" s="26">
+        <v>16.12</v>
+      </c>
+      <c r="G19" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H19" s="26">
+        <v>16.36</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="26">
+        <v>16.62</v>
+      </c>
+      <c r="K19" s="26">
+        <v>16.59</v>
+      </c>
+      <c r="L19" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="M19" s="26">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="N19" s="25">
+        <v>17.75</v>
+      </c>
+      <c r="O19" s="26">
+        <v>15.2</v>
+      </c>
+      <c r="P19" s="26">
+        <v>15.19</v>
+      </c>
+      <c r="Q19" s="26">
+        <v>15.28</v>
+      </c>
+      <c r="R19" s="26">
+        <v>14.75</v>
+      </c>
+      <c r="S19" s="26">
+        <v>15.55</v>
+      </c>
+      <c r="T19" s="26">
+        <v>15.6</v>
+      </c>
+      <c r="U19" s="26">
+        <v>15.86</v>
+      </c>
+      <c r="V19" s="26">
+        <v>15.94</v>
+      </c>
+      <c r="W19" s="26">
+        <v>16.05</v>
+      </c>
+      <c r="X19" s="26">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="Y19" s="26">
+        <v>15.99</v>
+      </c>
+      <c r="Z19" s="27">
+        <v>15.64</v>
+      </c>
+      <c r="AA19" s="59">
+        <v>14.86</v>
+      </c>
+      <c r="AB19" s="59">
+        <v>13.65</v>
+      </c>
+      <c r="AC19" s="59">
+        <v>12.16</v>
+      </c>
+      <c r="AD19" s="59">
+        <v>13.42</v>
+      </c>
+      <c r="AE19" s="26">
+        <v>14.35</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>15.76</v>
+      </c>
+      <c r="AG19" s="59">
+        <v>14.79</v>
+      </c>
+      <c r="AH19" s="59">
+        <v>14.91</v>
+      </c>
+      <c r="AI19" s="59">
+        <v>14.82</v>
+      </c>
+      <c r="AJ19" s="59">
+        <v>15.23</v>
+      </c>
+      <c r="AK19" s="59">
+        <v>15.35</v>
+      </c>
+      <c r="AL19" s="27">
+        <v>15.29</v>
+      </c>
+      <c r="AM19" s="59">
+        <v>12.93</v>
+      </c>
+      <c r="AN19" s="59">
+        <v>14.53</v>
+      </c>
+      <c r="AO19" s="59">
+        <v>13.7</v>
+      </c>
+      <c r="AP19" s="59">
+        <v>13.35</v>
+      </c>
+      <c r="AQ19" s="26">
+        <v>13.58</v>
+      </c>
+      <c r="AR19" s="26">
+        <v>13.03</v>
+      </c>
+      <c r="AS19" s="26">
+        <v>13.18</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>12.89</v>
+      </c>
+      <c r="AU19" s="26">
+        <v>12.99</v>
+      </c>
+      <c r="AV19" s="26">
+        <v>12.72</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>12.48</v>
+      </c>
+      <c r="AX19" s="25">
+        <v>12.55</v>
+      </c>
+      <c r="AY19" s="26">
+        <v>12.59</v>
+      </c>
+      <c r="AZ19" s="26">
+        <v>11.89</v>
+      </c>
+      <c r="BA19" s="26">
+        <v>11.34</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>11</v>
+      </c>
+      <c r="BC19" s="26">
+        <v>11.45</v>
+      </c>
+      <c r="BD19" s="26">
+        <v>11.45</v>
+      </c>
+      <c r="BE19" s="103">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B20" s="107" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="107"/>
+      <c r="M20" s="107"/>
+      <c r="N20" s="107"/>
+      <c r="O20" s="107"/>
+      <c r="P20" s="107"/>
+      <c r="Q20" s="107"/>
+      <c r="R20" s="107"/>
+      <c r="S20" s="107"/>
+      <c r="T20" s="107"/>
+      <c r="U20" s="107"/>
+      <c r="V20" s="107"/>
+      <c r="W20" s="107"/>
+      <c r="X20" s="107"/>
+      <c r="Y20" s="107"/>
+      <c r="Z20" s="107"/>
+      <c r="AA20" s="107"/>
+      <c r="AB20" s="107"/>
+      <c r="AC20" s="107"/>
+      <c r="AD20" s="107"/>
+      <c r="AE20" s="107"/>
+      <c r="AF20" s="107"/>
+      <c r="AG20" s="107"/>
+      <c r="AH20" s="107"/>
+      <c r="AI20" s="107"/>
+      <c r="AJ20" s="107"/>
+      <c r="AK20" s="107"/>
+      <c r="AL20" s="107"/>
+      <c r="AM20" s="107"/>
+      <c r="AN20" s="107"/>
+      <c r="AO20" s="107"/>
+      <c r="AP20" s="107"/>
+      <c r="AQ20" s="107"/>
+      <c r="AR20" s="107"/>
+      <c r="AS20" s="107"/>
+      <c r="AT20" s="107"/>
+      <c r="AU20" s="107"/>
+      <c r="AV20" s="107"/>
+      <c r="AW20" s="107"/>
+      <c r="AX20" s="107"/>
+      <c r="AY20" s="107"/>
+      <c r="AZ20" s="107"/>
+      <c r="BA20" s="107"/>
+      <c r="BB20" s="107"/>
+      <c r="BC20" s="107"/>
+      <c r="BD20" s="107"/>
+      <c r="BE20" s="107"/>
+      <c r="BF20" s="107"/>
+      <c r="BG20" s="107"/>
+      <c r="BH20" s="107"/>
+      <c r="BI20" s="107"/>
+      <c r="BJ20" s="107"/>
+    </row>
+    <row r="21" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="24">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="D21" s="24">
+        <v>18.64</v>
+      </c>
+      <c r="E21" s="24">
+        <v>17.71</v>
+      </c>
+      <c r="F21" s="24">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="G21" s="24">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="H21" s="24">
+        <v>18.23</v>
+      </c>
+      <c r="I21" s="24">
+        <v>18.41</v>
+      </c>
+      <c r="J21" s="24">
+        <v>18.55</v>
+      </c>
+      <c r="K21" s="24">
+        <v>18.78</v>
+      </c>
+      <c r="L21" s="24">
+        <v>18.79</v>
+      </c>
+      <c r="M21" s="24">
+        <v>18.87</v>
+      </c>
+      <c r="N21" s="25">
+        <v>18.72</v>
+      </c>
+      <c r="O21" s="26">
+        <v>17.54</v>
+      </c>
+      <c r="P21" s="26">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>16.36</v>
+      </c>
+      <c r="R21" s="26">
+        <v>16.43</v>
+      </c>
+      <c r="S21" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="T21" s="26">
+        <v>16.68</v>
+      </c>
+      <c r="U21" s="26">
+        <v>17.03</v>
+      </c>
+      <c r="V21" s="26">
+        <v>17.34</v>
+      </c>
+      <c r="W21" s="26">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="X21" s="26">
+        <v>17.63</v>
+      </c>
+      <c r="Y21" s="26">
+        <v>17.5</v>
+      </c>
+      <c r="Z21" s="25">
+        <v>17.3</v>
+      </c>
+      <c r="AA21" s="59">
+        <v>16.57</v>
+      </c>
+      <c r="AB21" s="59">
+        <v>16.48</v>
+      </c>
+      <c r="AC21" s="59">
+        <v>16.5</v>
+      </c>
+      <c r="AD21" s="59">
+        <v>16.93</v>
+      </c>
+      <c r="AE21" s="26">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="AF21" s="59">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AG21" s="59">
+        <v>16.95</v>
+      </c>
+      <c r="AH21" s="59">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="AI21" s="59">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="AJ21" s="59">
+        <v>17.03</v>
+      </c>
+      <c r="AK21" s="59">
+        <v>16.98</v>
+      </c>
+      <c r="AL21" s="27">
+        <v>16.72</v>
+      </c>
+      <c r="AM21" s="59">
+        <v>12.35</v>
+      </c>
+      <c r="AN21" s="59">
+        <v>13.79</v>
+      </c>
+      <c r="AO21" s="59">
+        <v>13.52</v>
+      </c>
+      <c r="AP21" s="59">
+        <v>13.71</v>
+      </c>
+      <c r="AQ21" s="26">
+        <v>13.56</v>
+      </c>
+      <c r="AR21" s="26">
+        <v>13.78</v>
+      </c>
+      <c r="AS21" s="26">
+        <v>14.03</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>14.2</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>14.51</v>
+      </c>
+      <c r="AV21" s="26">
+        <v>14.37</v>
+      </c>
+      <c r="AW21" s="26">
+        <v>14.23</v>
+      </c>
+      <c r="AX21" s="25">
+        <v>14.22</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>11.85</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="BA21" s="26">
+        <v>13.08</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>13.37</v>
+      </c>
+      <c r="BC21" s="26">
+        <v>13.15</v>
+      </c>
+      <c r="BD21" s="26">
+        <v>13.4</v>
+      </c>
+      <c r="BE21" s="103">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="26">
+        <v>17.53</v>
+      </c>
+      <c r="D22" s="26">
+        <v>17.79</v>
+      </c>
+      <c r="E22" s="26">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="F22" s="26">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="G22" s="26">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="H22" s="26">
+        <v>17.43</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="26">
+        <v>17.75</v>
+      </c>
+      <c r="K22" s="26">
+        <v>18.02</v>
+      </c>
+      <c r="L22" s="26">
+        <v>17.98</v>
+      </c>
+      <c r="M22" s="26">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="N22" s="25">
+        <v>17.84</v>
+      </c>
+      <c r="O22" s="26">
+        <v>16.64</v>
+      </c>
+      <c r="P22" s="26">
+        <v>15.93</v>
+      </c>
+      <c r="Q22" s="26">
+        <v>15.36</v>
+      </c>
+      <c r="R22" s="26">
+        <v>15.53</v>
+      </c>
+      <c r="S22" s="26">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="T22" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="U22" s="26">
+        <v>16.46</v>
+      </c>
+      <c r="V22" s="26">
+        <v>16.82</v>
+      </c>
+      <c r="W22" s="26">
+        <v>17.05</v>
+      </c>
+      <c r="X22" s="26">
+        <v>17.12</v>
+      </c>
+      <c r="Y22" s="26">
+        <v>16.98</v>
+      </c>
+      <c r="Z22" s="25">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="AA22" s="59">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="AB22" s="59">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AC22" s="59">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AD22" s="59">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="AE22" s="26">
+        <v>16.57</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AG22" s="59">
+        <v>16.43</v>
+      </c>
+      <c r="AH22" s="59">
+        <v>16.53</v>
+      </c>
+      <c r="AI22" s="59">
+        <v>16.5</v>
+      </c>
+      <c r="AJ22" s="59">
+        <v>16.41</v>
+      </c>
+      <c r="AK22" s="59">
+        <v>16.43</v>
+      </c>
+      <c r="AL22" s="27">
+        <v>16.2</v>
+      </c>
+      <c r="AM22" s="59">
+        <v>11.47</v>
+      </c>
+      <c r="AN22" s="59">
+        <v>12.97</v>
+      </c>
+      <c r="AO22" s="59">
+        <v>12.85</v>
+      </c>
+      <c r="AP22" s="59">
+        <v>13.19</v>
+      </c>
+      <c r="AQ22" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="AR22" s="26">
+        <v>13.28</v>
+      </c>
+      <c r="AS22" s="26">
+        <v>13.63</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>13.83</v>
+      </c>
+      <c r="AU22" s="26">
+        <v>14.17</v>
+      </c>
+      <c r="AV22" s="26">
+        <v>14.07</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>13.94</v>
+      </c>
+      <c r="AX22" s="25">
         <v>14</v>
       </c>
-      <c r="D8" s="25" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="25" t="s">
+      <c r="AY22" s="26">
+        <v>11.19</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>11.83</v>
+      </c>
+      <c r="BA22" s="26">
+        <v>12.63</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>12.98</v>
+      </c>
+      <c r="BC22" s="26">
+        <v>12.88</v>
+      </c>
+      <c r="BD22" s="26">
+        <v>13.17</v>
+      </c>
+      <c r="BE22" s="103">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="26">
+        <v>25.33</v>
+      </c>
+      <c r="D23" s="26">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="E23" s="26">
+        <v>18.2</v>
+      </c>
+      <c r="F23" s="26">
+        <v>16.53</v>
+      </c>
+      <c r="G23" s="26">
+        <v>18.02</v>
+      </c>
+      <c r="H23" s="26">
+        <v>17.41</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="K23" s="26">
+        <v>17.78</v>
+      </c>
+      <c r="L23" s="26">
+        <v>17.59</v>
+      </c>
+      <c r="M23" s="26">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="N23" s="25">
+        <v>17.38</v>
+      </c>
+      <c r="O23" s="26">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="P23" s="26">
+        <v>15.37</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="R23" s="26">
+        <v>16.55</v>
+      </c>
+      <c r="S23" s="26">
+        <v>16.82</v>
+      </c>
+      <c r="T23" s="26">
+        <v>15.97</v>
+      </c>
+      <c r="U23" s="26">
+        <v>16.12</v>
+      </c>
+      <c r="V23" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="W23" s="26">
+        <v>15.53</v>
+      </c>
+      <c r="X23" s="26">
+        <v>15.1</v>
+      </c>
+      <c r="Y23" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="Z23" s="25">
+        <v>14.9</v>
+      </c>
+      <c r="AA23" s="59">
+        <v>21.65</v>
+      </c>
+      <c r="AB23" s="59">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="AC23" s="59">
+        <v>15.84</v>
+      </c>
+      <c r="AD23" s="59">
+        <v>15.14</v>
+      </c>
+      <c r="AE23" s="26">
+        <v>15.34</v>
+      </c>
+      <c r="AF23" s="59">
+        <v>16.93</v>
+      </c>
+      <c r="AG23" s="59">
+        <v>15.82</v>
+      </c>
+      <c r="AH23" s="59">
+        <v>14.7</v>
+      </c>
+      <c r="AI23" s="59">
+        <v>15.29</v>
+      </c>
+      <c r="AJ23" s="59">
+        <v>14.59</v>
+      </c>
+      <c r="AK23" s="59">
+        <v>14.36</v>
+      </c>
+      <c r="AL23" s="27">
+        <v>13.83</v>
+      </c>
+      <c r="AM23" s="59">
+        <v>11.87</v>
+      </c>
+      <c r="AN23" s="59">
+        <v>10.59</v>
+      </c>
+      <c r="AO23" s="59">
+        <v>10.18</v>
+      </c>
+      <c r="AP23" s="59">
+        <v>9.44</v>
+      </c>
+      <c r="AQ23" s="26">
+        <v>9.66</v>
+      </c>
+      <c r="AR23" s="26">
+        <v>10.08</v>
+      </c>
+      <c r="AS23" s="26">
+        <v>10.17</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>11.76</v>
+      </c>
+      <c r="AU23" s="26">
+        <v>12.24</v>
+      </c>
+      <c r="AV23" s="26">
+        <v>11.84</v>
+      </c>
+      <c r="AW23" s="26">
+        <v>11.65</v>
+      </c>
+      <c r="AX23" s="25">
+        <v>11.26</v>
+      </c>
+      <c r="AY23" s="26">
+        <v>10.94</v>
+      </c>
+      <c r="AZ23" s="26">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="BA23" s="26">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>12.7</v>
+      </c>
+      <c r="BC23" s="26">
+        <v>12.06</v>
+      </c>
+      <c r="BD23" s="26">
+        <v>12.75</v>
+      </c>
+      <c r="BE23" s="103">
+        <v>12.68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="26">
+        <v>20.43</v>
+      </c>
+      <c r="D24" s="26">
+        <v>24.47</v>
+      </c>
+      <c r="E24" s="26">
+        <v>23.88</v>
+      </c>
+      <c r="F24" s="26">
+        <v>25.26</v>
+      </c>
+      <c r="G24" s="26">
+        <v>24.08</v>
+      </c>
+      <c r="H24" s="26">
+        <v>24.73</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="26">
+        <v>25.19</v>
+      </c>
+      <c r="K24" s="26">
+        <v>24.85</v>
+      </c>
+      <c r="L24" s="26">
+        <v>25.3</v>
+      </c>
+      <c r="M24" s="26">
+        <v>25.77</v>
+      </c>
+      <c r="N24" s="25">
+        <v>25.6</v>
+      </c>
+      <c r="O24" s="26">
+        <v>23.99</v>
+      </c>
+      <c r="P24" s="26">
+        <v>23.24</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>24.16</v>
+      </c>
+      <c r="R24" s="26">
+        <v>23.67</v>
+      </c>
+      <c r="S24" s="26">
+        <v>24.66</v>
+      </c>
+      <c r="T24" s="26">
+        <v>21.11</v>
+      </c>
+      <c r="U24" s="26">
+        <v>21.62</v>
+      </c>
+      <c r="V24" s="26">
+        <v>21.87</v>
+      </c>
+      <c r="W24" s="26">
+        <v>22.23</v>
+      </c>
+      <c r="X24" s="26">
+        <v>22.12</v>
+      </c>
+      <c r="Y24" s="26">
+        <v>21.88</v>
+      </c>
+      <c r="Z24" s="25">
+        <v>21.83</v>
+      </c>
+      <c r="AA24" s="59">
+        <v>20.52</v>
+      </c>
+      <c r="AB24" s="59">
+        <v>19.2</v>
+      </c>
+      <c r="AC24" s="59">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="AD24" s="59">
+        <v>20.87</v>
+      </c>
+      <c r="AE24" s="26">
+        <v>21.57</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>21.88</v>
+      </c>
+      <c r="AG24" s="59">
+        <v>22.02</v>
+      </c>
+      <c r="AH24" s="59">
+        <v>22.35</v>
+      </c>
+      <c r="AI24" s="59">
+        <v>22.64</v>
+      </c>
+      <c r="AJ24" s="59">
+        <v>22.97</v>
+      </c>
+      <c r="AK24" s="59">
+        <v>22.53</v>
+      </c>
+      <c r="AL24" s="27">
+        <v>22.11</v>
+      </c>
+      <c r="AM24" s="59">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="AN24" s="59">
+        <v>21.12</v>
+      </c>
+      <c r="AO24" s="59">
+        <v>20</v>
+      </c>
+      <c r="AP24" s="59">
+        <v>19.18</v>
+      </c>
+      <c r="AQ24" s="26">
+        <v>18.45</v>
+      </c>
+      <c r="AR24" s="26">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="AS24" s="26">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>18.22</v>
+      </c>
+      <c r="AU24" s="26">
+        <v>18.37</v>
+      </c>
+      <c r="AV24" s="26">
+        <v>18.11</v>
+      </c>
+      <c r="AW24" s="26">
+        <v>17.82</v>
+      </c>
+      <c r="AX24" s="25">
+        <v>17.37</v>
+      </c>
+      <c r="AY24" s="26">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="AZ24" s="26">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="BA24" s="26">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>16.95</v>
+      </c>
+      <c r="BC24" s="26">
+        <v>16.11</v>
+      </c>
+      <c r="BD24" s="26">
+        <v>15.92</v>
+      </c>
+      <c r="BE24" s="103">
+        <v>16.079999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>7.23</v>
+      </c>
+      <c r="AB25" s="59">
+        <v>7.46</v>
+      </c>
+      <c r="AC25" s="59">
+        <v>6.14</v>
+      </c>
+      <c r="AD25" s="59">
+        <v>8.36</v>
+      </c>
+      <c r="AE25" s="26">
+        <v>9.59</v>
+      </c>
+      <c r="AF25" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="59">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="AH25" s="59">
+        <v>10.16</v>
+      </c>
+      <c r="AI25" s="59">
+        <v>9.39</v>
+      </c>
+      <c r="AJ25" s="59">
+        <v>10.25</v>
+      </c>
+      <c r="AK25" s="59">
+        <v>9.66</v>
+      </c>
+      <c r="AL25" s="27">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AM25" s="59">
+        <v>3.65</v>
+      </c>
+      <c r="AN25" s="59">
+        <v>13.29</v>
+      </c>
+      <c r="AO25" s="59">
+        <v>13.59</v>
+      </c>
+      <c r="AP25" s="59">
+        <v>11.11</v>
+      </c>
+      <c r="AQ25" s="26">
+        <v>11.08</v>
+      </c>
+      <c r="AR25" s="26">
+        <v>12.34</v>
+      </c>
+      <c r="AS25" s="26">
+        <v>11.07</v>
+      </c>
+      <c r="AT25" s="26">
+        <v>10.55</v>
+      </c>
+      <c r="AU25" s="26">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AV25" s="26">
+        <v>9.15</v>
+      </c>
+      <c r="AW25" s="26">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AX25" s="25">
+        <v>9.16</v>
+      </c>
+      <c r="AY25" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="26">
+        <v>1.89</v>
+      </c>
+      <c r="BA25" s="26">
+        <v>8.6</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>9.18</v>
+      </c>
+      <c r="BC25" s="26">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="BD25" s="26">
+        <v>7.94</v>
+      </c>
+      <c r="BE25" s="103">
+        <v>8.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="25" t="s">
+      <c r="C26" s="26">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="D26" s="26">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="E26" s="26">
+        <v>17.63</v>
+      </c>
+      <c r="F26" s="26">
+        <v>15.27</v>
+      </c>
+      <c r="G26" s="26">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="H26" s="26">
+        <v>15.5</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="26">
+        <v>14.77</v>
+      </c>
+      <c r="K26" s="26">
+        <v>17.16</v>
+      </c>
+      <c r="L26" s="26">
+        <v>16.7</v>
+      </c>
+      <c r="M26" s="26">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="N26" s="25">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="O26" s="26">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="P26" s="26">
+        <v>15.28</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>12.51</v>
+      </c>
+      <c r="R26" s="26">
+        <v>12.21</v>
+      </c>
+      <c r="S26" s="26">
+        <v>14.89</v>
+      </c>
+      <c r="T26" s="26">
+        <v>15.55</v>
+      </c>
+      <c r="U26" s="26">
+        <v>16.5</v>
+      </c>
+      <c r="V26" s="26">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="W26" s="26">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="X26" s="26">
+        <v>17.47</v>
+      </c>
+      <c r="Y26" s="26">
+        <v>18.25</v>
+      </c>
+      <c r="Z26" s="25">
+        <v>17.61</v>
+      </c>
+      <c r="AA26" s="59">
+        <v>7.78</v>
+      </c>
+      <c r="AB26" s="59">
+        <v>11.86</v>
+      </c>
+      <c r="AC26" s="59">
+        <v>14.25</v>
+      </c>
+      <c r="AD26" s="59">
+        <v>15.03</v>
+      </c>
+      <c r="AE26" s="26">
+        <v>14.64</v>
+      </c>
+      <c r="AF26" s="59">
+        <v>14.18</v>
+      </c>
+      <c r="AG26" s="59">
+        <v>14.61</v>
+      </c>
+      <c r="AH26" s="59">
+        <v>15.6</v>
+      </c>
+      <c r="AI26" s="59">
+        <v>15.86</v>
+      </c>
+      <c r="AJ26" s="59">
+        <v>15.77</v>
+      </c>
+      <c r="AK26" s="59">
+        <v>15.59</v>
+      </c>
+      <c r="AL26" s="27">
+        <v>15.38</v>
+      </c>
+      <c r="AM26" s="59">
+        <v>9.81</v>
+      </c>
+      <c r="AN26" s="59">
+        <v>12.38</v>
+      </c>
+      <c r="AO26" s="59">
+        <v>10.16</v>
+      </c>
+      <c r="AP26" s="59">
+        <v>12.2</v>
+      </c>
+      <c r="AQ26" s="26">
+        <v>12.16</v>
+      </c>
+      <c r="AR26" s="26">
+        <v>13.17</v>
+      </c>
+      <c r="AS26" s="26">
+        <v>13.54</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>12.56</v>
+      </c>
+      <c r="AU26" s="26">
+        <v>12.77</v>
+      </c>
+      <c r="AV26" s="26">
+        <v>12.07</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>12.07</v>
+      </c>
+      <c r="AX26" s="25">
+        <v>12.04</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>24.3</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>17.93</v>
+      </c>
+      <c r="BA26" s="26">
+        <v>15.29</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>13.58</v>
+      </c>
+      <c r="BC26" s="26">
+        <v>12.11</v>
+      </c>
+      <c r="BD26" s="26">
+        <v>12.89</v>
+      </c>
+      <c r="BE26" s="103">
+        <v>12.19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B27" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="107"/>
+      <c r="D27" s="107"/>
+      <c r="E27" s="107"/>
+      <c r="F27" s="107"/>
+      <c r="G27" s="107"/>
+      <c r="H27" s="107"/>
+      <c r="I27" s="107"/>
+      <c r="J27" s="107"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
+      <c r="M27" s="107"/>
+      <c r="N27" s="107"/>
+      <c r="O27" s="107"/>
+      <c r="P27" s="107"/>
+      <c r="Q27" s="107"/>
+      <c r="R27" s="107"/>
+      <c r="S27" s="107"/>
+      <c r="T27" s="107"/>
+      <c r="U27" s="107"/>
+      <c r="V27" s="107"/>
+      <c r="W27" s="107"/>
+      <c r="X27" s="107"/>
+      <c r="Y27" s="107"/>
+      <c r="Z27" s="107"/>
+      <c r="AA27" s="107"/>
+      <c r="AB27" s="107"/>
+      <c r="AC27" s="107"/>
+      <c r="AD27" s="107"/>
+      <c r="AE27" s="107"/>
+      <c r="AF27" s="107"/>
+      <c r="AG27" s="107"/>
+      <c r="AH27" s="107"/>
+      <c r="AI27" s="107"/>
+      <c r="AJ27" s="107"/>
+      <c r="AK27" s="107"/>
+      <c r="AL27" s="107"/>
+      <c r="AM27" s="107"/>
+      <c r="AN27" s="107"/>
+      <c r="AO27" s="107"/>
+      <c r="AP27" s="107"/>
+      <c r="AQ27" s="107"/>
+      <c r="AR27" s="107"/>
+      <c r="AS27" s="107"/>
+      <c r="AT27" s="107"/>
+      <c r="AU27" s="107"/>
+      <c r="AV27" s="107"/>
+      <c r="AW27" s="107"/>
+      <c r="AX27" s="107"/>
+      <c r="AY27" s="107"/>
+      <c r="AZ27" s="107"/>
+      <c r="BA27" s="107"/>
+      <c r="BB27" s="107"/>
+      <c r="BC27" s="107"/>
+      <c r="BD27" s="107"/>
+      <c r="BE27" s="107"/>
+      <c r="BF27" s="107"/>
+      <c r="BG27" s="107"/>
+      <c r="BH27" s="107"/>
+      <c r="BI27" s="107"/>
+      <c r="BJ27" s="107"/>
+    </row>
+    <row r="28" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="24">
+        <v>14.63</v>
+      </c>
+      <c r="D28" s="24">
+        <v>15.44</v>
+      </c>
+      <c r="E28" s="24">
+        <v>15.82</v>
+      </c>
+      <c r="F28" s="24">
+        <v>15.52</v>
+      </c>
+      <c r="G28" s="24">
+        <v>15.42</v>
+      </c>
+      <c r="H28" s="24">
+        <v>15.69</v>
+      </c>
+      <c r="I28" s="24">
+        <v>15.6</v>
+      </c>
+      <c r="J28" s="24">
+        <v>15.53</v>
+      </c>
+      <c r="K28" s="24">
+        <v>15.7</v>
+      </c>
+      <c r="L28" s="24">
+        <v>15.84</v>
+      </c>
+      <c r="M28" s="24">
+        <v>16.03</v>
+      </c>
+      <c r="N28" s="25">
+        <v>16.28</v>
+      </c>
+      <c r="O28" s="26">
+        <v>15.43</v>
+      </c>
+      <c r="P28" s="26">
+        <v>14.96</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>14.86</v>
+      </c>
+      <c r="R28" s="26">
+        <v>14.53</v>
+      </c>
+      <c r="S28" s="26">
+        <v>14.97</v>
+      </c>
+      <c r="T28" s="26">
+        <v>14.81</v>
+      </c>
+      <c r="U28" s="26">
+        <v>14.81</v>
+      </c>
+      <c r="V28" s="26">
+        <v>14.94</v>
+      </c>
+      <c r="W28" s="26">
+        <v>14.82</v>
+      </c>
+      <c r="X28" s="26">
+        <v>14.86</v>
+      </c>
+      <c r="Y28" s="26">
+        <v>14.94</v>
+      </c>
+      <c r="Z28" s="25">
+        <v>14.74</v>
+      </c>
+      <c r="AA28" s="61">
+        <v>14.36</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>14.31</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>13.67</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>14.15</v>
+      </c>
+      <c r="AE28" s="28">
+        <v>14.12</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>13.95</v>
+      </c>
+      <c r="AG28" s="60">
+        <v>14.24</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>14.2</v>
+      </c>
+      <c r="AI28" s="60">
+        <v>14.14</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>14.18</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>14.12</v>
+      </c>
+      <c r="AL28" s="27">
+        <v>14.14</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>12.11</v>
+      </c>
+      <c r="AN28" s="60">
+        <v>12.23</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>12.19</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>12.28</v>
+      </c>
+      <c r="AQ28" s="28">
+        <v>12.5</v>
+      </c>
+      <c r="AR28" s="26">
+        <v>12.53</v>
+      </c>
+      <c r="AS28" s="26">
+        <v>12.62</v>
+      </c>
+      <c r="AT28" s="26">
+        <v>12.57</v>
+      </c>
+      <c r="AU28" s="26">
+        <v>12.71</v>
+      </c>
+      <c r="AV28" s="26">
+        <v>12.66</v>
+      </c>
+      <c r="AW28" s="26">
+        <v>12.43</v>
+      </c>
+      <c r="AX28" s="25">
+        <v>12.37</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>11.71</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>11.11</v>
+      </c>
+      <c r="BA28" s="26">
+        <v>10.95</v>
+      </c>
+      <c r="BB28" s="26">
+        <v>11</v>
+      </c>
+      <c r="BC28" s="26">
+        <v>10.95</v>
+      </c>
+      <c r="BD28" s="26">
+        <v>11.03</v>
+      </c>
+      <c r="BE28" s="103">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="26">
+        <v>11.44</v>
+      </c>
+      <c r="D29" s="26">
+        <v>13.08</v>
+      </c>
+      <c r="E29" s="26">
+        <v>13.96</v>
+      </c>
+      <c r="F29" s="26">
+        <v>13.25</v>
+      </c>
+      <c r="G29" s="26">
+        <v>13.45</v>
+      </c>
+      <c r="H29" s="28">
+        <v>14.34</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="26">
+        <v>12.09</v>
+      </c>
+      <c r="K29" s="26">
+        <v>12.38</v>
+      </c>
+      <c r="L29" s="26">
+        <v>12.97</v>
+      </c>
+      <c r="M29" s="26">
+        <v>13.56</v>
+      </c>
+      <c r="N29" s="25">
+        <v>13.48</v>
+      </c>
+      <c r="O29" s="26">
+        <v>9.56</v>
+      </c>
+      <c r="P29" s="26">
+        <v>11.47</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>10.55</v>
+      </c>
+      <c r="R29" s="26">
+        <v>10.75</v>
+      </c>
+      <c r="S29" s="26">
+        <v>10.51</v>
+      </c>
+      <c r="T29" s="26">
+        <v>11.24</v>
+      </c>
+      <c r="U29" s="26">
+        <v>11.42</v>
+      </c>
+      <c r="V29" s="26">
+        <v>12.23</v>
+      </c>
+      <c r="W29" s="26">
+        <v>12.52</v>
+      </c>
+      <c r="X29" s="26">
+        <v>12.5</v>
+      </c>
+      <c r="Y29" s="26">
+        <v>12.58</v>
+      </c>
+      <c r="Z29" s="25">
+        <v>12.33</v>
+      </c>
+      <c r="AA29" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="60">
+        <v>10.79</v>
+      </c>
+      <c r="AG29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="26">
+        <v>14.93</v>
+      </c>
+      <c r="D30" s="26">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="E30" s="26">
+        <v>15.48</v>
+      </c>
+      <c r="F30" s="26">
+        <v>14.19</v>
+      </c>
+      <c r="G30" s="26">
+        <v>15.01</v>
+      </c>
+      <c r="H30" s="28">
+        <v>15.51</v>
+      </c>
+      <c r="I30" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="26">
+        <v>15.38</v>
+      </c>
+      <c r="K30" s="26">
+        <v>15.78</v>
+      </c>
+      <c r="L30" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="M30" s="26">
+        <v>15.87</v>
+      </c>
+      <c r="N30" s="25">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="O30" s="26">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="P30" s="26">
+        <v>14.19</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="R30" s="26">
+        <v>11.56</v>
+      </c>
+      <c r="S30" s="26">
+        <v>11.44</v>
+      </c>
+      <c r="T30" s="26">
+        <v>12.03</v>
+      </c>
+      <c r="U30" s="26">
+        <v>12.73</v>
+      </c>
+      <c r="V30" s="26">
+        <v>13.36</v>
+      </c>
+      <c r="W30" s="26">
+        <v>13.63</v>
+      </c>
+      <c r="X30" s="26">
+        <v>14.06</v>
+      </c>
+      <c r="Y30" s="26">
+        <v>14.67</v>
+      </c>
+      <c r="Z30" s="25">
+        <v>14.85</v>
+      </c>
+      <c r="AA30" s="61">
+        <v>12.01</v>
+      </c>
+      <c r="AB30" s="60">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="AC30" s="60">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="AD30" s="60">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AE30" s="28">
+        <v>15.92</v>
+      </c>
+      <c r="AF30" s="60">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="AG30" s="60">
+        <v>15.37</v>
+      </c>
+      <c r="AH30" s="60">
+        <v>15.17</v>
+      </c>
+      <c r="AI30" s="60">
+        <v>15.38</v>
+      </c>
+      <c r="AJ30" s="60">
+        <v>14.55</v>
+      </c>
+      <c r="AK30" s="60">
+        <v>14.54</v>
+      </c>
+      <c r="AL30" s="27">
+        <v>14.34</v>
+      </c>
+      <c r="AM30" s="60">
+        <v>11.51</v>
+      </c>
+      <c r="AN30" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="AO30" s="60">
+        <v>11.64</v>
+      </c>
+      <c r="AP30" s="60">
+        <v>11.49</v>
+      </c>
+      <c r="AQ30" s="28">
+        <v>12.57</v>
+      </c>
+      <c r="AR30" s="28">
+        <v>12.75</v>
+      </c>
+      <c r="AS30" s="28">
+        <v>13.08</v>
+      </c>
+      <c r="AT30" s="28">
+        <v>13.33</v>
+      </c>
+      <c r="AU30" s="28">
+        <v>13.47</v>
+      </c>
+      <c r="AV30" s="28">
+        <v>13.89</v>
+      </c>
+      <c r="AW30" s="28">
+        <v>12.97</v>
+      </c>
+      <c r="AX30" s="25">
+        <v>12.68</v>
+      </c>
+      <c r="AY30" s="77">
+        <v>16.38</v>
+      </c>
+      <c r="AZ30" s="28">
+        <v>14.42</v>
+      </c>
+      <c r="BA30" s="28">
+        <v>12.27</v>
+      </c>
+      <c r="BB30" s="28">
+        <v>11.27</v>
+      </c>
+      <c r="BC30" s="28">
+        <v>10.62</v>
+      </c>
+      <c r="BD30" s="28">
+        <v>10.23</v>
+      </c>
+      <c r="BE30" s="104">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="26">
+        <v>17.63</v>
+      </c>
+      <c r="D31" s="26">
+        <v>21</v>
+      </c>
+      <c r="E31" s="26">
+        <v>22.01</v>
+      </c>
+      <c r="F31" s="26">
+        <v>21.27</v>
+      </c>
+      <c r="G31" s="26">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="H31" s="28">
+        <v>19.88</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="26">
+        <v>19.05</v>
+      </c>
+      <c r="K31" s="26">
+        <v>19.72</v>
+      </c>
+      <c r="L31" s="26">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="M31" s="26">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="N31" s="25">
+        <v>20.27</v>
+      </c>
+      <c r="O31" s="26">
+        <v>16.27</v>
+      </c>
+      <c r="P31" s="26">
+        <v>17.72</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="R31" s="26">
+        <v>17.89</v>
+      </c>
+      <c r="S31" s="26">
+        <v>18</v>
+      </c>
+      <c r="T31" s="26">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="U31" s="26">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="V31" s="26">
+        <v>18.72</v>
+      </c>
+      <c r="W31" s="26">
+        <v>18.32</v>
+      </c>
+      <c r="X31" s="26">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="Y31" s="26">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="Z31" s="25">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="AA31" s="61">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AB31" s="60">
+        <v>16.04</v>
+      </c>
+      <c r="AC31" s="60">
+        <v>16.46</v>
+      </c>
+      <c r="AD31" s="60">
+        <v>18.84</v>
+      </c>
+      <c r="AE31" s="28">
+        <v>17.37</v>
+      </c>
+      <c r="AF31" s="60">
+        <v>17.14</v>
+      </c>
+      <c r="AG31" s="60">
+        <v>17.25</v>
+      </c>
+      <c r="AH31" s="60">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="AI31" s="60">
+        <v>17.48</v>
+      </c>
+      <c r="AJ31" s="60">
+        <v>17.41</v>
+      </c>
+      <c r="AK31" s="60">
+        <v>17.45</v>
+      </c>
+      <c r="AL31" s="27">
+        <v>17.43</v>
+      </c>
+      <c r="AM31" s="60">
+        <v>19</v>
+      </c>
+      <c r="AN31" s="60">
+        <v>18.02</v>
+      </c>
+      <c r="AO31" s="60">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="AP31" s="60">
+        <v>17.07</v>
+      </c>
+      <c r="AQ31" s="28">
+        <v>16.36</v>
+      </c>
+      <c r="AR31" s="28">
+        <v>17.2</v>
+      </c>
+      <c r="AS31" s="28">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AT31" s="28">
+        <v>16.71</v>
+      </c>
+      <c r="AU31" s="28">
+        <v>16.27</v>
+      </c>
+      <c r="AV31" s="28">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="AW31" s="28">
+        <v>15.97</v>
+      </c>
+      <c r="AX31" s="25">
+        <v>15.9</v>
+      </c>
+      <c r="AY31" s="77">
+        <v>17.75</v>
+      </c>
+      <c r="AZ31" s="28">
+        <v>15.45</v>
+      </c>
+      <c r="BA31" s="28">
+        <v>15.97</v>
+      </c>
+      <c r="BB31" s="28">
+        <v>13.89</v>
+      </c>
+      <c r="BC31" s="28">
+        <v>13.74</v>
+      </c>
+      <c r="BD31" s="28">
+        <v>14.28</v>
+      </c>
+      <c r="BE31" s="104">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="32" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="26">
+        <v>11.53</v>
+      </c>
+      <c r="D32" s="26">
+        <v>14.63</v>
+      </c>
+      <c r="E32" s="26">
+        <v>15.1</v>
+      </c>
+      <c r="F32" s="26">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="G32" s="26">
+        <v>15.17</v>
+      </c>
+      <c r="H32" s="28">
+        <v>15.57</v>
+      </c>
+      <c r="I32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="26">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="K32" s="26">
+        <v>16.61</v>
+      </c>
+      <c r="L32" s="26">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="M32" s="26">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="N32" s="25">
+        <v>17.2</v>
+      </c>
+      <c r="O32" s="26">
+        <v>16.45</v>
+      </c>
+      <c r="P32" s="26">
+        <v>15.41</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>15.39</v>
+      </c>
+      <c r="R32" s="26">
+        <v>15.26</v>
+      </c>
+      <c r="S32" s="26">
+        <v>15.46</v>
+      </c>
+      <c r="T32" s="26">
+        <v>13.32</v>
+      </c>
+      <c r="U32" s="26">
+        <v>13.92</v>
+      </c>
+      <c r="V32" s="26">
+        <v>14.3</v>
+      </c>
+      <c r="W32" s="26">
+        <v>14.03</v>
+      </c>
+      <c r="X32" s="26">
+        <v>14.08</v>
+      </c>
+      <c r="Y32" s="26">
+        <v>15.03</v>
+      </c>
+      <c r="Z32" s="25">
+        <v>14.94</v>
+      </c>
+      <c r="AA32" s="61">
+        <v>14.37</v>
+      </c>
+      <c r="AB32" s="60">
+        <v>14.75</v>
+      </c>
+      <c r="AC32" s="60">
+        <v>14.57</v>
+      </c>
+      <c r="AD32" s="60">
+        <v>14.52</v>
+      </c>
+      <c r="AE32" s="28">
+        <v>13.96</v>
+      </c>
+      <c r="AF32" s="60">
+        <v>14.25</v>
+      </c>
+      <c r="AG32" s="60">
+        <v>14.7</v>
+      </c>
+      <c r="AH32" s="60">
+        <v>14.51</v>
+      </c>
+      <c r="AI32" s="60">
+        <v>14.62</v>
+      </c>
+      <c r="AJ32" s="60">
+        <v>14.66</v>
+      </c>
+      <c r="AK32" s="60">
+        <v>14.31</v>
+      </c>
+      <c r="AL32" s="27">
+        <v>14.48</v>
+      </c>
+      <c r="AM32" s="60">
+        <v>12.76</v>
+      </c>
+      <c r="AN32" s="60">
+        <v>10.29</v>
+      </c>
+      <c r="AO32" s="60">
+        <v>10.91</v>
+      </c>
+      <c r="AP32" s="60">
+        <v>11.99</v>
+      </c>
+      <c r="AQ32" s="28">
+        <v>11.39</v>
+      </c>
+      <c r="AR32" s="28">
+        <v>12.1</v>
+      </c>
+      <c r="AS32" s="28">
+        <v>12.04</v>
+      </c>
+      <c r="AT32" s="28">
+        <v>12.22</v>
+      </c>
+      <c r="AU32" s="28">
+        <v>12.22</v>
+      </c>
+      <c r="AV32" s="28">
+        <v>12.17</v>
+      </c>
+      <c r="AW32" s="28">
+        <v>12.01</v>
+      </c>
+      <c r="AX32" s="25">
+        <v>11.94</v>
+      </c>
+      <c r="AY32" s="77">
+        <v>12.17</v>
+      </c>
+      <c r="AZ32" s="28">
+        <v>10.43</v>
+      </c>
+      <c r="BA32" s="28">
+        <v>11.97</v>
+      </c>
+      <c r="BB32" s="28">
+        <v>12.39</v>
+      </c>
+      <c r="BC32" s="28">
+        <v>11.86</v>
+      </c>
+      <c r="BD32" s="28">
+        <v>12.65</v>
+      </c>
+      <c r="BE32" s="104">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="102" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="26">
+        <v>11.02</v>
+      </c>
+      <c r="D33" s="26">
+        <v>13.27</v>
+      </c>
+      <c r="E33" s="26">
+        <v>13.51</v>
+      </c>
+      <c r="F33" s="26">
+        <v>13</v>
+      </c>
+      <c r="G33" s="26">
+        <v>12.46</v>
+      </c>
+      <c r="H33" s="28">
+        <v>12.84</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="26">
+        <v>12.91</v>
+      </c>
+      <c r="K33" s="26">
+        <v>12.97</v>
+      </c>
+      <c r="L33" s="26">
+        <v>13.18</v>
+      </c>
+      <c r="M33" s="26">
+        <v>13.22</v>
+      </c>
+      <c r="N33" s="25">
+        <v>13.5</v>
+      </c>
+      <c r="O33" s="26">
+        <v>13.94</v>
+      </c>
+      <c r="P33" s="26">
+        <v>12.89</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>11.64</v>
+      </c>
+      <c r="R33" s="26">
+        <v>11.32</v>
+      </c>
+      <c r="S33" s="26">
+        <v>12.93</v>
+      </c>
+      <c r="T33" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="U33" s="26">
+        <v>12.61</v>
+      </c>
+      <c r="V33" s="26">
+        <v>12.62</v>
+      </c>
+      <c r="W33" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="X33" s="26">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="26">
+        <v>13.49</v>
+      </c>
+      <c r="Z33" s="25">
+        <v>13.64</v>
+      </c>
+      <c r="AA33" s="61">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AB33" s="60">
+        <v>10.14</v>
+      </c>
+      <c r="AC33" s="60">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AD33" s="60">
+        <v>9.92</v>
+      </c>
+      <c r="AE33" s="28">
+        <v>10.9</v>
+      </c>
+      <c r="AF33" s="60">
+        <v>11.29</v>
+      </c>
+      <c r="AG33" s="60">
+        <v>11.33</v>
+      </c>
+      <c r="AH33" s="60">
+        <v>11.51</v>
+      </c>
+      <c r="AI33" s="60">
+        <v>11.24</v>
+      </c>
+      <c r="AJ33" s="60">
+        <v>11.43</v>
+      </c>
+      <c r="AK33" s="60">
+        <v>11.29</v>
+      </c>
+      <c r="AL33" s="27">
+        <v>11.16</v>
+      </c>
+      <c r="AM33" s="60">
+        <v>11.01</v>
+      </c>
+      <c r="AN33" s="60">
+        <v>10.16</v>
+      </c>
+      <c r="AO33" s="60">
+        <v>11.19</v>
+      </c>
+      <c r="AP33" s="60">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AQ33" s="28">
+        <v>10.97</v>
+      </c>
+      <c r="AR33" s="28">
+        <v>10.95</v>
+      </c>
+      <c r="AS33" s="28">
+        <v>11.38</v>
+      </c>
+      <c r="AT33" s="28">
+        <v>11.44</v>
+      </c>
+      <c r="AU33" s="28">
+        <v>11.47</v>
+      </c>
+      <c r="AV33" s="28">
+        <v>11.86</v>
+      </c>
+      <c r="AW33" s="28">
+        <v>11.44</v>
+      </c>
+      <c r="AX33" s="25">
+        <v>11.23</v>
+      </c>
+      <c r="AY33" s="77">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AZ33" s="28">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="BA33" s="28">
+        <v>8.36</v>
+      </c>
+      <c r="BB33" s="28">
+        <v>8.49</v>
+      </c>
+      <c r="BC33" s="28">
+        <v>7.65</v>
+      </c>
+      <c r="BD33" s="28">
+        <v>7.96</v>
+      </c>
+      <c r="BE33" s="104">
+        <v>8.15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="26">
+        <v>15.34</v>
+      </c>
+      <c r="D34" s="26">
+        <v>12.66</v>
+      </c>
+      <c r="E34" s="26">
+        <v>12.6</v>
+      </c>
+      <c r="F34" s="26">
+        <v>11.53</v>
+      </c>
+      <c r="G34" s="26">
+        <v>11.91</v>
+      </c>
+      <c r="H34" s="28">
+        <v>12.22</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="26">
+        <v>12.25</v>
+      </c>
+      <c r="K34" s="26">
+        <v>12.52</v>
+      </c>
+      <c r="L34" s="26">
+        <v>12.29</v>
+      </c>
+      <c r="M34" s="26">
+        <v>12.33</v>
+      </c>
+      <c r="N34" s="25">
+        <v>12.43</v>
+      </c>
+      <c r="O34" s="26">
+        <v>8.59</v>
+      </c>
+      <c r="P34" s="26">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="Q34" s="26">
+        <v>11.04</v>
+      </c>
+      <c r="R34" s="26">
+        <v>11.69</v>
+      </c>
+      <c r="S34" s="26">
+        <v>12.23</v>
+      </c>
+      <c r="T34" s="26">
+        <v>11.99</v>
+      </c>
+      <c r="U34" s="26">
+        <v>11.91</v>
+      </c>
+      <c r="V34" s="26">
+        <v>12.27</v>
+      </c>
+      <c r="W34" s="26">
+        <v>11.92</v>
+      </c>
+      <c r="X34" s="26">
+        <v>11.84</v>
+      </c>
+      <c r="Y34" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="Z34" s="25">
+        <v>11.69</v>
+      </c>
+      <c r="AA34" s="61">
+        <v>11.29</v>
+      </c>
+      <c r="AB34" s="60">
+        <v>12.4</v>
+      </c>
+      <c r="AC34" s="60">
+        <v>11.41</v>
+      </c>
+      <c r="AD34" s="60">
+        <v>11.2</v>
+      </c>
+      <c r="AE34" s="28">
+        <v>10.63</v>
+      </c>
+      <c r="AF34" s="60">
+        <v>10.43</v>
+      </c>
+      <c r="AG34" s="60">
+        <v>10.57</v>
+      </c>
+      <c r="AH34" s="60">
+        <v>10.71</v>
+      </c>
+      <c r="AI34" s="60">
+        <v>10.64</v>
+      </c>
+      <c r="AJ34" s="60">
+        <v>10.57</v>
+      </c>
+      <c r="AK34" s="60">
+        <v>10.6</v>
+      </c>
+      <c r="AL34" s="27">
+        <v>10.45</v>
+      </c>
+      <c r="AM34" s="60">
+        <v>8.99</v>
+      </c>
+      <c r="AN34" s="60">
+        <v>10.16</v>
+      </c>
+      <c r="AO34" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AP34" s="60">
+        <v>8.52</v>
+      </c>
+      <c r="AQ34" s="28">
+        <v>9.51</v>
+      </c>
+      <c r="AR34" s="28">
+        <v>9.65</v>
+      </c>
+      <c r="AS34" s="28">
+        <v>9.59</v>
+      </c>
+      <c r="AT34" s="28">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AU34" s="28">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AV34" s="28">
+        <v>9.74</v>
+      </c>
+      <c r="AW34" s="28">
+        <v>9.67</v>
+      </c>
+      <c r="AX34" s="25">
+        <v>9.76</v>
+      </c>
+      <c r="AY34" s="77">
+        <v>4.92</v>
+      </c>
+      <c r="AZ34" s="28">
+        <v>7.15</v>
+      </c>
+      <c r="BA34" s="28">
+        <v>7.02</v>
+      </c>
+      <c r="BB34" s="28">
+        <v>7.5</v>
+      </c>
+      <c r="BC34" s="28">
+        <v>7.91</v>
+      </c>
+      <c r="BD34" s="28">
+        <v>7.96</v>
+      </c>
+      <c r="BE34" s="104">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="61">
+        <v>15.67</v>
+      </c>
+      <c r="AB35" s="60">
+        <v>14.26</v>
+      </c>
+      <c r="AC35" s="60">
+        <v>11.97</v>
+      </c>
+      <c r="AD35" s="60">
+        <v>11.5</v>
+      </c>
+      <c r="AE35" s="28">
+        <v>11.32</v>
+      </c>
+      <c r="AF35" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="60">
+        <v>11.62</v>
+      </c>
+      <c r="AH35" s="60">
+        <v>11.31</v>
+      </c>
+      <c r="AI35" s="60">
+        <v>11.51</v>
+      </c>
+      <c r="AJ35" s="60">
+        <v>11.27</v>
+      </c>
+      <c r="AK35" s="60">
+        <v>11.16</v>
+      </c>
+      <c r="AL35" s="27">
+        <v>11.35</v>
+      </c>
+      <c r="AM35" s="60">
+        <v>4.29</v>
+      </c>
+      <c r="AN35" s="60">
+        <v>7.97</v>
+      </c>
+      <c r="AO35" s="60">
+        <v>7.45</v>
+      </c>
+      <c r="AP35" s="60">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AQ35" s="28">
+        <v>7.59</v>
+      </c>
+      <c r="AR35" s="28">
+        <v>7.34</v>
+      </c>
+      <c r="AS35" s="28">
+        <v>7.76</v>
+      </c>
+      <c r="AT35" s="28">
+        <v>8.44</v>
+      </c>
+      <c r="AU35" s="28">
+        <v>8.83</v>
+      </c>
+      <c r="AV35" s="28">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AW35" s="28">
+        <v>8.44</v>
+      </c>
+      <c r="AX35" s="25">
+        <v>8.4</v>
+      </c>
+      <c r="AY35" s="77">
+        <v>10.41</v>
+      </c>
+      <c r="AZ35" s="28">
+        <v>8.6</v>
+      </c>
+      <c r="BA35" s="28">
+        <v>8.42</v>
+      </c>
+      <c r="BB35" s="28">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="BC35" s="28">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BD35" s="28">
+        <v>9.32</v>
+      </c>
+      <c r="BE35" s="104">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="36" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="102" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="26">
+        <v>18.02</v>
+      </c>
+      <c r="D36" s="26">
+        <v>15.55</v>
+      </c>
+      <c r="E36" s="26">
+        <v>17.07</v>
+      </c>
+      <c r="F36" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="G36" s="26">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="H36" s="28">
+        <v>17.29</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K36" s="26">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="L36" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="M36" s="26">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="N36" s="25">
+        <v>16.18</v>
+      </c>
+      <c r="O36" s="26">
+        <v>22.12</v>
+      </c>
+      <c r="P36" s="26">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="Q36" s="26">
+        <v>18.91</v>
+      </c>
+      <c r="R36" s="26">
+        <v>18.86</v>
+      </c>
+      <c r="S36" s="26">
+        <v>18.55</v>
+      </c>
+      <c r="T36" s="26">
+        <v>18.45</v>
+      </c>
+      <c r="U36" s="26">
+        <v>17.41</v>
+      </c>
+      <c r="V36" s="26">
+        <v>16.98</v>
+      </c>
+      <c r="W36" s="26">
+        <v>16.66</v>
+      </c>
+      <c r="X36" s="26">
+        <v>16.37</v>
+      </c>
+      <c r="Y36" s="26">
+        <v>16.22</v>
+      </c>
+      <c r="Z36" s="25">
+        <v>15.67</v>
+      </c>
+      <c r="AA36" s="61">
+        <v>12.66</v>
+      </c>
+      <c r="AB36" s="60">
+        <v>11.64</v>
+      </c>
+      <c r="AC36" s="60">
+        <v>11.99</v>
+      </c>
+      <c r="AD36" s="60">
+        <v>11.72</v>
+      </c>
+      <c r="AE36" s="28">
+        <v>12.34</v>
+      </c>
+      <c r="AF36" s="60">
+        <v>12.48</v>
+      </c>
+      <c r="AG36" s="60">
+        <v>13.47</v>
+      </c>
+      <c r="AH36" s="60">
+        <v>13.28</v>
+      </c>
+      <c r="AI36" s="60">
+        <v>13.01</v>
+      </c>
+      <c r="AJ36" s="60">
+        <v>13.79</v>
+      </c>
+      <c r="AK36" s="60">
+        <v>13.95</v>
+      </c>
+      <c r="AL36" s="27">
+        <v>14.27</v>
+      </c>
+      <c r="AM36" s="60">
+        <v>11.2</v>
+      </c>
+      <c r="AN36" s="60">
+        <v>10.41</v>
+      </c>
+      <c r="AO36" s="60">
+        <v>11.39</v>
+      </c>
+      <c r="AP36" s="60">
+        <v>12.27</v>
+      </c>
+      <c r="AQ36" s="28">
+        <v>13.01</v>
+      </c>
+      <c r="AR36" s="28">
+        <v>13.43</v>
+      </c>
+      <c r="AS36" s="28">
+        <v>13.23</v>
+      </c>
+      <c r="AT36" s="28">
+        <v>12.98</v>
+      </c>
+      <c r="AU36" s="28">
+        <v>13.15</v>
+      </c>
+      <c r="AV36" s="28">
+        <v>13.03</v>
+      </c>
+      <c r="AW36" s="28">
+        <v>12.86</v>
+      </c>
+      <c r="AX36" s="25">
+        <v>12.74</v>
+      </c>
+      <c r="AY36" s="77">
+        <v>13.29</v>
+      </c>
+      <c r="AZ36" s="28">
+        <v>11.21</v>
+      </c>
+      <c r="BA36" s="28">
+        <v>10.84</v>
+      </c>
+      <c r="BB36" s="28">
+        <v>11.12</v>
+      </c>
+      <c r="BC36" s="28">
+        <v>11.83</v>
+      </c>
+      <c r="BD36" s="28">
+        <v>11.35</v>
+      </c>
+      <c r="BE36" s="104">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="37" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="102" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="25" t="s">
+      <c r="C37" s="26">
+        <v>16.13</v>
+      </c>
+      <c r="D37" s="26">
+        <v>16.03</v>
+      </c>
+      <c r="E37" s="26">
+        <v>17.04</v>
+      </c>
+      <c r="F37" s="26">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="G37" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="H37" s="28">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="26">
+        <v>17.68</v>
+      </c>
+      <c r="K37" s="26">
+        <v>17.78</v>
+      </c>
+      <c r="L37" s="26">
+        <v>17.38</v>
+      </c>
+      <c r="M37" s="26">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="N37" s="25">
+        <v>17.96</v>
+      </c>
+      <c r="O37" s="26">
+        <v>23.48</v>
+      </c>
+      <c r="P37" s="26">
+        <v>20.49</v>
+      </c>
+      <c r="Q37" s="26">
+        <v>17.61</v>
+      </c>
+      <c r="R37" s="26">
+        <v>16.79</v>
+      </c>
+      <c r="S37" s="26">
+        <v>17.48</v>
+      </c>
+      <c r="T37" s="26">
+        <v>15.76</v>
+      </c>
+      <c r="U37" s="26">
+        <v>15.12</v>
+      </c>
+      <c r="V37" s="26">
+        <v>15.56</v>
+      </c>
+      <c r="W37" s="26">
+        <v>15.42</v>
+      </c>
+      <c r="X37" s="26">
+        <v>15.27</v>
+      </c>
+      <c r="Y37" s="26">
+        <v>15.66</v>
+      </c>
+      <c r="Z37" s="25">
+        <v>15.45</v>
+      </c>
+      <c r="AA37" s="61">
+        <v>17.02</v>
+      </c>
+      <c r="AB37" s="60">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AC37" s="60">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="AD37" s="60">
+        <v>18</v>
+      </c>
+      <c r="AE37" s="28">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="AF37" s="60">
+        <v>16.54</v>
+      </c>
+      <c r="AG37" s="60">
+        <v>16.47</v>
+      </c>
+      <c r="AH37" s="60">
+        <v>15.3</v>
+      </c>
+      <c r="AI37" s="60">
+        <v>15.44</v>
+      </c>
+      <c r="AJ37" s="60">
+        <v>15.32</v>
+      </c>
+      <c r="AK37" s="60">
+        <v>14.52</v>
+      </c>
+      <c r="AL37" s="27">
+        <v>14.75</v>
+      </c>
+      <c r="AM37" s="60">
+        <v>13.04</v>
+      </c>
+      <c r="AN37" s="60">
+        <v>10.76</v>
+      </c>
+      <c r="AO37" s="60">
+        <v>13.65</v>
+      </c>
+      <c r="AP37" s="60">
+        <v>14.29</v>
+      </c>
+      <c r="AQ37" s="28">
+        <v>13.8</v>
+      </c>
+      <c r="AR37" s="28">
+        <v>13.54</v>
+      </c>
+      <c r="AS37" s="28">
+        <v>13.86</v>
+      </c>
+      <c r="AT37" s="28">
+        <v>13.4</v>
+      </c>
+      <c r="AU37" s="28">
+        <v>14.09</v>
+      </c>
+      <c r="AV37" s="28">
+        <v>14.04</v>
+      </c>
+      <c r="AW37" s="28">
+        <v>13.88</v>
+      </c>
+      <c r="AX37" s="25">
+        <v>14.11</v>
+      </c>
+      <c r="AY37" s="77">
+        <v>10.53</v>
+      </c>
+      <c r="AZ37" s="28">
+        <v>10.44</v>
+      </c>
+      <c r="BA37" s="28">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BB37" s="28">
+        <v>10</v>
+      </c>
+      <c r="BC37" s="28">
+        <v>10.3</v>
+      </c>
+      <c r="BD37" s="28">
+        <v>10.06</v>
+      </c>
+      <c r="BE37" s="104">
+        <v>10.130000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="102" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="61">
+        <v>18</v>
+      </c>
+      <c r="AB38" s="60">
+        <v>17.43</v>
+      </c>
+      <c r="AC38" s="60">
+        <v>18.52</v>
+      </c>
+      <c r="AD38" s="60">
+        <v>19.37</v>
+      </c>
+      <c r="AE38" s="28">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="AF38" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="60">
+        <v>18.02</v>
+      </c>
+      <c r="AH38" s="60">
+        <v>18.21</v>
+      </c>
+      <c r="AI38" s="60">
+        <v>18.04</v>
+      </c>
+      <c r="AJ38" s="60">
+        <v>17.52</v>
+      </c>
+      <c r="AK38" s="60">
+        <v>17.45</v>
+      </c>
+      <c r="AL38" s="27">
+        <v>17.43</v>
+      </c>
+      <c r="AM38" s="60">
+        <v>15.75</v>
+      </c>
+      <c r="AN38" s="60">
+        <v>16.16</v>
+      </c>
+      <c r="AO38" s="60">
+        <v>15.19</v>
+      </c>
+      <c r="AP38" s="60">
+        <v>15.48</v>
+      </c>
+      <c r="AQ38" s="28">
+        <v>15.55</v>
+      </c>
+      <c r="AR38" s="28">
+        <v>15.09</v>
+      </c>
+      <c r="AS38" s="28">
+        <v>15.28</v>
+      </c>
+      <c r="AT38" s="28">
+        <v>15.31</v>
+      </c>
+      <c r="AU38" s="28">
+        <v>15.67</v>
+      </c>
+      <c r="AV38" s="28">
+        <v>15.5</v>
+      </c>
+      <c r="AW38" s="28">
+        <v>15.33</v>
+      </c>
+      <c r="AX38" s="25">
+        <v>14.97</v>
+      </c>
+      <c r="AY38" s="77">
+        <v>13.47</v>
+      </c>
+      <c r="AZ38" s="28">
+        <v>14.05</v>
+      </c>
+      <c r="BA38" s="28">
+        <v>14.45</v>
+      </c>
+      <c r="BB38" s="28">
+        <v>15.18</v>
+      </c>
+      <c r="BC38" s="28">
+        <v>14.41</v>
+      </c>
+      <c r="BD38" s="28">
+        <v>14.14</v>
+      </c>
+      <c r="BE38" s="104">
+        <v>14.74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="26" t="s">
-[...193 lines deleted...]
-      </c>
+      <c r="C39" s="29">
+        <v>14.41</v>
+      </c>
+      <c r="D39" s="29">
+        <v>15.58</v>
+      </c>
+      <c r="E39" s="29">
+        <v>16.18</v>
+      </c>
+      <c r="F39" s="29">
+        <v>16.12</v>
+      </c>
+      <c r="G39" s="29">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H39" s="29">
+        <v>16.36</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="29">
+        <v>16.62</v>
+      </c>
+      <c r="K39" s="29">
+        <v>16.59</v>
+      </c>
+      <c r="L39" s="29">
+        <v>17.04</v>
+      </c>
+      <c r="M39" s="29">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="N39" s="31">
+        <v>17.75</v>
+      </c>
+      <c r="O39" s="29">
+        <v>15.2</v>
+      </c>
+      <c r="P39" s="29">
+        <v>15.19</v>
+      </c>
+      <c r="Q39" s="29">
+        <v>15.28</v>
+      </c>
+      <c r="R39" s="29">
+        <v>14.75</v>
+      </c>
+      <c r="S39" s="29">
+        <v>15.55</v>
+      </c>
+      <c r="T39" s="29">
+        <v>15.6</v>
+      </c>
+      <c r="U39" s="29">
+        <v>15.86</v>
+      </c>
+      <c r="V39" s="29">
+        <v>15.94</v>
+      </c>
+      <c r="W39" s="29">
+        <v>16.05</v>
+      </c>
+      <c r="X39" s="29">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="Y39" s="29">
+        <v>15.99</v>
+      </c>
+      <c r="Z39" s="31">
+        <v>15.64</v>
+      </c>
+      <c r="AA39" s="62">
+        <v>14.86</v>
+      </c>
+      <c r="AB39" s="63">
+        <v>13.65</v>
+      </c>
+      <c r="AC39" s="63">
+        <v>12.16</v>
+      </c>
+      <c r="AD39" s="63">
+        <v>13.42</v>
+      </c>
+      <c r="AE39" s="29">
+        <v>14.35</v>
+      </c>
+      <c r="AF39" s="63">
+        <v>15.76</v>
+      </c>
+      <c r="AG39" s="63">
+        <v>14.79</v>
+      </c>
+      <c r="AH39" s="63">
+        <v>14.91</v>
+      </c>
+      <c r="AI39" s="63">
+        <v>14.82</v>
+      </c>
+      <c r="AJ39" s="63">
+        <v>15.23</v>
+      </c>
+      <c r="AK39" s="63">
+        <v>15.35</v>
+      </c>
+      <c r="AL39" s="64">
+        <v>15.29</v>
+      </c>
+      <c r="AM39" s="63">
+        <v>12.93</v>
+      </c>
+      <c r="AN39" s="63">
+        <v>14.53</v>
+      </c>
+      <c r="AO39" s="63">
+        <v>13.7</v>
+      </c>
+      <c r="AP39" s="63">
+        <v>13.35</v>
+      </c>
+      <c r="AQ39" s="29">
+        <v>13.58</v>
+      </c>
+      <c r="AR39" s="29">
+        <v>13.03</v>
+      </c>
+      <c r="AS39" s="29">
+        <v>13.18</v>
+      </c>
+      <c r="AT39" s="29">
+        <v>12.89</v>
+      </c>
+      <c r="AU39" s="29">
+        <v>12.99</v>
+      </c>
+      <c r="AV39" s="29">
+        <v>12.72</v>
+      </c>
+      <c r="AW39" s="29">
+        <v>12.48</v>
+      </c>
+      <c r="AX39" s="31">
+        <v>12.55</v>
+      </c>
+      <c r="AY39" s="78">
+        <v>12.59</v>
+      </c>
+      <c r="AZ39" s="29">
+        <v>11.89</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>11.34</v>
+      </c>
+      <c r="BB39" s="29">
+        <v>11</v>
+      </c>
+      <c r="BC39" s="29">
+        <v>11.45</v>
+      </c>
+      <c r="BD39" s="29">
+        <v>11.45</v>
+      </c>
+      <c r="BE39" s="105">
+        <v>11.32</v>
+      </c>
+      <c r="BF39" s="75"/>
+      <c r="BG39" s="75"/>
+      <c r="BH39" s="75"/>
+      <c r="BI39" s="75"/>
+      <c r="BJ39" s="75"/>
     </row>
-    <row r="9" spans="1:73" s="5" customFormat="1" ht="15" customHeight="1">
-[...74 lines deleted...]
-      <c r="BU9" s="111"/>
+    <row r="40" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="98"/>
+      <c r="P40" s="32"/>
     </row>
-    <row r="10" spans="1:73" s="5" customFormat="1" ht="12" customHeight="1">
-[...6959 lines deleted...]
-      <c r="AA52" s="43"/>
+    <row r="41" spans="1:62" s="5" customFormat="1" ht="11.25">
+      <c r="P41" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ7:BU7"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="BH3:BJ3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="O4:Z4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BJ49"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="4" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="33" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="4" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="25" max="26" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="27" max="34" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="8" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="46" width="7.7109375" style="1" customWidth="1"/>
+    <col min="47" max="47" width="8.85546875" style="1" customWidth="1"/>
+    <col min="48" max="48" width="7.7109375" style="1" customWidth="1"/>
+    <col min="49" max="49" width="8.28515625" style="1" customWidth="1"/>
+    <col min="50" max="50" width="8.85546875" style="1" customWidth="1"/>
+    <col min="51" max="58" width="7.7109375" style="1" customWidth="1"/>
+    <col min="59" max="59" width="8.5703125" style="1" customWidth="1"/>
+    <col min="60" max="60" width="7.7109375" style="1" customWidth="1"/>
+    <col min="61" max="61" width="8.42578125" style="1" customWidth="1"/>
+    <col min="62" max="62" width="8" style="1" customWidth="1"/>
+    <col min="63" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:62" ht="15" customHeight="1">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+    </row>
+    <row r="2" spans="1:62" s="5" customFormat="1" ht="25.5">
+      <c r="A2" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="117" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="117"/>
+      <c r="T2" s="117"/>
+      <c r="U2" s="117"/>
+      <c r="V2" s="117"/>
+      <c r="W2" s="117"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="117"/>
+      <c r="Z2" s="117"/>
+      <c r="AA2" s="117"/>
+      <c r="AB2" s="117"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="117"/>
+      <c r="AF2" s="117"/>
+      <c r="AG2" s="117"/>
+      <c r="AH2" s="117"/>
+      <c r="AI2" s="117"/>
+      <c r="AJ2" s="117"/>
+      <c r="AK2" s="117"/>
+      <c r="AL2" s="117"/>
+      <c r="AM2" s="117"/>
+      <c r="AN2" s="117"/>
+      <c r="AO2" s="117"/>
+      <c r="AP2" s="117"/>
+      <c r="AQ2" s="117"/>
+      <c r="AR2" s="117"/>
+      <c r="AS2" s="117"/>
+      <c r="AT2" s="117"/>
+      <c r="AU2" s="117"/>
+      <c r="AV2" s="117"/>
+      <c r="AW2" s="117"/>
+      <c r="AX2" s="117"/>
+      <c r="AY2" s="117"/>
+      <c r="AZ2" s="117"/>
+      <c r="BA2" s="117"/>
+      <c r="BB2" s="117"/>
+      <c r="BC2" s="117"/>
+      <c r="BD2" s="117"/>
+      <c r="BE2" s="117"/>
+      <c r="BF2" s="117"/>
+      <c r="BG2" s="117"/>
+      <c r="BH2" s="117"/>
+      <c r="BI2" s="117"/>
+      <c r="BJ2" s="117"/>
+    </row>
+    <row r="3" spans="1:62" s="74" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="82"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="2"/>
+      <c r="BD3" s="81"/>
+      <c r="BH3" s="128" t="s">
+        <v>45</v>
+      </c>
+      <c r="BI3" s="129"/>
+      <c r="BJ3" s="128"/>
+    </row>
+    <row r="4" spans="1:62" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="126" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="113"/>
+      <c r="C4" s="124">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="125"/>
+      <c r="I4" s="125"/>
+      <c r="J4" s="125"/>
+      <c r="K4" s="125"/>
+      <c r="L4" s="125"/>
+      <c r="M4" s="125"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="119">
+        <v>2023</v>
+      </c>
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="120"/>
+      <c r="S4" s="120"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="120"/>
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="120"/>
+      <c r="Y4" s="120"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="119">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="120"/>
+      <c r="AC4" s="120"/>
+      <c r="AD4" s="120"/>
+      <c r="AE4" s="120"/>
+      <c r="AF4" s="120"/>
+      <c r="AG4" s="120"/>
+      <c r="AH4" s="120"/>
+      <c r="AI4" s="120"/>
+      <c r="AJ4" s="120"/>
+      <c r="AK4" s="120"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="119">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="120"/>
+      <c r="AO4" s="120"/>
+      <c r="AP4" s="120"/>
+      <c r="AQ4" s="120"/>
+      <c r="AR4" s="120"/>
+      <c r="AS4" s="120"/>
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="120"/>
+      <c r="AW4" s="120"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="119">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="120"/>
+      <c r="BA4" s="120"/>
+      <c r="BB4" s="120"/>
+      <c r="BC4" s="120"/>
+      <c r="BD4" s="120"/>
+      <c r="BE4" s="120"/>
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="120"/>
+      <c r="BI4" s="120"/>
+      <c r="BJ4" s="121"/>
+    </row>
+    <row r="5" spans="1:62" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="AO5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AU5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AV5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AX5" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AY5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="BB5" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC5" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD5" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="BG5" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="BH5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="BI5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="BJ5" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="115" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="115"/>
+      <c r="D6" s="115"/>
+      <c r="E6" s="115"/>
+      <c r="F6" s="115"/>
+      <c r="G6" s="115"/>
+      <c r="H6" s="115"/>
+      <c r="I6" s="115"/>
+      <c r="J6" s="115"/>
+      <c r="K6" s="115"/>
+      <c r="L6" s="115"/>
+      <c r="M6" s="115"/>
+      <c r="N6" s="115"/>
+      <c r="O6" s="115"/>
+      <c r="P6" s="115"/>
+      <c r="Q6" s="115"/>
+      <c r="R6" s="115"/>
+      <c r="S6" s="115"/>
+      <c r="T6" s="115"/>
+      <c r="U6" s="115"/>
+      <c r="V6" s="115"/>
+      <c r="W6" s="115"/>
+      <c r="X6" s="115"/>
+      <c r="Y6" s="115"/>
+      <c r="Z6" s="115"/>
+      <c r="AA6" s="115"/>
+      <c r="AB6" s="115"/>
+      <c r="AC6" s="115"/>
+      <c r="AD6" s="115"/>
+      <c r="AE6" s="115"/>
+      <c r="AF6" s="115"/>
+      <c r="AG6" s="115"/>
+      <c r="AH6" s="115"/>
+      <c r="AI6" s="115"/>
+      <c r="AJ6" s="115"/>
+      <c r="AK6" s="115"/>
+      <c r="AL6" s="115"/>
+      <c r="AM6" s="115"/>
+      <c r="AN6" s="115"/>
+      <c r="AO6" s="115"/>
+      <c r="AP6" s="115"/>
+      <c r="AQ6" s="115"/>
+      <c r="AR6" s="115"/>
+      <c r="AS6" s="115"/>
+      <c r="AT6" s="115"/>
+      <c r="AU6" s="115"/>
+      <c r="AV6" s="115"/>
+      <c r="AW6" s="115"/>
+      <c r="AX6" s="115"/>
+      <c r="AY6" s="115"/>
+      <c r="AZ6" s="115"/>
+      <c r="BA6" s="115"/>
+      <c r="BB6" s="115"/>
+      <c r="BC6" s="115"/>
+      <c r="BD6" s="115"/>
+      <c r="BE6" s="115"/>
+      <c r="BF6" s="115"/>
+      <c r="BG6" s="115"/>
+      <c r="BH6" s="115"/>
+      <c r="BI6" s="115"/>
+      <c r="BJ6" s="115"/>
+    </row>
+    <row r="7" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="7">
+        <v>871</v>
+      </c>
+      <c r="D7" s="7">
+        <v>843</v>
+      </c>
+      <c r="E7" s="7">
+        <v>840</v>
+      </c>
+      <c r="F7" s="7">
+        <v>834</v>
+      </c>
+      <c r="G7" s="7">
+        <v>891</v>
+      </c>
+      <c r="H7" s="7">
+        <v>939</v>
+      </c>
+      <c r="I7" s="7">
+        <v>919</v>
+      </c>
+      <c r="J7" s="7">
+        <v>920</v>
+      </c>
+      <c r="K7" s="7">
+        <v>965</v>
+      </c>
+      <c r="L7" s="7">
+        <v>943</v>
+      </c>
+      <c r="M7" s="34">
+        <v>957</v>
+      </c>
+      <c r="N7" s="35">
+        <v>906</v>
+      </c>
+      <c r="O7" s="36">
+        <v>865</v>
+      </c>
+      <c r="P7" s="36">
+        <v>717</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>791</v>
+      </c>
+      <c r="R7" s="7">
+        <v>774</v>
+      </c>
+      <c r="S7" s="7">
+        <v>976</v>
+      </c>
+      <c r="T7" s="7">
+        <v>701</v>
+      </c>
+      <c r="U7" s="7">
+        <v>900</v>
+      </c>
+      <c r="V7" s="7">
+        <v>930</v>
+      </c>
+      <c r="W7" s="7">
+        <v>867</v>
+      </c>
+      <c r="X7" s="7">
+        <v>875</v>
+      </c>
+      <c r="Y7" s="7">
+        <v>802</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>728</v>
+      </c>
+      <c r="AA7" s="7">
+        <v>804</v>
+      </c>
+      <c r="AB7" s="7">
+        <v>748</v>
+      </c>
+      <c r="AC7" s="7">
+        <v>768</v>
+      </c>
+      <c r="AD7" s="7">
+        <v>857</v>
+      </c>
+      <c r="AE7" s="7">
+        <v>823</v>
+      </c>
+      <c r="AF7" s="7">
+        <v>767</v>
+      </c>
+      <c r="AG7" s="7">
+        <v>842</v>
+      </c>
+      <c r="AH7" s="7">
+        <v>837</v>
+      </c>
+      <c r="AI7" s="7">
+        <v>785</v>
+      </c>
+      <c r="AJ7" s="34">
+        <v>806</v>
+      </c>
+      <c r="AK7" s="7">
+        <v>763</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>721</v>
+      </c>
+      <c r="AM7" s="34">
+        <v>624</v>
+      </c>
+      <c r="AN7" s="34">
+        <v>656</v>
+      </c>
+      <c r="AO7" s="34">
+        <v>646</v>
+      </c>
+      <c r="AP7" s="34">
+        <v>671</v>
+      </c>
+      <c r="AQ7" s="7">
+        <v>666</v>
+      </c>
+      <c r="AR7" s="7">
+        <v>693</v>
+      </c>
+      <c r="AS7" s="7">
+        <v>744</v>
+      </c>
+      <c r="AT7" s="7">
+        <v>721</v>
+      </c>
+      <c r="AU7" s="7">
+        <v>779</v>
+      </c>
+      <c r="AV7" s="7">
+        <v>650</v>
+      </c>
+      <c r="AW7" s="7">
+        <v>581</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>674</v>
+      </c>
+      <c r="AY7" s="34">
+        <v>594</v>
+      </c>
+      <c r="AZ7" s="34">
+        <v>542</v>
+      </c>
+      <c r="BA7" s="34">
+        <v>661</v>
+      </c>
+      <c r="BB7" s="34">
+        <v>639</v>
+      </c>
+      <c r="BC7" s="7">
+        <v>592</v>
+      </c>
+      <c r="BD7" s="34">
+        <v>655</v>
+      </c>
+      <c r="BE7" s="34">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="8" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="37">
+        <v>498</v>
+      </c>
+      <c r="K8" s="37">
+        <v>549</v>
+      </c>
+      <c r="L8" s="37">
+        <v>495</v>
+      </c>
+      <c r="M8" s="37">
+        <v>498</v>
+      </c>
+      <c r="N8" s="38">
+        <v>480</v>
+      </c>
+      <c r="O8" s="39">
+        <v>456</v>
+      </c>
+      <c r="P8" s="39">
+        <v>382</v>
+      </c>
+      <c r="Q8" s="37">
+        <v>392</v>
+      </c>
+      <c r="R8" s="7">
+        <v>429</v>
+      </c>
+      <c r="S8" s="7">
+        <v>521</v>
+      </c>
+      <c r="T8" s="7">
+        <v>418</v>
+      </c>
+      <c r="U8" s="7">
+        <v>506</v>
+      </c>
+      <c r="V8" s="7">
+        <v>538</v>
+      </c>
+      <c r="W8" s="7">
+        <v>507</v>
+      </c>
+      <c r="X8" s="7">
+        <v>467</v>
+      </c>
+      <c r="Y8" s="7">
+        <v>418</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>398</v>
+      </c>
+      <c r="AA8" s="7">
+        <v>449</v>
+      </c>
+      <c r="AB8" s="7">
+        <v>423</v>
+      </c>
+      <c r="AC8" s="7">
+        <v>439</v>
+      </c>
+      <c r="AD8" s="7">
+        <v>470</v>
+      </c>
+      <c r="AE8" s="7">
+        <v>455</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>422</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>427</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>456</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>416</v>
+      </c>
+      <c r="AJ8" s="34">
+        <v>412</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>429</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>362</v>
+      </c>
+      <c r="AM8" s="34">
+        <v>307</v>
+      </c>
+      <c r="AN8" s="34">
+        <v>354</v>
+      </c>
+      <c r="AO8" s="34">
+        <v>336</v>
+      </c>
+      <c r="AP8" s="34">
+        <v>366</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>340</v>
+      </c>
+      <c r="AR8" s="7">
+        <v>367</v>
+      </c>
+      <c r="AS8" s="7">
+        <v>419</v>
+      </c>
+      <c r="AT8" s="7">
+        <v>406</v>
+      </c>
+      <c r="AU8" s="7">
+        <v>438</v>
+      </c>
+      <c r="AV8" s="7">
+        <v>351</v>
+      </c>
+      <c r="AW8" s="7">
+        <v>328</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>391</v>
+      </c>
+      <c r="AY8" s="34">
+        <v>300</v>
+      </c>
+      <c r="AZ8" s="34">
+        <v>303</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>379</v>
+      </c>
+      <c r="BB8" s="34">
+        <v>365</v>
+      </c>
+      <c r="BC8" s="7">
+        <v>336</v>
+      </c>
+      <c r="BD8" s="34">
+        <v>379</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="37">
+        <v>20</v>
+      </c>
+      <c r="K9" s="37">
+        <v>12</v>
+      </c>
+      <c r="L9" s="37">
+        <v>14</v>
+      </c>
+      <c r="M9" s="37">
+        <v>14</v>
+      </c>
+      <c r="N9" s="38">
+        <v>15</v>
+      </c>
+      <c r="O9" s="39">
+        <v>15</v>
+      </c>
+      <c r="P9" s="39">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>18</v>
+      </c>
+      <c r="R9" s="7">
+        <v>13</v>
+      </c>
+      <c r="S9" s="7">
+        <v>16</v>
+      </c>
+      <c r="T9" s="7">
+        <v>10</v>
+      </c>
+      <c r="U9" s="7">
+        <v>15</v>
+      </c>
+      <c r="V9" s="7">
+        <v>7</v>
+      </c>
+      <c r="W9" s="7">
+        <v>16</v>
+      </c>
+      <c r="X9" s="7">
+        <v>10</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>19</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>11</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>10</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>21</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>6</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>17</v>
+      </c>
+      <c r="AJ9" s="34">
+        <v>7</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>10</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>7</v>
+      </c>
+      <c r="AM9" s="34">
+        <v>10</v>
+      </c>
+      <c r="AN9" s="34">
+        <v>7</v>
+      </c>
+      <c r="AO9" s="34">
+        <v>8</v>
+      </c>
+      <c r="AP9" s="34">
+        <v>6</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AR9" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AT9" s="7">
+        <v>19</v>
+      </c>
+      <c r="AU9" s="7">
+        <v>13</v>
+      </c>
+      <c r="AV9" s="7">
+        <v>7</v>
+      </c>
+      <c r="AW9" s="7">
+        <v>8</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY9" s="34">
+        <v>9</v>
+      </c>
+      <c r="AZ9" s="34">
+        <v>6</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>7</v>
+      </c>
+      <c r="BB9" s="34">
+        <v>19</v>
+      </c>
+      <c r="BC9" s="7">
+        <v>8</v>
+      </c>
+      <c r="BD9" s="34">
+        <v>13</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="37">
+        <v>19</v>
+      </c>
+      <c r="K10" s="37">
+        <v>22</v>
+      </c>
+      <c r="L10" s="37">
+        <v>23</v>
+      </c>
+      <c r="M10" s="37">
+        <v>15</v>
+      </c>
+      <c r="N10" s="38">
+        <v>26</v>
+      </c>
+      <c r="O10" s="39">
+        <v>20</v>
+      </c>
+      <c r="P10" s="39">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>13</v>
+      </c>
+      <c r="R10" s="7">
+        <v>8</v>
+      </c>
+      <c r="S10" s="7">
+        <v>13</v>
+      </c>
+      <c r="T10" s="7">
+        <v>17</v>
+      </c>
+      <c r="U10" s="7">
+        <v>20</v>
+      </c>
+      <c r="V10" s="7">
+        <v>21</v>
+      </c>
+      <c r="W10" s="7">
+        <v>18</v>
+      </c>
+      <c r="X10" s="7">
+        <v>21</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>24</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>20</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>14</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>31</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>14</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>15</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>19</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>19</v>
+      </c>
+      <c r="AJ10" s="34">
+        <v>8</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM10" s="34">
+        <v>13</v>
+      </c>
+      <c r="AN10" s="34">
+        <v>10</v>
+      </c>
+      <c r="AO10" s="34">
+        <v>15</v>
+      </c>
+      <c r="AP10" s="34">
+        <v>12</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>19</v>
+      </c>
+      <c r="AR10" s="7">
+        <v>15</v>
+      </c>
+      <c r="AS10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AT10" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU10" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV10" s="7">
+        <v>20</v>
+      </c>
+      <c r="AW10" s="7">
+        <v>4</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY10" s="34">
+        <v>18</v>
+      </c>
+      <c r="AZ10" s="34">
+        <v>12</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>9</v>
+      </c>
+      <c r="BB10" s="34">
+        <v>9</v>
+      </c>
+      <c r="BC10" s="7">
+        <v>9</v>
+      </c>
+      <c r="BD10" s="34">
+        <v>9</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="37">
+        <v>20</v>
+      </c>
+      <c r="K11" s="37">
+        <v>41</v>
+      </c>
+      <c r="L11" s="37">
+        <v>28</v>
+      </c>
+      <c r="M11" s="37">
+        <v>39</v>
+      </c>
+      <c r="N11" s="38">
+        <v>38</v>
+      </c>
+      <c r="O11" s="39">
+        <v>27</v>
+      </c>
+      <c r="P11" s="39">
+        <v>29</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>36</v>
+      </c>
+      <c r="R11" s="7">
+        <v>23</v>
+      </c>
+      <c r="S11" s="7">
+        <v>31</v>
+      </c>
+      <c r="T11" s="7">
+        <v>36</v>
+      </c>
+      <c r="U11" s="7">
+        <v>38</v>
+      </c>
+      <c r="V11" s="7">
+        <v>24</v>
+      </c>
+      <c r="W11" s="7">
+        <v>24</v>
+      </c>
+      <c r="X11" s="7">
+        <v>24</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>28</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>30</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>20</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>28</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>41</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>19</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>25</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>29</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>32</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>26</v>
+      </c>
+      <c r="AJ11" s="34">
+        <v>27</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>28</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>28</v>
+      </c>
+      <c r="AM11" s="34">
+        <v>30</v>
+      </c>
+      <c r="AN11" s="34">
+        <v>24</v>
+      </c>
+      <c r="AO11" s="34">
+        <v>24</v>
+      </c>
+      <c r="AP11" s="34">
+        <v>26</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>21</v>
+      </c>
+      <c r="AR11" s="7">
+        <v>33</v>
+      </c>
+      <c r="AS11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AT11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AU11" s="7">
+        <v>19</v>
+      </c>
+      <c r="AV11" s="7">
+        <v>24</v>
+      </c>
+      <c r="AW11" s="7">
+        <v>21</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY11" s="34">
+        <v>27</v>
+      </c>
+      <c r="AZ11" s="34">
+        <v>18</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>26</v>
+      </c>
+      <c r="BB11" s="34">
+        <v>11</v>
+      </c>
+      <c r="BC11" s="7">
+        <v>20</v>
+      </c>
+      <c r="BD11" s="34">
+        <v>25</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="37">
+        <v>131</v>
+      </c>
+      <c r="K12" s="37">
+        <v>109</v>
+      </c>
+      <c r="L12" s="37">
+        <v>146</v>
+      </c>
+      <c r="M12" s="37">
+        <v>141</v>
+      </c>
+      <c r="N12" s="38">
+        <v>114</v>
+      </c>
+      <c r="O12" s="39">
+        <v>119</v>
+      </c>
+      <c r="P12" s="39">
+        <v>99</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>124</v>
+      </c>
+      <c r="R12" s="7">
+        <v>106</v>
+      </c>
+      <c r="S12" s="7">
+        <v>135</v>
+      </c>
+      <c r="T12" s="7">
+        <v>15</v>
+      </c>
+      <c r="U12" s="7">
+        <v>123</v>
+      </c>
+      <c r="V12" s="7">
+        <v>118</v>
+      </c>
+      <c r="W12" s="7">
+        <v>110</v>
+      </c>
+      <c r="X12" s="7">
+        <v>105</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>116</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>104</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>100</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>88</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>102</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>110</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>109</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>110</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>115</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>112</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>113</v>
+      </c>
+      <c r="AJ12" s="34">
+        <v>120</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>81</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>94</v>
+      </c>
+      <c r="AM12" s="34">
+        <v>94</v>
+      </c>
+      <c r="AN12" s="34">
+        <v>82</v>
+      </c>
+      <c r="AO12" s="34">
+        <v>85</v>
+      </c>
+      <c r="AP12" s="34">
+        <v>84</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>71</v>
+      </c>
+      <c r="AR12" s="7">
+        <v>96</v>
+      </c>
+      <c r="AS12" s="7">
+        <v>79</v>
+      </c>
+      <c r="AT12" s="7">
+        <v>83</v>
+      </c>
+      <c r="AU12" s="7">
+        <v>87</v>
+      </c>
+      <c r="AV12" s="7">
+        <v>77</v>
+      </c>
+      <c r="AW12" s="7">
+        <v>69</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>65</v>
+      </c>
+      <c r="AY12" s="34">
+        <v>78</v>
+      </c>
+      <c r="AZ12" s="34">
+        <v>65</v>
+      </c>
+      <c r="BA12" s="34">
+        <v>93</v>
+      </c>
+      <c r="BB12" s="34">
+        <v>72</v>
+      </c>
+      <c r="BC12" s="7">
+        <v>62</v>
+      </c>
+      <c r="BD12" s="34">
+        <v>78</v>
+      </c>
+      <c r="BE12" s="34">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="37">
+        <v>19</v>
+      </c>
+      <c r="K13" s="37">
+        <v>20</v>
+      </c>
+      <c r="L13" s="37">
+        <v>23</v>
+      </c>
+      <c r="M13" s="37">
+        <v>20</v>
+      </c>
+      <c r="N13" s="38">
+        <v>21</v>
+      </c>
+      <c r="O13" s="39">
+        <v>21</v>
+      </c>
+      <c r="P13" s="39">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>14</v>
+      </c>
+      <c r="R13" s="7">
+        <v>15</v>
+      </c>
+      <c r="S13" s="7">
+        <v>29</v>
+      </c>
+      <c r="T13" s="7">
+        <v>24</v>
+      </c>
+      <c r="U13" s="7">
+        <v>11</v>
+      </c>
+      <c r="V13" s="7">
+        <v>19</v>
+      </c>
+      <c r="W13" s="7">
+        <v>14</v>
+      </c>
+      <c r="X13" s="7">
+        <v>29</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>23</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>14</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>22</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>19</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>19</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="34">
+        <v>19</v>
+      </c>
+      <c r="AK13" s="7">
+        <v>14</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM13" s="34">
+        <v>16</v>
+      </c>
+      <c r="AN13" s="34">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="34">
+        <v>19</v>
+      </c>
+      <c r="AP13" s="34">
+        <v>10</v>
+      </c>
+      <c r="AQ13" s="7">
+        <v>20</v>
+      </c>
+      <c r="AR13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AS13" s="7">
+        <v>20</v>
+      </c>
+      <c r="AT13" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV13" s="7">
+        <v>22</v>
+      </c>
+      <c r="AW13" s="7">
+        <v>10</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="34">
+        <v>12</v>
+      </c>
+      <c r="AZ13" s="34">
+        <v>11</v>
+      </c>
+      <c r="BA13" s="34">
+        <v>11</v>
+      </c>
+      <c r="BB13" s="34">
+        <v>12</v>
+      </c>
+      <c r="BC13" s="7">
+        <v>6</v>
+      </c>
+      <c r="BD13" s="34">
+        <v>13</v>
+      </c>
+      <c r="BE13" s="34">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="37">
+        <v>40</v>
+      </c>
+      <c r="K14" s="37">
+        <v>41</v>
+      </c>
+      <c r="L14" s="37">
+        <v>29</v>
+      </c>
+      <c r="M14" s="37">
+        <v>35</v>
+      </c>
+      <c r="N14" s="38">
+        <v>32</v>
+      </c>
+      <c r="O14" s="39">
+        <v>24</v>
+      </c>
+      <c r="P14" s="39">
+        <v>30</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>36</v>
+      </c>
+      <c r="R14" s="7">
+        <v>37</v>
+      </c>
+      <c r="S14" s="7">
+        <v>40</v>
+      </c>
+      <c r="T14" s="7">
+        <v>29</v>
+      </c>
+      <c r="U14" s="7">
+        <v>32</v>
+      </c>
+      <c r="V14" s="7">
+        <v>41</v>
+      </c>
+      <c r="W14" s="7">
+        <v>25</v>
+      </c>
+      <c r="X14" s="7">
+        <v>31</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>25</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>35</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>31</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>35</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>26</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>28</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>23</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>25</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>31</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>32</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>27</v>
+      </c>
+      <c r="AJ14" s="34">
+        <v>27</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>29</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>24</v>
+      </c>
+      <c r="AM14" s="34">
+        <v>24</v>
+      </c>
+      <c r="AN14" s="34">
+        <v>28</v>
+      </c>
+      <c r="AO14" s="34">
+        <v>20</v>
+      </c>
+      <c r="AP14" s="34">
+        <v>17</v>
+      </c>
+      <c r="AQ14" s="7">
+        <v>36</v>
+      </c>
+      <c r="AR14" s="7">
+        <v>27</v>
+      </c>
+      <c r="AS14" s="7">
+        <v>25</v>
+      </c>
+      <c r="AT14" s="7">
+        <v>25</v>
+      </c>
+      <c r="AU14" s="7">
+        <v>29</v>
+      </c>
+      <c r="AV14" s="7">
+        <v>27</v>
+      </c>
+      <c r="AW14" s="7">
+        <v>23</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>29</v>
+      </c>
+      <c r="AY14" s="34">
+        <v>13</v>
+      </c>
+      <c r="AZ14" s="34">
+        <v>23</v>
+      </c>
+      <c r="BA14" s="34">
+        <v>18</v>
+      </c>
+      <c r="BB14" s="34">
+        <v>23</v>
+      </c>
+      <c r="BC14" s="7">
+        <v>25</v>
+      </c>
+      <c r="BD14" s="34">
+        <v>21</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>27</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>16</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>19</v>
+      </c>
+      <c r="AJ15" s="34">
+        <v>18</v>
+      </c>
+      <c r="AK15" s="7">
+        <v>15</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>20</v>
+      </c>
+      <c r="AM15" s="34">
+        <v>7</v>
+      </c>
+      <c r="AN15" s="34">
+        <v>21</v>
+      </c>
+      <c r="AO15" s="34">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="34">
+        <v>15</v>
+      </c>
+      <c r="AQ15" s="7">
+        <v>10</v>
+      </c>
+      <c r="AR15" s="7">
+        <v>13</v>
+      </c>
+      <c r="AS15" s="7">
+        <v>15</v>
+      </c>
+      <c r="AT15" s="7">
+        <v>20</v>
+      </c>
+      <c r="AU15" s="7">
+        <v>16</v>
+      </c>
+      <c r="AV15" s="7">
+        <v>10</v>
+      </c>
+      <c r="AW15" s="7">
+        <v>12</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY15" s="34">
+        <v>14</v>
+      </c>
+      <c r="AZ15" s="34">
+        <v>9</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>17</v>
+      </c>
+      <c r="BB15" s="34">
+        <v>18</v>
+      </c>
+      <c r="BC15" s="7">
+        <v>10</v>
+      </c>
+      <c r="BD15" s="34">
+        <v>18</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="37">
+        <v>48</v>
+      </c>
+      <c r="K16" s="37">
+        <v>56</v>
+      </c>
+      <c r="L16" s="37">
+        <v>44</v>
+      </c>
+      <c r="M16" s="37">
+        <v>49</v>
+      </c>
+      <c r="N16" s="38">
+        <v>53</v>
+      </c>
+      <c r="O16" s="39">
+        <v>67</v>
+      </c>
+      <c r="P16" s="39">
+        <v>39</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>53</v>
+      </c>
+      <c r="R16" s="7">
+        <v>52</v>
+      </c>
+      <c r="S16" s="7">
+        <v>58</v>
+      </c>
+      <c r="T16" s="7">
+        <v>54</v>
+      </c>
+      <c r="U16" s="7">
+        <v>40</v>
+      </c>
+      <c r="V16" s="7">
+        <v>45</v>
+      </c>
+      <c r="W16" s="7">
+        <v>41</v>
+      </c>
+      <c r="X16" s="7">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>50</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>30</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>35</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>32</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>41</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>35</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>37</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>56</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>41</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>34</v>
+      </c>
+      <c r="AJ16" s="34">
+        <v>58</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>50</v>
+      </c>
+      <c r="AM16" s="34">
+        <v>31</v>
+      </c>
+      <c r="AN16" s="34">
+        <v>27</v>
+      </c>
+      <c r="AO16" s="34">
+        <v>34</v>
+      </c>
+      <c r="AP16" s="34">
+        <v>43</v>
+      </c>
+      <c r="AQ16" s="7">
+        <v>43</v>
+      </c>
+      <c r="AR16" s="7">
+        <v>44</v>
+      </c>
+      <c r="AS16" s="7">
+        <v>36</v>
+      </c>
+      <c r="AT16" s="7">
+        <v>29</v>
+      </c>
+      <c r="AU16" s="7">
+        <v>40</v>
+      </c>
+      <c r="AV16" s="7">
+        <v>31</v>
+      </c>
+      <c r="AW16" s="7">
+        <v>31</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>33</v>
+      </c>
+      <c r="AY16" s="34">
+        <v>42</v>
+      </c>
+      <c r="AZ16" s="34">
+        <v>23</v>
+      </c>
+      <c r="BA16" s="34">
+        <v>28</v>
+      </c>
+      <c r="BB16" s="34">
+        <v>30</v>
+      </c>
+      <c r="BC16" s="7">
+        <v>36</v>
+      </c>
+      <c r="BD16" s="34">
+        <v>27</v>
+      </c>
+      <c r="BE16" s="34">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="37">
+        <v>24</v>
+      </c>
+      <c r="K17" s="37">
+        <v>21</v>
+      </c>
+      <c r="L17" s="37">
+        <v>16</v>
+      </c>
+      <c r="M17" s="37">
+        <v>22</v>
+      </c>
+      <c r="N17" s="38">
+        <v>22</v>
+      </c>
+      <c r="O17" s="39">
+        <v>27</v>
+      </c>
+      <c r="P17" s="39">
+        <v>18</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>14</v>
+      </c>
+      <c r="R17" s="7">
+        <v>16</v>
+      </c>
+      <c r="S17" s="7">
+        <v>23</v>
+      </c>
+      <c r="T17" s="7">
+        <v>8</v>
+      </c>
+      <c r="U17" s="7">
+        <v>13</v>
+      </c>
+      <c r="V17" s="7">
+        <v>21</v>
+      </c>
+      <c r="W17" s="7">
+        <v>16</v>
+      </c>
+      <c r="X17" s="7">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>22</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>19</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>18</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>18</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>18</v>
+      </c>
+      <c r="AJ17" s="34">
+        <v>16</v>
+      </c>
+      <c r="AK17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>19</v>
+      </c>
+      <c r="AM17" s="34">
+        <v>14</v>
+      </c>
+      <c r="AN17" s="34">
+        <v>8</v>
+      </c>
+      <c r="AO17" s="34">
+        <v>21</v>
+      </c>
+      <c r="AP17" s="34">
+        <v>17</v>
+      </c>
+      <c r="AQ17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="7">
+        <v>17</v>
+      </c>
+      <c r="AT17" s="7">
+        <v>11</v>
+      </c>
+      <c r="AU17" s="7">
+        <v>21</v>
+      </c>
+      <c r="AV17" s="7">
+        <v>15</v>
+      </c>
+      <c r="AW17" s="7">
+        <v>13</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>18</v>
+      </c>
+      <c r="AY17" s="34">
+        <v>11</v>
+      </c>
+      <c r="AZ17" s="34">
+        <v>10</v>
+      </c>
+      <c r="BA17" s="34">
+        <v>7</v>
+      </c>
+      <c r="BB17" s="34">
+        <v>13</v>
+      </c>
+      <c r="BC17" s="7">
+        <v>12</v>
+      </c>
+      <c r="BD17" s="34">
+        <v>9</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>41</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>43</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>35</v>
+      </c>
+      <c r="AJ18" s="34">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>35</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>38</v>
+      </c>
+      <c r="AM18" s="34">
+        <v>34</v>
+      </c>
+      <c r="AN18" s="34">
+        <v>32</v>
+      </c>
+      <c r="AO18" s="34">
+        <v>29</v>
+      </c>
+      <c r="AP18" s="34">
+        <v>34</v>
+      </c>
+      <c r="AQ18" s="7">
+        <v>34</v>
+      </c>
+      <c r="AR18" s="7">
+        <v>26</v>
+      </c>
+      <c r="AS18" s="7">
+        <v>35</v>
+      </c>
+      <c r="AT18" s="7">
+        <v>33</v>
+      </c>
+      <c r="AU18" s="7">
+        <v>38</v>
+      </c>
+      <c r="AV18" s="7">
+        <v>30</v>
+      </c>
+      <c r="AW18" s="7">
+        <v>28</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY18" s="34">
+        <v>28</v>
+      </c>
+      <c r="AZ18" s="34">
+        <v>28</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>32</v>
+      </c>
+      <c r="BB18" s="34">
+        <v>35</v>
+      </c>
+      <c r="BC18" s="7">
+        <v>24</v>
+      </c>
+      <c r="BD18" s="34">
+        <v>26</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="37">
+        <v>101</v>
+      </c>
+      <c r="K19" s="37">
+        <v>94</v>
+      </c>
+      <c r="L19" s="37">
+        <v>125</v>
+      </c>
+      <c r="M19" s="37">
+        <v>124</v>
+      </c>
+      <c r="N19" s="38">
+        <v>105</v>
+      </c>
+      <c r="O19" s="39">
+        <v>89</v>
+      </c>
+      <c r="P19" s="39">
+        <v>81</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>91</v>
+      </c>
+      <c r="R19" s="7">
+        <v>75</v>
+      </c>
+      <c r="S19" s="7">
+        <v>110</v>
+      </c>
+      <c r="T19" s="7">
+        <v>90</v>
+      </c>
+      <c r="U19" s="7">
+        <v>102</v>
+      </c>
+      <c r="V19" s="7">
+        <v>96</v>
+      </c>
+      <c r="W19" s="7">
+        <v>96</v>
+      </c>
+      <c r="X19" s="7">
+        <v>102</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>79</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>69</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>92</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>76</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>79</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>106</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>104</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>76</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>60</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>56</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>48</v>
+      </c>
+      <c r="AJ19" s="34">
+        <v>66</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>56</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>51</v>
+      </c>
+      <c r="AM19" s="34">
+        <v>44</v>
+      </c>
+      <c r="AN19" s="34">
+        <v>51</v>
+      </c>
+      <c r="AO19" s="34">
+        <v>42</v>
+      </c>
+      <c r="AP19" s="34">
+        <v>41</v>
+      </c>
+      <c r="AQ19" s="7">
+        <v>50</v>
+      </c>
+      <c r="AR19" s="7">
+        <v>34</v>
+      </c>
+      <c r="AS19" s="7">
+        <v>48</v>
+      </c>
+      <c r="AT19" s="7">
+        <v>37</v>
+      </c>
+      <c r="AU19" s="7">
+        <v>46</v>
+      </c>
+      <c r="AV19" s="7">
+        <v>36</v>
+      </c>
+      <c r="AW19" s="7">
+        <v>34</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>46</v>
+      </c>
+      <c r="AY19" s="34">
+        <v>42</v>
+      </c>
+      <c r="AZ19" s="34">
+        <v>34</v>
+      </c>
+      <c r="BA19" s="34">
+        <v>34</v>
+      </c>
+      <c r="BB19" s="34">
+        <v>32</v>
+      </c>
+      <c r="BC19" s="7">
+        <v>44</v>
+      </c>
+      <c r="BD19" s="34">
+        <v>37</v>
+      </c>
+      <c r="BE19" s="34">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B20" s="107" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="107"/>
+      <c r="M20" s="107"/>
+      <c r="N20" s="107"/>
+      <c r="O20" s="107"/>
+      <c r="P20" s="107"/>
+      <c r="Q20" s="107"/>
+      <c r="R20" s="107"/>
+      <c r="S20" s="107"/>
+      <c r="T20" s="107"/>
+      <c r="U20" s="107"/>
+      <c r="V20" s="107"/>
+      <c r="W20" s="107"/>
+      <c r="X20" s="107"/>
+      <c r="Y20" s="107"/>
+      <c r="Z20" s="107"/>
+      <c r="AA20" s="107"/>
+      <c r="AB20" s="107"/>
+      <c r="AC20" s="107"/>
+      <c r="AD20" s="107"/>
+      <c r="AE20" s="107"/>
+      <c r="AF20" s="107"/>
+      <c r="AG20" s="107"/>
+      <c r="AH20" s="107"/>
+      <c r="AI20" s="107"/>
+      <c r="AJ20" s="107"/>
+      <c r="AK20" s="107"/>
+      <c r="AL20" s="107"/>
+      <c r="AM20" s="107"/>
+      <c r="AN20" s="107"/>
+      <c r="AO20" s="107"/>
+      <c r="AP20" s="107"/>
+      <c r="AQ20" s="107"/>
+      <c r="AR20" s="107"/>
+      <c r="AS20" s="107"/>
+      <c r="AT20" s="107"/>
+      <c r="AU20" s="107"/>
+      <c r="AV20" s="107"/>
+      <c r="AW20" s="107"/>
+      <c r="AX20" s="107"/>
+      <c r="AY20" s="107"/>
+      <c r="AZ20" s="107"/>
+      <c r="BA20" s="107"/>
+      <c r="BB20" s="107"/>
+      <c r="BC20" s="107"/>
+      <c r="BD20" s="107"/>
+      <c r="BE20" s="107"/>
+      <c r="BF20" s="107"/>
+      <c r="BG20" s="107"/>
+      <c r="BH20" s="107"/>
+      <c r="BI20" s="107"/>
+      <c r="BJ20" s="107"/>
+    </row>
+    <row r="21" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="40">
+        <v>424</v>
+      </c>
+      <c r="D21" s="40">
+        <v>434</v>
+      </c>
+      <c r="E21" s="40">
+        <v>436</v>
+      </c>
+      <c r="F21" s="40">
+        <v>456</v>
+      </c>
+      <c r="G21" s="40">
+        <v>438</v>
+      </c>
+      <c r="H21" s="40">
+        <v>468</v>
+      </c>
+      <c r="I21" s="40">
+        <v>480</v>
+      </c>
+      <c r="J21" s="40">
+        <v>462</v>
+      </c>
+      <c r="K21" s="40">
+        <v>507</v>
+      </c>
+      <c r="L21" s="40">
+        <v>463</v>
+      </c>
+      <c r="M21" s="34">
+        <v>478</v>
+      </c>
+      <c r="N21" s="35">
+        <v>458</v>
+      </c>
+      <c r="O21" s="36">
+        <v>479</v>
+      </c>
+      <c r="P21" s="36">
+        <v>367</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>414</v>
+      </c>
+      <c r="R21" s="7">
+        <v>410</v>
+      </c>
+      <c r="S21" s="7">
+        <v>502</v>
+      </c>
+      <c r="T21" s="7">
+        <v>363</v>
+      </c>
+      <c r="U21" s="7">
+        <v>464</v>
+      </c>
+      <c r="V21" s="7">
+        <v>501</v>
+      </c>
+      <c r="W21" s="7">
+        <v>443</v>
+      </c>
+      <c r="X21" s="7">
+        <v>460</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>394</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>376</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>408</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>386</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>401</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>435</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>422</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>410</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>410</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>422</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>413</v>
+      </c>
+      <c r="AJ21" s="34">
+        <v>409</v>
+      </c>
+      <c r="AK21" s="7">
+        <v>386</v>
+      </c>
+      <c r="AL21" s="9">
+        <v>380</v>
+      </c>
+      <c r="AM21" s="34">
+        <v>327</v>
+      </c>
+      <c r="AN21" s="34">
+        <v>349</v>
+      </c>
+      <c r="AO21" s="34">
+        <v>314</v>
+      </c>
+      <c r="AP21" s="34">
+        <v>326</v>
+      </c>
+      <c r="AQ21" s="7">
+        <v>354</v>
+      </c>
+      <c r="AR21" s="7">
+        <v>367</v>
+      </c>
+      <c r="AS21" s="7">
+        <v>391</v>
+      </c>
+      <c r="AT21" s="7">
+        <v>385</v>
+      </c>
+      <c r="AU21" s="7">
+        <v>408</v>
+      </c>
+      <c r="AV21" s="7">
+        <v>332</v>
+      </c>
+      <c r="AW21" s="7">
+        <v>304</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>336</v>
+      </c>
+      <c r="AY21" s="34">
+        <v>322</v>
+      </c>
+      <c r="AZ21" s="34">
+        <v>286</v>
+      </c>
+      <c r="BA21" s="34">
+        <v>352</v>
+      </c>
+      <c r="BB21" s="34">
+        <v>317</v>
+      </c>
+      <c r="BC21" s="7">
+        <v>307</v>
+      </c>
+      <c r="BD21" s="34">
+        <v>321</v>
+      </c>
+      <c r="BE21" s="34">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="37">
+        <v>255</v>
+      </c>
+      <c r="K22" s="37">
+        <v>290</v>
+      </c>
+      <c r="L22" s="37">
+        <v>241</v>
+      </c>
+      <c r="M22" s="37">
+        <v>248</v>
+      </c>
+      <c r="N22" s="38">
+        <v>234</v>
+      </c>
+      <c r="O22" s="36">
+        <v>261</v>
+      </c>
+      <c r="P22" s="39">
+        <v>205</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>200</v>
+      </c>
+      <c r="R22" s="7">
+        <v>226</v>
+      </c>
+      <c r="S22" s="7">
+        <v>260</v>
+      </c>
+      <c r="T22" s="7">
+        <v>218</v>
+      </c>
+      <c r="U22" s="7">
+        <v>245</v>
+      </c>
+      <c r="V22" s="7">
+        <v>295</v>
+      </c>
+      <c r="W22" s="7">
+        <v>257</v>
+      </c>
+      <c r="X22" s="7">
+        <v>253</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>204</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>192</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>229</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>209</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>225</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>256</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>234</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>223</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>198</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>232</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>218</v>
+      </c>
+      <c r="AJ22" s="34">
+        <v>197</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>219</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>192</v>
+      </c>
+      <c r="AM22" s="34">
+        <v>167</v>
+      </c>
+      <c r="AN22" s="34">
+        <v>185</v>
+      </c>
+      <c r="AO22" s="34">
+        <v>167</v>
+      </c>
+      <c r="AP22" s="34">
+        <v>178</v>
+      </c>
+      <c r="AQ22" s="7">
+        <v>189</v>
+      </c>
+      <c r="AR22" s="7">
+        <v>183</v>
+      </c>
+      <c r="AS22" s="7">
+        <v>224</v>
+      </c>
+      <c r="AT22" s="7">
+        <v>214</v>
+      </c>
+      <c r="AU22" s="7">
+        <v>231</v>
+      </c>
+      <c r="AV22" s="7">
+        <v>181</v>
+      </c>
+      <c r="AW22" s="7">
+        <v>167</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>190</v>
+      </c>
+      <c r="AY22" s="34">
+        <v>162</v>
+      </c>
+      <c r="AZ22" s="34">
+        <v>165</v>
+      </c>
+      <c r="BA22" s="34">
+        <v>194</v>
+      </c>
+      <c r="BB22" s="34">
+        <v>184</v>
+      </c>
+      <c r="BC22" s="7">
+        <v>167</v>
+      </c>
+      <c r="BD22" s="34">
+        <v>180</v>
+      </c>
+      <c r="BE22" s="34">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="37">
+        <v>9</v>
+      </c>
+      <c r="K23" s="37">
+        <v>8</v>
+      </c>
+      <c r="L23" s="37">
+        <v>9</v>
+      </c>
+      <c r="M23" s="37">
+        <v>7</v>
+      </c>
+      <c r="N23" s="38">
+        <v>9</v>
+      </c>
+      <c r="O23" s="39">
+        <v>10</v>
+      </c>
+      <c r="P23" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>9</v>
+      </c>
+      <c r="R23" s="7">
+        <v>6</v>
+      </c>
+      <c r="S23" s="7">
+        <v>8</v>
+      </c>
+      <c r="T23" s="7">
+        <v>6</v>
+      </c>
+      <c r="U23" s="7">
+        <v>7</v>
+      </c>
+      <c r="V23" s="7">
+        <v>4</v>
+      </c>
+      <c r="W23" s="7">
+        <v>7</v>
+      </c>
+      <c r="X23" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>8</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>11</v>
+      </c>
+      <c r="AJ23" s="34">
+        <v>1</v>
+      </c>
+      <c r="AK23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>4</v>
+      </c>
+      <c r="AM23" s="34">
+        <v>3</v>
+      </c>
+      <c r="AN23" s="34">
+        <v>3</v>
+      </c>
+      <c r="AO23" s="34">
+        <v>3</v>
+      </c>
+      <c r="AP23" s="34">
+        <v>4</v>
+      </c>
+      <c r="AQ23" s="7">
+        <v>4</v>
+      </c>
+      <c r="AR23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AS23" s="7">
+        <v>6</v>
+      </c>
+      <c r="AT23" s="7">
+        <v>9</v>
+      </c>
+      <c r="AU23" s="7">
+        <v>7</v>
+      </c>
+      <c r="AV23" s="7">
+        <v>6</v>
+      </c>
+      <c r="AW23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AX23" s="9">
+        <v>3</v>
+      </c>
+      <c r="AY23" s="34">
+        <v>7</v>
+      </c>
+      <c r="AZ23" s="34">
+        <v>4</v>
+      </c>
+      <c r="BA23" s="34">
+        <v>6</v>
+      </c>
+      <c r="BB23" s="34">
+        <v>9</v>
+      </c>
+      <c r="BC23" s="7">
+        <v>4</v>
+      </c>
+      <c r="BD23" s="34">
+        <v>6</v>
+      </c>
+      <c r="BE23" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="37">
+        <v>9</v>
+      </c>
+      <c r="K24" s="37">
+        <v>9</v>
+      </c>
+      <c r="L24" s="37">
+        <v>13</v>
+      </c>
+      <c r="M24" s="37">
+        <v>4</v>
+      </c>
+      <c r="N24" s="38">
+        <v>15</v>
+      </c>
+      <c r="O24" s="39">
+        <v>9</v>
+      </c>
+      <c r="P24" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>4</v>
+      </c>
+      <c r="R24" s="7">
+        <v>6</v>
+      </c>
+      <c r="S24" s="7">
+        <v>6</v>
+      </c>
+      <c r="T24" s="7">
+        <v>7</v>
+      </c>
+      <c r="U24" s="7">
+        <v>14</v>
+      </c>
+      <c r="V24" s="7">
+        <v>14</v>
+      </c>
+      <c r="W24" s="7">
+        <v>11</v>
+      </c>
+      <c r="X24" s="7">
+        <v>12</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>12</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>17</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>11</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>9</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>6</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ24" s="34">
+        <v>5</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>10</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>8</v>
+      </c>
+      <c r="AM24" s="34">
+        <v>7</v>
+      </c>
+      <c r="AN24" s="34">
+        <v>6</v>
+      </c>
+      <c r="AO24" s="34">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="34">
+        <v>5</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>10</v>
+      </c>
+      <c r="AR24" s="7">
+        <v>5</v>
+      </c>
+      <c r="AS24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AT24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AU24" s="7">
+        <v>8</v>
+      </c>
+      <c r="AV24" s="7">
+        <v>10</v>
+      </c>
+      <c r="AW24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>5</v>
+      </c>
+      <c r="AY24" s="34">
+        <v>11</v>
+      </c>
+      <c r="AZ24" s="34">
+        <v>5</v>
+      </c>
+      <c r="BA24" s="34">
+        <v>5</v>
+      </c>
+      <c r="BB24" s="34">
+        <v>4</v>
+      </c>
+      <c r="BC24" s="7">
+        <v>5</v>
+      </c>
+      <c r="BD24" s="34">
+        <v>4</v>
+      </c>
+      <c r="BE24" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="37">
+        <v>10</v>
+      </c>
+      <c r="K25" s="37">
+        <v>17</v>
+      </c>
+      <c r="L25" s="37">
+        <v>17</v>
+      </c>
+      <c r="M25" s="37">
+        <v>19</v>
+      </c>
+      <c r="N25" s="38">
+        <v>23</v>
+      </c>
+      <c r="O25" s="39">
+        <v>11</v>
+      </c>
+      <c r="P25" s="39">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>22</v>
+      </c>
+      <c r="R25" s="7">
+        <v>14</v>
+      </c>
+      <c r="S25" s="7">
+        <v>17</v>
+      </c>
+      <c r="T25" s="7">
+        <v>19</v>
+      </c>
+      <c r="U25" s="7">
+        <v>19</v>
+      </c>
+      <c r="V25" s="7">
+        <v>10</v>
+      </c>
+      <c r="W25" s="7">
+        <v>15</v>
+      </c>
+      <c r="X25" s="7">
+        <v>14</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>17</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>17</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>10</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>19</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>19</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>19</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>13</v>
+      </c>
+      <c r="AJ25" s="34">
+        <v>16</v>
+      </c>
+      <c r="AK25" s="7">
+        <v>16</v>
+      </c>
+      <c r="AL25" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM25" s="34">
+        <v>13</v>
+      </c>
+      <c r="AN25" s="34">
+        <v>12</v>
+      </c>
+      <c r="AO25" s="34">
+        <v>10</v>
+      </c>
+      <c r="AP25" s="34">
+        <v>15</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>10</v>
+      </c>
+      <c r="AR25" s="7">
+        <v>23</v>
+      </c>
+      <c r="AS25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AT25" s="7">
+        <v>11</v>
+      </c>
+      <c r="AU25" s="7">
+        <v>9</v>
+      </c>
+      <c r="AV25" s="7">
+        <v>12</v>
+      </c>
+      <c r="AW25" s="7">
+        <v>11</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY25" s="34">
+        <v>13</v>
+      </c>
+      <c r="AZ25" s="34">
+        <v>13</v>
+      </c>
+      <c r="BA25" s="34">
+        <v>11</v>
+      </c>
+      <c r="BB25" s="34">
+        <v>6</v>
+      </c>
+      <c r="BC25" s="7">
+        <v>10</v>
+      </c>
+      <c r="BD25" s="34">
+        <v>12</v>
+      </c>
+      <c r="BE25" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>58</v>
+      </c>
+      <c r="K26" s="37">
+        <v>63</v>
+      </c>
+      <c r="L26" s="37">
+        <v>62</v>
+      </c>
+      <c r="M26" s="37">
+        <v>80</v>
+      </c>
+      <c r="N26" s="38">
+        <v>56</v>
+      </c>
+      <c r="O26" s="39">
+        <v>68</v>
+      </c>
+      <c r="P26" s="39">
+        <v>47</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>66</v>
+      </c>
+      <c r="R26" s="7">
+        <v>54</v>
+      </c>
+      <c r="S26" s="7">
+        <v>65</v>
+      </c>
+      <c r="T26" s="7">
+        <v>10</v>
+      </c>
+      <c r="U26" s="7">
+        <v>64</v>
+      </c>
+      <c r="V26" s="7">
+        <v>63</v>
+      </c>
+      <c r="W26" s="7">
+        <v>58</v>
+      </c>
+      <c r="X26" s="7">
+        <v>44</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>64</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>63</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>48</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>48</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>52</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>56</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>61</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>54</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>54</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>61</v>
+      </c>
+      <c r="AJ26" s="34">
+        <v>69</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>44</v>
+      </c>
+      <c r="AL26" s="9">
+        <v>48</v>
+      </c>
+      <c r="AM26" s="34">
+        <v>49</v>
+      </c>
+      <c r="AN26" s="34">
+        <v>41</v>
+      </c>
+      <c r="AO26" s="34">
+        <v>33</v>
+      </c>
+      <c r="AP26" s="34">
+        <v>43</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>37</v>
+      </c>
+      <c r="AR26" s="7">
+        <v>54</v>
+      </c>
+      <c r="AS26" s="7">
+        <v>39</v>
+      </c>
+      <c r="AT26" s="7">
+        <v>43</v>
+      </c>
+      <c r="AU26" s="7">
+        <v>49</v>
+      </c>
+      <c r="AV26" s="7">
+        <v>36</v>
+      </c>
+      <c r="AW26" s="7">
+        <v>40</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>38</v>
+      </c>
+      <c r="AY26" s="34">
+        <v>40</v>
+      </c>
+      <c r="AZ26" s="34">
+        <v>32</v>
+      </c>
+      <c r="BA26" s="34">
+        <v>59</v>
+      </c>
+      <c r="BB26" s="34">
+        <v>36</v>
+      </c>
+      <c r="BC26" s="7">
+        <v>38</v>
+      </c>
+      <c r="BD26" s="34">
+        <v>38</v>
+      </c>
+      <c r="BE26" s="34">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="37">
+        <v>9</v>
+      </c>
+      <c r="K27" s="37">
+        <v>12</v>
+      </c>
+      <c r="L27" s="37">
+        <v>11</v>
+      </c>
+      <c r="M27" s="37">
+        <v>14</v>
+      </c>
+      <c r="N27" s="38">
+        <v>12</v>
+      </c>
+      <c r="O27" s="39">
+        <v>11</v>
+      </c>
+      <c r="P27" s="39">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>8</v>
+      </c>
+      <c r="R27" s="7">
+        <v>7</v>
+      </c>
+      <c r="S27" s="7">
+        <v>17</v>
+      </c>
+      <c r="T27" s="7">
+        <v>14</v>
+      </c>
+      <c r="U27" s="7">
+        <v>6</v>
+      </c>
+      <c r="V27" s="7">
+        <v>10</v>
+      </c>
+      <c r="W27" s="7">
+        <v>8</v>
+      </c>
+      <c r="X27" s="7">
+        <v>18</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>14</v>
+      </c>
+      <c r="Z27" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>6</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AJ27" s="34">
+        <v>8</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>5</v>
+      </c>
+      <c r="AL27" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM27" s="34">
+        <v>7</v>
+      </c>
+      <c r="AN27" s="34">
+        <v>3</v>
+      </c>
+      <c r="AO27" s="34">
+        <v>12</v>
+      </c>
+      <c r="AP27" s="34">
+        <v>6</v>
+      </c>
+      <c r="AQ27" s="7">
+        <v>10</v>
+      </c>
+      <c r="AR27" s="7">
+        <v>5</v>
+      </c>
+      <c r="AS27" s="7">
+        <v>11</v>
+      </c>
+      <c r="AT27" s="7">
+        <v>9</v>
+      </c>
+      <c r="AU27" s="7">
+        <v>6</v>
+      </c>
+      <c r="AV27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AW27" s="7">
+        <v>6</v>
+      </c>
+      <c r="AX27" s="9">
+        <v>8</v>
+      </c>
+      <c r="AY27" s="34">
+        <v>6</v>
+      </c>
+      <c r="AZ27" s="34">
+        <v>3</v>
+      </c>
+      <c r="BA27" s="34">
+        <v>7</v>
+      </c>
+      <c r="BB27" s="34">
+        <v>8</v>
+      </c>
+      <c r="BC27" s="7">
+        <v>2</v>
+      </c>
+      <c r="BD27" s="34">
+        <v>7</v>
+      </c>
+      <c r="BE27" s="34">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="37">
+        <v>23</v>
+      </c>
+      <c r="K28" s="37">
+        <v>20</v>
+      </c>
+      <c r="L28" s="37">
+        <v>14</v>
+      </c>
+      <c r="M28" s="37">
+        <v>20</v>
+      </c>
+      <c r="N28" s="38">
+        <v>15</v>
+      </c>
+      <c r="O28" s="39">
+        <v>17</v>
+      </c>
+      <c r="P28" s="39">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>18</v>
+      </c>
+      <c r="R28" s="7">
+        <v>22</v>
+      </c>
+      <c r="S28" s="7">
+        <v>26</v>
+      </c>
+      <c r="T28" s="7">
+        <v>17</v>
+      </c>
+      <c r="U28" s="7">
+        <v>18</v>
+      </c>
+      <c r="V28" s="7">
+        <v>22</v>
+      </c>
+      <c r="W28" s="7">
+        <v>15</v>
+      </c>
+      <c r="X28" s="7">
+        <v>18</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>10</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>20</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>19</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>12</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AJ28" s="34">
+        <v>16</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>16</v>
+      </c>
+      <c r="AL28" s="9">
+        <v>18</v>
+      </c>
+      <c r="AM28" s="34">
+        <v>16</v>
+      </c>
+      <c r="AN28" s="34">
+        <v>16</v>
+      </c>
+      <c r="AO28" s="34">
+        <v>12</v>
+      </c>
+      <c r="AP28" s="34">
+        <v>4</v>
+      </c>
+      <c r="AQ28" s="7">
+        <v>19</v>
+      </c>
+      <c r="AR28" s="7">
+        <v>15</v>
+      </c>
+      <c r="AS28" s="7">
+        <v>13</v>
+      </c>
+      <c r="AT28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AU28" s="7">
+        <v>12</v>
+      </c>
+      <c r="AV28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AW28" s="7">
+        <v>14</v>
+      </c>
+      <c r="AX28" s="9">
+        <v>10</v>
+      </c>
+      <c r="AY28" s="34">
+        <v>6</v>
+      </c>
+      <c r="AZ28" s="34">
+        <v>10</v>
+      </c>
+      <c r="BA28" s="34">
+        <v>5</v>
+      </c>
+      <c r="BB28" s="34">
+        <v>7</v>
+      </c>
+      <c r="BC28" s="7">
+        <v>14</v>
+      </c>
+      <c r="BD28" s="34">
+        <v>12</v>
+      </c>
+      <c r="BE28" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>15</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>8</v>
+      </c>
+      <c r="AJ29" s="34">
+        <v>10</v>
+      </c>
+      <c r="AK29" s="7">
+        <v>7</v>
+      </c>
+      <c r="AL29" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM29" s="34">
+        <v>5</v>
+      </c>
+      <c r="AN29" s="34">
+        <v>11</v>
+      </c>
+      <c r="AO29" s="34">
+        <v>4</v>
+      </c>
+      <c r="AP29" s="34">
+        <v>7</v>
+      </c>
+      <c r="AQ29" s="7">
+        <v>7</v>
+      </c>
+      <c r="AR29" s="7">
+        <v>8</v>
+      </c>
+      <c r="AS29" s="7">
+        <v>7</v>
+      </c>
+      <c r="AT29" s="7">
+        <v>14</v>
+      </c>
+      <c r="AU29" s="7">
+        <v>11</v>
+      </c>
+      <c r="AV29" s="7">
+        <v>5</v>
+      </c>
+      <c r="AW29" s="7">
+        <v>3</v>
+      </c>
+      <c r="AX29" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY29" s="34">
+        <v>7</v>
+      </c>
+      <c r="AZ29" s="34">
+        <v>6</v>
+      </c>
+      <c r="BA29" s="34">
+        <v>10</v>
+      </c>
+      <c r="BB29" s="34">
+        <v>10</v>
+      </c>
+      <c r="BC29" s="7">
+        <v>5</v>
+      </c>
+      <c r="BD29" s="34">
+        <v>12</v>
+      </c>
+      <c r="BE29" s="34">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="37">
+        <v>28</v>
+      </c>
+      <c r="K30" s="37">
+        <v>24</v>
+      </c>
+      <c r="L30" s="37">
+        <v>31</v>
+      </c>
+      <c r="M30" s="37">
+        <v>26</v>
+      </c>
+      <c r="N30" s="38">
+        <v>26</v>
+      </c>
+      <c r="O30" s="39">
+        <v>33</v>
+      </c>
+      <c r="P30" s="39">
+        <v>17</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>32</v>
+      </c>
+      <c r="R30" s="7">
+        <v>23</v>
+      </c>
+      <c r="S30" s="7">
+        <v>29</v>
+      </c>
+      <c r="T30" s="7">
+        <v>21</v>
+      </c>
+      <c r="U30" s="7">
+        <v>22</v>
+      </c>
+      <c r="V30" s="7">
+        <v>19</v>
+      </c>
+      <c r="W30" s="7">
+        <v>20</v>
+      </c>
+      <c r="X30" s="7">
+        <v>26</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>22</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>19</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>12</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>22</v>
+      </c>
+      <c r="AD30" s="7">
+        <v>13</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>21</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>17</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>27</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>22</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>16</v>
+      </c>
+      <c r="AJ30" s="34">
+        <v>29</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>20</v>
+      </c>
+      <c r="AL30" s="9">
+        <v>25</v>
+      </c>
+      <c r="AM30" s="34">
+        <v>13</v>
+      </c>
+      <c r="AN30" s="34">
+        <v>15</v>
+      </c>
+      <c r="AO30" s="34">
+        <v>15</v>
+      </c>
+      <c r="AP30" s="34">
+        <v>18</v>
+      </c>
+      <c r="AQ30" s="7">
+        <v>26</v>
+      </c>
+      <c r="AR30" s="7">
+        <v>26</v>
+      </c>
+      <c r="AS30" s="7">
+        <v>17</v>
+      </c>
+      <c r="AT30" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU30" s="7">
+        <v>20</v>
+      </c>
+      <c r="AV30" s="7">
+        <v>15</v>
+      </c>
+      <c r="AW30" s="7">
+        <v>18</v>
+      </c>
+      <c r="AX30" s="9">
+        <v>17</v>
+      </c>
+      <c r="AY30" s="34">
+        <v>22</v>
+      </c>
+      <c r="AZ30" s="34">
+        <v>13</v>
+      </c>
+      <c r="BA30" s="34">
+        <v>14</v>
+      </c>
+      <c r="BB30" s="34">
+        <v>13</v>
+      </c>
+      <c r="BC30" s="7">
+        <v>19</v>
+      </c>
+      <c r="BD30" s="34">
+        <v>10</v>
+      </c>
+      <c r="BE30" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="37">
+        <v>10</v>
+      </c>
+      <c r="K31" s="37">
+        <v>10</v>
+      </c>
+      <c r="L31" s="37">
+        <v>3</v>
+      </c>
+      <c r="M31" s="37">
+        <v>10</v>
+      </c>
+      <c r="N31" s="38">
+        <v>15</v>
+      </c>
+      <c r="O31" s="39">
+        <v>15</v>
+      </c>
+      <c r="P31" s="39">
+        <v>6</v>
+      </c>
+      <c r="Q31" s="37">
+        <v>4</v>
+      </c>
+      <c r="R31" s="7">
+        <v>8</v>
+      </c>
+      <c r="S31" s="7">
+        <v>11</v>
+      </c>
+      <c r="T31" s="7">
+        <v>5</v>
+      </c>
+      <c r="U31" s="7">
+        <v>10</v>
+      </c>
+      <c r="V31" s="7">
+        <v>15</v>
+      </c>
+      <c r="W31" s="7">
+        <v>7</v>
+      </c>
+      <c r="X31" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>11</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>10</v>
+      </c>
+      <c r="AD31" s="7">
+        <v>15</v>
+      </c>
+      <c r="AE31" s="7">
+        <v>5</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ31" s="34">
+        <v>8</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>1</v>
+      </c>
+      <c r="AL31" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM31" s="34">
+        <v>8</v>
+      </c>
+      <c r="AN31" s="34">
+        <v>6</v>
+      </c>
+      <c r="AO31" s="34">
+        <v>9</v>
+      </c>
+      <c r="AP31" s="34">
+        <v>12</v>
+      </c>
+      <c r="AQ31" s="7">
+        <v>8</v>
+      </c>
+      <c r="AR31" s="7">
+        <v>8</v>
+      </c>
+      <c r="AS31" s="7">
+        <v>11</v>
+      </c>
+      <c r="AT31" s="7">
+        <v>7</v>
+      </c>
+      <c r="AU31" s="7">
+        <v>13</v>
+      </c>
+      <c r="AV31" s="7">
+        <v>6</v>
+      </c>
+      <c r="AW31" s="7">
+        <v>6</v>
+      </c>
+      <c r="AX31" s="9">
+        <v>8</v>
+      </c>
+      <c r="AY31" s="34">
+        <v>9</v>
+      </c>
+      <c r="AZ31" s="34">
+        <v>6</v>
+      </c>
+      <c r="BA31" s="34">
+        <v>4</v>
+      </c>
+      <c r="BB31" s="34">
+        <v>6</v>
+      </c>
+      <c r="BC31" s="7">
+        <v>7</v>
+      </c>
+      <c r="BD31" s="34">
+        <v>6</v>
+      </c>
+      <c r="BE31" s="34">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>22</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>23</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>18</v>
+      </c>
+      <c r="AJ32" s="34">
+        <v>12</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>17</v>
+      </c>
+      <c r="AL32" s="9">
+        <v>18</v>
+      </c>
+      <c r="AM32" s="34">
+        <v>14</v>
+      </c>
+      <c r="AN32" s="34">
+        <v>20</v>
+      </c>
+      <c r="AO32" s="34">
+        <v>14</v>
+      </c>
+      <c r="AP32" s="34">
+        <v>15</v>
+      </c>
+      <c r="AQ32" s="7">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="7">
+        <v>14</v>
+      </c>
+      <c r="AS32" s="7">
+        <v>20</v>
+      </c>
+      <c r="AT32" s="7">
+        <v>17</v>
+      </c>
+      <c r="AU32" s="7">
+        <v>21</v>
+      </c>
+      <c r="AV32" s="7">
+        <v>18</v>
+      </c>
+      <c r="AW32" s="7">
+        <v>17</v>
+      </c>
+      <c r="AX32" s="9">
+        <v>8</v>
+      </c>
+      <c r="AY32" s="34">
+        <v>20</v>
+      </c>
+      <c r="AZ32" s="34">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="34">
+        <v>16</v>
+      </c>
+      <c r="BB32" s="34">
+        <v>19</v>
+      </c>
+      <c r="BC32" s="7">
+        <v>13</v>
+      </c>
+      <c r="BD32" s="34">
+        <v>14</v>
+      </c>
+      <c r="BE32" s="34">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="37">
+        <v>51</v>
+      </c>
+      <c r="K33" s="37">
+        <v>54</v>
+      </c>
+      <c r="L33" s="37">
+        <v>62</v>
+      </c>
+      <c r="M33" s="37">
+        <v>50</v>
+      </c>
+      <c r="N33" s="38">
+        <v>53</v>
+      </c>
+      <c r="O33" s="39">
+        <v>44</v>
+      </c>
+      <c r="P33" s="39">
+        <v>47</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>51</v>
+      </c>
+      <c r="R33" s="7">
+        <v>44</v>
+      </c>
+      <c r="S33" s="7">
+        <v>63</v>
+      </c>
+      <c r="T33" s="7">
+        <v>46</v>
+      </c>
+      <c r="U33" s="7">
+        <v>59</v>
+      </c>
+      <c r="V33" s="7">
+        <v>49</v>
+      </c>
+      <c r="W33" s="7">
+        <v>45</v>
+      </c>
+      <c r="X33" s="7">
+        <v>50</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>38</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>33</v>
+      </c>
+      <c r="AA33" s="7">
+        <v>47</v>
+      </c>
+      <c r="AB33" s="7">
+        <v>43</v>
+      </c>
+      <c r="AC33" s="7">
+        <v>43</v>
+      </c>
+      <c r="AD33" s="7">
+        <v>52</v>
+      </c>
+      <c r="AE33" s="7">
+        <v>56</v>
+      </c>
+      <c r="AF33" s="7">
+        <v>41</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>34</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>25</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>23</v>
+      </c>
+      <c r="AJ33" s="34">
+        <v>38</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>28</v>
+      </c>
+      <c r="AL33" s="9">
+        <v>23</v>
+      </c>
+      <c r="AM33" s="34">
+        <v>25</v>
+      </c>
+      <c r="AN33" s="34">
+        <v>31</v>
+      </c>
+      <c r="AO33" s="34">
+        <v>26</v>
+      </c>
+      <c r="AP33" s="34">
+        <v>19</v>
+      </c>
+      <c r="AQ33" s="7">
+        <v>21</v>
+      </c>
+      <c r="AR33" s="7">
+        <v>19</v>
+      </c>
+      <c r="AS33" s="7">
+        <v>23</v>
+      </c>
+      <c r="AT33" s="7">
+        <v>22</v>
+      </c>
+      <c r="AU33" s="7">
+        <v>21</v>
+      </c>
+      <c r="AV33" s="7">
+        <v>21</v>
+      </c>
+      <c r="AW33" s="7">
+        <v>16</v>
+      </c>
+      <c r="AX33" s="9">
+        <v>29</v>
+      </c>
+      <c r="AY33" s="34">
+        <v>19</v>
+      </c>
+      <c r="AZ33" s="34">
+        <v>16</v>
+      </c>
+      <c r="BA33" s="34">
+        <v>21</v>
+      </c>
+      <c r="BB33" s="34">
+        <v>15</v>
+      </c>
+      <c r="BC33" s="7">
+        <v>23</v>
+      </c>
+      <c r="BD33" s="34">
+        <v>20</v>
+      </c>
+      <c r="BE33" s="34">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:62" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B34" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="107"/>
+      <c r="D34" s="107"/>
+      <c r="E34" s="107"/>
+      <c r="F34" s="107"/>
+      <c r="G34" s="107"/>
+      <c r="H34" s="107"/>
+      <c r="I34" s="107"/>
+      <c r="J34" s="107"/>
+      <c r="K34" s="107"/>
+      <c r="L34" s="107"/>
+      <c r="M34" s="107"/>
+      <c r="N34" s="107"/>
+      <c r="O34" s="107"/>
+      <c r="P34" s="107"/>
+      <c r="Q34" s="107"/>
+      <c r="R34" s="107"/>
+      <c r="S34" s="107"/>
+      <c r="T34" s="107"/>
+      <c r="U34" s="107"/>
+      <c r="V34" s="107"/>
+      <c r="W34" s="107"/>
+      <c r="X34" s="107"/>
+      <c r="Y34" s="107"/>
+      <c r="Z34" s="107"/>
+      <c r="AA34" s="107"/>
+      <c r="AB34" s="107"/>
+      <c r="AC34" s="107"/>
+      <c r="AD34" s="107"/>
+      <c r="AE34" s="107"/>
+      <c r="AF34" s="107"/>
+      <c r="AG34" s="107"/>
+      <c r="AH34" s="107"/>
+      <c r="AI34" s="107"/>
+      <c r="AJ34" s="107"/>
+      <c r="AK34" s="107"/>
+      <c r="AL34" s="107"/>
+      <c r="AM34" s="107"/>
+      <c r="AN34" s="107"/>
+      <c r="AO34" s="107"/>
+      <c r="AP34" s="107"/>
+      <c r="AQ34" s="107"/>
+      <c r="AR34" s="107"/>
+      <c r="AS34" s="107"/>
+      <c r="AT34" s="107"/>
+      <c r="AU34" s="107"/>
+      <c r="AV34" s="107"/>
+      <c r="AW34" s="107"/>
+      <c r="AX34" s="107"/>
+      <c r="AY34" s="107"/>
+      <c r="AZ34" s="107"/>
+      <c r="BA34" s="107"/>
+      <c r="BB34" s="107"/>
+      <c r="BC34" s="107"/>
+      <c r="BD34" s="107"/>
+      <c r="BE34" s="107"/>
+      <c r="BF34" s="107"/>
+      <c r="BG34" s="107"/>
+      <c r="BH34" s="107"/>
+      <c r="BI34" s="107"/>
+      <c r="BJ34" s="107"/>
+    </row>
+    <row r="35" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="100">
+        <v>100000000</v>
+      </c>
+      <c r="B35" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="40">
+        <v>447</v>
+      </c>
+      <c r="D35" s="40">
+        <v>409</v>
+      </c>
+      <c r="E35" s="40">
+        <v>404</v>
+      </c>
+      <c r="F35" s="40">
+        <v>378</v>
+      </c>
+      <c r="G35" s="40">
+        <v>453</v>
+      </c>
+      <c r="H35" s="40">
+        <v>471</v>
+      </c>
+      <c r="I35" s="40">
+        <v>439</v>
+      </c>
+      <c r="J35" s="40">
+        <v>458</v>
+      </c>
+      <c r="K35" s="40">
+        <v>458</v>
+      </c>
+      <c r="L35" s="40">
+        <v>480</v>
+      </c>
+      <c r="M35" s="34">
+        <v>479</v>
+      </c>
+      <c r="N35" s="35">
+        <v>448</v>
+      </c>
+      <c r="O35" s="36">
+        <v>386</v>
+      </c>
+      <c r="P35" s="36">
+        <v>350</v>
+      </c>
+      <c r="Q35" s="41">
+        <v>377</v>
+      </c>
+      <c r="R35" s="7">
+        <v>364</v>
+      </c>
+      <c r="S35" s="7">
+        <v>474</v>
+      </c>
+      <c r="T35" s="7">
+        <v>338</v>
+      </c>
+      <c r="U35" s="7">
+        <v>436</v>
+      </c>
+      <c r="V35" s="11">
+        <v>429</v>
+      </c>
+      <c r="W35" s="7">
+        <v>424</v>
+      </c>
+      <c r="X35" s="11">
+        <v>415</v>
+      </c>
+      <c r="Y35" s="11">
+        <v>408</v>
+      </c>
+      <c r="Z35" s="9">
+        <v>352</v>
+      </c>
+      <c r="AA35" s="67">
+        <v>396</v>
+      </c>
+      <c r="AB35" s="11">
+        <v>362</v>
+      </c>
+      <c r="AC35" s="11">
+        <v>367</v>
+      </c>
+      <c r="AD35" s="11">
+        <v>422</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>401</v>
+      </c>
+      <c r="AF35" s="11">
+        <v>357</v>
+      </c>
+      <c r="AG35" s="11">
+        <v>432</v>
+      </c>
+      <c r="AH35" s="11">
+        <v>415</v>
+      </c>
+      <c r="AI35" s="11">
+        <v>372</v>
+      </c>
+      <c r="AJ35" s="65">
+        <v>397</v>
+      </c>
+      <c r="AK35" s="11">
+        <v>377</v>
+      </c>
+      <c r="AL35" s="9">
+        <v>341</v>
+      </c>
+      <c r="AM35" s="65">
+        <v>297</v>
+      </c>
+      <c r="AN35" s="65">
+        <v>307</v>
+      </c>
+      <c r="AO35" s="65">
+        <v>332</v>
+      </c>
+      <c r="AP35" s="65">
+        <v>345</v>
+      </c>
+      <c r="AQ35" s="11">
+        <v>312</v>
+      </c>
+      <c r="AR35" s="7">
+        <v>326</v>
+      </c>
+      <c r="AS35" s="7">
+        <v>353</v>
+      </c>
+      <c r="AT35" s="11">
+        <v>336</v>
+      </c>
+      <c r="AU35" s="11">
+        <v>371</v>
+      </c>
+      <c r="AV35" s="11">
+        <v>318</v>
+      </c>
+      <c r="AW35" s="11">
+        <v>277</v>
+      </c>
+      <c r="AX35" s="9">
+        <v>338</v>
+      </c>
+      <c r="AY35" s="79">
+        <v>272</v>
+      </c>
+      <c r="AZ35" s="65">
+        <v>256</v>
+      </c>
+      <c r="BA35" s="65">
+        <v>309</v>
+      </c>
+      <c r="BB35" s="65">
+        <v>322</v>
+      </c>
+      <c r="BC35" s="11">
+        <v>285</v>
+      </c>
+      <c r="BD35" s="65">
+        <v>334</v>
+      </c>
+      <c r="BE35" s="65">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="36" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="37">
+        <v>243</v>
+      </c>
+      <c r="K36" s="37">
+        <v>259</v>
+      </c>
+      <c r="L36" s="37">
+        <v>254</v>
+      </c>
+      <c r="M36" s="37">
+        <v>250</v>
+      </c>
+      <c r="N36" s="38">
+        <v>246</v>
+      </c>
+      <c r="O36" s="39">
+        <v>195</v>
+      </c>
+      <c r="P36" s="39">
+        <v>177</v>
+      </c>
+      <c r="Q36" s="37">
+        <v>192</v>
+      </c>
+      <c r="R36" s="7">
+        <v>203</v>
+      </c>
+      <c r="S36" s="7">
+        <v>261</v>
+      </c>
+      <c r="T36" s="7">
+        <v>200</v>
+      </c>
+      <c r="U36" s="7">
+        <v>261</v>
+      </c>
+      <c r="V36" s="11">
+        <v>243</v>
+      </c>
+      <c r="W36" s="7">
+        <v>250</v>
+      </c>
+      <c r="X36" s="11">
+        <v>214</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>214</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>206</v>
+      </c>
+      <c r="AA36" s="67">
+        <v>220</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>214</v>
+      </c>
+      <c r="AC36" s="11">
+        <v>214</v>
+      </c>
+      <c r="AD36" s="11">
+        <v>214</v>
+      </c>
+      <c r="AE36" s="11">
+        <v>221</v>
+      </c>
+      <c r="AF36" s="11">
+        <v>199</v>
+      </c>
+      <c r="AG36" s="11">
+        <v>229</v>
+      </c>
+      <c r="AH36" s="11">
+        <v>224</v>
+      </c>
+      <c r="AI36" s="11">
+        <v>198</v>
+      </c>
+      <c r="AJ36" s="65">
+        <v>215</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>210</v>
+      </c>
+      <c r="AL36" s="9">
+        <v>170</v>
+      </c>
+      <c r="AM36" s="65">
+        <v>140</v>
+      </c>
+      <c r="AN36" s="65">
+        <v>169</v>
+      </c>
+      <c r="AO36" s="65">
+        <v>169</v>
+      </c>
+      <c r="AP36" s="65">
+        <v>188</v>
+      </c>
+      <c r="AQ36" s="11">
+        <v>151</v>
+      </c>
+      <c r="AR36" s="7">
+        <v>184</v>
+      </c>
+      <c r="AS36" s="7">
+        <v>195</v>
+      </c>
+      <c r="AT36" s="11">
+        <v>192</v>
+      </c>
+      <c r="AU36" s="11">
+        <v>207</v>
+      </c>
+      <c r="AV36" s="11">
+        <v>170</v>
+      </c>
+      <c r="AW36" s="11">
+        <v>161</v>
+      </c>
+      <c r="AX36" s="9">
+        <v>201</v>
+      </c>
+      <c r="AY36" s="79">
+        <v>138</v>
+      </c>
+      <c r="AZ36" s="65">
+        <v>138</v>
+      </c>
+      <c r="BA36" s="65">
+        <v>185</v>
+      </c>
+      <c r="BB36" s="65">
+        <v>181</v>
+      </c>
+      <c r="BC36" s="11">
+        <v>169</v>
+      </c>
+      <c r="BD36" s="65">
+        <v>199</v>
+      </c>
+      <c r="BE36" s="65">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="37">
+        <v>11</v>
+      </c>
+      <c r="K37" s="37">
+        <v>4</v>
+      </c>
+      <c r="L37" s="37">
+        <v>5</v>
+      </c>
+      <c r="M37" s="37">
+        <v>7</v>
+      </c>
+      <c r="N37" s="38">
+        <v>6</v>
+      </c>
+      <c r="O37" s="39">
+        <v>5</v>
+      </c>
+      <c r="P37" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="37">
+        <v>9</v>
+      </c>
+      <c r="R37" s="7">
+        <v>7</v>
+      </c>
+      <c r="S37" s="7">
+        <v>8</v>
+      </c>
+      <c r="T37" s="7">
+        <v>4</v>
+      </c>
+      <c r="U37" s="7">
+        <v>8</v>
+      </c>
+      <c r="V37" s="11">
+        <v>3</v>
+      </c>
+      <c r="W37" s="7">
+        <v>9</v>
+      </c>
+      <c r="X37" s="11">
+        <v>5</v>
+      </c>
+      <c r="Y37" s="11">
+        <v>6</v>
+      </c>
+      <c r="Z37" s="9">
+        <v>4</v>
+      </c>
+      <c r="AA37" s="67">
+        <v>10</v>
+      </c>
+      <c r="AB37" s="11">
+        <v>4</v>
+      </c>
+      <c r="AC37" s="11">
+        <v>5</v>
+      </c>
+      <c r="AD37" s="11">
+        <v>6</v>
+      </c>
+      <c r="AE37" s="11">
+        <v>6</v>
+      </c>
+      <c r="AF37" s="11">
+        <v>10</v>
+      </c>
+      <c r="AG37" s="11">
+        <v>4</v>
+      </c>
+      <c r="AH37" s="11">
+        <v>3</v>
+      </c>
+      <c r="AI37" s="11">
+        <v>6</v>
+      </c>
+      <c r="AJ37" s="65">
+        <v>6</v>
+      </c>
+      <c r="AK37" s="11">
+        <v>7</v>
+      </c>
+      <c r="AL37" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM37" s="65">
+        <v>7</v>
+      </c>
+      <c r="AN37" s="65">
+        <v>4</v>
+      </c>
+      <c r="AO37" s="65">
+        <v>5</v>
+      </c>
+      <c r="AP37" s="65">
+        <v>2</v>
+      </c>
+      <c r="AQ37" s="11">
+        <v>5</v>
+      </c>
+      <c r="AR37" s="7">
+        <v>3</v>
+      </c>
+      <c r="AS37" s="7">
+        <v>3</v>
+      </c>
+      <c r="AT37" s="11">
+        <v>10</v>
+      </c>
+      <c r="AU37" s="11">
+        <v>6</v>
+      </c>
+      <c r="AV37" s="11">
+        <v>1</v>
+      </c>
+      <c r="AW37" s="11">
+        <v>5</v>
+      </c>
+      <c r="AX37" s="9">
+        <v>3</v>
+      </c>
+      <c r="AY37" s="79">
+        <v>2</v>
+      </c>
+      <c r="AZ37" s="65">
+        <v>2</v>
+      </c>
+      <c r="BA37" s="65">
+        <v>1</v>
+      </c>
+      <c r="BB37" s="65">
+        <v>10</v>
+      </c>
+      <c r="BC37" s="11">
+        <v>4</v>
+      </c>
+      <c r="BD37" s="65">
+        <v>7</v>
+      </c>
+      <c r="BE37" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="37">
+        <v>10</v>
+      </c>
+      <c r="K38" s="37">
+        <v>13</v>
+      </c>
+      <c r="L38" s="37">
+        <v>10</v>
+      </c>
+      <c r="M38" s="37">
+        <v>11</v>
+      </c>
+      <c r="N38" s="38">
+        <v>11</v>
+      </c>
+      <c r="O38" s="39">
+        <v>11</v>
+      </c>
+      <c r="P38" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q38" s="37">
+        <v>9</v>
+      </c>
+      <c r="R38" s="11">
+        <v>2</v>
+      </c>
+      <c r="S38" s="7">
+        <v>7</v>
+      </c>
+      <c r="T38" s="7">
+        <v>10</v>
+      </c>
+      <c r="U38" s="7">
+        <v>6</v>
+      </c>
+      <c r="V38" s="11">
+        <v>7</v>
+      </c>
+      <c r="W38" s="7">
+        <v>7</v>
+      </c>
+      <c r="X38" s="11">
+        <v>9</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>17</v>
+      </c>
+      <c r="Z38" s="9">
+        <v>8</v>
+      </c>
+      <c r="AA38" s="67">
+        <v>7</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>14</v>
+      </c>
+      <c r="AC38" s="11">
+        <v>3</v>
+      </c>
+      <c r="AD38" s="11">
+        <v>9</v>
+      </c>
+      <c r="AE38" s="11">
+        <v>9</v>
+      </c>
+      <c r="AF38" s="11">
+        <v>10</v>
+      </c>
+      <c r="AG38" s="11">
+        <v>7</v>
+      </c>
+      <c r="AH38" s="11">
+        <v>8</v>
+      </c>
+      <c r="AI38" s="11">
+        <v>7</v>
+      </c>
+      <c r="AJ38" s="65">
+        <v>3</v>
+      </c>
+      <c r="AK38" s="11">
+        <v>6</v>
+      </c>
+      <c r="AL38" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM38" s="65">
+        <v>6</v>
+      </c>
+      <c r="AN38" s="65">
+        <v>4</v>
+      </c>
+      <c r="AO38" s="65">
+        <v>6</v>
+      </c>
+      <c r="AP38" s="65">
+        <v>7</v>
+      </c>
+      <c r="AQ38" s="11">
+        <v>9</v>
+      </c>
+      <c r="AR38" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS38" s="7">
+        <v>9</v>
+      </c>
+      <c r="AT38" s="11">
+        <v>9</v>
+      </c>
+      <c r="AU38" s="11">
+        <v>8</v>
+      </c>
+      <c r="AV38" s="11">
+        <v>10</v>
+      </c>
+      <c r="AW38" s="11">
+        <v>1</v>
+      </c>
+      <c r="AX38" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY38" s="79">
+        <v>7</v>
+      </c>
+      <c r="AZ38" s="65">
+        <v>7</v>
+      </c>
+      <c r="BA38" s="65">
+        <v>4</v>
+      </c>
+      <c r="BB38" s="65">
+        <v>5</v>
+      </c>
+      <c r="BC38" s="11">
+        <v>4</v>
+      </c>
+      <c r="BD38" s="65">
+        <v>5</v>
+      </c>
+      <c r="BE38" s="65">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="37">
+        <v>10</v>
+      </c>
+      <c r="K39" s="37">
+        <v>24</v>
+      </c>
+      <c r="L39" s="37">
+        <v>11</v>
+      </c>
+      <c r="M39" s="37">
+        <v>20</v>
+      </c>
+      <c r="N39" s="38">
+        <v>15</v>
+      </c>
+      <c r="O39" s="39">
+        <v>16</v>
+      </c>
+      <c r="P39" s="39">
+        <v>12</v>
+      </c>
+      <c r="Q39" s="37">
+        <v>14</v>
+      </c>
+      <c r="R39" s="11">
+        <v>9</v>
+      </c>
+      <c r="S39" s="7">
+        <v>14</v>
+      </c>
+      <c r="T39" s="7">
+        <v>17</v>
+      </c>
+      <c r="U39" s="7">
+        <v>19</v>
+      </c>
+      <c r="V39" s="11">
+        <v>14</v>
+      </c>
+      <c r="W39" s="7">
+        <v>9</v>
+      </c>
+      <c r="X39" s="11">
+        <v>10</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>12</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>10</v>
+      </c>
+      <c r="AA39" s="67">
+        <v>18</v>
+      </c>
+      <c r="AB39" s="11">
+        <v>8</v>
+      </c>
+      <c r="AC39" s="11">
+        <v>11</v>
+      </c>
+      <c r="AD39" s="11">
+        <v>24</v>
+      </c>
+      <c r="AE39" s="11">
+        <v>9</v>
+      </c>
+      <c r="AF39" s="11">
+        <v>6</v>
+      </c>
+      <c r="AG39" s="11">
+        <v>10</v>
+      </c>
+      <c r="AH39" s="11">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="11">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="65">
+        <v>11</v>
+      </c>
+      <c r="AK39" s="11">
+        <v>12</v>
+      </c>
+      <c r="AL39" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM39" s="65">
+        <v>17</v>
+      </c>
+      <c r="AN39" s="65">
+        <v>12</v>
+      </c>
+      <c r="AO39" s="65">
+        <v>14</v>
+      </c>
+      <c r="AP39" s="65">
+        <v>11</v>
+      </c>
+      <c r="AQ39" s="11">
+        <v>11</v>
+      </c>
+      <c r="AR39" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS39" s="7">
+        <v>12</v>
+      </c>
+      <c r="AT39" s="11">
+        <v>13</v>
+      </c>
+      <c r="AU39" s="11">
+        <v>10</v>
+      </c>
+      <c r="AV39" s="11">
+        <v>12</v>
+      </c>
+      <c r="AW39" s="11">
+        <v>10</v>
+      </c>
+      <c r="AX39" s="9">
+        <v>10</v>
+      </c>
+      <c r="AY39" s="79">
+        <v>14</v>
+      </c>
+      <c r="AZ39" s="65">
+        <v>5</v>
+      </c>
+      <c r="BA39" s="65">
+        <v>15</v>
+      </c>
+      <c r="BB39" s="65">
+        <v>5</v>
+      </c>
+      <c r="BC39" s="11">
+        <v>10</v>
+      </c>
+      <c r="BD39" s="65">
+        <v>13</v>
+      </c>
+      <c r="BE39" s="65">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="37">
+        <v>73</v>
+      </c>
+      <c r="K40" s="37">
+        <v>46</v>
+      </c>
+      <c r="L40" s="37">
+        <v>84</v>
+      </c>
+      <c r="M40" s="37">
+        <v>61</v>
+      </c>
+      <c r="N40" s="38">
+        <v>58</v>
+      </c>
+      <c r="O40" s="39">
+        <v>51</v>
+      </c>
+      <c r="P40" s="39">
+        <v>52</v>
+      </c>
+      <c r="Q40" s="37">
+        <v>58</v>
+      </c>
+      <c r="R40" s="11">
+        <v>52</v>
+      </c>
+      <c r="S40" s="7">
+        <v>70</v>
+      </c>
+      <c r="T40" s="7">
+        <v>5</v>
+      </c>
+      <c r="U40" s="7">
+        <v>59</v>
+      </c>
+      <c r="V40" s="11">
+        <v>55</v>
+      </c>
+      <c r="W40" s="7">
+        <v>52</v>
+      </c>
+      <c r="X40" s="11">
+        <v>61</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>52</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>41</v>
+      </c>
+      <c r="AA40" s="67">
+        <v>52</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>40</v>
+      </c>
+      <c r="AC40" s="11">
+        <v>53</v>
+      </c>
+      <c r="AD40" s="11">
+        <v>58</v>
+      </c>
+      <c r="AE40" s="11">
+        <v>53</v>
+      </c>
+      <c r="AF40" s="11">
+        <v>49</v>
+      </c>
+      <c r="AG40" s="11">
+        <v>61</v>
+      </c>
+      <c r="AH40" s="11">
+        <v>58</v>
+      </c>
+      <c r="AI40" s="11">
+        <v>52</v>
+      </c>
+      <c r="AJ40" s="65">
+        <v>51</v>
+      </c>
+      <c r="AK40" s="11">
+        <v>37</v>
+      </c>
+      <c r="AL40" s="9">
+        <v>46</v>
+      </c>
+      <c r="AM40" s="65">
+        <v>45</v>
+      </c>
+      <c r="AN40" s="65">
+        <v>41</v>
+      </c>
+      <c r="AO40" s="65">
+        <v>52</v>
+      </c>
+      <c r="AP40" s="65">
+        <v>41</v>
+      </c>
+      <c r="AQ40" s="11">
+        <v>34</v>
+      </c>
+      <c r="AR40" s="7">
+        <v>42</v>
+      </c>
+      <c r="AS40" s="7">
+        <v>40</v>
+      </c>
+      <c r="AT40" s="11">
+        <v>40</v>
+      </c>
+      <c r="AU40" s="11">
+        <v>38</v>
+      </c>
+      <c r="AV40" s="11">
+        <v>41</v>
+      </c>
+      <c r="AW40" s="11">
+        <v>29</v>
+      </c>
+      <c r="AX40" s="9">
+        <v>27</v>
+      </c>
+      <c r="AY40" s="79">
+        <v>38</v>
+      </c>
+      <c r="AZ40" s="65">
+        <v>33</v>
+      </c>
+      <c r="BA40" s="65">
+        <v>34</v>
+      </c>
+      <c r="BB40" s="65">
+        <v>36</v>
+      </c>
+      <c r="BC40" s="11">
+        <v>24</v>
+      </c>
+      <c r="BD40" s="65">
+        <v>40</v>
+      </c>
+      <c r="BE40" s="65">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="37">
+        <v>10</v>
+      </c>
+      <c r="K41" s="37">
+        <v>8</v>
+      </c>
+      <c r="L41" s="37">
+        <v>12</v>
+      </c>
+      <c r="M41" s="37">
+        <v>6</v>
+      </c>
+      <c r="N41" s="38">
+        <v>9</v>
+      </c>
+      <c r="O41" s="39">
+        <v>10</v>
+      </c>
+      <c r="P41" s="39">
+        <v>8</v>
+      </c>
+      <c r="Q41" s="37">
+        <v>6</v>
+      </c>
+      <c r="R41" s="11">
+        <v>8</v>
+      </c>
+      <c r="S41" s="7">
+        <v>12</v>
+      </c>
+      <c r="T41" s="7">
+        <v>10</v>
+      </c>
+      <c r="U41" s="7">
+        <v>5</v>
+      </c>
+      <c r="V41" s="11">
+        <v>9</v>
+      </c>
+      <c r="W41" s="7">
+        <v>6</v>
+      </c>
+      <c r="X41" s="11">
+        <v>11</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>12</v>
+      </c>
+      <c r="AA41" s="67">
+        <v>6</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>6</v>
+      </c>
+      <c r="AC41" s="11">
+        <v>6</v>
+      </c>
+      <c r="AD41" s="11">
+        <v>8</v>
+      </c>
+      <c r="AE41" s="11">
+        <v>12</v>
+      </c>
+      <c r="AF41" s="11">
+        <v>9</v>
+      </c>
+      <c r="AG41" s="11">
+        <v>11</v>
+      </c>
+      <c r="AH41" s="11">
+        <v>9</v>
+      </c>
+      <c r="AI41" s="11">
+        <v>3</v>
+      </c>
+      <c r="AJ41" s="65">
+        <v>11</v>
+      </c>
+      <c r="AK41" s="11">
+        <v>9</v>
+      </c>
+      <c r="AL41" s="9">
+        <v>4</v>
+      </c>
+      <c r="AM41" s="65">
+        <v>9</v>
+      </c>
+      <c r="AN41" s="65">
+        <v>9</v>
+      </c>
+      <c r="AO41" s="65">
+        <v>7</v>
+      </c>
+      <c r="AP41" s="65">
+        <v>4</v>
+      </c>
+      <c r="AQ41" s="11">
+        <v>10</v>
+      </c>
+      <c r="AR41" s="7">
+        <v>10</v>
+      </c>
+      <c r="AS41" s="7">
+        <v>9</v>
+      </c>
+      <c r="AT41" s="11">
+        <v>8</v>
+      </c>
+      <c r="AU41" s="11">
+        <v>10</v>
+      </c>
+      <c r="AV41" s="11">
+        <v>14</v>
+      </c>
+      <c r="AW41" s="11">
+        <v>4</v>
+      </c>
+      <c r="AX41" s="9">
+        <v>5</v>
+      </c>
+      <c r="AY41" s="79">
+        <v>6</v>
+      </c>
+      <c r="AZ41" s="65">
+        <v>8</v>
+      </c>
+      <c r="BA41" s="65">
+        <v>4</v>
+      </c>
+      <c r="BB41" s="65">
+        <v>4</v>
+      </c>
+      <c r="BC41" s="11">
+        <v>4</v>
+      </c>
+      <c r="BD41" s="65">
+        <v>6</v>
+      </c>
+      <c r="BE41" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="37">
+        <v>17</v>
+      </c>
+      <c r="K42" s="37">
+        <v>21</v>
+      </c>
+      <c r="L42" s="37">
+        <v>15</v>
+      </c>
+      <c r="M42" s="37">
+        <v>15</v>
+      </c>
+      <c r="N42" s="38">
+        <v>17</v>
+      </c>
+      <c r="O42" s="39">
+        <v>7</v>
+      </c>
+      <c r="P42" s="39">
+        <v>19</v>
+      </c>
+      <c r="Q42" s="37">
+        <v>18</v>
+      </c>
+      <c r="R42" s="11">
+        <v>15</v>
+      </c>
+      <c r="S42" s="7">
+        <v>14</v>
+      </c>
+      <c r="T42" s="7">
+        <v>12</v>
+      </c>
+      <c r="U42" s="7">
+        <v>14</v>
+      </c>
+      <c r="V42" s="11">
+        <v>19</v>
+      </c>
+      <c r="W42" s="7">
+        <v>10</v>
+      </c>
+      <c r="X42" s="11">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>15</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="67">
+        <v>11</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="11">
+        <v>14</v>
+      </c>
+      <c r="AD42" s="11">
+        <v>16</v>
+      </c>
+      <c r="AE42" s="11">
+        <v>9</v>
+      </c>
+      <c r="AF42" s="11">
+        <v>11</v>
+      </c>
+      <c r="AG42" s="11">
+        <v>18</v>
+      </c>
+      <c r="AH42" s="11">
+        <v>18</v>
+      </c>
+      <c r="AI42" s="11">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="65">
+        <v>11</v>
+      </c>
+      <c r="AK42" s="11">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM42" s="65">
+        <v>8</v>
+      </c>
+      <c r="AN42" s="65">
+        <v>12</v>
+      </c>
+      <c r="AO42" s="65">
+        <v>8</v>
+      </c>
+      <c r="AP42" s="65">
+        <v>13</v>
+      </c>
+      <c r="AQ42" s="11">
+        <v>17</v>
+      </c>
+      <c r="AR42" s="7">
+        <v>12</v>
+      </c>
+      <c r="AS42" s="7">
+        <v>12</v>
+      </c>
+      <c r="AT42" s="11">
+        <v>11</v>
+      </c>
+      <c r="AU42" s="11">
+        <v>17</v>
+      </c>
+      <c r="AV42" s="11">
+        <v>13</v>
+      </c>
+      <c r="AW42" s="11">
+        <v>9</v>
+      </c>
+      <c r="AX42" s="9">
+        <v>19</v>
+      </c>
+      <c r="AY42" s="79">
+        <v>7</v>
+      </c>
+      <c r="AZ42" s="65">
+        <v>13</v>
+      </c>
+      <c r="BA42" s="65">
+        <v>13</v>
+      </c>
+      <c r="BB42" s="65">
+        <v>16</v>
+      </c>
+      <c r="BC42" s="11">
+        <v>11</v>
+      </c>
+      <c r="BD42" s="65">
+        <v>9</v>
+      </c>
+      <c r="BE42" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="11">
+        <v>12</v>
+      </c>
+      <c r="AH43" s="11">
+        <v>9</v>
+      </c>
+      <c r="AI43" s="11">
+        <v>11</v>
+      </c>
+      <c r="AJ43" s="65">
+        <v>8</v>
+      </c>
+      <c r="AK43" s="11">
+        <v>8</v>
+      </c>
+      <c r="AL43" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM43" s="65">
+        <v>2</v>
+      </c>
+      <c r="AN43" s="65">
+        <v>10</v>
+      </c>
+      <c r="AO43" s="65">
+        <v>9</v>
+      </c>
+      <c r="AP43" s="65">
+        <v>8</v>
+      </c>
+      <c r="AQ43" s="11">
+        <v>3</v>
+      </c>
+      <c r="AR43" s="7">
+        <v>5</v>
+      </c>
+      <c r="AS43" s="7">
+        <v>8</v>
+      </c>
+      <c r="AT43" s="11">
+        <v>6</v>
+      </c>
+      <c r="AU43" s="11">
+        <v>5</v>
+      </c>
+      <c r="AV43" s="11">
+        <v>5</v>
+      </c>
+      <c r="AW43" s="11">
+        <v>9</v>
+      </c>
+      <c r="AX43" s="9">
+        <v>8</v>
+      </c>
+      <c r="AY43" s="79">
+        <v>7</v>
+      </c>
+      <c r="AZ43" s="65">
+        <v>3</v>
+      </c>
+      <c r="BA43" s="65">
+        <v>7</v>
+      </c>
+      <c r="BB43" s="65">
+        <v>8</v>
+      </c>
+      <c r="BC43" s="11">
+        <v>5</v>
+      </c>
+      <c r="BD43" s="65">
+        <v>6</v>
+      </c>
+      <c r="BE43" s="65">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B44" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="37">
+        <v>20</v>
+      </c>
+      <c r="K44" s="37">
+        <v>32</v>
+      </c>
+      <c r="L44" s="37">
+        <v>13</v>
+      </c>
+      <c r="M44" s="37">
+        <v>23</v>
+      </c>
+      <c r="N44" s="38">
+        <v>27</v>
+      </c>
+      <c r="O44" s="39">
+        <v>34</v>
+      </c>
+      <c r="P44" s="39">
+        <v>22</v>
+      </c>
+      <c r="Q44" s="37">
+        <v>21</v>
+      </c>
+      <c r="R44" s="11">
+        <v>29</v>
+      </c>
+      <c r="S44" s="7">
+        <v>29</v>
+      </c>
+      <c r="T44" s="7">
+        <v>33</v>
+      </c>
+      <c r="U44" s="7">
+        <v>18</v>
+      </c>
+      <c r="V44" s="11">
+        <v>26</v>
+      </c>
+      <c r="W44" s="7">
+        <v>21</v>
+      </c>
+      <c r="X44" s="11">
+        <v>23</v>
+      </c>
+      <c r="Y44" s="11">
+        <v>28</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>15</v>
+      </c>
+      <c r="AA44" s="67">
+        <v>16</v>
+      </c>
+      <c r="AB44" s="11">
+        <v>20</v>
+      </c>
+      <c r="AC44" s="11">
+        <v>19</v>
+      </c>
+      <c r="AD44" s="11">
+        <v>22</v>
+      </c>
+      <c r="AE44" s="11">
+        <v>22</v>
+      </c>
+      <c r="AF44" s="11">
+        <v>20</v>
+      </c>
+      <c r="AG44" s="11">
+        <v>29</v>
+      </c>
+      <c r="AH44" s="11">
+        <v>19</v>
+      </c>
+      <c r="AI44" s="11">
+        <v>18</v>
+      </c>
+      <c r="AJ44" s="65">
+        <v>29</v>
+      </c>
+      <c r="AK44" s="11">
+        <v>23</v>
+      </c>
+      <c r="AL44" s="9">
+        <v>25</v>
+      </c>
+      <c r="AM44" s="65">
+        <v>18</v>
+      </c>
+      <c r="AN44" s="65">
+        <v>12</v>
+      </c>
+      <c r="AO44" s="65">
+        <v>19</v>
+      </c>
+      <c r="AP44" s="65">
+        <v>25</v>
+      </c>
+      <c r="AQ44" s="11">
+        <v>17</v>
+      </c>
+      <c r="AR44" s="7">
+        <v>18</v>
+      </c>
+      <c r="AS44" s="7">
+        <v>19</v>
+      </c>
+      <c r="AT44" s="11">
+        <v>12</v>
+      </c>
+      <c r="AU44" s="11">
+        <v>20</v>
+      </c>
+      <c r="AV44" s="11">
+        <v>16</v>
+      </c>
+      <c r="AW44" s="11">
+        <v>13</v>
+      </c>
+      <c r="AX44" s="9">
+        <v>16</v>
+      </c>
+      <c r="AY44" s="79">
+        <v>20</v>
+      </c>
+      <c r="AZ44" s="65">
+        <v>10</v>
+      </c>
+      <c r="BA44" s="65">
+        <v>14</v>
+      </c>
+      <c r="BB44" s="65">
+        <v>17</v>
+      </c>
+      <c r="BC44" s="11">
+        <v>17</v>
+      </c>
+      <c r="BD44" s="65">
+        <v>17</v>
+      </c>
+      <c r="BE44" s="65">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="37">
+        <v>14</v>
+      </c>
+      <c r="K45" s="37">
+        <v>11</v>
+      </c>
+      <c r="L45" s="37">
+        <v>13</v>
+      </c>
+      <c r="M45" s="37">
+        <v>12</v>
+      </c>
+      <c r="N45" s="38">
+        <v>7</v>
+      </c>
+      <c r="O45" s="39">
+        <v>12</v>
+      </c>
+      <c r="P45" s="39">
+        <v>12</v>
+      </c>
+      <c r="Q45" s="37">
+        <v>10</v>
+      </c>
+      <c r="R45" s="11">
+        <v>8</v>
+      </c>
+      <c r="S45" s="7">
+        <v>12</v>
+      </c>
+      <c r="T45" s="7">
+        <v>3</v>
+      </c>
+      <c r="U45" s="7">
+        <v>3</v>
+      </c>
+      <c r="V45" s="11">
+        <v>6</v>
+      </c>
+      <c r="W45" s="7">
+        <v>9</v>
+      </c>
+      <c r="X45" s="11">
+        <v>8</v>
+      </c>
+      <c r="Y45" s="11">
+        <v>10</v>
+      </c>
+      <c r="Z45" s="9">
+        <v>4</v>
+      </c>
+      <c r="AA45" s="67">
+        <v>11</v>
+      </c>
+      <c r="AB45" s="11">
+        <v>7</v>
+      </c>
+      <c r="AC45" s="11">
+        <v>6</v>
+      </c>
+      <c r="AD45" s="11">
+        <v>11</v>
+      </c>
+      <c r="AE45" s="11">
+        <v>12</v>
+      </c>
+      <c r="AF45" s="11">
+        <v>8</v>
+      </c>
+      <c r="AG45" s="11">
+        <v>6</v>
+      </c>
+      <c r="AH45" s="11">
+        <v>3</v>
+      </c>
+      <c r="AI45" s="11">
+        <v>9</v>
+      </c>
+      <c r="AJ45" s="65">
+        <v>8</v>
+      </c>
+      <c r="AK45" s="11">
+        <v>6</v>
+      </c>
+      <c r="AL45" s="9">
+        <v>9</v>
+      </c>
+      <c r="AM45" s="65">
+        <v>6</v>
+      </c>
+      <c r="AN45" s="65">
+        <v>2</v>
+      </c>
+      <c r="AO45" s="65">
+        <v>12</v>
+      </c>
+      <c r="AP45" s="65">
+        <v>5</v>
+      </c>
+      <c r="AQ45" s="11">
+        <v>5</v>
+      </c>
+      <c r="AR45" s="7">
+        <v>5</v>
+      </c>
+      <c r="AS45" s="7">
+        <v>6</v>
+      </c>
+      <c r="AT45" s="11">
+        <v>4</v>
+      </c>
+      <c r="AU45" s="11">
+        <v>8</v>
+      </c>
+      <c r="AV45" s="11">
+        <v>9</v>
+      </c>
+      <c r="AW45" s="11">
+        <v>7</v>
+      </c>
+      <c r="AX45" s="9">
+        <v>10</v>
+      </c>
+      <c r="AY45" s="79">
+        <v>2</v>
+      </c>
+      <c r="AZ45" s="65">
+        <v>4</v>
+      </c>
+      <c r="BA45" s="65">
+        <v>3</v>
+      </c>
+      <c r="BB45" s="65">
+        <v>7</v>
+      </c>
+      <c r="BC45" s="11">
+        <v>5</v>
+      </c>
+      <c r="BD45" s="65">
+        <v>3</v>
+      </c>
+      <c r="BE45" s="65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="11">
+        <v>19</v>
+      </c>
+      <c r="AH46" s="11">
+        <v>20</v>
+      </c>
+      <c r="AI46" s="11">
+        <v>17</v>
+      </c>
+      <c r="AJ46" s="65">
+        <v>16</v>
+      </c>
+      <c r="AK46" s="11">
+        <v>18</v>
+      </c>
+      <c r="AL46" s="9">
+        <v>20</v>
+      </c>
+      <c r="AM46" s="65">
+        <v>20</v>
+      </c>
+      <c r="AN46" s="65">
+        <v>12</v>
+      </c>
+      <c r="AO46" s="65">
+        <v>15</v>
+      </c>
+      <c r="AP46" s="65">
+        <v>19</v>
+      </c>
+      <c r="AQ46" s="11">
+        <v>21</v>
+      </c>
+      <c r="AR46" s="7">
+        <v>12</v>
+      </c>
+      <c r="AS46" s="7">
+        <v>15</v>
+      </c>
+      <c r="AT46" s="11">
+        <v>16</v>
+      </c>
+      <c r="AU46" s="11">
+        <v>17</v>
+      </c>
+      <c r="AV46" s="11">
+        <v>12</v>
+      </c>
+      <c r="AW46" s="11">
+        <v>11</v>
+      </c>
+      <c r="AX46" s="9">
+        <v>16</v>
+      </c>
+      <c r="AY46" s="79">
+        <v>8</v>
+      </c>
+      <c r="AZ46" s="65">
+        <v>15</v>
+      </c>
+      <c r="BA46" s="65">
+        <v>16</v>
+      </c>
+      <c r="BB46" s="65">
+        <v>16</v>
+      </c>
+      <c r="BC46" s="11">
+        <v>11</v>
+      </c>
+      <c r="BD46" s="65">
+        <v>12</v>
+      </c>
+      <c r="BE46" s="65">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:62" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="44">
+        <v>50</v>
+      </c>
+      <c r="K47" s="44">
+        <v>40</v>
+      </c>
+      <c r="L47" s="44">
+        <v>63</v>
+      </c>
+      <c r="M47" s="44">
+        <v>74</v>
+      </c>
+      <c r="N47" s="45">
+        <v>52</v>
+      </c>
+      <c r="O47" s="46">
+        <v>45</v>
+      </c>
+      <c r="P47" s="46">
+        <v>34</v>
+      </c>
+      <c r="Q47" s="44">
+        <v>40</v>
+      </c>
+      <c r="R47" s="13">
+        <v>31</v>
+      </c>
+      <c r="S47" s="13">
+        <v>47</v>
+      </c>
+      <c r="T47" s="13">
+        <v>44</v>
+      </c>
+      <c r="U47" s="13">
+        <v>43</v>
+      </c>
+      <c r="V47" s="13">
+        <v>47</v>
+      </c>
+      <c r="W47" s="13">
+        <v>51</v>
+      </c>
+      <c r="X47" s="13">
+        <v>52</v>
+      </c>
+      <c r="Y47" s="13">
+        <v>41</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>36</v>
+      </c>
+      <c r="AA47" s="16">
+        <v>45</v>
+      </c>
+      <c r="AB47" s="13">
+        <v>33</v>
+      </c>
+      <c r="AC47" s="13">
+        <v>36</v>
+      </c>
+      <c r="AD47" s="13">
+        <v>54</v>
+      </c>
+      <c r="AE47" s="13">
+        <v>48</v>
+      </c>
+      <c r="AF47" s="13">
+        <v>35</v>
+      </c>
+      <c r="AG47" s="13">
+        <v>26</v>
+      </c>
+      <c r="AH47" s="13">
+        <v>31</v>
+      </c>
+      <c r="AI47" s="13">
+        <v>25</v>
+      </c>
+      <c r="AJ47" s="66">
+        <v>28</v>
+      </c>
+      <c r="AK47" s="13">
+        <v>28</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>28</v>
+      </c>
+      <c r="AM47" s="66">
+        <v>19</v>
+      </c>
+      <c r="AN47" s="66">
+        <v>20</v>
+      </c>
+      <c r="AO47" s="66">
+        <v>16</v>
+      </c>
+      <c r="AP47" s="66">
+        <v>22</v>
+      </c>
+      <c r="AQ47" s="13">
+        <v>29</v>
+      </c>
+      <c r="AR47" s="13">
+        <v>15</v>
+      </c>
+      <c r="AS47" s="13">
+        <v>25</v>
+      </c>
+      <c r="AT47" s="13">
+        <v>15</v>
+      </c>
+      <c r="AU47" s="13">
+        <v>25</v>
+      </c>
+      <c r="AV47" s="13">
+        <v>15</v>
+      </c>
+      <c r="AW47" s="13">
+        <v>18</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>17</v>
+      </c>
+      <c r="AY47" s="80">
+        <v>23</v>
+      </c>
+      <c r="AZ47" s="66">
+        <v>18</v>
+      </c>
+      <c r="BA47" s="66">
+        <v>13</v>
+      </c>
+      <c r="BB47" s="66">
+        <v>17</v>
+      </c>
+      <c r="BC47" s="13">
+        <v>21</v>
+      </c>
+      <c r="BD47" s="66">
+        <v>17</v>
+      </c>
+      <c r="BE47" s="66">
+        <v>14</v>
+      </c>
+      <c r="BF47" s="75"/>
+      <c r="BG47" s="75"/>
+      <c r="BH47" s="75"/>
+      <c r="BI47" s="75"/>
+      <c r="BJ47" s="75"/>
+    </row>
+    <row r="48" spans="1:62" s="5" customFormat="1" ht="9" customHeight="1">
+      <c r="A48" s="135" t="s">
+        <v>32</v>
+      </c>
+      <c r="B48" s="135"/>
+      <c r="C48" s="135"/>
+      <c r="D48" s="135"/>
+      <c r="E48" s="135"/>
+      <c r="F48" s="135"/>
+      <c r="G48" s="135"/>
+      <c r="H48" s="135"/>
+      <c r="I48" s="135"/>
+      <c r="J48" s="135"/>
+      <c r="K48" s="135"/>
+      <c r="L48" s="135"/>
+      <c r="M48" s="135"/>
+      <c r="N48" s="135"/>
+      <c r="O48" s="135"/>
+      <c r="P48" s="135"/>
+      <c r="Q48" s="135"/>
+      <c r="R48" s="135"/>
+      <c r="S48" s="135"/>
+      <c r="T48" s="135"/>
+      <c r="U48" s="135"/>
+      <c r="V48" s="135"/>
+      <c r="W48" s="135"/>
+      <c r="X48" s="135"/>
+      <c r="Y48" s="135"/>
+      <c r="Z48" s="135"/>
+      <c r="AA48" s="135"/>
+      <c r="AB48" s="135"/>
+      <c r="AC48" s="135"/>
+      <c r="AD48" s="135"/>
+      <c r="AE48" s="135"/>
+      <c r="AF48" s="135"/>
+      <c r="AG48" s="135"/>
+      <c r="AH48" s="135"/>
+      <c r="AI48" s="135"/>
+      <c r="AJ48" s="135"/>
+      <c r="AK48" s="135"/>
+      <c r="AL48" s="135"/>
+      <c r="AM48" s="135"/>
+    </row>
+    <row r="49" spans="16:16" s="5" customFormat="1" ht="11.25">
+      <c r="P49" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A48:AM48"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B34:BJ34"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="BH3:BJ3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
       <vt:lpstr>Number of births by gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>