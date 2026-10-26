--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="17835" yWindow="30" windowWidth="10800" windowHeight="12690" tabRatio="829"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="number of registered marriages" sheetId="1" r:id="rId3"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="99">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Abay region</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Kurchatov city administration</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
@@ -887,99 +887,99 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 3" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1269,51 +1269,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/abay/spreadsheets/?industry=28251&amp;year=&amp;name=87110&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:C22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="67" customWidth="1"/>
     <col min="2" max="2" width="32.140625" style="67" customWidth="1"/>
     <col min="3" max="3" width="92.42578125" style="67" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="67"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B2" s="68" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="83" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B3" s="68" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="69" t="s">
         <v>90</v>
       </c>
     </row>
@@ -1396,59 +1398,59 @@
       <c r="C13" s="86" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="68" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="84" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="68" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="87" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="71" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="72">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="71" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="72">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="68" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="80" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="68" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="81" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="68" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="82" t="s">
         <v>87</v>
       </c>
@@ -1493,51 +1495,51 @@
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="77" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:BI1"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" hidden="1" customWidth="1"/>
@@ -1592,210 +1594,210 @@
       <c r="AE1" s="61"/>
       <c r="AF1" s="61"/>
       <c r="AG1" s="61"/>
       <c r="AH1" s="61"/>
       <c r="AI1" s="61"/>
       <c r="AJ1" s="61"/>
       <c r="AK1" s="61"/>
       <c r="AL1" s="61"/>
       <c r="AM1" s="61"/>
       <c r="AN1" s="61"/>
       <c r="AO1" s="61"/>
       <c r="AP1" s="61"/>
       <c r="AQ1" s="61"/>
       <c r="AR1" s="61"/>
       <c r="AS1" s="61"/>
       <c r="AT1" s="61"/>
       <c r="AU1" s="61"/>
       <c r="AV1" s="61"/>
       <c r="AW1" s="61"/>
       <c r="AX1" s="61"/>
     </row>
     <row r="2" spans="1:62" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="76" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="88"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="88"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+      <c r="AD2" s="94"/>
+      <c r="AE2" s="94"/>
+      <c r="AF2" s="94"/>
+      <c r="AG2" s="94"/>
+      <c r="AH2" s="94"/>
+      <c r="AI2" s="94"/>
+      <c r="AJ2" s="94"/>
+      <c r="AK2" s="94"/>
+      <c r="AL2" s="94"/>
+      <c r="AM2" s="94"/>
+      <c r="AN2" s="94"/>
+      <c r="AO2" s="94"/>
+      <c r="AP2" s="94"/>
+      <c r="AQ2" s="94"/>
+      <c r="AR2" s="94"/>
+      <c r="AS2" s="94"/>
+      <c r="AT2" s="94"/>
+      <c r="AU2" s="94"/>
+      <c r="AV2" s="94"/>
+      <c r="AW2" s="94"/>
+      <c r="AX2" s="94"/>
+      <c r="AY2" s="94"/>
+      <c r="AZ2" s="94"/>
+      <c r="BA2" s="94"/>
+      <c r="BB2" s="94"/>
+      <c r="BC2" s="94"/>
+      <c r="BD2" s="94"/>
+      <c r="BE2" s="94"/>
+      <c r="BF2" s="94"/>
+      <c r="BG2" s="94"/>
+      <c r="BH2" s="94"/>
+      <c r="BI2" s="94"/>
+      <c r="BJ2" s="94"/>
     </row>
     <row r="3" spans="1:62" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="BJ3" s="35" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94" t="s">
+      <c r="A4" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="91"/>
-      <c r="C4" s="93">
+      <c r="B4" s="95"/>
+      <c r="C4" s="97">
         <v>2022</v>
       </c>
-      <c r="D4" s="89"/>
-[...10 lines deleted...]
-      <c r="O4" s="93">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="97">
         <v>2023</v>
       </c>
-      <c r="P4" s="89"/>
-[...10 lines deleted...]
-      <c r="AA4" s="89">
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="90">
         <v>2024</v>
       </c>
-      <c r="AB4" s="89"/>
-[...10 lines deleted...]
-      <c r="AM4" s="89">
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="90"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="90"/>
+      <c r="AL4" s="90"/>
+      <c r="AM4" s="90">
         <v>2025</v>
       </c>
-      <c r="AN4" s="89"/>
-[...10 lines deleted...]
-      <c r="AY4" s="89">
+      <c r="AN4" s="90"/>
+      <c r="AO4" s="90"/>
+      <c r="AP4" s="90"/>
+      <c r="AQ4" s="90"/>
+      <c r="AR4" s="90"/>
+      <c r="AS4" s="90"/>
+      <c r="AT4" s="90"/>
+      <c r="AU4" s="90"/>
+      <c r="AV4" s="90"/>
+      <c r="AW4" s="90"/>
+      <c r="AX4" s="91"/>
+      <c r="AY4" s="90">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="89"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="90"/>
+      <c r="AZ4" s="90"/>
+      <c r="BA4" s="90"/>
+      <c r="BB4" s="90"/>
+      <c r="BC4" s="90"/>
+      <c r="BD4" s="90"/>
+      <c r="BE4" s="90"/>
+      <c r="BF4" s="90"/>
+      <c r="BG4" s="90"/>
+      <c r="BH4" s="90"/>
+      <c r="BI4" s="90"/>
+      <c r="BJ4" s="91"/>
     </row>
     <row r="5" spans="1:62" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="95"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="89"/>
+      <c r="B5" s="96"/>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -1934,113 +1936,113 @@
         <v>19</v>
       </c>
       <c r="BD5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="96" t="s">
+      <c r="B6" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="96"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
+      <c r="Q6" s="92"/>
+      <c r="R6" s="92"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="92"/>
+      <c r="U6" s="92"/>
+      <c r="V6" s="92"/>
+      <c r="W6" s="92"/>
+      <c r="X6" s="92"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="92"/>
+      <c r="AA6" s="92"/>
+      <c r="AB6" s="92"/>
+      <c r="AC6" s="92"/>
+      <c r="AD6" s="92"/>
+      <c r="AE6" s="92"/>
+      <c r="AF6" s="92"/>
+      <c r="AG6" s="92"/>
+      <c r="AH6" s="92"/>
+      <c r="AI6" s="92"/>
+      <c r="AJ6" s="92"/>
+      <c r="AK6" s="92"/>
+      <c r="AL6" s="92"/>
+      <c r="AM6" s="92"/>
+      <c r="AN6" s="92"/>
+      <c r="AO6" s="92"/>
+      <c r="AP6" s="92"/>
+      <c r="AQ6" s="92"/>
+      <c r="AR6" s="92"/>
+      <c r="AS6" s="92"/>
+      <c r="AT6" s="92"/>
+      <c r="AU6" s="92"/>
+      <c r="AV6" s="92"/>
+      <c r="AW6" s="92"/>
+      <c r="AX6" s="92"/>
+      <c r="AY6" s="92"/>
+      <c r="AZ6" s="92"/>
+      <c r="BA6" s="92"/>
+      <c r="BB6" s="92"/>
+      <c r="BC6" s="92"/>
+      <c r="BD6" s="92"/>
+      <c r="BE6" s="92"/>
+      <c r="BF6" s="92"/>
+      <c r="BG6" s="92"/>
+      <c r="BH6" s="92"/>
+      <c r="BI6" s="92"/>
+      <c r="BJ6" s="92"/>
     </row>
     <row r="7" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="78">
         <v>100000000</v>
       </c>
       <c r="B7" s="57" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="8">
         <v>187</v>
       </c>
       <c r="D7" s="8">
         <v>222</v>
       </c>
       <c r="E7" s="8">
         <v>297</v>
       </c>
       <c r="F7" s="8">
         <v>234</v>
       </c>
       <c r="G7" s="8">
         <v>239</v>
       </c>
       <c r="H7" s="8">
         <v>326</v>
@@ -2170,50 +2172,53 @@
       </c>
       <c r="AX7" s="11">
         <v>232</v>
       </c>
       <c r="AY7" s="59">
         <v>210</v>
       </c>
       <c r="AZ7" s="59">
         <v>207</v>
       </c>
       <c r="BA7" s="59">
         <v>220</v>
       </c>
       <c r="BB7" s="59">
         <v>243</v>
       </c>
       <c r="BC7" s="59">
         <v>186</v>
       </c>
       <c r="BD7" s="59">
         <v>511</v>
       </c>
       <c r="BE7" s="59">
         <v>372</v>
       </c>
+      <c r="BF7" s="59">
+        <v>312</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="12">
         <v>95</v>
       </c>
       <c r="D8" s="12">
         <v>128</v>
       </c>
       <c r="E8" s="12">
         <v>177</v>
       </c>
       <c r="F8" s="9">
         <v>143</v>
       </c>
       <c r="G8" s="9">
         <v>137</v>
       </c>
       <c r="H8" s="9">
         <v>206</v>
@@ -2343,50 +2348,53 @@
       </c>
       <c r="AX8" s="11">
         <v>143</v>
       </c>
       <c r="AY8" s="59">
         <v>129</v>
       </c>
       <c r="AZ8" s="59">
         <v>137</v>
       </c>
       <c r="BA8" s="59">
         <v>143</v>
       </c>
       <c r="BB8" s="59">
         <v>163</v>
       </c>
       <c r="BC8" s="59">
         <v>127</v>
       </c>
       <c r="BD8" s="59">
         <v>352</v>
       </c>
       <c r="BE8" s="59">
         <v>235</v>
       </c>
+      <c r="BF8" s="59">
+        <v>213</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="12">
         <v>4</v>
       </c>
       <c r="D9" s="12">
         <v>2</v>
       </c>
       <c r="E9" s="12">
         <v>8</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9">
         <v>7</v>
       </c>
       <c r="H9" s="9">
         <v>5</v>
@@ -2516,50 +2524,53 @@
       </c>
       <c r="AX9" s="11">
         <v>4</v>
       </c>
       <c r="AY9" s="59">
         <v>2</v>
       </c>
       <c r="AZ9" s="59">
         <v>5</v>
       </c>
       <c r="BA9" s="59">
         <v>5</v>
       </c>
       <c r="BB9" s="59">
         <v>2</v>
       </c>
       <c r="BC9" s="59">
         <v>4</v>
       </c>
       <c r="BD9" s="59">
         <v>4</v>
       </c>
       <c r="BE9" s="59">
         <v>4</v>
       </c>
+      <c r="BF9" s="59">
+        <v>6</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="12">
         <v>4</v>
       </c>
       <c r="D10" s="12">
         <v>2</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <v>1</v>
       </c>
       <c r="H10" s="9">
         <v>2</v>
@@ -2689,50 +2700,53 @@
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="59">
         <v>2</v>
       </c>
       <c r="AZ10" s="59" t="s">
         <v>0</v>
       </c>
       <c r="BA10" s="59">
         <v>3</v>
       </c>
       <c r="BB10" s="59">
         <v>1</v>
       </c>
       <c r="BC10" s="59">
         <v>2</v>
       </c>
       <c r="BD10" s="59">
         <v>5</v>
       </c>
       <c r="BE10" s="59">
         <v>6</v>
       </c>
+      <c r="BF10" s="59">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="12">
         <v>10</v>
       </c>
       <c r="D11" s="12">
         <v>13</v>
       </c>
       <c r="E11" s="12">
         <v>6</v>
       </c>
       <c r="F11" s="9">
         <v>5</v>
       </c>
       <c r="G11" s="9">
         <v>7</v>
       </c>
       <c r="H11" s="9">
         <v>5</v>
@@ -2862,50 +2876,53 @@
       </c>
       <c r="AX11" s="11">
         <v>5</v>
       </c>
       <c r="AY11" s="59">
         <v>5</v>
       </c>
       <c r="AZ11" s="59">
         <v>2</v>
       </c>
       <c r="BA11" s="59">
         <v>5</v>
       </c>
       <c r="BB11" s="59">
         <v>5</v>
       </c>
       <c r="BC11" s="59">
         <v>5</v>
       </c>
       <c r="BD11" s="59">
         <v>9</v>
       </c>
       <c r="BE11" s="59">
         <v>11</v>
       </c>
+      <c r="BF11" s="59">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="12">
         <v>28</v>
       </c>
       <c r="D12" s="12">
         <v>17</v>
       </c>
       <c r="E12" s="12">
         <v>44</v>
       </c>
       <c r="F12" s="9">
         <v>26</v>
       </c>
       <c r="G12" s="9">
         <v>29</v>
       </c>
       <c r="H12" s="9">
         <v>36</v>
@@ -3035,50 +3052,53 @@
       </c>
       <c r="AX12" s="11">
         <v>22</v>
       </c>
       <c r="AY12" s="59">
         <v>24</v>
       </c>
       <c r="AZ12" s="59">
         <v>16</v>
       </c>
       <c r="BA12" s="59">
         <v>16</v>
       </c>
       <c r="BB12" s="59">
         <v>19</v>
       </c>
       <c r="BC12" s="59">
         <v>20</v>
       </c>
       <c r="BD12" s="59">
         <v>42</v>
       </c>
       <c r="BE12" s="59">
         <v>38</v>
       </c>
+      <c r="BF12" s="59">
+        <v>22</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="12">
         <v>10</v>
       </c>
       <c r="D13" s="12">
         <v>5</v>
       </c>
       <c r="E13" s="12">
         <v>6</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>2</v>
       </c>
       <c r="H13" s="9">
         <v>6</v>
@@ -3208,50 +3228,53 @@
       </c>
       <c r="AX13" s="11">
         <v>7</v>
       </c>
       <c r="AY13" s="59">
         <v>3</v>
       </c>
       <c r="AZ13" s="59">
         <v>5</v>
       </c>
       <c r="BA13" s="59">
         <v>5</v>
       </c>
       <c r="BB13" s="59">
         <v>3</v>
       </c>
       <c r="BC13" s="59">
         <v>1</v>
       </c>
       <c r="BD13" s="59">
         <v>6</v>
       </c>
       <c r="BE13" s="59">
         <v>7</v>
       </c>
+      <c r="BF13" s="59">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="12">
         <v>4</v>
       </c>
       <c r="D14" s="12">
         <v>22</v>
       </c>
       <c r="E14" s="12">
         <v>16</v>
       </c>
       <c r="F14" s="9">
         <v>13</v>
       </c>
       <c r="G14" s="9">
         <v>13</v>
       </c>
       <c r="H14" s="9">
         <v>25</v>
@@ -3381,50 +3404,53 @@
       </c>
       <c r="AX14" s="11">
         <v>13</v>
       </c>
       <c r="AY14" s="59">
         <v>13</v>
       </c>
       <c r="AZ14" s="59">
         <v>11</v>
       </c>
       <c r="BA14" s="59">
         <v>11</v>
       </c>
       <c r="BB14" s="59">
         <v>9</v>
       </c>
       <c r="BC14" s="59">
         <v>5</v>
       </c>
       <c r="BD14" s="59">
         <v>28</v>
       </c>
       <c r="BE14" s="59">
         <v>15</v>
       </c>
+      <c r="BF14" s="59">
+        <v>14</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>0</v>
@@ -3554,50 +3580,53 @@
       </c>
       <c r="AX15" s="11">
         <v>3</v>
       </c>
       <c r="AY15" s="59">
         <v>3</v>
       </c>
       <c r="AZ15" s="59">
         <v>4</v>
       </c>
       <c r="BA15" s="59">
         <v>5</v>
       </c>
       <c r="BB15" s="59">
         <v>1</v>
       </c>
       <c r="BC15" s="59">
         <v>3</v>
       </c>
       <c r="BD15" s="59">
         <v>11</v>
       </c>
       <c r="BE15" s="59">
         <v>2</v>
       </c>
+      <c r="BF15" s="59">
+        <v>3</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="12">
         <v>9</v>
       </c>
       <c r="D16" s="12">
         <v>5</v>
       </c>
       <c r="E16" s="12">
         <v>7</v>
       </c>
       <c r="F16" s="9">
         <v>8</v>
       </c>
       <c r="G16" s="9">
         <v>11</v>
       </c>
       <c r="H16" s="9">
         <v>24</v>
@@ -3727,50 +3756,53 @@
       </c>
       <c r="AX16" s="11">
         <v>11</v>
       </c>
       <c r="AY16" s="59">
         <v>10</v>
       </c>
       <c r="AZ16" s="59">
         <v>6</v>
       </c>
       <c r="BA16" s="59">
         <v>9</v>
       </c>
       <c r="BB16" s="59">
         <v>10</v>
       </c>
       <c r="BC16" s="59">
         <v>4</v>
       </c>
       <c r="BD16" s="59">
         <v>23</v>
       </c>
       <c r="BE16" s="59">
         <v>18</v>
       </c>
+      <c r="BF16" s="59">
+        <v>5</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="12">
         <v>5</v>
       </c>
       <c r="D17" s="12">
         <v>5</v>
       </c>
       <c r="E17" s="12">
         <v>4</v>
       </c>
       <c r="F17" s="9">
         <v>5</v>
       </c>
       <c r="G17" s="9">
         <v>3</v>
       </c>
       <c r="H17" s="9">
         <v>3</v>
@@ -3900,50 +3932,53 @@
       </c>
       <c r="AX17" s="11">
         <v>5</v>
       </c>
       <c r="AY17" s="59">
         <v>4</v>
       </c>
       <c r="AZ17" s="59">
         <v>2</v>
       </c>
       <c r="BA17" s="59">
         <v>3</v>
       </c>
       <c r="BB17" s="59">
         <v>2</v>
       </c>
       <c r="BC17" s="59">
         <v>3</v>
       </c>
       <c r="BD17" s="59">
         <v>7</v>
       </c>
       <c r="BE17" s="59">
         <v>7</v>
       </c>
+      <c r="BF17" s="59">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
@@ -4073,50 +4108,53 @@
       </c>
       <c r="AX18" s="11">
         <v>7</v>
       </c>
       <c r="AY18" s="59">
         <v>9</v>
       </c>
       <c r="AZ18" s="59">
         <v>8</v>
       </c>
       <c r="BA18" s="59">
         <v>7</v>
       </c>
       <c r="BB18" s="59">
         <v>6</v>
       </c>
       <c r="BC18" s="59">
         <v>3</v>
       </c>
       <c r="BD18" s="59">
         <v>9</v>
       </c>
       <c r="BE18" s="59">
         <v>6</v>
       </c>
+      <c r="BF18" s="59">
+        <v>15</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="12">
         <v>18</v>
       </c>
       <c r="D19" s="12">
         <v>23</v>
       </c>
       <c r="E19" s="12">
         <v>29</v>
       </c>
       <c r="F19" s="9">
         <v>24</v>
       </c>
       <c r="G19" s="9">
         <v>29</v>
       </c>
       <c r="H19" s="9">
         <v>14</v>
@@ -4246,115 +4284,118 @@
       </c>
       <c r="AX19" s="11">
         <v>9</v>
       </c>
       <c r="AY19" s="59">
         <v>6</v>
       </c>
       <c r="AZ19" s="59">
         <v>11</v>
       </c>
       <c r="BA19" s="59">
         <v>8</v>
       </c>
       <c r="BB19" s="59">
         <v>22</v>
       </c>
       <c r="BC19" s="59">
         <v>9</v>
       </c>
       <c r="BD19" s="59">
         <v>15</v>
       </c>
       <c r="BE19" s="59">
         <v>23</v>
       </c>
+      <c r="BF19" s="59">
+        <v>18</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="97" t="s">
+      <c r="B20" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="97"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="97"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="E20" s="93"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="93"/>
+      <c r="I20" s="93"/>
+      <c r="J20" s="93"/>
+      <c r="K20" s="93"/>
+      <c r="L20" s="93"/>
+      <c r="M20" s="93"/>
+      <c r="N20" s="93"/>
+      <c r="O20" s="93"/>
+      <c r="P20" s="93"/>
+      <c r="Q20" s="93"/>
+      <c r="R20" s="93"/>
+      <c r="S20" s="93"/>
+      <c r="T20" s="93"/>
+      <c r="U20" s="93"/>
+      <c r="V20" s="93"/>
+      <c r="W20" s="93"/>
+      <c r="X20" s="93"/>
+      <c r="Y20" s="93"/>
+      <c r="Z20" s="93"/>
+      <c r="AA20" s="93"/>
+      <c r="AB20" s="93"/>
+      <c r="AC20" s="93"/>
+      <c r="AD20" s="93"/>
+      <c r="AE20" s="93"/>
+      <c r="AF20" s="93"/>
+      <c r="AG20" s="93"/>
+      <c r="AH20" s="93"/>
+      <c r="AI20" s="93"/>
+      <c r="AJ20" s="93"/>
+      <c r="AK20" s="93"/>
+      <c r="AL20" s="93"/>
+      <c r="AM20" s="93"/>
+      <c r="AN20" s="93"/>
+      <c r="AO20" s="93"/>
+      <c r="AP20" s="93"/>
+      <c r="AQ20" s="93"/>
+      <c r="AR20" s="93"/>
+      <c r="AS20" s="93"/>
+      <c r="AT20" s="93"/>
+      <c r="AU20" s="93"/>
+      <c r="AV20" s="93"/>
+      <c r="AW20" s="93"/>
+      <c r="AX20" s="93"/>
+      <c r="AY20" s="93"/>
+      <c r="AZ20" s="93"/>
+      <c r="BA20" s="93"/>
+      <c r="BB20" s="93"/>
+      <c r="BC20" s="93"/>
+      <c r="BD20" s="93"/>
+      <c r="BE20" s="93"/>
+      <c r="BF20" s="93"/>
+      <c r="BG20" s="93"/>
+      <c r="BH20" s="93"/>
+      <c r="BI20" s="93"/>
+      <c r="BJ20" s="93"/>
     </row>
     <row r="21" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="78">
         <v>100000000</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="8">
         <v>126</v>
       </c>
       <c r="D21" s="8">
         <v>143</v>
       </c>
       <c r="E21" s="8">
         <v>227</v>
       </c>
       <c r="F21" s="8">
         <v>170</v>
       </c>
       <c r="G21" s="8">
         <v>166</v>
       </c>
       <c r="H21" s="8">
         <v>237</v>
@@ -4484,50 +4525,53 @@
       </c>
       <c r="AX21" s="11">
         <v>165</v>
       </c>
       <c r="AY21" s="59">
         <v>150</v>
       </c>
       <c r="AZ21" s="59">
         <v>153</v>
       </c>
       <c r="BA21" s="59">
         <v>167</v>
       </c>
       <c r="BB21" s="59">
         <v>180</v>
       </c>
       <c r="BC21" s="59">
         <v>144</v>
       </c>
       <c r="BD21" s="59">
         <v>387</v>
       </c>
       <c r="BE21" s="59">
         <v>269</v>
       </c>
+      <c r="BF21" s="59">
+        <v>235</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="12">
         <v>93</v>
       </c>
       <c r="D22" s="12">
         <v>126</v>
       </c>
       <c r="E22" s="12">
         <v>176</v>
       </c>
       <c r="F22" s="9">
         <v>141</v>
       </c>
       <c r="G22" s="9">
         <v>134</v>
       </c>
       <c r="H22" s="9">
         <v>198</v>
@@ -4657,50 +4701,53 @@
       </c>
       <c r="AX22" s="11">
         <v>143</v>
       </c>
       <c r="AY22" s="59">
         <v>129</v>
       </c>
       <c r="AZ22" s="59">
         <v>137</v>
       </c>
       <c r="BA22" s="59">
         <v>143</v>
       </c>
       <c r="BB22" s="59">
         <v>163</v>
       </c>
       <c r="BC22" s="59">
         <v>127</v>
       </c>
       <c r="BD22" s="59">
         <v>352</v>
       </c>
       <c r="BE22" s="59">
         <v>235</v>
       </c>
+      <c r="BF22" s="59">
+        <v>213</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="12">
         <v>4</v>
       </c>
       <c r="D23" s="12">
         <v>2</v>
       </c>
       <c r="E23" s="12">
         <v>8</v>
       </c>
       <c r="F23" s="9">
         <v>4</v>
       </c>
       <c r="G23" s="9">
         <v>7</v>
       </c>
       <c r="H23" s="9">
         <v>5</v>
@@ -4830,50 +4877,53 @@
       </c>
       <c r="AX23" s="11">
         <v>4</v>
       </c>
       <c r="AY23" s="59">
         <v>2</v>
       </c>
       <c r="AZ23" s="59">
         <v>5</v>
       </c>
       <c r="BA23" s="59">
         <v>5</v>
       </c>
       <c r="BB23" s="59">
         <v>2</v>
       </c>
       <c r="BC23" s="59">
         <v>4</v>
       </c>
       <c r="BD23" s="59">
         <v>4</v>
       </c>
       <c r="BE23" s="59">
         <v>4</v>
       </c>
+      <c r="BF23" s="59">
+        <v>6</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="12">
         <v>22</v>
       </c>
       <c r="D24" s="12">
         <v>15</v>
       </c>
       <c r="E24" s="12">
         <v>40</v>
       </c>
       <c r="F24" s="9">
         <v>23</v>
       </c>
       <c r="G24" s="9">
         <v>24</v>
       </c>
       <c r="H24" s="9">
         <v>29</v>
@@ -5003,50 +5053,53 @@
       </c>
       <c r="AX24" s="11">
         <v>11</v>
       </c>
       <c r="AY24" s="59">
         <v>14</v>
       </c>
       <c r="AZ24" s="59">
         <v>11</v>
       </c>
       <c r="BA24" s="59">
         <v>15</v>
       </c>
       <c r="BB24" s="59">
         <v>14</v>
       </c>
       <c r="BC24" s="59">
         <v>11</v>
       </c>
       <c r="BD24" s="59">
         <v>27</v>
       </c>
       <c r="BE24" s="59">
         <v>27</v>
       </c>
+      <c r="BF24" s="59">
+        <v>14</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>0</v>
@@ -5174,50 +5227,53 @@
       </c>
       <c r="AX25" s="11">
         <v>1</v>
       </c>
       <c r="AY25" s="59">
         <v>1</v>
       </c>
       <c r="AZ25" s="59" t="s">
         <v>0</v>
       </c>
       <c r="BA25" s="59">
         <v>1</v>
       </c>
       <c r="BB25" s="59">
         <v>1</v>
       </c>
       <c r="BC25" s="59">
         <v>1</v>
       </c>
       <c r="BD25" s="59" t="s">
         <v>0</v>
       </c>
       <c r="BE25" s="59">
         <v>1</v>
       </c>
+      <c r="BF25" s="59">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="12">
         <v>7</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="12">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>1</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
@@ -5347,115 +5403,118 @@
       </c>
       <c r="AX26" s="11">
         <v>6</v>
       </c>
       <c r="AY26" s="59">
         <v>4</v>
       </c>
       <c r="AZ26" s="59" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="59">
         <v>3</v>
       </c>
       <c r="BB26" s="59" t="s">
         <v>0</v>
       </c>
       <c r="BC26" s="59">
         <v>1</v>
       </c>
       <c r="BD26" s="59">
         <v>4</v>
       </c>
       <c r="BE26" s="59">
         <v>2</v>
       </c>
+      <c r="BF26" s="59">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="97" t="s">
+      <c r="B27" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="97"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="97"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="93"/>
+      <c r="E27" s="93"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="93"/>
+      <c r="H27" s="93"/>
+      <c r="I27" s="93"/>
+      <c r="J27" s="93"/>
+      <c r="K27" s="93"/>
+      <c r="L27" s="93"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="93"/>
+      <c r="O27" s="93"/>
+      <c r="P27" s="93"/>
+      <c r="Q27" s="93"/>
+      <c r="R27" s="93"/>
+      <c r="S27" s="93"/>
+      <c r="T27" s="93"/>
+      <c r="U27" s="93"/>
+      <c r="V27" s="93"/>
+      <c r="W27" s="93"/>
+      <c r="X27" s="93"/>
+      <c r="Y27" s="93"/>
+      <c r="Z27" s="93"/>
+      <c r="AA27" s="93"/>
+      <c r="AB27" s="93"/>
+      <c r="AC27" s="93"/>
+      <c r="AD27" s="93"/>
+      <c r="AE27" s="93"/>
+      <c r="AF27" s="93"/>
+      <c r="AG27" s="93"/>
+      <c r="AH27" s="93"/>
+      <c r="AI27" s="93"/>
+      <c r="AJ27" s="93"/>
+      <c r="AK27" s="93"/>
+      <c r="AL27" s="93"/>
+      <c r="AM27" s="93"/>
+      <c r="AN27" s="93"/>
+      <c r="AO27" s="93"/>
+      <c r="AP27" s="93"/>
+      <c r="AQ27" s="93"/>
+      <c r="AR27" s="93"/>
+      <c r="AS27" s="93"/>
+      <c r="AT27" s="93"/>
+      <c r="AU27" s="93"/>
+      <c r="AV27" s="93"/>
+      <c r="AW27" s="93"/>
+      <c r="AX27" s="93"/>
+      <c r="AY27" s="93"/>
+      <c r="AZ27" s="93"/>
+      <c r="BA27" s="93"/>
+      <c r="BB27" s="93"/>
+      <c r="BC27" s="93"/>
+      <c r="BD27" s="93"/>
+      <c r="BE27" s="93"/>
+      <c r="BF27" s="93"/>
+      <c r="BG27" s="93"/>
+      <c r="BH27" s="93"/>
+      <c r="BI27" s="93"/>
+      <c r="BJ27" s="93"/>
     </row>
     <row r="28" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="79">
         <v>100000000</v>
       </c>
       <c r="B28" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>61</v>
       </c>
       <c r="D28" s="8">
         <v>79</v>
       </c>
       <c r="E28" s="8">
         <v>70</v>
       </c>
       <c r="F28" s="8">
         <v>64</v>
       </c>
       <c r="G28" s="8">
         <v>73</v>
       </c>
       <c r="H28" s="8">
         <v>89</v>
@@ -5585,50 +5644,53 @@
       </c>
       <c r="AX28" s="11">
         <v>67</v>
       </c>
       <c r="AY28" s="59">
         <v>60</v>
       </c>
       <c r="AZ28" s="59">
         <v>54</v>
       </c>
       <c r="BA28" s="59">
         <v>53</v>
       </c>
       <c r="BB28" s="59">
         <v>63</v>
       </c>
       <c r="BC28" s="59">
         <v>42</v>
       </c>
       <c r="BD28" s="59">
         <v>124</v>
       </c>
       <c r="BE28" s="59">
         <v>103</v>
       </c>
+      <c r="BF28" s="59">
+        <v>77</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="12">
         <v>2</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="F29" s="9">
         <v>2</v>
       </c>
       <c r="G29" s="9">
         <v>3</v>
       </c>
       <c r="H29" s="9">
         <v>8</v>
@@ -5758,50 +5820,53 @@
       </c>
       <c r="AX29" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AY29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="AZ29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="BA29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="BB29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="BC29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="BD29" s="45" t="s">
         <v>0</v>
       </c>
       <c r="BE29" s="45" t="s">
         <v>0</v>
       </c>
+      <c r="BF29" s="45" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="50" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="12">
         <v>4</v>
       </c>
       <c r="D30" s="12">
         <v>2</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>3</v>
       </c>
       <c r="G30" s="9">
         <v>1</v>
       </c>
       <c r="H30" s="9">
         <v>2</v>
@@ -5931,50 +5996,53 @@
       </c>
       <c r="AX30" s="11">
         <v>3</v>
       </c>
       <c r="AY30" s="59">
         <v>2</v>
       </c>
       <c r="AZ30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA30" s="9">
         <v>3</v>
       </c>
       <c r="BB30" s="9">
         <v>1</v>
       </c>
       <c r="BC30" s="9">
         <v>2</v>
       </c>
       <c r="BD30" s="9">
         <v>5</v>
       </c>
       <c r="BE30" s="59">
         <v>6</v>
       </c>
+      <c r="BF30" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="12">
         <v>10</v>
       </c>
       <c r="D31" s="12">
         <v>13</v>
       </c>
       <c r="E31" s="12">
         <v>6</v>
       </c>
       <c r="F31" s="9">
         <v>5</v>
       </c>
       <c r="G31" s="9">
         <v>7</v>
       </c>
       <c r="H31" s="9">
         <v>5</v>
@@ -6104,50 +6172,53 @@
       </c>
       <c r="AX31" s="11">
         <v>5</v>
       </c>
       <c r="AY31" s="59">
         <v>5</v>
       </c>
       <c r="AZ31" s="9">
         <v>2</v>
       </c>
       <c r="BA31" s="9">
         <v>5</v>
       </c>
       <c r="BB31" s="9">
         <v>5</v>
       </c>
       <c r="BC31" s="9">
         <v>5</v>
       </c>
       <c r="BD31" s="9">
         <v>9</v>
       </c>
       <c r="BE31" s="59">
         <v>11</v>
       </c>
+      <c r="BF31" s="9">
+        <v>3</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B32" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="12">
         <v>6</v>
       </c>
       <c r="D32" s="12">
         <v>2</v>
       </c>
       <c r="E32" s="12">
         <v>4</v>
       </c>
       <c r="F32" s="9">
         <v>3</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="9">
         <v>7</v>
@@ -6277,50 +6348,53 @@
       </c>
       <c r="AX32" s="11">
         <v>11</v>
       </c>
       <c r="AY32" s="59">
         <v>10</v>
       </c>
       <c r="AZ32" s="9">
         <v>5</v>
       </c>
       <c r="BA32" s="9">
         <v>1</v>
       </c>
       <c r="BB32" s="9">
         <v>5</v>
       </c>
       <c r="BC32" s="9">
         <v>9</v>
       </c>
       <c r="BD32" s="9">
         <v>15</v>
       </c>
       <c r="BE32" s="59">
         <v>11</v>
       </c>
+      <c r="BF32" s="9">
+        <v>8</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="12">
         <v>10</v>
       </c>
       <c r="D33" s="12">
         <v>5</v>
       </c>
       <c r="E33" s="12">
         <v>6</v>
       </c>
       <c r="F33" s="9">
         <v>3</v>
       </c>
       <c r="G33" s="9">
         <v>2</v>
       </c>
       <c r="H33" s="9">
         <v>6</v>
@@ -6450,50 +6524,53 @@
       </c>
       <c r="AX33" s="11">
         <v>7</v>
       </c>
       <c r="AY33" s="59">
         <v>3</v>
       </c>
       <c r="AZ33" s="9">
         <v>5</v>
       </c>
       <c r="BA33" s="9">
         <v>5</v>
       </c>
       <c r="BB33" s="9">
         <v>3</v>
       </c>
       <c r="BC33" s="9">
         <v>1</v>
       </c>
       <c r="BD33" s="9">
         <v>6</v>
       </c>
       <c r="BE33" s="59">
         <v>7</v>
       </c>
+      <c r="BF33" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="50" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="12">
         <v>4</v>
       </c>
       <c r="D34" s="12">
         <v>22</v>
       </c>
       <c r="E34" s="12">
         <v>16</v>
       </c>
       <c r="F34" s="9">
         <v>13</v>
       </c>
       <c r="G34" s="9">
         <v>13</v>
       </c>
       <c r="H34" s="9">
         <v>25</v>
@@ -6623,50 +6700,53 @@
       </c>
       <c r="AX34" s="11">
         <v>13</v>
       </c>
       <c r="AY34" s="59">
         <v>13</v>
       </c>
       <c r="AZ34" s="9">
         <v>11</v>
       </c>
       <c r="BA34" s="9">
         <v>11</v>
       </c>
       <c r="BB34" s="9">
         <v>9</v>
       </c>
       <c r="BC34" s="9">
         <v>5</v>
       </c>
       <c r="BD34" s="9">
         <v>28</v>
       </c>
       <c r="BE34" s="59">
         <v>15</v>
       </c>
+      <c r="BF34" s="9">
+        <v>14</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>0</v>
@@ -6796,50 +6876,53 @@
       </c>
       <c r="AX35" s="11">
         <v>2</v>
       </c>
       <c r="AY35" s="59">
         <v>2</v>
       </c>
       <c r="AZ35" s="9">
         <v>4</v>
       </c>
       <c r="BA35" s="9">
         <v>4</v>
       </c>
       <c r="BB35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BC35" s="9">
         <v>2</v>
       </c>
       <c r="BD35" s="9">
         <v>11</v>
       </c>
       <c r="BE35" s="59">
         <v>1</v>
       </c>
+      <c r="BF35" s="9">
+        <v>2</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="12">
         <v>2</v>
       </c>
       <c r="D36" s="12">
         <v>5</v>
       </c>
       <c r="E36" s="12">
         <v>4</v>
       </c>
       <c r="F36" s="9">
         <v>6</v>
       </c>
       <c r="G36" s="9">
         <v>10</v>
       </c>
       <c r="H36" s="9">
         <v>19</v>
@@ -6969,50 +7052,53 @@
       </c>
       <c r="AX36" s="11">
         <v>5</v>
       </c>
       <c r="AY36" s="59">
         <v>6</v>
       </c>
       <c r="AZ36" s="9">
         <v>6</v>
       </c>
       <c r="BA36" s="9">
         <v>6</v>
       </c>
       <c r="BB36" s="9">
         <v>10</v>
       </c>
       <c r="BC36" s="9">
         <v>3</v>
       </c>
       <c r="BD36" s="9">
         <v>19</v>
       </c>
       <c r="BE36" s="59">
         <v>16</v>
       </c>
+      <c r="BF36" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="12">
         <v>5</v>
       </c>
       <c r="D37" s="12">
         <v>5</v>
       </c>
       <c r="E37" s="12">
         <v>4</v>
       </c>
       <c r="F37" s="9">
         <v>5</v>
       </c>
       <c r="G37" s="9">
         <v>3</v>
       </c>
       <c r="H37" s="9">
         <v>3</v>
@@ -7142,50 +7228,53 @@
       </c>
       <c r="AX37" s="11">
         <v>5</v>
       </c>
       <c r="AY37" s="59">
         <v>4</v>
       </c>
       <c r="AZ37" s="9">
         <v>2</v>
       </c>
       <c r="BA37" s="9">
         <v>3</v>
       </c>
       <c r="BB37" s="9">
         <v>2</v>
       </c>
       <c r="BC37" s="9">
         <v>3</v>
       </c>
       <c r="BD37" s="9">
         <v>7</v>
       </c>
       <c r="BE37" s="59">
         <v>7</v>
       </c>
+      <c r="BF37" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>0</v>
@@ -7315,50 +7404,53 @@
       </c>
       <c r="AX38" s="11">
         <v>7</v>
       </c>
       <c r="AY38" s="59">
         <v>9</v>
       </c>
       <c r="AZ38" s="9">
         <v>8</v>
       </c>
       <c r="BA38" s="9">
         <v>7</v>
       </c>
       <c r="BB38" s="9">
         <v>6</v>
       </c>
       <c r="BC38" s="9">
         <v>3</v>
       </c>
       <c r="BD38" s="9">
         <v>9</v>
       </c>
       <c r="BE38" s="59">
         <v>6</v>
       </c>
+      <c r="BF38" s="9">
+        <v>15</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="13">
         <v>18</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="13">
         <v>29</v>
       </c>
       <c r="F39" s="14">
         <v>24</v>
       </c>
       <c r="G39" s="14">
         <v>29</v>
       </c>
       <c r="H39" s="14">
         <v>14</v>
@@ -7488,87 +7580,89 @@
       </c>
       <c r="AX39" s="16">
         <v>9</v>
       </c>
       <c r="AY39" s="14">
         <v>6</v>
       </c>
       <c r="AZ39" s="14">
         <v>11</v>
       </c>
       <c r="BA39" s="14">
         <v>8</v>
       </c>
       <c r="BB39" s="14">
         <v>22</v>
       </c>
       <c r="BC39" s="14">
         <v>9</v>
       </c>
       <c r="BD39" s="14">
         <v>15</v>
       </c>
       <c r="BE39" s="14">
         <v>23</v>
       </c>
-      <c r="BF39" s="3"/>
+      <c r="BF39" s="14">
+        <v>18</v>
+      </c>
       <c r="BG39" s="3"/>
       <c r="BH39" s="3"/>
       <c r="BI39" s="3"/>
       <c r="BJ39" s="3"/>
     </row>
     <row r="40" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B40" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:BI1"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="34" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="34" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="34" width="7" style="1" hidden="1" customWidth="1"/>
@@ -7614,214 +7708,214 @@
       <c r="AE1" s="61"/>
       <c r="AF1" s="61"/>
       <c r="AG1" s="61"/>
       <c r="AH1" s="61"/>
       <c r="AI1" s="61"/>
       <c r="AJ1" s="61"/>
       <c r="AK1" s="61"/>
       <c r="AL1" s="61"/>
       <c r="AM1" s="61"/>
       <c r="AN1" s="61"/>
       <c r="AO1" s="61"/>
       <c r="AP1" s="61"/>
       <c r="AQ1" s="61"/>
       <c r="AR1" s="61"/>
       <c r="AS1" s="61"/>
       <c r="AT1" s="61"/>
       <c r="AU1" s="61"/>
       <c r="AV1" s="61"/>
       <c r="AW1" s="61"/>
       <c r="AX1" s="61"/>
     </row>
     <row r="2" spans="1:62" s="67" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="76" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="103" t="s">
+      <c r="B2" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="103"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="103"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
+      <c r="AQ2" s="100"/>
+      <c r="AR2" s="100"/>
+      <c r="AS2" s="100"/>
+      <c r="AT2" s="100"/>
+      <c r="AU2" s="100"/>
+      <c r="AV2" s="100"/>
+      <c r="AW2" s="100"/>
+      <c r="AX2" s="100"/>
+      <c r="AY2" s="100"/>
+      <c r="AZ2" s="100"/>
+      <c r="BA2" s="100"/>
+      <c r="BB2" s="100"/>
+      <c r="BC2" s="100"/>
+      <c r="BD2" s="100"/>
+      <c r="BE2" s="100"/>
+      <c r="BF2" s="100"/>
+      <c r="BG2" s="100"/>
+      <c r="BH2" s="100"/>
+      <c r="BI2" s="100"/>
+      <c r="BJ2" s="100"/>
     </row>
     <row r="3" spans="1:62" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="3"/>
       <c r="F3" s="19"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="19"/>
       <c r="N3" s="3"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
-      <c r="BH3" s="101" t="s">
+      <c r="BH3" s="103" t="s">
         <v>41</v>
       </c>
-      <c r="BI3" s="101"/>
-      <c r="BJ3" s="101"/>
+      <c r="BI3" s="103"/>
+      <c r="BJ3" s="103"/>
     </row>
     <row r="4" spans="1:62" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94" t="s">
+      <c r="A4" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="91"/>
-      <c r="C4" s="93">
+      <c r="B4" s="95"/>
+      <c r="C4" s="97">
         <v>2022</v>
       </c>
-      <c r="D4" s="89"/>
-[...10 lines deleted...]
-      <c r="O4" s="102">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="104">
         <v>2023</v>
       </c>
-      <c r="P4" s="99"/>
-[...10 lines deleted...]
-      <c r="AA4" s="99">
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="99"/>
+      <c r="AA4" s="98">
         <v>2024</v>
       </c>
-      <c r="AB4" s="99"/>
-[...10 lines deleted...]
-      <c r="AM4" s="99">
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="98"/>
+      <c r="AG4" s="98"/>
+      <c r="AH4" s="98"/>
+      <c r="AI4" s="98"/>
+      <c r="AJ4" s="98"/>
+      <c r="AK4" s="98"/>
+      <c r="AL4" s="99"/>
+      <c r="AM4" s="98">
         <v>2025</v>
       </c>
-      <c r="AN4" s="99"/>
-[...10 lines deleted...]
-      <c r="AY4" s="99">
+      <c r="AN4" s="98"/>
+      <c r="AO4" s="98"/>
+      <c r="AP4" s="98"/>
+      <c r="AQ4" s="98"/>
+      <c r="AR4" s="98"/>
+      <c r="AS4" s="98"/>
+      <c r="AT4" s="98"/>
+      <c r="AU4" s="98"/>
+      <c r="AV4" s="98"/>
+      <c r="AW4" s="98"/>
+      <c r="AX4" s="99"/>
+      <c r="AY4" s="98">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="99"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="100"/>
+      <c r="AZ4" s="98"/>
+      <c r="BA4" s="98"/>
+      <c r="BB4" s="98"/>
+      <c r="BC4" s="98"/>
+      <c r="BD4" s="98"/>
+      <c r="BE4" s="98"/>
+      <c r="BF4" s="98"/>
+      <c r="BG4" s="98"/>
+      <c r="BH4" s="98"/>
+      <c r="BI4" s="98"/>
+      <c r="BJ4" s="99"/>
     </row>
     <row r="5" spans="1:62" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="95"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="89"/>
+      <c r="B5" s="96"/>
       <c r="C5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="23" t="s">
@@ -7960,113 +8054,113 @@
         <v>33</v>
       </c>
       <c r="BD5" s="21" t="s">
         <v>34</v>
       </c>
       <c r="BE5" s="21" t="s">
         <v>35</v>
       </c>
       <c r="BF5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="BG5" s="23" t="s">
         <v>37</v>
       </c>
       <c r="BH5" s="23" t="s">
         <v>38</v>
       </c>
       <c r="BI5" s="23" t="s">
         <v>39</v>
       </c>
       <c r="BJ5" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="101" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="104"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="104"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+      <c r="K6" s="101"/>
+      <c r="L6" s="101"/>
+      <c r="M6" s="101"/>
+      <c r="N6" s="101"/>
+      <c r="O6" s="101"/>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="101"/>
+      <c r="AD6" s="101"/>
+      <c r="AE6" s="101"/>
+      <c r="AF6" s="101"/>
+      <c r="AG6" s="101"/>
+      <c r="AH6" s="101"/>
+      <c r="AI6" s="101"/>
+      <c r="AJ6" s="101"/>
+      <c r="AK6" s="101"/>
+      <c r="AL6" s="101"/>
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="101"/>
+      <c r="AO6" s="101"/>
+      <c r="AP6" s="101"/>
+      <c r="AQ6" s="101"/>
+      <c r="AR6" s="101"/>
+      <c r="AS6" s="101"/>
+      <c r="AT6" s="101"/>
+      <c r="AU6" s="101"/>
+      <c r="AV6" s="101"/>
+      <c r="AW6" s="101"/>
+      <c r="AX6" s="101"/>
+      <c r="AY6" s="101"/>
+      <c r="AZ6" s="101"/>
+      <c r="BA6" s="101"/>
+      <c r="BB6" s="101"/>
+      <c r="BC6" s="101"/>
+      <c r="BD6" s="101"/>
+      <c r="BE6" s="101"/>
+      <c r="BF6" s="101"/>
+      <c r="BG6" s="101"/>
+      <c r="BH6" s="101"/>
+      <c r="BI6" s="101"/>
+      <c r="BJ6" s="101"/>
     </row>
     <row r="7" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="78">
         <v>100000000</v>
       </c>
       <c r="B7" s="57" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="25">
         <v>3.59</v>
       </c>
       <c r="D7" s="25">
         <v>4.1500000000000004</v>
       </c>
       <c r="E7" s="25">
         <v>4.6900000000000004</v>
       </c>
       <c r="F7" s="25">
         <v>4.68</v>
       </c>
       <c r="G7" s="25">
         <v>4.67</v>
       </c>
       <c r="H7" s="25">
         <v>4.97</v>
@@ -8193,50 +8287,56 @@
       </c>
       <c r="AW7" s="60">
         <v>5.52</v>
       </c>
       <c r="AX7" s="26">
         <v>5.44</v>
       </c>
       <c r="AY7" s="60">
         <v>4.17</v>
       </c>
       <c r="AZ7" s="60">
         <v>4.3499999999999996</v>
       </c>
       <c r="BA7" s="60">
         <v>4.3600000000000003</v>
       </c>
       <c r="BB7" s="60">
         <v>4.51</v>
       </c>
       <c r="BC7" s="60">
         <v>4.34</v>
       </c>
       <c r="BD7" s="60">
         <v>5.36</v>
       </c>
+      <c r="BE7" s="60">
+        <v>5.66</v>
+      </c>
+      <c r="BF7" s="60">
+        <v>5.74</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="28">
         <v>3.43</v>
       </c>
       <c r="D8" s="28">
         <v>4.2300000000000004</v>
       </c>
       <c r="E8" s="28">
         <v>4.96</v>
       </c>
       <c r="F8" s="28">
         <v>5.07</v>
       </c>
       <c r="G8" s="28">
         <v>5.03</v>
       </c>
       <c r="H8" s="28">
         <v>5.48</v>
@@ -8363,50 +8463,56 @@
       </c>
       <c r="AW8" s="60">
         <v>6.88</v>
       </c>
       <c r="AX8" s="26">
         <v>6.75</v>
       </c>
       <c r="AY8" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="AZ8" s="60">
         <v>5.22</v>
       </c>
       <c r="BA8" s="60">
         <v>5.26</v>
       </c>
       <c r="BB8" s="60">
         <v>5.51</v>
       </c>
       <c r="BC8" s="60">
         <v>5.35</v>
       </c>
       <c r="BD8" s="60">
         <v>6.71</v>
       </c>
+      <c r="BE8" s="60">
+        <v>7.02</v>
+      </c>
+      <c r="BF8" s="60">
+        <v>7.14</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="D9" s="28">
         <v>3.49</v>
       </c>
       <c r="E9" s="28">
         <v>5.42</v>
       </c>
       <c r="F9" s="28">
         <v>5.13</v>
       </c>
       <c r="G9" s="28">
         <v>5.77</v>
       </c>
       <c r="H9" s="28">
         <v>5.68</v>
@@ -8533,50 +8639,56 @@
       </c>
       <c r="AW9" s="60">
         <v>4.62</v>
       </c>
       <c r="AX9" s="26">
         <v>4.62</v>
       </c>
       <c r="AY9" s="60">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ9" s="60">
         <v>4.41</v>
       </c>
       <c r="BA9" s="60">
         <v>4.9800000000000004</v>
       </c>
       <c r="BB9" s="60">
         <v>4.34</v>
       </c>
       <c r="BC9" s="60">
         <v>4.43</v>
       </c>
       <c r="BD9" s="60">
         <v>4.53</v>
       </c>
+      <c r="BE9" s="60">
+        <v>4.58</v>
+      </c>
+      <c r="BF9" s="60">
+        <v>4.92</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="28">
         <v>3.32</v>
       </c>
       <c r="D10" s="28">
         <v>2.61</v>
       </c>
       <c r="E10" s="28">
         <v>1.72</v>
       </c>
       <c r="F10" s="28">
         <v>1.94</v>
       </c>
       <c r="G10" s="28">
         <v>1.71</v>
       </c>
       <c r="H10" s="28">
         <v>1.71</v>
@@ -8703,50 +8815,56 @@
       </c>
       <c r="AW10" s="60">
         <v>2.46</v>
       </c>
       <c r="AX10" s="26">
         <v>2.48</v>
       </c>
       <c r="AY10" s="60">
         <v>1.82</v>
       </c>
       <c r="AZ10" s="60">
         <v>0.96</v>
       </c>
       <c r="BA10" s="60">
         <v>1.57</v>
       </c>
       <c r="BB10" s="60">
         <v>1.41</v>
       </c>
       <c r="BC10" s="60">
         <v>1.49</v>
       </c>
       <c r="BD10" s="60">
         <v>2.0099999999999998</v>
       </c>
+      <c r="BE10" s="60">
+        <v>2.52</v>
+      </c>
+      <c r="BF10" s="60">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="28">
         <v>5.88</v>
       </c>
       <c r="D11" s="28">
         <v>7.1</v>
       </c>
       <c r="E11" s="28">
         <v>5.91</v>
       </c>
       <c r="F11" s="28">
         <v>5.2</v>
       </c>
       <c r="G11" s="28">
         <v>4.99</v>
       </c>
       <c r="H11" s="28">
         <v>4.67</v>
@@ -8873,50 +8991,56 @@
       </c>
       <c r="AW11" s="60">
         <v>3.84</v>
       </c>
       <c r="AX11" s="26">
         <v>3.79</v>
       </c>
       <c r="AY11" s="60">
         <v>3.29</v>
       </c>
       <c r="AZ11" s="60">
         <v>2.4</v>
       </c>
       <c r="BA11" s="60">
         <v>2.7</v>
       </c>
       <c r="BB11" s="60">
         <v>2.88</v>
       </c>
       <c r="BC11" s="60">
         <v>2.96</v>
       </c>
       <c r="BD11" s="60">
         <v>3.48</v>
       </c>
+      <c r="BE11" s="60">
+        <v>4.04</v>
+      </c>
+      <c r="BF11" s="60">
+        <v>3.79</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="28">
         <v>4.91</v>
       </c>
       <c r="D12" s="28">
         <v>4.1399999999999997</v>
       </c>
       <c r="E12" s="28">
         <v>5.42</v>
       </c>
       <c r="F12" s="28">
         <v>5.24</v>
       </c>
       <c r="G12" s="28">
         <v>5.22</v>
       </c>
       <c r="H12" s="28">
         <v>5.45</v>
@@ -9043,50 +9167,56 @@
       </c>
       <c r="AW12" s="60">
         <v>4.26</v>
       </c>
       <c r="AX12" s="26">
         <v>4.24</v>
       </c>
       <c r="AY12" s="60">
         <v>4.6100000000000003</v>
       </c>
       <c r="AZ12" s="60">
         <v>4.05</v>
       </c>
       <c r="BA12" s="60">
         <v>3.72</v>
       </c>
       <c r="BB12" s="60">
         <v>3.74</v>
       </c>
       <c r="BC12" s="60">
         <v>3.76</v>
       </c>
       <c r="BD12" s="60">
         <v>4.5199999999999996</v>
       </c>
+      <c r="BE12" s="60">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="BF12" s="60">
+        <v>4.8600000000000003</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="28">
         <v>6.48</v>
       </c>
       <c r="D13" s="28">
         <v>5.1100000000000003</v>
       </c>
       <c r="E13" s="28">
         <v>4.7300000000000004</v>
       </c>
       <c r="F13" s="28">
         <v>4.05</v>
       </c>
       <c r="G13" s="28">
         <v>3.48</v>
       </c>
       <c r="H13" s="28">
         <v>3.57</v>
@@ -9213,50 +9343,56 @@
       </c>
       <c r="AW13" s="60">
         <v>3.1</v>
       </c>
       <c r="AX13" s="26">
         <v>3.25</v>
       </c>
       <c r="AY13" s="60">
         <v>2.14</v>
       </c>
       <c r="AZ13" s="60">
         <v>3</v>
       </c>
       <c r="BA13" s="60">
         <v>3.2</v>
       </c>
       <c r="BB13" s="60">
         <v>2.95</v>
       </c>
       <c r="BC13" s="60">
         <v>2.5</v>
       </c>
       <c r="BD13" s="60">
         <v>2.82</v>
       </c>
+      <c r="BE13" s="60">
+        <v>3.13</v>
+      </c>
+      <c r="BF13" s="60">
+        <v>3.19</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="28">
         <v>1.39</v>
       </c>
       <c r="D14" s="28">
         <v>4.7699999999999996</v>
       </c>
       <c r="E14" s="28">
         <v>5.09</v>
       </c>
       <c r="F14" s="28">
         <v>4.99</v>
       </c>
       <c r="G14" s="28">
         <v>4.91</v>
       </c>
       <c r="H14" s="28">
         <v>5.6</v>
@@ -9383,50 +9519,56 @@
       </c>
       <c r="AW14" s="60">
         <v>5.0199999999999996</v>
       </c>
       <c r="AX14" s="26">
         <v>5.01</v>
       </c>
       <c r="AY14" s="60">
         <v>4.92</v>
       </c>
       <c r="AZ14" s="60">
         <v>4.76</v>
       </c>
       <c r="BA14" s="60">
         <v>4.55</v>
       </c>
       <c r="BB14" s="60">
         <v>4.29</v>
       </c>
       <c r="BC14" s="60">
         <v>3.8</v>
       </c>
       <c r="BD14" s="60">
         <v>4.9800000000000004</v>
       </c>
+      <c r="BE14" s="60">
+        <v>5.09</v>
+      </c>
+      <c r="BF14" s="60">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>0</v>
@@ -9553,50 +9695,56 @@
       </c>
       <c r="AW15" s="60">
         <v>2.2999999999999998</v>
       </c>
       <c r="AX15" s="26">
         <v>2.2599999999999998</v>
       </c>
       <c r="AY15" s="60">
         <v>1.85</v>
       </c>
       <c r="AZ15" s="60">
         <v>2.27</v>
       </c>
       <c r="BA15" s="60">
         <v>2.54</v>
       </c>
       <c r="BB15" s="60">
         <v>2.06</v>
       </c>
       <c r="BC15" s="60">
         <v>2.02</v>
       </c>
       <c r="BD15" s="60">
         <v>2.85</v>
       </c>
+      <c r="BE15" s="60">
+        <v>2.61</v>
+      </c>
+      <c r="BF15" s="60">
+        <v>2.52</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="28">
         <v>2.76</v>
       </c>
       <c r="D16" s="28">
         <v>2.2599999999999998</v>
       </c>
       <c r="E16" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="F16" s="28">
         <v>2.33</v>
       </c>
       <c r="G16" s="28">
         <v>2.61</v>
       </c>
       <c r="H16" s="28">
         <v>3.41</v>
@@ -9723,50 +9871,56 @@
       </c>
       <c r="AW16" s="60">
         <v>3.79</v>
       </c>
       <c r="AX16" s="26">
         <v>3.8</v>
       </c>
       <c r="AY16" s="60">
         <v>3.64</v>
       </c>
       <c r="AZ16" s="60">
         <v>3.06</v>
       </c>
       <c r="BA16" s="60">
         <v>3.13</v>
       </c>
       <c r="BB16" s="60">
         <v>3.29</v>
       </c>
       <c r="BC16" s="60">
         <v>2.91</v>
       </c>
       <c r="BD16" s="60">
         <v>3.87</v>
       </c>
+      <c r="BE16" s="60">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="BF16" s="60">
+        <v>3.97</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="28">
         <v>4.24</v>
       </c>
       <c r="D17" s="28">
         <v>4.45</v>
       </c>
       <c r="E17" s="28">
         <v>4.1100000000000003</v>
       </c>
       <c r="F17" s="28">
         <v>4.2</v>
       </c>
       <c r="G17" s="28">
         <v>3.86</v>
       </c>
       <c r="H17" s="28">
         <v>3.66</v>
@@ -9893,50 +10047,56 @@
       </c>
       <c r="AW17" s="60">
         <v>3.83</v>
       </c>
       <c r="AX17" s="26">
         <v>3.9</v>
       </c>
       <c r="AY17" s="60">
         <v>3.83</v>
       </c>
       <c r="AZ17" s="60">
         <v>2.98</v>
       </c>
       <c r="BA17" s="60">
         <v>2.93</v>
       </c>
       <c r="BB17" s="60">
         <v>2.68</v>
       </c>
       <c r="BC17" s="60">
         <v>2.72</v>
       </c>
       <c r="BD17" s="60">
         <v>3.41</v>
       </c>
+      <c r="BE17" s="60">
+        <v>3.88</v>
+      </c>
+      <c r="BF17" s="60">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>0</v>
@@ -10063,50 +10223,56 @@
       </c>
       <c r="AW18" s="60">
         <v>4.47</v>
       </c>
       <c r="AX18" s="26">
         <v>4.37</v>
       </c>
       <c r="AY18" s="60">
         <v>4.33</v>
       </c>
       <c r="AZ18" s="60">
         <v>4.2699999999999996</v>
       </c>
       <c r="BA18" s="60">
         <v>3.94</v>
       </c>
       <c r="BB18" s="60">
         <v>3.7</v>
       </c>
       <c r="BC18" s="60">
         <v>3.23</v>
       </c>
       <c r="BD18" s="60">
         <v>3.43</v>
       </c>
+      <c r="BE18" s="60">
+        <v>3.35</v>
+      </c>
+      <c r="BF18" s="60">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="28">
         <v>2.98</v>
       </c>
       <c r="D19" s="28">
         <v>3.57</v>
       </c>
       <c r="E19" s="28">
         <v>4.03</v>
       </c>
       <c r="F19" s="28">
         <v>4.0599999999999996</v>
       </c>
       <c r="G19" s="28">
         <v>4.22</v>
       </c>
       <c r="H19" s="28">
         <v>3.93</v>
@@ -10233,115 +10399,121 @@
       </c>
       <c r="AW19" s="60">
         <v>4.45</v>
       </c>
       <c r="AX19" s="26">
         <v>4.29</v>
       </c>
       <c r="AY19" s="60">
         <v>1.8</v>
       </c>
       <c r="AZ19" s="60">
         <v>2.66</v>
       </c>
       <c r="BA19" s="60">
         <v>2.58</v>
       </c>
       <c r="BB19" s="60">
         <v>3.64</v>
       </c>
       <c r="BC19" s="60">
         <v>3.45</v>
       </c>
       <c r="BD19" s="60">
         <v>3.65</v>
       </c>
+      <c r="BE19" s="60">
+        <v>4.13</v>
+      </c>
+      <c r="BF19" s="60">
+        <v>4.29</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="98" t="s">
+      <c r="B20" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="98"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="102"/>
+      <c r="E20" s="102"/>
+      <c r="F20" s="102"/>
+      <c r="G20" s="102"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="102"/>
+      <c r="J20" s="102"/>
+      <c r="K20" s="102"/>
+      <c r="L20" s="102"/>
+      <c r="M20" s="102"/>
+      <c r="N20" s="102"/>
+      <c r="O20" s="102"/>
+      <c r="P20" s="102"/>
+      <c r="Q20" s="102"/>
+      <c r="R20" s="102"/>
+      <c r="S20" s="102"/>
+      <c r="T20" s="102"/>
+      <c r="U20" s="102"/>
+      <c r="V20" s="102"/>
+      <c r="W20" s="102"/>
+      <c r="X20" s="102"/>
+      <c r="Y20" s="102"/>
+      <c r="Z20" s="102"/>
+      <c r="AA20" s="102"/>
+      <c r="AB20" s="102"/>
+      <c r="AC20" s="102"/>
+      <c r="AD20" s="102"/>
+      <c r="AE20" s="102"/>
+      <c r="AF20" s="102"/>
+      <c r="AG20" s="102"/>
+      <c r="AH20" s="102"/>
+      <c r="AI20" s="102"/>
+      <c r="AJ20" s="102"/>
+      <c r="AK20" s="102"/>
+      <c r="AL20" s="102"/>
+      <c r="AM20" s="102"/>
+      <c r="AN20" s="102"/>
+      <c r="AO20" s="102"/>
+      <c r="AP20" s="102"/>
+      <c r="AQ20" s="102"/>
+      <c r="AR20" s="102"/>
+      <c r="AS20" s="102"/>
+      <c r="AT20" s="102"/>
+      <c r="AU20" s="102"/>
+      <c r="AV20" s="102"/>
+      <c r="AW20" s="102"/>
+      <c r="AX20" s="102"/>
+      <c r="AY20" s="102"/>
+      <c r="AZ20" s="102"/>
+      <c r="BA20" s="102"/>
+      <c r="BB20" s="102"/>
+      <c r="BC20" s="102"/>
+      <c r="BD20" s="102"/>
+      <c r="BE20" s="102"/>
+      <c r="BF20" s="102"/>
+      <c r="BG20" s="102"/>
+      <c r="BH20" s="102"/>
+      <c r="BI20" s="102"/>
+      <c r="BJ20" s="102"/>
     </row>
     <row r="21" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="78">
         <v>100000000</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="25">
         <v>4.01</v>
       </c>
       <c r="D21" s="25">
         <v>4.51</v>
       </c>
       <c r="E21" s="25">
         <v>5.45</v>
       </c>
       <c r="F21" s="25">
         <v>5.49</v>
       </c>
       <c r="G21" s="25">
         <v>5.45</v>
       </c>
       <c r="H21" s="25">
         <v>5.84</v>
@@ -10468,50 +10640,56 @@
       </c>
       <c r="AW21" s="60">
         <v>6.47</v>
       </c>
       <c r="AX21" s="26">
         <v>6.36</v>
       </c>
       <c r="AY21" s="60">
         <v>4.72</v>
       </c>
       <c r="AZ21" s="60">
         <v>5.01</v>
       </c>
       <c r="BA21" s="60">
         <v>5.0999999999999996</v>
       </c>
       <c r="BB21" s="60">
         <v>5.28</v>
       </c>
       <c r="BC21" s="60">
         <v>5.13</v>
       </c>
       <c r="BD21" s="60">
         <v>6.36</v>
       </c>
+      <c r="BE21" s="60">
+        <v>6.67</v>
+      </c>
+      <c r="BF21" s="60">
+        <v>6.77</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="28">
         <v>3.54</v>
       </c>
       <c r="D22" s="28">
         <v>4.3899999999999997</v>
       </c>
       <c r="E22" s="28">
         <v>5.18</v>
       </c>
       <c r="F22" s="28">
         <v>5.29</v>
       </c>
       <c r="G22" s="28">
         <v>5.23</v>
       </c>
       <c r="H22" s="28">
         <v>5.67</v>
@@ -10638,50 +10816,56 @@
       </c>
       <c r="AW22" s="60">
         <v>6.88</v>
       </c>
       <c r="AX22" s="26">
         <v>6.75</v>
       </c>
       <c r="AY22" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="AZ22" s="60">
         <v>5.22</v>
       </c>
       <c r="BA22" s="60">
         <v>5.26</v>
       </c>
       <c r="BB22" s="60">
         <v>5.51</v>
       </c>
       <c r="BC22" s="60">
         <v>5.35</v>
       </c>
       <c r="BD22" s="60">
         <v>6.71</v>
       </c>
+      <c r="BE22" s="60">
+        <v>7.02</v>
+      </c>
+      <c r="BF22" s="60">
+        <v>7.14</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="D23" s="28">
         <v>3.49</v>
       </c>
       <c r="E23" s="28">
         <v>5.42</v>
       </c>
       <c r="F23" s="28">
         <v>5.13</v>
       </c>
       <c r="G23" s="28">
         <v>5.77</v>
       </c>
       <c r="H23" s="28">
         <v>5.68</v>
@@ -10808,50 +10992,56 @@
       </c>
       <c r="AW23" s="60">
         <v>4.62</v>
       </c>
       <c r="AX23" s="26">
         <v>4.62</v>
       </c>
       <c r="AY23" s="60">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ23" s="60">
         <v>4.41</v>
       </c>
       <c r="BA23" s="60">
         <v>4.9800000000000004</v>
       </c>
       <c r="BB23" s="60">
         <v>4.34</v>
       </c>
       <c r="BC23" s="60">
         <v>4.43</v>
       </c>
       <c r="BD23" s="60">
         <v>4.53</v>
       </c>
+      <c r="BE23" s="60">
+        <v>4.58</v>
+      </c>
+      <c r="BF23" s="60">
+        <v>4.92</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="28">
         <v>6.07</v>
       </c>
       <c r="D24" s="28">
         <v>5.36</v>
       </c>
       <c r="E24" s="28">
         <v>7.36</v>
       </c>
       <c r="F24" s="28">
         <v>7.16</v>
       </c>
       <c r="G24" s="28">
         <v>7.06</v>
       </c>
       <c r="H24" s="28">
         <v>7.28</v>
@@ -10978,50 +11168,56 @@
       </c>
       <c r="AW24" s="60">
         <v>4.38</v>
       </c>
       <c r="AX24" s="26">
         <v>4.2699999999999996</v>
       </c>
       <c r="AY24" s="60">
         <v>4.12</v>
       </c>
       <c r="AZ24" s="60">
         <v>3.89</v>
       </c>
       <c r="BA24" s="60">
         <v>4.08</v>
       </c>
       <c r="BB24" s="60">
         <v>4.1399999999999997</v>
       </c>
       <c r="BC24" s="60">
         <v>3.95</v>
       </c>
       <c r="BD24" s="60">
         <v>4.66</v>
       </c>
+      <c r="BE24" s="60">
+        <v>5.16</v>
+      </c>
+      <c r="BF24" s="60">
+        <v>5.04</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>0</v>
@@ -11148,50 +11344,56 @@
       </c>
       <c r="AW25" s="60">
         <v>2.34</v>
       </c>
       <c r="AX25" s="26">
         <v>2.44</v>
       </c>
       <c r="AY25" s="60">
         <v>3.59</v>
       </c>
       <c r="AZ25" s="60">
         <v>1.89</v>
       </c>
       <c r="BA25" s="60">
         <v>2.46</v>
       </c>
       <c r="BB25" s="60">
         <v>2.75</v>
       </c>
       <c r="BC25" s="60">
         <v>2.92</v>
       </c>
       <c r="BD25" s="60">
         <v>2.44</v>
       </c>
+      <c r="BE25" s="60">
+        <v>2.61</v>
+      </c>
+      <c r="BF25" s="60">
+        <v>2.74</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="28">
         <v>10.77</v>
       </c>
       <c r="D26" s="28">
         <v>5.67</v>
       </c>
       <c r="E26" s="28">
         <v>6.08</v>
       </c>
       <c r="F26" s="28">
         <v>4.82</v>
       </c>
       <c r="G26" s="28">
         <v>4.72</v>
       </c>
       <c r="H26" s="28">
         <v>4.8099999999999996</v>
@@ -11318,115 +11520,121 @@
       </c>
       <c r="AW26" s="60">
         <v>4.57</v>
       </c>
       <c r="AX26" s="26">
         <v>5.18</v>
       </c>
       <c r="AY26" s="60">
         <v>8.1</v>
       </c>
       <c r="AZ26" s="60">
         <v>4.22</v>
       </c>
       <c r="BA26" s="60">
         <v>4.8600000000000003</v>
       </c>
       <c r="BB26" s="60">
         <v>3.66</v>
       </c>
       <c r="BC26" s="60">
         <v>3.34</v>
       </c>
       <c r="BD26" s="60">
         <v>4.18</v>
       </c>
+      <c r="BE26" s="60">
+        <v>4.16</v>
+      </c>
+      <c r="BF26" s="60">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="98" t="s">
+      <c r="B27" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="98"/>
+      <c r="C27" s="102"/>
+      <c r="D27" s="102"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="102"/>
+      <c r="G27" s="102"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="102"/>
+      <c r="J27" s="102"/>
+      <c r="K27" s="102"/>
+      <c r="L27" s="102"/>
+      <c r="M27" s="102"/>
+      <c r="N27" s="102"/>
+      <c r="O27" s="102"/>
+      <c r="P27" s="102"/>
+      <c r="Q27" s="102"/>
+      <c r="R27" s="102"/>
+      <c r="S27" s="102"/>
+      <c r="T27" s="102"/>
+      <c r="U27" s="102"/>
+      <c r="V27" s="102"/>
+      <c r="W27" s="102"/>
+      <c r="X27" s="102"/>
+      <c r="Y27" s="102"/>
+      <c r="Z27" s="102"/>
+      <c r="AA27" s="102"/>
+      <c r="AB27" s="102"/>
+      <c r="AC27" s="102"/>
+      <c r="AD27" s="102"/>
+      <c r="AE27" s="102"/>
+      <c r="AF27" s="102"/>
+      <c r="AG27" s="102"/>
+      <c r="AH27" s="102"/>
+      <c r="AI27" s="102"/>
+      <c r="AJ27" s="102"/>
+      <c r="AK27" s="102"/>
+      <c r="AL27" s="102"/>
+      <c r="AM27" s="102"/>
+      <c r="AN27" s="102"/>
+      <c r="AO27" s="102"/>
+      <c r="AP27" s="102"/>
+      <c r="AQ27" s="102"/>
+      <c r="AR27" s="102"/>
+      <c r="AS27" s="102"/>
+      <c r="AT27" s="102"/>
+      <c r="AU27" s="102"/>
+      <c r="AV27" s="102"/>
+      <c r="AW27" s="102"/>
+      <c r="AX27" s="102"/>
+      <c r="AY27" s="102"/>
+      <c r="AZ27" s="102"/>
+      <c r="BA27" s="102"/>
+      <c r="BB27" s="102"/>
+      <c r="BC27" s="102"/>
+      <c r="BD27" s="102"/>
+      <c r="BE27" s="102"/>
+      <c r="BF27" s="102"/>
+      <c r="BG27" s="102"/>
+      <c r="BH27" s="102"/>
+      <c r="BI27" s="102"/>
+      <c r="BJ27" s="102"/>
     </row>
     <row r="28" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="79">
         <v>100000000</v>
       </c>
       <c r="B28" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="25">
         <v>2.95</v>
       </c>
       <c r="D28" s="25">
         <v>3.59</v>
       </c>
       <c r="E28" s="25">
         <v>3.52</v>
       </c>
       <c r="F28" s="25">
         <v>3.45</v>
       </c>
       <c r="G28" s="25">
         <v>3.47</v>
       </c>
       <c r="H28" s="25">
         <v>3.64</v>
@@ -11553,50 +11761,56 @@
       </c>
       <c r="AW28" s="60">
         <v>3.93</v>
       </c>
       <c r="AX28" s="26">
         <v>3.89</v>
       </c>
       <c r="AY28" s="60">
         <v>3.24</v>
       </c>
       <c r="AZ28" s="60">
         <v>3.22</v>
       </c>
       <c r="BA28" s="60">
         <v>3.09</v>
       </c>
       <c r="BB28" s="60">
         <v>3.2</v>
       </c>
       <c r="BC28" s="60">
         <v>3.01</v>
       </c>
       <c r="BD28" s="60">
         <v>3.65</v>
       </c>
+      <c r="BE28" s="60">
+        <v>3.93</v>
+      </c>
+      <c r="BF28" s="60">
+        <v>3.97</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="50" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="28">
         <v>1.35</v>
       </c>
       <c r="D29" s="28">
         <v>1.41</v>
       </c>
       <c r="E29" s="28">
         <v>1.1599999999999999</v>
       </c>
       <c r="F29" s="28">
         <v>1.22</v>
       </c>
       <c r="G29" s="28">
         <v>1.39</v>
       </c>
       <c r="H29" s="28">
         <v>2.08</v>
@@ -11723,50 +11937,56 @@
       </c>
       <c r="AW29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AX29" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AZ29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BA29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BB29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BC29" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BD29" s="27" t="s">
         <v>0</v>
       </c>
+      <c r="BE29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="27" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="50" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="28">
         <v>3.32</v>
       </c>
       <c r="D30" s="28">
         <v>2.61</v>
       </c>
       <c r="E30" s="28">
         <v>1.72</v>
       </c>
       <c r="F30" s="28">
         <v>1.94</v>
       </c>
       <c r="G30" s="28">
         <v>1.71</v>
       </c>
       <c r="H30" s="28">
         <v>1.71</v>
@@ -11893,50 +12113,56 @@
       </c>
       <c r="AW30" s="28">
         <v>2.46</v>
       </c>
       <c r="AX30" s="26">
         <v>2.48</v>
       </c>
       <c r="AY30" s="65">
         <v>1.82</v>
       </c>
       <c r="AZ30" s="28">
         <v>0.96</v>
       </c>
       <c r="BA30" s="28">
         <v>1.57</v>
       </c>
       <c r="BB30" s="28">
         <v>1.41</v>
       </c>
       <c r="BC30" s="28">
         <v>1.49</v>
       </c>
       <c r="BD30" s="28">
         <v>2.0099999999999998</v>
       </c>
+      <c r="BE30" s="28">
+        <v>2.52</v>
+      </c>
+      <c r="BF30" s="28">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="28">
         <v>5.88</v>
       </c>
       <c r="D31" s="28">
         <v>7.1</v>
       </c>
       <c r="E31" s="28">
         <v>5.91</v>
       </c>
       <c r="F31" s="28">
         <v>5.2</v>
       </c>
       <c r="G31" s="28">
         <v>4.99</v>
       </c>
       <c r="H31" s="28">
         <v>4.67</v>
@@ -12063,50 +12289,56 @@
       </c>
       <c r="AW31" s="28">
         <v>3.84</v>
       </c>
       <c r="AX31" s="26">
         <v>3.79</v>
       </c>
       <c r="AY31" s="65">
         <v>3.29</v>
       </c>
       <c r="AZ31" s="28">
         <v>2.4</v>
       </c>
       <c r="BA31" s="28">
         <v>2.7</v>
       </c>
       <c r="BB31" s="28">
         <v>2.88</v>
       </c>
       <c r="BC31" s="28">
         <v>2.96</v>
       </c>
       <c r="BD31" s="28">
         <v>3.48</v>
       </c>
+      <c r="BE31" s="28">
+        <v>4.04</v>
+      </c>
+      <c r="BF31" s="28">
+        <v>3.79</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B32" s="50" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="28">
         <v>2.88</v>
       </c>
       <c r="D32" s="28">
         <v>2.02</v>
       </c>
       <c r="E32" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="F32" s="28">
         <v>1.88</v>
       </c>
       <c r="G32" s="28">
         <v>2</v>
       </c>
       <c r="H32" s="28">
         <v>2.25</v>
@@ -12233,50 +12465,56 @@
       </c>
       <c r="AW32" s="28">
         <v>4.04</v>
       </c>
       <c r="AX32" s="26">
         <v>4.1900000000000004</v>
       </c>
       <c r="AY32" s="65">
         <v>5.53</v>
       </c>
       <c r="AZ32" s="28">
         <v>4.34</v>
       </c>
       <c r="BA32" s="28">
         <v>3.04</v>
       </c>
       <c r="BB32" s="28">
         <v>2.99</v>
       </c>
       <c r="BC32" s="28">
         <v>3.39</v>
       </c>
       <c r="BD32" s="28">
         <v>4.25</v>
       </c>
+      <c r="BE32" s="28">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="BF32" s="28">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="28">
         <v>6.48</v>
       </c>
       <c r="D33" s="28">
         <v>5.1100000000000003</v>
       </c>
       <c r="E33" s="28">
         <v>4.7300000000000004</v>
       </c>
       <c r="F33" s="28">
         <v>4.05</v>
       </c>
       <c r="G33" s="28">
         <v>3.48</v>
       </c>
       <c r="H33" s="28">
         <v>3.57</v>
@@ -12403,50 +12641,56 @@
       </c>
       <c r="AW33" s="28">
         <v>3.1</v>
       </c>
       <c r="AX33" s="26">
         <v>3.25</v>
       </c>
       <c r="AY33" s="65">
         <v>2.14</v>
       </c>
       <c r="AZ33" s="28">
         <v>3</v>
       </c>
       <c r="BA33" s="28">
         <v>3.2</v>
       </c>
       <c r="BB33" s="28">
         <v>2.95</v>
       </c>
       <c r="BC33" s="28">
         <v>2.5</v>
       </c>
       <c r="BD33" s="28">
         <v>2.82</v>
       </c>
+      <c r="BE33" s="28">
+        <v>3.13</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>3.19</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="50" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="28">
         <v>1.39</v>
       </c>
       <c r="D34" s="28">
         <v>4.7699999999999996</v>
       </c>
       <c r="E34" s="28">
         <v>5.09</v>
       </c>
       <c r="F34" s="28">
         <v>4.99</v>
       </c>
       <c r="G34" s="28">
         <v>4.91</v>
       </c>
       <c r="H34" s="28">
         <v>5.6</v>
@@ -12573,50 +12817,56 @@
       </c>
       <c r="AW34" s="28">
         <v>5.0199999999999996</v>
       </c>
       <c r="AX34" s="26">
         <v>5.01</v>
       </c>
       <c r="AY34" s="65">
         <v>4.92</v>
       </c>
       <c r="AZ34" s="28">
         <v>4.76</v>
       </c>
       <c r="BA34" s="28">
         <v>4.55</v>
       </c>
       <c r="BB34" s="28">
         <v>4.29</v>
       </c>
       <c r="BC34" s="28">
         <v>3.8</v>
       </c>
       <c r="BD34" s="28">
         <v>4.9800000000000004</v>
       </c>
+      <c r="BE34" s="28">
+        <v>5.09</v>
+      </c>
+      <c r="BF34" s="28">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>0</v>
@@ -12743,50 +12993,56 @@
       </c>
       <c r="AW35" s="28">
         <v>2.29</v>
       </c>
       <c r="AX35" s="26">
         <v>2.2200000000000002</v>
       </c>
       <c r="AY35" s="65">
         <v>1.49</v>
       </c>
       <c r="AZ35" s="28">
         <v>2.34</v>
       </c>
       <c r="BA35" s="28">
         <v>2.5499999999999998</v>
       </c>
       <c r="BB35" s="28">
         <v>1.92</v>
       </c>
       <c r="BC35" s="28">
         <v>1.83</v>
       </c>
       <c r="BD35" s="28">
         <v>2.93</v>
       </c>
+      <c r="BE35" s="28">
+        <v>2.61</v>
+      </c>
+      <c r="BF35" s="28">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="50" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="28">
         <v>0.77</v>
       </c>
       <c r="D36" s="28">
         <v>1.41</v>
       </c>
       <c r="E36" s="28">
         <v>1.47</v>
       </c>
       <c r="F36" s="28">
         <v>1.7</v>
       </c>
       <c r="G36" s="28">
         <v>2.15</v>
       </c>
       <c r="H36" s="28">
         <v>3.06</v>
@@ -12913,50 +13169,56 @@
       </c>
       <c r="AW36" s="28">
         <v>3.62</v>
       </c>
       <c r="AX36" s="26">
         <v>3.49</v>
       </c>
       <c r="AY36" s="65">
         <v>2.66</v>
       </c>
       <c r="AZ36" s="28">
         <v>2.8</v>
       </c>
       <c r="BA36" s="28">
         <v>2.75</v>
       </c>
       <c r="BB36" s="28">
         <v>3.21</v>
       </c>
       <c r="BC36" s="28">
         <v>2.82</v>
       </c>
       <c r="BD36" s="28">
         <v>3.81</v>
       </c>
+      <c r="BE36" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="BF36" s="28">
+        <v>3.99</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="28">
         <v>4.24</v>
       </c>
       <c r="D37" s="28">
         <v>4.45</v>
       </c>
       <c r="E37" s="28">
         <v>4.1100000000000003</v>
       </c>
       <c r="F37" s="28">
         <v>4.2</v>
       </c>
       <c r="G37" s="28">
         <v>3.86</v>
       </c>
       <c r="H37" s="28">
         <v>3.66</v>
@@ -13083,50 +13345,56 @@
       </c>
       <c r="AW37" s="28">
         <v>3.83</v>
       </c>
       <c r="AX37" s="26">
         <v>3.9</v>
       </c>
       <c r="AY37" s="65">
         <v>3.83</v>
       </c>
       <c r="AZ37" s="28">
         <v>2.98</v>
       </c>
       <c r="BA37" s="28">
         <v>2.93</v>
       </c>
       <c r="BB37" s="28">
         <v>2.68</v>
       </c>
       <c r="BC37" s="28">
         <v>2.72</v>
       </c>
       <c r="BD37" s="28">
         <v>3.41</v>
       </c>
+      <c r="BE37" s="28">
+        <v>3.88</v>
+      </c>
+      <c r="BF37" s="28">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="25" t="s">
         <v>0</v>
@@ -13253,50 +13521,56 @@
       </c>
       <c r="AW38" s="28">
         <v>4.47</v>
       </c>
       <c r="AX38" s="26">
         <v>4.37</v>
       </c>
       <c r="AY38" s="65">
         <v>4.33</v>
       </c>
       <c r="AZ38" s="28">
         <v>4.2699999999999996</v>
       </c>
       <c r="BA38" s="28">
         <v>3.94</v>
       </c>
       <c r="BB38" s="28">
         <v>3.7</v>
       </c>
       <c r="BC38" s="28">
         <v>3.23</v>
       </c>
       <c r="BD38" s="28">
         <v>3.43</v>
       </c>
+      <c r="BE38" s="28">
+        <v>3.35</v>
+      </c>
+      <c r="BF38" s="28">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="30">
         <v>2.98</v>
       </c>
       <c r="D39" s="30">
         <v>3.57</v>
       </c>
       <c r="E39" s="30">
         <v>4.03</v>
       </c>
       <c r="F39" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="G39" s="30">
         <v>4.22</v>
       </c>
       <c r="H39" s="30">
         <v>3.93</v>
@@ -13423,74 +13697,78 @@
       </c>
       <c r="AW39" s="30">
         <v>4.45</v>
       </c>
       <c r="AX39" s="32">
         <v>4.29</v>
       </c>
       <c r="AY39" s="66">
         <v>1.8</v>
       </c>
       <c r="AZ39" s="30">
         <v>2.66</v>
       </c>
       <c r="BA39" s="30">
         <v>2.58</v>
       </c>
       <c r="BB39" s="30">
         <v>3.64</v>
       </c>
       <c r="BC39" s="30">
         <v>3.45</v>
       </c>
       <c r="BD39" s="30">
         <v>3.65</v>
       </c>
-      <c r="BE39" s="3"/>
-      <c r="BF39" s="3"/>
+      <c r="BE39" s="30">
+        <v>4.13</v>
+      </c>
+      <c r="BF39" s="30">
+        <v>4.29</v>
+      </c>
       <c r="BG39" s="3"/>
       <c r="BH39" s="3"/>
       <c r="BI39" s="3"/>
       <c r="BJ39" s="3"/>
     </row>
     <row r="40" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B40" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>