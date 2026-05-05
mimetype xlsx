--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="40">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -346,51 +346,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -446,93 +446,103 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -856,187 +866,201 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AZ74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A53" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A50" sqref="A50:Q50"/>
-      <selection pane="bottomLeft" activeCell="AB53" sqref="AB53:AB73"/>
+      <selection pane="bottomLeft" activeCell="AQ28" sqref="AQ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:52">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="48"/>
-[...14 lines deleted...]
-      <c r="Q2" s="48"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="18"/>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
-      <c r="Z5" s="41"/>
-[...4 lines deleted...]
-      <c r="AE5" s="41"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="40"/>
       <c r="AK5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:52">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53">
+      <c r="A6" s="50"/>
+      <c r="B6" s="52">
         <v>2023</v>
       </c>
-      <c r="C6" s="54"/>
-[...10 lines deleted...]
-      <c r="N6" s="46">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="45">
         <v>2024</v>
       </c>
-      <c r="O6" s="47"/>
-[...10 lines deleted...]
-      <c r="Z6" s="46">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="45">
         <v>2025</v>
       </c>
-      <c r="AA6" s="47"/>
-[...9 lines deleted...]
-      <c r="AK6" s="47"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AQ6" s="56"/>
+      <c r="AR6" s="56"/>
+      <c r="AS6" s="56"/>
+      <c r="AT6" s="56"/>
+      <c r="AU6" s="56"/>
+      <c r="AV6" s="56"/>
+      <c r="AW6" s="56"/>
     </row>
     <row r="7" spans="1:52" ht="25.5" customHeight="1">
-      <c r="A7" s="52"/>
+      <c r="A7" s="51"/>
       <c r="B7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -1065,104 +1089,146 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="V7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="W7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Z7" s="45" t="s">
+      <c r="Z7" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AA7" s="40" t="s">
+      <c r="AA7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="42"/>
-[...19 lines deleted...]
-      <c r="AW7" s="25"/>
+      <c r="AC7" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD7" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE7" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI7" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ7" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK7" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP7" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AR7" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AS7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU7" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW7" s="7" t="s">
+        <v>13</v>
+      </c>
       <c r="AX7" s="25"/>
       <c r="AY7" s="25"/>
       <c r="AZ7" s="25"/>
     </row>
     <row r="8" spans="1:52" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="49"/>
-[...14 lines deleted...]
-      <c r="Q8" s="49"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="26"/>
       <c r="AK8" s="26"/>
       <c r="AL8" s="26"/>
       <c r="AM8" s="26"/>
       <c r="AN8" s="26"/>
       <c r="AO8" s="26"/>
       <c r="AP8" s="26"/>
       <c r="AQ8" s="26"/>
       <c r="AR8" s="26"/>
       <c r="AS8" s="26"/>
       <c r="AT8" s="26"/>
       <c r="AU8" s="26"/>
       <c r="AV8" s="26"/>
       <c r="AW8" s="26"/>
       <c r="AX8" s="26"/>
@@ -1232,50 +1298,86 @@
       </c>
       <c r="U9" s="12">
         <v>788869</v>
       </c>
       <c r="V9" s="29">
         <v>788865</v>
       </c>
       <c r="W9" s="29">
         <v>788396</v>
       </c>
       <c r="X9" s="34">
         <v>788079</v>
       </c>
       <c r="Y9" s="12">
         <v>787896</v>
       </c>
       <c r="Z9" s="29">
         <v>787263</v>
       </c>
       <c r="AA9" s="12">
         <v>787650</v>
       </c>
       <c r="AB9" s="12">
         <v>787407</v>
       </c>
+      <c r="AC9" s="12">
+        <v>787335</v>
+      </c>
+      <c r="AD9" s="12">
+        <v>787719</v>
+      </c>
+      <c r="AE9" s="42">
+        <v>787941</v>
+      </c>
+      <c r="AF9" s="12">
+        <v>787931</v>
+      </c>
+      <c r="AG9" s="12">
+        <v>787915</v>
+      </c>
+      <c r="AH9" s="34">
+        <v>787709</v>
+      </c>
+      <c r="AI9" s="12">
+        <v>788665</v>
+      </c>
+      <c r="AJ9" s="12">
+        <v>788929</v>
+      </c>
+      <c r="AK9" s="12">
+        <v>788960</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>789608</v>
+      </c>
+      <c r="AM9" s="12">
+        <v>789953</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>790699</v>
+      </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="19">
         <v>191107</v>
       </c>
       <c r="C10" s="19">
         <v>191294</v>
       </c>
       <c r="D10" s="19">
         <v>191450</v>
       </c>
       <c r="E10" s="19">
         <v>191692</v>
       </c>
       <c r="F10" s="19">
         <v>191878</v>
       </c>
       <c r="G10" s="19">
         <v>192078</v>
       </c>
       <c r="H10" s="19">
         <v>192344</v>
@@ -1318,50 +1420,86 @@
       </c>
       <c r="U10" s="12">
         <v>195012</v>
       </c>
       <c r="V10" s="29">
         <v>195277</v>
       </c>
       <c r="W10" s="29">
         <v>195558</v>
       </c>
       <c r="X10" s="34">
         <v>194657</v>
       </c>
       <c r="Y10" s="12">
         <v>196097</v>
       </c>
       <c r="Z10" s="29">
         <v>196234</v>
       </c>
       <c r="AA10" s="12">
         <v>196775</v>
       </c>
       <c r="AB10" s="12">
         <v>197058</v>
       </c>
+      <c r="AC10" s="12">
+        <v>197276</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>197477</v>
+      </c>
+      <c r="AE10" s="42">
+        <v>197642</v>
+      </c>
+      <c r="AF10" s="12">
+        <v>197873</v>
+      </c>
+      <c r="AG10" s="12">
+        <v>198218</v>
+      </c>
+      <c r="AH10" s="34">
+        <v>197406</v>
+      </c>
+      <c r="AI10" s="12">
+        <v>198812</v>
+      </c>
+      <c r="AJ10" s="12">
+        <v>198890</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>199130</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>199413</v>
+      </c>
+      <c r="AM10" s="12">
+        <v>199622</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>199806</v>
+      </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="19">
         <v>51661</v>
       </c>
       <c r="C11" s="19">
         <v>52459</v>
       </c>
       <c r="D11" s="19">
         <v>52580</v>
       </c>
       <c r="E11" s="19">
         <v>52824</v>
       </c>
       <c r="F11" s="19">
         <v>53098</v>
       </c>
       <c r="G11" s="19">
         <v>53305</v>
       </c>
       <c r="H11" s="19">
         <v>53639</v>
@@ -1404,50 +1542,86 @@
       </c>
       <c r="U11" s="12">
         <v>58537</v>
       </c>
       <c r="V11" s="29">
         <v>58949</v>
       </c>
       <c r="W11" s="29">
         <v>59214</v>
       </c>
       <c r="X11" s="34">
         <v>57647</v>
       </c>
       <c r="Y11" s="12">
         <v>59834</v>
       </c>
       <c r="Z11" s="29">
         <v>60155</v>
       </c>
       <c r="AA11" s="12">
         <v>60686</v>
       </c>
       <c r="AB11" s="12">
         <v>61107</v>
       </c>
+      <c r="AC11" s="12">
+        <v>61534</v>
+      </c>
+      <c r="AD11" s="12">
+        <v>62226</v>
+      </c>
+      <c r="AE11" s="42">
+        <v>62790</v>
+      </c>
+      <c r="AF11" s="12">
+        <v>63270</v>
+      </c>
+      <c r="AG11" s="12">
+        <v>63777</v>
+      </c>
+      <c r="AH11" s="34">
+        <v>62287</v>
+      </c>
+      <c r="AI11" s="12">
+        <v>65068</v>
+      </c>
+      <c r="AJ11" s="12">
+        <v>65449</v>
+      </c>
+      <c r="AK11" s="12">
+        <v>65709</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>66088</v>
+      </c>
+      <c r="AM11" s="12">
+        <v>66681</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>67213</v>
+      </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="19">
         <v>68457</v>
       </c>
       <c r="C12" s="19">
         <v>68428</v>
       </c>
       <c r="D12" s="19">
         <v>68408</v>
       </c>
       <c r="E12" s="19">
         <v>68405</v>
       </c>
       <c r="F12" s="19">
         <v>68379</v>
       </c>
       <c r="G12" s="19">
         <v>68358</v>
       </c>
       <c r="H12" s="19">
         <v>68248</v>
@@ -1490,50 +1664,86 @@
       </c>
       <c r="U12" s="12">
         <v>67158</v>
       </c>
       <c r="V12" s="29">
         <v>67084</v>
       </c>
       <c r="W12" s="29">
         <v>66971</v>
       </c>
       <c r="X12" s="34">
         <v>67191</v>
       </c>
       <c r="Y12" s="12">
         <v>66793</v>
       </c>
       <c r="Z12" s="29">
         <v>66660</v>
       </c>
       <c r="AA12" s="12">
         <v>66562</v>
       </c>
       <c r="AB12" s="12">
         <v>66515</v>
       </c>
+      <c r="AC12" s="12">
+        <v>66436</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>66359</v>
+      </c>
+      <c r="AE12" s="42">
+        <v>66226</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>66114</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>65970</v>
+      </c>
+      <c r="AH12" s="34">
+        <v>66265</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>65805</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>65785</v>
+      </c>
+      <c r="AK12" s="12">
+        <v>65679</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>65696</v>
+      </c>
+      <c r="AM12" s="12">
+        <v>65548</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>65472</v>
+      </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="19">
         <v>24344</v>
       </c>
       <c r="C13" s="19">
         <v>24292</v>
       </c>
       <c r="D13" s="19">
         <v>24275</v>
       </c>
       <c r="E13" s="19">
         <v>24253</v>
       </c>
       <c r="F13" s="19">
         <v>24221</v>
       </c>
       <c r="G13" s="19">
         <v>24171</v>
       </c>
       <c r="H13" s="19">
         <v>24092</v>
@@ -1576,50 +1786,86 @@
       </c>
       <c r="U13" s="12">
         <v>23311</v>
       </c>
       <c r="V13" s="29">
         <v>23239</v>
       </c>
       <c r="W13" s="29">
         <v>23138</v>
       </c>
       <c r="X13" s="34">
         <v>23393</v>
       </c>
       <c r="Y13" s="12">
         <v>22991</v>
       </c>
       <c r="Z13" s="29">
         <v>22939</v>
       </c>
       <c r="AA13" s="12">
         <v>22818</v>
       </c>
       <c r="AB13" s="12">
         <v>22745</v>
       </c>
+      <c r="AC13" s="12">
+        <v>22660</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>22554</v>
+      </c>
+      <c r="AE13" s="42">
+        <v>22491</v>
+      </c>
+      <c r="AF13" s="12">
+        <v>22402</v>
+      </c>
+      <c r="AG13" s="12">
+        <v>22367</v>
+      </c>
+      <c r="AH13" s="34">
+        <v>22635</v>
+      </c>
+      <c r="AI13" s="12">
+        <v>22253</v>
+      </c>
+      <c r="AJ13" s="12">
+        <v>22159</v>
+      </c>
+      <c r="AK13" s="12">
+        <v>22102</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>22021</v>
+      </c>
+      <c r="AM13" s="12">
+        <v>21994</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>21960</v>
+      </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="19">
         <v>24922</v>
       </c>
       <c r="C14" s="19">
         <v>24923</v>
       </c>
       <c r="D14" s="19">
         <v>24954</v>
       </c>
       <c r="E14" s="19">
         <v>24953</v>
       </c>
       <c r="F14" s="19">
         <v>24945</v>
       </c>
       <c r="G14" s="19">
         <v>24952</v>
       </c>
       <c r="H14" s="19">
         <v>24942</v>
@@ -1662,50 +1908,86 @@
       </c>
       <c r="U14" s="12">
         <v>25292</v>
       </c>
       <c r="V14" s="29">
         <v>25312</v>
       </c>
       <c r="W14" s="29">
         <v>25269</v>
       </c>
       <c r="X14" s="34">
         <v>25120</v>
       </c>
       <c r="Y14" s="12">
         <v>25341</v>
       </c>
       <c r="Z14" s="29">
         <v>25322</v>
       </c>
       <c r="AA14" s="12">
         <v>25331</v>
       </c>
       <c r="AB14" s="12">
         <v>25364</v>
       </c>
+      <c r="AC14" s="12">
+        <v>25434</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>25417</v>
+      </c>
+      <c r="AE14" s="42">
+        <v>25524</v>
+      </c>
+      <c r="AF14" s="12">
+        <v>25522</v>
+      </c>
+      <c r="AG14" s="12">
+        <v>25523</v>
+      </c>
+      <c r="AH14" s="34">
+        <v>25446</v>
+      </c>
+      <c r="AI14" s="12">
+        <v>25759</v>
+      </c>
+      <c r="AJ14" s="12">
+        <v>25791</v>
+      </c>
+      <c r="AK14" s="12">
+        <v>25871</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>26167</v>
+      </c>
+      <c r="AM14" s="12">
+        <v>26275</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>26462</v>
+      </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="19">
         <v>19949</v>
       </c>
       <c r="C15" s="19">
         <v>19922</v>
       </c>
       <c r="D15" s="19">
         <v>19907</v>
       </c>
       <c r="E15" s="19">
         <v>19893</v>
       </c>
       <c r="F15" s="19">
         <v>19881</v>
       </c>
       <c r="G15" s="19">
         <v>19840</v>
       </c>
       <c r="H15" s="19">
         <v>19776</v>
@@ -1748,50 +2030,86 @@
       </c>
       <c r="U15" s="12">
         <v>19105</v>
       </c>
       <c r="V15" s="29">
         <v>19022</v>
       </c>
       <c r="W15" s="29">
         <v>18927</v>
       </c>
       <c r="X15" s="34">
         <v>19140</v>
       </c>
       <c r="Y15" s="12">
         <v>18754</v>
       </c>
       <c r="Z15" s="29">
         <v>18717</v>
       </c>
       <c r="AA15" s="12">
         <v>18654</v>
       </c>
       <c r="AB15" s="12">
         <v>18588</v>
       </c>
+      <c r="AC15" s="12">
+        <v>18555</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>18522</v>
+      </c>
+      <c r="AE15" s="42">
+        <v>18481</v>
+      </c>
+      <c r="AF15" s="12">
+        <v>18412</v>
+      </c>
+      <c r="AG15" s="12">
+        <v>18342</v>
+      </c>
+      <c r="AH15" s="34">
+        <v>18504</v>
+      </c>
+      <c r="AI15" s="12">
+        <v>18203</v>
+      </c>
+      <c r="AJ15" s="12">
+        <v>18137</v>
+      </c>
+      <c r="AK15" s="12">
+        <v>18060</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>17988</v>
+      </c>
+      <c r="AM15" s="12">
+        <v>17951</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>17885</v>
+      </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="19">
         <v>43527</v>
       </c>
       <c r="C16" s="19">
         <v>43479</v>
       </c>
       <c r="D16" s="19">
         <v>43438</v>
       </c>
       <c r="E16" s="19">
         <v>43420</v>
       </c>
       <c r="F16" s="19">
         <v>43391</v>
       </c>
       <c r="G16" s="19">
         <v>43353</v>
       </c>
       <c r="H16" s="19">
         <v>43277</v>
@@ -1834,52 +2152,88 @@
       </c>
       <c r="U16" s="12">
         <v>42139</v>
       </c>
       <c r="V16" s="29">
         <v>42055</v>
       </c>
       <c r="W16" s="29">
         <v>41965</v>
       </c>
       <c r="X16" s="34">
         <v>42330</v>
       </c>
       <c r="Y16" s="12">
         <v>41749</v>
       </c>
       <c r="Z16" s="29">
         <v>41708</v>
       </c>
       <c r="AA16" s="12">
         <v>41643</v>
       </c>
       <c r="AB16" s="12">
         <v>41558</v>
       </c>
+      <c r="AC16" s="12">
+        <v>41471</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>41373</v>
+      </c>
+      <c r="AE16" s="42">
+        <v>41269</v>
+      </c>
+      <c r="AF16" s="12">
+        <v>41156</v>
+      </c>
+      <c r="AG16" s="12">
+        <v>41035</v>
+      </c>
+      <c r="AH16" s="34">
+        <v>41332</v>
+      </c>
+      <c r="AI16" s="12">
+        <v>40813</v>
+      </c>
+      <c r="AJ16" s="12">
+        <v>40731</v>
+      </c>
+      <c r="AK16" s="12">
+        <v>40665</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>40626</v>
+      </c>
+      <c r="AM16" s="12">
+        <v>40519</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>40502</v>
+      </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:40">
       <c r="A17" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="19">
         <v>29356</v>
       </c>
       <c r="C17" s="19">
         <v>29312</v>
       </c>
       <c r="D17" s="19">
         <v>29294</v>
       </c>
       <c r="E17" s="19">
         <v>29272</v>
       </c>
       <c r="F17" s="19">
         <v>29260</v>
       </c>
       <c r="G17" s="19">
         <v>29248</v>
       </c>
       <c r="H17" s="19">
         <v>29226</v>
       </c>
       <c r="I17" s="19">
@@ -1920,52 +2274,88 @@
       </c>
       <c r="U17" s="12">
         <v>28858</v>
       </c>
       <c r="V17" s="29">
         <v>28844</v>
       </c>
       <c r="W17" s="29">
         <v>28794</v>
       </c>
       <c r="X17" s="34">
         <v>28889</v>
       </c>
       <c r="Y17" s="12">
         <v>28666</v>
       </c>
       <c r="Z17" s="29">
         <v>28597</v>
       </c>
       <c r="AA17" s="12">
         <v>28552</v>
       </c>
       <c r="AB17" s="12">
         <v>28515</v>
       </c>
+      <c r="AC17" s="12">
+        <v>28451</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>28407</v>
+      </c>
+      <c r="AE17" s="42">
+        <v>28362</v>
+      </c>
+      <c r="AF17" s="12">
+        <v>28292</v>
+      </c>
+      <c r="AG17" s="12">
+        <v>28276</v>
+      </c>
+      <c r="AH17" s="34">
+        <v>28390</v>
+      </c>
+      <c r="AI17" s="12">
+        <v>28116</v>
+      </c>
+      <c r="AJ17" s="12">
+        <v>28083</v>
+      </c>
+      <c r="AK17" s="12">
+        <v>28003</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>27928</v>
+      </c>
+      <c r="AM17" s="12">
+        <v>27836</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>27796</v>
+      </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:40">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19">
         <v>5327</v>
       </c>
       <c r="C18" s="19">
         <v>5316</v>
       </c>
       <c r="D18" s="19">
         <v>5296</v>
       </c>
       <c r="E18" s="19">
         <v>5285</v>
       </c>
       <c r="F18" s="19">
         <v>5266</v>
       </c>
       <c r="G18" s="19">
         <v>5279</v>
       </c>
       <c r="H18" s="19">
         <v>5249</v>
       </c>
       <c r="I18" s="19">
@@ -2006,52 +2396,88 @@
       </c>
       <c r="U18" s="12">
         <v>5070</v>
       </c>
       <c r="V18" s="29">
         <v>5045</v>
       </c>
       <c r="W18" s="29">
         <v>5011</v>
       </c>
       <c r="X18" s="34">
         <v>5078</v>
       </c>
       <c r="Y18" s="12">
         <v>4978</v>
       </c>
       <c r="Z18" s="29">
         <v>4970</v>
       </c>
       <c r="AA18" s="12">
         <v>4952</v>
       </c>
       <c r="AB18" s="12">
         <v>4933</v>
       </c>
+      <c r="AC18" s="12">
+        <v>4933</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>4909</v>
+      </c>
+      <c r="AE18" s="42">
+        <v>4910</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>4893</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>4880</v>
+      </c>
+      <c r="AH18" s="34">
+        <v>4910</v>
+      </c>
+      <c r="AI18" s="12">
+        <v>4815</v>
+      </c>
+      <c r="AJ18" s="12">
+        <v>4804</v>
+      </c>
+      <c r="AK18" s="12">
+        <v>4776</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>4757</v>
+      </c>
+      <c r="AM18" s="12">
+        <v>4755</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>4733</v>
+      </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:40">
       <c r="A19" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>13238</v>
       </c>
       <c r="C19" s="19">
         <v>13227</v>
       </c>
       <c r="D19" s="19">
         <v>13201</v>
       </c>
       <c r="E19" s="19">
         <v>13190</v>
       </c>
       <c r="F19" s="19">
         <v>13159</v>
       </c>
       <c r="G19" s="19">
         <v>13144</v>
       </c>
       <c r="H19" s="19">
         <v>13136</v>
       </c>
       <c r="I19" s="19">
@@ -2092,52 +2518,88 @@
       </c>
       <c r="U19" s="12">
         <v>12767</v>
       </c>
       <c r="V19" s="29">
         <v>12720</v>
       </c>
       <c r="W19" s="29">
         <v>12660</v>
       </c>
       <c r="X19" s="34">
         <v>12786</v>
       </c>
       <c r="Y19" s="12">
         <v>12535</v>
       </c>
       <c r="Z19" s="29">
         <v>12461</v>
       </c>
       <c r="AA19" s="12">
         <v>12448</v>
       </c>
       <c r="AB19" s="12">
         <v>12368</v>
       </c>
+      <c r="AC19" s="12">
+        <v>12324</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>12330</v>
+      </c>
+      <c r="AE19" s="42">
+        <v>12284</v>
+      </c>
+      <c r="AF19" s="12">
+        <v>12263</v>
+      </c>
+      <c r="AG19" s="12">
+        <v>12203</v>
+      </c>
+      <c r="AH19" s="34">
+        <v>12295</v>
+      </c>
+      <c r="AI19" s="12">
+        <v>12068</v>
+      </c>
+      <c r="AJ19" s="12">
+        <v>12045</v>
+      </c>
+      <c r="AK19" s="12">
+        <v>12010</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>11963</v>
+      </c>
+      <c r="AM19" s="12">
+        <v>11969</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>11928</v>
+      </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:40">
       <c r="A20" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="19">
         <v>26189</v>
       </c>
       <c r="C20" s="19">
         <v>26145</v>
       </c>
       <c r="D20" s="19">
         <v>26093</v>
       </c>
       <c r="E20" s="19">
         <v>26068</v>
       </c>
       <c r="F20" s="19">
         <v>26029</v>
       </c>
       <c r="G20" s="19">
         <v>26012</v>
       </c>
       <c r="H20" s="19">
         <v>25961</v>
       </c>
       <c r="I20" s="19">
@@ -2178,52 +2640,88 @@
       </c>
       <c r="U20" s="12">
         <v>25145</v>
       </c>
       <c r="V20" s="29">
         <v>25007</v>
       </c>
       <c r="W20" s="29">
         <v>24917</v>
       </c>
       <c r="X20" s="34">
         <v>25171</v>
       </c>
       <c r="Y20" s="12">
         <v>24733</v>
       </c>
       <c r="Z20" s="29">
         <v>24573</v>
       </c>
       <c r="AA20" s="12">
         <v>24527</v>
       </c>
       <c r="AB20" s="12">
         <v>24417</v>
       </c>
+      <c r="AC20" s="12">
+        <v>24352</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>24274</v>
+      </c>
+      <c r="AE20" s="42">
+        <v>24247</v>
+      </c>
+      <c r="AF20" s="12">
+        <v>24115</v>
+      </c>
+      <c r="AG20" s="12">
+        <v>23973</v>
+      </c>
+      <c r="AH20" s="34">
+        <v>24229</v>
+      </c>
+      <c r="AI20" s="12">
+        <v>23811</v>
+      </c>
+      <c r="AJ20" s="12">
+        <v>23716</v>
+      </c>
+      <c r="AK20" s="12">
+        <v>23665</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>23621</v>
+      </c>
+      <c r="AM20" s="12">
+        <v>23559</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>23510</v>
+      </c>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:40">
       <c r="A21" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="19">
         <v>20853</v>
       </c>
       <c r="C21" s="19">
         <v>20836</v>
       </c>
       <c r="D21" s="19">
         <v>20828</v>
       </c>
       <c r="E21" s="19">
         <v>20800</v>
       </c>
       <c r="F21" s="19">
         <v>20762</v>
       </c>
       <c r="G21" s="19">
         <v>20702</v>
       </c>
       <c r="H21" s="19">
         <v>20630</v>
       </c>
       <c r="I21" s="19">
@@ -2264,52 +2762,88 @@
       </c>
       <c r="U21" s="12">
         <v>20074</v>
       </c>
       <c r="V21" s="29">
         <v>20041</v>
       </c>
       <c r="W21" s="29">
         <v>19977</v>
       </c>
       <c r="X21" s="34">
         <v>20135</v>
       </c>
       <c r="Y21" s="12">
         <v>19845</v>
       </c>
       <c r="Z21" s="29">
         <v>19814</v>
       </c>
       <c r="AA21" s="12">
         <v>19748</v>
       </c>
       <c r="AB21" s="12">
         <v>19708</v>
       </c>
+      <c r="AC21" s="12">
+        <v>19651</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>19576</v>
+      </c>
+      <c r="AE21" s="42">
+        <v>19498</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>19435</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>19357</v>
+      </c>
+      <c r="AH21" s="34">
+        <v>19559</v>
+      </c>
+      <c r="AI21" s="12">
+        <v>19247</v>
+      </c>
+      <c r="AJ21" s="12">
+        <v>19166</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>19116</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>19082</v>
+      </c>
+      <c r="AM21" s="12">
+        <v>19026</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>19005</v>
+      </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:40">
       <c r="A22" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19">
         <v>16095</v>
       </c>
       <c r="C22" s="19">
         <v>16068</v>
       </c>
       <c r="D22" s="19">
         <v>16043</v>
       </c>
       <c r="E22" s="19">
         <v>16043</v>
       </c>
       <c r="F22" s="19">
         <v>16028</v>
       </c>
       <c r="G22" s="19">
         <v>16016</v>
       </c>
       <c r="H22" s="19">
         <v>15992</v>
       </c>
       <c r="I22" s="19">
@@ -2350,52 +2884,88 @@
       </c>
       <c r="U22" s="12">
         <v>15556</v>
       </c>
       <c r="V22" s="29">
         <v>15503</v>
       </c>
       <c r="W22" s="29">
         <v>15471</v>
       </c>
       <c r="X22" s="34">
         <v>15594</v>
       </c>
       <c r="Y22" s="12">
         <v>15424</v>
       </c>
       <c r="Z22" s="29">
         <v>15379</v>
       </c>
       <c r="AA22" s="12">
         <v>15311</v>
       </c>
       <c r="AB22" s="12">
         <v>15267</v>
       </c>
+      <c r="AC22" s="12">
+        <v>15219</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>15179</v>
+      </c>
+      <c r="AE22" s="42">
+        <v>15133</v>
+      </c>
+      <c r="AF22" s="12">
+        <v>15092</v>
+      </c>
+      <c r="AG22" s="12">
+        <v>14994</v>
+      </c>
+      <c r="AH22" s="34">
+        <v>15136</v>
+      </c>
+      <c r="AI22" s="12">
+        <v>14807</v>
+      </c>
+      <c r="AJ22" s="12">
+        <v>14738</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>14682</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>14643</v>
+      </c>
+      <c r="AM22" s="12">
+        <v>14607</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>14565</v>
+      </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:40">
       <c r="A23" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>12829</v>
       </c>
       <c r="C23" s="19">
         <v>12804</v>
       </c>
       <c r="D23" s="19">
         <v>12794</v>
       </c>
       <c r="E23" s="19">
         <v>12754</v>
       </c>
       <c r="F23" s="19">
         <v>12733</v>
       </c>
       <c r="G23" s="19">
         <v>12700</v>
       </c>
       <c r="H23" s="19">
         <v>12667</v>
       </c>
       <c r="I23" s="19">
@@ -2436,52 +3006,88 @@
       </c>
       <c r="U23" s="12">
         <v>12179</v>
       </c>
       <c r="V23" s="29">
         <v>12134</v>
       </c>
       <c r="W23" s="29">
         <v>12090</v>
       </c>
       <c r="X23" s="34">
         <v>12220</v>
       </c>
       <c r="Y23" s="12">
         <v>11959</v>
       </c>
       <c r="Z23" s="29">
         <v>11918</v>
       </c>
       <c r="AA23" s="12">
         <v>11876</v>
       </c>
       <c r="AB23" s="12">
         <v>11859</v>
       </c>
+      <c r="AC23" s="12">
+        <v>11810</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>11813</v>
+      </c>
+      <c r="AE23" s="42">
+        <v>11799</v>
+      </c>
+      <c r="AF23" s="12">
+        <v>11771</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>11721</v>
+      </c>
+      <c r="AH23" s="34">
+        <v>11784</v>
+      </c>
+      <c r="AI23" s="12">
+        <v>11585</v>
+      </c>
+      <c r="AJ23" s="12">
+        <v>11541</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>11490</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>11446</v>
+      </c>
+      <c r="AM23" s="12">
+        <v>11418</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>11343</v>
+      </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:40">
       <c r="A24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="19">
         <v>35086</v>
       </c>
       <c r="C24" s="19">
         <v>35051</v>
       </c>
       <c r="D24" s="19">
         <v>35047</v>
       </c>
       <c r="E24" s="19">
         <v>35016</v>
       </c>
       <c r="F24" s="19">
         <v>34996</v>
       </c>
       <c r="G24" s="19">
         <v>34937</v>
       </c>
       <c r="H24" s="19">
         <v>34879</v>
       </c>
       <c r="I24" s="19">
@@ -2522,52 +3128,88 @@
       </c>
       <c r="U24" s="12">
         <v>34108</v>
       </c>
       <c r="V24" s="29">
         <v>33991</v>
       </c>
       <c r="W24" s="29">
         <v>33859</v>
       </c>
       <c r="X24" s="34">
         <v>34137</v>
       </c>
       <c r="Y24" s="12">
         <v>33548</v>
       </c>
       <c r="Z24" s="29">
         <v>33390</v>
       </c>
       <c r="AA24" s="12">
         <v>33254</v>
       </c>
       <c r="AB24" s="12">
         <v>33147</v>
       </c>
+      <c r="AC24" s="12">
+        <v>33021</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>32894</v>
+      </c>
+      <c r="AE24" s="42">
+        <v>32822</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>32755</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>32640</v>
+      </c>
+      <c r="AH24" s="34">
+        <v>32975</v>
+      </c>
+      <c r="AI24" s="12">
+        <v>32441</v>
+      </c>
+      <c r="AJ24" s="12">
+        <v>32652</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>32592</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>32528</v>
+      </c>
+      <c r="AM24" s="12">
+        <v>32447</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>32374</v>
+      </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:40">
       <c r="A25" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="19">
         <v>7306</v>
       </c>
       <c r="C25" s="19">
         <v>7292</v>
       </c>
       <c r="D25" s="19">
         <v>7297</v>
       </c>
       <c r="E25" s="19">
         <v>7289</v>
       </c>
       <c r="F25" s="19">
         <v>7284</v>
       </c>
       <c r="G25" s="19">
         <v>7238</v>
       </c>
       <c r="H25" s="19">
         <v>7222</v>
       </c>
       <c r="I25" s="19">
@@ -2608,52 +3250,88 @@
       </c>
       <c r="U25" s="12">
         <v>6874</v>
       </c>
       <c r="V25" s="29">
         <v>6845</v>
       </c>
       <c r="W25" s="29">
         <v>6799</v>
       </c>
       <c r="X25" s="34">
         <v>6915</v>
       </c>
       <c r="Y25" s="12">
         <v>6745</v>
       </c>
       <c r="Z25" s="29">
         <v>6708</v>
       </c>
       <c r="AA25" s="12">
         <v>6675</v>
       </c>
       <c r="AB25" s="12">
         <v>6648</v>
       </c>
+      <c r="AC25" s="12">
+        <v>6623</v>
+      </c>
+      <c r="AD25" s="12">
+        <v>6631</v>
+      </c>
+      <c r="AE25" s="42">
+        <v>6570</v>
+      </c>
+      <c r="AF25" s="12">
+        <v>6567</v>
+      </c>
+      <c r="AG25" s="12">
+        <v>6572</v>
+      </c>
+      <c r="AH25" s="34">
+        <v>6611</v>
+      </c>
+      <c r="AI25" s="12">
+        <v>6509</v>
+      </c>
+      <c r="AJ25" s="12">
+        <v>6481</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>6446</v>
+      </c>
+      <c r="AL25" s="15">
+        <v>6447</v>
+      </c>
+      <c r="AM25" s="12">
+        <v>6427</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>6416</v>
+      </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:40">
       <c r="A26" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="19">
         <v>16992</v>
       </c>
       <c r="C26" s="19">
         <v>16968</v>
       </c>
       <c r="D26" s="19">
         <v>16967</v>
       </c>
       <c r="E26" s="19">
         <v>16970</v>
       </c>
       <c r="F26" s="19">
         <v>16970</v>
       </c>
       <c r="G26" s="19">
         <v>16946</v>
       </c>
       <c r="H26" s="19">
         <v>16924</v>
       </c>
       <c r="I26" s="19">
@@ -2694,52 +3372,88 @@
       </c>
       <c r="U26" s="12">
         <v>16612</v>
       </c>
       <c r="V26" s="29">
         <v>16558</v>
       </c>
       <c r="W26" s="29">
         <v>16485</v>
       </c>
       <c r="X26" s="34">
         <v>16627</v>
       </c>
       <c r="Y26" s="12">
         <v>16426</v>
       </c>
       <c r="Z26" s="29">
         <v>16383</v>
       </c>
       <c r="AA26" s="12">
         <v>16362</v>
       </c>
       <c r="AB26" s="12">
         <v>16307</v>
       </c>
+      <c r="AC26" s="12">
+        <v>16275</v>
+      </c>
+      <c r="AD26" s="12">
+        <v>16242</v>
+      </c>
+      <c r="AE26" s="42">
+        <v>16251</v>
+      </c>
+      <c r="AF26" s="12">
+        <v>16219</v>
+      </c>
+      <c r="AG26" s="12">
+        <v>16165</v>
+      </c>
+      <c r="AH26" s="34">
+        <v>16249</v>
+      </c>
+      <c r="AI26" s="12">
+        <v>16083</v>
+      </c>
+      <c r="AJ26" s="12">
+        <v>16017</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>15975</v>
+      </c>
+      <c r="AL26" s="15">
+        <v>15938</v>
+      </c>
+      <c r="AM26" s="12">
+        <v>15903</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>15874</v>
+      </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:40">
       <c r="A27" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="19">
         <v>81817</v>
       </c>
       <c r="C27" s="19">
         <v>81421</v>
       </c>
       <c r="D27" s="19">
         <v>81502</v>
       </c>
       <c r="E27" s="19">
         <v>81612</v>
       </c>
       <c r="F27" s="19">
         <v>81666</v>
       </c>
       <c r="G27" s="19">
         <v>81730</v>
       </c>
       <c r="H27" s="19">
         <v>81875</v>
       </c>
       <c r="I27" s="19">
@@ -2780,52 +3494,88 @@
       </c>
       <c r="U27" s="12">
         <v>83574</v>
       </c>
       <c r="V27" s="29">
         <v>83751</v>
       </c>
       <c r="W27" s="29">
         <v>83918</v>
       </c>
       <c r="X27" s="34">
         <v>83383</v>
       </c>
       <c r="Y27" s="12">
         <v>84351</v>
       </c>
       <c r="Z27" s="29">
         <v>84364</v>
       </c>
       <c r="AA27" s="12">
         <v>84577</v>
       </c>
       <c r="AB27" s="12">
         <v>84613</v>
       </c>
+      <c r="AC27" s="12">
+        <v>84720</v>
+      </c>
+      <c r="AD27" s="12">
+        <v>84968</v>
+      </c>
+      <c r="AE27" s="42">
+        <v>85094</v>
+      </c>
+      <c r="AF27" s="12">
+        <v>85272</v>
+      </c>
+      <c r="AG27" s="12">
+        <v>85479</v>
+      </c>
+      <c r="AH27" s="34">
+        <v>85067</v>
+      </c>
+      <c r="AI27" s="12">
+        <v>86217</v>
+      </c>
+      <c r="AJ27" s="12">
+        <v>86506</v>
+      </c>
+      <c r="AK27" s="12">
+        <v>86882</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>87293</v>
+      </c>
+      <c r="AM27" s="12">
+        <v>87559</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>88048</v>
+      </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:40">
       <c r="A28" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="19">
         <v>27551</v>
       </c>
       <c r="C28" s="19">
         <v>27536</v>
       </c>
       <c r="D28" s="19">
         <v>27527</v>
       </c>
       <c r="E28" s="19">
         <v>27495</v>
       </c>
       <c r="F28" s="19">
         <v>27482</v>
       </c>
       <c r="G28" s="19">
         <v>27462</v>
       </c>
       <c r="H28" s="19">
         <v>27420</v>
       </c>
       <c r="I28" s="19">
@@ -2866,52 +3616,88 @@
       </c>
       <c r="U28" s="12">
         <v>26839</v>
       </c>
       <c r="V28" s="29">
         <v>26837</v>
       </c>
       <c r="W28" s="29">
         <v>26795</v>
       </c>
       <c r="X28" s="34">
         <v>26924</v>
       </c>
       <c r="Y28" s="12">
         <v>26679</v>
       </c>
       <c r="Z28" s="29">
         <v>26579</v>
       </c>
       <c r="AA28" s="12">
         <v>26554</v>
       </c>
       <c r="AB28" s="12">
         <v>26407</v>
       </c>
+      <c r="AC28" s="12">
+        <v>26333</v>
+      </c>
+      <c r="AD28" s="12">
+        <v>26306</v>
+      </c>
+      <c r="AE28" s="42">
+        <v>26265</v>
+      </c>
+      <c r="AF28" s="12">
+        <v>26203</v>
+      </c>
+      <c r="AG28" s="12">
+        <v>26129</v>
+      </c>
+      <c r="AH28" s="34">
+        <v>26307</v>
+      </c>
+      <c r="AI28" s="12">
+        <v>26030</v>
+      </c>
+      <c r="AJ28" s="12">
+        <v>25928</v>
+      </c>
+      <c r="AK28" s="12">
+        <v>25887</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>25832</v>
+      </c>
+      <c r="AM28" s="12">
+        <v>25794</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>25790</v>
+      </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:40">
       <c r="A29" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="19">
         <v>71407</v>
       </c>
       <c r="C29" s="19">
         <v>71388</v>
       </c>
       <c r="D29" s="19">
         <v>71372</v>
       </c>
       <c r="E29" s="19">
         <v>71301</v>
       </c>
       <c r="F29" s="19">
         <v>71254</v>
       </c>
       <c r="G29" s="19">
         <v>71252</v>
       </c>
       <c r="H29" s="19">
         <v>71178</v>
       </c>
       <c r="I29" s="19">
@@ -2952,73 +3738,119 @@
       </c>
       <c r="U29" s="12">
         <v>70659</v>
       </c>
       <c r="V29" s="29">
         <v>70651</v>
       </c>
       <c r="W29" s="29">
         <v>70578</v>
       </c>
       <c r="X29" s="34">
         <v>70742</v>
       </c>
       <c r="Y29" s="12">
         <v>70448</v>
       </c>
       <c r="Z29" s="29">
         <v>70392</v>
       </c>
       <c r="AA29" s="12">
         <v>70345</v>
       </c>
       <c r="AB29" s="12">
         <v>70283</v>
       </c>
+      <c r="AC29" s="12">
+        <v>70257</v>
+      </c>
+      <c r="AD29" s="12">
+        <v>70262</v>
+      </c>
+      <c r="AE29" s="42">
+        <v>70283</v>
+      </c>
+      <c r="AF29" s="12">
+        <v>70305</v>
+      </c>
+      <c r="AG29" s="12">
+        <v>70294</v>
+      </c>
+      <c r="AH29" s="34">
+        <v>70322</v>
+      </c>
+      <c r="AI29" s="12">
+        <v>70223</v>
+      </c>
+      <c r="AJ29" s="12">
+        <v>70310</v>
+      </c>
+      <c r="AK29" s="12">
+        <v>70220</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>70131</v>
+      </c>
+      <c r="AM29" s="12">
+        <v>70063</v>
+      </c>
+      <c r="AN29" s="15">
+        <v>70017</v>
+      </c>
     </row>
-    <row r="30" spans="1:28" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A30" s="50" t="s">
+    <row r="30" spans="1:40" s="17" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A30" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="50"/>
-[...14 lines deleted...]
-      <c r="Q30" s="50"/>
+      <c r="B30" s="49"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="49"/>
+      <c r="Q30" s="49"/>
+      <c r="AE30" s="58"/>
+      <c r="AF30" s="58"/>
+      <c r="AG30" s="58"/>
+      <c r="AH30" s="58"/>
+      <c r="AI30" s="58"/>
+      <c r="AJ30" s="58"/>
+      <c r="AK30" s="58"/>
+      <c r="AL30" s="58"/>
+      <c r="AM30" s="58"/>
+      <c r="AN30" s="58"/>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:40">
       <c r="A31" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="11">
         <v>441997</v>
       </c>
       <c r="C31" s="11">
         <v>442321</v>
       </c>
       <c r="D31" s="11">
         <v>442479</v>
       </c>
       <c r="E31" s="11">
         <v>442861</v>
       </c>
       <c r="F31" s="11">
         <v>443211</v>
       </c>
       <c r="G31" s="11">
         <v>443537</v>
       </c>
       <c r="H31" s="12">
         <v>443831</v>
       </c>
       <c r="I31" s="12">
@@ -3059,52 +3891,88 @@
       </c>
       <c r="U31" s="12">
         <v>448815</v>
       </c>
       <c r="V31" s="29">
         <v>449296</v>
       </c>
       <c r="W31" s="29">
         <v>449615</v>
       </c>
       <c r="X31" s="34">
         <v>447808</v>
       </c>
       <c r="Y31" s="12">
         <v>450201</v>
       </c>
       <c r="Z31" s="29">
         <v>450271</v>
       </c>
       <c r="AA31" s="12">
         <v>451188</v>
       </c>
       <c r="AB31" s="15">
         <v>451573</v>
       </c>
+      <c r="AC31" s="12">
+        <v>451960</v>
+      </c>
+      <c r="AD31" s="12">
+        <v>452715</v>
+      </c>
+      <c r="AE31" s="42">
+        <v>453213</v>
+      </c>
+      <c r="AF31" s="12">
+        <v>453712</v>
+      </c>
+      <c r="AG31" s="12">
+        <v>454329</v>
+      </c>
+      <c r="AH31" s="34">
+        <v>452674</v>
+      </c>
+      <c r="AI31" s="12">
+        <v>455528</v>
+      </c>
+      <c r="AJ31" s="12">
+        <v>455952</v>
+      </c>
+      <c r="AK31" s="12">
+        <v>456270</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>456778</v>
+      </c>
+      <c r="AM31" s="12">
+        <v>457212</v>
+      </c>
+      <c r="AN31" s="15">
+        <v>457764</v>
+      </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:40">
       <c r="A32" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="19">
         <v>177269</v>
       </c>
       <c r="C32" s="19">
         <v>177436</v>
       </c>
       <c r="D32" s="19">
         <v>177578</v>
       </c>
       <c r="E32" s="19">
         <v>177815</v>
       </c>
       <c r="F32" s="19">
         <v>177987</v>
       </c>
       <c r="G32" s="19">
         <v>178193</v>
       </c>
       <c r="H32" s="19">
         <v>178458</v>
       </c>
       <c r="I32" s="19">
@@ -3145,52 +4013,88 @@
       </c>
       <c r="U32" s="12">
         <v>181108</v>
       </c>
       <c r="V32" s="29">
         <v>181375</v>
       </c>
       <c r="W32" s="29">
         <v>181654</v>
       </c>
       <c r="X32" s="34">
         <v>180729</v>
       </c>
       <c r="Y32" s="12">
         <v>182247</v>
       </c>
       <c r="Z32" s="29">
         <v>182369</v>
       </c>
       <c r="AA32" s="12">
         <v>182897</v>
       </c>
       <c r="AB32" s="15">
         <v>183166</v>
       </c>
+      <c r="AC32" s="12">
+        <v>183380</v>
+      </c>
+      <c r="AD32" s="12">
+        <v>183616</v>
+      </c>
+      <c r="AE32" s="42">
+        <v>183795</v>
+      </c>
+      <c r="AF32" s="12">
+        <v>184071</v>
+      </c>
+      <c r="AG32" s="12">
+        <v>184436</v>
+      </c>
+      <c r="AH32" s="34">
+        <v>183568</v>
+      </c>
+      <c r="AI32" s="12">
+        <v>185001</v>
+      </c>
+      <c r="AJ32" s="12">
+        <v>185134</v>
+      </c>
+      <c r="AK32" s="12">
+        <v>185379</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>185668</v>
+      </c>
+      <c r="AM32" s="12">
+        <v>185891</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>186111</v>
+      </c>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:40">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="19">
         <v>51661</v>
       </c>
       <c r="C33" s="19">
         <v>51909</v>
       </c>
       <c r="D33" s="19">
         <v>52031</v>
       </c>
       <c r="E33" s="19">
         <v>52263</v>
       </c>
       <c r="F33" s="19">
         <v>52533</v>
       </c>
       <c r="G33" s="19">
         <v>52739</v>
       </c>
       <c r="H33" s="19">
         <v>53060</v>
       </c>
       <c r="I33" s="19">
@@ -3231,52 +4135,88 @@
       </c>
       <c r="U33" s="12">
         <v>57840</v>
       </c>
       <c r="V33" s="29">
         <v>58236</v>
       </c>
       <c r="W33" s="29">
         <v>58508</v>
       </c>
       <c r="X33" s="34">
         <v>56968</v>
       </c>
       <c r="Y33" s="12">
         <v>59097</v>
       </c>
       <c r="Z33" s="29">
         <v>59412</v>
       </c>
       <c r="AA33" s="12">
         <v>59925</v>
       </c>
       <c r="AB33" s="15">
         <v>60307</v>
       </c>
+      <c r="AC33" s="12">
+        <v>60714</v>
+      </c>
+      <c r="AD33" s="12">
+        <v>61426</v>
+      </c>
+      <c r="AE33" s="42">
+        <v>61930</v>
+      </c>
+      <c r="AF33" s="12">
+        <v>62379</v>
+      </c>
+      <c r="AG33" s="12">
+        <v>62877</v>
+      </c>
+      <c r="AH33" s="34">
+        <v>61453</v>
+      </c>
+      <c r="AI33" s="12">
+        <v>64088</v>
+      </c>
+      <c r="AJ33" s="12">
+        <v>64484</v>
+      </c>
+      <c r="AK33" s="12">
+        <v>64741</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>65084</v>
+      </c>
+      <c r="AM33" s="12">
+        <v>65637</v>
+      </c>
+      <c r="AN33" s="15">
+        <v>66146</v>
+      </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:40">
       <c r="A34" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="19">
         <v>65541</v>
       </c>
       <c r="C34" s="19">
         <v>65520</v>
       </c>
       <c r="D34" s="19">
         <v>65496</v>
       </c>
       <c r="E34" s="19">
         <v>65494</v>
       </c>
       <c r="F34" s="19">
         <v>65474</v>
       </c>
       <c r="G34" s="19">
         <v>65449</v>
       </c>
       <c r="H34" s="19">
         <v>65344</v>
       </c>
       <c r="I34" s="19">
@@ -3317,52 +4257,88 @@
       </c>
       <c r="U34" s="12">
         <v>64335</v>
       </c>
       <c r="V34" s="29">
         <v>64267</v>
       </c>
       <c r="W34" s="29">
         <v>64177</v>
       </c>
       <c r="X34" s="34">
         <v>64365</v>
       </c>
       <c r="Y34" s="12">
         <v>63994</v>
       </c>
       <c r="Z34" s="29">
         <v>63859</v>
       </c>
       <c r="AA34" s="12">
         <v>63760</v>
       </c>
       <c r="AB34" s="15">
         <v>63721</v>
       </c>
+      <c r="AC34" s="12">
+        <v>63642</v>
+      </c>
+      <c r="AD34" s="12">
+        <v>63575</v>
+      </c>
+      <c r="AE34" s="42">
+        <v>63463</v>
+      </c>
+      <c r="AF34" s="12">
+        <v>63358</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>63222</v>
+      </c>
+      <c r="AH34" s="34">
+        <v>63498</v>
+      </c>
+      <c r="AI34" s="12">
+        <v>63085</v>
+      </c>
+      <c r="AJ34" s="12">
+        <v>63060</v>
+      </c>
+      <c r="AK34" s="12">
+        <v>62966</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>62989</v>
+      </c>
+      <c r="AM34" s="12">
+        <v>62838</v>
+      </c>
+      <c r="AN34" s="15">
+        <v>62767</v>
+      </c>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:40">
       <c r="A35" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="19">
         <v>15884</v>
       </c>
       <c r="C35" s="19">
         <v>15869</v>
       </c>
       <c r="D35" s="19">
         <v>15862</v>
       </c>
       <c r="E35" s="19">
         <v>15856</v>
       </c>
       <c r="F35" s="19">
         <v>15840</v>
       </c>
       <c r="G35" s="19">
         <v>15832</v>
       </c>
       <c r="H35" s="19">
         <v>15779</v>
       </c>
       <c r="I35" s="19">
@@ -3403,52 +4379,88 @@
       </c>
       <c r="U35" s="12">
         <v>15426</v>
       </c>
       <c r="V35" s="29">
         <v>15382</v>
       </c>
       <c r="W35" s="29">
         <v>15320</v>
       </c>
       <c r="X35" s="34">
         <v>15447</v>
       </c>
       <c r="Y35" s="12">
         <v>15219</v>
       </c>
       <c r="Z35" s="29">
         <v>15176</v>
       </c>
       <c r="AA35" s="12">
         <v>15126</v>
       </c>
       <c r="AB35" s="15">
         <v>15093</v>
       </c>
+      <c r="AC35" s="12">
+        <v>15055</v>
+      </c>
+      <c r="AD35" s="12">
+        <v>14994</v>
+      </c>
+      <c r="AE35" s="42">
+        <v>14962</v>
+      </c>
+      <c r="AF35" s="12">
+        <v>14926</v>
+      </c>
+      <c r="AG35" s="12">
+        <v>14938</v>
+      </c>
+      <c r="AH35" s="34">
+        <v>15063</v>
+      </c>
+      <c r="AI35" s="12">
+        <v>14899</v>
+      </c>
+      <c r="AJ35" s="12">
+        <v>14841</v>
+      </c>
+      <c r="AK35" s="12">
+        <v>14818</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>14790</v>
+      </c>
+      <c r="AM35" s="12">
+        <v>14785</v>
+      </c>
+      <c r="AN35" s="15">
+        <v>14775</v>
+      </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:40">
       <c r="A36" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="15" t="s">
@@ -3489,52 +4501,88 @@
       </c>
       <c r="U36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z36" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE36" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN36" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:40">
       <c r="A37" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="15" t="s">
@@ -3575,52 +4623,88 @@
       </c>
       <c r="U37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z37" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE37" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN37" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:40">
       <c r="A38" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="19">
         <v>31092</v>
       </c>
       <c r="C38" s="19">
         <v>31056</v>
       </c>
       <c r="D38" s="19">
         <v>31027</v>
       </c>
       <c r="E38" s="19">
         <v>31016</v>
       </c>
       <c r="F38" s="19">
         <v>31017</v>
       </c>
       <c r="G38" s="19">
         <v>30988</v>
       </c>
       <c r="H38" s="19">
         <v>30946</v>
       </c>
       <c r="I38" s="19">
@@ -3661,52 +4745,88 @@
       </c>
       <c r="U38" s="12">
         <v>30344</v>
       </c>
       <c r="V38" s="29">
         <v>30311</v>
       </c>
       <c r="W38" s="29">
         <v>30266</v>
       </c>
       <c r="X38" s="34">
         <v>30486</v>
       </c>
       <c r="Y38" s="12">
         <v>30217</v>
       </c>
       <c r="Z38" s="29">
         <v>30235</v>
       </c>
       <c r="AA38" s="12">
         <v>30211</v>
       </c>
       <c r="AB38" s="15">
         <v>30193</v>
       </c>
+      <c r="AC38" s="12">
+        <v>30152</v>
+      </c>
+      <c r="AD38" s="12">
+        <v>30104</v>
+      </c>
+      <c r="AE38" s="42">
+        <v>30032</v>
+      </c>
+      <c r="AF38" s="12">
+        <v>29965</v>
+      </c>
+      <c r="AG38" s="12">
+        <v>29905</v>
+      </c>
+      <c r="AH38" s="34">
+        <v>30064</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>29787</v>
+      </c>
+      <c r="AJ38" s="12">
+        <v>29747</v>
+      </c>
+      <c r="AK38" s="12">
+        <v>29749</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>29751</v>
+      </c>
+      <c r="AM38" s="12">
+        <v>29660</v>
+      </c>
+      <c r="AN38" s="15">
+        <v>29669</v>
+      </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:40">
       <c r="A39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="19">
         <v>18105</v>
       </c>
       <c r="C39" s="19">
         <v>18106</v>
       </c>
       <c r="D39" s="19">
         <v>18104</v>
       </c>
       <c r="E39" s="19">
         <v>18101</v>
       </c>
       <c r="F39" s="19">
         <v>18098</v>
       </c>
       <c r="G39" s="19">
         <v>18112</v>
       </c>
       <c r="H39" s="19">
         <v>18104</v>
       </c>
       <c r="I39" s="19">
@@ -3747,52 +4867,88 @@
       </c>
       <c r="U39" s="12">
         <v>18154</v>
       </c>
       <c r="V39" s="29">
         <v>18165</v>
       </c>
       <c r="W39" s="29">
         <v>18161</v>
       </c>
       <c r="X39" s="34">
         <v>18149</v>
       </c>
       <c r="Y39" s="12">
         <v>18127</v>
       </c>
       <c r="Z39" s="29">
         <v>18091</v>
       </c>
       <c r="AA39" s="12">
         <v>18096</v>
       </c>
       <c r="AB39" s="15">
         <v>18102</v>
       </c>
+      <c r="AC39" s="12">
+        <v>18075</v>
+      </c>
+      <c r="AD39" s="12">
+        <v>18047</v>
+      </c>
+      <c r="AE39" s="42">
+        <v>18034</v>
+      </c>
+      <c r="AF39" s="12">
+        <v>18003</v>
+      </c>
+      <c r="AG39" s="12">
+        <v>18034</v>
+      </c>
+      <c r="AH39" s="34">
+        <v>18035</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>17956</v>
+      </c>
+      <c r="AJ39" s="12">
+        <v>17957</v>
+      </c>
+      <c r="AK39" s="12">
+        <v>17934</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>17915</v>
+      </c>
+      <c r="AM39" s="12">
+        <v>17880</v>
+      </c>
+      <c r="AN39" s="15">
+        <v>17870</v>
+      </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:40">
       <c r="A40" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="15" t="s">
@@ -3833,52 +4989,88 @@
       </c>
       <c r="U40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z40" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE40" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN40" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:40">
       <c r="A41" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="19">
         <v>4148</v>
       </c>
       <c r="C41" s="19">
         <v>4147</v>
       </c>
       <c r="D41" s="19">
         <v>4136</v>
       </c>
       <c r="E41" s="19">
         <v>4136</v>
       </c>
       <c r="F41" s="19">
         <v>4137</v>
       </c>
       <c r="G41" s="19">
         <v>4141</v>
       </c>
       <c r="H41" s="19">
         <v>4146</v>
       </c>
       <c r="I41" s="19">
@@ -3919,52 +5111,88 @@
       </c>
       <c r="U41" s="12">
         <v>4079</v>
       </c>
       <c r="V41" s="29">
         <v>4073</v>
       </c>
       <c r="W41" s="29">
         <v>4066</v>
       </c>
       <c r="X41" s="34">
         <v>4090</v>
       </c>
       <c r="Y41" s="12">
         <v>4034</v>
       </c>
       <c r="Z41" s="29">
         <v>3998</v>
       </c>
       <c r="AA41" s="12">
         <v>4018</v>
       </c>
       <c r="AB41" s="15">
         <v>3987</v>
       </c>
+      <c r="AC41" s="12">
+        <v>3982</v>
+      </c>
+      <c r="AD41" s="12">
+        <v>3987</v>
+      </c>
+      <c r="AE41" s="42">
+        <v>3977</v>
+      </c>
+      <c r="AF41" s="12">
+        <v>3963</v>
+      </c>
+      <c r="AG41" s="12">
+        <v>3948</v>
+      </c>
+      <c r="AH41" s="34">
+        <v>3971</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>3915</v>
+      </c>
+      <c r="AJ41" s="12">
+        <v>3944</v>
+      </c>
+      <c r="AK41" s="12">
+        <v>3941</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>3924</v>
+      </c>
+      <c r="AM41" s="12">
+        <v>3907</v>
+      </c>
+      <c r="AN41" s="15">
+        <v>3898</v>
+      </c>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:40">
       <c r="A42" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="19">
         <v>12356</v>
       </c>
       <c r="C42" s="19">
         <v>12332</v>
       </c>
       <c r="D42" s="19">
         <v>12308</v>
       </c>
       <c r="E42" s="19">
         <v>12294</v>
       </c>
       <c r="F42" s="19">
         <v>12273</v>
       </c>
       <c r="G42" s="19">
         <v>12270</v>
       </c>
       <c r="H42" s="19">
         <v>12236</v>
       </c>
       <c r="I42" s="19">
@@ -4005,52 +5233,88 @@
       </c>
       <c r="U42" s="12">
         <v>12088</v>
       </c>
       <c r="V42" s="29">
         <v>12058</v>
       </c>
       <c r="W42" s="29">
         <v>12062</v>
       </c>
       <c r="X42" s="34">
         <v>12071</v>
       </c>
       <c r="Y42" s="12">
         <v>12003</v>
       </c>
       <c r="Z42" s="29">
         <v>11886</v>
       </c>
       <c r="AA42" s="12">
         <v>11925</v>
       </c>
       <c r="AB42" s="15">
         <v>11866</v>
       </c>
+      <c r="AC42" s="12">
+        <v>11856</v>
+      </c>
+      <c r="AD42" s="12">
+        <v>11824</v>
+      </c>
+      <c r="AE42" s="42">
+        <v>11840</v>
+      </c>
+      <c r="AF42" s="12">
+        <v>11818</v>
+      </c>
+      <c r="AG42" s="12">
+        <v>11767</v>
+      </c>
+      <c r="AH42" s="34">
+        <v>11824</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>11740</v>
+      </c>
+      <c r="AJ42" s="12">
+        <v>11721</v>
+      </c>
+      <c r="AK42" s="12">
+        <v>11710</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>11695</v>
+      </c>
+      <c r="AM42" s="12">
+        <v>11670</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>11663</v>
+      </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:40">
       <c r="A43" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="19">
         <v>11360</v>
       </c>
       <c r="C43" s="19">
         <v>11342</v>
       </c>
       <c r="D43" s="19">
         <v>11340</v>
       </c>
       <c r="E43" s="19">
         <v>11330</v>
       </c>
       <c r="F43" s="19">
         <v>11322</v>
       </c>
       <c r="G43" s="19">
         <v>11289</v>
       </c>
       <c r="H43" s="19">
         <v>11274</v>
       </c>
       <c r="I43" s="19">
@@ -4091,52 +5355,88 @@
       </c>
       <c r="U43" s="12">
         <v>11128</v>
       </c>
       <c r="V43" s="29">
         <v>11117</v>
       </c>
       <c r="W43" s="29">
         <v>11083</v>
       </c>
       <c r="X43" s="34">
         <v>11142</v>
       </c>
       <c r="Y43" s="12">
         <v>11064</v>
       </c>
       <c r="Z43" s="29">
         <v>11050</v>
       </c>
       <c r="AA43" s="12">
         <v>11022</v>
       </c>
       <c r="AB43" s="15">
         <v>11003</v>
       </c>
+      <c r="AC43" s="12">
+        <v>10993</v>
+      </c>
+      <c r="AD43" s="12">
+        <v>10960</v>
+      </c>
+      <c r="AE43" s="42">
+        <v>10938</v>
+      </c>
+      <c r="AF43" s="12">
+        <v>10922</v>
+      </c>
+      <c r="AG43" s="12">
+        <v>10906</v>
+      </c>
+      <c r="AH43" s="34">
+        <v>10968</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>10877</v>
+      </c>
+      <c r="AJ43" s="12">
+        <v>10845</v>
+      </c>
+      <c r="AK43" s="12">
+        <v>10828</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>10817</v>
+      </c>
+      <c r="AM43" s="12">
+        <v>10792</v>
+      </c>
+      <c r="AN43" s="15">
+        <v>10784</v>
+      </c>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:40">
       <c r="A44" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="15" t="s">
@@ -4177,52 +5477,88 @@
       </c>
       <c r="U44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W44" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z44" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB44" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE44" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN44" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:40">
       <c r="A45" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="19">
         <v>6961</v>
       </c>
       <c r="C45" s="19">
         <v>6958</v>
       </c>
       <c r="D45" s="19">
         <v>6951</v>
       </c>
       <c r="E45" s="19">
         <v>6932</v>
       </c>
       <c r="F45" s="19">
         <v>6930</v>
       </c>
       <c r="G45" s="19">
         <v>6916</v>
       </c>
       <c r="H45" s="19">
         <v>6904</v>
       </c>
       <c r="I45" s="19">
@@ -4263,52 +5599,88 @@
       </c>
       <c r="U45" s="12">
         <v>6799</v>
       </c>
       <c r="V45" s="29">
         <v>6787</v>
       </c>
       <c r="W45" s="29">
         <v>6781</v>
       </c>
       <c r="X45" s="34">
         <v>6808</v>
       </c>
       <c r="Y45" s="12">
         <v>6721</v>
       </c>
       <c r="Z45" s="29">
         <v>6716</v>
       </c>
       <c r="AA45" s="12">
         <v>6705</v>
       </c>
       <c r="AB45" s="15">
         <v>6706</v>
       </c>
+      <c r="AC45" s="12">
+        <v>6699</v>
+      </c>
+      <c r="AD45" s="12">
+        <v>6715</v>
+      </c>
+      <c r="AE45" s="42">
+        <v>6716</v>
+      </c>
+      <c r="AF45" s="12">
+        <v>6717</v>
+      </c>
+      <c r="AG45" s="12">
+        <v>6710</v>
+      </c>
+      <c r="AH45" s="34">
+        <v>6699</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>6655</v>
+      </c>
+      <c r="AJ45" s="12">
+        <v>6640</v>
+      </c>
+      <c r="AK45" s="12">
+        <v>6618</v>
+      </c>
+      <c r="AL45" s="15">
+        <v>6591</v>
+      </c>
+      <c r="AM45" s="12">
+        <v>6590</v>
+      </c>
+      <c r="AN45" s="15">
+        <v>6549</v>
+      </c>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:40">
       <c r="A46" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="20" t="s">
@@ -4349,52 +5721,88 @@
       </c>
       <c r="U46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W46" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z46" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB46" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE46" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN46" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:40">
       <c r="A47" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="20" t="s">
@@ -4435,52 +5843,88 @@
       </c>
       <c r="U47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W47" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z47" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB47" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE47" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN47" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:40">
       <c r="A48" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="20" t="s">
@@ -4521,52 +5965,88 @@
       </c>
       <c r="U48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W48" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z48" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB48" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE48" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN48" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:40">
       <c r="A49" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="20" t="s">
@@ -4607,52 +6087,88 @@
       </c>
       <c r="U49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W49" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z49" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB49" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE49" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN49" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:40">
       <c r="A50" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="20" t="s">
@@ -4693,52 +6209,88 @@
       </c>
       <c r="U50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W50" s="20" t="s">
         <v>17</v>
       </c>
       <c r="X50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Z50" s="29" t="s">
         <v>17</v>
       </c>
       <c r="AA50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB50" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AC50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE50" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN50" s="15" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:40">
       <c r="A51" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="19">
         <v>47620</v>
       </c>
       <c r="C51" s="19">
         <v>47646</v>
       </c>
       <c r="D51" s="19">
         <v>47646</v>
       </c>
       <c r="E51" s="19">
         <v>47624</v>
       </c>
       <c r="F51" s="19">
         <v>47600</v>
       </c>
       <c r="G51" s="19">
         <v>47608</v>
       </c>
       <c r="H51" s="19">
         <v>47580</v>
       </c>
       <c r="I51" s="19">
@@ -4779,73 +6331,119 @@
       </c>
       <c r="U51" s="12">
         <v>47514</v>
       </c>
       <c r="V51" s="29">
         <v>47525</v>
       </c>
       <c r="W51" s="29">
         <v>47537</v>
       </c>
       <c r="X51" s="34">
         <v>47553</v>
       </c>
       <c r="Y51" s="37">
         <v>47478</v>
       </c>
       <c r="Z51" s="29">
         <v>47479</v>
       </c>
       <c r="AA51" s="12">
         <v>47503</v>
       </c>
       <c r="AB51" s="15">
         <v>47429</v>
       </c>
+      <c r="AC51" s="12">
+        <v>47412</v>
+      </c>
+      <c r="AD51" s="12">
+        <v>47467</v>
+      </c>
+      <c r="AE51" s="42">
+        <v>47526</v>
+      </c>
+      <c r="AF51" s="12">
+        <v>47590</v>
+      </c>
+      <c r="AG51" s="12">
+        <v>47586</v>
+      </c>
+      <c r="AH51" s="34">
+        <v>47531</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>47525</v>
+      </c>
+      <c r="AJ51" s="12">
+        <v>47579</v>
+      </c>
+      <c r="AK51" s="12">
+        <v>47586</v>
+      </c>
+      <c r="AL51" s="15">
+        <v>47554</v>
+      </c>
+      <c r="AM51" s="12">
+        <v>47562</v>
+      </c>
+      <c r="AN51" s="15">
+        <v>47532</v>
+      </c>
     </row>
-    <row r="52" spans="1:28" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A52" s="50" t="s">
+    <row r="52" spans="1:40" s="17" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A52" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="50"/>
-[...14 lines deleted...]
-      <c r="Q52" s="50"/>
+      <c r="B52" s="49"/>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+      <c r="F52" s="49"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="AE52" s="58"/>
+      <c r="AF52" s="58"/>
+      <c r="AG52" s="58"/>
+      <c r="AH52" s="58"/>
+      <c r="AI52" s="58"/>
+      <c r="AJ52" s="58"/>
+      <c r="AK52" s="58"/>
+      <c r="AL52" s="58"/>
+      <c r="AM52" s="58"/>
+      <c r="AN52" s="58"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:40">
       <c r="A53" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="11">
         <v>346016</v>
       </c>
       <c r="C53" s="11">
         <v>345840</v>
       </c>
       <c r="D53" s="11">
         <v>345794</v>
       </c>
       <c r="E53" s="11">
         <v>345674</v>
       </c>
       <c r="F53" s="11">
         <v>345471</v>
       </c>
       <c r="G53" s="12">
         <v>345186</v>
       </c>
       <c r="H53" s="12">
         <v>344846</v>
       </c>
       <c r="I53" s="12">
@@ -4877,61 +6475,97 @@
       </c>
       <c r="R53" s="31">
         <v>341251</v>
       </c>
       <c r="S53" s="31">
         <v>340990</v>
       </c>
       <c r="T53" s="31">
         <v>340590</v>
       </c>
       <c r="U53" s="12">
         <v>340054</v>
       </c>
       <c r="V53" s="29">
         <v>339569</v>
       </c>
       <c r="W53" s="12">
         <v>338781</v>
       </c>
       <c r="X53" s="34">
         <v>340271</v>
       </c>
       <c r="Y53" s="28">
         <v>337695</v>
       </c>
-      <c r="Z53" s="43">
+      <c r="Z53" s="42">
         <v>336992</v>
       </c>
       <c r="AA53" s="12">
         <v>336462</v>
       </c>
       <c r="AB53" s="12">
         <v>335834</v>
       </c>
+      <c r="AC53" s="12">
+        <v>335375</v>
+      </c>
+      <c r="AD53" s="37">
+        <v>335004</v>
+      </c>
+      <c r="AE53" s="42">
+        <v>334728</v>
+      </c>
+      <c r="AF53" s="12">
+        <v>334219</v>
+      </c>
+      <c r="AG53" s="12">
+        <v>333586</v>
+      </c>
+      <c r="AH53" s="34">
+        <v>335035</v>
+      </c>
+      <c r="AI53" s="12">
+        <v>333137</v>
+      </c>
+      <c r="AJ53" s="12">
+        <v>332977</v>
+      </c>
+      <c r="AK53" s="12">
+        <v>332690</v>
+      </c>
+      <c r="AL53" s="15">
+        <v>332830</v>
+      </c>
+      <c r="AM53" s="12">
+        <v>332741</v>
+      </c>
+      <c r="AN53" s="15">
+        <v>332935</v>
+      </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:40">
       <c r="A54" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="19">
         <v>13838</v>
       </c>
       <c r="C54" s="19">
         <v>13858</v>
       </c>
       <c r="D54" s="19">
         <v>13872</v>
       </c>
       <c r="E54" s="19">
         <v>13877</v>
       </c>
       <c r="F54" s="19">
         <v>13891</v>
       </c>
       <c r="G54" s="19">
         <v>13885</v>
       </c>
       <c r="H54" s="19">
         <v>13886</v>
       </c>
       <c r="I54" s="19">
@@ -4963,61 +6597,97 @@
       </c>
       <c r="R54" s="31">
         <v>13969</v>
       </c>
       <c r="S54" s="31">
         <v>13955</v>
       </c>
       <c r="T54" s="31">
         <v>13936</v>
       </c>
       <c r="U54" s="12">
         <v>13904</v>
       </c>
       <c r="V54" s="29">
         <v>13902</v>
       </c>
       <c r="W54" s="12">
         <v>13904</v>
       </c>
       <c r="X54" s="34">
         <v>13928</v>
       </c>
       <c r="Y54" s="28">
         <v>13850</v>
       </c>
-      <c r="Z54" s="43">
+      <c r="Z54" s="42">
         <v>13865</v>
       </c>
       <c r="AA54" s="12">
         <v>13878</v>
       </c>
       <c r="AB54" s="12">
         <v>13892</v>
       </c>
+      <c r="AC54" s="12">
+        <v>13896</v>
+      </c>
+      <c r="AD54" s="37">
+        <v>13861</v>
+      </c>
+      <c r="AE54" s="42">
+        <v>13847</v>
+      </c>
+      <c r="AF54" s="12">
+        <v>13802</v>
+      </c>
+      <c r="AG54" s="12">
+        <v>13782</v>
+      </c>
+      <c r="AH54" s="34">
+        <v>13838</v>
+      </c>
+      <c r="AI54" s="12">
+        <v>13811</v>
+      </c>
+      <c r="AJ54" s="12">
+        <v>13756</v>
+      </c>
+      <c r="AK54" s="12">
+        <v>13751</v>
+      </c>
+      <c r="AL54" s="15">
+        <v>13745</v>
+      </c>
+      <c r="AM54" s="12">
+        <v>13731</v>
+      </c>
+      <c r="AN54" s="15">
+        <v>13695</v>
+      </c>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:40">
       <c r="A55" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="19">
         <v>0</v>
       </c>
       <c r="C55" s="19">
         <v>550</v>
       </c>
       <c r="D55" s="19">
         <v>549</v>
       </c>
       <c r="E55" s="19">
         <v>561</v>
       </c>
       <c r="F55" s="19">
         <v>565</v>
       </c>
       <c r="G55" s="19">
         <v>566</v>
       </c>
       <c r="H55" s="19">
         <v>579</v>
       </c>
       <c r="I55" s="19">
@@ -5049,61 +6719,97 @@
       </c>
       <c r="R55" s="31">
         <v>647</v>
       </c>
       <c r="S55" s="31">
         <v>665</v>
       </c>
       <c r="T55" s="31">
         <v>678</v>
       </c>
       <c r="U55" s="12">
         <v>697</v>
       </c>
       <c r="V55" s="29">
         <v>713</v>
       </c>
       <c r="W55" s="12">
         <v>706</v>
       </c>
       <c r="X55" s="35">
         <v>679</v>
       </c>
       <c r="Y55" s="2">
         <v>737</v>
       </c>
-      <c r="Z55" s="43">
+      <c r="Z55" s="42">
         <v>743</v>
       </c>
       <c r="AA55" s="12">
         <v>761</v>
       </c>
       <c r="AB55" s="12">
         <v>800</v>
       </c>
+      <c r="AC55" s="12">
+        <v>820</v>
+      </c>
+      <c r="AD55" s="37">
+        <v>800</v>
+      </c>
+      <c r="AE55" s="42">
+        <v>860</v>
+      </c>
+      <c r="AF55" s="12">
+        <v>891</v>
+      </c>
+      <c r="AG55" s="12">
+        <v>900</v>
+      </c>
+      <c r="AH55" s="35">
+        <v>834</v>
+      </c>
+      <c r="AI55" s="12">
+        <v>980</v>
+      </c>
+      <c r="AJ55" s="12">
+        <v>965</v>
+      </c>
+      <c r="AK55" s="12">
+        <v>968</v>
+      </c>
+      <c r="AL55" s="15">
+        <v>1004</v>
+      </c>
+      <c r="AM55" s="12">
+        <v>1044</v>
+      </c>
+      <c r="AN55" s="15">
+        <v>1067</v>
+      </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:40">
       <c r="A56" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="19">
         <v>2916</v>
       </c>
       <c r="C56" s="19">
         <v>2908</v>
       </c>
       <c r="D56" s="19">
         <v>2912</v>
       </c>
       <c r="E56" s="19">
         <v>2911</v>
       </c>
       <c r="F56" s="19">
         <v>2905</v>
       </c>
       <c r="G56" s="19">
         <v>2909</v>
       </c>
       <c r="H56" s="19">
         <v>2904</v>
       </c>
       <c r="I56" s="19">
@@ -5135,61 +6841,97 @@
       </c>
       <c r="R56" s="31">
         <v>2848</v>
       </c>
       <c r="S56" s="31">
         <v>2842</v>
       </c>
       <c r="T56" s="31">
         <v>2834</v>
       </c>
       <c r="U56" s="12">
         <v>2823</v>
       </c>
       <c r="V56" s="29">
         <v>2817</v>
       </c>
       <c r="W56" s="12">
         <v>2794</v>
       </c>
       <c r="X56" s="34">
         <v>2826</v>
       </c>
       <c r="Y56" s="28">
         <v>2799</v>
       </c>
-      <c r="Z56" s="43">
+      <c r="Z56" s="42">
         <v>2801</v>
       </c>
       <c r="AA56" s="12">
         <v>2802</v>
       </c>
       <c r="AB56" s="12">
         <v>2794</v>
       </c>
+      <c r="AC56" s="12">
+        <v>2794</v>
+      </c>
+      <c r="AD56" s="37">
+        <v>2784</v>
+      </c>
+      <c r="AE56" s="42">
+        <v>2763</v>
+      </c>
+      <c r="AF56" s="12">
+        <v>2756</v>
+      </c>
+      <c r="AG56" s="12">
+        <v>2748</v>
+      </c>
+      <c r="AH56" s="34">
+        <v>2767</v>
+      </c>
+      <c r="AI56" s="12">
+        <v>2720</v>
+      </c>
+      <c r="AJ56" s="12">
+        <v>2725</v>
+      </c>
+      <c r="AK56" s="12">
+        <v>2713</v>
+      </c>
+      <c r="AL56" s="15">
+        <v>2707</v>
+      </c>
+      <c r="AM56" s="12">
+        <v>2710</v>
+      </c>
+      <c r="AN56" s="15">
+        <v>2705</v>
+      </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:40">
       <c r="A57" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="19">
         <v>8460</v>
       </c>
       <c r="C57" s="19">
         <v>8423</v>
       </c>
       <c r="D57" s="19">
         <v>8413</v>
       </c>
       <c r="E57" s="19">
         <v>8397</v>
       </c>
       <c r="F57" s="19">
         <v>8381</v>
       </c>
       <c r="G57" s="19">
         <v>8339</v>
       </c>
       <c r="H57" s="19">
         <v>8313</v>
       </c>
       <c r="I57" s="19">
@@ -5221,61 +6963,97 @@
       </c>
       <c r="R57" s="31">
         <v>7980</v>
       </c>
       <c r="S57" s="31">
         <v>7941</v>
       </c>
       <c r="T57" s="31">
         <v>7919</v>
       </c>
       <c r="U57" s="12">
         <v>7885</v>
       </c>
       <c r="V57" s="29">
         <v>7857</v>
       </c>
       <c r="W57" s="12">
         <v>7818</v>
       </c>
       <c r="X57" s="34">
         <v>7946</v>
       </c>
       <c r="Y57" s="28">
         <v>7772</v>
       </c>
-      <c r="Z57" s="43">
+      <c r="Z57" s="42">
         <v>7763</v>
       </c>
       <c r="AA57" s="12">
         <v>7692</v>
       </c>
       <c r="AB57" s="12">
         <v>7652</v>
       </c>
+      <c r="AC57" s="12">
+        <v>7605</v>
+      </c>
+      <c r="AD57" s="37">
+        <v>7560</v>
+      </c>
+      <c r="AE57" s="42">
+        <v>7529</v>
+      </c>
+      <c r="AF57" s="12">
+        <v>7476</v>
+      </c>
+      <c r="AG57" s="12">
+        <v>7429</v>
+      </c>
+      <c r="AH57" s="34">
+        <v>7572</v>
+      </c>
+      <c r="AI57" s="12">
+        <v>7354</v>
+      </c>
+      <c r="AJ57" s="12">
+        <v>7318</v>
+      </c>
+      <c r="AK57" s="12">
+        <v>7284</v>
+      </c>
+      <c r="AL57" s="15">
+        <v>7231</v>
+      </c>
+      <c r="AM57" s="12">
+        <v>7209</v>
+      </c>
+      <c r="AN57" s="15">
+        <v>7185</v>
+      </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:40">
       <c r="A58" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="19">
         <v>24922</v>
       </c>
       <c r="C58" s="19">
         <v>24923</v>
       </c>
       <c r="D58" s="19">
         <v>24954</v>
       </c>
       <c r="E58" s="19">
         <v>24953</v>
       </c>
       <c r="F58" s="19">
         <v>24945</v>
       </c>
       <c r="G58" s="19">
         <v>24952</v>
       </c>
       <c r="H58" s="19">
         <v>24942</v>
       </c>
       <c r="I58" s="19">
@@ -5307,61 +7085,97 @@
       </c>
       <c r="R58" s="31">
         <v>25293</v>
       </c>
       <c r="S58" s="31">
         <v>25309</v>
       </c>
       <c r="T58" s="31">
         <v>25331</v>
       </c>
       <c r="U58" s="12">
         <v>25292</v>
       </c>
       <c r="V58" s="29">
         <v>25312</v>
       </c>
       <c r="W58" s="12">
         <v>25269</v>
       </c>
       <c r="X58" s="34">
         <v>25120</v>
       </c>
       <c r="Y58" s="28">
         <v>25341</v>
       </c>
-      <c r="Z58" s="43">
+      <c r="Z58" s="42">
         <v>25322</v>
       </c>
       <c r="AA58" s="12">
         <v>25331</v>
       </c>
       <c r="AB58" s="12">
         <v>25364</v>
       </c>
+      <c r="AC58" s="12">
+        <v>25434</v>
+      </c>
+      <c r="AD58" s="37">
+        <v>25417</v>
+      </c>
+      <c r="AE58" s="42">
+        <v>25524</v>
+      </c>
+      <c r="AF58" s="12">
+        <v>25522</v>
+      </c>
+      <c r="AG58" s="12">
+        <v>25523</v>
+      </c>
+      <c r="AH58" s="34">
+        <v>25446</v>
+      </c>
+      <c r="AI58" s="12">
+        <v>25759</v>
+      </c>
+      <c r="AJ58" s="12">
+        <v>25791</v>
+      </c>
+      <c r="AK58" s="12">
+        <v>25871</v>
+      </c>
+      <c r="AL58" s="15">
+        <v>26167</v>
+      </c>
+      <c r="AM58" s="12">
+        <v>26275</v>
+      </c>
+      <c r="AN58" s="15">
+        <v>26462</v>
+      </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:40">
       <c r="A59" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="19">
         <v>19949</v>
       </c>
       <c r="C59" s="19">
         <v>19922</v>
       </c>
       <c r="D59" s="19">
         <v>19907</v>
       </c>
       <c r="E59" s="19">
         <v>19893</v>
       </c>
       <c r="F59" s="19">
         <v>19881</v>
       </c>
       <c r="G59" s="19">
         <v>19840</v>
       </c>
       <c r="H59" s="19">
         <v>19776</v>
       </c>
       <c r="I59" s="19">
@@ -5393,61 +7207,97 @@
       </c>
       <c r="R59" s="31">
         <v>19273</v>
       </c>
       <c r="S59" s="31">
         <v>19223</v>
       </c>
       <c r="T59" s="31">
         <v>19172</v>
       </c>
       <c r="U59" s="12">
         <v>19105</v>
       </c>
       <c r="V59" s="29">
         <v>19022</v>
       </c>
       <c r="W59" s="12">
         <v>18927</v>
       </c>
       <c r="X59" s="34">
         <v>19140</v>
       </c>
       <c r="Y59" s="28">
         <v>18754</v>
       </c>
-      <c r="Z59" s="43">
+      <c r="Z59" s="42">
         <v>18717</v>
       </c>
       <c r="AA59" s="12">
         <v>18654</v>
       </c>
       <c r="AB59" s="12">
         <v>18588</v>
       </c>
+      <c r="AC59" s="12">
+        <v>18555</v>
+      </c>
+      <c r="AD59" s="37">
+        <v>18522</v>
+      </c>
+      <c r="AE59" s="42">
+        <v>18481</v>
+      </c>
+      <c r="AF59" s="12">
+        <v>18412</v>
+      </c>
+      <c r="AG59" s="12">
+        <v>18342</v>
+      </c>
+      <c r="AH59" s="34">
+        <v>18504</v>
+      </c>
+      <c r="AI59" s="12">
+        <v>18203</v>
+      </c>
+      <c r="AJ59" s="12">
+        <v>18137</v>
+      </c>
+      <c r="AK59" s="12">
+        <v>18060</v>
+      </c>
+      <c r="AL59" s="15">
+        <v>17988</v>
+      </c>
+      <c r="AM59" s="12">
+        <v>17951</v>
+      </c>
+      <c r="AN59" s="15">
+        <v>17885</v>
+      </c>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:40">
       <c r="A60" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="19">
         <v>12435</v>
       </c>
       <c r="C60" s="19">
         <v>12423</v>
       </c>
       <c r="D60" s="19">
         <v>12411</v>
       </c>
       <c r="E60" s="19">
         <v>12404</v>
       </c>
       <c r="F60" s="19">
         <v>12374</v>
       </c>
       <c r="G60" s="19">
         <v>12365</v>
       </c>
       <c r="H60" s="19">
         <v>12331</v>
       </c>
       <c r="I60" s="19">
@@ -5479,61 +7329,97 @@
       </c>
       <c r="R60" s="31">
         <v>11912</v>
       </c>
       <c r="S60" s="31">
         <v>11890</v>
       </c>
       <c r="T60" s="31">
         <v>11844</v>
       </c>
       <c r="U60" s="12">
         <v>11795</v>
       </c>
       <c r="V60" s="29">
         <v>11744</v>
       </c>
       <c r="W60" s="12">
         <v>11699</v>
       </c>
       <c r="X60" s="34">
         <v>11844</v>
       </c>
       <c r="Y60" s="28">
         <v>11532</v>
       </c>
-      <c r="Z60" s="43">
+      <c r="Z60" s="42">
         <v>11473</v>
       </c>
       <c r="AA60" s="12">
         <v>11432</v>
       </c>
       <c r="AB60" s="12">
         <v>11365</v>
       </c>
+      <c r="AC60" s="12">
+        <v>11319</v>
+      </c>
+      <c r="AD60" s="37">
+        <v>11269</v>
+      </c>
+      <c r="AE60" s="42">
+        <v>11237</v>
+      </c>
+      <c r="AF60" s="12">
+        <v>11191</v>
+      </c>
+      <c r="AG60" s="12">
+        <v>11130</v>
+      </c>
+      <c r="AH60" s="34">
+        <v>11268</v>
+      </c>
+      <c r="AI60" s="12">
+        <v>11026</v>
+      </c>
+      <c r="AJ60" s="12">
+        <v>10984</v>
+      </c>
+      <c r="AK60" s="12">
+        <v>10916</v>
+      </c>
+      <c r="AL60" s="15">
+        <v>10875</v>
+      </c>
+      <c r="AM60" s="12">
+        <v>10859</v>
+      </c>
+      <c r="AN60" s="15">
+        <v>10833</v>
+      </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:40">
       <c r="A61" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="19">
         <v>11251</v>
       </c>
       <c r="C61" s="19">
         <v>11206</v>
       </c>
       <c r="D61" s="19">
         <v>11190</v>
       </c>
       <c r="E61" s="19">
         <v>11171</v>
       </c>
       <c r="F61" s="19">
         <v>11162</v>
       </c>
       <c r="G61" s="19">
         <v>11136</v>
       </c>
       <c r="H61" s="19">
         <v>11122</v>
       </c>
       <c r="I61" s="19">
@@ -5565,61 +7451,97 @@
       </c>
       <c r="R61" s="31">
         <v>10806</v>
       </c>
       <c r="S61" s="31">
         <v>10772</v>
       </c>
       <c r="T61" s="31">
         <v>10741</v>
       </c>
       <c r="U61" s="12">
         <v>10704</v>
       </c>
       <c r="V61" s="29">
         <v>10679</v>
       </c>
       <c r="W61" s="12">
         <v>10633</v>
       </c>
       <c r="X61" s="34">
         <v>10740</v>
       </c>
       <c r="Y61" s="28">
         <v>10539</v>
       </c>
-      <c r="Z61" s="43">
+      <c r="Z61" s="42">
         <v>10506</v>
       </c>
       <c r="AA61" s="12">
         <v>10456</v>
       </c>
       <c r="AB61" s="12">
         <v>10413</v>
       </c>
+      <c r="AC61" s="12">
+        <v>10376</v>
+      </c>
+      <c r="AD61" s="37">
+        <v>10360</v>
+      </c>
+      <c r="AE61" s="42">
+        <v>10328</v>
+      </c>
+      <c r="AF61" s="12">
+        <v>10289</v>
+      </c>
+      <c r="AG61" s="12">
+        <v>10242</v>
+      </c>
+      <c r="AH61" s="34">
+        <v>10355</v>
+      </c>
+      <c r="AI61" s="12">
+        <v>10160</v>
+      </c>
+      <c r="AJ61" s="12">
+        <v>10126</v>
+      </c>
+      <c r="AK61" s="12">
+        <v>10069</v>
+      </c>
+      <c r="AL61" s="15">
+        <v>10013</v>
+      </c>
+      <c r="AM61" s="12">
+        <v>9956</v>
+      </c>
+      <c r="AN61" s="15">
+        <v>9926</v>
+      </c>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:40">
       <c r="A62" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="19">
         <v>5327</v>
       </c>
       <c r="C62" s="19">
         <v>5316</v>
       </c>
       <c r="D62" s="19">
         <v>5296</v>
       </c>
       <c r="E62" s="19">
         <v>5285</v>
       </c>
       <c r="F62" s="19">
         <v>5266</v>
       </c>
       <c r="G62" s="19">
         <v>5279</v>
       </c>
       <c r="H62" s="19">
         <v>5249</v>
       </c>
       <c r="I62" s="19">
@@ -5651,61 +7573,97 @@
       </c>
       <c r="R62" s="31">
         <v>5113</v>
       </c>
       <c r="S62" s="31">
         <v>5103</v>
       </c>
       <c r="T62" s="31">
         <v>5092</v>
       </c>
       <c r="U62" s="12">
         <v>5070</v>
       </c>
       <c r="V62" s="29">
         <v>5045</v>
       </c>
       <c r="W62" s="12">
         <v>5011</v>
       </c>
       <c r="X62" s="34">
         <v>5078</v>
       </c>
       <c r="Y62" s="28">
         <v>4978</v>
       </c>
-      <c r="Z62" s="43">
+      <c r="Z62" s="42">
         <v>4970</v>
       </c>
       <c r="AA62" s="12">
         <v>4952</v>
       </c>
       <c r="AB62" s="12">
         <v>4933</v>
       </c>
+      <c r="AC62" s="12">
+        <v>4933</v>
+      </c>
+      <c r="AD62" s="37">
+        <v>4909</v>
+      </c>
+      <c r="AE62" s="42">
+        <v>4910</v>
+      </c>
+      <c r="AF62" s="12">
+        <v>4893</v>
+      </c>
+      <c r="AG62" s="12">
+        <v>4880</v>
+      </c>
+      <c r="AH62" s="34">
+        <v>4910</v>
+      </c>
+      <c r="AI62" s="12">
+        <v>4815</v>
+      </c>
+      <c r="AJ62" s="12">
+        <v>4804</v>
+      </c>
+      <c r="AK62" s="12">
+        <v>4776</v>
+      </c>
+      <c r="AL62" s="15">
+        <v>4757</v>
+      </c>
+      <c r="AM62" s="12">
+        <v>4755</v>
+      </c>
+      <c r="AN62" s="15">
+        <v>4733</v>
+      </c>
     </row>
-    <row r="63" spans="1:28">
+    <row r="63" spans="1:40">
       <c r="A63" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="19">
         <v>9090</v>
       </c>
       <c r="C63" s="19">
         <v>9080</v>
       </c>
       <c r="D63" s="19">
         <v>9065</v>
       </c>
       <c r="E63" s="19">
         <v>9054</v>
       </c>
       <c r="F63" s="19">
         <v>9022</v>
       </c>
       <c r="G63" s="19">
         <v>9003</v>
       </c>
       <c r="H63" s="19">
         <v>8990</v>
       </c>
       <c r="I63" s="19">
@@ -5737,61 +7695,97 @@
       </c>
       <c r="R63" s="31">
         <v>8754</v>
       </c>
       <c r="S63" s="31">
         <v>8745</v>
       </c>
       <c r="T63" s="31">
         <v>8725</v>
       </c>
       <c r="U63" s="12">
         <v>8688</v>
       </c>
       <c r="V63" s="29">
         <v>8647</v>
       </c>
       <c r="W63" s="12">
         <v>8594</v>
       </c>
       <c r="X63" s="34">
         <v>8696</v>
       </c>
       <c r="Y63" s="28">
         <v>8501</v>
       </c>
-      <c r="Z63" s="43">
+      <c r="Z63" s="42">
         <v>8463</v>
       </c>
       <c r="AA63" s="12">
         <v>8430</v>
       </c>
       <c r="AB63" s="12">
         <v>8381</v>
       </c>
+      <c r="AC63" s="12">
+        <v>8342</v>
+      </c>
+      <c r="AD63" s="37">
+        <v>8343</v>
+      </c>
+      <c r="AE63" s="42">
+        <v>8307</v>
+      </c>
+      <c r="AF63" s="12">
+        <v>8300</v>
+      </c>
+      <c r="AG63" s="12">
+        <v>8255</v>
+      </c>
+      <c r="AH63" s="34">
+        <v>8324</v>
+      </c>
+      <c r="AI63" s="12">
+        <v>8153</v>
+      </c>
+      <c r="AJ63" s="12">
+        <v>8101</v>
+      </c>
+      <c r="AK63" s="12">
+        <v>8069</v>
+      </c>
+      <c r="AL63" s="15">
+        <v>8039</v>
+      </c>
+      <c r="AM63" s="12">
+        <v>8062</v>
+      </c>
+      <c r="AN63" s="15">
+        <v>8030</v>
+      </c>
     </row>
-    <row r="64" spans="1:28">
+    <row r="64" spans="1:40">
       <c r="A64" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="19">
         <v>13833</v>
       </c>
       <c r="C64" s="19">
         <v>13813</v>
       </c>
       <c r="D64" s="19">
         <v>13785</v>
       </c>
       <c r="E64" s="19">
         <v>13774</v>
       </c>
       <c r="F64" s="19">
         <v>13756</v>
       </c>
       <c r="G64" s="19">
         <v>13742</v>
       </c>
       <c r="H64" s="19">
         <v>13725</v>
       </c>
       <c r="I64" s="19">
@@ -5823,61 +7817,97 @@
       </c>
       <c r="R64" s="31">
         <v>13185</v>
       </c>
       <c r="S64" s="31">
         <v>13159</v>
       </c>
       <c r="T64" s="31">
         <v>13113</v>
       </c>
       <c r="U64" s="12">
         <v>13057</v>
       </c>
       <c r="V64" s="29">
         <v>12949</v>
       </c>
       <c r="W64" s="12">
         <v>12855</v>
       </c>
       <c r="X64" s="34">
         <v>13100</v>
       </c>
       <c r="Y64" s="28">
         <v>12730</v>
       </c>
-      <c r="Z64" s="43">
+      <c r="Z64" s="42">
         <v>12687</v>
       </c>
       <c r="AA64" s="12">
         <v>12602</v>
       </c>
       <c r="AB64" s="12">
         <v>12551</v>
       </c>
+      <c r="AC64" s="12">
+        <v>12496</v>
+      </c>
+      <c r="AD64" s="37">
+        <v>12450</v>
+      </c>
+      <c r="AE64" s="42">
+        <v>12407</v>
+      </c>
+      <c r="AF64" s="12">
+        <v>12297</v>
+      </c>
+      <c r="AG64" s="12">
+        <v>12206</v>
+      </c>
+      <c r="AH64" s="34">
+        <v>12405</v>
+      </c>
+      <c r="AI64" s="12">
+        <v>12071</v>
+      </c>
+      <c r="AJ64" s="12">
+        <v>11995</v>
+      </c>
+      <c r="AK64" s="12">
+        <v>11955</v>
+      </c>
+      <c r="AL64" s="15">
+        <v>11926</v>
+      </c>
+      <c r="AM64" s="12">
+        <v>11889</v>
+      </c>
+      <c r="AN64" s="15">
+        <v>11847</v>
+      </c>
     </row>
-    <row r="65" spans="1:28">
+    <row r="65" spans="1:40">
       <c r="A65" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="19">
         <v>9493</v>
       </c>
       <c r="C65" s="19">
         <v>9494</v>
       </c>
       <c r="D65" s="19">
         <v>9488</v>
       </c>
       <c r="E65" s="19">
         <v>9470</v>
       </c>
       <c r="F65" s="19">
         <v>9440</v>
       </c>
       <c r="G65" s="19">
         <v>9413</v>
       </c>
       <c r="H65" s="19">
         <v>9356</v>
       </c>
       <c r="I65" s="19">
@@ -5909,61 +7939,97 @@
       </c>
       <c r="R65" s="31">
         <v>9077</v>
       </c>
       <c r="S65" s="31">
         <v>9035</v>
       </c>
       <c r="T65" s="31">
         <v>9003</v>
       </c>
       <c r="U65" s="12">
         <v>8946</v>
       </c>
       <c r="V65" s="29">
         <v>8924</v>
       </c>
       <c r="W65" s="12">
         <v>8894</v>
       </c>
       <c r="X65" s="34">
         <v>8993</v>
       </c>
       <c r="Y65" s="28">
         <v>8781</v>
       </c>
-      <c r="Z65" s="43">
+      <c r="Z65" s="42">
         <v>8764</v>
       </c>
       <c r="AA65" s="12">
         <v>8726</v>
       </c>
       <c r="AB65" s="12">
         <v>8705</v>
       </c>
+      <c r="AC65" s="12">
+        <v>8658</v>
+      </c>
+      <c r="AD65" s="37">
+        <v>8616</v>
+      </c>
+      <c r="AE65" s="42">
+        <v>8560</v>
+      </c>
+      <c r="AF65" s="12">
+        <v>8513</v>
+      </c>
+      <c r="AG65" s="12">
+        <v>8451</v>
+      </c>
+      <c r="AH65" s="34">
+        <v>8591</v>
+      </c>
+      <c r="AI65" s="12">
+        <v>8370</v>
+      </c>
+      <c r="AJ65" s="12">
+        <v>8321</v>
+      </c>
+      <c r="AK65" s="12">
+        <v>8288</v>
+      </c>
+      <c r="AL65" s="15">
+        <v>8265</v>
+      </c>
+      <c r="AM65" s="12">
+        <v>8234</v>
+      </c>
+      <c r="AN65" s="15">
+        <v>8221</v>
+      </c>
     </row>
-    <row r="66" spans="1:28">
+    <row r="66" spans="1:40">
       <c r="A66" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="19">
         <v>16095</v>
       </c>
       <c r="C66" s="19">
         <v>16068</v>
       </c>
       <c r="D66" s="19">
         <v>16043</v>
       </c>
       <c r="E66" s="19">
         <v>16043</v>
       </c>
       <c r="F66" s="19">
         <v>16028</v>
       </c>
       <c r="G66" s="19">
         <v>16016</v>
       </c>
       <c r="H66" s="19">
         <v>15992</v>
       </c>
       <c r="I66" s="19">
@@ -5995,61 +8061,97 @@
       </c>
       <c r="R66" s="31">
         <v>15638</v>
       </c>
       <c r="S66" s="31">
         <v>15618</v>
       </c>
       <c r="T66" s="31">
         <v>15574</v>
       </c>
       <c r="U66" s="12">
         <v>15556</v>
       </c>
       <c r="V66" s="29">
         <v>15503</v>
       </c>
       <c r="W66" s="12">
         <v>15471</v>
       </c>
       <c r="X66" s="34">
         <v>15594</v>
       </c>
       <c r="Y66" s="28">
         <v>15424</v>
       </c>
-      <c r="Z66" s="43">
+      <c r="Z66" s="42">
         <v>15379</v>
       </c>
       <c r="AA66" s="12">
         <v>15311</v>
       </c>
       <c r="AB66" s="12">
         <v>15267</v>
       </c>
+      <c r="AC66" s="12">
+        <v>15219</v>
+      </c>
+      <c r="AD66" s="37">
+        <v>15179</v>
+      </c>
+      <c r="AE66" s="42">
+        <v>15133</v>
+      </c>
+      <c r="AF66" s="12">
+        <v>15092</v>
+      </c>
+      <c r="AG66" s="12">
+        <v>14994</v>
+      </c>
+      <c r="AH66" s="34">
+        <v>15136</v>
+      </c>
+      <c r="AI66" s="12">
+        <v>14807</v>
+      </c>
+      <c r="AJ66" s="12">
+        <v>14738</v>
+      </c>
+      <c r="AK66" s="12">
+        <v>14682</v>
+      </c>
+      <c r="AL66" s="15">
+        <v>14643</v>
+      </c>
+      <c r="AM66" s="12">
+        <v>14607</v>
+      </c>
+      <c r="AN66" s="15">
+        <v>14565</v>
+      </c>
     </row>
-    <row r="67" spans="1:28">
+    <row r="67" spans="1:40">
       <c r="A67" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="19">
         <v>5868</v>
       </c>
       <c r="C67" s="19">
         <v>5846</v>
       </c>
       <c r="D67" s="19">
         <v>5843</v>
       </c>
       <c r="E67" s="19">
         <v>5822</v>
       </c>
       <c r="F67" s="19">
         <v>5803</v>
       </c>
       <c r="G67" s="19">
         <v>5784</v>
       </c>
       <c r="H67" s="19">
         <v>5763</v>
       </c>
       <c r="I67" s="19">
@@ -6081,61 +8183,97 @@
       </c>
       <c r="R67" s="31">
         <v>5464</v>
       </c>
       <c r="S67" s="31">
         <v>5470</v>
       </c>
       <c r="T67" s="31">
         <v>5418</v>
       </c>
       <c r="U67" s="12">
         <v>5380</v>
       </c>
       <c r="V67" s="29">
         <v>5347</v>
       </c>
       <c r="W67" s="12">
         <v>5309</v>
       </c>
       <c r="X67" s="34">
         <v>5412</v>
       </c>
       <c r="Y67" s="28">
         <v>5238</v>
       </c>
-      <c r="Z67" s="43">
+      <c r="Z67" s="42">
         <v>5202</v>
       </c>
       <c r="AA67" s="12">
         <v>5171</v>
       </c>
       <c r="AB67" s="12">
         <v>5153</v>
       </c>
+      <c r="AC67" s="12">
+        <v>5111</v>
+      </c>
+      <c r="AD67" s="37">
+        <v>5098</v>
+      </c>
+      <c r="AE67" s="42">
+        <v>5083</v>
+      </c>
+      <c r="AF67" s="12">
+        <v>5054</v>
+      </c>
+      <c r="AG67" s="12">
+        <v>5011</v>
+      </c>
+      <c r="AH67" s="34">
+        <v>5085</v>
+      </c>
+      <c r="AI67" s="12">
+        <v>4930</v>
+      </c>
+      <c r="AJ67" s="12">
+        <v>4901</v>
+      </c>
+      <c r="AK67" s="12">
+        <v>4872</v>
+      </c>
+      <c r="AL67" s="15">
+        <v>4855</v>
+      </c>
+      <c r="AM67" s="12">
+        <v>4828</v>
+      </c>
+      <c r="AN67" s="15">
+        <v>4794</v>
+      </c>
     </row>
-    <row r="68" spans="1:28">
+    <row r="68" spans="1:40">
       <c r="A68" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="19">
         <v>35086</v>
       </c>
       <c r="C68" s="19">
         <v>35051</v>
       </c>
       <c r="D68" s="19">
         <v>35047</v>
       </c>
       <c r="E68" s="19">
         <v>35016</v>
       </c>
       <c r="F68" s="19">
         <v>34996</v>
       </c>
       <c r="G68" s="19">
         <v>34937</v>
       </c>
       <c r="H68" s="19">
         <v>34879</v>
       </c>
       <c r="I68" s="19">
@@ -6167,61 +8305,97 @@
       </c>
       <c r="R68" s="31">
         <v>34412</v>
       </c>
       <c r="S68" s="31">
         <v>34328</v>
       </c>
       <c r="T68" s="31">
         <v>34196</v>
       </c>
       <c r="U68" s="12">
         <v>34108</v>
       </c>
       <c r="V68" s="29">
         <v>33991</v>
       </c>
       <c r="W68" s="12">
         <v>33859</v>
       </c>
       <c r="X68" s="34">
         <v>34137</v>
       </c>
       <c r="Y68" s="28">
         <v>33548</v>
       </c>
-      <c r="Z68" s="43">
+      <c r="Z68" s="42">
         <v>33390</v>
       </c>
       <c r="AA68" s="12">
         <v>33254</v>
       </c>
       <c r="AB68" s="12">
         <v>33147</v>
       </c>
+      <c r="AC68" s="12">
+        <v>33021</v>
+      </c>
+      <c r="AD68" s="37">
+        <v>32894</v>
+      </c>
+      <c r="AE68" s="42">
+        <v>32822</v>
+      </c>
+      <c r="AF68" s="12">
+        <v>32755</v>
+      </c>
+      <c r="AG68" s="12">
+        <v>32640</v>
+      </c>
+      <c r="AH68" s="34">
+        <v>32975</v>
+      </c>
+      <c r="AI68" s="12">
+        <v>32441</v>
+      </c>
+      <c r="AJ68" s="12">
+        <v>32652</v>
+      </c>
+      <c r="AK68" s="12">
+        <v>32592</v>
+      </c>
+      <c r="AL68" s="15">
+        <v>32528</v>
+      </c>
+      <c r="AM68" s="12">
+        <v>32447</v>
+      </c>
+      <c r="AN68" s="15">
+        <v>32374</v>
+      </c>
     </row>
-    <row r="69" spans="1:28">
+    <row r="69" spans="1:40">
       <c r="A69" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="19">
         <v>7306</v>
       </c>
       <c r="C69" s="19">
         <v>7292</v>
       </c>
       <c r="D69" s="19">
         <v>7297</v>
       </c>
       <c r="E69" s="19">
         <v>7289</v>
       </c>
       <c r="F69" s="19">
         <v>7284</v>
       </c>
       <c r="G69" s="19">
         <v>7238</v>
       </c>
       <c r="H69" s="19">
         <v>7222</v>
       </c>
       <c r="I69" s="19">
@@ -6253,61 +8427,97 @@
       </c>
       <c r="R69" s="31">
         <v>6939</v>
       </c>
       <c r="S69" s="31">
         <v>6917</v>
       </c>
       <c r="T69" s="31">
         <v>6889</v>
       </c>
       <c r="U69" s="12">
         <v>6874</v>
       </c>
       <c r="V69" s="29">
         <v>6845</v>
       </c>
       <c r="W69" s="12">
         <v>6799</v>
       </c>
       <c r="X69" s="34">
         <v>6915</v>
       </c>
       <c r="Y69" s="28">
         <v>6745</v>
       </c>
-      <c r="Z69" s="43">
+      <c r="Z69" s="42">
         <v>6708</v>
       </c>
       <c r="AA69" s="12">
         <v>6675</v>
       </c>
       <c r="AB69" s="12">
         <v>6648</v>
       </c>
+      <c r="AC69" s="12">
+        <v>6623</v>
+      </c>
+      <c r="AD69" s="37">
+        <v>6631</v>
+      </c>
+      <c r="AE69" s="42">
+        <v>6570</v>
+      </c>
+      <c r="AF69" s="12">
+        <v>6567</v>
+      </c>
+      <c r="AG69" s="12">
+        <v>6572</v>
+      </c>
+      <c r="AH69" s="34">
+        <v>6611</v>
+      </c>
+      <c r="AI69" s="12">
+        <v>6509</v>
+      </c>
+      <c r="AJ69" s="12">
+        <v>6481</v>
+      </c>
+      <c r="AK69" s="12">
+        <v>6446</v>
+      </c>
+      <c r="AL69" s="15">
+        <v>6447</v>
+      </c>
+      <c r="AM69" s="12">
+        <v>6427</v>
+      </c>
+      <c r="AN69" s="15">
+        <v>6416</v>
+      </c>
     </row>
-    <row r="70" spans="1:28">
+    <row r="70" spans="1:40">
       <c r="A70" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="19">
         <v>16992</v>
       </c>
       <c r="C70" s="19">
         <v>16968</v>
       </c>
       <c r="D70" s="19">
         <v>16967</v>
       </c>
       <c r="E70" s="19">
         <v>16970</v>
       </c>
       <c r="F70" s="19">
         <v>16970</v>
       </c>
       <c r="G70" s="19">
         <v>16946</v>
       </c>
       <c r="H70" s="19">
         <v>16924</v>
       </c>
       <c r="I70" s="19">
@@ -6339,61 +8549,97 @@
       </c>
       <c r="R70" s="31">
         <v>16685</v>
       </c>
       <c r="S70" s="31">
         <v>16682</v>
       </c>
       <c r="T70" s="31">
         <v>16651</v>
       </c>
       <c r="U70" s="12">
         <v>16612</v>
       </c>
       <c r="V70" s="29">
         <v>16558</v>
       </c>
       <c r="W70" s="12">
         <v>16485</v>
       </c>
       <c r="X70" s="34">
         <v>16627</v>
       </c>
       <c r="Y70" s="28">
         <v>16426</v>
       </c>
-      <c r="Z70" s="43">
+      <c r="Z70" s="42">
         <v>16383</v>
       </c>
       <c r="AA70" s="12">
         <v>16362</v>
       </c>
       <c r="AB70" s="12">
         <v>16307</v>
       </c>
+      <c r="AC70" s="12">
+        <v>16275</v>
+      </c>
+      <c r="AD70" s="37">
+        <v>16242</v>
+      </c>
+      <c r="AE70" s="42">
+        <v>16251</v>
+      </c>
+      <c r="AF70" s="12">
+        <v>16219</v>
+      </c>
+      <c r="AG70" s="12">
+        <v>16165</v>
+      </c>
+      <c r="AH70" s="34">
+        <v>16249</v>
+      </c>
+      <c r="AI70" s="12">
+        <v>16083</v>
+      </c>
+      <c r="AJ70" s="12">
+        <v>16017</v>
+      </c>
+      <c r="AK70" s="12">
+        <v>15975</v>
+      </c>
+      <c r="AL70" s="15">
+        <v>15938</v>
+      </c>
+      <c r="AM70" s="12">
+        <v>15903</v>
+      </c>
+      <c r="AN70" s="15">
+        <v>15874</v>
+      </c>
     </row>
-    <row r="71" spans="1:28">
+    <row r="71" spans="1:40">
       <c r="A71" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B71" s="19">
         <v>81817</v>
       </c>
       <c r="C71" s="19">
         <v>81421</v>
       </c>
       <c r="D71" s="19">
         <v>81502</v>
       </c>
       <c r="E71" s="19">
         <v>81612</v>
       </c>
       <c r="F71" s="19">
         <v>81666</v>
       </c>
       <c r="G71" s="19">
         <v>81730</v>
       </c>
       <c r="H71" s="19">
         <v>81875</v>
       </c>
       <c r="I71" s="19">
@@ -6425,61 +8671,97 @@
       </c>
       <c r="R71" s="31">
         <v>83106</v>
       </c>
       <c r="S71" s="31">
         <v>83216</v>
       </c>
       <c r="T71" s="31">
         <v>83398</v>
       </c>
       <c r="U71" s="12">
         <v>83574</v>
       </c>
       <c r="V71" s="29">
         <v>83751</v>
       </c>
       <c r="W71" s="12">
         <v>83918</v>
       </c>
       <c r="X71" s="34">
         <v>83383</v>
       </c>
       <c r="Y71" s="28">
         <v>84351</v>
       </c>
-      <c r="Z71" s="43">
+      <c r="Z71" s="42">
         <v>84364</v>
       </c>
       <c r="AA71" s="12">
         <v>84577</v>
       </c>
       <c r="AB71" s="12">
         <v>84613</v>
       </c>
+      <c r="AC71" s="12">
+        <v>84720</v>
+      </c>
+      <c r="AD71" s="37">
+        <v>84968</v>
+      </c>
+      <c r="AE71" s="42">
+        <v>85094</v>
+      </c>
+      <c r="AF71" s="12">
+        <v>85272</v>
+      </c>
+      <c r="AG71" s="12">
+        <v>85479</v>
+      </c>
+      <c r="AH71" s="34">
+        <v>85067</v>
+      </c>
+      <c r="AI71" s="12">
+        <v>86217</v>
+      </c>
+      <c r="AJ71" s="12">
+        <v>86506</v>
+      </c>
+      <c r="AK71" s="12">
+        <v>86882</v>
+      </c>
+      <c r="AL71" s="15">
+        <v>87293</v>
+      </c>
+      <c r="AM71" s="12">
+        <v>87559</v>
+      </c>
+      <c r="AN71" s="15">
+        <v>88048</v>
+      </c>
     </row>
-    <row r="72" spans="1:28">
+    <row r="72" spans="1:40">
       <c r="A72" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="19">
         <v>27551</v>
       </c>
       <c r="C72" s="19">
         <v>27536</v>
       </c>
       <c r="D72" s="19">
         <v>27527</v>
       </c>
       <c r="E72" s="19">
         <v>27495</v>
       </c>
       <c r="F72" s="19">
         <v>27482</v>
       </c>
       <c r="G72" s="19">
         <v>27462</v>
       </c>
       <c r="H72" s="19">
         <v>27420</v>
       </c>
       <c r="I72" s="19">
@@ -6511,61 +8793,97 @@
       </c>
       <c r="R72" s="31">
         <v>26931</v>
       </c>
       <c r="S72" s="31">
         <v>26903</v>
       </c>
       <c r="T72" s="31">
         <v>26894</v>
       </c>
       <c r="U72" s="12">
         <v>26839</v>
       </c>
       <c r="V72" s="29">
         <v>26837</v>
       </c>
       <c r="W72" s="12">
         <v>26795</v>
       </c>
       <c r="X72" s="34">
         <v>26924</v>
       </c>
       <c r="Y72" s="28">
         <v>26679</v>
       </c>
-      <c r="Z72" s="43">
+      <c r="Z72" s="42">
         <v>26579</v>
       </c>
       <c r="AA72" s="12">
         <v>26554</v>
       </c>
       <c r="AB72" s="12">
         <v>26407</v>
       </c>
+      <c r="AC72" s="12">
+        <v>26333</v>
+      </c>
+      <c r="AD72" s="37">
+        <v>26306</v>
+      </c>
+      <c r="AE72" s="42">
+        <v>26265</v>
+      </c>
+      <c r="AF72" s="12">
+        <v>26203</v>
+      </c>
+      <c r="AG72" s="12">
+        <v>26129</v>
+      </c>
+      <c r="AH72" s="34">
+        <v>26307</v>
+      </c>
+      <c r="AI72" s="12">
+        <v>26030</v>
+      </c>
+      <c r="AJ72" s="12">
+        <v>25928</v>
+      </c>
+      <c r="AK72" s="12">
+        <v>25887</v>
+      </c>
+      <c r="AL72" s="15">
+        <v>25832</v>
+      </c>
+      <c r="AM72" s="12">
+        <v>25794</v>
+      </c>
+      <c r="AN72" s="15">
+        <v>25790</v>
+      </c>
     </row>
-    <row r="73" spans="1:28">
+    <row r="73" spans="1:40">
       <c r="A73" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="16">
         <v>23787</v>
       </c>
       <c r="C73" s="16">
         <v>23742</v>
       </c>
       <c r="D73" s="16">
         <v>23726</v>
       </c>
       <c r="E73" s="16">
         <v>23677</v>
       </c>
       <c r="F73" s="16">
         <v>23654</v>
       </c>
       <c r="G73" s="16">
         <v>23644</v>
       </c>
       <c r="H73" s="16">
         <v>23598</v>
       </c>
       <c r="I73" s="16">
@@ -6597,61 +8915,97 @@
       </c>
       <c r="R73" s="33">
         <v>23219</v>
       </c>
       <c r="S73" s="33">
         <v>23217</v>
       </c>
       <c r="T73" s="33">
         <v>23182</v>
       </c>
       <c r="U73" s="13">
         <v>23145</v>
       </c>
       <c r="V73" s="30">
         <v>23126</v>
       </c>
       <c r="W73" s="13">
         <v>23041</v>
       </c>
       <c r="X73" s="36">
         <v>23189</v>
       </c>
       <c r="Y73" s="38">
         <v>22970</v>
       </c>
-      <c r="Z73" s="44">
+      <c r="Z73" s="43">
         <v>22913</v>
       </c>
       <c r="AA73" s="13">
         <v>22842</v>
       </c>
       <c r="AB73" s="13">
         <v>22854</v>
       </c>
+      <c r="AC73" s="13">
+        <v>22845</v>
+      </c>
+      <c r="AD73" s="13">
+        <v>22795</v>
+      </c>
+      <c r="AE73" s="43">
+        <v>22757</v>
+      </c>
+      <c r="AF73" s="13">
+        <v>22715</v>
+      </c>
+      <c r="AG73" s="13">
+        <v>22708</v>
+      </c>
+      <c r="AH73" s="36">
+        <v>22791</v>
+      </c>
+      <c r="AI73" s="13">
+        <v>22698</v>
+      </c>
+      <c r="AJ73" s="13">
+        <v>22731</v>
+      </c>
+      <c r="AK73" s="13">
+        <v>22634</v>
+      </c>
+      <c r="AL73" s="16">
+        <v>22577</v>
+      </c>
+      <c r="AM73" s="13">
+        <v>22501</v>
+      </c>
+      <c r="AN73" s="16">
+        <v>22485</v>
+      </c>
     </row>
-    <row r="74" spans="1:28">
+    <row r="74" spans="1:40">
       <c r="A74" s="14" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A30:Q30"/>
     <mergeCell ref="A52:Q52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>