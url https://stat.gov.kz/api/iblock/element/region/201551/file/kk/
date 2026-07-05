--- v1 (2026-05-05)
+++ v2 (2026-07-05)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="40">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -139,51 +139,51 @@
     <t>Зеренді</t>
   </si>
   <si>
     <t xml:space="preserve">Қорғалжын </t>
   </si>
   <si>
     <t>Сандықтау</t>
   </si>
   <si>
     <t xml:space="preserve">Целиноград </t>
   </si>
   <si>
     <t xml:space="preserve">Шортанды </t>
   </si>
   <si>
     <t>Бурабай</t>
   </si>
   <si>
     <t xml:space="preserve"> Ақмола облысының халық саны*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -196,63 +196,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...11 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
@@ -346,242 +333,234 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>226060</xdr:colOff>
+      <xdr:colOff>292735</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>145415</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2321560" cy="716915"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
@@ -864,8152 +843,8866 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AZ74"/>
+  <dimension ref="A2:AZ212"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="Z1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A50" sqref="A50:Q50"/>
-      <selection pane="bottomLeft" activeCell="AQ28" sqref="AQ28"/>
+      <selection pane="bottomLeft" activeCell="AQ53" sqref="AQ53:AQ73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
-    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
-    <col min="14" max="24" width="9.140625" style="1"/>
+    <col min="14" max="16" width="9.140625" style="1"/>
+    <col min="17" max="17" width="8" style="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="1"/>
+    <col min="20" max="20" width="8.140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8" style="1" customWidth="1"/>
+    <col min="22" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:52">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="47"/>
-[...14 lines deleted...]
-      <c r="Q2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
     </row>
     <row r="3" spans="1:52">
-      <c r="A3" s="18"/>
-[...15 lines deleted...]
-      <c r="Q3" s="18"/>
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
     </row>
     <row r="4" spans="1:52">
-      <c r="A4" s="18"/>
-[...15 lines deleted...]
-      <c r="Q4" s="18"/>
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
     </row>
-    <row r="5" spans="1:52">
-      <c r="A5" s="2"/>
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="B5" s="3"/>
-      <c r="Z5" s="40"/>
-[...4 lines deleted...]
-      <c r="AE5" s="40"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42"/>
+      <c r="AE5" s="42"/>
       <c r="AK5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="51"/>
+      <c r="B6" s="53">
         <v>2023</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="45">
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="46">
         <v>2024</v>
       </c>
-      <c r="O6" s="46"/>
-[...10 lines deleted...]
-      <c r="Z6" s="45">
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="46">
         <v>2025</v>
       </c>
-      <c r="AA6" s="46"/>
-[...14 lines deleted...]
-      <c r="AP6" s="57">
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="41"/>
+      <c r="AM6" s="41"/>
+      <c r="AN6" s="41"/>
+      <c r="AO6" s="41"/>
+      <c r="AP6" s="41">
         <v>2026</v>
       </c>
-      <c r="AQ6" s="56"/>
-[...5 lines deleted...]
-      <c r="AW6" s="56"/>
+      <c r="AQ6" s="41"/>
+      <c r="AR6" s="41"/>
+      <c r="AS6" s="41"/>
+      <c r="AT6" s="41"/>
+      <c r="AU6" s="41"/>
+      <c r="AV6" s="41"/>
+      <c r="AW6" s="41"/>
     </row>
-    <row r="7" spans="1:52" ht="25.5" customHeight="1">
-      <c r="A7" s="51"/>
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A7" s="52"/>
       <c r="B7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="R7" s="21" t="s">
+      <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="V7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Z7" s="44" t="s">
+      <c r="Z7" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AA7" s="39" t="s">
+      <c r="AA7" s="34" t="s">
         <v>7</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="41" t="s">
+      <c r="AC7" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AD7" s="21" t="s">
+      <c r="AD7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AF7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="AG7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="AH7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AJ7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="AL7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AM7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AN7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AO7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AP7" s="54" t="s">
+      <c r="AP7" s="39" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AR7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AS7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="AT7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AU7" s="55" t="s">
+      <c r="AU7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="AV7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AW7" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AX7" s="25"/>
-[...1 lines deleted...]
-      <c r="AZ7" s="25"/>
+      <c r="AX7" s="43"/>
+      <c r="AY7" s="43"/>
+      <c r="AZ7" s="43"/>
     </row>
-    <row r="8" spans="1:52" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A8" s="48" t="s">
+    <row r="8" spans="1:52" s="21" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A8" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="48"/>
-[...41 lines deleted...]
-      <c r="AZ8" s="26"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
+      <c r="AF8" s="44"/>
+      <c r="AG8" s="44"/>
+      <c r="AH8" s="44"/>
+      <c r="AI8" s="44"/>
+      <c r="AJ8" s="44"/>
+      <c r="AK8" s="44"/>
+      <c r="AL8" s="44"/>
+      <c r="AM8" s="44"/>
+      <c r="AN8" s="44"/>
+      <c r="AO8" s="44"/>
+      <c r="AP8" s="44"/>
+      <c r="AQ8" s="44"/>
+      <c r="AR8" s="44"/>
+      <c r="AS8" s="44"/>
+      <c r="AT8" s="44"/>
+      <c r="AU8" s="44"/>
+      <c r="AV8" s="44"/>
+      <c r="AW8" s="44"/>
+      <c r="AX8" s="44"/>
+      <c r="AY8" s="44"/>
+      <c r="AZ8" s="44"/>
     </row>
-    <row r="9" spans="1:52">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>788013</v>
       </c>
       <c r="C9" s="11">
         <v>788161</v>
       </c>
       <c r="D9" s="11">
         <v>788273</v>
       </c>
       <c r="E9" s="11">
         <v>788535</v>
       </c>
       <c r="F9" s="11">
         <v>788682</v>
       </c>
       <c r="G9" s="12">
         <v>788723</v>
       </c>
       <c r="H9" s="12">
         <v>788677</v>
       </c>
       <c r="I9" s="12">
         <v>788926</v>
       </c>
       <c r="J9" s="12">
         <v>788693</v>
       </c>
       <c r="K9" s="12">
         <v>788334</v>
       </c>
       <c r="L9" s="12">
         <v>788342</v>
       </c>
       <c r="M9" s="12">
         <v>788178</v>
       </c>
       <c r="N9" s="12">
         <v>787976</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="18">
         <v>787657</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="18">
         <v>787616</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="18">
         <v>788523</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R9" s="18">
         <v>788563</v>
       </c>
-      <c r="S9" s="32">
+      <c r="S9" s="28">
         <v>788775</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="25">
         <v>789021</v>
       </c>
       <c r="U9" s="12">
         <v>788869</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="26">
         <v>788865</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="26">
         <v>788396</v>
       </c>
-      <c r="X9" s="34">
+      <c r="X9" s="29">
         <v>788079</v>
       </c>
       <c r="Y9" s="12">
         <v>787896</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="Z9" s="26">
         <v>787263</v>
       </c>
       <c r="AA9" s="12">
         <v>787650</v>
       </c>
       <c r="AB9" s="12">
         <v>787407</v>
       </c>
       <c r="AC9" s="12">
         <v>787335</v>
       </c>
       <c r="AD9" s="12">
         <v>787719</v>
       </c>
-      <c r="AE9" s="42">
+      <c r="AE9" s="36">
         <v>787941</v>
       </c>
       <c r="AF9" s="12">
         <v>787931</v>
       </c>
       <c r="AG9" s="12">
         <v>787915</v>
       </c>
-      <c r="AH9" s="34">
+      <c r="AH9" s="29">
         <v>787709</v>
       </c>
       <c r="AI9" s="12">
         <v>788665</v>
       </c>
       <c r="AJ9" s="12">
         <v>788929</v>
       </c>
       <c r="AK9" s="12">
         <v>788960</v>
       </c>
       <c r="AL9" s="15">
         <v>789608</v>
       </c>
       <c r="AM9" s="12">
         <v>789953</v>
       </c>
       <c r="AN9" s="15">
         <v>790699</v>
       </c>
+      <c r="AO9" s="15">
+        <v>791055</v>
+      </c>
+      <c r="AP9" s="15">
+        <v>791660</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>792323</v>
+      </c>
     </row>
-    <row r="10" spans="1:52">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="18">
         <v>191107</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="18">
         <v>191294</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="18">
         <v>191450</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>191692</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="18">
         <v>191878</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="18">
         <v>192078</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="18">
         <v>192344</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="18">
         <v>192660</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="18">
         <v>192849</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="18">
         <v>192936</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="18">
         <v>193191</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="18">
         <v>193344</v>
       </c>
       <c r="N10" s="12">
         <v>193491</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="18">
         <v>193659</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="18">
         <v>193754</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q10" s="18">
         <v>194001</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="18">
         <v>194177</v>
       </c>
-      <c r="S10" s="32">
+      <c r="S10" s="28">
         <v>194411</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="25">
         <v>194728</v>
       </c>
       <c r="U10" s="12">
         <v>195012</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="26">
         <v>195277</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="26">
         <v>195558</v>
       </c>
-      <c r="X10" s="34">
+      <c r="X10" s="29">
         <v>194657</v>
       </c>
       <c r="Y10" s="12">
         <v>196097</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="Z10" s="26">
         <v>196234</v>
       </c>
       <c r="AA10" s="12">
         <v>196775</v>
       </c>
       <c r="AB10" s="12">
         <v>197058</v>
       </c>
       <c r="AC10" s="12">
         <v>197276</v>
       </c>
       <c r="AD10" s="12">
         <v>197477</v>
       </c>
-      <c r="AE10" s="42">
+      <c r="AE10" s="36">
         <v>197642</v>
       </c>
       <c r="AF10" s="12">
         <v>197873</v>
       </c>
       <c r="AG10" s="12">
         <v>198218</v>
       </c>
-      <c r="AH10" s="34">
+      <c r="AH10" s="29">
         <v>197406</v>
       </c>
       <c r="AI10" s="12">
         <v>198812</v>
       </c>
       <c r="AJ10" s="12">
         <v>198890</v>
       </c>
       <c r="AK10" s="12">
         <v>199130</v>
       </c>
       <c r="AL10" s="15">
         <v>199413</v>
       </c>
       <c r="AM10" s="12">
         <v>199622</v>
       </c>
       <c r="AN10" s="15">
         <v>199806</v>
       </c>
+      <c r="AO10" s="15">
+        <v>199894</v>
+      </c>
+      <c r="AP10" s="15">
+        <v>200065</v>
+      </c>
+      <c r="AQ10" s="15">
+        <v>200266</v>
+      </c>
     </row>
-    <row r="11" spans="1:52">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="19">
+      <c r="B11" s="18">
         <v>51661</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="18">
         <v>52459</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="18">
         <v>52580</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="18">
         <v>52824</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="18">
         <v>53098</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="18">
         <v>53305</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="18">
         <v>53639</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="18">
         <v>54205</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="18">
         <v>54747</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="18">
         <v>54960</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="18">
         <v>55274</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="18">
         <v>55506</v>
       </c>
       <c r="N11" s="12">
         <v>55851</v>
       </c>
-      <c r="O11" s="31">
+      <c r="O11" s="18">
         <v>56151</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P11" s="18">
         <v>56447</v>
       </c>
-      <c r="Q11" s="31">
+      <c r="Q11" s="18">
         <v>56746</v>
       </c>
-      <c r="R11" s="31">
+      <c r="R11" s="18">
         <v>57173</v>
       </c>
-      <c r="S11" s="32">
+      <c r="S11" s="28">
         <v>57632</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="25">
         <v>58126</v>
       </c>
       <c r="U11" s="12">
         <v>58537</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="26">
         <v>58949</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="26">
         <v>59214</v>
       </c>
-      <c r="X11" s="34">
+      <c r="X11" s="29">
         <v>57647</v>
       </c>
       <c r="Y11" s="12">
         <v>59834</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="Z11" s="26">
         <v>60155</v>
       </c>
       <c r="AA11" s="12">
         <v>60686</v>
       </c>
       <c r="AB11" s="12">
         <v>61107</v>
       </c>
       <c r="AC11" s="12">
         <v>61534</v>
       </c>
       <c r="AD11" s="12">
         <v>62226</v>
       </c>
-      <c r="AE11" s="42">
+      <c r="AE11" s="36">
         <v>62790</v>
       </c>
       <c r="AF11" s="12">
         <v>63270</v>
       </c>
       <c r="AG11" s="12">
         <v>63777</v>
       </c>
-      <c r="AH11" s="34">
+      <c r="AH11" s="29">
         <v>62287</v>
       </c>
       <c r="AI11" s="12">
         <v>65068</v>
       </c>
       <c r="AJ11" s="12">
         <v>65449</v>
       </c>
       <c r="AK11" s="12">
         <v>65709</v>
       </c>
       <c r="AL11" s="15">
         <v>66088</v>
       </c>
       <c r="AM11" s="12">
         <v>66681</v>
       </c>
       <c r="AN11" s="15">
         <v>67213</v>
       </c>
+      <c r="AO11" s="15">
+        <v>67722</v>
+      </c>
+      <c r="AP11" s="15">
+        <v>68087</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>68493</v>
+      </c>
     </row>
-    <row r="12" spans="1:52">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="19">
+      <c r="B12" s="18">
         <v>68457</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="18">
         <v>68428</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="18">
         <v>68408</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="18">
         <v>68405</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="18">
         <v>68379</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="18">
         <v>68358</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="18">
         <v>68248</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="18">
         <v>68102</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="18">
         <v>67895</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="18">
         <v>67778</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="18">
         <v>67675</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="18">
         <v>67588</v>
       </c>
       <c r="N12" s="12">
         <v>67496</v>
       </c>
-      <c r="O12" s="31">
+      <c r="O12" s="18">
         <v>67401</v>
       </c>
-      <c r="P12" s="31">
+      <c r="P12" s="18">
         <v>67580</v>
       </c>
-      <c r="Q12" s="31">
+      <c r="Q12" s="18">
         <v>67578</v>
       </c>
-      <c r="R12" s="31">
+      <c r="R12" s="18">
         <v>67502</v>
       </c>
-      <c r="S12" s="32">
+      <c r="S12" s="28">
         <v>67399</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="25">
         <v>67309</v>
       </c>
       <c r="U12" s="12">
         <v>67158</v>
       </c>
-      <c r="V12" s="29">
+      <c r="V12" s="26">
         <v>67084</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="26">
         <v>66971</v>
       </c>
-      <c r="X12" s="34">
+      <c r="X12" s="29">
         <v>67191</v>
       </c>
       <c r="Y12" s="12">
         <v>66793</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="Z12" s="26">
         <v>66660</v>
       </c>
       <c r="AA12" s="12">
         <v>66562</v>
       </c>
       <c r="AB12" s="12">
         <v>66515</v>
       </c>
       <c r="AC12" s="12">
         <v>66436</v>
       </c>
       <c r="AD12" s="12">
         <v>66359</v>
       </c>
-      <c r="AE12" s="42">
+      <c r="AE12" s="36">
         <v>66226</v>
       </c>
       <c r="AF12" s="12">
         <v>66114</v>
       </c>
       <c r="AG12" s="12">
         <v>65970</v>
       </c>
-      <c r="AH12" s="34">
+      <c r="AH12" s="29">
         <v>66265</v>
       </c>
       <c r="AI12" s="12">
         <v>65805</v>
       </c>
       <c r="AJ12" s="12">
         <v>65785</v>
       </c>
       <c r="AK12" s="12">
         <v>65679</v>
       </c>
       <c r="AL12" s="15">
         <v>65696</v>
       </c>
       <c r="AM12" s="12">
         <v>65548</v>
       </c>
       <c r="AN12" s="15">
         <v>65472</v>
       </c>
+      <c r="AO12" s="15">
+        <v>65417</v>
+      </c>
+      <c r="AP12" s="15">
+        <v>65370</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>65362</v>
+      </c>
     </row>
-    <row r="13" spans="1:52">
-      <c r="A13" s="23" t="s">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B13" s="18">
         <v>24344</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="18">
         <v>24292</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="18">
         <v>24275</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>24253</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="18">
         <v>24221</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="18">
         <v>24171</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="18">
         <v>24092</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="18">
         <v>24070</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="18">
         <v>24007</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="18">
         <v>23915</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="18">
         <v>23820</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="18">
         <v>23787</v>
       </c>
       <c r="N13" s="12">
         <v>23724</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O13" s="18">
         <v>23652</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P13" s="18">
         <v>23585</v>
       </c>
-      <c r="Q13" s="31">
+      <c r="Q13" s="18">
         <v>23526</v>
       </c>
-      <c r="R13" s="31">
+      <c r="R13" s="18">
         <v>23474</v>
       </c>
-      <c r="S13" s="32">
+      <c r="S13" s="28">
         <v>23423</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="25">
         <v>23373</v>
       </c>
       <c r="U13" s="12">
         <v>23311</v>
       </c>
-      <c r="V13" s="29">
+      <c r="V13" s="26">
         <v>23239</v>
       </c>
-      <c r="W13" s="29">
+      <c r="W13" s="26">
         <v>23138</v>
       </c>
-      <c r="X13" s="34">
+      <c r="X13" s="29">
         <v>23393</v>
       </c>
       <c r="Y13" s="12">
         <v>22991</v>
       </c>
-      <c r="Z13" s="29">
+      <c r="Z13" s="26">
         <v>22939</v>
       </c>
       <c r="AA13" s="12">
         <v>22818</v>
       </c>
       <c r="AB13" s="12">
         <v>22745</v>
       </c>
       <c r="AC13" s="12">
         <v>22660</v>
       </c>
       <c r="AD13" s="12">
         <v>22554</v>
       </c>
-      <c r="AE13" s="42">
+      <c r="AE13" s="36">
         <v>22491</v>
       </c>
       <c r="AF13" s="12">
         <v>22402</v>
       </c>
       <c r="AG13" s="12">
         <v>22367</v>
       </c>
-      <c r="AH13" s="34">
+      <c r="AH13" s="29">
         <v>22635</v>
       </c>
       <c r="AI13" s="12">
         <v>22253</v>
       </c>
       <c r="AJ13" s="12">
         <v>22159</v>
       </c>
       <c r="AK13" s="12">
         <v>22102</v>
       </c>
       <c r="AL13" s="15">
         <v>22021</v>
       </c>
       <c r="AM13" s="12">
         <v>21994</v>
       </c>
       <c r="AN13" s="15">
         <v>21960</v>
       </c>
+      <c r="AO13" s="15">
+        <v>21894</v>
+      </c>
+      <c r="AP13" s="15">
+        <v>21851</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>21820</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
-      <c r="A14" s="23" t="s">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="18">
         <v>24922</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="18">
         <v>24923</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="18">
         <v>24954</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="18">
         <v>24953</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="18">
         <v>24945</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="18">
         <v>24952</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="18">
         <v>24942</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="18">
         <v>24935</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="18">
         <v>24943</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="18">
         <v>24937</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="18">
         <v>24905</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="18">
         <v>24891</v>
       </c>
       <c r="N14" s="12">
         <v>24922</v>
       </c>
-      <c r="O14" s="31">
+      <c r="O14" s="18">
         <v>24968</v>
       </c>
-      <c r="P14" s="31">
+      <c r="P14" s="18">
         <v>24995</v>
       </c>
-      <c r="Q14" s="31">
+      <c r="Q14" s="18">
         <v>25317</v>
       </c>
-      <c r="R14" s="31">
+      <c r="R14" s="18">
         <v>25293</v>
       </c>
-      <c r="S14" s="32">
+      <c r="S14" s="28">
         <v>25309</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="25">
         <v>25331</v>
       </c>
       <c r="U14" s="12">
         <v>25292</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="26">
         <v>25312</v>
       </c>
-      <c r="W14" s="29">
+      <c r="W14" s="26">
         <v>25269</v>
       </c>
-      <c r="X14" s="34">
+      <c r="X14" s="29">
         <v>25120</v>
       </c>
       <c r="Y14" s="12">
         <v>25341</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="Z14" s="26">
         <v>25322</v>
       </c>
       <c r="AA14" s="12">
         <v>25331</v>
       </c>
       <c r="AB14" s="12">
         <v>25364</v>
       </c>
       <c r="AC14" s="12">
         <v>25434</v>
       </c>
       <c r="AD14" s="12">
         <v>25417</v>
       </c>
-      <c r="AE14" s="42">
+      <c r="AE14" s="36">
         <v>25524</v>
       </c>
       <c r="AF14" s="12">
         <v>25522</v>
       </c>
       <c r="AG14" s="12">
         <v>25523</v>
       </c>
-      <c r="AH14" s="34">
+      <c r="AH14" s="29">
         <v>25446</v>
       </c>
       <c r="AI14" s="12">
         <v>25759</v>
       </c>
       <c r="AJ14" s="12">
         <v>25791</v>
       </c>
       <c r="AK14" s="12">
         <v>25871</v>
       </c>
       <c r="AL14" s="15">
         <v>26167</v>
       </c>
       <c r="AM14" s="12">
         <v>26275</v>
       </c>
       <c r="AN14" s="15">
         <v>26462</v>
       </c>
+      <c r="AO14" s="15">
+        <v>26523</v>
+      </c>
+      <c r="AP14" s="15">
+        <v>26654</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>26747</v>
+      </c>
     </row>
-    <row r="15" spans="1:52">
-      <c r="A15" s="23" t="s">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="19">
+      <c r="B15" s="18">
         <v>19949</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="18">
         <v>19922</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="18">
         <v>19907</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="18">
         <v>19893</v>
       </c>
-      <c r="F15" s="19">
+      <c r="F15" s="18">
         <v>19881</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="18">
         <v>19840</v>
       </c>
-      <c r="H15" s="19">
+      <c r="H15" s="18">
         <v>19776</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="18">
         <v>19724</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="18">
         <v>19625</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="18">
         <v>19546</v>
       </c>
-      <c r="L15" s="19">
+      <c r="L15" s="18">
         <v>19531</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="18">
         <v>19474</v>
       </c>
       <c r="N15" s="12">
         <v>19458</v>
       </c>
-      <c r="O15" s="31">
+      <c r="O15" s="18">
         <v>19406</v>
       </c>
-      <c r="P15" s="31">
+      <c r="P15" s="18">
         <v>19351</v>
       </c>
-      <c r="Q15" s="31">
+      <c r="Q15" s="18">
         <v>19295</v>
       </c>
-      <c r="R15" s="31">
+      <c r="R15" s="18">
         <v>19273</v>
       </c>
-      <c r="S15" s="32">
+      <c r="S15" s="28">
         <v>19223</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="25">
         <v>19172</v>
       </c>
       <c r="U15" s="12">
         <v>19105</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="26">
         <v>19022</v>
       </c>
-      <c r="W15" s="29">
+      <c r="W15" s="26">
         <v>18927</v>
       </c>
-      <c r="X15" s="34">
+      <c r="X15" s="29">
         <v>19140</v>
       </c>
       <c r="Y15" s="12">
         <v>18754</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="Z15" s="26">
         <v>18717</v>
       </c>
       <c r="AA15" s="12">
         <v>18654</v>
       </c>
       <c r="AB15" s="12">
         <v>18588</v>
       </c>
       <c r="AC15" s="12">
         <v>18555</v>
       </c>
       <c r="AD15" s="12">
         <v>18522</v>
       </c>
-      <c r="AE15" s="42">
+      <c r="AE15" s="36">
         <v>18481</v>
       </c>
       <c r="AF15" s="12">
         <v>18412</v>
       </c>
       <c r="AG15" s="12">
         <v>18342</v>
       </c>
-      <c r="AH15" s="34">
+      <c r="AH15" s="29">
         <v>18504</v>
       </c>
       <c r="AI15" s="12">
         <v>18203</v>
       </c>
       <c r="AJ15" s="12">
         <v>18137</v>
       </c>
       <c r="AK15" s="12">
         <v>18060</v>
       </c>
       <c r="AL15" s="15">
         <v>17988</v>
       </c>
       <c r="AM15" s="12">
         <v>17951</v>
       </c>
       <c r="AN15" s="15">
         <v>17885</v>
       </c>
+      <c r="AO15" s="15">
+        <v>17854</v>
+      </c>
+      <c r="AP15" s="15">
+        <v>17776</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>17733</v>
+      </c>
     </row>
-    <row r="16" spans="1:52">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="19">
+      <c r="B16" s="18">
         <v>43527</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="18">
         <v>43479</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="18">
         <v>43438</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="18">
         <v>43420</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="18">
         <v>43391</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="18">
         <v>43353</v>
       </c>
-      <c r="H16" s="19">
+      <c r="H16" s="18">
         <v>43277</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I16" s="18">
         <v>43183</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="18">
         <v>43057</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="18">
         <v>42988</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L16" s="18">
         <v>42932</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="18">
         <v>42877</v>
       </c>
       <c r="N16" s="12">
         <v>42832</v>
       </c>
-      <c r="O16" s="31">
+      <c r="O16" s="18">
         <v>42732</v>
       </c>
-      <c r="P16" s="31">
+      <c r="P16" s="18">
         <v>42615</v>
       </c>
-      <c r="Q16" s="31">
+      <c r="Q16" s="18">
         <v>42526</v>
       </c>
-      <c r="R16" s="31">
+      <c r="R16" s="18">
         <v>42448</v>
       </c>
-      <c r="S16" s="32">
+      <c r="S16" s="28">
         <v>42347</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="25">
         <v>42251</v>
       </c>
       <c r="U16" s="12">
         <v>42139</v>
       </c>
-      <c r="V16" s="29">
+      <c r="V16" s="26">
         <v>42055</v>
       </c>
-      <c r="W16" s="29">
+      <c r="W16" s="26">
         <v>41965</v>
       </c>
-      <c r="X16" s="34">
+      <c r="X16" s="29">
         <v>42330</v>
       </c>
       <c r="Y16" s="12">
         <v>41749</v>
       </c>
-      <c r="Z16" s="29">
+      <c r="Z16" s="26">
         <v>41708</v>
       </c>
       <c r="AA16" s="12">
         <v>41643</v>
       </c>
       <c r="AB16" s="12">
         <v>41558</v>
       </c>
       <c r="AC16" s="12">
         <v>41471</v>
       </c>
       <c r="AD16" s="12">
         <v>41373</v>
       </c>
-      <c r="AE16" s="42">
+      <c r="AE16" s="36">
         <v>41269</v>
       </c>
       <c r="AF16" s="12">
         <v>41156</v>
       </c>
       <c r="AG16" s="12">
         <v>41035</v>
       </c>
-      <c r="AH16" s="34">
+      <c r="AH16" s="29">
         <v>41332</v>
       </c>
       <c r="AI16" s="12">
         <v>40813</v>
       </c>
       <c r="AJ16" s="12">
         <v>40731</v>
       </c>
       <c r="AK16" s="12">
         <v>40665</v>
       </c>
       <c r="AL16" s="15">
         <v>40626</v>
       </c>
       <c r="AM16" s="12">
         <v>40519</v>
       </c>
       <c r="AN16" s="15">
         <v>40502</v>
       </c>
+      <c r="AO16" s="15">
+        <v>40440</v>
+      </c>
+      <c r="AP16" s="15">
+        <v>40390</v>
+      </c>
+      <c r="AQ16" s="15">
+        <v>40376</v>
+      </c>
     </row>
-    <row r="17" spans="1:40">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="19">
+      <c r="B17" s="18">
         <v>29356</v>
       </c>
-      <c r="C17" s="19">
+      <c r="C17" s="18">
         <v>29312</v>
       </c>
-      <c r="D17" s="19">
+      <c r="D17" s="18">
         <v>29294</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="18">
         <v>29272</v>
       </c>
-      <c r="F17" s="19">
+      <c r="F17" s="18">
         <v>29260</v>
       </c>
-      <c r="G17" s="19">
+      <c r="G17" s="18">
         <v>29248</v>
       </c>
-      <c r="H17" s="19">
+      <c r="H17" s="18">
         <v>29226</v>
       </c>
-      <c r="I17" s="19">
+      <c r="I17" s="18">
         <v>29203</v>
       </c>
-      <c r="J17" s="19">
+      <c r="J17" s="18">
         <v>29171</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="18">
         <v>29125</v>
       </c>
-      <c r="L17" s="19">
+      <c r="L17" s="18">
         <v>29103</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M17" s="18">
         <v>29085</v>
       </c>
       <c r="N17" s="12">
         <v>29039</v>
       </c>
-      <c r="O17" s="31">
+      <c r="O17" s="18">
         <v>28994</v>
       </c>
-      <c r="P17" s="31">
+      <c r="P17" s="18">
         <v>28962</v>
       </c>
-      <c r="Q17" s="31">
+      <c r="Q17" s="18">
         <v>28974</v>
       </c>
-      <c r="R17" s="31">
+      <c r="R17" s="18">
         <v>28962</v>
       </c>
-      <c r="S17" s="32">
+      <c r="S17" s="28">
         <v>28937</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="25">
         <v>28877</v>
       </c>
       <c r="U17" s="12">
         <v>28858</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="26">
         <v>28844</v>
       </c>
-      <c r="W17" s="29">
+      <c r="W17" s="26">
         <v>28794</v>
       </c>
-      <c r="X17" s="34">
+      <c r="X17" s="29">
         <v>28889</v>
       </c>
       <c r="Y17" s="12">
         <v>28666</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="Z17" s="26">
         <v>28597</v>
       </c>
       <c r="AA17" s="12">
         <v>28552</v>
       </c>
       <c r="AB17" s="12">
         <v>28515</v>
       </c>
       <c r="AC17" s="12">
         <v>28451</v>
       </c>
       <c r="AD17" s="12">
         <v>28407</v>
       </c>
-      <c r="AE17" s="42">
+      <c r="AE17" s="36">
         <v>28362</v>
       </c>
       <c r="AF17" s="12">
         <v>28292</v>
       </c>
       <c r="AG17" s="12">
         <v>28276</v>
       </c>
-      <c r="AH17" s="34">
+      <c r="AH17" s="29">
         <v>28390</v>
       </c>
       <c r="AI17" s="12">
         <v>28116</v>
       </c>
       <c r="AJ17" s="12">
         <v>28083</v>
       </c>
       <c r="AK17" s="12">
         <v>28003</v>
       </c>
       <c r="AL17" s="15">
         <v>27928</v>
       </c>
       <c r="AM17" s="12">
         <v>27836</v>
       </c>
       <c r="AN17" s="15">
         <v>27796</v>
       </c>
+      <c r="AO17" s="15">
+        <v>27764</v>
+      </c>
+      <c r="AP17" s="15">
+        <v>27689</v>
+      </c>
+      <c r="AQ17" s="15">
+        <v>27682</v>
+      </c>
     </row>
-    <row r="18" spans="1:40">
-      <c r="A18" s="23" t="s">
+    <row r="18" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B18" s="18">
         <v>5327</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="18">
         <v>5316</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="18">
         <v>5296</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="18">
         <v>5285</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="18">
         <v>5266</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="18">
         <v>5279</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="18">
         <v>5249</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="18">
         <v>5235</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="18">
         <v>5225</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="18">
         <v>5213</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L18" s="18">
         <v>5202</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="18">
         <v>5175</v>
       </c>
       <c r="N18" s="12">
         <v>5156</v>
       </c>
-      <c r="O18" s="31">
+      <c r="O18" s="18">
         <v>5143</v>
       </c>
-      <c r="P18" s="31">
+      <c r="P18" s="18">
         <v>5142</v>
       </c>
-      <c r="Q18" s="31">
+      <c r="Q18" s="18">
         <v>5130</v>
       </c>
-      <c r="R18" s="31">
+      <c r="R18" s="18">
         <v>5113</v>
       </c>
-      <c r="S18" s="32">
+      <c r="S18" s="28">
         <v>5103</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="25">
         <v>5092</v>
       </c>
       <c r="U18" s="12">
         <v>5070</v>
       </c>
-      <c r="V18" s="29">
+      <c r="V18" s="26">
         <v>5045</v>
       </c>
-      <c r="W18" s="29">
+      <c r="W18" s="26">
         <v>5011</v>
       </c>
-      <c r="X18" s="34">
+      <c r="X18" s="29">
         <v>5078</v>
       </c>
       <c r="Y18" s="12">
         <v>4978</v>
       </c>
-      <c r="Z18" s="29">
+      <c r="Z18" s="26">
         <v>4970</v>
       </c>
       <c r="AA18" s="12">
         <v>4952</v>
       </c>
       <c r="AB18" s="12">
         <v>4933</v>
       </c>
       <c r="AC18" s="12">
         <v>4933</v>
       </c>
       <c r="AD18" s="12">
         <v>4909</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="36">
         <v>4910</v>
       </c>
       <c r="AF18" s="12">
         <v>4893</v>
       </c>
       <c r="AG18" s="12">
         <v>4880</v>
       </c>
-      <c r="AH18" s="34">
+      <c r="AH18" s="29">
         <v>4910</v>
       </c>
       <c r="AI18" s="12">
         <v>4815</v>
       </c>
       <c r="AJ18" s="12">
         <v>4804</v>
       </c>
       <c r="AK18" s="12">
         <v>4776</v>
       </c>
       <c r="AL18" s="15">
         <v>4757</v>
       </c>
       <c r="AM18" s="12">
         <v>4755</v>
       </c>
       <c r="AN18" s="15">
         <v>4733</v>
       </c>
+      <c r="AO18" s="15">
+        <v>4717</v>
+      </c>
+      <c r="AP18" s="15">
+        <v>4705</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>4704</v>
+      </c>
     </row>
-    <row r="19" spans="1:40">
-      <c r="A19" s="23" t="s">
+    <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="19">
+      <c r="B19" s="18">
         <v>13238</v>
       </c>
-      <c r="C19" s="19">
+      <c r="C19" s="18">
         <v>13227</v>
       </c>
-      <c r="D19" s="19">
+      <c r="D19" s="18">
         <v>13201</v>
       </c>
-      <c r="E19" s="19">
+      <c r="E19" s="18">
         <v>13190</v>
       </c>
-      <c r="F19" s="19">
+      <c r="F19" s="18">
         <v>13159</v>
       </c>
-      <c r="G19" s="19">
+      <c r="G19" s="18">
         <v>13144</v>
       </c>
-      <c r="H19" s="19">
+      <c r="H19" s="18">
         <v>13136</v>
       </c>
-      <c r="I19" s="19">
+      <c r="I19" s="18">
         <v>13113</v>
       </c>
-      <c r="J19" s="19">
+      <c r="J19" s="18">
         <v>13081</v>
       </c>
-      <c r="K19" s="19">
+      <c r="K19" s="18">
         <v>13077</v>
       </c>
-      <c r="L19" s="19">
+      <c r="L19" s="18">
         <v>13078</v>
       </c>
-      <c r="M19" s="19">
+      <c r="M19" s="18">
         <v>13046</v>
       </c>
       <c r="N19" s="12">
         <v>12982</v>
       </c>
-      <c r="O19" s="31">
+      <c r="O19" s="18">
         <v>12921</v>
       </c>
-      <c r="P19" s="31">
+      <c r="P19" s="18">
         <v>12893</v>
       </c>
-      <c r="Q19" s="31">
+      <c r="Q19" s="18">
         <v>12898</v>
       </c>
-      <c r="R19" s="31">
+      <c r="R19" s="18">
         <v>12859</v>
       </c>
-      <c r="S19" s="32">
+      <c r="S19" s="28">
         <v>12842</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="25">
         <v>12815</v>
       </c>
       <c r="U19" s="12">
         <v>12767</v>
       </c>
-      <c r="V19" s="29">
+      <c r="V19" s="26">
         <v>12720</v>
       </c>
-      <c r="W19" s="29">
+      <c r="W19" s="26">
         <v>12660</v>
       </c>
-      <c r="X19" s="34">
+      <c r="X19" s="29">
         <v>12786</v>
       </c>
       <c r="Y19" s="12">
         <v>12535</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="Z19" s="26">
         <v>12461</v>
       </c>
       <c r="AA19" s="12">
         <v>12448</v>
       </c>
       <c r="AB19" s="12">
         <v>12368</v>
       </c>
       <c r="AC19" s="12">
         <v>12324</v>
       </c>
       <c r="AD19" s="12">
         <v>12330</v>
       </c>
-      <c r="AE19" s="42">
+      <c r="AE19" s="36">
         <v>12284</v>
       </c>
       <c r="AF19" s="12">
         <v>12263</v>
       </c>
       <c r="AG19" s="12">
         <v>12203</v>
       </c>
-      <c r="AH19" s="34">
+      <c r="AH19" s="29">
         <v>12295</v>
       </c>
       <c r="AI19" s="12">
         <v>12068</v>
       </c>
       <c r="AJ19" s="12">
         <v>12045</v>
       </c>
       <c r="AK19" s="12">
         <v>12010</v>
       </c>
       <c r="AL19" s="15">
         <v>11963</v>
       </c>
       <c r="AM19" s="12">
         <v>11969</v>
       </c>
       <c r="AN19" s="15">
         <v>11928</v>
       </c>
+      <c r="AO19" s="15">
+        <v>11915</v>
+      </c>
+      <c r="AP19" s="15">
+        <v>11891</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>11874</v>
+      </c>
     </row>
-    <row r="20" spans="1:40">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="19">
+      <c r="B20" s="18">
         <v>26189</v>
       </c>
-      <c r="C20" s="19">
+      <c r="C20" s="18">
         <v>26145</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="18">
         <v>26093</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="18">
         <v>26068</v>
       </c>
-      <c r="F20" s="19">
+      <c r="F20" s="18">
         <v>26029</v>
       </c>
-      <c r="G20" s="19">
+      <c r="G20" s="18">
         <v>26012</v>
       </c>
-      <c r="H20" s="19">
+      <c r="H20" s="18">
         <v>25961</v>
       </c>
-      <c r="I20" s="19">
+      <c r="I20" s="18">
         <v>25874</v>
       </c>
-      <c r="J20" s="19">
+      <c r="J20" s="18">
         <v>25772</v>
       </c>
-      <c r="K20" s="19">
+      <c r="K20" s="18">
         <v>25719</v>
       </c>
-      <c r="L20" s="19">
+      <c r="L20" s="18">
         <v>25658</v>
       </c>
-      <c r="M20" s="19">
+      <c r="M20" s="18">
         <v>25605</v>
       </c>
       <c r="N20" s="12">
         <v>25538</v>
       </c>
-      <c r="O20" s="31">
+      <c r="O20" s="18">
         <v>25428</v>
       </c>
-      <c r="P20" s="31">
+      <c r="P20" s="18">
         <v>25333</v>
       </c>
-      <c r="Q20" s="31">
+      <c r="Q20" s="18">
         <v>25342</v>
       </c>
-      <c r="R20" s="31">
+      <c r="R20" s="18">
         <v>25336</v>
       </c>
-      <c r="S20" s="32">
+      <c r="S20" s="28">
         <v>25308</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="25">
         <v>25240</v>
       </c>
       <c r="U20" s="12">
         <v>25145</v>
       </c>
-      <c r="V20" s="29">
+      <c r="V20" s="26">
         <v>25007</v>
       </c>
-      <c r="W20" s="29">
+      <c r="W20" s="26">
         <v>24917</v>
       </c>
-      <c r="X20" s="34">
+      <c r="X20" s="29">
         <v>25171</v>
       </c>
       <c r="Y20" s="12">
         <v>24733</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="Z20" s="26">
         <v>24573</v>
       </c>
       <c r="AA20" s="12">
         <v>24527</v>
       </c>
       <c r="AB20" s="12">
         <v>24417</v>
       </c>
       <c r="AC20" s="12">
         <v>24352</v>
       </c>
       <c r="AD20" s="12">
         <v>24274</v>
       </c>
-      <c r="AE20" s="42">
+      <c r="AE20" s="36">
         <v>24247</v>
       </c>
       <c r="AF20" s="12">
         <v>24115</v>
       </c>
       <c r="AG20" s="12">
         <v>23973</v>
       </c>
-      <c r="AH20" s="34">
+      <c r="AH20" s="29">
         <v>24229</v>
       </c>
       <c r="AI20" s="12">
         <v>23811</v>
       </c>
       <c r="AJ20" s="12">
         <v>23716</v>
       </c>
       <c r="AK20" s="12">
         <v>23665</v>
       </c>
       <c r="AL20" s="15">
         <v>23621</v>
       </c>
       <c r="AM20" s="12">
         <v>23559</v>
       </c>
       <c r="AN20" s="15">
         <v>23510</v>
       </c>
+      <c r="AO20" s="15">
+        <v>23420</v>
+      </c>
+      <c r="AP20" s="15">
+        <v>23373</v>
+      </c>
+      <c r="AQ20" s="15">
+        <v>23315</v>
+      </c>
     </row>
-    <row r="21" spans="1:40">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="19">
+      <c r="B21" s="18">
         <v>20853</v>
       </c>
-      <c r="C21" s="19">
+      <c r="C21" s="18">
         <v>20836</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="18">
         <v>20828</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="18">
         <v>20800</v>
       </c>
-      <c r="F21" s="19">
+      <c r="F21" s="18">
         <v>20762</v>
       </c>
-      <c r="G21" s="19">
+      <c r="G21" s="18">
         <v>20702</v>
       </c>
-      <c r="H21" s="19">
+      <c r="H21" s="18">
         <v>20630</v>
       </c>
-      <c r="I21" s="19">
+      <c r="I21" s="18">
         <v>20577</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J21" s="18">
         <v>20531</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K21" s="18">
         <v>20471</v>
       </c>
-      <c r="L21" s="19">
+      <c r="L21" s="18">
         <v>20433</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M21" s="18">
         <v>20399</v>
       </c>
       <c r="N21" s="12">
         <v>20365</v>
       </c>
-      <c r="O21" s="31">
+      <c r="O21" s="18">
         <v>20317</v>
       </c>
-      <c r="P21" s="31">
+      <c r="P21" s="18">
         <v>20286</v>
       </c>
-      <c r="Q21" s="31">
+      <c r="Q21" s="18">
         <v>20244</v>
       </c>
-      <c r="R21" s="31">
+      <c r="R21" s="18">
         <v>20224</v>
       </c>
-      <c r="S21" s="32">
+      <c r="S21" s="28">
         <v>20167</v>
       </c>
-      <c r="T21" s="28">
+      <c r="T21" s="25">
         <v>20135</v>
       </c>
       <c r="U21" s="12">
         <v>20074</v>
       </c>
-      <c r="V21" s="29">
+      <c r="V21" s="26">
         <v>20041</v>
       </c>
-      <c r="W21" s="29">
+      <c r="W21" s="26">
         <v>19977</v>
       </c>
-      <c r="X21" s="34">
+      <c r="X21" s="29">
         <v>20135</v>
       </c>
       <c r="Y21" s="12">
         <v>19845</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="Z21" s="26">
         <v>19814</v>
       </c>
       <c r="AA21" s="12">
         <v>19748</v>
       </c>
       <c r="AB21" s="12">
         <v>19708</v>
       </c>
       <c r="AC21" s="12">
         <v>19651</v>
       </c>
       <c r="AD21" s="12">
         <v>19576</v>
       </c>
-      <c r="AE21" s="42">
+      <c r="AE21" s="36">
         <v>19498</v>
       </c>
       <c r="AF21" s="12">
         <v>19435</v>
       </c>
       <c r="AG21" s="12">
         <v>19357</v>
       </c>
-      <c r="AH21" s="34">
+      <c r="AH21" s="29">
         <v>19559</v>
       </c>
       <c r="AI21" s="12">
         <v>19247</v>
       </c>
       <c r="AJ21" s="12">
         <v>19166</v>
       </c>
       <c r="AK21" s="12">
         <v>19116</v>
       </c>
       <c r="AL21" s="15">
         <v>19082</v>
       </c>
       <c r="AM21" s="12">
         <v>19026</v>
       </c>
       <c r="AN21" s="15">
         <v>19005</v>
       </c>
+      <c r="AO21" s="15">
+        <v>18953</v>
+      </c>
+      <c r="AP21" s="15">
+        <v>18917</v>
+      </c>
+      <c r="AQ21" s="15">
+        <v>18896</v>
+      </c>
     </row>
-    <row r="22" spans="1:40">
-      <c r="A22" s="23" t="s">
+    <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="19">
+      <c r="B22" s="18">
         <v>16095</v>
       </c>
-      <c r="C22" s="19">
+      <c r="C22" s="18">
         <v>16068</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D22" s="18">
         <v>16043</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="18">
         <v>16043</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F22" s="18">
         <v>16028</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="18">
         <v>16016</v>
       </c>
-      <c r="H22" s="19">
+      <c r="H22" s="18">
         <v>15992</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I22" s="18">
         <v>15941</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J22" s="18">
         <v>15882</v>
       </c>
-      <c r="K22" s="19">
+      <c r="K22" s="18">
         <v>15852</v>
       </c>
-      <c r="L22" s="19">
+      <c r="L22" s="18">
         <v>15817</v>
       </c>
-      <c r="M22" s="19">
+      <c r="M22" s="18">
         <v>15785</v>
       </c>
       <c r="N22" s="12">
         <v>15741</v>
       </c>
-      <c r="O22" s="31">
+      <c r="O22" s="18">
         <v>15714</v>
       </c>
-      <c r="P22" s="31">
+      <c r="P22" s="18">
         <v>15657</v>
       </c>
-      <c r="Q22" s="31">
+      <c r="Q22" s="18">
         <v>15655</v>
       </c>
-      <c r="R22" s="31">
+      <c r="R22" s="18">
         <v>15638</v>
       </c>
-      <c r="S22" s="32">
+      <c r="S22" s="28">
         <v>15618</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="25">
         <v>15574</v>
       </c>
       <c r="U22" s="12">
         <v>15556</v>
       </c>
-      <c r="V22" s="29">
+      <c r="V22" s="26">
         <v>15503</v>
       </c>
-      <c r="W22" s="29">
+      <c r="W22" s="26">
         <v>15471</v>
       </c>
-      <c r="X22" s="34">
+      <c r="X22" s="29">
         <v>15594</v>
       </c>
       <c r="Y22" s="12">
         <v>15424</v>
       </c>
-      <c r="Z22" s="29">
+      <c r="Z22" s="26">
         <v>15379</v>
       </c>
       <c r="AA22" s="12">
         <v>15311</v>
       </c>
       <c r="AB22" s="12">
         <v>15267</v>
       </c>
       <c r="AC22" s="12">
         <v>15219</v>
       </c>
       <c r="AD22" s="12">
         <v>15179</v>
       </c>
-      <c r="AE22" s="42">
+      <c r="AE22" s="36">
         <v>15133</v>
       </c>
       <c r="AF22" s="12">
         <v>15092</v>
       </c>
       <c r="AG22" s="12">
         <v>14994</v>
       </c>
-      <c r="AH22" s="34">
+      <c r="AH22" s="29">
         <v>15136</v>
       </c>
       <c r="AI22" s="12">
         <v>14807</v>
       </c>
       <c r="AJ22" s="12">
         <v>14738</v>
       </c>
       <c r="AK22" s="12">
         <v>14682</v>
       </c>
       <c r="AL22" s="15">
         <v>14643</v>
       </c>
       <c r="AM22" s="12">
         <v>14607</v>
       </c>
       <c r="AN22" s="15">
         <v>14565</v>
       </c>
+      <c r="AO22" s="15">
+        <v>14543</v>
+      </c>
+      <c r="AP22" s="15">
+        <v>14544</v>
+      </c>
+      <c r="AQ22" s="15">
+        <v>14519</v>
+      </c>
     </row>
-    <row r="23" spans="1:40">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B23" s="18">
         <v>12829</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C23" s="18">
         <v>12804</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="18">
         <v>12794</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E23" s="18">
         <v>12754</v>
       </c>
-      <c r="F23" s="19">
+      <c r="F23" s="18">
         <v>12733</v>
       </c>
-      <c r="G23" s="19">
+      <c r="G23" s="18">
         <v>12700</v>
       </c>
-      <c r="H23" s="19">
+      <c r="H23" s="18">
         <v>12667</v>
       </c>
-      <c r="I23" s="19">
+      <c r="I23" s="18">
         <v>12639</v>
       </c>
-      <c r="J23" s="19">
+      <c r="J23" s="18">
         <v>12554</v>
       </c>
-      <c r="K23" s="19">
+      <c r="K23" s="18">
         <v>12514</v>
       </c>
-      <c r="L23" s="19">
+      <c r="L23" s="18">
         <v>12487</v>
       </c>
-      <c r="M23" s="19">
+      <c r="M23" s="18">
         <v>12431</v>
       </c>
       <c r="N23" s="12">
         <v>12383</v>
       </c>
-      <c r="O23" s="31">
+      <c r="O23" s="18">
         <v>12345</v>
       </c>
-      <c r="P23" s="31">
+      <c r="P23" s="18">
         <v>12316</v>
       </c>
-      <c r="Q23" s="31">
+      <c r="Q23" s="18">
         <v>12273</v>
       </c>
-      <c r="R23" s="31">
+      <c r="R23" s="18">
         <v>12255</v>
       </c>
-      <c r="S23" s="32">
+      <c r="S23" s="28">
         <v>12257</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="25">
         <v>12218</v>
       </c>
       <c r="U23" s="12">
         <v>12179</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="26">
         <v>12134</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="26">
         <v>12090</v>
       </c>
-      <c r="X23" s="34">
+      <c r="X23" s="29">
         <v>12220</v>
       </c>
       <c r="Y23" s="12">
         <v>11959</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="26">
         <v>11918</v>
       </c>
       <c r="AA23" s="12">
         <v>11876</v>
       </c>
       <c r="AB23" s="12">
         <v>11859</v>
       </c>
       <c r="AC23" s="12">
         <v>11810</v>
       </c>
       <c r="AD23" s="12">
         <v>11813</v>
       </c>
-      <c r="AE23" s="42">
+      <c r="AE23" s="36">
         <v>11799</v>
       </c>
       <c r="AF23" s="12">
         <v>11771</v>
       </c>
       <c r="AG23" s="12">
         <v>11721</v>
       </c>
-      <c r="AH23" s="34">
+      <c r="AH23" s="29">
         <v>11784</v>
       </c>
       <c r="AI23" s="12">
         <v>11585</v>
       </c>
       <c r="AJ23" s="12">
         <v>11541</v>
       </c>
       <c r="AK23" s="12">
         <v>11490</v>
       </c>
       <c r="AL23" s="15">
         <v>11446</v>
       </c>
       <c r="AM23" s="12">
         <v>11418</v>
       </c>
       <c r="AN23" s="15">
         <v>11343</v>
       </c>
+      <c r="AO23" s="15">
+        <v>11299</v>
+      </c>
+      <c r="AP23" s="15">
+        <v>11296</v>
+      </c>
+      <c r="AQ23" s="15">
+        <v>11267</v>
+      </c>
     </row>
-    <row r="24" spans="1:40">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="18">
         <v>35086</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="18">
         <v>35051</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>35047</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>35016</v>
       </c>
-      <c r="F24" s="19">
+      <c r="F24" s="18">
         <v>34996</v>
       </c>
-      <c r="G24" s="19">
+      <c r="G24" s="18">
         <v>34937</v>
       </c>
-      <c r="H24" s="19">
+      <c r="H24" s="18">
         <v>34879</v>
       </c>
-      <c r="I24" s="19">
+      <c r="I24" s="18">
         <v>34812</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J24" s="18">
         <v>34744</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K24" s="18">
         <v>34709</v>
       </c>
-      <c r="L24" s="19">
+      <c r="L24" s="18">
         <v>34664</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="18">
         <v>34662</v>
       </c>
       <c r="N24" s="12">
         <v>34574</v>
       </c>
-      <c r="O24" s="31">
+      <c r="O24" s="18">
         <v>34460</v>
       </c>
-      <c r="P24" s="31">
+      <c r="P24" s="18">
         <v>34393</v>
       </c>
-      <c r="Q24" s="31">
+      <c r="Q24" s="18">
         <v>34504</v>
       </c>
-      <c r="R24" s="31">
+      <c r="R24" s="18">
         <v>34412</v>
       </c>
-      <c r="S24" s="32">
+      <c r="S24" s="28">
         <v>34328</v>
       </c>
-      <c r="T24" s="28">
+      <c r="T24" s="25">
         <v>34196</v>
       </c>
       <c r="U24" s="12">
         <v>34108</v>
       </c>
-      <c r="V24" s="29">
+      <c r="V24" s="26">
         <v>33991</v>
       </c>
-      <c r="W24" s="29">
+      <c r="W24" s="26">
         <v>33859</v>
       </c>
-      <c r="X24" s="34">
+      <c r="X24" s="29">
         <v>34137</v>
       </c>
       <c r="Y24" s="12">
         <v>33548</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="Z24" s="26">
         <v>33390</v>
       </c>
       <c r="AA24" s="12">
         <v>33254</v>
       </c>
       <c r="AB24" s="12">
         <v>33147</v>
       </c>
       <c r="AC24" s="12">
         <v>33021</v>
       </c>
       <c r="AD24" s="12">
         <v>32894</v>
       </c>
-      <c r="AE24" s="42">
+      <c r="AE24" s="36">
         <v>32822</v>
       </c>
       <c r="AF24" s="12">
         <v>32755</v>
       </c>
       <c r="AG24" s="12">
         <v>32640</v>
       </c>
-      <c r="AH24" s="34">
+      <c r="AH24" s="29">
         <v>32975</v>
       </c>
       <c r="AI24" s="12">
         <v>32441</v>
       </c>
       <c r="AJ24" s="12">
         <v>32652</v>
       </c>
       <c r="AK24" s="12">
         <v>32592</v>
       </c>
       <c r="AL24" s="15">
         <v>32528</v>
       </c>
       <c r="AM24" s="12">
         <v>32447</v>
       </c>
       <c r="AN24" s="15">
         <v>32374</v>
       </c>
+      <c r="AO24" s="15">
+        <v>32304</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>32257</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>32200</v>
+      </c>
     </row>
-    <row r="25" spans="1:40">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="19">
+      <c r="B25" s="18">
         <v>7306</v>
       </c>
-      <c r="C25" s="19">
+      <c r="C25" s="18">
         <v>7292</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="18">
         <v>7297</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="18">
         <v>7289</v>
       </c>
-      <c r="F25" s="19">
+      <c r="F25" s="18">
         <v>7284</v>
       </c>
-      <c r="G25" s="19">
+      <c r="G25" s="18">
         <v>7238</v>
       </c>
-      <c r="H25" s="19">
+      <c r="H25" s="18">
         <v>7222</v>
       </c>
-      <c r="I25" s="19">
+      <c r="I25" s="18">
         <v>7190</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J25" s="18">
         <v>7183</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K25" s="18">
         <v>7165</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L25" s="18">
         <v>7141</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M25" s="18">
         <v>7110</v>
       </c>
       <c r="N25" s="12">
         <v>7058</v>
       </c>
-      <c r="O25" s="31">
+      <c r="O25" s="18">
         <v>7047</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="18">
         <v>7004</v>
       </c>
-      <c r="Q25" s="31">
+      <c r="Q25" s="18">
         <v>6971</v>
       </c>
-      <c r="R25" s="31">
+      <c r="R25" s="18">
         <v>6939</v>
       </c>
-      <c r="S25" s="32">
+      <c r="S25" s="28">
         <v>6917</v>
       </c>
-      <c r="T25" s="28">
+      <c r="T25" s="25">
         <v>6889</v>
       </c>
       <c r="U25" s="12">
         <v>6874</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="26">
         <v>6845</v>
       </c>
-      <c r="W25" s="29">
+      <c r="W25" s="26">
         <v>6799</v>
       </c>
-      <c r="X25" s="34">
+      <c r="X25" s="29">
         <v>6915</v>
       </c>
       <c r="Y25" s="12">
         <v>6745</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="26">
         <v>6708</v>
       </c>
       <c r="AA25" s="12">
         <v>6675</v>
       </c>
       <c r="AB25" s="12">
         <v>6648</v>
       </c>
       <c r="AC25" s="12">
         <v>6623</v>
       </c>
       <c r="AD25" s="12">
         <v>6631</v>
       </c>
-      <c r="AE25" s="42">
+      <c r="AE25" s="36">
         <v>6570</v>
       </c>
       <c r="AF25" s="12">
         <v>6567</v>
       </c>
       <c r="AG25" s="12">
         <v>6572</v>
       </c>
-      <c r="AH25" s="34">
+      <c r="AH25" s="29">
         <v>6611</v>
       </c>
       <c r="AI25" s="12">
         <v>6509</v>
       </c>
       <c r="AJ25" s="12">
         <v>6481</v>
       </c>
       <c r="AK25" s="12">
         <v>6446</v>
       </c>
       <c r="AL25" s="15">
         <v>6447</v>
       </c>
       <c r="AM25" s="12">
         <v>6427</v>
       </c>
       <c r="AN25" s="15">
         <v>6416</v>
       </c>
+      <c r="AO25" s="15">
+        <v>6384</v>
+      </c>
+      <c r="AP25" s="15">
+        <v>6426</v>
+      </c>
+      <c r="AQ25" s="15">
+        <v>6407</v>
+      </c>
     </row>
-    <row r="26" spans="1:40">
-      <c r="A26" s="23" t="s">
+    <row r="26" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="19">
+      <c r="B26" s="18">
         <v>16992</v>
       </c>
-      <c r="C26" s="19">
+      <c r="C26" s="18">
         <v>16968</v>
       </c>
-      <c r="D26" s="19">
+      <c r="D26" s="18">
         <v>16967</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>16970</v>
       </c>
-      <c r="F26" s="19">
+      <c r="F26" s="18">
         <v>16970</v>
       </c>
-      <c r="G26" s="19">
+      <c r="G26" s="18">
         <v>16946</v>
       </c>
-      <c r="H26" s="19">
+      <c r="H26" s="18">
         <v>16924</v>
       </c>
-      <c r="I26" s="19">
+      <c r="I26" s="18">
         <v>16916</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="18">
         <v>16899</v>
       </c>
-      <c r="K26" s="19">
+      <c r="K26" s="18">
         <v>16878</v>
       </c>
-      <c r="L26" s="19">
+      <c r="L26" s="18">
         <v>16842</v>
       </c>
-      <c r="M26" s="19">
+      <c r="M26" s="18">
         <v>16814</v>
       </c>
       <c r="N26" s="12">
         <v>16782</v>
       </c>
-      <c r="O26" s="31">
+      <c r="O26" s="18">
         <v>16740</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="18">
         <v>16712</v>
       </c>
-      <c r="Q26" s="31">
+      <c r="Q26" s="18">
         <v>16704</v>
       </c>
-      <c r="R26" s="31">
+      <c r="R26" s="18">
         <v>16685</v>
       </c>
-      <c r="S26" s="32">
+      <c r="S26" s="28">
         <v>16682</v>
       </c>
-      <c r="T26" s="28">
+      <c r="T26" s="25">
         <v>16651</v>
       </c>
       <c r="U26" s="12">
         <v>16612</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="26">
         <v>16558</v>
       </c>
-      <c r="W26" s="29">
+      <c r="W26" s="26">
         <v>16485</v>
       </c>
-      <c r="X26" s="34">
+      <c r="X26" s="29">
         <v>16627</v>
       </c>
       <c r="Y26" s="12">
         <v>16426</v>
       </c>
-      <c r="Z26" s="29">
+      <c r="Z26" s="26">
         <v>16383</v>
       </c>
       <c r="AA26" s="12">
         <v>16362</v>
       </c>
       <c r="AB26" s="12">
         <v>16307</v>
       </c>
       <c r="AC26" s="12">
         <v>16275</v>
       </c>
       <c r="AD26" s="12">
         <v>16242</v>
       </c>
-      <c r="AE26" s="42">
+      <c r="AE26" s="36">
         <v>16251</v>
       </c>
       <c r="AF26" s="12">
         <v>16219</v>
       </c>
       <c r="AG26" s="12">
         <v>16165</v>
       </c>
-      <c r="AH26" s="34">
+      <c r="AH26" s="29">
         <v>16249</v>
       </c>
       <c r="AI26" s="12">
         <v>16083</v>
       </c>
       <c r="AJ26" s="12">
         <v>16017</v>
       </c>
       <c r="AK26" s="12">
         <v>15975</v>
       </c>
       <c r="AL26" s="15">
         <v>15938</v>
       </c>
       <c r="AM26" s="12">
         <v>15903</v>
       </c>
       <c r="AN26" s="15">
         <v>15874</v>
       </c>
+      <c r="AO26" s="15">
+        <v>15851</v>
+      </c>
+      <c r="AP26" s="15">
+        <v>15830</v>
+      </c>
+      <c r="AQ26" s="15">
+        <v>15800</v>
+      </c>
     </row>
-    <row r="27" spans="1:40">
-      <c r="A27" s="23" t="s">
+    <row r="27" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="19">
+      <c r="B27" s="18">
         <v>81817</v>
       </c>
-      <c r="C27" s="19">
+      <c r="C27" s="18">
         <v>81421</v>
       </c>
-      <c r="D27" s="19">
+      <c r="D27" s="18">
         <v>81502</v>
       </c>
-      <c r="E27" s="19">
+      <c r="E27" s="18">
         <v>81612</v>
       </c>
-      <c r="F27" s="19">
+      <c r="F27" s="18">
         <v>81666</v>
       </c>
-      <c r="G27" s="19">
+      <c r="G27" s="18">
         <v>81730</v>
       </c>
-      <c r="H27" s="19">
+      <c r="H27" s="18">
         <v>81875</v>
       </c>
-      <c r="I27" s="19">
+      <c r="I27" s="18">
         <v>82092</v>
       </c>
-      <c r="J27" s="19">
+      <c r="J27" s="18">
         <v>82195</v>
       </c>
-      <c r="K27" s="19">
+      <c r="K27" s="18">
         <v>82272</v>
       </c>
-      <c r="L27" s="19">
+      <c r="L27" s="18">
         <v>82357</v>
       </c>
-      <c r="M27" s="19">
+      <c r="M27" s="18">
         <v>82401</v>
       </c>
       <c r="N27" s="12">
         <v>82482</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="18">
         <v>82645</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="18">
         <v>82761</v>
       </c>
-      <c r="Q27" s="31">
+      <c r="Q27" s="18">
         <v>83032</v>
       </c>
-      <c r="R27" s="31">
+      <c r="R27" s="18">
         <v>83106</v>
       </c>
-      <c r="S27" s="32">
+      <c r="S27" s="28">
         <v>83216</v>
       </c>
-      <c r="T27" s="28">
+      <c r="T27" s="25">
         <v>83398</v>
       </c>
       <c r="U27" s="12">
         <v>83574</v>
       </c>
-      <c r="V27" s="29">
+      <c r="V27" s="26">
         <v>83751</v>
       </c>
-      <c r="W27" s="29">
+      <c r="W27" s="26">
         <v>83918</v>
       </c>
-      <c r="X27" s="34">
+      <c r="X27" s="29">
         <v>83383</v>
       </c>
       <c r="Y27" s="12">
         <v>84351</v>
       </c>
-      <c r="Z27" s="29">
+      <c r="Z27" s="26">
         <v>84364</v>
       </c>
       <c r="AA27" s="12">
         <v>84577</v>
       </c>
       <c r="AB27" s="12">
         <v>84613</v>
       </c>
       <c r="AC27" s="12">
         <v>84720</v>
       </c>
       <c r="AD27" s="12">
         <v>84968</v>
       </c>
-      <c r="AE27" s="42">
+      <c r="AE27" s="36">
         <v>85094</v>
       </c>
       <c r="AF27" s="12">
         <v>85272</v>
       </c>
       <c r="AG27" s="12">
         <v>85479</v>
       </c>
-      <c r="AH27" s="34">
+      <c r="AH27" s="29">
         <v>85067</v>
       </c>
       <c r="AI27" s="12">
         <v>86217</v>
       </c>
       <c r="AJ27" s="12">
         <v>86506</v>
       </c>
       <c r="AK27" s="12">
         <v>86882</v>
       </c>
       <c r="AL27" s="15">
         <v>87293</v>
       </c>
       <c r="AM27" s="12">
         <v>87559</v>
       </c>
       <c r="AN27" s="15">
         <v>88048</v>
       </c>
+      <c r="AO27" s="15">
+        <v>88468</v>
+      </c>
+      <c r="AP27" s="15">
+        <v>88941</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>89225</v>
+      </c>
     </row>
-    <row r="28" spans="1:40">
-      <c r="A28" s="23" t="s">
+    <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="19">
+      <c r="B28" s="18">
         <v>27551</v>
       </c>
-      <c r="C28" s="19">
+      <c r="C28" s="18">
         <v>27536</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="18">
         <v>27527</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E28" s="18">
         <v>27495</v>
       </c>
-      <c r="F28" s="19">
+      <c r="F28" s="18">
         <v>27482</v>
       </c>
-      <c r="G28" s="19">
+      <c r="G28" s="18">
         <v>27462</v>
       </c>
-      <c r="H28" s="19">
+      <c r="H28" s="18">
         <v>27420</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="18">
         <v>27359</v>
       </c>
-      <c r="J28" s="19">
+      <c r="J28" s="18">
         <v>27261</v>
       </c>
-      <c r="K28" s="19">
+      <c r="K28" s="18">
         <v>27215</v>
       </c>
-      <c r="L28" s="19">
+      <c r="L28" s="18">
         <v>27192</v>
       </c>
-      <c r="M28" s="19">
+      <c r="M28" s="18">
         <v>27158</v>
       </c>
       <c r="N28" s="12">
         <v>27116</v>
       </c>
-      <c r="O28" s="31">
+      <c r="O28" s="18">
         <v>27063</v>
       </c>
-      <c r="P28" s="31">
+      <c r="P28" s="18">
         <v>27012</v>
       </c>
-      <c r="Q28" s="31">
+      <c r="Q28" s="18">
         <v>26988</v>
       </c>
-      <c r="R28" s="31">
+      <c r="R28" s="18">
         <v>26931</v>
       </c>
-      <c r="S28" s="32">
+      <c r="S28" s="28">
         <v>26903</v>
       </c>
-      <c r="T28" s="28">
+      <c r="T28" s="25">
         <v>26894</v>
       </c>
       <c r="U28" s="12">
         <v>26839</v>
       </c>
-      <c r="V28" s="29">
+      <c r="V28" s="26">
         <v>26837</v>
       </c>
-      <c r="W28" s="29">
+      <c r="W28" s="26">
         <v>26795</v>
       </c>
-      <c r="X28" s="34">
+      <c r="X28" s="29">
         <v>26924</v>
       </c>
       <c r="Y28" s="12">
         <v>26679</v>
       </c>
-      <c r="Z28" s="29">
+      <c r="Z28" s="26">
         <v>26579</v>
       </c>
       <c r="AA28" s="12">
         <v>26554</v>
       </c>
       <c r="AB28" s="12">
         <v>26407</v>
       </c>
       <c r="AC28" s="12">
         <v>26333</v>
       </c>
       <c r="AD28" s="12">
         <v>26306</v>
       </c>
-      <c r="AE28" s="42">
+      <c r="AE28" s="36">
         <v>26265</v>
       </c>
       <c r="AF28" s="12">
         <v>26203</v>
       </c>
       <c r="AG28" s="12">
         <v>26129</v>
       </c>
-      <c r="AH28" s="34">
+      <c r="AH28" s="29">
         <v>26307</v>
       </c>
       <c r="AI28" s="12">
         <v>26030</v>
       </c>
       <c r="AJ28" s="12">
         <v>25928</v>
       </c>
       <c r="AK28" s="12">
         <v>25887</v>
       </c>
       <c r="AL28" s="15">
         <v>25832</v>
       </c>
       <c r="AM28" s="12">
         <v>25794</v>
       </c>
       <c r="AN28" s="15">
         <v>25790</v>
       </c>
+      <c r="AO28" s="15">
+        <v>25746</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>25692</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>25691</v>
+      </c>
     </row>
-    <row r="29" spans="1:40">
-      <c r="A29" s="23" t="s">
+    <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="19">
+      <c r="B29" s="18">
         <v>71407</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="18">
         <v>71388</v>
       </c>
-      <c r="D29" s="19">
+      <c r="D29" s="18">
         <v>71372</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="18">
         <v>71301</v>
       </c>
-      <c r="F29" s="19">
+      <c r="F29" s="18">
         <v>71254</v>
       </c>
-      <c r="G29" s="19">
+      <c r="G29" s="18">
         <v>71252</v>
       </c>
-      <c r="H29" s="19">
+      <c r="H29" s="18">
         <v>71178</v>
       </c>
-      <c r="I29" s="19">
+      <c r="I29" s="18">
         <v>71096</v>
       </c>
-      <c r="J29" s="19">
+      <c r="J29" s="18">
         <v>71072</v>
       </c>
-      <c r="K29" s="19">
+      <c r="K29" s="18">
         <v>71064</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L29" s="18">
         <v>71040</v>
       </c>
-      <c r="M29" s="19">
+      <c r="M29" s="18">
         <v>71040</v>
       </c>
       <c r="N29" s="12">
         <v>70986</v>
       </c>
-      <c r="O29" s="31">
+      <c r="O29" s="18">
         <v>70871</v>
       </c>
-      <c r="P29" s="31">
+      <c r="P29" s="18">
         <v>70818</v>
       </c>
-      <c r="Q29" s="31">
+      <c r="Q29" s="18">
         <v>70819</v>
       </c>
-      <c r="R29" s="31">
+      <c r="R29" s="18">
         <v>70763</v>
       </c>
-      <c r="S29" s="32">
+      <c r="S29" s="28">
         <v>70753</v>
       </c>
-      <c r="T29" s="28">
+      <c r="T29" s="25">
         <v>70752</v>
       </c>
       <c r="U29" s="12">
         <v>70659</v>
       </c>
-      <c r="V29" s="29">
+      <c r="V29" s="26">
         <v>70651</v>
       </c>
-      <c r="W29" s="29">
+      <c r="W29" s="26">
         <v>70578</v>
       </c>
-      <c r="X29" s="34">
+      <c r="X29" s="29">
         <v>70742</v>
       </c>
       <c r="Y29" s="12">
         <v>70448</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="Z29" s="26">
         <v>70392</v>
       </c>
       <c r="AA29" s="12">
         <v>70345</v>
       </c>
       <c r="AB29" s="12">
         <v>70283</v>
       </c>
       <c r="AC29" s="12">
         <v>70257</v>
       </c>
       <c r="AD29" s="12">
         <v>70262</v>
       </c>
-      <c r="AE29" s="42">
+      <c r="AE29" s="36">
         <v>70283</v>
       </c>
       <c r="AF29" s="12">
         <v>70305</v>
       </c>
       <c r="AG29" s="12">
         <v>70294</v>
       </c>
-      <c r="AH29" s="34">
+      <c r="AH29" s="29">
         <v>70322</v>
       </c>
       <c r="AI29" s="12">
         <v>70223</v>
       </c>
       <c r="AJ29" s="12">
         <v>70310</v>
       </c>
       <c r="AK29" s="12">
         <v>70220</v>
       </c>
       <c r="AL29" s="15">
         <v>70131</v>
       </c>
       <c r="AM29" s="12">
         <v>70063</v>
       </c>
       <c r="AN29" s="15">
         <v>70017</v>
       </c>
+      <c r="AO29" s="15">
+        <v>69947</v>
+      </c>
+      <c r="AP29" s="15">
+        <v>69906</v>
+      </c>
+      <c r="AQ29" s="15">
+        <v>69946</v>
+      </c>
     </row>
-    <row r="30" spans="1:40" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A30" s="49" t="s">
+    <row r="30" spans="1:43" s="21" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A30" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="49"/>
-[...24 lines deleted...]
-      <c r="AN30" s="58"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="50"/>
+      <c r="N30" s="50"/>
+      <c r="O30" s="50"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="50"/>
+      <c r="AE30" s="45"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="45"/>
+      <c r="AH30" s="45"/>
+      <c r="AI30" s="45"/>
+      <c r="AJ30" s="45"/>
+      <c r="AK30" s="45"/>
+      <c r="AL30" s="45"/>
+      <c r="AM30" s="45"/>
+      <c r="AN30" s="45"/>
+      <c r="AO30" s="45"/>
+      <c r="AP30" s="45"/>
     </row>
-    <row r="31" spans="1:40">
-      <c r="A31" s="22" t="s">
+    <row r="31" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="11">
         <v>441997</v>
       </c>
       <c r="C31" s="11">
         <v>442321</v>
       </c>
       <c r="D31" s="11">
         <v>442479</v>
       </c>
       <c r="E31" s="11">
         <v>442861</v>
       </c>
       <c r="F31" s="11">
         <v>443211</v>
       </c>
       <c r="G31" s="11">
         <v>443537</v>
       </c>
       <c r="H31" s="12">
         <v>443831</v>
       </c>
       <c r="I31" s="12">
         <v>444485</v>
       </c>
       <c r="J31" s="12">
         <v>444773</v>
       </c>
       <c r="K31" s="12">
         <v>444760</v>
       </c>
       <c r="L31" s="12">
         <v>445135</v>
       </c>
       <c r="M31" s="12">
         <v>445375</v>
       </c>
       <c r="N31" s="12">
         <v>445712</v>
       </c>
-      <c r="O31" s="31">
+      <c r="O31" s="18">
         <v>445930</v>
       </c>
-      <c r="P31" s="31">
+      <c r="P31" s="18">
         <v>446331</v>
       </c>
-      <c r="Q31" s="31">
+      <c r="Q31" s="18">
         <v>446855</v>
       </c>
-      <c r="R31" s="31">
+      <c r="R31" s="18">
         <v>447312</v>
       </c>
-      <c r="S31" s="31">
+      <c r="S31" s="18">
         <v>447785</v>
       </c>
-      <c r="T31" s="31">
+      <c r="T31" s="18">
         <v>448431</v>
       </c>
       <c r="U31" s="12">
         <v>448815</v>
       </c>
-      <c r="V31" s="29">
+      <c r="V31" s="26">
         <v>449296</v>
       </c>
-      <c r="W31" s="29">
+      <c r="W31" s="26">
         <v>449615</v>
       </c>
-      <c r="X31" s="34">
+      <c r="X31" s="29">
         <v>447808</v>
       </c>
       <c r="Y31" s="12">
         <v>450201</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="26">
         <v>450271</v>
       </c>
       <c r="AA31" s="12">
         <v>451188</v>
       </c>
       <c r="AB31" s="15">
         <v>451573</v>
       </c>
       <c r="AC31" s="12">
         <v>451960</v>
       </c>
       <c r="AD31" s="12">
         <v>452715</v>
       </c>
-      <c r="AE31" s="42">
+      <c r="AE31" s="36">
         <v>453213</v>
       </c>
       <c r="AF31" s="12">
         <v>453712</v>
       </c>
       <c r="AG31" s="12">
         <v>454329</v>
       </c>
-      <c r="AH31" s="34">
+      <c r="AH31" s="29">
         <v>452674</v>
       </c>
       <c r="AI31" s="12">
         <v>455528</v>
       </c>
       <c r="AJ31" s="12">
         <v>455952</v>
       </c>
       <c r="AK31" s="12">
         <v>456270</v>
       </c>
       <c r="AL31" s="15">
         <v>456778</v>
       </c>
       <c r="AM31" s="12">
         <v>457212</v>
       </c>
       <c r="AN31" s="15">
         <v>457764</v>
       </c>
+      <c r="AO31" s="15">
+        <v>458081</v>
+      </c>
+      <c r="AP31" s="15">
+        <v>458401</v>
+      </c>
+      <c r="AQ31" s="15">
+        <v>458999</v>
+      </c>
     </row>
-    <row r="32" spans="1:40">
-      <c r="A32" s="23" t="s">
+    <row r="32" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="19">
+      <c r="B32" s="18">
         <v>177269</v>
       </c>
-      <c r="C32" s="19">
+      <c r="C32" s="18">
         <v>177436</v>
       </c>
-      <c r="D32" s="19">
+      <c r="D32" s="18">
         <v>177578</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E32" s="18">
         <v>177815</v>
       </c>
-      <c r="F32" s="19">
+      <c r="F32" s="18">
         <v>177987</v>
       </c>
-      <c r="G32" s="19">
+      <c r="G32" s="18">
         <v>178193</v>
       </c>
-      <c r="H32" s="19">
+      <c r="H32" s="18">
         <v>178458</v>
       </c>
-      <c r="I32" s="19">
+      <c r="I32" s="18">
         <v>178784</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J32" s="18">
         <v>178938</v>
       </c>
-      <c r="K32" s="19">
+      <c r="K32" s="18">
         <v>178996</v>
       </c>
-      <c r="L32" s="19">
+      <c r="L32" s="18">
         <v>179213</v>
       </c>
-      <c r="M32" s="19">
+      <c r="M32" s="18">
         <v>179361</v>
       </c>
       <c r="N32" s="12">
         <v>179513</v>
       </c>
-      <c r="O32" s="31">
+      <c r="O32" s="18">
         <v>179667</v>
       </c>
-      <c r="P32" s="31">
+      <c r="P32" s="18">
         <v>179775</v>
       </c>
-      <c r="Q32" s="31">
+      <c r="Q32" s="18">
         <v>180026</v>
       </c>
-      <c r="R32" s="31">
+      <c r="R32" s="18">
         <v>180208</v>
       </c>
-      <c r="S32" s="31">
+      <c r="S32" s="18">
         <v>180456</v>
       </c>
-      <c r="T32" s="31">
+      <c r="T32" s="18">
         <v>180792</v>
       </c>
       <c r="U32" s="12">
         <v>181108</v>
       </c>
-      <c r="V32" s="29">
+      <c r="V32" s="26">
         <v>181375</v>
       </c>
-      <c r="W32" s="29">
+      <c r="W32" s="26">
         <v>181654</v>
       </c>
-      <c r="X32" s="34">
+      <c r="X32" s="29">
         <v>180729</v>
       </c>
       <c r="Y32" s="12">
         <v>182247</v>
       </c>
-      <c r="Z32" s="29">
+      <c r="Z32" s="26">
         <v>182369</v>
       </c>
       <c r="AA32" s="12">
         <v>182897</v>
       </c>
       <c r="AB32" s="15">
         <v>183166</v>
       </c>
       <c r="AC32" s="12">
         <v>183380</v>
       </c>
       <c r="AD32" s="12">
         <v>183616</v>
       </c>
-      <c r="AE32" s="42">
+      <c r="AE32" s="36">
         <v>183795</v>
       </c>
       <c r="AF32" s="12">
         <v>184071</v>
       </c>
       <c r="AG32" s="12">
         <v>184436</v>
       </c>
-      <c r="AH32" s="34">
+      <c r="AH32" s="29">
         <v>183568</v>
       </c>
       <c r="AI32" s="12">
         <v>185001</v>
       </c>
       <c r="AJ32" s="12">
         <v>185134</v>
       </c>
       <c r="AK32" s="12">
         <v>185379</v>
       </c>
       <c r="AL32" s="15">
         <v>185668</v>
       </c>
       <c r="AM32" s="12">
         <v>185891</v>
       </c>
       <c r="AN32" s="15">
         <v>186111</v>
       </c>
+      <c r="AO32" s="15">
+        <v>186236</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>186393</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>186628</v>
+      </c>
     </row>
-    <row r="33" spans="1:40">
-      <c r="A33" s="23" t="s">
+    <row r="33" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="19">
+      <c r="B33" s="18">
         <v>51661</v>
       </c>
-      <c r="C33" s="19">
+      <c r="C33" s="18">
         <v>51909</v>
       </c>
-      <c r="D33" s="19">
+      <c r="D33" s="18">
         <v>52031</v>
       </c>
-      <c r="E33" s="19">
+      <c r="E33" s="18">
         <v>52263</v>
       </c>
-      <c r="F33" s="19">
+      <c r="F33" s="18">
         <v>52533</v>
       </c>
-      <c r="G33" s="19">
+      <c r="G33" s="18">
         <v>52739</v>
       </c>
-      <c r="H33" s="19">
+      <c r="H33" s="18">
         <v>53060</v>
       </c>
-      <c r="I33" s="19">
+      <c r="I33" s="18">
         <v>53598</v>
       </c>
-      <c r="J33" s="19">
+      <c r="J33" s="18">
         <v>54108</v>
       </c>
-      <c r="K33" s="19">
+      <c r="K33" s="18">
         <v>54307</v>
       </c>
-      <c r="L33" s="19">
+      <c r="L33" s="18">
         <v>54600</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M33" s="18">
         <v>54821</v>
       </c>
       <c r="N33" s="12">
         <v>55155</v>
       </c>
-      <c r="O33" s="31">
+      <c r="O33" s="18">
         <v>55524</v>
       </c>
-      <c r="P33" s="31">
+      <c r="P33" s="18">
         <v>55812</v>
       </c>
-      <c r="Q33" s="31">
+      <c r="Q33" s="18">
         <v>56104</v>
       </c>
-      <c r="R33" s="31">
+      <c r="R33" s="18">
         <v>56526</v>
       </c>
-      <c r="S33" s="31">
+      <c r="S33" s="18">
         <v>56967</v>
       </c>
-      <c r="T33" s="31">
+      <c r="T33" s="18">
         <v>57448</v>
       </c>
       <c r="U33" s="12">
         <v>57840</v>
       </c>
-      <c r="V33" s="29">
+      <c r="V33" s="26">
         <v>58236</v>
       </c>
-      <c r="W33" s="29">
+      <c r="W33" s="26">
         <v>58508</v>
       </c>
-      <c r="X33" s="34">
+      <c r="X33" s="29">
         <v>56968</v>
       </c>
       <c r="Y33" s="12">
         <v>59097</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="Z33" s="26">
         <v>59412</v>
       </c>
       <c r="AA33" s="12">
         <v>59925</v>
       </c>
       <c r="AB33" s="15">
         <v>60307</v>
       </c>
       <c r="AC33" s="12">
         <v>60714</v>
       </c>
       <c r="AD33" s="12">
         <v>61426</v>
       </c>
-      <c r="AE33" s="42">
+      <c r="AE33" s="36">
         <v>61930</v>
       </c>
       <c r="AF33" s="12">
         <v>62379</v>
       </c>
       <c r="AG33" s="12">
         <v>62877</v>
       </c>
-      <c r="AH33" s="34">
+      <c r="AH33" s="29">
         <v>61453</v>
       </c>
       <c r="AI33" s="12">
         <v>64088</v>
       </c>
       <c r="AJ33" s="12">
         <v>64484</v>
       </c>
       <c r="AK33" s="12">
         <v>64741</v>
       </c>
       <c r="AL33" s="15">
         <v>65084</v>
       </c>
       <c r="AM33" s="12">
         <v>65637</v>
       </c>
       <c r="AN33" s="15">
         <v>66146</v>
       </c>
+      <c r="AO33" s="15">
+        <v>66614</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>66975</v>
+      </c>
+      <c r="AQ33" s="15">
+        <v>67348</v>
+      </c>
     </row>
-    <row r="34" spans="1:40">
-      <c r="A34" s="23" t="s">
+    <row r="34" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="19">
+      <c r="B34" s="18">
         <v>65541</v>
       </c>
-      <c r="C34" s="19">
+      <c r="C34" s="18">
         <v>65520</v>
       </c>
-      <c r="D34" s="19">
+      <c r="D34" s="18">
         <v>65496</v>
       </c>
-      <c r="E34" s="19">
+      <c r="E34" s="18">
         <v>65494</v>
       </c>
-      <c r="F34" s="19">
+      <c r="F34" s="18">
         <v>65474</v>
       </c>
-      <c r="G34" s="19">
+      <c r="G34" s="18">
         <v>65449</v>
       </c>
-      <c r="H34" s="19">
+      <c r="H34" s="18">
         <v>65344</v>
       </c>
-      <c r="I34" s="19">
+      <c r="I34" s="18">
         <v>65207</v>
       </c>
-      <c r="J34" s="19">
+      <c r="J34" s="18">
         <v>65016</v>
       </c>
-      <c r="K34" s="19">
+      <c r="K34" s="18">
         <v>64894</v>
       </c>
-      <c r="L34" s="19">
+      <c r="L34" s="18">
         <v>64794</v>
       </c>
-      <c r="M34" s="19">
+      <c r="M34" s="18">
         <v>64714</v>
       </c>
       <c r="N34" s="12">
         <v>64637</v>
       </c>
-      <c r="O34" s="31">
+      <c r="O34" s="18">
         <v>64536</v>
       </c>
-      <c r="P34" s="31">
+      <c r="P34" s="18">
         <v>64722</v>
       </c>
-      <c r="Q34" s="31">
+      <c r="Q34" s="18">
         <v>64717</v>
       </c>
-      <c r="R34" s="31">
+      <c r="R34" s="18">
         <v>64654</v>
       </c>
-      <c r="S34" s="31">
+      <c r="S34" s="18">
         <v>64557</v>
       </c>
-      <c r="T34" s="31">
+      <c r="T34" s="18">
         <v>64475</v>
       </c>
       <c r="U34" s="12">
         <v>64335</v>
       </c>
-      <c r="V34" s="29">
+      <c r="V34" s="26">
         <v>64267</v>
       </c>
-      <c r="W34" s="29">
+      <c r="W34" s="26">
         <v>64177</v>
       </c>
-      <c r="X34" s="34">
+      <c r="X34" s="29">
         <v>64365</v>
       </c>
       <c r="Y34" s="12">
         <v>63994</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="26">
         <v>63859</v>
       </c>
       <c r="AA34" s="12">
         <v>63760</v>
       </c>
       <c r="AB34" s="15">
         <v>63721</v>
       </c>
       <c r="AC34" s="12">
         <v>63642</v>
       </c>
       <c r="AD34" s="12">
         <v>63575</v>
       </c>
-      <c r="AE34" s="42">
+      <c r="AE34" s="36">
         <v>63463</v>
       </c>
       <c r="AF34" s="12">
         <v>63358</v>
       </c>
       <c r="AG34" s="12">
         <v>63222</v>
       </c>
-      <c r="AH34" s="34">
+      <c r="AH34" s="29">
         <v>63498</v>
       </c>
       <c r="AI34" s="12">
         <v>63085</v>
       </c>
       <c r="AJ34" s="12">
         <v>63060</v>
       </c>
       <c r="AK34" s="12">
         <v>62966</v>
       </c>
       <c r="AL34" s="15">
         <v>62989</v>
       </c>
       <c r="AM34" s="12">
         <v>62838</v>
       </c>
       <c r="AN34" s="15">
         <v>62767</v>
       </c>
+      <c r="AO34" s="15">
+        <v>62709</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>62676</v>
+      </c>
+      <c r="AQ34" s="15">
+        <v>62661</v>
+      </c>
     </row>
-    <row r="35" spans="1:40">
-      <c r="A35" s="23" t="s">
+    <row r="35" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="19">
+      <c r="B35" s="18">
         <v>15884</v>
       </c>
-      <c r="C35" s="19">
+      <c r="C35" s="18">
         <v>15869</v>
       </c>
-      <c r="D35" s="19">
+      <c r="D35" s="18">
         <v>15862</v>
       </c>
-      <c r="E35" s="19">
+      <c r="E35" s="18">
         <v>15856</v>
       </c>
-      <c r="F35" s="19">
+      <c r="F35" s="18">
         <v>15840</v>
       </c>
-      <c r="G35" s="19">
+      <c r="G35" s="18">
         <v>15832</v>
       </c>
-      <c r="H35" s="19">
+      <c r="H35" s="18">
         <v>15779</v>
       </c>
-      <c r="I35" s="19">
+      <c r="I35" s="18">
         <v>15783</v>
       </c>
-      <c r="J35" s="19">
+      <c r="J35" s="18">
         <v>15745</v>
       </c>
-      <c r="K35" s="19">
+      <c r="K35" s="18">
         <v>15710</v>
       </c>
-      <c r="L35" s="19">
+      <c r="L35" s="18">
         <v>15663</v>
       </c>
-      <c r="M35" s="19">
+      <c r="M35" s="18">
         <v>15647</v>
       </c>
       <c r="N35" s="12">
         <v>15616</v>
       </c>
-      <c r="O35" s="31">
+      <c r="O35" s="18">
         <v>15576</v>
       </c>
-      <c r="P35" s="31">
+      <c r="P35" s="18">
         <v>15546</v>
       </c>
-      <c r="Q35" s="31">
+      <c r="Q35" s="18">
         <v>15525</v>
       </c>
-      <c r="R35" s="31">
+      <c r="R35" s="18">
         <v>15494</v>
       </c>
-      <c r="S35" s="31">
+      <c r="S35" s="18">
         <v>15482</v>
       </c>
-      <c r="T35" s="31">
+      <c r="T35" s="18">
         <v>15454</v>
       </c>
       <c r="U35" s="12">
         <v>15426</v>
       </c>
-      <c r="V35" s="29">
+      <c r="V35" s="26">
         <v>15382</v>
       </c>
-      <c r="W35" s="29">
+      <c r="W35" s="26">
         <v>15320</v>
       </c>
-      <c r="X35" s="34">
+      <c r="X35" s="29">
         <v>15447</v>
       </c>
       <c r="Y35" s="12">
         <v>15219</v>
       </c>
-      <c r="Z35" s="29">
+      <c r="Z35" s="26">
         <v>15176</v>
       </c>
       <c r="AA35" s="12">
         <v>15126</v>
       </c>
       <c r="AB35" s="15">
         <v>15093</v>
       </c>
       <c r="AC35" s="12">
         <v>15055</v>
       </c>
       <c r="AD35" s="12">
         <v>14994</v>
       </c>
-      <c r="AE35" s="42">
+      <c r="AE35" s="36">
         <v>14962</v>
       </c>
       <c r="AF35" s="12">
         <v>14926</v>
       </c>
       <c r="AG35" s="12">
         <v>14938</v>
       </c>
-      <c r="AH35" s="34">
+      <c r="AH35" s="29">
         <v>15063</v>
       </c>
       <c r="AI35" s="12">
         <v>14899</v>
       </c>
       <c r="AJ35" s="12">
         <v>14841</v>
       </c>
       <c r="AK35" s="12">
         <v>14818</v>
       </c>
       <c r="AL35" s="15">
         <v>14790</v>
       </c>
       <c r="AM35" s="12">
         <v>14785</v>
       </c>
       <c r="AN35" s="15">
         <v>14775</v>
       </c>
+      <c r="AO35" s="15">
+        <v>14721</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>14686</v>
+      </c>
+      <c r="AQ35" s="15">
+        <v>14669</v>
+      </c>
     </row>
-    <row r="36" spans="1:40">
-      <c r="A36" s="23" t="s">
+    <row r="36" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="L36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="M36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N36" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="O36" s="31">
+      <c r="O36" s="18">
         <v>0</v>
       </c>
-      <c r="P36" s="31">
+      <c r="P36" s="18">
         <v>0</v>
       </c>
-      <c r="Q36" s="31">
+      <c r="Q36" s="18">
         <v>0</v>
       </c>
-      <c r="R36" s="31">
+      <c r="R36" s="18">
         <v>0</v>
       </c>
-      <c r="S36" s="31">
+      <c r="S36" s="18">
         <v>0</v>
       </c>
-      <c r="T36" s="31">
+      <c r="T36" s="18">
         <v>0</v>
       </c>
       <c r="U36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W36" s="20" t="s">
+      <c r="W36" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z36" s="29" t="s">
+      <c r="Z36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE36" s="29" t="s">
+      <c r="AE36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN36" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ36" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:40">
-      <c r="A37" s="23" t="s">
+    <row r="37" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="L37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="M37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N37" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="O37" s="31">
+      <c r="O37" s="18">
         <v>0</v>
       </c>
-      <c r="P37" s="31">
+      <c r="P37" s="18">
         <v>0</v>
       </c>
-      <c r="Q37" s="31">
+      <c r="Q37" s="18">
         <v>0</v>
       </c>
-      <c r="R37" s="31">
+      <c r="R37" s="18">
         <v>0</v>
       </c>
-      <c r="S37" s="31">
+      <c r="S37" s="18">
         <v>0</v>
       </c>
-      <c r="T37" s="31">
+      <c r="T37" s="18">
         <v>0</v>
       </c>
       <c r="U37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W37" s="20" t="s">
+      <c r="W37" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z37" s="29" t="s">
+      <c r="Z37" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE37" s="29" t="s">
+      <c r="AE37" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN37" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ37" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:40">
-      <c r="A38" s="23" t="s">
+    <row r="38" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="19">
+      <c r="B38" s="18">
         <v>31092</v>
       </c>
-      <c r="C38" s="19">
+      <c r="C38" s="18">
         <v>31056</v>
       </c>
-      <c r="D38" s="19">
+      <c r="D38" s="18">
         <v>31027</v>
       </c>
-      <c r="E38" s="19">
+      <c r="E38" s="18">
         <v>31016</v>
       </c>
-      <c r="F38" s="19">
+      <c r="F38" s="18">
         <v>31017</v>
       </c>
-      <c r="G38" s="19">
+      <c r="G38" s="18">
         <v>30988</v>
       </c>
-      <c r="H38" s="19">
+      <c r="H38" s="18">
         <v>30946</v>
       </c>
-      <c r="I38" s="19">
+      <c r="I38" s="18">
         <v>30925</v>
       </c>
-      <c r="J38" s="19">
+      <c r="J38" s="18">
         <v>30862</v>
       </c>
-      <c r="K38" s="19">
+      <c r="K38" s="18">
         <v>30815</v>
       </c>
-      <c r="L38" s="19">
+      <c r="L38" s="18">
         <v>30783</v>
       </c>
-      <c r="M38" s="19">
+      <c r="M38" s="18">
         <v>30770</v>
       </c>
       <c r="N38" s="12">
         <v>30741</v>
       </c>
-      <c r="O38" s="31">
+      <c r="O38" s="18">
         <v>30708</v>
       </c>
-      <c r="P38" s="31">
+      <c r="P38" s="18">
         <v>30628</v>
       </c>
-      <c r="Q38" s="31">
+      <c r="Q38" s="18">
         <v>30573</v>
       </c>
-      <c r="R38" s="31">
+      <c r="R38" s="18">
         <v>30536</v>
       </c>
-      <c r="S38" s="31">
+      <c r="S38" s="18">
         <v>30457</v>
       </c>
-      <c r="T38" s="31">
+      <c r="T38" s="18">
         <v>30407</v>
       </c>
       <c r="U38" s="12">
         <v>30344</v>
       </c>
-      <c r="V38" s="29">
+      <c r="V38" s="26">
         <v>30311</v>
       </c>
-      <c r="W38" s="29">
+      <c r="W38" s="26">
         <v>30266</v>
       </c>
-      <c r="X38" s="34">
+      <c r="X38" s="29">
         <v>30486</v>
       </c>
       <c r="Y38" s="12">
         <v>30217</v>
       </c>
-      <c r="Z38" s="29">
+      <c r="Z38" s="26">
         <v>30235</v>
       </c>
       <c r="AA38" s="12">
         <v>30211</v>
       </c>
       <c r="AB38" s="15">
         <v>30193</v>
       </c>
       <c r="AC38" s="12">
         <v>30152</v>
       </c>
       <c r="AD38" s="12">
         <v>30104</v>
       </c>
-      <c r="AE38" s="42">
+      <c r="AE38" s="36">
         <v>30032</v>
       </c>
       <c r="AF38" s="12">
         <v>29965</v>
       </c>
       <c r="AG38" s="12">
         <v>29905</v>
       </c>
-      <c r="AH38" s="34">
+      <c r="AH38" s="29">
         <v>30064</v>
       </c>
       <c r="AI38" s="15">
         <v>29787</v>
       </c>
       <c r="AJ38" s="12">
         <v>29747</v>
       </c>
       <c r="AK38" s="12">
         <v>29749</v>
       </c>
       <c r="AL38" s="15">
         <v>29751</v>
       </c>
       <c r="AM38" s="12">
         <v>29660</v>
       </c>
       <c r="AN38" s="15">
         <v>29669</v>
       </c>
+      <c r="AO38" s="15">
+        <v>29639</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>29623</v>
+      </c>
+      <c r="AQ38" s="15">
+        <v>29622</v>
+      </c>
     </row>
-    <row r="39" spans="1:40">
-      <c r="A39" s="23" t="s">
+    <row r="39" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="19">
+      <c r="B39" s="18">
         <v>18105</v>
       </c>
-      <c r="C39" s="19">
+      <c r="C39" s="18">
         <v>18106</v>
       </c>
-      <c r="D39" s="19">
+      <c r="D39" s="18">
         <v>18104</v>
       </c>
-      <c r="E39" s="19">
+      <c r="E39" s="18">
         <v>18101</v>
       </c>
-      <c r="F39" s="19">
+      <c r="F39" s="18">
         <v>18098</v>
       </c>
-      <c r="G39" s="19">
+      <c r="G39" s="18">
         <v>18112</v>
       </c>
-      <c r="H39" s="19">
+      <c r="H39" s="18">
         <v>18104</v>
       </c>
-      <c r="I39" s="19">
+      <c r="I39" s="18">
         <v>18118</v>
       </c>
-      <c r="J39" s="19">
+      <c r="J39" s="18">
         <v>18130</v>
       </c>
-      <c r="K39" s="19">
+      <c r="K39" s="18">
         <v>18110</v>
       </c>
-      <c r="L39" s="19">
+      <c r="L39" s="18">
         <v>18123</v>
       </c>
-      <c r="M39" s="19">
+      <c r="M39" s="18">
         <v>18129</v>
       </c>
       <c r="N39" s="12">
         <v>18142</v>
       </c>
-      <c r="O39" s="31">
+      <c r="O39" s="18">
         <v>18137</v>
       </c>
-      <c r="P39" s="31">
+      <c r="P39" s="18">
         <v>18130</v>
       </c>
-      <c r="Q39" s="31">
+      <c r="Q39" s="18">
         <v>18144</v>
       </c>
-      <c r="R39" s="31">
+      <c r="R39" s="18">
         <v>18156</v>
       </c>
-      <c r="S39" s="31">
+      <c r="S39" s="18">
         <v>18165</v>
       </c>
-      <c r="T39" s="31">
+      <c r="T39" s="18">
         <v>18136</v>
       </c>
       <c r="U39" s="12">
         <v>18154</v>
       </c>
-      <c r="V39" s="29">
+      <c r="V39" s="26">
         <v>18165</v>
       </c>
-      <c r="W39" s="29">
+      <c r="W39" s="26">
         <v>18161</v>
       </c>
-      <c r="X39" s="34">
+      <c r="X39" s="29">
         <v>18149</v>
       </c>
       <c r="Y39" s="12">
         <v>18127</v>
       </c>
-      <c r="Z39" s="29">
+      <c r="Z39" s="26">
         <v>18091</v>
       </c>
       <c r="AA39" s="12">
         <v>18096</v>
       </c>
       <c r="AB39" s="15">
         <v>18102</v>
       </c>
       <c r="AC39" s="12">
         <v>18075</v>
       </c>
       <c r="AD39" s="12">
         <v>18047</v>
       </c>
-      <c r="AE39" s="42">
+      <c r="AE39" s="36">
         <v>18034</v>
       </c>
       <c r="AF39" s="12">
         <v>18003</v>
       </c>
       <c r="AG39" s="12">
         <v>18034</v>
       </c>
-      <c r="AH39" s="34">
+      <c r="AH39" s="29">
         <v>18035</v>
       </c>
       <c r="AI39" s="15">
         <v>17956</v>
       </c>
       <c r="AJ39" s="12">
         <v>17957</v>
       </c>
       <c r="AK39" s="12">
         <v>17934</v>
       </c>
       <c r="AL39" s="15">
         <v>17915</v>
       </c>
       <c r="AM39" s="12">
         <v>17880</v>
       </c>
       <c r="AN39" s="15">
         <v>17870</v>
       </c>
+      <c r="AO39" s="15">
+        <v>17873</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>17810</v>
+      </c>
+      <c r="AQ39" s="15">
+        <v>17823</v>
+      </c>
     </row>
-    <row r="40" spans="1:40">
-      <c r="A40" s="23" t="s">
+    <row r="40" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="L40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="M40" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="N40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="O40" s="31">
+      <c r="N40" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O40" s="18">
         <v>0</v>
       </c>
-      <c r="P40" s="31">
+      <c r="P40" s="18">
         <v>0</v>
       </c>
-      <c r="Q40" s="31">
+      <c r="Q40" s="18">
         <v>0</v>
       </c>
-      <c r="R40" s="31">
+      <c r="R40" s="18">
         <v>0</v>
       </c>
-      <c r="S40" s="31">
+      <c r="S40" s="18">
         <v>0</v>
       </c>
-      <c r="T40" s="31">
+      <c r="T40" s="18">
         <v>0</v>
       </c>
       <c r="U40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V40" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W40" s="20" t="s">
+      <c r="W40" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z40" s="29" t="s">
+      <c r="Z40" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD40" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE40" s="29" t="s">
+      <c r="AE40" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN40" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:40">
-      <c r="A41" s="23" t="s">
+    <row r="41" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="19">
+      <c r="B41" s="18">
         <v>4148</v>
       </c>
-      <c r="C41" s="19">
+      <c r="C41" s="18">
         <v>4147</v>
       </c>
-      <c r="D41" s="19">
+      <c r="D41" s="18">
         <v>4136</v>
       </c>
-      <c r="E41" s="19">
+      <c r="E41" s="18">
         <v>4136</v>
       </c>
-      <c r="F41" s="19">
+      <c r="F41" s="18">
         <v>4137</v>
       </c>
-      <c r="G41" s="19">
+      <c r="G41" s="18">
         <v>4141</v>
       </c>
-      <c r="H41" s="19">
+      <c r="H41" s="18">
         <v>4146</v>
       </c>
-      <c r="I41" s="19">
+      <c r="I41" s="18">
         <v>4138</v>
       </c>
-      <c r="J41" s="19">
+      <c r="J41" s="18">
         <v>4131</v>
       </c>
-      <c r="K41" s="19">
+      <c r="K41" s="18">
         <v>4132</v>
       </c>
-      <c r="L41" s="19">
+      <c r="L41" s="18">
         <v>4144</v>
       </c>
-      <c r="M41" s="19">
+      <c r="M41" s="18">
         <v>4141</v>
       </c>
       <c r="N41" s="12">
         <v>4130</v>
       </c>
-      <c r="O41" s="31">
+      <c r="O41" s="18">
         <v>4114</v>
       </c>
-      <c r="P41" s="31">
+      <c r="P41" s="18">
         <v>4094</v>
       </c>
-      <c r="Q41" s="31">
+      <c r="Q41" s="18">
         <v>4100</v>
       </c>
-      <c r="R41" s="31">
+      <c r="R41" s="18">
         <v>4105</v>
       </c>
-      <c r="S41" s="31">
+      <c r="S41" s="18">
         <v>4097</v>
       </c>
-      <c r="T41" s="31">
+      <c r="T41" s="18">
         <v>4090</v>
       </c>
       <c r="U41" s="12">
         <v>4079</v>
       </c>
-      <c r="V41" s="29">
+      <c r="V41" s="26">
         <v>4073</v>
       </c>
-      <c r="W41" s="29">
+      <c r="W41" s="26">
         <v>4066</v>
       </c>
-      <c r="X41" s="34">
+      <c r="X41" s="29">
         <v>4090</v>
       </c>
       <c r="Y41" s="12">
         <v>4034</v>
       </c>
-      <c r="Z41" s="29">
+      <c r="Z41" s="26">
         <v>3998</v>
       </c>
       <c r="AA41" s="12">
         <v>4018</v>
       </c>
       <c r="AB41" s="15">
         <v>3987</v>
       </c>
       <c r="AC41" s="12">
         <v>3982</v>
       </c>
       <c r="AD41" s="12">
         <v>3987</v>
       </c>
-      <c r="AE41" s="42">
+      <c r="AE41" s="36">
         <v>3977</v>
       </c>
       <c r="AF41" s="12">
         <v>3963</v>
       </c>
       <c r="AG41" s="12">
         <v>3948</v>
       </c>
-      <c r="AH41" s="34">
+      <c r="AH41" s="29">
         <v>3971</v>
       </c>
       <c r="AI41" s="15">
         <v>3915</v>
       </c>
       <c r="AJ41" s="12">
         <v>3944</v>
       </c>
       <c r="AK41" s="12">
         <v>3941</v>
       </c>
       <c r="AL41" s="15">
         <v>3924</v>
       </c>
       <c r="AM41" s="12">
         <v>3907</v>
       </c>
       <c r="AN41" s="15">
         <v>3898</v>
       </c>
+      <c r="AO41" s="15">
+        <v>3878</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>3867</v>
+      </c>
+      <c r="AQ41" s="15">
+        <v>3880</v>
+      </c>
     </row>
-    <row r="42" spans="1:40">
-      <c r="A42" s="23" t="s">
+    <row r="42" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="19">
+      <c r="B42" s="18">
         <v>12356</v>
       </c>
-      <c r="C42" s="19">
+      <c r="C42" s="18">
         <v>12332</v>
       </c>
-      <c r="D42" s="19">
+      <c r="D42" s="18">
         <v>12308</v>
       </c>
-      <c r="E42" s="19">
+      <c r="E42" s="18">
         <v>12294</v>
       </c>
-      <c r="F42" s="19">
+      <c r="F42" s="18">
         <v>12273</v>
       </c>
-      <c r="G42" s="19">
+      <c r="G42" s="18">
         <v>12270</v>
       </c>
-      <c r="H42" s="19">
+      <c r="H42" s="18">
         <v>12236</v>
       </c>
-      <c r="I42" s="19">
+      <c r="I42" s="18">
         <v>12224</v>
       </c>
-      <c r="J42" s="19">
+      <c r="J42" s="18">
         <v>12175</v>
       </c>
-      <c r="K42" s="19">
+      <c r="K42" s="18">
         <v>12151</v>
       </c>
-      <c r="L42" s="19">
+      <c r="L42" s="18">
         <v>12154</v>
       </c>
-      <c r="M42" s="19">
+      <c r="M42" s="18">
         <v>12140</v>
       </c>
       <c r="N42" s="12">
         <v>12127</v>
       </c>
-      <c r="O42" s="31">
+      <c r="O42" s="18">
         <v>12105</v>
       </c>
-      <c r="P42" s="31">
+      <c r="P42" s="18">
         <v>12081</v>
       </c>
-      <c r="Q42" s="31">
+      <c r="Q42" s="18">
         <v>12138</v>
       </c>
-      <c r="R42" s="31">
+      <c r="R42" s="18">
         <v>12151</v>
       </c>
-      <c r="S42" s="31">
+      <c r="S42" s="18">
         <v>12149</v>
       </c>
-      <c r="T42" s="31">
+      <c r="T42" s="18">
         <v>12127</v>
       </c>
       <c r="U42" s="12">
         <v>12088</v>
       </c>
-      <c r="V42" s="29">
+      <c r="V42" s="26">
         <v>12058</v>
       </c>
-      <c r="W42" s="29">
+      <c r="W42" s="26">
         <v>12062</v>
       </c>
-      <c r="X42" s="34">
+      <c r="X42" s="29">
         <v>12071</v>
       </c>
       <c r="Y42" s="12">
         <v>12003</v>
       </c>
-      <c r="Z42" s="29">
+      <c r="Z42" s="26">
         <v>11886</v>
       </c>
       <c r="AA42" s="12">
         <v>11925</v>
       </c>
       <c r="AB42" s="15">
         <v>11866</v>
       </c>
       <c r="AC42" s="12">
         <v>11856</v>
       </c>
       <c r="AD42" s="12">
         <v>11824</v>
       </c>
-      <c r="AE42" s="42">
+      <c r="AE42" s="36">
         <v>11840</v>
       </c>
       <c r="AF42" s="12">
         <v>11818</v>
       </c>
       <c r="AG42" s="12">
         <v>11767</v>
       </c>
-      <c r="AH42" s="34">
+      <c r="AH42" s="29">
         <v>11824</v>
       </c>
       <c r="AI42" s="15">
         <v>11740</v>
       </c>
       <c r="AJ42" s="12">
         <v>11721</v>
       </c>
       <c r="AK42" s="12">
         <v>11710</v>
       </c>
       <c r="AL42" s="15">
         <v>11695</v>
       </c>
       <c r="AM42" s="12">
         <v>11670</v>
       </c>
       <c r="AN42" s="15">
         <v>11663</v>
       </c>
+      <c r="AO42" s="15">
+        <v>11634</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>11613</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>11601</v>
+      </c>
     </row>
-    <row r="43" spans="1:40">
-      <c r="A43" s="23" t="s">
+    <row r="43" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="19">
+      <c r="B43" s="18">
         <v>11360</v>
       </c>
-      <c r="C43" s="19">
+      <c r="C43" s="18">
         <v>11342</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="18">
         <v>11340</v>
       </c>
-      <c r="E43" s="19">
+      <c r="E43" s="18">
         <v>11330</v>
       </c>
-      <c r="F43" s="19">
+      <c r="F43" s="18">
         <v>11322</v>
       </c>
-      <c r="G43" s="19">
+      <c r="G43" s="18">
         <v>11289</v>
       </c>
-      <c r="H43" s="19">
+      <c r="H43" s="18">
         <v>11274</v>
       </c>
-      <c r="I43" s="19">
+      <c r="I43" s="18">
         <v>11250</v>
       </c>
-      <c r="J43" s="19">
+      <c r="J43" s="18">
         <v>11247</v>
       </c>
-      <c r="K43" s="19">
+      <c r="K43" s="18">
         <v>11217</v>
       </c>
-      <c r="L43" s="19">
+      <c r="L43" s="18">
         <v>11214</v>
       </c>
-      <c r="M43" s="19">
+      <c r="M43" s="18">
         <v>11198</v>
       </c>
       <c r="N43" s="12">
         <v>11197</v>
       </c>
-      <c r="O43" s="31">
+      <c r="O43" s="18">
         <v>11186</v>
       </c>
-      <c r="P43" s="31">
+      <c r="P43" s="18">
         <v>11161</v>
       </c>
-      <c r="Q43" s="31">
+      <c r="Q43" s="18">
         <v>11158</v>
       </c>
-      <c r="R43" s="31">
+      <c r="R43" s="18">
         <v>11147</v>
       </c>
-      <c r="S43" s="31">
+      <c r="S43" s="18">
         <v>11132</v>
       </c>
-      <c r="T43" s="31">
+      <c r="T43" s="18">
         <v>11132</v>
       </c>
       <c r="U43" s="12">
         <v>11128</v>
       </c>
-      <c r="V43" s="29">
+      <c r="V43" s="26">
         <v>11117</v>
       </c>
-      <c r="W43" s="29">
+      <c r="W43" s="26">
         <v>11083</v>
       </c>
-      <c r="X43" s="34">
+      <c r="X43" s="29">
         <v>11142</v>
       </c>
       <c r="Y43" s="12">
         <v>11064</v>
       </c>
-      <c r="Z43" s="29">
+      <c r="Z43" s="26">
         <v>11050</v>
       </c>
       <c r="AA43" s="12">
         <v>11022</v>
       </c>
       <c r="AB43" s="15">
         <v>11003</v>
       </c>
       <c r="AC43" s="12">
         <v>10993</v>
       </c>
       <c r="AD43" s="12">
         <v>10960</v>
       </c>
-      <c r="AE43" s="42">
+      <c r="AE43" s="36">
         <v>10938</v>
       </c>
       <c r="AF43" s="12">
         <v>10922</v>
       </c>
       <c r="AG43" s="12">
         <v>10906</v>
       </c>
-      <c r="AH43" s="34">
+      <c r="AH43" s="29">
         <v>10968</v>
       </c>
       <c r="AI43" s="15">
         <v>10877</v>
       </c>
       <c r="AJ43" s="12">
         <v>10845</v>
       </c>
       <c r="AK43" s="12">
         <v>10828</v>
       </c>
       <c r="AL43" s="15">
         <v>10817</v>
       </c>
       <c r="AM43" s="12">
         <v>10792</v>
       </c>
       <c r="AN43" s="15">
         <v>10784</v>
       </c>
+      <c r="AO43" s="15">
+        <v>10746</v>
+      </c>
+      <c r="AP43" s="15">
+        <v>10727</v>
+      </c>
+      <c r="AQ43" s="15">
+        <v>10727</v>
+      </c>
     </row>
-    <row r="44" spans="1:40">
-      <c r="A44" s="23" t="s">
+    <row r="44" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="L44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="M44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N44" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="O44" s="31">
+      <c r="O44" s="18">
         <v>0</v>
       </c>
-      <c r="P44" s="31">
+      <c r="P44" s="18">
         <v>0</v>
       </c>
-      <c r="Q44" s="31">
+      <c r="Q44" s="18">
         <v>0</v>
       </c>
-      <c r="R44" s="31">
+      <c r="R44" s="18">
         <v>0</v>
       </c>
-      <c r="S44" s="31">
+      <c r="S44" s="18">
         <v>0</v>
       </c>
-      <c r="T44" s="31">
+      <c r="T44" s="18">
         <v>0</v>
       </c>
       <c r="U44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V44" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W44" s="20" t="s">
+      <c r="W44" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y44" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z44" s="29" t="s">
+      <c r="Z44" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD44" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE44" s="29" t="s">
+      <c r="AE44" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN44" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ44" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:40">
-      <c r="A45" s="23" t="s">
+    <row r="45" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B45" s="19">
+      <c r="B45" s="18">
         <v>6961</v>
       </c>
-      <c r="C45" s="19">
+      <c r="C45" s="18">
         <v>6958</v>
       </c>
-      <c r="D45" s="19">
+      <c r="D45" s="18">
         <v>6951</v>
       </c>
-      <c r="E45" s="19">
+      <c r="E45" s="18">
         <v>6932</v>
       </c>
-      <c r="F45" s="19">
+      <c r="F45" s="18">
         <v>6930</v>
       </c>
-      <c r="G45" s="19">
+      <c r="G45" s="18">
         <v>6916</v>
       </c>
-      <c r="H45" s="19">
+      <c r="H45" s="18">
         <v>6904</v>
       </c>
-      <c r="I45" s="19">
+      <c r="I45" s="18">
         <v>6906</v>
       </c>
-      <c r="J45" s="19">
+      <c r="J45" s="18">
         <v>6877</v>
       </c>
-      <c r="K45" s="19">
+      <c r="K45" s="18">
         <v>6859</v>
       </c>
-      <c r="L45" s="19">
+      <c r="L45" s="18">
         <v>6878</v>
       </c>
-      <c r="M45" s="19">
+      <c r="M45" s="18">
         <v>6870</v>
       </c>
       <c r="N45" s="12">
         <v>6848</v>
       </c>
-      <c r="O45" s="31">
+      <c r="O45" s="18">
         <v>6841</v>
       </c>
-      <c r="P45" s="31">
+      <c r="P45" s="18">
         <v>6829</v>
       </c>
-      <c r="Q45" s="31">
+      <c r="Q45" s="18">
         <v>6803</v>
       </c>
-      <c r="R45" s="31">
+      <c r="R45" s="18">
         <v>6791</v>
       </c>
-      <c r="S45" s="31">
+      <c r="S45" s="18">
         <v>6787</v>
       </c>
-      <c r="T45" s="31">
+      <c r="T45" s="18">
         <v>6800</v>
       </c>
       <c r="U45" s="12">
         <v>6799</v>
       </c>
-      <c r="V45" s="29">
+      <c r="V45" s="26">
         <v>6787</v>
       </c>
-      <c r="W45" s="29">
+      <c r="W45" s="26">
         <v>6781</v>
       </c>
-      <c r="X45" s="34">
+      <c r="X45" s="29">
         <v>6808</v>
       </c>
       <c r="Y45" s="12">
         <v>6721</v>
       </c>
-      <c r="Z45" s="29">
+      <c r="Z45" s="26">
         <v>6716</v>
       </c>
       <c r="AA45" s="12">
         <v>6705</v>
       </c>
       <c r="AB45" s="15">
         <v>6706</v>
       </c>
       <c r="AC45" s="12">
         <v>6699</v>
       </c>
       <c r="AD45" s="12">
         <v>6715</v>
       </c>
-      <c r="AE45" s="42">
+      <c r="AE45" s="36">
         <v>6716</v>
       </c>
       <c r="AF45" s="12">
         <v>6717</v>
       </c>
       <c r="AG45" s="12">
         <v>6710</v>
       </c>
-      <c r="AH45" s="34">
+      <c r="AH45" s="29">
         <v>6699</v>
       </c>
       <c r="AI45" s="15">
         <v>6655</v>
       </c>
       <c r="AJ45" s="12">
         <v>6640</v>
       </c>
       <c r="AK45" s="12">
         <v>6618</v>
       </c>
       <c r="AL45" s="15">
         <v>6591</v>
       </c>
       <c r="AM45" s="12">
         <v>6590</v>
       </c>
       <c r="AN45" s="15">
         <v>6549</v>
       </c>
+      <c r="AO45" s="15">
+        <v>6528</v>
+      </c>
+      <c r="AP45" s="15">
+        <v>6530</v>
+      </c>
+      <c r="AQ45" s="15">
+        <v>6523</v>
+      </c>
     </row>
-    <row r="46" spans="1:40">
-      <c r="A46" s="23" t="s">
+    <row r="46" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B46" s="20" t="s">
-[...38 lines deleted...]
-      <c r="O46" s="31">
+      <c r="B46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="N46" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O46" s="18">
         <v>0</v>
       </c>
-      <c r="P46" s="31">
+      <c r="P46" s="18">
         <v>0</v>
       </c>
-      <c r="Q46" s="31">
+      <c r="Q46" s="18">
         <v>0</v>
       </c>
-      <c r="R46" s="31">
+      <c r="R46" s="18">
         <v>0</v>
       </c>
-      <c r="S46" s="31">
+      <c r="S46" s="18">
         <v>0</v>
       </c>
-      <c r="T46" s="31">
+      <c r="T46" s="18">
         <v>0</v>
       </c>
       <c r="U46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V46" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W46" s="20" t="s">
+      <c r="W46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y46" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z46" s="29" t="s">
+      <c r="Z46" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD46" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE46" s="29" t="s">
+      <c r="AE46" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN46" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:40">
-      <c r="A47" s="23" t="s">
+    <row r="47" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B47" s="20" t="s">
-[...38 lines deleted...]
-      <c r="O47" s="31">
+      <c r="B47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="N47" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O47" s="18">
         <v>0</v>
       </c>
-      <c r="P47" s="31">
+      <c r="P47" s="18">
         <v>0</v>
       </c>
-      <c r="Q47" s="31">
+      <c r="Q47" s="18">
         <v>0</v>
       </c>
-      <c r="R47" s="31">
+      <c r="R47" s="18">
         <v>0</v>
       </c>
-      <c r="S47" s="31">
+      <c r="S47" s="18">
         <v>0</v>
       </c>
-      <c r="T47" s="31">
+      <c r="T47" s="18">
         <v>0</v>
       </c>
       <c r="U47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V47" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W47" s="20" t="s">
+      <c r="W47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y47" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z47" s="29" t="s">
+      <c r="Z47" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD47" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE47" s="29" t="s">
+      <c r="AE47" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN47" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ47" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:40">
-      <c r="A48" s="23" t="s">
+    <row r="48" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B48" s="20" t="s">
-[...38 lines deleted...]
-      <c r="O48" s="31">
+      <c r="B48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="N48" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O48" s="18">
         <v>0</v>
       </c>
-      <c r="P48" s="31">
+      <c r="P48" s="18">
         <v>0</v>
       </c>
-      <c r="Q48" s="31">
+      <c r="Q48" s="18">
         <v>0</v>
       </c>
-      <c r="R48" s="31">
+      <c r="R48" s="18">
         <v>0</v>
       </c>
-      <c r="S48" s="31">
+      <c r="S48" s="18">
         <v>0</v>
       </c>
-      <c r="T48" s="31">
+      <c r="T48" s="18">
         <v>0</v>
       </c>
       <c r="U48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V48" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W48" s="20" t="s">
+      <c r="W48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y48" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z48" s="29" t="s">
+      <c r="Z48" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD48" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE48" s="29" t="s">
+      <c r="AE48" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN48" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ48" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:40">
-      <c r="A49" s="23" t="s">
+    <row r="49" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A49" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B49" s="20" t="s">
-[...38 lines deleted...]
-      <c r="O49" s="31">
+      <c r="B49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="N49" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O49" s="18">
         <v>0</v>
       </c>
-      <c r="P49" s="31">
+      <c r="P49" s="18">
         <v>0</v>
       </c>
-      <c r="Q49" s="31">
+      <c r="Q49" s="18">
         <v>0</v>
       </c>
-      <c r="R49" s="31">
+      <c r="R49" s="18">
         <v>0</v>
       </c>
-      <c r="S49" s="31">
+      <c r="S49" s="18">
         <v>0</v>
       </c>
-      <c r="T49" s="31">
+      <c r="T49" s="18">
         <v>0</v>
       </c>
       <c r="U49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V49" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W49" s="20" t="s">
+      <c r="W49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y49" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z49" s="29" t="s">
+      <c r="Z49" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD49" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE49" s="29" t="s">
+      <c r="AE49" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN49" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ49" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:40">
-      <c r="A50" s="23" t="s">
+    <row r="50" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A50" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B50" s="20" t="s">
-[...38 lines deleted...]
-      <c r="O50" s="31">
+      <c r="B50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="N50" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="O50" s="18">
         <v>0</v>
       </c>
-      <c r="P50" s="31">
+      <c r="P50" s="18">
         <v>0</v>
       </c>
-      <c r="Q50" s="31">
+      <c r="Q50" s="18">
         <v>0</v>
       </c>
-      <c r="R50" s="31">
+      <c r="R50" s="18">
         <v>0</v>
       </c>
-      <c r="S50" s="31">
+      <c r="S50" s="18">
         <v>0</v>
       </c>
-      <c r="T50" s="31">
+      <c r="T50" s="18">
         <v>0</v>
       </c>
       <c r="U50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="V50" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="W50" s="20" t="s">
+      <c r="W50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="X50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y50" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="Z50" s="29" t="s">
+      <c r="Z50" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AA50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AC50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD50" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="AE50" s="29" t="s">
+      <c r="AE50" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AF50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AG50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AH50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AI50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AJ50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN50" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="AO50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AP50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ50" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:40">
-      <c r="A51" s="23" t="s">
+    <row r="51" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A51" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B51" s="19">
+      <c r="B51" s="18">
         <v>47620</v>
       </c>
-      <c r="C51" s="19">
+      <c r="C51" s="18">
         <v>47646</v>
       </c>
-      <c r="D51" s="19">
+      <c r="D51" s="18">
         <v>47646</v>
       </c>
-      <c r="E51" s="19">
+      <c r="E51" s="18">
         <v>47624</v>
       </c>
-      <c r="F51" s="19">
+      <c r="F51" s="18">
         <v>47600</v>
       </c>
-      <c r="G51" s="19">
+      <c r="G51" s="18">
         <v>47608</v>
       </c>
-      <c r="H51" s="19">
+      <c r="H51" s="18">
         <v>47580</v>
       </c>
-      <c r="I51" s="19">
+      <c r="I51" s="18">
         <v>47552</v>
       </c>
-      <c r="J51" s="19">
+      <c r="J51" s="18">
         <v>47544</v>
       </c>
-      <c r="K51" s="19">
+      <c r="K51" s="18">
         <v>47569</v>
       </c>
-      <c r="L51" s="19">
+      <c r="L51" s="18">
         <v>47569</v>
       </c>
-      <c r="M51" s="19">
+      <c r="M51" s="18">
         <v>47584</v>
       </c>
       <c r="N51" s="12">
         <v>47606</v>
       </c>
-      <c r="O51" s="31">
+      <c r="O51" s="18">
         <v>47536</v>
       </c>
-      <c r="P51" s="31">
+      <c r="P51" s="18">
         <v>47553</v>
       </c>
-      <c r="Q51" s="31">
+      <c r="Q51" s="18">
         <v>47567</v>
       </c>
-      <c r="R51" s="31">
+      <c r="R51" s="18">
         <v>47544</v>
       </c>
-      <c r="S51" s="31">
+      <c r="S51" s="18">
         <v>47536</v>
       </c>
-      <c r="T51" s="31">
+      <c r="T51" s="18">
         <v>47570</v>
       </c>
       <c r="U51" s="12">
         <v>47514</v>
       </c>
-      <c r="V51" s="29">
+      <c r="V51" s="26">
         <v>47525</v>
       </c>
-      <c r="W51" s="29">
+      <c r="W51" s="26">
         <v>47537</v>
       </c>
-      <c r="X51" s="34">
+      <c r="X51" s="29">
         <v>47553</v>
       </c>
-      <c r="Y51" s="37">
+      <c r="Y51" s="32">
         <v>47478</v>
       </c>
-      <c r="Z51" s="29">
+      <c r="Z51" s="26">
         <v>47479</v>
       </c>
       <c r="AA51" s="12">
         <v>47503</v>
       </c>
       <c r="AB51" s="15">
         <v>47429</v>
       </c>
       <c r="AC51" s="12">
         <v>47412</v>
       </c>
       <c r="AD51" s="12">
         <v>47467</v>
       </c>
-      <c r="AE51" s="42">
+      <c r="AE51" s="36">
         <v>47526</v>
       </c>
       <c r="AF51" s="12">
         <v>47590</v>
       </c>
       <c r="AG51" s="12">
         <v>47586</v>
       </c>
-      <c r="AH51" s="34">
+      <c r="AH51" s="29">
         <v>47531</v>
       </c>
       <c r="AI51" s="15">
         <v>47525</v>
       </c>
       <c r="AJ51" s="12">
         <v>47579</v>
       </c>
       <c r="AK51" s="12">
         <v>47586</v>
       </c>
       <c r="AL51" s="15">
         <v>47554</v>
       </c>
       <c r="AM51" s="12">
         <v>47562</v>
       </c>
       <c r="AN51" s="15">
         <v>47532</v>
       </c>
+      <c r="AO51" s="15">
+        <v>47503</v>
+      </c>
+      <c r="AP51" s="15">
+        <v>47501</v>
+      </c>
+      <c r="AQ51" s="15">
+        <v>47517</v>
+      </c>
     </row>
-    <row r="52" spans="1:40" s="17" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A52" s="49" t="s">
+    <row r="52" spans="1:43" s="21" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A52" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="49"/>
-[...24 lines deleted...]
-      <c r="AN52" s="58"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+      <c r="E52" s="50"/>
+      <c r="F52" s="50"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="50"/>
+      <c r="N52" s="50"/>
+      <c r="O52" s="50"/>
+      <c r="P52" s="50"/>
+      <c r="Q52" s="50"/>
+      <c r="AE52" s="45"/>
+      <c r="AF52" s="45"/>
+      <c r="AG52" s="45"/>
+      <c r="AH52" s="45"/>
+      <c r="AI52" s="45"/>
+      <c r="AJ52" s="45"/>
+      <c r="AK52" s="45"/>
+      <c r="AL52" s="45"/>
+      <c r="AM52" s="45"/>
+      <c r="AN52" s="45"/>
+      <c r="AO52" s="45"/>
+      <c r="AP52" s="45"/>
     </row>
-    <row r="53" spans="1:40">
-      <c r="A53" s="22" t="s">
+    <row r="53" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A53" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="11">
         <v>346016</v>
       </c>
       <c r="C53" s="11">
         <v>345840</v>
       </c>
       <c r="D53" s="11">
         <v>345794</v>
       </c>
       <c r="E53" s="11">
         <v>345674</v>
       </c>
       <c r="F53" s="11">
         <v>345471</v>
       </c>
       <c r="G53" s="12">
         <v>345186</v>
       </c>
       <c r="H53" s="12">
         <v>344846</v>
       </c>
       <c r="I53" s="12">
         <v>344441</v>
       </c>
       <c r="J53" s="12">
         <v>343920</v>
       </c>
       <c r="K53" s="12">
         <v>343574</v>
       </c>
       <c r="L53" s="12">
         <v>343207</v>
       </c>
       <c r="M53" s="12">
         <v>342803</v>
       </c>
       <c r="N53" s="12">
         <v>342264</v>
       </c>
-      <c r="O53" s="31">
+      <c r="O53" s="18">
         <v>341727</v>
       </c>
-      <c r="P53" s="31">
+      <c r="P53" s="18">
         <v>341285</v>
       </c>
-      <c r="Q53" s="31">
+      <c r="Q53" s="18">
         <v>341668</v>
       </c>
-      <c r="R53" s="31">
+      <c r="R53" s="18">
         <v>341251</v>
       </c>
-      <c r="S53" s="31">
+      <c r="S53" s="18">
         <v>340990</v>
       </c>
-      <c r="T53" s="31">
+      <c r="T53" s="18">
         <v>340590</v>
       </c>
       <c r="U53" s="12">
         <v>340054</v>
       </c>
-      <c r="V53" s="29">
+      <c r="V53" s="26">
         <v>339569</v>
       </c>
       <c r="W53" s="12">
         <v>338781</v>
       </c>
-      <c r="X53" s="34">
+      <c r="X53" s="29">
         <v>340271</v>
       </c>
-      <c r="Y53" s="28">
+      <c r="Y53" s="25">
         <v>337695</v>
       </c>
-      <c r="Z53" s="42">
+      <c r="Z53" s="36">
         <v>336992</v>
       </c>
       <c r="AA53" s="12">
         <v>336462</v>
       </c>
       <c r="AB53" s="12">
         <v>335834</v>
       </c>
       <c r="AC53" s="12">
         <v>335375</v>
       </c>
-      <c r="AD53" s="37">
+      <c r="AD53" s="32">
         <v>335004</v>
       </c>
-      <c r="AE53" s="42">
+      <c r="AE53" s="36">
         <v>334728</v>
       </c>
       <c r="AF53" s="12">
         <v>334219</v>
       </c>
       <c r="AG53" s="12">
         <v>333586</v>
       </c>
-      <c r="AH53" s="34">
+      <c r="AH53" s="29">
         <v>335035</v>
       </c>
       <c r="AI53" s="12">
         <v>333137</v>
       </c>
       <c r="AJ53" s="12">
         <v>332977</v>
       </c>
       <c r="AK53" s="12">
         <v>332690</v>
       </c>
       <c r="AL53" s="15">
         <v>332830</v>
       </c>
       <c r="AM53" s="12">
         <v>332741</v>
       </c>
       <c r="AN53" s="15">
         <v>332935</v>
       </c>
+      <c r="AO53" s="15">
+        <v>332974</v>
+      </c>
+      <c r="AP53" s="15">
+        <v>333259</v>
+      </c>
+      <c r="AQ53" s="15">
+        <v>333324</v>
+      </c>
     </row>
-    <row r="54" spans="1:40">
-      <c r="A54" s="23" t="s">
+    <row r="54" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A54" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="19">
+      <c r="B54" s="18">
         <v>13838</v>
       </c>
-      <c r="C54" s="19">
+      <c r="C54" s="18">
         <v>13858</v>
       </c>
-      <c r="D54" s="19">
+      <c r="D54" s="18">
         <v>13872</v>
       </c>
-      <c r="E54" s="19">
+      <c r="E54" s="18">
         <v>13877</v>
       </c>
-      <c r="F54" s="19">
+      <c r="F54" s="18">
         <v>13891</v>
       </c>
-      <c r="G54" s="19">
+      <c r="G54" s="18">
         <v>13885</v>
       </c>
-      <c r="H54" s="19">
+      <c r="H54" s="18">
         <v>13886</v>
       </c>
-      <c r="I54" s="19">
+      <c r="I54" s="18">
         <v>13876</v>
       </c>
-      <c r="J54" s="19">
+      <c r="J54" s="18">
         <v>13911</v>
       </c>
-      <c r="K54" s="19">
+      <c r="K54" s="18">
         <v>13940</v>
       </c>
-      <c r="L54" s="19">
+      <c r="L54" s="18">
         <v>13978</v>
       </c>
-      <c r="M54" s="19">
+      <c r="M54" s="18">
         <v>13983</v>
       </c>
       <c r="N54" s="12">
         <v>13978</v>
       </c>
-      <c r="O54" s="31">
+      <c r="O54" s="18">
         <v>13992</v>
       </c>
-      <c r="P54" s="31">
+      <c r="P54" s="18">
         <v>13979</v>
       </c>
-      <c r="Q54" s="31">
+      <c r="Q54" s="18">
         <v>13975</v>
       </c>
-      <c r="R54" s="31">
+      <c r="R54" s="18">
         <v>13969</v>
       </c>
-      <c r="S54" s="31">
+      <c r="S54" s="18">
         <v>13955</v>
       </c>
-      <c r="T54" s="31">
+      <c r="T54" s="18">
         <v>13936</v>
       </c>
       <c r="U54" s="12">
         <v>13904</v>
       </c>
-      <c r="V54" s="29">
+      <c r="V54" s="26">
         <v>13902</v>
       </c>
       <c r="W54" s="12">
         <v>13904</v>
       </c>
-      <c r="X54" s="34">
+      <c r="X54" s="29">
         <v>13928</v>
       </c>
-      <c r="Y54" s="28">
+      <c r="Y54" s="25">
         <v>13850</v>
       </c>
-      <c r="Z54" s="42">
+      <c r="Z54" s="36">
         <v>13865</v>
       </c>
       <c r="AA54" s="12">
         <v>13878</v>
       </c>
       <c r="AB54" s="12">
         <v>13892</v>
       </c>
       <c r="AC54" s="12">
         <v>13896</v>
       </c>
-      <c r="AD54" s="37">
+      <c r="AD54" s="32">
         <v>13861</v>
       </c>
-      <c r="AE54" s="42">
+      <c r="AE54" s="36">
         <v>13847</v>
       </c>
       <c r="AF54" s="12">
         <v>13802</v>
       </c>
       <c r="AG54" s="12">
         <v>13782</v>
       </c>
-      <c r="AH54" s="34">
+      <c r="AH54" s="29">
         <v>13838</v>
       </c>
       <c r="AI54" s="12">
         <v>13811</v>
       </c>
       <c r="AJ54" s="12">
         <v>13756</v>
       </c>
       <c r="AK54" s="12">
         <v>13751</v>
       </c>
       <c r="AL54" s="15">
         <v>13745</v>
       </c>
       <c r="AM54" s="12">
         <v>13731</v>
       </c>
       <c r="AN54" s="15">
         <v>13695</v>
       </c>
+      <c r="AO54" s="15">
+        <v>13658</v>
+      </c>
+      <c r="AP54" s="15">
+        <v>13672</v>
+      </c>
+      <c r="AQ54" s="15">
+        <v>13638</v>
+      </c>
     </row>
-    <row r="55" spans="1:40">
-      <c r="A55" s="23" t="s">
+    <row r="55" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A55" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="19">
+      <c r="B55" s="18">
         <v>0</v>
       </c>
-      <c r="C55" s="19">
+      <c r="C55" s="18">
         <v>550</v>
       </c>
-      <c r="D55" s="19">
+      <c r="D55" s="18">
         <v>549</v>
       </c>
-      <c r="E55" s="19">
+      <c r="E55" s="18">
         <v>561</v>
       </c>
-      <c r="F55" s="19">
+      <c r="F55" s="18">
         <v>565</v>
       </c>
-      <c r="G55" s="19">
+      <c r="G55" s="18">
         <v>566</v>
       </c>
-      <c r="H55" s="19">
+      <c r="H55" s="18">
         <v>579</v>
       </c>
-      <c r="I55" s="19">
+      <c r="I55" s="18">
         <v>607</v>
       </c>
-      <c r="J55" s="19">
+      <c r="J55" s="18">
         <v>639</v>
       </c>
-      <c r="K55" s="19">
+      <c r="K55" s="18">
         <v>653</v>
       </c>
-      <c r="L55" s="19">
+      <c r="L55" s="18">
         <v>674</v>
       </c>
-      <c r="M55" s="19">
+      <c r="M55" s="18">
         <v>685</v>
       </c>
       <c r="N55" s="12">
         <v>696</v>
       </c>
-      <c r="O55" s="31">
+      <c r="O55" s="18">
         <v>627</v>
       </c>
-      <c r="P55" s="31">
+      <c r="P55" s="18">
         <v>635</v>
       </c>
-      <c r="Q55" s="31">
+      <c r="Q55" s="18">
         <v>642</v>
       </c>
-      <c r="R55" s="31">
+      <c r="R55" s="18">
         <v>647</v>
       </c>
-      <c r="S55" s="31">
+      <c r="S55" s="18">
         <v>665</v>
       </c>
-      <c r="T55" s="31">
+      <c r="T55" s="18">
         <v>678</v>
       </c>
       <c r="U55" s="12">
         <v>697</v>
       </c>
-      <c r="V55" s="29">
+      <c r="V55" s="26">
         <v>713</v>
       </c>
       <c r="W55" s="12">
         <v>706</v>
       </c>
-      <c r="X55" s="35">
+      <c r="X55" s="30">
         <v>679</v>
       </c>
       <c r="Y55" s="2">
         <v>737</v>
       </c>
-      <c r="Z55" s="42">
+      <c r="Z55" s="36">
         <v>743</v>
       </c>
       <c r="AA55" s="12">
         <v>761</v>
       </c>
       <c r="AB55" s="12">
         <v>800</v>
       </c>
       <c r="AC55" s="12">
         <v>820</v>
       </c>
-      <c r="AD55" s="37">
+      <c r="AD55" s="32">
         <v>800</v>
       </c>
-      <c r="AE55" s="42">
+      <c r="AE55" s="36">
         <v>860</v>
       </c>
       <c r="AF55" s="12">
         <v>891</v>
       </c>
       <c r="AG55" s="12">
         <v>900</v>
       </c>
-      <c r="AH55" s="35">
+      <c r="AH55" s="30">
         <v>834</v>
       </c>
       <c r="AI55" s="12">
         <v>980</v>
       </c>
       <c r="AJ55" s="12">
         <v>965</v>
       </c>
       <c r="AK55" s="12">
         <v>968</v>
       </c>
       <c r="AL55" s="15">
         <v>1004</v>
       </c>
       <c r="AM55" s="12">
         <v>1044</v>
       </c>
       <c r="AN55" s="15">
         <v>1067</v>
       </c>
+      <c r="AO55" s="15">
+        <v>1108</v>
+      </c>
+      <c r="AP55" s="15">
+        <v>1112</v>
+      </c>
+      <c r="AQ55" s="15">
+        <v>1145</v>
+      </c>
     </row>
-    <row r="56" spans="1:40">
-      <c r="A56" s="23" t="s">
+    <row r="56" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A56" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B56" s="19">
+      <c r="B56" s="18">
         <v>2916</v>
       </c>
-      <c r="C56" s="19">
+      <c r="C56" s="18">
         <v>2908</v>
       </c>
-      <c r="D56" s="19">
+      <c r="D56" s="18">
         <v>2912</v>
       </c>
-      <c r="E56" s="19">
+      <c r="E56" s="18">
         <v>2911</v>
       </c>
-      <c r="F56" s="19">
+      <c r="F56" s="18">
         <v>2905</v>
       </c>
-      <c r="G56" s="19">
+      <c r="G56" s="18">
         <v>2909</v>
       </c>
-      <c r="H56" s="19">
+      <c r="H56" s="18">
         <v>2904</v>
       </c>
-      <c r="I56" s="19">
+      <c r="I56" s="18">
         <v>2895</v>
       </c>
-      <c r="J56" s="19">
+      <c r="J56" s="18">
         <v>2879</v>
       </c>
-      <c r="K56" s="19">
+      <c r="K56" s="18">
         <v>2884</v>
       </c>
-      <c r="L56" s="19">
+      <c r="L56" s="18">
         <v>2881</v>
       </c>
-      <c r="M56" s="19">
+      <c r="M56" s="18">
         <v>2874</v>
       </c>
       <c r="N56" s="12">
         <v>2859</v>
       </c>
-      <c r="O56" s="31">
+      <c r="O56" s="18">
         <v>2865</v>
       </c>
-      <c r="P56" s="31">
+      <c r="P56" s="18">
         <v>2858</v>
       </c>
-      <c r="Q56" s="31">
+      <c r="Q56" s="18">
         <v>2861</v>
       </c>
-      <c r="R56" s="31">
+      <c r="R56" s="18">
         <v>2848</v>
       </c>
-      <c r="S56" s="31">
+      <c r="S56" s="18">
         <v>2842</v>
       </c>
-      <c r="T56" s="31">
+      <c r="T56" s="18">
         <v>2834</v>
       </c>
       <c r="U56" s="12">
         <v>2823</v>
       </c>
-      <c r="V56" s="29">
+      <c r="V56" s="26">
         <v>2817</v>
       </c>
       <c r="W56" s="12">
         <v>2794</v>
       </c>
-      <c r="X56" s="34">
+      <c r="X56" s="29">
         <v>2826</v>
       </c>
-      <c r="Y56" s="28">
+      <c r="Y56" s="25">
         <v>2799</v>
       </c>
-      <c r="Z56" s="42">
+      <c r="Z56" s="36">
         <v>2801</v>
       </c>
       <c r="AA56" s="12">
         <v>2802</v>
       </c>
       <c r="AB56" s="12">
         <v>2794</v>
       </c>
       <c r="AC56" s="12">
         <v>2794</v>
       </c>
-      <c r="AD56" s="37">
+      <c r="AD56" s="32">
         <v>2784</v>
       </c>
-      <c r="AE56" s="42">
+      <c r="AE56" s="36">
         <v>2763</v>
       </c>
       <c r="AF56" s="12">
         <v>2756</v>
       </c>
       <c r="AG56" s="12">
         <v>2748</v>
       </c>
-      <c r="AH56" s="34">
+      <c r="AH56" s="29">
         <v>2767</v>
       </c>
       <c r="AI56" s="12">
         <v>2720</v>
       </c>
       <c r="AJ56" s="12">
         <v>2725</v>
       </c>
       <c r="AK56" s="12">
         <v>2713</v>
       </c>
       <c r="AL56" s="15">
         <v>2707</v>
       </c>
       <c r="AM56" s="12">
         <v>2710</v>
       </c>
       <c r="AN56" s="15">
         <v>2705</v>
       </c>
+      <c r="AO56" s="15">
+        <v>2708</v>
+      </c>
+      <c r="AP56" s="15">
+        <v>2694</v>
+      </c>
+      <c r="AQ56" s="15">
+        <v>2701</v>
+      </c>
     </row>
-    <row r="57" spans="1:40">
-      <c r="A57" s="23" t="s">
+    <row r="57" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A57" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B57" s="19">
+      <c r="B57" s="18">
         <v>8460</v>
       </c>
-      <c r="C57" s="19">
+      <c r="C57" s="18">
         <v>8423</v>
       </c>
-      <c r="D57" s="19">
+      <c r="D57" s="18">
         <v>8413</v>
       </c>
-      <c r="E57" s="19">
+      <c r="E57" s="18">
         <v>8397</v>
       </c>
-      <c r="F57" s="19">
+      <c r="F57" s="18">
         <v>8381</v>
       </c>
-      <c r="G57" s="19">
+      <c r="G57" s="18">
         <v>8339</v>
       </c>
-      <c r="H57" s="19">
+      <c r="H57" s="18">
         <v>8313</v>
       </c>
-      <c r="I57" s="19">
+      <c r="I57" s="18">
         <v>8287</v>
       </c>
-      <c r="J57" s="19">
+      <c r="J57" s="18">
         <v>8262</v>
       </c>
-      <c r="K57" s="19">
+      <c r="K57" s="18">
         <v>8205</v>
       </c>
-      <c r="L57" s="19">
+      <c r="L57" s="18">
         <v>8157</v>
       </c>
-      <c r="M57" s="19">
+      <c r="M57" s="18">
         <v>8140</v>
       </c>
       <c r="N57" s="12">
         <v>8108</v>
       </c>
-      <c r="O57" s="31">
+      <c r="O57" s="18">
         <v>8076</v>
       </c>
-      <c r="P57" s="31">
+      <c r="P57" s="18">
         <v>8039</v>
       </c>
-      <c r="Q57" s="31">
+      <c r="Q57" s="18">
         <v>8001</v>
       </c>
-      <c r="R57" s="31">
+      <c r="R57" s="18">
         <v>7980</v>
       </c>
-      <c r="S57" s="31">
+      <c r="S57" s="18">
         <v>7941</v>
       </c>
-      <c r="T57" s="31">
+      <c r="T57" s="18">
         <v>7919</v>
       </c>
       <c r="U57" s="12">
         <v>7885</v>
       </c>
-      <c r="V57" s="29">
+      <c r="V57" s="26">
         <v>7857</v>
       </c>
       <c r="W57" s="12">
         <v>7818</v>
       </c>
-      <c r="X57" s="34">
+      <c r="X57" s="29">
         <v>7946</v>
       </c>
-      <c r="Y57" s="28">
+      <c r="Y57" s="25">
         <v>7772</v>
       </c>
-      <c r="Z57" s="42">
+      <c r="Z57" s="36">
         <v>7763</v>
       </c>
       <c r="AA57" s="12">
         <v>7692</v>
       </c>
       <c r="AB57" s="12">
         <v>7652</v>
       </c>
       <c r="AC57" s="12">
         <v>7605</v>
       </c>
-      <c r="AD57" s="37">
+      <c r="AD57" s="32">
         <v>7560</v>
       </c>
-      <c r="AE57" s="42">
+      <c r="AE57" s="36">
         <v>7529</v>
       </c>
       <c r="AF57" s="12">
         <v>7476</v>
       </c>
       <c r="AG57" s="12">
         <v>7429</v>
       </c>
-      <c r="AH57" s="34">
+      <c r="AH57" s="29">
         <v>7572</v>
       </c>
       <c r="AI57" s="12">
         <v>7354</v>
       </c>
       <c r="AJ57" s="12">
         <v>7318</v>
       </c>
       <c r="AK57" s="12">
         <v>7284</v>
       </c>
       <c r="AL57" s="15">
         <v>7231</v>
       </c>
       <c r="AM57" s="12">
         <v>7209</v>
       </c>
       <c r="AN57" s="15">
         <v>7185</v>
       </c>
+      <c r="AO57" s="15">
+        <v>7173</v>
+      </c>
+      <c r="AP57" s="15">
+        <v>7165</v>
+      </c>
+      <c r="AQ57" s="15">
+        <v>7151</v>
+      </c>
     </row>
-    <row r="58" spans="1:40">
-      <c r="A58" s="23" t="s">
+    <row r="58" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A58" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B58" s="19">
+      <c r="B58" s="18">
         <v>24922</v>
       </c>
-      <c r="C58" s="19">
+      <c r="C58" s="18">
         <v>24923</v>
       </c>
-      <c r="D58" s="19">
+      <c r="D58" s="18">
         <v>24954</v>
       </c>
-      <c r="E58" s="19">
+      <c r="E58" s="18">
         <v>24953</v>
       </c>
-      <c r="F58" s="19">
+      <c r="F58" s="18">
         <v>24945</v>
       </c>
-      <c r="G58" s="19">
+      <c r="G58" s="18">
         <v>24952</v>
       </c>
-      <c r="H58" s="19">
+      <c r="H58" s="18">
         <v>24942</v>
       </c>
-      <c r="I58" s="19">
+      <c r="I58" s="18">
         <v>24935</v>
       </c>
-      <c r="J58" s="19">
+      <c r="J58" s="18">
         <v>24943</v>
       </c>
-      <c r="K58" s="19">
+      <c r="K58" s="18">
         <v>24937</v>
       </c>
-      <c r="L58" s="19">
+      <c r="L58" s="18">
         <v>24905</v>
       </c>
-      <c r="M58" s="19">
+      <c r="M58" s="18">
         <v>24891</v>
       </c>
       <c r="N58" s="12">
         <v>24922</v>
       </c>
-      <c r="O58" s="31">
+      <c r="O58" s="18">
         <v>24968</v>
       </c>
-      <c r="P58" s="31">
+      <c r="P58" s="18">
         <v>24995</v>
       </c>
-      <c r="Q58" s="31">
+      <c r="Q58" s="18">
         <v>25317</v>
       </c>
-      <c r="R58" s="31">
+      <c r="R58" s="18">
         <v>25293</v>
       </c>
-      <c r="S58" s="31">
+      <c r="S58" s="18">
         <v>25309</v>
       </c>
-      <c r="T58" s="31">
+      <c r="T58" s="18">
         <v>25331</v>
       </c>
       <c r="U58" s="12">
         <v>25292</v>
       </c>
-      <c r="V58" s="29">
+      <c r="V58" s="26">
         <v>25312</v>
       </c>
       <c r="W58" s="12">
         <v>25269</v>
       </c>
-      <c r="X58" s="34">
+      <c r="X58" s="29">
         <v>25120</v>
       </c>
-      <c r="Y58" s="28">
+      <c r="Y58" s="25">
         <v>25341</v>
       </c>
-      <c r="Z58" s="42">
+      <c r="Z58" s="36">
         <v>25322</v>
       </c>
       <c r="AA58" s="12">
         <v>25331</v>
       </c>
       <c r="AB58" s="12">
         <v>25364</v>
       </c>
       <c r="AC58" s="12">
         <v>25434</v>
       </c>
-      <c r="AD58" s="37">
+      <c r="AD58" s="32">
         <v>25417</v>
       </c>
-      <c r="AE58" s="42">
+      <c r="AE58" s="36">
         <v>25524</v>
       </c>
       <c r="AF58" s="12">
         <v>25522</v>
       </c>
       <c r="AG58" s="12">
         <v>25523</v>
       </c>
-      <c r="AH58" s="34">
+      <c r="AH58" s="29">
         <v>25446</v>
       </c>
       <c r="AI58" s="12">
         <v>25759</v>
       </c>
       <c r="AJ58" s="12">
         <v>25791</v>
       </c>
       <c r="AK58" s="12">
         <v>25871</v>
       </c>
       <c r="AL58" s="15">
         <v>26167</v>
       </c>
       <c r="AM58" s="12">
         <v>26275</v>
       </c>
       <c r="AN58" s="15">
         <v>26462</v>
       </c>
+      <c r="AO58" s="15">
+        <v>26523</v>
+      </c>
+      <c r="AP58" s="15">
+        <v>26654</v>
+      </c>
+      <c r="AQ58" s="15">
+        <v>26747</v>
+      </c>
     </row>
-    <row r="59" spans="1:40">
-      <c r="A59" s="23" t="s">
+    <row r="59" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A59" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B59" s="19">
+      <c r="B59" s="18">
         <v>19949</v>
       </c>
-      <c r="C59" s="19">
+      <c r="C59" s="18">
         <v>19922</v>
       </c>
-      <c r="D59" s="19">
+      <c r="D59" s="18">
         <v>19907</v>
       </c>
-      <c r="E59" s="19">
+      <c r="E59" s="18">
         <v>19893</v>
       </c>
-      <c r="F59" s="19">
+      <c r="F59" s="18">
         <v>19881</v>
       </c>
-      <c r="G59" s="19">
+      <c r="G59" s="18">
         <v>19840</v>
       </c>
-      <c r="H59" s="19">
+      <c r="H59" s="18">
         <v>19776</v>
       </c>
-      <c r="I59" s="19">
+      <c r="I59" s="18">
         <v>19724</v>
       </c>
-      <c r="J59" s="19">
+      <c r="J59" s="18">
         <v>19625</v>
       </c>
-      <c r="K59" s="19">
+      <c r="K59" s="18">
         <v>19546</v>
       </c>
-      <c r="L59" s="19">
+      <c r="L59" s="18">
         <v>19531</v>
       </c>
-      <c r="M59" s="19">
+      <c r="M59" s="18">
         <v>19474</v>
       </c>
       <c r="N59" s="12">
         <v>19458</v>
       </c>
-      <c r="O59" s="31">
+      <c r="O59" s="18">
         <v>19406</v>
       </c>
-      <c r="P59" s="31">
+      <c r="P59" s="18">
         <v>19351</v>
       </c>
-      <c r="Q59" s="31">
+      <c r="Q59" s="18">
         <v>19295</v>
       </c>
-      <c r="R59" s="31">
+      <c r="R59" s="18">
         <v>19273</v>
       </c>
-      <c r="S59" s="31">
+      <c r="S59" s="18">
         <v>19223</v>
       </c>
-      <c r="T59" s="31">
+      <c r="T59" s="18">
         <v>19172</v>
       </c>
       <c r="U59" s="12">
         <v>19105</v>
       </c>
-      <c r="V59" s="29">
+      <c r="V59" s="26">
         <v>19022</v>
       </c>
       <c r="W59" s="12">
         <v>18927</v>
       </c>
-      <c r="X59" s="34">
+      <c r="X59" s="29">
         <v>19140</v>
       </c>
-      <c r="Y59" s="28">
+      <c r="Y59" s="25">
         <v>18754</v>
       </c>
-      <c r="Z59" s="42">
+      <c r="Z59" s="36">
         <v>18717</v>
       </c>
       <c r="AA59" s="12">
         <v>18654</v>
       </c>
       <c r="AB59" s="12">
         <v>18588</v>
       </c>
       <c r="AC59" s="12">
         <v>18555</v>
       </c>
-      <c r="AD59" s="37">
+      <c r="AD59" s="32">
         <v>18522</v>
       </c>
-      <c r="AE59" s="42">
+      <c r="AE59" s="36">
         <v>18481</v>
       </c>
       <c r="AF59" s="12">
         <v>18412</v>
       </c>
       <c r="AG59" s="12">
         <v>18342</v>
       </c>
-      <c r="AH59" s="34">
+      <c r="AH59" s="29">
         <v>18504</v>
       </c>
       <c r="AI59" s="12">
         <v>18203</v>
       </c>
       <c r="AJ59" s="12">
         <v>18137</v>
       </c>
       <c r="AK59" s="12">
         <v>18060</v>
       </c>
       <c r="AL59" s="15">
         <v>17988</v>
       </c>
       <c r="AM59" s="12">
         <v>17951</v>
       </c>
       <c r="AN59" s="15">
         <v>17885</v>
       </c>
+      <c r="AO59" s="15">
+        <v>17854</v>
+      </c>
+      <c r="AP59" s="15">
+        <v>17776</v>
+      </c>
+      <c r="AQ59" s="15">
+        <v>17733</v>
+      </c>
     </row>
-    <row r="60" spans="1:40">
-      <c r="A60" s="23" t="s">
+    <row r="60" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A60" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B60" s="19">
+      <c r="B60" s="18">
         <v>12435</v>
       </c>
-      <c r="C60" s="19">
+      <c r="C60" s="18">
         <v>12423</v>
       </c>
-      <c r="D60" s="19">
+      <c r="D60" s="18">
         <v>12411</v>
       </c>
-      <c r="E60" s="19">
+      <c r="E60" s="18">
         <v>12404</v>
       </c>
-      <c r="F60" s="19">
+      <c r="F60" s="18">
         <v>12374</v>
       </c>
-      <c r="G60" s="19">
+      <c r="G60" s="18">
         <v>12365</v>
       </c>
-      <c r="H60" s="19">
+      <c r="H60" s="18">
         <v>12331</v>
       </c>
-      <c r="I60" s="19">
+      <c r="I60" s="18">
         <v>12258</v>
       </c>
-      <c r="J60" s="19">
+      <c r="J60" s="18">
         <v>12195</v>
       </c>
-      <c r="K60" s="19">
+      <c r="K60" s="18">
         <v>12173</v>
       </c>
-      <c r="L60" s="19">
+      <c r="L60" s="18">
         <v>12149</v>
       </c>
-      <c r="M60" s="19">
+      <c r="M60" s="18">
         <v>12107</v>
       </c>
       <c r="N60" s="12">
         <v>12091</v>
       </c>
-      <c r="O60" s="31">
+      <c r="O60" s="18">
         <v>12024</v>
       </c>
-      <c r="P60" s="31">
+      <c r="P60" s="18">
         <v>11987</v>
       </c>
-      <c r="Q60" s="31">
+      <c r="Q60" s="18">
         <v>11953</v>
       </c>
-      <c r="R60" s="31">
+      <c r="R60" s="18">
         <v>11912</v>
       </c>
-      <c r="S60" s="31">
+      <c r="S60" s="18">
         <v>11890</v>
       </c>
-      <c r="T60" s="31">
+      <c r="T60" s="18">
         <v>11844</v>
       </c>
       <c r="U60" s="12">
         <v>11795</v>
       </c>
-      <c r="V60" s="29">
+      <c r="V60" s="26">
         <v>11744</v>
       </c>
       <c r="W60" s="12">
         <v>11699</v>
       </c>
-      <c r="X60" s="34">
+      <c r="X60" s="29">
         <v>11844</v>
       </c>
-      <c r="Y60" s="28">
+      <c r="Y60" s="25">
         <v>11532</v>
       </c>
-      <c r="Z60" s="42">
+      <c r="Z60" s="36">
         <v>11473</v>
       </c>
       <c r="AA60" s="12">
         <v>11432</v>
       </c>
       <c r="AB60" s="12">
         <v>11365</v>
       </c>
       <c r="AC60" s="12">
         <v>11319</v>
       </c>
-      <c r="AD60" s="37">
+      <c r="AD60" s="32">
         <v>11269</v>
       </c>
-      <c r="AE60" s="42">
+      <c r="AE60" s="36">
         <v>11237</v>
       </c>
       <c r="AF60" s="12">
         <v>11191</v>
       </c>
       <c r="AG60" s="12">
         <v>11130</v>
       </c>
-      <c r="AH60" s="34">
+      <c r="AH60" s="29">
         <v>11268</v>
       </c>
       <c r="AI60" s="12">
         <v>11026</v>
       </c>
       <c r="AJ60" s="12">
         <v>10984</v>
       </c>
       <c r="AK60" s="12">
         <v>10916</v>
       </c>
       <c r="AL60" s="15">
         <v>10875</v>
       </c>
       <c r="AM60" s="12">
         <v>10859</v>
       </c>
       <c r="AN60" s="15">
         <v>10833</v>
       </c>
+      <c r="AO60" s="15">
+        <v>10801</v>
+      </c>
+      <c r="AP60" s="15">
+        <v>10767</v>
+      </c>
+      <c r="AQ60" s="15">
+        <v>10754</v>
+      </c>
     </row>
-    <row r="61" spans="1:40">
-      <c r="A61" s="23" t="s">
+    <row r="61" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A61" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B61" s="19">
+      <c r="B61" s="18">
         <v>11251</v>
       </c>
-      <c r="C61" s="19">
+      <c r="C61" s="18">
         <v>11206</v>
       </c>
-      <c r="D61" s="19">
+      <c r="D61" s="18">
         <v>11190</v>
       </c>
-      <c r="E61" s="19">
+      <c r="E61" s="18">
         <v>11171</v>
       </c>
-      <c r="F61" s="19">
+      <c r="F61" s="18">
         <v>11162</v>
       </c>
-      <c r="G61" s="19">
+      <c r="G61" s="18">
         <v>11136</v>
       </c>
-      <c r="H61" s="19">
+      <c r="H61" s="18">
         <v>11122</v>
       </c>
-      <c r="I61" s="19">
+      <c r="I61" s="18">
         <v>11085</v>
       </c>
-      <c r="J61" s="19">
+      <c r="J61" s="18">
         <v>11041</v>
       </c>
-      <c r="K61" s="19">
+      <c r="K61" s="18">
         <v>11015</v>
       </c>
-      <c r="L61" s="19">
+      <c r="L61" s="18">
         <v>10980</v>
       </c>
-      <c r="M61" s="19">
+      <c r="M61" s="18">
         <v>10956</v>
       </c>
       <c r="N61" s="12">
         <v>10897</v>
       </c>
-      <c r="O61" s="31">
+      <c r="O61" s="18">
         <v>10857</v>
       </c>
-      <c r="P61" s="31">
+      <c r="P61" s="18">
         <v>10832</v>
       </c>
-      <c r="Q61" s="31">
+      <c r="Q61" s="18">
         <v>10830</v>
       </c>
-      <c r="R61" s="31">
+      <c r="R61" s="18">
         <v>10806</v>
       </c>
-      <c r="S61" s="31">
+      <c r="S61" s="18">
         <v>10772</v>
       </c>
-      <c r="T61" s="31">
+      <c r="T61" s="18">
         <v>10741</v>
       </c>
       <c r="U61" s="12">
         <v>10704</v>
       </c>
-      <c r="V61" s="29">
+      <c r="V61" s="26">
         <v>10679</v>
       </c>
       <c r="W61" s="12">
         <v>10633</v>
       </c>
-      <c r="X61" s="34">
+      <c r="X61" s="29">
         <v>10740</v>
       </c>
-      <c r="Y61" s="28">
+      <c r="Y61" s="25">
         <v>10539</v>
       </c>
-      <c r="Z61" s="42">
+      <c r="Z61" s="36">
         <v>10506</v>
       </c>
       <c r="AA61" s="12">
         <v>10456</v>
       </c>
       <c r="AB61" s="12">
         <v>10413</v>
       </c>
       <c r="AC61" s="12">
         <v>10376</v>
       </c>
-      <c r="AD61" s="37">
+      <c r="AD61" s="32">
         <v>10360</v>
       </c>
-      <c r="AE61" s="42">
+      <c r="AE61" s="36">
         <v>10328</v>
       </c>
       <c r="AF61" s="12">
         <v>10289</v>
       </c>
       <c r="AG61" s="12">
         <v>10242</v>
       </c>
-      <c r="AH61" s="34">
+      <c r="AH61" s="29">
         <v>10355</v>
       </c>
       <c r="AI61" s="12">
         <v>10160</v>
       </c>
       <c r="AJ61" s="12">
         <v>10126</v>
       </c>
       <c r="AK61" s="12">
         <v>10069</v>
       </c>
       <c r="AL61" s="15">
         <v>10013</v>
       </c>
       <c r="AM61" s="12">
         <v>9956</v>
       </c>
       <c r="AN61" s="15">
         <v>9926</v>
       </c>
+      <c r="AO61" s="15">
+        <v>9891</v>
+      </c>
+      <c r="AP61" s="15">
+        <v>9879</v>
+      </c>
+      <c r="AQ61" s="15">
+        <v>9859</v>
+      </c>
     </row>
-    <row r="62" spans="1:40">
-      <c r="A62" s="23" t="s">
+    <row r="62" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A62" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="19">
+      <c r="B62" s="18">
         <v>5327</v>
       </c>
-      <c r="C62" s="19">
+      <c r="C62" s="18">
         <v>5316</v>
       </c>
-      <c r="D62" s="19">
+      <c r="D62" s="18">
         <v>5296</v>
       </c>
-      <c r="E62" s="19">
+      <c r="E62" s="18">
         <v>5285</v>
       </c>
-      <c r="F62" s="19">
+      <c r="F62" s="18">
         <v>5266</v>
       </c>
-      <c r="G62" s="19">
+      <c r="G62" s="18">
         <v>5279</v>
       </c>
-      <c r="H62" s="19">
+      <c r="H62" s="18">
         <v>5249</v>
       </c>
-      <c r="I62" s="19">
+      <c r="I62" s="18">
         <v>5235</v>
       </c>
-      <c r="J62" s="19">
+      <c r="J62" s="18">
         <v>5225</v>
       </c>
-      <c r="K62" s="19">
+      <c r="K62" s="18">
         <v>5213</v>
       </c>
-      <c r="L62" s="19">
+      <c r="L62" s="18">
         <v>5202</v>
       </c>
-      <c r="M62" s="19">
+      <c r="M62" s="18">
         <v>5175</v>
       </c>
       <c r="N62" s="12">
         <v>5156</v>
       </c>
-      <c r="O62" s="31">
+      <c r="O62" s="18">
         <v>5143</v>
       </c>
-      <c r="P62" s="31">
+      <c r="P62" s="18">
         <v>5142</v>
       </c>
-      <c r="Q62" s="31">
+      <c r="Q62" s="18">
         <v>5130</v>
       </c>
-      <c r="R62" s="31">
+      <c r="R62" s="18">
         <v>5113</v>
       </c>
-      <c r="S62" s="31">
+      <c r="S62" s="18">
         <v>5103</v>
       </c>
-      <c r="T62" s="31">
+      <c r="T62" s="18">
         <v>5092</v>
       </c>
       <c r="U62" s="12">
         <v>5070</v>
       </c>
-      <c r="V62" s="29">
+      <c r="V62" s="26">
         <v>5045</v>
       </c>
       <c r="W62" s="12">
         <v>5011</v>
       </c>
-      <c r="X62" s="34">
+      <c r="X62" s="29">
         <v>5078</v>
       </c>
-      <c r="Y62" s="28">
+      <c r="Y62" s="25">
         <v>4978</v>
       </c>
-      <c r="Z62" s="42">
+      <c r="Z62" s="36">
         <v>4970</v>
       </c>
       <c r="AA62" s="12">
         <v>4952</v>
       </c>
       <c r="AB62" s="12">
         <v>4933</v>
       </c>
       <c r="AC62" s="12">
         <v>4933</v>
       </c>
-      <c r="AD62" s="37">
+      <c r="AD62" s="32">
         <v>4909</v>
       </c>
-      <c r="AE62" s="42">
+      <c r="AE62" s="36">
         <v>4910</v>
       </c>
       <c r="AF62" s="12">
         <v>4893</v>
       </c>
       <c r="AG62" s="12">
         <v>4880</v>
       </c>
-      <c r="AH62" s="34">
+      <c r="AH62" s="29">
         <v>4910</v>
       </c>
       <c r="AI62" s="12">
         <v>4815</v>
       </c>
       <c r="AJ62" s="12">
         <v>4804</v>
       </c>
       <c r="AK62" s="12">
         <v>4776</v>
       </c>
       <c r="AL62" s="15">
         <v>4757</v>
       </c>
       <c r="AM62" s="12">
         <v>4755</v>
       </c>
       <c r="AN62" s="15">
         <v>4733</v>
       </c>
+      <c r="AO62" s="15">
+        <v>4717</v>
+      </c>
+      <c r="AP62" s="15">
+        <v>4705</v>
+      </c>
+      <c r="AQ62" s="15">
+        <v>4704</v>
+      </c>
     </row>
-    <row r="63" spans="1:40">
-      <c r="A63" s="23" t="s">
+    <row r="63" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A63" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="19">
+      <c r="B63" s="18">
         <v>9090</v>
       </c>
-      <c r="C63" s="19">
+      <c r="C63" s="18">
         <v>9080</v>
       </c>
-      <c r="D63" s="19">
+      <c r="D63" s="18">
         <v>9065</v>
       </c>
-      <c r="E63" s="19">
+      <c r="E63" s="18">
         <v>9054</v>
       </c>
-      <c r="F63" s="19">
+      <c r="F63" s="18">
         <v>9022</v>
       </c>
-      <c r="G63" s="19">
+      <c r="G63" s="18">
         <v>9003</v>
       </c>
-      <c r="H63" s="19">
+      <c r="H63" s="18">
         <v>8990</v>
       </c>
-      <c r="I63" s="19">
+      <c r="I63" s="18">
         <v>8975</v>
       </c>
-      <c r="J63" s="19">
+      <c r="J63" s="18">
         <v>8950</v>
       </c>
-      <c r="K63" s="19">
+      <c r="K63" s="18">
         <v>8945</v>
       </c>
-      <c r="L63" s="19">
+      <c r="L63" s="18">
         <v>8934</v>
       </c>
-      <c r="M63" s="19">
+      <c r="M63" s="18">
         <v>8905</v>
       </c>
       <c r="N63" s="12">
         <v>8852</v>
       </c>
-      <c r="O63" s="31">
+      <c r="O63" s="18">
         <v>8807</v>
       </c>
-      <c r="P63" s="31">
+      <c r="P63" s="18">
         <v>8799</v>
       </c>
-      <c r="Q63" s="31">
+      <c r="Q63" s="18">
         <v>8798</v>
       </c>
-      <c r="R63" s="31">
+      <c r="R63" s="18">
         <v>8754</v>
       </c>
-      <c r="S63" s="31">
+      <c r="S63" s="18">
         <v>8745</v>
       </c>
-      <c r="T63" s="31">
+      <c r="T63" s="18">
         <v>8725</v>
       </c>
       <c r="U63" s="12">
         <v>8688</v>
       </c>
-      <c r="V63" s="29">
+      <c r="V63" s="26">
         <v>8647</v>
       </c>
       <c r="W63" s="12">
         <v>8594</v>
       </c>
-      <c r="X63" s="34">
+      <c r="X63" s="29">
         <v>8696</v>
       </c>
-      <c r="Y63" s="28">
+      <c r="Y63" s="25">
         <v>8501</v>
       </c>
-      <c r="Z63" s="42">
+      <c r="Z63" s="36">
         <v>8463</v>
       </c>
       <c r="AA63" s="12">
         <v>8430</v>
       </c>
       <c r="AB63" s="12">
         <v>8381</v>
       </c>
       <c r="AC63" s="12">
         <v>8342</v>
       </c>
-      <c r="AD63" s="37">
+      <c r="AD63" s="32">
         <v>8343</v>
       </c>
-      <c r="AE63" s="42">
+      <c r="AE63" s="36">
         <v>8307</v>
       </c>
       <c r="AF63" s="12">
         <v>8300</v>
       </c>
       <c r="AG63" s="12">
         <v>8255</v>
       </c>
-      <c r="AH63" s="34">
+      <c r="AH63" s="29">
         <v>8324</v>
       </c>
       <c r="AI63" s="12">
         <v>8153</v>
       </c>
       <c r="AJ63" s="12">
         <v>8101</v>
       </c>
       <c r="AK63" s="12">
         <v>8069</v>
       </c>
       <c r="AL63" s="15">
         <v>8039</v>
       </c>
       <c r="AM63" s="12">
         <v>8062</v>
       </c>
       <c r="AN63" s="15">
         <v>8030</v>
       </c>
+      <c r="AO63" s="15">
+        <v>8037</v>
+      </c>
+      <c r="AP63" s="15">
+        <v>8024</v>
+      </c>
+      <c r="AQ63" s="15">
+        <v>7994</v>
+      </c>
     </row>
-    <row r="64" spans="1:40">
-      <c r="A64" s="23" t="s">
+    <row r="64" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A64" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="19">
+      <c r="B64" s="18">
         <v>13833</v>
       </c>
-      <c r="C64" s="19">
+      <c r="C64" s="18">
         <v>13813</v>
       </c>
-      <c r="D64" s="19">
+      <c r="D64" s="18">
         <v>13785</v>
       </c>
-      <c r="E64" s="19">
+      <c r="E64" s="18">
         <v>13774</v>
       </c>
-      <c r="F64" s="19">
+      <c r="F64" s="18">
         <v>13756</v>
       </c>
-      <c r="G64" s="19">
+      <c r="G64" s="18">
         <v>13742</v>
       </c>
-      <c r="H64" s="19">
+      <c r="H64" s="18">
         <v>13725</v>
       </c>
-      <c r="I64" s="19">
+      <c r="I64" s="18">
         <v>13650</v>
       </c>
-      <c r="J64" s="19">
+      <c r="J64" s="18">
         <v>13597</v>
       </c>
-      <c r="K64" s="19">
+      <c r="K64" s="18">
         <v>13568</v>
       </c>
-      <c r="L64" s="19">
+      <c r="L64" s="18">
         <v>13504</v>
       </c>
-      <c r="M64" s="19">
+      <c r="M64" s="18">
         <v>13465</v>
       </c>
       <c r="N64" s="12">
         <v>13411</v>
       </c>
-      <c r="O64" s="31">
+      <c r="O64" s="18">
         <v>13323</v>
       </c>
-      <c r="P64" s="31">
+      <c r="P64" s="18">
         <v>13252</v>
       </c>
-      <c r="Q64" s="31">
+      <c r="Q64" s="18">
         <v>13204</v>
       </c>
-      <c r="R64" s="31">
+      <c r="R64" s="18">
         <v>13185</v>
       </c>
-      <c r="S64" s="31">
+      <c r="S64" s="18">
         <v>13159</v>
       </c>
-      <c r="T64" s="31">
+      <c r="T64" s="18">
         <v>13113</v>
       </c>
       <c r="U64" s="12">
         <v>13057</v>
       </c>
-      <c r="V64" s="29">
+      <c r="V64" s="26">
         <v>12949</v>
       </c>
       <c r="W64" s="12">
         <v>12855</v>
       </c>
-      <c r="X64" s="34">
+      <c r="X64" s="29">
         <v>13100</v>
       </c>
-      <c r="Y64" s="28">
+      <c r="Y64" s="25">
         <v>12730</v>
       </c>
-      <c r="Z64" s="42">
+      <c r="Z64" s="36">
         <v>12687</v>
       </c>
       <c r="AA64" s="12">
         <v>12602</v>
       </c>
       <c r="AB64" s="12">
         <v>12551</v>
       </c>
       <c r="AC64" s="12">
         <v>12496</v>
       </c>
-      <c r="AD64" s="37">
+      <c r="AD64" s="32">
         <v>12450</v>
       </c>
-      <c r="AE64" s="42">
+      <c r="AE64" s="36">
         <v>12407</v>
       </c>
       <c r="AF64" s="12">
         <v>12297</v>
       </c>
       <c r="AG64" s="12">
         <v>12206</v>
       </c>
-      <c r="AH64" s="34">
+      <c r="AH64" s="29">
         <v>12405</v>
       </c>
       <c r="AI64" s="12">
         <v>12071</v>
       </c>
       <c r="AJ64" s="12">
         <v>11995</v>
       </c>
       <c r="AK64" s="12">
         <v>11955</v>
       </c>
       <c r="AL64" s="15">
         <v>11926</v>
       </c>
       <c r="AM64" s="12">
         <v>11889</v>
       </c>
       <c r="AN64" s="15">
         <v>11847</v>
       </c>
+      <c r="AO64" s="15">
+        <v>11786</v>
+      </c>
+      <c r="AP64" s="15">
+        <v>11760</v>
+      </c>
+      <c r="AQ64" s="15">
+        <v>11714</v>
+      </c>
     </row>
-    <row r="65" spans="1:40">
-      <c r="A65" s="23" t="s">
+    <row r="65" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A65" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B65" s="19">
+      <c r="B65" s="18">
         <v>9493</v>
       </c>
-      <c r="C65" s="19">
+      <c r="C65" s="18">
         <v>9494</v>
       </c>
-      <c r="D65" s="19">
+      <c r="D65" s="18">
         <v>9488</v>
       </c>
-      <c r="E65" s="19">
+      <c r="E65" s="18">
         <v>9470</v>
       </c>
-      <c r="F65" s="19">
+      <c r="F65" s="18">
         <v>9440</v>
       </c>
-      <c r="G65" s="19">
+      <c r="G65" s="18">
         <v>9413</v>
       </c>
-      <c r="H65" s="19">
+      <c r="H65" s="18">
         <v>9356</v>
       </c>
-      <c r="I65" s="19">
+      <c r="I65" s="18">
         <v>9327</v>
       </c>
-      <c r="J65" s="19">
+      <c r="J65" s="18">
         <v>9284</v>
       </c>
-      <c r="K65" s="19">
+      <c r="K65" s="18">
         <v>9254</v>
       </c>
-      <c r="L65" s="19">
+      <c r="L65" s="18">
         <v>9219</v>
       </c>
-      <c r="M65" s="19">
+      <c r="M65" s="18">
         <v>9201</v>
       </c>
       <c r="N65" s="12">
         <v>9168</v>
       </c>
-      <c r="O65" s="31">
+      <c r="O65" s="18">
         <v>9131</v>
       </c>
-      <c r="P65" s="31">
+      <c r="P65" s="18">
         <v>9125</v>
       </c>
-      <c r="Q65" s="31">
+      <c r="Q65" s="18">
         <v>9086</v>
       </c>
-      <c r="R65" s="31">
+      <c r="R65" s="18">
         <v>9077</v>
       </c>
-      <c r="S65" s="31">
+      <c r="S65" s="18">
         <v>9035</v>
       </c>
-      <c r="T65" s="31">
+      <c r="T65" s="18">
         <v>9003</v>
       </c>
       <c r="U65" s="12">
         <v>8946</v>
       </c>
-      <c r="V65" s="29">
+      <c r="V65" s="26">
         <v>8924</v>
       </c>
       <c r="W65" s="12">
         <v>8894</v>
       </c>
-      <c r="X65" s="34">
+      <c r="X65" s="29">
         <v>8993</v>
       </c>
-      <c r="Y65" s="28">
+      <c r="Y65" s="25">
         <v>8781</v>
       </c>
-      <c r="Z65" s="42">
+      <c r="Z65" s="36">
         <v>8764</v>
       </c>
       <c r="AA65" s="12">
         <v>8726</v>
       </c>
       <c r="AB65" s="12">
         <v>8705</v>
       </c>
       <c r="AC65" s="12">
         <v>8658</v>
       </c>
-      <c r="AD65" s="37">
+      <c r="AD65" s="32">
         <v>8616</v>
       </c>
-      <c r="AE65" s="42">
+      <c r="AE65" s="36">
         <v>8560</v>
       </c>
       <c r="AF65" s="12">
         <v>8513</v>
       </c>
       <c r="AG65" s="12">
         <v>8451</v>
       </c>
-      <c r="AH65" s="34">
+      <c r="AH65" s="29">
         <v>8591</v>
       </c>
       <c r="AI65" s="12">
         <v>8370</v>
       </c>
       <c r="AJ65" s="12">
         <v>8321</v>
       </c>
       <c r="AK65" s="12">
         <v>8288</v>
       </c>
       <c r="AL65" s="15">
         <v>8265</v>
       </c>
       <c r="AM65" s="12">
         <v>8234</v>
       </c>
       <c r="AN65" s="15">
         <v>8221</v>
       </c>
+      <c r="AO65" s="15">
+        <v>8207</v>
+      </c>
+      <c r="AP65" s="15">
+        <v>8190</v>
+      </c>
+      <c r="AQ65" s="15">
+        <v>8169</v>
+      </c>
     </row>
-    <row r="66" spans="1:40">
-      <c r="A66" s="23" t="s">
+    <row r="66" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A66" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="19">
+      <c r="B66" s="18">
         <v>16095</v>
       </c>
-      <c r="C66" s="19">
+      <c r="C66" s="18">
         <v>16068</v>
       </c>
-      <c r="D66" s="19">
+      <c r="D66" s="18">
         <v>16043</v>
       </c>
-      <c r="E66" s="19">
+      <c r="E66" s="18">
         <v>16043</v>
       </c>
-      <c r="F66" s="19">
+      <c r="F66" s="18">
         <v>16028</v>
       </c>
-      <c r="G66" s="19">
+      <c r="G66" s="18">
         <v>16016</v>
       </c>
-      <c r="H66" s="19">
+      <c r="H66" s="18">
         <v>15992</v>
       </c>
-      <c r="I66" s="19">
+      <c r="I66" s="18">
         <v>15941</v>
       </c>
-      <c r="J66" s="19">
+      <c r="J66" s="18">
         <v>15882</v>
       </c>
-      <c r="K66" s="19">
+      <c r="K66" s="18">
         <v>15852</v>
       </c>
-      <c r="L66" s="19">
+      <c r="L66" s="18">
         <v>15817</v>
       </c>
-      <c r="M66" s="19">
+      <c r="M66" s="18">
         <v>15785</v>
       </c>
       <c r="N66" s="12">
         <v>15741</v>
       </c>
-      <c r="O66" s="31">
+      <c r="O66" s="18">
         <v>15714</v>
       </c>
-      <c r="P66" s="31">
+      <c r="P66" s="18">
         <v>15657</v>
       </c>
-      <c r="Q66" s="31">
+      <c r="Q66" s="18">
         <v>15655</v>
       </c>
-      <c r="R66" s="31">
+      <c r="R66" s="18">
         <v>15638</v>
       </c>
-      <c r="S66" s="31">
+      <c r="S66" s="18">
         <v>15618</v>
       </c>
-      <c r="T66" s="31">
+      <c r="T66" s="18">
         <v>15574</v>
       </c>
       <c r="U66" s="12">
         <v>15556</v>
       </c>
-      <c r="V66" s="29">
+      <c r="V66" s="26">
         <v>15503</v>
       </c>
       <c r="W66" s="12">
         <v>15471</v>
       </c>
-      <c r="X66" s="34">
+      <c r="X66" s="29">
         <v>15594</v>
       </c>
-      <c r="Y66" s="28">
+      <c r="Y66" s="25">
         <v>15424</v>
       </c>
-      <c r="Z66" s="42">
+      <c r="Z66" s="36">
         <v>15379</v>
       </c>
       <c r="AA66" s="12">
         <v>15311</v>
       </c>
       <c r="AB66" s="12">
         <v>15267</v>
       </c>
       <c r="AC66" s="12">
         <v>15219</v>
       </c>
-      <c r="AD66" s="37">
+      <c r="AD66" s="32">
         <v>15179</v>
       </c>
-      <c r="AE66" s="42">
+      <c r="AE66" s="36">
         <v>15133</v>
       </c>
       <c r="AF66" s="12">
         <v>15092</v>
       </c>
       <c r="AG66" s="12">
         <v>14994</v>
       </c>
-      <c r="AH66" s="34">
+      <c r="AH66" s="29">
         <v>15136</v>
       </c>
       <c r="AI66" s="12">
         <v>14807</v>
       </c>
       <c r="AJ66" s="12">
         <v>14738</v>
       </c>
       <c r="AK66" s="12">
         <v>14682</v>
       </c>
       <c r="AL66" s="15">
         <v>14643</v>
       </c>
       <c r="AM66" s="12">
         <v>14607</v>
       </c>
       <c r="AN66" s="15">
         <v>14565</v>
       </c>
+      <c r="AO66" s="15">
+        <v>14543</v>
+      </c>
+      <c r="AP66" s="15">
+        <v>14544</v>
+      </c>
+      <c r="AQ66" s="15">
+        <v>14519</v>
+      </c>
     </row>
-    <row r="67" spans="1:40">
-      <c r="A67" s="23" t="s">
+    <row r="67" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A67" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B67" s="19">
+      <c r="B67" s="18">
         <v>5868</v>
       </c>
-      <c r="C67" s="19">
+      <c r="C67" s="18">
         <v>5846</v>
       </c>
-      <c r="D67" s="19">
+      <c r="D67" s="18">
         <v>5843</v>
       </c>
-      <c r="E67" s="19">
+      <c r="E67" s="18">
         <v>5822</v>
       </c>
-      <c r="F67" s="19">
+      <c r="F67" s="18">
         <v>5803</v>
       </c>
-      <c r="G67" s="19">
+      <c r="G67" s="18">
         <v>5784</v>
       </c>
-      <c r="H67" s="19">
+      <c r="H67" s="18">
         <v>5763</v>
       </c>
-      <c r="I67" s="19">
+      <c r="I67" s="18">
         <v>5733</v>
       </c>
-      <c r="J67" s="19">
+      <c r="J67" s="18">
         <v>5677</v>
       </c>
-      <c r="K67" s="19">
+      <c r="K67" s="18">
         <v>5655</v>
       </c>
-      <c r="L67" s="19">
+      <c r="L67" s="18">
         <v>5609</v>
       </c>
-      <c r="M67" s="19">
+      <c r="M67" s="18">
         <v>5561</v>
       </c>
       <c r="N67" s="12">
         <v>5535</v>
       </c>
-      <c r="O67" s="31">
+      <c r="O67" s="18">
         <v>5504</v>
       </c>
-      <c r="P67" s="31">
+      <c r="P67" s="18">
         <v>5487</v>
       </c>
-      <c r="Q67" s="31">
+      <c r="Q67" s="18">
         <v>5470</v>
       </c>
-      <c r="R67" s="31">
+      <c r="R67" s="18">
         <v>5464</v>
       </c>
-      <c r="S67" s="31">
+      <c r="S67" s="18">
         <v>5470</v>
       </c>
-      <c r="T67" s="31">
+      <c r="T67" s="18">
         <v>5418</v>
       </c>
       <c r="U67" s="12">
         <v>5380</v>
       </c>
-      <c r="V67" s="29">
+      <c r="V67" s="26">
         <v>5347</v>
       </c>
       <c r="W67" s="12">
         <v>5309</v>
       </c>
-      <c r="X67" s="34">
+      <c r="X67" s="29">
         <v>5412</v>
       </c>
-      <c r="Y67" s="28">
+      <c r="Y67" s="25">
         <v>5238</v>
       </c>
-      <c r="Z67" s="42">
+      <c r="Z67" s="36">
         <v>5202</v>
       </c>
       <c r="AA67" s="12">
         <v>5171</v>
       </c>
       <c r="AB67" s="12">
         <v>5153</v>
       </c>
       <c r="AC67" s="12">
         <v>5111</v>
       </c>
-      <c r="AD67" s="37">
+      <c r="AD67" s="32">
         <v>5098</v>
       </c>
-      <c r="AE67" s="42">
+      <c r="AE67" s="36">
         <v>5083</v>
       </c>
       <c r="AF67" s="12">
         <v>5054</v>
       </c>
       <c r="AG67" s="12">
         <v>5011</v>
       </c>
-      <c r="AH67" s="34">
+      <c r="AH67" s="29">
         <v>5085</v>
       </c>
       <c r="AI67" s="12">
         <v>4930</v>
       </c>
       <c r="AJ67" s="12">
         <v>4901</v>
       </c>
       <c r="AK67" s="12">
         <v>4872</v>
       </c>
       <c r="AL67" s="15">
         <v>4855</v>
       </c>
       <c r="AM67" s="12">
         <v>4828</v>
       </c>
       <c r="AN67" s="15">
         <v>4794</v>
       </c>
+      <c r="AO67" s="15">
+        <v>4771</v>
+      </c>
+      <c r="AP67" s="15">
+        <v>4766</v>
+      </c>
+      <c r="AQ67" s="15">
+        <v>4744</v>
+      </c>
     </row>
-    <row r="68" spans="1:40">
-      <c r="A68" s="23" t="s">
+    <row r="68" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A68" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B68" s="19">
+      <c r="B68" s="18">
         <v>35086</v>
       </c>
-      <c r="C68" s="19">
+      <c r="C68" s="18">
         <v>35051</v>
       </c>
-      <c r="D68" s="19">
+      <c r="D68" s="18">
         <v>35047</v>
       </c>
-      <c r="E68" s="19">
+      <c r="E68" s="18">
         <v>35016</v>
       </c>
-      <c r="F68" s="19">
+      <c r="F68" s="18">
         <v>34996</v>
       </c>
-      <c r="G68" s="19">
+      <c r="G68" s="18">
         <v>34937</v>
       </c>
-      <c r="H68" s="19">
+      <c r="H68" s="18">
         <v>34879</v>
       </c>
-      <c r="I68" s="19">
+      <c r="I68" s="18">
         <v>34812</v>
       </c>
-      <c r="J68" s="19">
+      <c r="J68" s="18">
         <v>34744</v>
       </c>
-      <c r="K68" s="19">
+      <c r="K68" s="18">
         <v>34709</v>
       </c>
-      <c r="L68" s="19">
+      <c r="L68" s="18">
         <v>34664</v>
       </c>
-      <c r="M68" s="19">
+      <c r="M68" s="18">
         <v>34662</v>
       </c>
       <c r="N68" s="12">
         <v>34574</v>
       </c>
-      <c r="O68" s="31">
+      <c r="O68" s="18">
         <v>34460</v>
       </c>
-      <c r="P68" s="31">
+      <c r="P68" s="18">
         <v>34393</v>
       </c>
-      <c r="Q68" s="31">
+      <c r="Q68" s="18">
         <v>34504</v>
       </c>
-      <c r="R68" s="31">
+      <c r="R68" s="18">
         <v>34412</v>
       </c>
-      <c r="S68" s="31">
+      <c r="S68" s="18">
         <v>34328</v>
       </c>
-      <c r="T68" s="31">
+      <c r="T68" s="18">
         <v>34196</v>
       </c>
       <c r="U68" s="12">
         <v>34108</v>
       </c>
-      <c r="V68" s="29">
+      <c r="V68" s="26">
         <v>33991</v>
       </c>
       <c r="W68" s="12">
         <v>33859</v>
       </c>
-      <c r="X68" s="34">
+      <c r="X68" s="29">
         <v>34137</v>
       </c>
-      <c r="Y68" s="28">
+      <c r="Y68" s="25">
         <v>33548</v>
       </c>
-      <c r="Z68" s="42">
+      <c r="Z68" s="36">
         <v>33390</v>
       </c>
       <c r="AA68" s="12">
         <v>33254</v>
       </c>
       <c r="AB68" s="12">
         <v>33147</v>
       </c>
       <c r="AC68" s="12">
         <v>33021</v>
       </c>
-      <c r="AD68" s="37">
+      <c r="AD68" s="32">
         <v>32894</v>
       </c>
-      <c r="AE68" s="42">
+      <c r="AE68" s="36">
         <v>32822</v>
       </c>
       <c r="AF68" s="12">
         <v>32755</v>
       </c>
       <c r="AG68" s="12">
         <v>32640</v>
       </c>
-      <c r="AH68" s="34">
+      <c r="AH68" s="29">
         <v>32975</v>
       </c>
       <c r="AI68" s="12">
         <v>32441</v>
       </c>
       <c r="AJ68" s="12">
         <v>32652</v>
       </c>
       <c r="AK68" s="12">
         <v>32592</v>
       </c>
       <c r="AL68" s="15">
         <v>32528</v>
       </c>
       <c r="AM68" s="12">
         <v>32447</v>
       </c>
       <c r="AN68" s="15">
         <v>32374</v>
       </c>
+      <c r="AO68" s="15">
+        <v>32304</v>
+      </c>
+      <c r="AP68" s="15">
+        <v>32257</v>
+      </c>
+      <c r="AQ68" s="15">
+        <v>32200</v>
+      </c>
     </row>
-    <row r="69" spans="1:40">
-      <c r="A69" s="23" t="s">
+    <row r="69" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A69" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B69" s="19">
+      <c r="B69" s="18">
         <v>7306</v>
       </c>
-      <c r="C69" s="19">
+      <c r="C69" s="18">
         <v>7292</v>
       </c>
-      <c r="D69" s="19">
+      <c r="D69" s="18">
         <v>7297</v>
       </c>
-      <c r="E69" s="19">
+      <c r="E69" s="18">
         <v>7289</v>
       </c>
-      <c r="F69" s="19">
+      <c r="F69" s="18">
         <v>7284</v>
       </c>
-      <c r="G69" s="19">
+      <c r="G69" s="18">
         <v>7238</v>
       </c>
-      <c r="H69" s="19">
+      <c r="H69" s="18">
         <v>7222</v>
       </c>
-      <c r="I69" s="19">
+      <c r="I69" s="18">
         <v>7190</v>
       </c>
-      <c r="J69" s="19">
+      <c r="J69" s="18">
         <v>7183</v>
       </c>
-      <c r="K69" s="19">
+      <c r="K69" s="18">
         <v>7165</v>
       </c>
-      <c r="L69" s="19">
+      <c r="L69" s="18">
         <v>7141</v>
       </c>
-      <c r="M69" s="19">
+      <c r="M69" s="18">
         <v>7110</v>
       </c>
       <c r="N69" s="12">
         <v>7058</v>
       </c>
-      <c r="O69" s="31">
+      <c r="O69" s="18">
         <v>7047</v>
       </c>
-      <c r="P69" s="31">
+      <c r="P69" s="18">
         <v>7004</v>
       </c>
-      <c r="Q69" s="31">
+      <c r="Q69" s="18">
         <v>6971</v>
       </c>
-      <c r="R69" s="31">
+      <c r="R69" s="18">
         <v>6939</v>
       </c>
-      <c r="S69" s="31">
+      <c r="S69" s="18">
         <v>6917</v>
       </c>
-      <c r="T69" s="31">
+      <c r="T69" s="18">
         <v>6889</v>
       </c>
       <c r="U69" s="12">
         <v>6874</v>
       </c>
-      <c r="V69" s="29">
+      <c r="V69" s="26">
         <v>6845</v>
       </c>
       <c r="W69" s="12">
         <v>6799</v>
       </c>
-      <c r="X69" s="34">
+      <c r="X69" s="29">
         <v>6915</v>
       </c>
-      <c r="Y69" s="28">
+      <c r="Y69" s="25">
         <v>6745</v>
       </c>
-      <c r="Z69" s="42">
+      <c r="Z69" s="36">
         <v>6708</v>
       </c>
       <c r="AA69" s="12">
         <v>6675</v>
       </c>
       <c r="AB69" s="12">
         <v>6648</v>
       </c>
       <c r="AC69" s="12">
         <v>6623</v>
       </c>
-      <c r="AD69" s="37">
+      <c r="AD69" s="32">
         <v>6631</v>
       </c>
-      <c r="AE69" s="42">
+      <c r="AE69" s="36">
         <v>6570</v>
       </c>
       <c r="AF69" s="12">
         <v>6567</v>
       </c>
       <c r="AG69" s="12">
         <v>6572</v>
       </c>
-      <c r="AH69" s="34">
+      <c r="AH69" s="29">
         <v>6611</v>
       </c>
       <c r="AI69" s="12">
         <v>6509</v>
       </c>
       <c r="AJ69" s="12">
         <v>6481</v>
       </c>
       <c r="AK69" s="12">
         <v>6446</v>
       </c>
       <c r="AL69" s="15">
         <v>6447</v>
       </c>
       <c r="AM69" s="12">
         <v>6427</v>
       </c>
       <c r="AN69" s="15">
         <v>6416</v>
       </c>
+      <c r="AO69" s="15">
+        <v>6384</v>
+      </c>
+      <c r="AP69" s="15">
+        <v>6426</v>
+      </c>
+      <c r="AQ69" s="15">
+        <v>6407</v>
+      </c>
     </row>
-    <row r="70" spans="1:40">
-      <c r="A70" s="23" t="s">
+    <row r="70" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A70" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B70" s="19">
+      <c r="B70" s="18">
         <v>16992</v>
       </c>
-      <c r="C70" s="19">
+      <c r="C70" s="18">
         <v>16968</v>
       </c>
-      <c r="D70" s="19">
+      <c r="D70" s="18">
         <v>16967</v>
       </c>
-      <c r="E70" s="19">
+      <c r="E70" s="18">
         <v>16970</v>
       </c>
-      <c r="F70" s="19">
+      <c r="F70" s="18">
         <v>16970</v>
       </c>
-      <c r="G70" s="19">
+      <c r="G70" s="18">
         <v>16946</v>
       </c>
-      <c r="H70" s="19">
+      <c r="H70" s="18">
         <v>16924</v>
       </c>
-      <c r="I70" s="19">
+      <c r="I70" s="18">
         <v>16916</v>
       </c>
-      <c r="J70" s="19">
+      <c r="J70" s="18">
         <v>16899</v>
       </c>
-      <c r="K70" s="19">
+      <c r="K70" s="18">
         <v>16878</v>
       </c>
-      <c r="L70" s="19">
+      <c r="L70" s="18">
         <v>16842</v>
       </c>
-      <c r="M70" s="19">
+      <c r="M70" s="18">
         <v>16814</v>
       </c>
       <c r="N70" s="12">
         <v>16782</v>
       </c>
-      <c r="O70" s="31">
+      <c r="O70" s="18">
         <v>16740</v>
       </c>
-      <c r="P70" s="31">
+      <c r="P70" s="18">
         <v>16712</v>
       </c>
-      <c r="Q70" s="31">
+      <c r="Q70" s="18">
         <v>16704</v>
       </c>
-      <c r="R70" s="31">
+      <c r="R70" s="18">
         <v>16685</v>
       </c>
-      <c r="S70" s="31">
+      <c r="S70" s="18">
         <v>16682</v>
       </c>
-      <c r="T70" s="31">
+      <c r="T70" s="18">
         <v>16651</v>
       </c>
       <c r="U70" s="12">
         <v>16612</v>
       </c>
-      <c r="V70" s="29">
+      <c r="V70" s="26">
         <v>16558</v>
       </c>
       <c r="W70" s="12">
         <v>16485</v>
       </c>
-      <c r="X70" s="34">
+      <c r="X70" s="29">
         <v>16627</v>
       </c>
-      <c r="Y70" s="28">
+      <c r="Y70" s="25">
         <v>16426</v>
       </c>
-      <c r="Z70" s="42">
+      <c r="Z70" s="36">
         <v>16383</v>
       </c>
       <c r="AA70" s="12">
         <v>16362</v>
       </c>
       <c r="AB70" s="12">
         <v>16307</v>
       </c>
       <c r="AC70" s="12">
         <v>16275</v>
       </c>
-      <c r="AD70" s="37">
+      <c r="AD70" s="32">
         <v>16242</v>
       </c>
-      <c r="AE70" s="42">
+      <c r="AE70" s="36">
         <v>16251</v>
       </c>
       <c r="AF70" s="12">
         <v>16219</v>
       </c>
       <c r="AG70" s="12">
         <v>16165</v>
       </c>
-      <c r="AH70" s="34">
+      <c r="AH70" s="29">
         <v>16249</v>
       </c>
       <c r="AI70" s="12">
         <v>16083</v>
       </c>
       <c r="AJ70" s="12">
         <v>16017</v>
       </c>
       <c r="AK70" s="12">
         <v>15975</v>
       </c>
       <c r="AL70" s="15">
         <v>15938</v>
       </c>
       <c r="AM70" s="12">
         <v>15903</v>
       </c>
       <c r="AN70" s="15">
         <v>15874</v>
       </c>
+      <c r="AO70" s="15">
+        <v>15851</v>
+      </c>
+      <c r="AP70" s="15">
+        <v>15830</v>
+      </c>
+      <c r="AQ70" s="15">
+        <v>15800</v>
+      </c>
     </row>
-    <row r="71" spans="1:40">
-      <c r="A71" s="23" t="s">
+    <row r="71" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A71" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B71" s="19">
+      <c r="B71" s="18">
         <v>81817</v>
       </c>
-      <c r="C71" s="19">
+      <c r="C71" s="18">
         <v>81421</v>
       </c>
-      <c r="D71" s="19">
+      <c r="D71" s="18">
         <v>81502</v>
       </c>
-      <c r="E71" s="19">
+      <c r="E71" s="18">
         <v>81612</v>
       </c>
-      <c r="F71" s="19">
+      <c r="F71" s="18">
         <v>81666</v>
       </c>
-      <c r="G71" s="19">
+      <c r="G71" s="18">
         <v>81730</v>
       </c>
-      <c r="H71" s="19">
+      <c r="H71" s="18">
         <v>81875</v>
       </c>
-      <c r="I71" s="19">
+      <c r="I71" s="18">
         <v>82092</v>
       </c>
-      <c r="J71" s="19">
+      <c r="J71" s="18">
         <v>82195</v>
       </c>
-      <c r="K71" s="19">
+      <c r="K71" s="18">
         <v>82272</v>
       </c>
-      <c r="L71" s="19">
+      <c r="L71" s="18">
         <v>82357</v>
       </c>
-      <c r="M71" s="19">
+      <c r="M71" s="18">
         <v>82401</v>
       </c>
       <c r="N71" s="12">
         <v>82482</v>
       </c>
-      <c r="O71" s="31">
+      <c r="O71" s="18">
         <v>82645</v>
       </c>
-      <c r="P71" s="31">
+      <c r="P71" s="18">
         <v>82761</v>
       </c>
-      <c r="Q71" s="31">
+      <c r="Q71" s="18">
         <v>83032</v>
       </c>
-      <c r="R71" s="31">
+      <c r="R71" s="18">
         <v>83106</v>
       </c>
-      <c r="S71" s="31">
+      <c r="S71" s="18">
         <v>83216</v>
       </c>
-      <c r="T71" s="31">
+      <c r="T71" s="18">
         <v>83398</v>
       </c>
       <c r="U71" s="12">
         <v>83574</v>
       </c>
-      <c r="V71" s="29">
+      <c r="V71" s="26">
         <v>83751</v>
       </c>
       <c r="W71" s="12">
         <v>83918</v>
       </c>
-      <c r="X71" s="34">
+      <c r="X71" s="29">
         <v>83383</v>
       </c>
-      <c r="Y71" s="28">
+      <c r="Y71" s="25">
         <v>84351</v>
       </c>
-      <c r="Z71" s="42">
+      <c r="Z71" s="36">
         <v>84364</v>
       </c>
       <c r="AA71" s="12">
         <v>84577</v>
       </c>
       <c r="AB71" s="12">
         <v>84613</v>
       </c>
       <c r="AC71" s="12">
         <v>84720</v>
       </c>
-      <c r="AD71" s="37">
+      <c r="AD71" s="32">
         <v>84968</v>
       </c>
-      <c r="AE71" s="42">
+      <c r="AE71" s="36">
         <v>85094</v>
       </c>
       <c r="AF71" s="12">
         <v>85272</v>
       </c>
       <c r="AG71" s="12">
         <v>85479</v>
       </c>
-      <c r="AH71" s="34">
+      <c r="AH71" s="29">
         <v>85067</v>
       </c>
       <c r="AI71" s="12">
         <v>86217</v>
       </c>
       <c r="AJ71" s="12">
         <v>86506</v>
       </c>
       <c r="AK71" s="12">
         <v>86882</v>
       </c>
       <c r="AL71" s="15">
         <v>87293</v>
       </c>
       <c r="AM71" s="12">
         <v>87559</v>
       </c>
       <c r="AN71" s="15">
         <v>88048</v>
       </c>
+      <c r="AO71" s="15">
+        <v>88468</v>
+      </c>
+      <c r="AP71" s="15">
+        <v>88941</v>
+      </c>
+      <c r="AQ71" s="15">
+        <v>89225</v>
+      </c>
     </row>
-    <row r="72" spans="1:40">
-      <c r="A72" s="23" t="s">
+    <row r="72" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A72" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B72" s="19">
+      <c r="B72" s="18">
         <v>27551</v>
       </c>
-      <c r="C72" s="19">
+      <c r="C72" s="18">
         <v>27536</v>
       </c>
-      <c r="D72" s="19">
+      <c r="D72" s="18">
         <v>27527</v>
       </c>
-      <c r="E72" s="19">
+      <c r="E72" s="18">
         <v>27495</v>
       </c>
-      <c r="F72" s="19">
+      <c r="F72" s="18">
         <v>27482</v>
       </c>
-      <c r="G72" s="19">
+      <c r="G72" s="18">
         <v>27462</v>
       </c>
-      <c r="H72" s="19">
+      <c r="H72" s="18">
         <v>27420</v>
       </c>
-      <c r="I72" s="19">
+      <c r="I72" s="18">
         <v>27359</v>
       </c>
-      <c r="J72" s="19">
+      <c r="J72" s="18">
         <v>27261</v>
       </c>
-      <c r="K72" s="19">
+      <c r="K72" s="18">
         <v>27215</v>
       </c>
-      <c r="L72" s="19">
+      <c r="L72" s="18">
         <v>27192</v>
       </c>
-      <c r="M72" s="19">
+      <c r="M72" s="18">
         <v>27158</v>
       </c>
       <c r="N72" s="12">
         <v>27116</v>
       </c>
-      <c r="O72" s="31">
+      <c r="O72" s="18">
         <v>27063</v>
       </c>
-      <c r="P72" s="31">
+      <c r="P72" s="18">
         <v>27012</v>
       </c>
-      <c r="Q72" s="31">
+      <c r="Q72" s="18">
         <v>26988</v>
       </c>
-      <c r="R72" s="31">
+      <c r="R72" s="18">
         <v>26931</v>
       </c>
-      <c r="S72" s="31">
+      <c r="S72" s="18">
         <v>26903</v>
       </c>
-      <c r="T72" s="31">
+      <c r="T72" s="18">
         <v>26894</v>
       </c>
       <c r="U72" s="12">
         <v>26839</v>
       </c>
-      <c r="V72" s="29">
+      <c r="V72" s="26">
         <v>26837</v>
       </c>
       <c r="W72" s="12">
         <v>26795</v>
       </c>
-      <c r="X72" s="34">
+      <c r="X72" s="29">
         <v>26924</v>
       </c>
-      <c r="Y72" s="28">
+      <c r="Y72" s="25">
         <v>26679</v>
       </c>
-      <c r="Z72" s="42">
+      <c r="Z72" s="36">
         <v>26579</v>
       </c>
       <c r="AA72" s="12">
         <v>26554</v>
       </c>
       <c r="AB72" s="12">
         <v>26407</v>
       </c>
       <c r="AC72" s="12">
         <v>26333</v>
       </c>
-      <c r="AD72" s="37">
+      <c r="AD72" s="32">
         <v>26306</v>
       </c>
-      <c r="AE72" s="42">
+      <c r="AE72" s="36">
         <v>26265</v>
       </c>
       <c r="AF72" s="12">
         <v>26203</v>
       </c>
       <c r="AG72" s="12">
         <v>26129</v>
       </c>
-      <c r="AH72" s="34">
+      <c r="AH72" s="29">
         <v>26307</v>
       </c>
       <c r="AI72" s="12">
         <v>26030</v>
       </c>
       <c r="AJ72" s="12">
         <v>25928</v>
       </c>
       <c r="AK72" s="12">
         <v>25887</v>
       </c>
       <c r="AL72" s="15">
         <v>25832</v>
       </c>
       <c r="AM72" s="12">
         <v>25794</v>
       </c>
       <c r="AN72" s="15">
         <v>25790</v>
       </c>
+      <c r="AO72" s="15">
+        <v>25746</v>
+      </c>
+      <c r="AP72" s="15">
+        <v>25692</v>
+      </c>
+      <c r="AQ72" s="18">
+        <v>25691</v>
+      </c>
     </row>
-    <row r="73" spans="1:40">
-      <c r="A73" s="24" t="s">
+    <row r="73" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A73" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="16">
         <v>23787</v>
       </c>
       <c r="C73" s="16">
         <v>23742</v>
       </c>
       <c r="D73" s="16">
         <v>23726</v>
       </c>
       <c r="E73" s="16">
         <v>23677</v>
       </c>
       <c r="F73" s="16">
         <v>23654</v>
       </c>
       <c r="G73" s="16">
         <v>23644</v>
       </c>
       <c r="H73" s="16">
         <v>23598</v>
       </c>
       <c r="I73" s="16">
         <v>23544</v>
       </c>
       <c r="J73" s="16">
         <v>23528</v>
       </c>
       <c r="K73" s="16">
         <v>23495</v>
       </c>
       <c r="L73" s="16">
         <v>23471</v>
       </c>
       <c r="M73" s="16">
         <v>23456</v>
       </c>
       <c r="N73" s="13">
         <v>23380</v>
       </c>
-      <c r="O73" s="33">
+      <c r="O73" s="16">
         <v>23335</v>
       </c>
-      <c r="P73" s="33">
+      <c r="P73" s="16">
         <v>23265</v>
       </c>
-      <c r="Q73" s="33">
+      <c r="Q73" s="16">
         <v>23252</v>
       </c>
-      <c r="R73" s="33">
+      <c r="R73" s="16">
         <v>23219</v>
       </c>
-      <c r="S73" s="33">
+      <c r="S73" s="16">
         <v>23217</v>
       </c>
-      <c r="T73" s="33">
+      <c r="T73" s="16">
         <v>23182</v>
       </c>
       <c r="U73" s="13">
         <v>23145</v>
       </c>
-      <c r="V73" s="30">
+      <c r="V73" s="27">
         <v>23126</v>
       </c>
       <c r="W73" s="13">
         <v>23041</v>
       </c>
-      <c r="X73" s="36">
+      <c r="X73" s="31">
         <v>23189</v>
       </c>
-      <c r="Y73" s="38">
+      <c r="Y73" s="33">
         <v>22970</v>
       </c>
-      <c r="Z73" s="43">
+      <c r="Z73" s="37">
         <v>22913</v>
       </c>
       <c r="AA73" s="13">
         <v>22842</v>
       </c>
       <c r="AB73" s="13">
         <v>22854</v>
       </c>
       <c r="AC73" s="13">
         <v>22845</v>
       </c>
       <c r="AD73" s="13">
         <v>22795</v>
       </c>
-      <c r="AE73" s="43">
+      <c r="AE73" s="37">
         <v>22757</v>
       </c>
       <c r="AF73" s="13">
         <v>22715</v>
       </c>
       <c r="AG73" s="13">
         <v>22708</v>
       </c>
-      <c r="AH73" s="36">
+      <c r="AH73" s="31">
         <v>22791</v>
       </c>
       <c r="AI73" s="13">
         <v>22698</v>
       </c>
       <c r="AJ73" s="13">
         <v>22731</v>
       </c>
       <c r="AK73" s="13">
         <v>22634</v>
       </c>
       <c r="AL73" s="16">
         <v>22577</v>
       </c>
       <c r="AM73" s="13">
         <v>22501</v>
       </c>
       <c r="AN73" s="16">
         <v>22485</v>
       </c>
+      <c r="AO73" s="16">
+        <v>22444</v>
+      </c>
+      <c r="AP73" s="16">
+        <v>22405</v>
+      </c>
+      <c r="AQ73" s="16">
+        <v>22429</v>
+      </c>
     </row>
-    <row r="74" spans="1:40">
+    <row r="74" spans="1:43" s="2" customFormat="1" ht="22.5">
       <c r="A74" s="14" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="75" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="76" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="77" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="78" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="79" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="80" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="81" s="2" customFormat="1" ht="11.25"/>
+    <row r="82" s="2" customFormat="1" ht="11.25"/>
+    <row r="83" s="2" customFormat="1" ht="11.25"/>
+    <row r="84" s="2" customFormat="1" ht="11.25"/>
+    <row r="85" s="2" customFormat="1" ht="11.25"/>
+    <row r="86" s="2" customFormat="1" ht="11.25"/>
+    <row r="87" s="2" customFormat="1" ht="11.25"/>
+    <row r="88" s="2" customFormat="1" ht="11.25"/>
+    <row r="89" s="2" customFormat="1" ht="11.25"/>
+    <row r="90" s="2" customFormat="1" ht="11.25"/>
+    <row r="91" s="2" customFormat="1" ht="11.25"/>
+    <row r="92" s="2" customFormat="1" ht="11.25"/>
+    <row r="93" s="2" customFormat="1" ht="11.25"/>
+    <row r="94" s="2" customFormat="1" ht="11.25"/>
+    <row r="95" s="2" customFormat="1" ht="11.25"/>
+    <row r="96" s="2" customFormat="1" ht="11.25"/>
+    <row r="97" s="2" customFormat="1" ht="11.25"/>
+    <row r="98" s="2" customFormat="1" ht="11.25"/>
+    <row r="99" s="2" customFormat="1" ht="11.25"/>
+    <row r="100" s="2" customFormat="1" ht="11.25"/>
+    <row r="101" s="2" customFormat="1" ht="11.25"/>
+    <row r="102" s="2" customFormat="1" ht="11.25"/>
+    <row r="103" s="2" customFormat="1" ht="11.25"/>
+    <row r="104" s="2" customFormat="1" ht="11.25"/>
+    <row r="105" s="2" customFormat="1" ht="11.25"/>
+    <row r="106" s="2" customFormat="1" ht="11.25"/>
+    <row r="107" s="2" customFormat="1" ht="11.25"/>
+    <row r="108" s="2" customFormat="1" ht="11.25"/>
+    <row r="109" s="2" customFormat="1" ht="11.25"/>
+    <row r="110" s="2" customFormat="1" ht="11.25"/>
+    <row r="111" s="2" customFormat="1" ht="11.25"/>
+    <row r="112" s="2" customFormat="1" ht="11.25"/>
+    <row r="113" s="2" customFormat="1" ht="11.25"/>
+    <row r="114" s="2" customFormat="1" ht="11.25"/>
+    <row r="115" s="2" customFormat="1" ht="11.25"/>
+    <row r="116" s="2" customFormat="1" ht="11.25"/>
+    <row r="117" s="2" customFormat="1" ht="11.25"/>
+    <row r="118" s="2" customFormat="1" ht="11.25"/>
+    <row r="119" s="2" customFormat="1" ht="11.25"/>
+    <row r="120" s="2" customFormat="1" ht="11.25"/>
+    <row r="121" s="2" customFormat="1" ht="11.25"/>
+    <row r="122" s="2" customFormat="1" ht="11.25"/>
+    <row r="123" s="2" customFormat="1" ht="11.25"/>
+    <row r="124" s="2" customFormat="1" ht="11.25"/>
+    <row r="125" s="2" customFormat="1" ht="11.25"/>
+    <row r="126" s="2" customFormat="1" ht="11.25"/>
+    <row r="127" s="2" customFormat="1" ht="11.25"/>
+    <row r="128" s="2" customFormat="1" ht="11.25"/>
+    <row r="129" s="2" customFormat="1" ht="11.25"/>
+    <row r="130" s="2" customFormat="1" ht="11.25"/>
+    <row r="131" s="2" customFormat="1" ht="11.25"/>
+    <row r="132" s="2" customFormat="1" ht="11.25"/>
+    <row r="133" s="2" customFormat="1" ht="11.25"/>
+    <row r="134" s="2" customFormat="1" ht="11.25"/>
+    <row r="135" s="2" customFormat="1" ht="11.25"/>
+    <row r="136" s="2" customFormat="1" ht="11.25"/>
+    <row r="137" s="2" customFormat="1" ht="11.25"/>
+    <row r="138" s="2" customFormat="1" ht="11.25"/>
+    <row r="139" s="2" customFormat="1" ht="11.25"/>
+    <row r="140" s="2" customFormat="1" ht="11.25"/>
+    <row r="141" s="2" customFormat="1" ht="11.25"/>
+    <row r="142" s="2" customFormat="1" ht="11.25"/>
+    <row r="143" s="2" customFormat="1" ht="11.25"/>
+    <row r="144" s="2" customFormat="1" ht="11.25"/>
+    <row r="145" s="2" customFormat="1" ht="11.25"/>
+    <row r="146" s="2" customFormat="1" ht="11.25"/>
+    <row r="147" s="2" customFormat="1" ht="11.25"/>
+    <row r="148" s="2" customFormat="1" ht="11.25"/>
+    <row r="149" s="2" customFormat="1" ht="11.25"/>
+    <row r="150" s="2" customFormat="1" ht="11.25"/>
+    <row r="151" s="2" customFormat="1" ht="11.25"/>
+    <row r="152" s="2" customFormat="1" ht="11.25"/>
+    <row r="153" s="2" customFormat="1" ht="11.25"/>
+    <row r="154" s="2" customFormat="1" ht="11.25"/>
+    <row r="155" s="2" customFormat="1" ht="11.25"/>
+    <row r="156" s="2" customFormat="1" ht="11.25"/>
+    <row r="157" s="2" customFormat="1" ht="11.25"/>
+    <row r="158" s="2" customFormat="1" ht="11.25"/>
+    <row r="159" s="2" customFormat="1" ht="11.25"/>
+    <row r="160" s="2" customFormat="1" ht="11.25"/>
+    <row r="161" s="2" customFormat="1" ht="11.25"/>
+    <row r="162" s="2" customFormat="1" ht="11.25"/>
+    <row r="163" s="2" customFormat="1" ht="11.25"/>
+    <row r="164" s="2" customFormat="1" ht="11.25"/>
+    <row r="165" s="2" customFormat="1" ht="11.25"/>
+    <row r="166" s="2" customFormat="1" ht="11.25"/>
+    <row r="167" s="2" customFormat="1" ht="11.25"/>
+    <row r="168" s="2" customFormat="1" ht="11.25"/>
+    <row r="169" s="2" customFormat="1" ht="11.25"/>
+    <row r="170" s="2" customFormat="1" ht="11.25"/>
+    <row r="171" s="2" customFormat="1" ht="11.25"/>
+    <row r="172" s="2" customFormat="1" ht="11.25"/>
+    <row r="173" s="2" customFormat="1" ht="11.25"/>
+    <row r="174" s="2" customFormat="1" ht="11.25"/>
+    <row r="175" s="2" customFormat="1" ht="11.25"/>
+    <row r="176" s="2" customFormat="1" ht="11.25"/>
+    <row r="177" s="2" customFormat="1" ht="11.25"/>
+    <row r="178" s="2" customFormat="1" ht="11.25"/>
+    <row r="179" s="2" customFormat="1" ht="11.25"/>
+    <row r="180" s="2" customFormat="1" ht="11.25"/>
+    <row r="181" s="2" customFormat="1" ht="11.25"/>
+    <row r="182" s="2" customFormat="1" ht="11.25"/>
+    <row r="183" s="2" customFormat="1" ht="11.25"/>
+    <row r="184" s="2" customFormat="1" ht="11.25"/>
+    <row r="185" s="2" customFormat="1" ht="11.25"/>
+    <row r="186" s="2" customFormat="1" ht="11.25"/>
+    <row r="187" s="2" customFormat="1" ht="11.25"/>
+    <row r="188" s="2" customFormat="1" ht="11.25"/>
+    <row r="189" s="2" customFormat="1" ht="11.25"/>
+    <row r="190" s="2" customFormat="1" ht="11.25"/>
+    <row r="191" s="2" customFormat="1" ht="11.25"/>
+    <row r="192" s="2" customFormat="1" ht="11.25"/>
+    <row r="193" s="2" customFormat="1" ht="11.25"/>
+    <row r="194" s="2" customFormat="1" ht="11.25"/>
+    <row r="195" s="2" customFormat="1" ht="11.25"/>
+    <row r="196" s="2" customFormat="1" ht="11.25"/>
+    <row r="197" s="2" customFormat="1" ht="11.25"/>
+    <row r="198" s="2" customFormat="1" ht="11.25"/>
+    <row r="199" s="2" customFormat="1" ht="11.25"/>
+    <row r="200" s="2" customFormat="1" ht="11.25"/>
+    <row r="201" s="2" customFormat="1" ht="11.25"/>
+    <row r="202" s="2" customFormat="1" ht="11.25"/>
+    <row r="203" s="2" customFormat="1" ht="11.25"/>
+    <row r="204" s="2" customFormat="1" ht="11.25"/>
+    <row r="205" s="2" customFormat="1" ht="11.25"/>
+    <row r="206" s="2" customFormat="1" ht="11.25"/>
+    <row r="207" s="2" customFormat="1" ht="11.25"/>
+    <row r="208" s="2" customFormat="1" ht="11.25"/>
+    <row r="209" s="2" customFormat="1" ht="11.25"/>
+    <row r="210" s="2" customFormat="1" ht="11.25"/>
+    <row r="211" s="2" customFormat="1" ht="11.25"/>
+    <row r="212" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A30:Q30"/>
     <mergeCell ref="A52:Q52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">