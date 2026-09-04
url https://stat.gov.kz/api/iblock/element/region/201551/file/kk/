--- v2 (2026-07-05)
+++ v3 (2026-09-04)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="40">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -139,51 +139,54 @@
     <t>Зеренді</t>
   </si>
   <si>
     <t xml:space="preserve">Қорғалжын </t>
   </si>
   <si>
     <t>Сандықтау</t>
   </si>
   <si>
     <t xml:space="preserve">Целиноград </t>
   </si>
   <si>
     <t xml:space="preserve">Шортанды </t>
   </si>
   <si>
     <t>Бурабай</t>
   </si>
   <si>
     <t xml:space="preserve"> Ақмола облысының халық саны*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -203,50 +206,55 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -333,51 +341,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -478,50 +486,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -846,53 +860,53 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AZ212"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="Z1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A50" sqref="A50:Q50"/>
-      <selection pane="bottomLeft" activeCell="AQ53" sqref="AQ53:AQ73"/>
+      <selection pane="bottomLeft" activeCell="AY64" sqref="AY64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="8.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:52">
       <c r="A2" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="48"/>
@@ -1327,50 +1341,56 @@
       </c>
       <c r="AJ9" s="12">
         <v>788929</v>
       </c>
       <c r="AK9" s="12">
         <v>788960</v>
       </c>
       <c r="AL9" s="15">
         <v>789608</v>
       </c>
       <c r="AM9" s="12">
         <v>789953</v>
       </c>
       <c r="AN9" s="15">
         <v>790699</v>
       </c>
       <c r="AO9" s="15">
         <v>791055</v>
       </c>
       <c r="AP9" s="15">
         <v>791660</v>
       </c>
       <c r="AQ9" s="15">
         <v>792323</v>
       </c>
+      <c r="AR9" s="15">
+        <v>793020</v>
+      </c>
+      <c r="AS9" s="55">
+        <v>793929</v>
+      </c>
     </row>
     <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="18">
         <v>191107</v>
       </c>
       <c r="C10" s="18">
         <v>191294</v>
       </c>
       <c r="D10" s="18">
         <v>191450</v>
       </c>
       <c r="E10" s="18">
         <v>191692</v>
       </c>
       <c r="F10" s="18">
         <v>191878</v>
       </c>
       <c r="G10" s="18">
         <v>192078</v>
       </c>
       <c r="H10" s="18">
         <v>192344</v>
@@ -1458,50 +1478,56 @@
       </c>
       <c r="AJ10" s="12">
         <v>198890</v>
       </c>
       <c r="AK10" s="12">
         <v>199130</v>
       </c>
       <c r="AL10" s="15">
         <v>199413</v>
       </c>
       <c r="AM10" s="12">
         <v>199622</v>
       </c>
       <c r="AN10" s="15">
         <v>199806</v>
       </c>
       <c r="AO10" s="15">
         <v>199894</v>
       </c>
       <c r="AP10" s="15">
         <v>200065</v>
       </c>
       <c r="AQ10" s="15">
         <v>200266</v>
       </c>
+      <c r="AR10" s="15">
+        <v>200690</v>
+      </c>
+      <c r="AS10" s="55">
+        <v>201027</v>
+      </c>
     </row>
     <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="18">
         <v>51661</v>
       </c>
       <c r="C11" s="18">
         <v>52459</v>
       </c>
       <c r="D11" s="18">
         <v>52580</v>
       </c>
       <c r="E11" s="18">
         <v>52824</v>
       </c>
       <c r="F11" s="18">
         <v>53098</v>
       </c>
       <c r="G11" s="18">
         <v>53305</v>
       </c>
       <c r="H11" s="18">
         <v>53639</v>
@@ -1589,50 +1615,56 @@
       </c>
       <c r="AJ11" s="12">
         <v>65449</v>
       </c>
       <c r="AK11" s="12">
         <v>65709</v>
       </c>
       <c r="AL11" s="15">
         <v>66088</v>
       </c>
       <c r="AM11" s="12">
         <v>66681</v>
       </c>
       <c r="AN11" s="15">
         <v>67213</v>
       </c>
       <c r="AO11" s="15">
         <v>67722</v>
       </c>
       <c r="AP11" s="15">
         <v>68087</v>
       </c>
       <c r="AQ11" s="15">
         <v>68493</v>
       </c>
+      <c r="AR11" s="15">
+        <v>69112</v>
+      </c>
+      <c r="AS11" s="55">
+        <v>69766</v>
+      </c>
     </row>
     <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="18">
         <v>68457</v>
       </c>
       <c r="C12" s="18">
         <v>68428</v>
       </c>
       <c r="D12" s="18">
         <v>68408</v>
       </c>
       <c r="E12" s="18">
         <v>68405</v>
       </c>
       <c r="F12" s="18">
         <v>68379</v>
       </c>
       <c r="G12" s="18">
         <v>68358</v>
       </c>
       <c r="H12" s="18">
         <v>68248</v>
@@ -1720,50 +1752,56 @@
       </c>
       <c r="AJ12" s="12">
         <v>65785</v>
       </c>
       <c r="AK12" s="12">
         <v>65679</v>
       </c>
       <c r="AL12" s="15">
         <v>65696</v>
       </c>
       <c r="AM12" s="12">
         <v>65548</v>
       </c>
       <c r="AN12" s="15">
         <v>65472</v>
       </c>
       <c r="AO12" s="15">
         <v>65417</v>
       </c>
       <c r="AP12" s="15">
         <v>65370</v>
       </c>
       <c r="AQ12" s="15">
         <v>65362</v>
       </c>
+      <c r="AR12" s="15">
+        <v>65210</v>
+      </c>
+      <c r="AS12" s="55">
+        <v>65110</v>
+      </c>
     </row>
     <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="18">
         <v>24344</v>
       </c>
       <c r="C13" s="18">
         <v>24292</v>
       </c>
       <c r="D13" s="18">
         <v>24275</v>
       </c>
       <c r="E13" s="18">
         <v>24253</v>
       </c>
       <c r="F13" s="18">
         <v>24221</v>
       </c>
       <c r="G13" s="18">
         <v>24171</v>
       </c>
       <c r="H13" s="18">
         <v>24092</v>
@@ -1851,50 +1889,56 @@
       </c>
       <c r="AJ13" s="12">
         <v>22159</v>
       </c>
       <c r="AK13" s="12">
         <v>22102</v>
       </c>
       <c r="AL13" s="15">
         <v>22021</v>
       </c>
       <c r="AM13" s="12">
         <v>21994</v>
       </c>
       <c r="AN13" s="15">
         <v>21960</v>
       </c>
       <c r="AO13" s="15">
         <v>21894</v>
       </c>
       <c r="AP13" s="15">
         <v>21851</v>
       </c>
       <c r="AQ13" s="15">
         <v>21820</v>
       </c>
+      <c r="AR13" s="15">
+        <v>21775</v>
+      </c>
+      <c r="AS13" s="55">
+        <v>21728</v>
+      </c>
     </row>
     <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="18">
         <v>24922</v>
       </c>
       <c r="C14" s="18">
         <v>24923</v>
       </c>
       <c r="D14" s="18">
         <v>24954</v>
       </c>
       <c r="E14" s="18">
         <v>24953</v>
       </c>
       <c r="F14" s="18">
         <v>24945</v>
       </c>
       <c r="G14" s="18">
         <v>24952</v>
       </c>
       <c r="H14" s="18">
         <v>24942</v>
@@ -1982,50 +2026,56 @@
       </c>
       <c r="AJ14" s="12">
         <v>25791</v>
       </c>
       <c r="AK14" s="12">
         <v>25871</v>
       </c>
       <c r="AL14" s="15">
         <v>26167</v>
       </c>
       <c r="AM14" s="12">
         <v>26275</v>
       </c>
       <c r="AN14" s="15">
         <v>26462</v>
       </c>
       <c r="AO14" s="15">
         <v>26523</v>
       </c>
       <c r="AP14" s="15">
         <v>26654</v>
       </c>
       <c r="AQ14" s="15">
         <v>26747</v>
       </c>
+      <c r="AR14" s="15">
+        <v>26843</v>
+      </c>
+      <c r="AS14" s="55">
+        <v>26907</v>
+      </c>
     </row>
     <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>19949</v>
       </c>
       <c r="C15" s="18">
         <v>19922</v>
       </c>
       <c r="D15" s="18">
         <v>19907</v>
       </c>
       <c r="E15" s="18">
         <v>19893</v>
       </c>
       <c r="F15" s="18">
         <v>19881</v>
       </c>
       <c r="G15" s="18">
         <v>19840</v>
       </c>
       <c r="H15" s="18">
         <v>19776</v>
@@ -2113,50 +2163,56 @@
       </c>
       <c r="AJ15" s="12">
         <v>18137</v>
       </c>
       <c r="AK15" s="12">
         <v>18060</v>
       </c>
       <c r="AL15" s="15">
         <v>17988</v>
       </c>
       <c r="AM15" s="12">
         <v>17951</v>
       </c>
       <c r="AN15" s="15">
         <v>17885</v>
       </c>
       <c r="AO15" s="15">
         <v>17854</v>
       </c>
       <c r="AP15" s="15">
         <v>17776</v>
       </c>
       <c r="AQ15" s="15">
         <v>17733</v>
       </c>
+      <c r="AR15" s="15">
+        <v>17646</v>
+      </c>
+      <c r="AS15" s="55">
+        <v>17615</v>
+      </c>
     </row>
     <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>43527</v>
       </c>
       <c r="C16" s="18">
         <v>43479</v>
       </c>
       <c r="D16" s="18">
         <v>43438</v>
       </c>
       <c r="E16" s="18">
         <v>43420</v>
       </c>
       <c r="F16" s="18">
         <v>43391</v>
       </c>
       <c r="G16" s="18">
         <v>43353</v>
       </c>
       <c r="H16" s="18">
         <v>43277</v>
@@ -2244,52 +2300,58 @@
       </c>
       <c r="AJ16" s="12">
         <v>40731</v>
       </c>
       <c r="AK16" s="12">
         <v>40665</v>
       </c>
       <c r="AL16" s="15">
         <v>40626</v>
       </c>
       <c r="AM16" s="12">
         <v>40519</v>
       </c>
       <c r="AN16" s="15">
         <v>40502</v>
       </c>
       <c r="AO16" s="15">
         <v>40440</v>
       </c>
       <c r="AP16" s="15">
         <v>40390</v>
       </c>
       <c r="AQ16" s="15">
         <v>40376</v>
       </c>
+      <c r="AR16" s="15">
+        <v>40206</v>
+      </c>
+      <c r="AS16" s="55">
+        <v>40120</v>
+      </c>
     </row>
-    <row r="17" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>29356</v>
       </c>
       <c r="C17" s="18">
         <v>29312</v>
       </c>
       <c r="D17" s="18">
         <v>29294</v>
       </c>
       <c r="E17" s="18">
         <v>29272</v>
       </c>
       <c r="F17" s="18">
         <v>29260</v>
       </c>
       <c r="G17" s="18">
         <v>29248</v>
       </c>
       <c r="H17" s="18">
         <v>29226</v>
       </c>
       <c r="I17" s="18">
@@ -2375,52 +2437,58 @@
       </c>
       <c r="AJ17" s="12">
         <v>28083</v>
       </c>
       <c r="AK17" s="12">
         <v>28003</v>
       </c>
       <c r="AL17" s="15">
         <v>27928</v>
       </c>
       <c r="AM17" s="12">
         <v>27836</v>
       </c>
       <c r="AN17" s="15">
         <v>27796</v>
       </c>
       <c r="AO17" s="15">
         <v>27764</v>
       </c>
       <c r="AP17" s="15">
         <v>27689</v>
       </c>
       <c r="AQ17" s="15">
         <v>27682</v>
       </c>
+      <c r="AR17" s="15">
+        <v>27611</v>
+      </c>
+      <c r="AS17" s="55">
+        <v>27587</v>
+      </c>
     </row>
-    <row r="18" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="18">
         <v>5327</v>
       </c>
       <c r="C18" s="18">
         <v>5316</v>
       </c>
       <c r="D18" s="18">
         <v>5296</v>
       </c>
       <c r="E18" s="18">
         <v>5285</v>
       </c>
       <c r="F18" s="18">
         <v>5266</v>
       </c>
       <c r="G18" s="18">
         <v>5279</v>
       </c>
       <c r="H18" s="18">
         <v>5249</v>
       </c>
       <c r="I18" s="18">
@@ -2506,52 +2574,58 @@
       </c>
       <c r="AJ18" s="12">
         <v>4804</v>
       </c>
       <c r="AK18" s="12">
         <v>4776</v>
       </c>
       <c r="AL18" s="15">
         <v>4757</v>
       </c>
       <c r="AM18" s="12">
         <v>4755</v>
       </c>
       <c r="AN18" s="15">
         <v>4733</v>
       </c>
       <c r="AO18" s="15">
         <v>4717</v>
       </c>
       <c r="AP18" s="15">
         <v>4705</v>
       </c>
       <c r="AQ18" s="15">
         <v>4704</v>
       </c>
+      <c r="AR18" s="15">
+        <v>4684</v>
+      </c>
+      <c r="AS18" s="55">
+        <v>4682</v>
+      </c>
     </row>
-    <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="18">
         <v>13238</v>
       </c>
       <c r="C19" s="18">
         <v>13227</v>
       </c>
       <c r="D19" s="18">
         <v>13201</v>
       </c>
       <c r="E19" s="18">
         <v>13190</v>
       </c>
       <c r="F19" s="18">
         <v>13159</v>
       </c>
       <c r="G19" s="18">
         <v>13144</v>
       </c>
       <c r="H19" s="18">
         <v>13136</v>
       </c>
       <c r="I19" s="18">
@@ -2637,52 +2711,58 @@
       </c>
       <c r="AJ19" s="12">
         <v>12045</v>
       </c>
       <c r="AK19" s="12">
         <v>12010</v>
       </c>
       <c r="AL19" s="15">
         <v>11963</v>
       </c>
       <c r="AM19" s="12">
         <v>11969</v>
       </c>
       <c r="AN19" s="15">
         <v>11928</v>
       </c>
       <c r="AO19" s="15">
         <v>11915</v>
       </c>
       <c r="AP19" s="15">
         <v>11891</v>
       </c>
       <c r="AQ19" s="15">
         <v>11874</v>
       </c>
+      <c r="AR19" s="15">
+        <v>11831</v>
+      </c>
+      <c r="AS19" s="55">
+        <v>11802</v>
+      </c>
     </row>
-    <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="18">
         <v>26189</v>
       </c>
       <c r="C20" s="18">
         <v>26145</v>
       </c>
       <c r="D20" s="18">
         <v>26093</v>
       </c>
       <c r="E20" s="18">
         <v>26068</v>
       </c>
       <c r="F20" s="18">
         <v>26029</v>
       </c>
       <c r="G20" s="18">
         <v>26012</v>
       </c>
       <c r="H20" s="18">
         <v>25961</v>
       </c>
       <c r="I20" s="18">
@@ -2768,52 +2848,58 @@
       </c>
       <c r="AJ20" s="12">
         <v>23716</v>
       </c>
       <c r="AK20" s="12">
         <v>23665</v>
       </c>
       <c r="AL20" s="15">
         <v>23621</v>
       </c>
       <c r="AM20" s="12">
         <v>23559</v>
       </c>
       <c r="AN20" s="15">
         <v>23510</v>
       </c>
       <c r="AO20" s="15">
         <v>23420</v>
       </c>
       <c r="AP20" s="15">
         <v>23373</v>
       </c>
       <c r="AQ20" s="15">
         <v>23315</v>
       </c>
+      <c r="AR20" s="15">
+        <v>23267</v>
+      </c>
+      <c r="AS20" s="55">
+        <v>23223</v>
+      </c>
     </row>
-    <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="21" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="18">
         <v>20853</v>
       </c>
       <c r="C21" s="18">
         <v>20836</v>
       </c>
       <c r="D21" s="18">
         <v>20828</v>
       </c>
       <c r="E21" s="18">
         <v>20800</v>
       </c>
       <c r="F21" s="18">
         <v>20762</v>
       </c>
       <c r="G21" s="18">
         <v>20702</v>
       </c>
       <c r="H21" s="18">
         <v>20630</v>
       </c>
       <c r="I21" s="18">
@@ -2899,52 +2985,58 @@
       </c>
       <c r="AJ21" s="12">
         <v>19166</v>
       </c>
       <c r="AK21" s="12">
         <v>19116</v>
       </c>
       <c r="AL21" s="15">
         <v>19082</v>
       </c>
       <c r="AM21" s="12">
         <v>19026</v>
       </c>
       <c r="AN21" s="15">
         <v>19005</v>
       </c>
       <c r="AO21" s="15">
         <v>18953</v>
       </c>
       <c r="AP21" s="15">
         <v>18917</v>
       </c>
       <c r="AQ21" s="15">
         <v>18896</v>
       </c>
+      <c r="AR21" s="15">
+        <v>18863</v>
+      </c>
+      <c r="AS21" s="55">
+        <v>18808</v>
+      </c>
     </row>
-    <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="22" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="18">
         <v>16095</v>
       </c>
       <c r="C22" s="18">
         <v>16068</v>
       </c>
       <c r="D22" s="18">
         <v>16043</v>
       </c>
       <c r="E22" s="18">
         <v>16043</v>
       </c>
       <c r="F22" s="18">
         <v>16028</v>
       </c>
       <c r="G22" s="18">
         <v>16016</v>
       </c>
       <c r="H22" s="18">
         <v>15992</v>
       </c>
       <c r="I22" s="18">
@@ -3030,52 +3122,58 @@
       </c>
       <c r="AJ22" s="12">
         <v>14738</v>
       </c>
       <c r="AK22" s="12">
         <v>14682</v>
       </c>
       <c r="AL22" s="15">
         <v>14643</v>
       </c>
       <c r="AM22" s="12">
         <v>14607</v>
       </c>
       <c r="AN22" s="15">
         <v>14565</v>
       </c>
       <c r="AO22" s="15">
         <v>14543</v>
       </c>
       <c r="AP22" s="15">
         <v>14544</v>
       </c>
       <c r="AQ22" s="15">
         <v>14519</v>
       </c>
+      <c r="AR22" s="15">
+        <v>14410</v>
+      </c>
+      <c r="AS22" s="55">
+        <v>14370</v>
+      </c>
     </row>
-    <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="23" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="18">
         <v>12829</v>
       </c>
       <c r="C23" s="18">
         <v>12804</v>
       </c>
       <c r="D23" s="18">
         <v>12794</v>
       </c>
       <c r="E23" s="18">
         <v>12754</v>
       </c>
       <c r="F23" s="18">
         <v>12733</v>
       </c>
       <c r="G23" s="18">
         <v>12700</v>
       </c>
       <c r="H23" s="18">
         <v>12667</v>
       </c>
       <c r="I23" s="18">
@@ -3161,52 +3259,58 @@
       </c>
       <c r="AJ23" s="12">
         <v>11541</v>
       </c>
       <c r="AK23" s="12">
         <v>11490</v>
       </c>
       <c r="AL23" s="15">
         <v>11446</v>
       </c>
       <c r="AM23" s="12">
         <v>11418</v>
       </c>
       <c r="AN23" s="15">
         <v>11343</v>
       </c>
       <c r="AO23" s="15">
         <v>11299</v>
       </c>
       <c r="AP23" s="15">
         <v>11296</v>
       </c>
       <c r="AQ23" s="15">
         <v>11267</v>
       </c>
+      <c r="AR23" s="15">
+        <v>11249</v>
+      </c>
+      <c r="AS23" s="55">
+        <v>11208</v>
+      </c>
     </row>
-    <row r="24" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="18">
         <v>35086</v>
       </c>
       <c r="C24" s="18">
         <v>35051</v>
       </c>
       <c r="D24" s="18">
         <v>35047</v>
       </c>
       <c r="E24" s="18">
         <v>35016</v>
       </c>
       <c r="F24" s="18">
         <v>34996</v>
       </c>
       <c r="G24" s="18">
         <v>34937</v>
       </c>
       <c r="H24" s="18">
         <v>34879</v>
       </c>
       <c r="I24" s="18">
@@ -3292,52 +3396,58 @@
       </c>
       <c r="AJ24" s="12">
         <v>32652</v>
       </c>
       <c r="AK24" s="12">
         <v>32592</v>
       </c>
       <c r="AL24" s="15">
         <v>32528</v>
       </c>
       <c r="AM24" s="12">
         <v>32447</v>
       </c>
       <c r="AN24" s="15">
         <v>32374</v>
       </c>
       <c r="AO24" s="15">
         <v>32304</v>
       </c>
       <c r="AP24" s="15">
         <v>32257</v>
       </c>
       <c r="AQ24" s="15">
         <v>32200</v>
       </c>
+      <c r="AR24" s="15">
+        <v>32040</v>
+      </c>
+      <c r="AS24" s="55">
+        <v>31939</v>
+      </c>
     </row>
-    <row r="25" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="18">
         <v>7306</v>
       </c>
       <c r="C25" s="18">
         <v>7292</v>
       </c>
       <c r="D25" s="18">
         <v>7297</v>
       </c>
       <c r="E25" s="18">
         <v>7289</v>
       </c>
       <c r="F25" s="18">
         <v>7284</v>
       </c>
       <c r="G25" s="18">
         <v>7238</v>
       </c>
       <c r="H25" s="18">
         <v>7222</v>
       </c>
       <c r="I25" s="18">
@@ -3423,52 +3533,58 @@
       </c>
       <c r="AJ25" s="12">
         <v>6481</v>
       </c>
       <c r="AK25" s="12">
         <v>6446</v>
       </c>
       <c r="AL25" s="15">
         <v>6447</v>
       </c>
       <c r="AM25" s="12">
         <v>6427</v>
       </c>
       <c r="AN25" s="15">
         <v>6416</v>
       </c>
       <c r="AO25" s="15">
         <v>6384</v>
       </c>
       <c r="AP25" s="15">
         <v>6426</v>
       </c>
       <c r="AQ25" s="15">
         <v>6407</v>
       </c>
+      <c r="AR25" s="15">
+        <v>6420</v>
+      </c>
+      <c r="AS25" s="55">
+        <v>6410</v>
+      </c>
     </row>
-    <row r="26" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="18">
         <v>16992</v>
       </c>
       <c r="C26" s="18">
         <v>16968</v>
       </c>
       <c r="D26" s="18">
         <v>16967</v>
       </c>
       <c r="E26" s="18">
         <v>16970</v>
       </c>
       <c r="F26" s="18">
         <v>16970</v>
       </c>
       <c r="G26" s="18">
         <v>16946</v>
       </c>
       <c r="H26" s="18">
         <v>16924</v>
       </c>
       <c r="I26" s="18">
@@ -3554,52 +3670,58 @@
       </c>
       <c r="AJ26" s="12">
         <v>16017</v>
       </c>
       <c r="AK26" s="12">
         <v>15975</v>
       </c>
       <c r="AL26" s="15">
         <v>15938</v>
       </c>
       <c r="AM26" s="12">
         <v>15903</v>
       </c>
       <c r="AN26" s="15">
         <v>15874</v>
       </c>
       <c r="AO26" s="15">
         <v>15851</v>
       </c>
       <c r="AP26" s="15">
         <v>15830</v>
       </c>
       <c r="AQ26" s="15">
         <v>15800</v>
       </c>
+      <c r="AR26" s="15">
+        <v>15755</v>
+      </c>
+      <c r="AS26" s="55">
+        <v>15727</v>
+      </c>
     </row>
-    <row r="27" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="18">
         <v>81817</v>
       </c>
       <c r="C27" s="18">
         <v>81421</v>
       </c>
       <c r="D27" s="18">
         <v>81502</v>
       </c>
       <c r="E27" s="18">
         <v>81612</v>
       </c>
       <c r="F27" s="18">
         <v>81666</v>
       </c>
       <c r="G27" s="18">
         <v>81730</v>
       </c>
       <c r="H27" s="18">
         <v>81875</v>
       </c>
       <c r="I27" s="18">
@@ -3685,52 +3807,58 @@
       </c>
       <c r="AJ27" s="12">
         <v>86506</v>
       </c>
       <c r="AK27" s="12">
         <v>86882</v>
       </c>
       <c r="AL27" s="15">
         <v>87293</v>
       </c>
       <c r="AM27" s="12">
         <v>87559</v>
       </c>
       <c r="AN27" s="15">
         <v>88048</v>
       </c>
       <c r="AO27" s="15">
         <v>88468</v>
       </c>
       <c r="AP27" s="15">
         <v>88941</v>
       </c>
       <c r="AQ27" s="15">
         <v>89225</v>
       </c>
+      <c r="AR27" s="15">
+        <v>89760</v>
+      </c>
+      <c r="AS27" s="55">
+        <v>90282</v>
+      </c>
     </row>
-    <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="18">
         <v>27551</v>
       </c>
       <c r="C28" s="18">
         <v>27536</v>
       </c>
       <c r="D28" s="18">
         <v>27527</v>
       </c>
       <c r="E28" s="18">
         <v>27495</v>
       </c>
       <c r="F28" s="18">
         <v>27482</v>
       </c>
       <c r="G28" s="18">
         <v>27462</v>
       </c>
       <c r="H28" s="18">
         <v>27420</v>
       </c>
       <c r="I28" s="18">
@@ -3816,52 +3944,58 @@
       </c>
       <c r="AJ28" s="12">
         <v>25928</v>
       </c>
       <c r="AK28" s="12">
         <v>25887</v>
       </c>
       <c r="AL28" s="15">
         <v>25832</v>
       </c>
       <c r="AM28" s="12">
         <v>25794</v>
       </c>
       <c r="AN28" s="15">
         <v>25790</v>
       </c>
       <c r="AO28" s="15">
         <v>25746</v>
       </c>
       <c r="AP28" s="15">
         <v>25692</v>
       </c>
       <c r="AQ28" s="15">
         <v>25691</v>
       </c>
+      <c r="AR28" s="15">
+        <v>25671</v>
+      </c>
+      <c r="AS28" s="55">
+        <v>25651</v>
+      </c>
     </row>
-    <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="29" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="18">
         <v>71407</v>
       </c>
       <c r="C29" s="18">
         <v>71388</v>
       </c>
       <c r="D29" s="18">
         <v>71372</v>
       </c>
       <c r="E29" s="18">
         <v>71301</v>
       </c>
       <c r="F29" s="18">
         <v>71254</v>
       </c>
       <c r="G29" s="18">
         <v>71252</v>
       </c>
       <c r="H29" s="18">
         <v>71178</v>
       </c>
       <c r="I29" s="18">
@@ -3947,85 +4081,91 @@
       </c>
       <c r="AJ29" s="12">
         <v>70310</v>
       </c>
       <c r="AK29" s="12">
         <v>70220</v>
       </c>
       <c r="AL29" s="15">
         <v>70131</v>
       </c>
       <c r="AM29" s="12">
         <v>70063</v>
       </c>
       <c r="AN29" s="15">
         <v>70017</v>
       </c>
       <c r="AO29" s="15">
         <v>69947</v>
       </c>
       <c r="AP29" s="15">
         <v>69906</v>
       </c>
       <c r="AQ29" s="15">
         <v>69946</v>
       </c>
+      <c r="AR29" s="15">
+        <v>69977</v>
+      </c>
+      <c r="AS29" s="55">
+        <v>69967</v>
+      </c>
     </row>
-    <row r="30" spans="1:43" s="21" customFormat="1" ht="21.75" customHeight="1">
+    <row r="30" spans="1:45" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A30" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="50"/>
       <c r="F30" s="50"/>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
       <c r="I30" s="50"/>
       <c r="J30" s="50"/>
       <c r="K30" s="50"/>
       <c r="L30" s="50"/>
       <c r="M30" s="50"/>
       <c r="N30" s="50"/>
       <c r="O30" s="50"/>
       <c r="P30" s="50"/>
       <c r="Q30" s="50"/>
       <c r="AE30" s="45"/>
       <c r="AF30" s="45"/>
       <c r="AG30" s="45"/>
       <c r="AH30" s="45"/>
       <c r="AI30" s="45"/>
       <c r="AJ30" s="45"/>
       <c r="AK30" s="45"/>
       <c r="AL30" s="45"/>
       <c r="AM30" s="45"/>
       <c r="AN30" s="45"/>
       <c r="AO30" s="45"/>
       <c r="AP30" s="45"/>
     </row>
-    <row r="31" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="31" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="11">
         <v>441997</v>
       </c>
       <c r="C31" s="11">
         <v>442321</v>
       </c>
       <c r="D31" s="11">
         <v>442479</v>
       </c>
       <c r="E31" s="11">
         <v>442861</v>
       </c>
       <c r="F31" s="11">
         <v>443211</v>
       </c>
       <c r="G31" s="11">
         <v>443537</v>
       </c>
       <c r="H31" s="12">
         <v>443831</v>
       </c>
       <c r="I31" s="12">
@@ -4111,52 +4251,58 @@
       </c>
       <c r="AJ31" s="12">
         <v>455952</v>
       </c>
       <c r="AK31" s="12">
         <v>456270</v>
       </c>
       <c r="AL31" s="15">
         <v>456778</v>
       </c>
       <c r="AM31" s="12">
         <v>457212</v>
       </c>
       <c r="AN31" s="15">
         <v>457764</v>
       </c>
       <c r="AO31" s="15">
         <v>458081</v>
       </c>
       <c r="AP31" s="15">
         <v>458401</v>
       </c>
       <c r="AQ31" s="15">
         <v>458999</v>
       </c>
+      <c r="AR31" s="15">
+        <v>459785</v>
+      </c>
+      <c r="AS31" s="55">
+        <v>460606</v>
+      </c>
     </row>
-    <row r="32" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="32" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="18">
         <v>177269</v>
       </c>
       <c r="C32" s="18">
         <v>177436</v>
       </c>
       <c r="D32" s="18">
         <v>177578</v>
       </c>
       <c r="E32" s="18">
         <v>177815</v>
       </c>
       <c r="F32" s="18">
         <v>177987</v>
       </c>
       <c r="G32" s="18">
         <v>178193</v>
       </c>
       <c r="H32" s="18">
         <v>178458</v>
       </c>
       <c r="I32" s="18">
@@ -4242,52 +4388,58 @@
       </c>
       <c r="AJ32" s="12">
         <v>185134</v>
       </c>
       <c r="AK32" s="12">
         <v>185379</v>
       </c>
       <c r="AL32" s="15">
         <v>185668</v>
       </c>
       <c r="AM32" s="12">
         <v>185891</v>
       </c>
       <c r="AN32" s="15">
         <v>186111</v>
       </c>
       <c r="AO32" s="15">
         <v>186236</v>
       </c>
       <c r="AP32" s="15">
         <v>186393</v>
       </c>
       <c r="AQ32" s="15">
         <v>186628</v>
       </c>
+      <c r="AR32" s="15">
+        <v>187096</v>
+      </c>
+      <c r="AS32" s="55">
+        <v>187429</v>
+      </c>
     </row>
-    <row r="33" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="33" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>51661</v>
       </c>
       <c r="C33" s="18">
         <v>51909</v>
       </c>
       <c r="D33" s="18">
         <v>52031</v>
       </c>
       <c r="E33" s="18">
         <v>52263</v>
       </c>
       <c r="F33" s="18">
         <v>52533</v>
       </c>
       <c r="G33" s="18">
         <v>52739</v>
       </c>
       <c r="H33" s="18">
         <v>53060</v>
       </c>
       <c r="I33" s="18">
@@ -4373,52 +4525,58 @@
       </c>
       <c r="AJ33" s="12">
         <v>64484</v>
       </c>
       <c r="AK33" s="12">
         <v>64741</v>
       </c>
       <c r="AL33" s="15">
         <v>65084</v>
       </c>
       <c r="AM33" s="12">
         <v>65637</v>
       </c>
       <c r="AN33" s="15">
         <v>66146</v>
       </c>
       <c r="AO33" s="15">
         <v>66614</v>
       </c>
       <c r="AP33" s="15">
         <v>66975</v>
       </c>
       <c r="AQ33" s="15">
         <v>67348</v>
       </c>
+      <c r="AR33" s="15">
+        <v>67954</v>
+      </c>
+      <c r="AS33" s="55">
+        <v>68587</v>
+      </c>
     </row>
-    <row r="34" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="18">
         <v>65541</v>
       </c>
       <c r="C34" s="18">
         <v>65520</v>
       </c>
       <c r="D34" s="18">
         <v>65496</v>
       </c>
       <c r="E34" s="18">
         <v>65494</v>
       </c>
       <c r="F34" s="18">
         <v>65474</v>
       </c>
       <c r="G34" s="18">
         <v>65449</v>
       </c>
       <c r="H34" s="18">
         <v>65344</v>
       </c>
       <c r="I34" s="18">
@@ -4504,52 +4662,58 @@
       </c>
       <c r="AJ34" s="12">
         <v>63060</v>
       </c>
       <c r="AK34" s="12">
         <v>62966</v>
       </c>
       <c r="AL34" s="15">
         <v>62989</v>
       </c>
       <c r="AM34" s="12">
         <v>62838</v>
       </c>
       <c r="AN34" s="15">
         <v>62767</v>
       </c>
       <c r="AO34" s="15">
         <v>62709</v>
       </c>
       <c r="AP34" s="15">
         <v>62676</v>
       </c>
       <c r="AQ34" s="15">
         <v>62661</v>
       </c>
+      <c r="AR34" s="15">
+        <v>62514</v>
+      </c>
+      <c r="AS34" s="55">
+        <v>62424</v>
+      </c>
     </row>
-    <row r="35" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="18">
         <v>15884</v>
       </c>
       <c r="C35" s="18">
         <v>15869</v>
       </c>
       <c r="D35" s="18">
         <v>15862</v>
       </c>
       <c r="E35" s="18">
         <v>15856</v>
       </c>
       <c r="F35" s="18">
         <v>15840</v>
       </c>
       <c r="G35" s="18">
         <v>15832</v>
       </c>
       <c r="H35" s="18">
         <v>15779</v>
       </c>
       <c r="I35" s="18">
@@ -4635,52 +4799,58 @@
       </c>
       <c r="AJ35" s="12">
         <v>14841</v>
       </c>
       <c r="AK35" s="12">
         <v>14818</v>
       </c>
       <c r="AL35" s="15">
         <v>14790</v>
       </c>
       <c r="AM35" s="12">
         <v>14785</v>
       </c>
       <c r="AN35" s="15">
         <v>14775</v>
       </c>
       <c r="AO35" s="15">
         <v>14721</v>
       </c>
       <c r="AP35" s="15">
         <v>14686</v>
       </c>
       <c r="AQ35" s="15">
         <v>14669</v>
       </c>
+      <c r="AR35" s="15">
+        <v>14662</v>
+      </c>
+      <c r="AS35" s="55">
+        <v>14652</v>
+      </c>
     </row>
-    <row r="36" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="15" t="s">
@@ -4766,52 +4936,58 @@
       </c>
       <c r="AJ36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP36" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ36" s="15">
         <v>0</v>
       </c>
+      <c r="AR36" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS36" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="37" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="15" t="s">
@@ -4897,52 +5073,58 @@
       </c>
       <c r="AJ37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP37" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ37" s="15">
         <v>0</v>
       </c>
+      <c r="AR37" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS37" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="38" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="18">
         <v>31092</v>
       </c>
       <c r="C38" s="18">
         <v>31056</v>
       </c>
       <c r="D38" s="18">
         <v>31027</v>
       </c>
       <c r="E38" s="18">
         <v>31016</v>
       </c>
       <c r="F38" s="18">
         <v>31017</v>
       </c>
       <c r="G38" s="18">
         <v>30988</v>
       </c>
       <c r="H38" s="18">
         <v>30946</v>
       </c>
       <c r="I38" s="18">
@@ -5028,52 +5210,58 @@
       </c>
       <c r="AJ38" s="12">
         <v>29747</v>
       </c>
       <c r="AK38" s="12">
         <v>29749</v>
       </c>
       <c r="AL38" s="15">
         <v>29751</v>
       </c>
       <c r="AM38" s="12">
         <v>29660</v>
       </c>
       <c r="AN38" s="15">
         <v>29669</v>
       </c>
       <c r="AO38" s="15">
         <v>29639</v>
       </c>
       <c r="AP38" s="15">
         <v>29623</v>
       </c>
       <c r="AQ38" s="15">
         <v>29622</v>
       </c>
+      <c r="AR38" s="15">
+        <v>29493</v>
+      </c>
+      <c r="AS38" s="55">
+        <v>29477</v>
+      </c>
     </row>
-    <row r="39" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="18">
         <v>18105</v>
       </c>
       <c r="C39" s="18">
         <v>18106</v>
       </c>
       <c r="D39" s="18">
         <v>18104</v>
       </c>
       <c r="E39" s="18">
         <v>18101</v>
       </c>
       <c r="F39" s="18">
         <v>18098</v>
       </c>
       <c r="G39" s="18">
         <v>18112</v>
       </c>
       <c r="H39" s="18">
         <v>18104</v>
       </c>
       <c r="I39" s="18">
@@ -5159,52 +5347,58 @@
       </c>
       <c r="AJ39" s="12">
         <v>17957</v>
       </c>
       <c r="AK39" s="12">
         <v>17934</v>
       </c>
       <c r="AL39" s="15">
         <v>17915</v>
       </c>
       <c r="AM39" s="12">
         <v>17880</v>
       </c>
       <c r="AN39" s="15">
         <v>17870</v>
       </c>
       <c r="AO39" s="15">
         <v>17873</v>
       </c>
       <c r="AP39" s="15">
         <v>17810</v>
       </c>
       <c r="AQ39" s="15">
         <v>17823</v>
       </c>
+      <c r="AR39" s="15">
+        <v>17801</v>
+      </c>
+      <c r="AS39" s="55">
+        <v>17806</v>
+      </c>
     </row>
-    <row r="40" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="15" t="s">
@@ -5290,52 +5484,58 @@
       </c>
       <c r="AJ40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ40" s="15">
         <v>0</v>
       </c>
+      <c r="AR40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS40" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="41" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="41" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="18">
         <v>4148</v>
       </c>
       <c r="C41" s="18">
         <v>4147</v>
       </c>
       <c r="D41" s="18">
         <v>4136</v>
       </c>
       <c r="E41" s="18">
         <v>4136</v>
       </c>
       <c r="F41" s="18">
         <v>4137</v>
       </c>
       <c r="G41" s="18">
         <v>4141</v>
       </c>
       <c r="H41" s="18">
         <v>4146</v>
       </c>
       <c r="I41" s="18">
@@ -5421,52 +5621,58 @@
       </c>
       <c r="AJ41" s="12">
         <v>3944</v>
       </c>
       <c r="AK41" s="12">
         <v>3941</v>
       </c>
       <c r="AL41" s="15">
         <v>3924</v>
       </c>
       <c r="AM41" s="12">
         <v>3907</v>
       </c>
       <c r="AN41" s="15">
         <v>3898</v>
       </c>
       <c r="AO41" s="15">
         <v>3878</v>
       </c>
       <c r="AP41" s="15">
         <v>3867</v>
       </c>
       <c r="AQ41" s="15">
         <v>3880</v>
       </c>
+      <c r="AR41" s="15">
+        <v>3846</v>
+      </c>
+      <c r="AS41" s="55">
+        <v>3847</v>
+      </c>
     </row>
-    <row r="42" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="18">
         <v>12356</v>
       </c>
       <c r="C42" s="18">
         <v>12332</v>
       </c>
       <c r="D42" s="18">
         <v>12308</v>
       </c>
       <c r="E42" s="18">
         <v>12294</v>
       </c>
       <c r="F42" s="18">
         <v>12273</v>
       </c>
       <c r="G42" s="18">
         <v>12270</v>
       </c>
       <c r="H42" s="18">
         <v>12236</v>
       </c>
       <c r="I42" s="18">
@@ -5552,52 +5758,58 @@
       </c>
       <c r="AJ42" s="12">
         <v>11721</v>
       </c>
       <c r="AK42" s="12">
         <v>11710</v>
       </c>
       <c r="AL42" s="15">
         <v>11695</v>
       </c>
       <c r="AM42" s="12">
         <v>11670</v>
       </c>
       <c r="AN42" s="15">
         <v>11663</v>
       </c>
       <c r="AO42" s="15">
         <v>11634</v>
       </c>
       <c r="AP42" s="15">
         <v>11613</v>
       </c>
       <c r="AQ42" s="15">
         <v>11601</v>
       </c>
+      <c r="AR42" s="15">
+        <v>11590</v>
+      </c>
+      <c r="AS42" s="55">
+        <v>11598</v>
+      </c>
     </row>
-    <row r="43" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="43" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="18">
         <v>11360</v>
       </c>
       <c r="C43" s="18">
         <v>11342</v>
       </c>
       <c r="D43" s="18">
         <v>11340</v>
       </c>
       <c r="E43" s="18">
         <v>11330</v>
       </c>
       <c r="F43" s="18">
         <v>11322</v>
       </c>
       <c r="G43" s="18">
         <v>11289</v>
       </c>
       <c r="H43" s="18">
         <v>11274</v>
       </c>
       <c r="I43" s="18">
@@ -5683,52 +5895,58 @@
       </c>
       <c r="AJ43" s="12">
         <v>10845</v>
       </c>
       <c r="AK43" s="12">
         <v>10828</v>
       </c>
       <c r="AL43" s="15">
         <v>10817</v>
       </c>
       <c r="AM43" s="12">
         <v>10792</v>
       </c>
       <c r="AN43" s="15">
         <v>10784</v>
       </c>
       <c r="AO43" s="15">
         <v>10746</v>
       </c>
       <c r="AP43" s="15">
         <v>10727</v>
       </c>
       <c r="AQ43" s="15">
         <v>10727</v>
       </c>
+      <c r="AR43" s="15">
+        <v>10723</v>
+      </c>
+      <c r="AS43" s="55">
+        <v>10698</v>
+      </c>
     </row>
-    <row r="44" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="15" t="s">
@@ -5814,52 +6032,58 @@
       </c>
       <c r="AJ44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP44" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ44" s="15">
         <v>0</v>
       </c>
+      <c r="AR44" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS44" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="45" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="45" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="18">
         <v>6961</v>
       </c>
       <c r="C45" s="18">
         <v>6958</v>
       </c>
       <c r="D45" s="18">
         <v>6951</v>
       </c>
       <c r="E45" s="18">
         <v>6932</v>
       </c>
       <c r="F45" s="18">
         <v>6930</v>
       </c>
       <c r="G45" s="18">
         <v>6916</v>
       </c>
       <c r="H45" s="18">
         <v>6904</v>
       </c>
       <c r="I45" s="18">
@@ -5945,52 +6169,58 @@
       </c>
       <c r="AJ45" s="12">
         <v>6640</v>
       </c>
       <c r="AK45" s="12">
         <v>6618</v>
       </c>
       <c r="AL45" s="15">
         <v>6591</v>
       </c>
       <c r="AM45" s="12">
         <v>6590</v>
       </c>
       <c r="AN45" s="15">
         <v>6549</v>
       </c>
       <c r="AO45" s="15">
         <v>6528</v>
       </c>
       <c r="AP45" s="15">
         <v>6530</v>
       </c>
       <c r="AQ45" s="15">
         <v>6523</v>
       </c>
+      <c r="AR45" s="15">
+        <v>6516</v>
+      </c>
+      <c r="AS45" s="55">
+        <v>6495</v>
+      </c>
     </row>
-    <row r="46" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="46" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="19" t="s">
@@ -6076,52 +6306,58 @@
       </c>
       <c r="AJ46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ46" s="15">
         <v>0</v>
       </c>
+      <c r="AR46" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS46" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="47" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="47" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -6207,52 +6443,58 @@
       </c>
       <c r="AJ47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP47" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ47" s="15">
         <v>0</v>
       </c>
+      <c r="AR47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS47" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="48" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="48" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -6338,52 +6580,58 @@
       </c>
       <c r="AJ48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP48" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ48" s="15">
         <v>0</v>
       </c>
+      <c r="AR48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS48" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="49" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="49" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="19" t="s">
@@ -6469,52 +6717,58 @@
       </c>
       <c r="AJ49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ49" s="15">
         <v>0</v>
       </c>
+      <c r="AR49" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS49" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="50" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="50" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A50" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="19" t="s">
@@ -6600,52 +6854,58 @@
       </c>
       <c r="AJ50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AK50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AL50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AM50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AN50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AO50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AP50" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AQ50" s="15">
         <v>0</v>
       </c>
+      <c r="AR50" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS50" s="56" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="51" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="51" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="18">
         <v>47620</v>
       </c>
       <c r="C51" s="18">
         <v>47646</v>
       </c>
       <c r="D51" s="18">
         <v>47646</v>
       </c>
       <c r="E51" s="18">
         <v>47624</v>
       </c>
       <c r="F51" s="18">
         <v>47600</v>
       </c>
       <c r="G51" s="18">
         <v>47608</v>
       </c>
       <c r="H51" s="18">
         <v>47580</v>
       </c>
       <c r="I51" s="18">
@@ -6731,85 +6991,91 @@
       </c>
       <c r="AJ51" s="12">
         <v>47579</v>
       </c>
       <c r="AK51" s="12">
         <v>47586</v>
       </c>
       <c r="AL51" s="15">
         <v>47554</v>
       </c>
       <c r="AM51" s="12">
         <v>47562</v>
       </c>
       <c r="AN51" s="15">
         <v>47532</v>
       </c>
       <c r="AO51" s="15">
         <v>47503</v>
       </c>
       <c r="AP51" s="15">
         <v>47501</v>
       </c>
       <c r="AQ51" s="15">
         <v>47517</v>
       </c>
+      <c r="AR51" s="15">
+        <v>47590</v>
+      </c>
+      <c r="AS51" s="55">
+        <v>47593</v>
+      </c>
     </row>
-    <row r="52" spans="1:43" s="21" customFormat="1" ht="21.75" customHeight="1">
+    <row r="52" spans="1:45" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A52" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="50"/>
       <c r="C52" s="50"/>
       <c r="D52" s="50"/>
       <c r="E52" s="50"/>
       <c r="F52" s="50"/>
       <c r="G52" s="50"/>
       <c r="H52" s="50"/>
       <c r="I52" s="50"/>
       <c r="J52" s="50"/>
       <c r="K52" s="50"/>
       <c r="L52" s="50"/>
       <c r="M52" s="50"/>
       <c r="N52" s="50"/>
       <c r="O52" s="50"/>
       <c r="P52" s="50"/>
       <c r="Q52" s="50"/>
       <c r="AE52" s="45"/>
       <c r="AF52" s="45"/>
       <c r="AG52" s="45"/>
       <c r="AH52" s="45"/>
       <c r="AI52" s="45"/>
       <c r="AJ52" s="45"/>
       <c r="AK52" s="45"/>
       <c r="AL52" s="45"/>
       <c r="AM52" s="45"/>
       <c r="AN52" s="45"/>
       <c r="AO52" s="45"/>
       <c r="AP52" s="45"/>
     </row>
-    <row r="53" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="53" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="11">
         <v>346016</v>
       </c>
       <c r="C53" s="11">
         <v>345840</v>
       </c>
       <c r="D53" s="11">
         <v>345794</v>
       </c>
       <c r="E53" s="11">
         <v>345674</v>
       </c>
       <c r="F53" s="11">
         <v>345471</v>
       </c>
       <c r="G53" s="12">
         <v>345186</v>
       </c>
       <c r="H53" s="12">
         <v>344846</v>
       </c>
       <c r="I53" s="12">
@@ -6895,52 +7161,58 @@
       </c>
       <c r="AJ53" s="12">
         <v>332977</v>
       </c>
       <c r="AK53" s="12">
         <v>332690</v>
       </c>
       <c r="AL53" s="15">
         <v>332830</v>
       </c>
       <c r="AM53" s="12">
         <v>332741</v>
       </c>
       <c r="AN53" s="15">
         <v>332935</v>
       </c>
       <c r="AO53" s="15">
         <v>332974</v>
       </c>
       <c r="AP53" s="15">
         <v>333259</v>
       </c>
       <c r="AQ53" s="15">
         <v>333324</v>
       </c>
+      <c r="AR53" s="15">
+        <v>333235</v>
+      </c>
+      <c r="AS53" s="25">
+        <v>333323</v>
+      </c>
     </row>
-    <row r="54" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="54" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="18">
         <v>13838</v>
       </c>
       <c r="C54" s="18">
         <v>13858</v>
       </c>
       <c r="D54" s="18">
         <v>13872</v>
       </c>
       <c r="E54" s="18">
         <v>13877</v>
       </c>
       <c r="F54" s="18">
         <v>13891</v>
       </c>
       <c r="G54" s="18">
         <v>13885</v>
       </c>
       <c r="H54" s="18">
         <v>13886</v>
       </c>
       <c r="I54" s="18">
@@ -7026,52 +7298,58 @@
       </c>
       <c r="AJ54" s="12">
         <v>13756</v>
       </c>
       <c r="AK54" s="12">
         <v>13751</v>
       </c>
       <c r="AL54" s="15">
         <v>13745</v>
       </c>
       <c r="AM54" s="12">
         <v>13731</v>
       </c>
       <c r="AN54" s="15">
         <v>13695</v>
       </c>
       <c r="AO54" s="15">
         <v>13658</v>
       </c>
       <c r="AP54" s="15">
         <v>13672</v>
       </c>
       <c r="AQ54" s="15">
         <v>13638</v>
       </c>
+      <c r="AR54" s="15">
+        <v>13594</v>
+      </c>
+      <c r="AS54" s="25">
+        <v>13598</v>
+      </c>
     </row>
-    <row r="55" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="55" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="18">
         <v>0</v>
       </c>
       <c r="C55" s="18">
         <v>550</v>
       </c>
       <c r="D55" s="18">
         <v>549</v>
       </c>
       <c r="E55" s="18">
         <v>561</v>
       </c>
       <c r="F55" s="18">
         <v>565</v>
       </c>
       <c r="G55" s="18">
         <v>566</v>
       </c>
       <c r="H55" s="18">
         <v>579</v>
       </c>
       <c r="I55" s="18">
@@ -7157,52 +7435,58 @@
       </c>
       <c r="AJ55" s="12">
         <v>965</v>
       </c>
       <c r="AK55" s="12">
         <v>968</v>
       </c>
       <c r="AL55" s="15">
         <v>1004</v>
       </c>
       <c r="AM55" s="12">
         <v>1044</v>
       </c>
       <c r="AN55" s="15">
         <v>1067</v>
       </c>
       <c r="AO55" s="15">
         <v>1108</v>
       </c>
       <c r="AP55" s="15">
         <v>1112</v>
       </c>
       <c r="AQ55" s="15">
         <v>1145</v>
       </c>
+      <c r="AR55" s="15">
+        <v>1158</v>
+      </c>
+      <c r="AS55" s="25">
+        <v>1179</v>
+      </c>
     </row>
-    <row r="56" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="56" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="18">
         <v>2916</v>
       </c>
       <c r="C56" s="18">
         <v>2908</v>
       </c>
       <c r="D56" s="18">
         <v>2912</v>
       </c>
       <c r="E56" s="18">
         <v>2911</v>
       </c>
       <c r="F56" s="18">
         <v>2905</v>
       </c>
       <c r="G56" s="18">
         <v>2909</v>
       </c>
       <c r="H56" s="18">
         <v>2904</v>
       </c>
       <c r="I56" s="18">
@@ -7288,52 +7572,58 @@
       </c>
       <c r="AJ56" s="12">
         <v>2725</v>
       </c>
       <c r="AK56" s="12">
         <v>2713</v>
       </c>
       <c r="AL56" s="15">
         <v>2707</v>
       </c>
       <c r="AM56" s="12">
         <v>2710</v>
       </c>
       <c r="AN56" s="15">
         <v>2705</v>
       </c>
       <c r="AO56" s="15">
         <v>2708</v>
       </c>
       <c r="AP56" s="15">
         <v>2694</v>
       </c>
       <c r="AQ56" s="15">
         <v>2701</v>
       </c>
+      <c r="AR56" s="15">
+        <v>2696</v>
+      </c>
+      <c r="AS56" s="25">
+        <v>2686</v>
+      </c>
     </row>
-    <row r="57" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="57" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="18">
         <v>8460</v>
       </c>
       <c r="C57" s="18">
         <v>8423</v>
       </c>
       <c r="D57" s="18">
         <v>8413</v>
       </c>
       <c r="E57" s="18">
         <v>8397</v>
       </c>
       <c r="F57" s="18">
         <v>8381</v>
       </c>
       <c r="G57" s="18">
         <v>8339</v>
       </c>
       <c r="H57" s="18">
         <v>8313</v>
       </c>
       <c r="I57" s="18">
@@ -7419,52 +7709,58 @@
       </c>
       <c r="AJ57" s="12">
         <v>7318</v>
       </c>
       <c r="AK57" s="12">
         <v>7284</v>
       </c>
       <c r="AL57" s="15">
         <v>7231</v>
       </c>
       <c r="AM57" s="12">
         <v>7209</v>
       </c>
       <c r="AN57" s="15">
         <v>7185</v>
       </c>
       <c r="AO57" s="15">
         <v>7173</v>
       </c>
       <c r="AP57" s="15">
         <v>7165</v>
       </c>
       <c r="AQ57" s="15">
         <v>7151</v>
       </c>
+      <c r="AR57" s="15">
+        <v>7113</v>
+      </c>
+      <c r="AS57" s="25">
+        <v>7076</v>
+      </c>
     </row>
-    <row r="58" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="58" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="18">
         <v>24922</v>
       </c>
       <c r="C58" s="18">
         <v>24923</v>
       </c>
       <c r="D58" s="18">
         <v>24954</v>
       </c>
       <c r="E58" s="18">
         <v>24953</v>
       </c>
       <c r="F58" s="18">
         <v>24945</v>
       </c>
       <c r="G58" s="18">
         <v>24952</v>
       </c>
       <c r="H58" s="18">
         <v>24942</v>
       </c>
       <c r="I58" s="18">
@@ -7550,52 +7846,58 @@
       </c>
       <c r="AJ58" s="12">
         <v>25791</v>
       </c>
       <c r="AK58" s="12">
         <v>25871</v>
       </c>
       <c r="AL58" s="15">
         <v>26167</v>
       </c>
       <c r="AM58" s="12">
         <v>26275</v>
       </c>
       <c r="AN58" s="15">
         <v>26462</v>
       </c>
       <c r="AO58" s="15">
         <v>26523</v>
       </c>
       <c r="AP58" s="15">
         <v>26654</v>
       </c>
       <c r="AQ58" s="15">
         <v>26747</v>
       </c>
+      <c r="AR58" s="15">
+        <v>26843</v>
+      </c>
+      <c r="AS58" s="25">
+        <v>26907</v>
+      </c>
     </row>
-    <row r="59" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="59" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="18">
         <v>19949</v>
       </c>
       <c r="C59" s="18">
         <v>19922</v>
       </c>
       <c r="D59" s="18">
         <v>19907</v>
       </c>
       <c r="E59" s="18">
         <v>19893</v>
       </c>
       <c r="F59" s="18">
         <v>19881</v>
       </c>
       <c r="G59" s="18">
         <v>19840</v>
       </c>
       <c r="H59" s="18">
         <v>19776</v>
       </c>
       <c r="I59" s="18">
@@ -7681,52 +7983,58 @@
       </c>
       <c r="AJ59" s="12">
         <v>18137</v>
       </c>
       <c r="AK59" s="12">
         <v>18060</v>
       </c>
       <c r="AL59" s="15">
         <v>17988</v>
       </c>
       <c r="AM59" s="12">
         <v>17951</v>
       </c>
       <c r="AN59" s="15">
         <v>17885</v>
       </c>
       <c r="AO59" s="15">
         <v>17854</v>
       </c>
       <c r="AP59" s="15">
         <v>17776</v>
       </c>
       <c r="AQ59" s="15">
         <v>17733</v>
       </c>
+      <c r="AR59" s="15">
+        <v>17646</v>
+      </c>
+      <c r="AS59" s="25">
+        <v>17615</v>
+      </c>
     </row>
-    <row r="60" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="60" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A60" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="18">
         <v>12435</v>
       </c>
       <c r="C60" s="18">
         <v>12423</v>
       </c>
       <c r="D60" s="18">
         <v>12411</v>
       </c>
       <c r="E60" s="18">
         <v>12404</v>
       </c>
       <c r="F60" s="18">
         <v>12374</v>
       </c>
       <c r="G60" s="18">
         <v>12365</v>
       </c>
       <c r="H60" s="18">
         <v>12331</v>
       </c>
       <c r="I60" s="18">
@@ -7812,52 +8120,58 @@
       </c>
       <c r="AJ60" s="12">
         <v>10984</v>
       </c>
       <c r="AK60" s="12">
         <v>10916</v>
       </c>
       <c r="AL60" s="15">
         <v>10875</v>
       </c>
       <c r="AM60" s="12">
         <v>10859</v>
       </c>
       <c r="AN60" s="15">
         <v>10833</v>
       </c>
       <c r="AO60" s="15">
         <v>10801</v>
       </c>
       <c r="AP60" s="15">
         <v>10767</v>
       </c>
       <c r="AQ60" s="15">
         <v>10754</v>
       </c>
+      <c r="AR60" s="15">
+        <v>10713</v>
+      </c>
+      <c r="AS60" s="25">
+        <v>10643</v>
+      </c>
     </row>
-    <row r="61" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="61" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="18">
         <v>11251</v>
       </c>
       <c r="C61" s="18">
         <v>11206</v>
       </c>
       <c r="D61" s="18">
         <v>11190</v>
       </c>
       <c r="E61" s="18">
         <v>11171</v>
       </c>
       <c r="F61" s="18">
         <v>11162</v>
       </c>
       <c r="G61" s="18">
         <v>11136</v>
       </c>
       <c r="H61" s="18">
         <v>11122</v>
       </c>
       <c r="I61" s="18">
@@ -7943,52 +8257,58 @@
       </c>
       <c r="AJ61" s="12">
         <v>10126</v>
       </c>
       <c r="AK61" s="12">
         <v>10069</v>
       </c>
       <c r="AL61" s="15">
         <v>10013</v>
       </c>
       <c r="AM61" s="12">
         <v>9956</v>
       </c>
       <c r="AN61" s="15">
         <v>9926</v>
       </c>
       <c r="AO61" s="15">
         <v>9891</v>
       </c>
       <c r="AP61" s="15">
         <v>9879</v>
       </c>
       <c r="AQ61" s="15">
         <v>9859</v>
       </c>
+      <c r="AR61" s="15">
+        <v>9810</v>
+      </c>
+      <c r="AS61" s="25">
+        <v>9781</v>
+      </c>
     </row>
-    <row r="62" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="62" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A62" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="18">
         <v>5327</v>
       </c>
       <c r="C62" s="18">
         <v>5316</v>
       </c>
       <c r="D62" s="18">
         <v>5296</v>
       </c>
       <c r="E62" s="18">
         <v>5285</v>
       </c>
       <c r="F62" s="18">
         <v>5266</v>
       </c>
       <c r="G62" s="18">
         <v>5279</v>
       </c>
       <c r="H62" s="18">
         <v>5249</v>
       </c>
       <c r="I62" s="18">
@@ -8074,52 +8394,58 @@
       </c>
       <c r="AJ62" s="12">
         <v>4804</v>
       </c>
       <c r="AK62" s="12">
         <v>4776</v>
       </c>
       <c r="AL62" s="15">
         <v>4757</v>
       </c>
       <c r="AM62" s="12">
         <v>4755</v>
       </c>
       <c r="AN62" s="15">
         <v>4733</v>
       </c>
       <c r="AO62" s="15">
         <v>4717</v>
       </c>
       <c r="AP62" s="15">
         <v>4705</v>
       </c>
       <c r="AQ62" s="15">
         <v>4704</v>
       </c>
+      <c r="AR62" s="15">
+        <v>4684</v>
+      </c>
+      <c r="AS62" s="25">
+        <v>4682</v>
+      </c>
     </row>
-    <row r="63" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="63" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A63" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="18">
         <v>9090</v>
       </c>
       <c r="C63" s="18">
         <v>9080</v>
       </c>
       <c r="D63" s="18">
         <v>9065</v>
       </c>
       <c r="E63" s="18">
         <v>9054</v>
       </c>
       <c r="F63" s="18">
         <v>9022</v>
       </c>
       <c r="G63" s="18">
         <v>9003</v>
       </c>
       <c r="H63" s="18">
         <v>8990</v>
       </c>
       <c r="I63" s="18">
@@ -8205,52 +8531,58 @@
       </c>
       <c r="AJ63" s="12">
         <v>8101</v>
       </c>
       <c r="AK63" s="12">
         <v>8069</v>
       </c>
       <c r="AL63" s="15">
         <v>8039</v>
       </c>
       <c r="AM63" s="12">
         <v>8062</v>
       </c>
       <c r="AN63" s="15">
         <v>8030</v>
       </c>
       <c r="AO63" s="15">
         <v>8037</v>
       </c>
       <c r="AP63" s="15">
         <v>8024</v>
       </c>
       <c r="AQ63" s="15">
         <v>7994</v>
       </c>
+      <c r="AR63" s="15">
+        <v>7985</v>
+      </c>
+      <c r="AS63" s="25">
+        <v>7955</v>
+      </c>
     </row>
-    <row r="64" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="64" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A64" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="18">
         <v>13833</v>
       </c>
       <c r="C64" s="18">
         <v>13813</v>
       </c>
       <c r="D64" s="18">
         <v>13785</v>
       </c>
       <c r="E64" s="18">
         <v>13774</v>
       </c>
       <c r="F64" s="18">
         <v>13756</v>
       </c>
       <c r="G64" s="18">
         <v>13742</v>
       </c>
       <c r="H64" s="18">
         <v>13725</v>
       </c>
       <c r="I64" s="18">
@@ -8336,52 +8668,58 @@
       </c>
       <c r="AJ64" s="12">
         <v>11995</v>
       </c>
       <c r="AK64" s="12">
         <v>11955</v>
       </c>
       <c r="AL64" s="15">
         <v>11926</v>
       </c>
       <c r="AM64" s="12">
         <v>11889</v>
       </c>
       <c r="AN64" s="15">
         <v>11847</v>
       </c>
       <c r="AO64" s="15">
         <v>11786</v>
       </c>
       <c r="AP64" s="15">
         <v>11760</v>
       </c>
       <c r="AQ64" s="15">
         <v>11714</v>
       </c>
+      <c r="AR64" s="15">
+        <v>11677</v>
+      </c>
+      <c r="AS64" s="25">
+        <v>11625</v>
+      </c>
     </row>
-    <row r="65" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="65" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A65" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="18">
         <v>9493</v>
       </c>
       <c r="C65" s="18">
         <v>9494</v>
       </c>
       <c r="D65" s="18">
         <v>9488</v>
       </c>
       <c r="E65" s="18">
         <v>9470</v>
       </c>
       <c r="F65" s="18">
         <v>9440</v>
       </c>
       <c r="G65" s="18">
         <v>9413</v>
       </c>
       <c r="H65" s="18">
         <v>9356</v>
       </c>
       <c r="I65" s="18">
@@ -8467,52 +8805,58 @@
       </c>
       <c r="AJ65" s="12">
         <v>8321</v>
       </c>
       <c r="AK65" s="12">
         <v>8288</v>
       </c>
       <c r="AL65" s="15">
         <v>8265</v>
       </c>
       <c r="AM65" s="12">
         <v>8234</v>
       </c>
       <c r="AN65" s="15">
         <v>8221</v>
       </c>
       <c r="AO65" s="15">
         <v>8207</v>
       </c>
       <c r="AP65" s="15">
         <v>8190</v>
       </c>
       <c r="AQ65" s="15">
         <v>8169</v>
       </c>
+      <c r="AR65" s="15">
+        <v>8140</v>
+      </c>
+      <c r="AS65" s="25">
+        <v>8110</v>
+      </c>
     </row>
-    <row r="66" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="66" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A66" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="18">
         <v>16095</v>
       </c>
       <c r="C66" s="18">
         <v>16068</v>
       </c>
       <c r="D66" s="18">
         <v>16043</v>
       </c>
       <c r="E66" s="18">
         <v>16043</v>
       </c>
       <c r="F66" s="18">
         <v>16028</v>
       </c>
       <c r="G66" s="18">
         <v>16016</v>
       </c>
       <c r="H66" s="18">
         <v>15992</v>
       </c>
       <c r="I66" s="18">
@@ -8598,52 +8942,58 @@
       </c>
       <c r="AJ66" s="12">
         <v>14738</v>
       </c>
       <c r="AK66" s="12">
         <v>14682</v>
       </c>
       <c r="AL66" s="15">
         <v>14643</v>
       </c>
       <c r="AM66" s="12">
         <v>14607</v>
       </c>
       <c r="AN66" s="15">
         <v>14565</v>
       </c>
       <c r="AO66" s="15">
         <v>14543</v>
       </c>
       <c r="AP66" s="15">
         <v>14544</v>
       </c>
       <c r="AQ66" s="15">
         <v>14519</v>
       </c>
+      <c r="AR66" s="15">
+        <v>14410</v>
+      </c>
+      <c r="AS66" s="25">
+        <v>14370</v>
+      </c>
     </row>
-    <row r="67" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="67" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A67" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="18">
         <v>5868</v>
       </c>
       <c r="C67" s="18">
         <v>5846</v>
       </c>
       <c r="D67" s="18">
         <v>5843</v>
       </c>
       <c r="E67" s="18">
         <v>5822</v>
       </c>
       <c r="F67" s="18">
         <v>5803</v>
       </c>
       <c r="G67" s="18">
         <v>5784</v>
       </c>
       <c r="H67" s="18">
         <v>5763</v>
       </c>
       <c r="I67" s="18">
@@ -8729,52 +9079,58 @@
       </c>
       <c r="AJ67" s="12">
         <v>4901</v>
       </c>
       <c r="AK67" s="12">
         <v>4872</v>
       </c>
       <c r="AL67" s="15">
         <v>4855</v>
       </c>
       <c r="AM67" s="12">
         <v>4828</v>
       </c>
       <c r="AN67" s="15">
         <v>4794</v>
       </c>
       <c r="AO67" s="15">
         <v>4771</v>
       </c>
       <c r="AP67" s="15">
         <v>4766</v>
       </c>
       <c r="AQ67" s="15">
         <v>4744</v>
       </c>
+      <c r="AR67" s="15">
+        <v>4733</v>
+      </c>
+      <c r="AS67" s="25">
+        <v>4713</v>
+      </c>
     </row>
-    <row r="68" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="68" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A68" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="18">
         <v>35086</v>
       </c>
       <c r="C68" s="18">
         <v>35051</v>
       </c>
       <c r="D68" s="18">
         <v>35047</v>
       </c>
       <c r="E68" s="18">
         <v>35016</v>
       </c>
       <c r="F68" s="18">
         <v>34996</v>
       </c>
       <c r="G68" s="18">
         <v>34937</v>
       </c>
       <c r="H68" s="18">
         <v>34879</v>
       </c>
       <c r="I68" s="18">
@@ -8860,52 +9216,58 @@
       </c>
       <c r="AJ68" s="12">
         <v>32652</v>
       </c>
       <c r="AK68" s="12">
         <v>32592</v>
       </c>
       <c r="AL68" s="15">
         <v>32528</v>
       </c>
       <c r="AM68" s="12">
         <v>32447</v>
       </c>
       <c r="AN68" s="15">
         <v>32374</v>
       </c>
       <c r="AO68" s="15">
         <v>32304</v>
       </c>
       <c r="AP68" s="15">
         <v>32257</v>
       </c>
       <c r="AQ68" s="15">
         <v>32200</v>
       </c>
+      <c r="AR68" s="15">
+        <v>32040</v>
+      </c>
+      <c r="AS68" s="25">
+        <v>31939</v>
+      </c>
     </row>
-    <row r="69" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="69" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A69" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="18">
         <v>7306</v>
       </c>
       <c r="C69" s="18">
         <v>7292</v>
       </c>
       <c r="D69" s="18">
         <v>7297</v>
       </c>
       <c r="E69" s="18">
         <v>7289</v>
       </c>
       <c r="F69" s="18">
         <v>7284</v>
       </c>
       <c r="G69" s="18">
         <v>7238</v>
       </c>
       <c r="H69" s="18">
         <v>7222</v>
       </c>
       <c r="I69" s="18">
@@ -8991,52 +9353,58 @@
       </c>
       <c r="AJ69" s="12">
         <v>6481</v>
       </c>
       <c r="AK69" s="12">
         <v>6446</v>
       </c>
       <c r="AL69" s="15">
         <v>6447</v>
       </c>
       <c r="AM69" s="12">
         <v>6427</v>
       </c>
       <c r="AN69" s="15">
         <v>6416</v>
       </c>
       <c r="AO69" s="15">
         <v>6384</v>
       </c>
       <c r="AP69" s="15">
         <v>6426</v>
       </c>
       <c r="AQ69" s="15">
         <v>6407</v>
       </c>
+      <c r="AR69" s="15">
+        <v>6420</v>
+      </c>
+      <c r="AS69" s="25">
+        <v>6410</v>
+      </c>
     </row>
-    <row r="70" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="70" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A70" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="18">
         <v>16992</v>
       </c>
       <c r="C70" s="18">
         <v>16968</v>
       </c>
       <c r="D70" s="18">
         <v>16967</v>
       </c>
       <c r="E70" s="18">
         <v>16970</v>
       </c>
       <c r="F70" s="18">
         <v>16970</v>
       </c>
       <c r="G70" s="18">
         <v>16946</v>
       </c>
       <c r="H70" s="18">
         <v>16924</v>
       </c>
       <c r="I70" s="18">
@@ -9122,52 +9490,58 @@
       </c>
       <c r="AJ70" s="12">
         <v>16017</v>
       </c>
       <c r="AK70" s="12">
         <v>15975</v>
       </c>
       <c r="AL70" s="15">
         <v>15938</v>
       </c>
       <c r="AM70" s="12">
         <v>15903</v>
       </c>
       <c r="AN70" s="15">
         <v>15874</v>
       </c>
       <c r="AO70" s="15">
         <v>15851</v>
       </c>
       <c r="AP70" s="15">
         <v>15830</v>
       </c>
       <c r="AQ70" s="15">
         <v>15800</v>
       </c>
+      <c r="AR70" s="15">
+        <v>15755</v>
+      </c>
+      <c r="AS70" s="25">
+        <v>15727</v>
+      </c>
     </row>
-    <row r="71" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="71" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A71" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B71" s="18">
         <v>81817</v>
       </c>
       <c r="C71" s="18">
         <v>81421</v>
       </c>
       <c r="D71" s="18">
         <v>81502</v>
       </c>
       <c r="E71" s="18">
         <v>81612</v>
       </c>
       <c r="F71" s="18">
         <v>81666</v>
       </c>
       <c r="G71" s="18">
         <v>81730</v>
       </c>
       <c r="H71" s="18">
         <v>81875</v>
       </c>
       <c r="I71" s="18">
@@ -9253,52 +9627,58 @@
       </c>
       <c r="AJ71" s="12">
         <v>86506</v>
       </c>
       <c r="AK71" s="12">
         <v>86882</v>
       </c>
       <c r="AL71" s="15">
         <v>87293</v>
       </c>
       <c r="AM71" s="12">
         <v>87559</v>
       </c>
       <c r="AN71" s="15">
         <v>88048</v>
       </c>
       <c r="AO71" s="15">
         <v>88468</v>
       </c>
       <c r="AP71" s="15">
         <v>88941</v>
       </c>
       <c r="AQ71" s="15">
         <v>89225</v>
       </c>
+      <c r="AR71" s="15">
+        <v>89760</v>
+      </c>
+      <c r="AS71" s="25">
+        <v>90282</v>
+      </c>
     </row>
-    <row r="72" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="72" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A72" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="18">
         <v>27551</v>
       </c>
       <c r="C72" s="18">
         <v>27536</v>
       </c>
       <c r="D72" s="18">
         <v>27527</v>
       </c>
       <c r="E72" s="18">
         <v>27495</v>
       </c>
       <c r="F72" s="18">
         <v>27482</v>
       </c>
       <c r="G72" s="18">
         <v>27462</v>
       </c>
       <c r="H72" s="18">
         <v>27420</v>
       </c>
       <c r="I72" s="18">
@@ -9384,52 +9764,58 @@
       </c>
       <c r="AJ72" s="12">
         <v>25928</v>
       </c>
       <c r="AK72" s="12">
         <v>25887</v>
       </c>
       <c r="AL72" s="15">
         <v>25832</v>
       </c>
       <c r="AM72" s="12">
         <v>25794</v>
       </c>
       <c r="AN72" s="15">
         <v>25790</v>
       </c>
       <c r="AO72" s="15">
         <v>25746</v>
       </c>
       <c r="AP72" s="15">
         <v>25692</v>
       </c>
       <c r="AQ72" s="18">
         <v>25691</v>
       </c>
+      <c r="AR72" s="15">
+        <v>25671</v>
+      </c>
+      <c r="AS72" s="25">
+        <v>25651</v>
+      </c>
     </row>
-    <row r="73" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="73" spans="1:45" s="2" customFormat="1" ht="11.25">
       <c r="A73" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="16">
         <v>23787</v>
       </c>
       <c r="C73" s="16">
         <v>23742</v>
       </c>
       <c r="D73" s="16">
         <v>23726</v>
       </c>
       <c r="E73" s="16">
         <v>23677</v>
       </c>
       <c r="F73" s="16">
         <v>23654</v>
       </c>
       <c r="G73" s="16">
         <v>23644</v>
       </c>
       <c r="H73" s="16">
         <v>23598</v>
       </c>
       <c r="I73" s="16">
@@ -9515,62 +9901,68 @@
       </c>
       <c r="AJ73" s="13">
         <v>22731</v>
       </c>
       <c r="AK73" s="13">
         <v>22634</v>
       </c>
       <c r="AL73" s="16">
         <v>22577</v>
       </c>
       <c r="AM73" s="13">
         <v>22501</v>
       </c>
       <c r="AN73" s="16">
         <v>22485</v>
       </c>
       <c r="AO73" s="16">
         <v>22444</v>
       </c>
       <c r="AP73" s="16">
         <v>22405</v>
       </c>
       <c r="AQ73" s="16">
         <v>22429</v>
       </c>
+      <c r="AR73" s="16">
+        <v>22387</v>
+      </c>
+      <c r="AS73" s="33">
+        <v>22374</v>
+      </c>
     </row>
-    <row r="74" spans="1:43" s="2" customFormat="1" ht="22.5">
+    <row r="74" spans="1:45" s="2" customFormat="1" ht="22.5">
       <c r="A74" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="75" spans="1:43" s="2" customFormat="1" ht="11.25"/>
-[...4 lines deleted...]
-    <row r="80" spans="1:43" s="2" customFormat="1" ht="11.25"/>
+    <row r="75" spans="1:45" s="2" customFormat="1" ht="11.25"/>
+    <row r="76" spans="1:45" s="2" customFormat="1" ht="11.25"/>
+    <row r="77" spans="1:45" s="2" customFormat="1" ht="11.25"/>
+    <row r="78" spans="1:45" s="2" customFormat="1" ht="11.25"/>
+    <row r="79" spans="1:45" s="2" customFormat="1" ht="11.25"/>
+    <row r="80" spans="1:45" s="2" customFormat="1" ht="11.25"/>
     <row r="81" s="2" customFormat="1" ht="11.25"/>
     <row r="82" s="2" customFormat="1" ht="11.25"/>
     <row r="83" s="2" customFormat="1" ht="11.25"/>
     <row r="84" s="2" customFormat="1" ht="11.25"/>
     <row r="85" s="2" customFormat="1" ht="11.25"/>
     <row r="86" s="2" customFormat="1" ht="11.25"/>
     <row r="87" s="2" customFormat="1" ht="11.25"/>
     <row r="88" s="2" customFormat="1" ht="11.25"/>
     <row r="89" s="2" customFormat="1" ht="11.25"/>
     <row r="90" s="2" customFormat="1" ht="11.25"/>
     <row r="91" s="2" customFormat="1" ht="11.25"/>
     <row r="92" s="2" customFormat="1" ht="11.25"/>
     <row r="93" s="2" customFormat="1" ht="11.25"/>
     <row r="94" s="2" customFormat="1" ht="11.25"/>
     <row r="95" s="2" customFormat="1" ht="11.25"/>
     <row r="96" s="2" customFormat="1" ht="11.25"/>
     <row r="97" s="2" customFormat="1" ht="11.25"/>
     <row r="98" s="2" customFormat="1" ht="11.25"/>
     <row r="99" s="2" customFormat="1" ht="11.25"/>
     <row r="100" s="2" customFormat="1" ht="11.25"/>
     <row r="101" s="2" customFormat="1" ht="11.25"/>
     <row r="102" s="2" customFormat="1" ht="11.25"/>
     <row r="103" s="2" customFormat="1" ht="11.25"/>
     <row r="104" s="2" customFormat="1" ht="11.25"/>
     <row r="105" s="2" customFormat="1" ht="11.25"/>