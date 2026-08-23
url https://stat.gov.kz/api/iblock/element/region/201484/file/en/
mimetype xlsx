--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="Number of organizations" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="18">
   <si>
     <t>Number of organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar с.а.</t>
   </si>
   <si>
     <t>Аksu c.a.</t>
   </si>
   <si>
     <t>Еkibastuz c.a.</t>
   </si>
   <si>
     <t xml:space="preserve"> districts:</t>
   </si>
   <si>
@@ -547,92 +547,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U19"/>
+  <dimension ref="A1:V19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="Q24" sqref="Q24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
-    <col min="2" max="20" width="8.7109375" style="1" customWidth="1"/>
-    <col min="21" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
     </row>
-    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="U3" s="15" t="s">
+    <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U3" s="15"/>
+      <c r="V3" s="15" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>2005</v>
       </c>
       <c r="C4" s="3">
         <v>2006</v>
       </c>
       <c r="D4" s="3">
         <v>2007</v>
       </c>
       <c r="E4" s="3">
         <v>2008</v>
       </c>
       <c r="F4" s="3">
         <v>2009</v>
       </c>
       <c r="G4" s="3">
         <v>2010</v>
       </c>
       <c r="H4" s="3">
         <v>2011</v>
       </c>
       <c r="I4" s="3">
         <v>2012</v>
       </c>
@@ -650,52 +651,55 @@
       </c>
       <c r="N4" s="3">
         <v>2017</v>
       </c>
       <c r="O4" s="3">
         <v>2018</v>
       </c>
       <c r="P4" s="3">
         <v>2019</v>
       </c>
       <c r="Q4" s="4">
         <v>2020</v>
       </c>
       <c r="R4" s="4">
         <v>2021</v>
       </c>
       <c r="S4" s="4">
         <v>2022</v>
       </c>
       <c r="T4" s="4">
         <v>2023</v>
       </c>
       <c r="U4" s="4">
         <v>2024</v>
       </c>
+      <c r="V4" s="4">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7">
         <v>30</v>
       </c>
       <c r="C5" s="7">
         <v>29</v>
       </c>
       <c r="D5" s="7">
         <v>32</v>
       </c>
       <c r="E5" s="7">
         <v>57</v>
       </c>
       <c r="F5" s="7">
         <v>55</v>
       </c>
       <c r="G5" s="7">
         <v>53</v>
       </c>
       <c r="H5" s="7">
         <v>53</v>
       </c>
       <c r="I5" s="7">
@@ -715,52 +719,55 @@
       </c>
       <c r="N5" s="8">
         <v>49</v>
       </c>
       <c r="O5" s="8">
         <v>48</v>
       </c>
       <c r="P5" s="8">
         <v>41</v>
       </c>
       <c r="Q5" s="8">
         <v>42</v>
       </c>
       <c r="R5" s="8">
         <v>40</v>
       </c>
       <c r="S5" s="8">
         <v>40</v>
       </c>
       <c r="T5" s="8">
         <v>41</v>
       </c>
       <c r="U5" s="8">
         <v>39</v>
       </c>
+      <c r="V5" s="8">
+        <v>39</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>24</v>
       </c>
       <c r="C6" s="7">
         <v>22</v>
       </c>
       <c r="D6" s="7">
         <v>25</v>
       </c>
       <c r="E6" s="7">
         <v>37</v>
       </c>
       <c r="F6" s="7">
         <v>35</v>
       </c>
       <c r="G6" s="7">
         <v>33</v>
       </c>
       <c r="H6" s="7">
         <v>33</v>
       </c>
       <c r="I6" s="7">
@@ -780,52 +787,55 @@
       </c>
       <c r="N6" s="8">
         <v>30</v>
       </c>
       <c r="O6" s="8">
         <v>29</v>
       </c>
       <c r="P6" s="8">
         <v>26</v>
       </c>
       <c r="Q6" s="8">
         <v>27</v>
       </c>
       <c r="R6" s="8">
         <v>25</v>
       </c>
       <c r="S6" s="8">
         <v>25</v>
       </c>
       <c r="T6" s="8">
         <v>25</v>
       </c>
       <c r="U6" s="8">
         <v>24</v>
       </c>
+      <c r="V6" s="8">
+        <v>24</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
         <v>1</v>
       </c>
       <c r="C7" s="7">
         <v>1</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7">
         <v>3</v>
       </c>
       <c r="F7" s="7">
         <v>3</v>
       </c>
       <c r="G7" s="7">
         <v>3</v>
       </c>
       <c r="H7" s="7">
         <v>3</v>
       </c>
       <c r="I7" s="7">
@@ -845,52 +855,55 @@
       </c>
       <c r="N7" s="8">
         <v>2</v>
       </c>
       <c r="O7" s="8">
         <v>2</v>
       </c>
       <c r="P7" s="8">
         <v>2</v>
       </c>
       <c r="Q7" s="8">
         <v>2</v>
       </c>
       <c r="R7" s="8">
         <v>2</v>
       </c>
       <c r="S7" s="8">
         <v>2</v>
       </c>
       <c r="T7" s="8">
         <v>2</v>
       </c>
       <c r="U7" s="8">
         <v>2</v>
       </c>
+      <c r="V7" s="8">
+        <v>2</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>4</v>
       </c>
       <c r="C8" s="7">
         <v>5</v>
       </c>
       <c r="D8" s="7">
         <v>5</v>
       </c>
       <c r="E8" s="7">
         <v>7</v>
       </c>
       <c r="F8" s="7">
         <v>7</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>7</v>
       </c>
       <c r="I8" s="7">
@@ -910,77 +923,81 @@
       </c>
       <c r="N8" s="8">
         <v>7</v>
       </c>
       <c r="O8" s="8">
         <v>7</v>
       </c>
       <c r="P8" s="8">
         <v>6</v>
       </c>
       <c r="Q8" s="8">
         <v>6</v>
       </c>
       <c r="R8" s="8">
         <v>6</v>
       </c>
       <c r="S8" s="8">
         <v>6</v>
       </c>
       <c r="T8" s="8">
         <v>6</v>
       </c>
       <c r="U8" s="8">
         <v>5</v>
       </c>
+      <c r="V8" s="8">
+        <v>5</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
+      <c r="V9" s="8"/>
     </row>
-    <row r="10" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7">
         <v>1</v>
       </c>
       <c r="G10" s="7">
         <v>1</v>
       </c>
       <c r="H10" s="7">
         <v>1</v>
       </c>
       <c r="I10" s="7">
@@ -1000,52 +1017,55 @@
       </c>
       <c r="N10" s="8">
         <v>1</v>
       </c>
       <c r="O10" s="8">
         <v>1</v>
       </c>
       <c r="P10" s="8">
         <v>1</v>
       </c>
       <c r="Q10" s="8">
         <v>1</v>
       </c>
       <c r="R10" s="8">
         <v>1</v>
       </c>
       <c r="S10" s="8">
         <v>1</v>
       </c>
       <c r="T10" s="8">
         <v>1</v>
       </c>
       <c r="U10" s="8">
         <v>1</v>
       </c>
+      <c r="V10" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7">
         <v>1</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7">
         <v>1</v>
       </c>
       <c r="I11" s="7">
@@ -1065,52 +1085,55 @@
       </c>
       <c r="N11" s="8">
         <v>1</v>
       </c>
       <c r="O11" s="8">
         <v>1</v>
       </c>
       <c r="P11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="R11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="S11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="T11" s="8">
         <v>1</v>
       </c>
       <c r="U11" s="8">
         <v>1</v>
       </c>
+      <c r="V11" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="7">
         <v>1</v>
       </c>
       <c r="H12" s="7">
         <v>1</v>
       </c>
       <c r="I12" s="7">
@@ -1130,52 +1153,55 @@
       </c>
       <c r="N12" s="8">
         <v>1</v>
       </c>
       <c r="O12" s="8">
         <v>1</v>
       </c>
       <c r="P12" s="8">
         <v>1</v>
       </c>
       <c r="Q12" s="8">
         <v>1</v>
       </c>
       <c r="R12" s="8">
         <v>1</v>
       </c>
       <c r="S12" s="8">
         <v>1</v>
       </c>
       <c r="T12" s="8">
         <v>1</v>
       </c>
       <c r="U12" s="8">
         <v>1</v>
       </c>
+      <c r="V12" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="7">
         <v>1</v>
       </c>
       <c r="F13" s="7">
         <v>1</v>
       </c>
       <c r="G13" s="7">
         <v>1</v>
       </c>
       <c r="H13" s="7">
         <v>1</v>
       </c>
       <c r="I13" s="7">
@@ -1195,52 +1221,55 @@
       </c>
       <c r="N13" s="8">
         <v>1</v>
       </c>
       <c r="O13" s="8">
         <v>1</v>
       </c>
       <c r="P13" s="8">
         <v>1</v>
       </c>
       <c r="Q13" s="8">
         <v>1</v>
       </c>
       <c r="R13" s="8">
         <v>1</v>
       </c>
       <c r="S13" s="8">
         <v>1</v>
       </c>
       <c r="T13" s="8">
         <v>1</v>
       </c>
       <c r="U13" s="8">
         <v>1</v>
       </c>
+      <c r="V13" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="7">
         <v>1</v>
       </c>
       <c r="H14" s="7">
         <v>1</v>
       </c>
       <c r="I14" s="7">
@@ -1260,52 +1289,55 @@
       </c>
       <c r="N14" s="8">
         <v>1</v>
       </c>
       <c r="O14" s="8">
         <v>1</v>
       </c>
       <c r="P14" s="8">
         <v>1</v>
       </c>
       <c r="Q14" s="8">
         <v>1</v>
       </c>
       <c r="R14" s="8">
         <v>1</v>
       </c>
       <c r="S14" s="8">
         <v>1</v>
       </c>
       <c r="T14" s="8">
         <v>1</v>
       </c>
       <c r="U14" s="8">
         <v>1</v>
       </c>
+      <c r="V14" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="7">
         <v>1</v>
       </c>
       <c r="F15" s="7">
         <v>1</v>
       </c>
       <c r="G15" s="7">
         <v>1</v>
       </c>
       <c r="H15" s="7">
         <v>1</v>
       </c>
       <c r="I15" s="7">
@@ -1325,52 +1357,55 @@
       </c>
       <c r="N15" s="8">
         <v>1</v>
       </c>
       <c r="O15" s="8">
         <v>1</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="8" t="s">
         <v>17</v>
       </c>
+      <c r="V15" s="10" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="7">
         <v>1</v>
       </c>
       <c r="F16" s="7">
         <v>1</v>
       </c>
       <c r="G16" s="7">
         <v>1</v>
       </c>
       <c r="H16" s="7">
         <v>1</v>
       </c>
       <c r="I16" s="7">
@@ -1390,52 +1425,55 @@
       </c>
       <c r="N16" s="8">
         <v>1</v>
       </c>
       <c r="O16" s="8">
         <v>1</v>
       </c>
       <c r="P16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="Q16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="R16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="T16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="U16" s="8" t="s">
         <v>17</v>
       </c>
+      <c r="V16" s="10" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="17" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>1</v>
       </c>
       <c r="C17" s="7">
         <v>1</v>
       </c>
       <c r="D17" s="7">
         <v>1</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>1</v>
       </c>
       <c r="H17" s="7">
         <v>1</v>
       </c>
       <c r="I17" s="7">
@@ -1455,52 +1493,55 @@
       </c>
       <c r="N17" s="8">
         <v>1</v>
       </c>
       <c r="O17" s="8">
         <v>1</v>
       </c>
       <c r="P17" s="8">
         <v>1</v>
       </c>
       <c r="Q17" s="8">
         <v>1</v>
       </c>
       <c r="R17" s="8">
         <v>1</v>
       </c>
       <c r="S17" s="8">
         <v>1</v>
       </c>
       <c r="T17" s="8">
         <v>1</v>
       </c>
       <c r="U17" s="8">
         <v>1</v>
       </c>
+      <c r="V17" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="7">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7">
         <v>1</v>
       </c>
       <c r="H18" s="7">
         <v>1</v>
       </c>
       <c r="I18" s="7">
@@ -1520,52 +1561,55 @@
       </c>
       <c r="N18" s="8">
         <v>1</v>
       </c>
       <c r="O18" s="8">
         <v>1</v>
       </c>
       <c r="P18" s="8">
         <v>1</v>
       </c>
       <c r="Q18" s="8">
         <v>1</v>
       </c>
       <c r="R18" s="8">
         <v>1</v>
       </c>
       <c r="S18" s="8">
         <v>1</v>
       </c>
       <c r="T18" s="8">
         <v>1</v>
       </c>
       <c r="U18" s="8">
         <v>1</v>
       </c>
+      <c r="V18" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:21" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:22" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="13">
         <v>1</v>
       </c>
       <c r="F19" s="13">
         <v>1</v>
       </c>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="13">
         <v>1</v>
       </c>
       <c r="I19" s="13">
@@ -1583,50 +1627,53 @@
       <c r="M19" s="13">
         <v>1</v>
       </c>
       <c r="N19" s="14">
         <v>1</v>
       </c>
       <c r="O19" s="14">
         <v>1</v>
       </c>
       <c r="P19" s="14">
         <v>1</v>
       </c>
       <c r="Q19" s="14">
         <v>1</v>
       </c>
       <c r="R19" s="14">
         <v>1</v>
       </c>
       <c r="S19" s="14">
         <v>1</v>
       </c>
       <c r="T19" s="14">
         <v>1</v>
       </c>
       <c r="U19" s="14">
+        <v>1</v>
+      </c>
+      <c r="V19" s="14">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>