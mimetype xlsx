--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="Admission of students" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="21">
   <si>
     <t>Admission of students in organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>of them women</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar с.а.</t>
   </si>
   <si>
@@ -279,60 +279,60 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -601,135 +601,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO20"/>
+  <dimension ref="A1:AQ20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L36" sqref="L36"/>
+      <selection activeCell="AJ32" sqref="AJ32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="4" customWidth="1"/>
-    <col min="2" max="39" width="8.7109375" style="4" customWidth="1"/>
-    <col min="40" max="16384" width="9.140625" style="4"/>
+    <col min="2" max="43" width="8.7109375" style="4" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="29" t="s">
+    <row r="1" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...20 lines deleted...]
-      <c r="W2" s="29"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
-      <c r="AO3" s="24" t="s">
+      <c r="AO3" s="24"/>
+      <c r="AQ3" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:41" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:43" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="25">
         <v>2005</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="25">
         <v>2006</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="25">
         <v>2007</v>
       </c>
       <c r="G4" s="25"/>
       <c r="H4" s="25">
         <v>2008</v>
       </c>
       <c r="I4" s="25"/>
       <c r="J4" s="25">
         <v>2009</v>
       </c>
       <c r="K4" s="25"/>
       <c r="L4" s="25">
         <v>2010</v>
       </c>
       <c r="M4" s="25"/>
@@ -746,73 +747,77 @@
       </c>
       <c r="S4" s="25"/>
       <c r="T4" s="25">
         <v>2014</v>
       </c>
       <c r="U4" s="25"/>
       <c r="V4" s="25">
         <v>2015</v>
       </c>
       <c r="W4" s="25"/>
       <c r="X4" s="25">
         <v>2016</v>
       </c>
       <c r="Y4" s="25"/>
       <c r="Z4" s="25">
         <v>2017</v>
       </c>
       <c r="AA4" s="25"/>
       <c r="AB4" s="25">
         <v>2018</v>
       </c>
       <c r="AC4" s="25"/>
       <c r="AD4" s="25">
         <v>2019</v>
       </c>
-      <c r="AE4" s="27"/>
+      <c r="AE4" s="26"/>
       <c r="AF4" s="25">
         <v>2020</v>
       </c>
-      <c r="AG4" s="27"/>
+      <c r="AG4" s="26"/>
       <c r="AH4" s="25">
         <v>2021</v>
       </c>
-      <c r="AI4" s="27"/>
+      <c r="AI4" s="26"/>
       <c r="AJ4" s="25">
         <v>2022</v>
       </c>
-      <c r="AK4" s="27"/>
+      <c r="AK4" s="26"/>
       <c r="AL4" s="25">
         <v>2023</v>
       </c>
-      <c r="AM4" s="26"/>
+      <c r="AM4" s="29"/>
       <c r="AN4" s="25">
         <v>2024</v>
       </c>
-      <c r="AO4" s="26"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="25">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="29"/>
     </row>
-    <row r="5" spans="1:41" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:43" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -892,52 +897,58 @@
       </c>
       <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AL5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AM5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AO5" s="9" t="s">
         <v>5</v>
       </c>
+      <c r="AP5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="11">
         <v>10343</v>
       </c>
       <c r="C6" s="11">
         <v>5405</v>
       </c>
       <c r="D6" s="11">
         <v>11040</v>
       </c>
       <c r="E6" s="11">
         <v>5955</v>
       </c>
       <c r="F6" s="11">
         <v>10344</v>
       </c>
       <c r="G6" s="11">
         <v>5658</v>
       </c>
       <c r="H6" s="11">
         <v>11840</v>
       </c>
       <c r="I6" s="11">
@@ -1017,52 +1028,58 @@
       </c>
       <c r="AH6" s="13">
         <v>7491</v>
       </c>
       <c r="AI6" s="13">
         <v>3560</v>
       </c>
       <c r="AJ6" s="14">
         <v>7776</v>
       </c>
       <c r="AK6" s="14">
         <v>3573</v>
       </c>
       <c r="AL6" s="13">
         <v>7543</v>
       </c>
       <c r="AM6" s="13">
         <v>3490</v>
       </c>
       <c r="AN6" s="13">
         <v>7517</v>
       </c>
       <c r="AO6" s="13">
         <v>3391</v>
       </c>
+      <c r="AP6" s="13">
+        <v>8114</v>
+      </c>
+      <c r="AQ6" s="13">
+        <v>3565</v>
+      </c>
     </row>
-    <row r="7" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="11">
         <v>7744</v>
       </c>
       <c r="C7" s="11">
         <v>4114</v>
       </c>
       <c r="D7" s="11">
         <v>8305</v>
       </c>
       <c r="E7" s="11">
         <v>4595</v>
       </c>
       <c r="F7" s="11">
         <v>7921</v>
       </c>
       <c r="G7" s="11">
         <v>4455</v>
       </c>
       <c r="H7" s="11">
         <v>7827</v>
       </c>
       <c r="I7" s="11">
@@ -1142,52 +1159,58 @@
       </c>
       <c r="AH7" s="13">
         <v>5255</v>
       </c>
       <c r="AI7" s="13">
         <v>2636</v>
       </c>
       <c r="AJ7" s="14">
         <v>5456</v>
       </c>
       <c r="AK7" s="14">
         <v>2585</v>
       </c>
       <c r="AL7" s="13">
         <v>5338</v>
       </c>
       <c r="AM7" s="13">
         <v>2601</v>
       </c>
       <c r="AN7" s="13">
         <v>5480</v>
       </c>
       <c r="AO7" s="13">
         <v>2540</v>
       </c>
+      <c r="AP7" s="13">
+        <v>5800</v>
+      </c>
+      <c r="AQ7" s="13">
+        <v>2574</v>
+      </c>
     </row>
-    <row r="8" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11">
         <v>503</v>
       </c>
       <c r="C8" s="11">
         <v>242</v>
       </c>
       <c r="D8" s="11">
         <v>596</v>
       </c>
       <c r="E8" s="11">
         <v>296</v>
       </c>
       <c r="F8" s="11">
         <v>566</v>
       </c>
       <c r="G8" s="11">
         <v>302</v>
       </c>
       <c r="H8" s="11">
         <v>941</v>
       </c>
       <c r="I8" s="11">
@@ -1267,52 +1290,58 @@
       </c>
       <c r="AH8" s="13">
         <v>406</v>
       </c>
       <c r="AI8" s="13">
         <v>132</v>
       </c>
       <c r="AJ8" s="14">
         <v>529</v>
       </c>
       <c r="AK8" s="14">
         <v>208</v>
       </c>
       <c r="AL8" s="13">
         <v>426</v>
       </c>
       <c r="AM8" s="13">
         <v>156</v>
       </c>
       <c r="AN8" s="13">
         <v>346</v>
       </c>
       <c r="AO8" s="13">
         <v>114</v>
       </c>
+      <c r="AP8" s="13">
+        <v>543</v>
+      </c>
+      <c r="AQ8" s="13">
+        <v>201</v>
+      </c>
     </row>
-    <row r="9" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="11">
         <v>1928</v>
       </c>
       <c r="C9" s="11">
         <v>979</v>
       </c>
       <c r="D9" s="11">
         <v>1925</v>
       </c>
       <c r="E9" s="11">
         <v>979</v>
       </c>
       <c r="F9" s="11">
         <v>1699</v>
       </c>
       <c r="G9" s="11">
         <v>831</v>
       </c>
       <c r="H9" s="11">
         <v>2006</v>
       </c>
       <c r="I9" s="11">
@@ -1392,97 +1421,105 @@
       </c>
       <c r="AH9" s="13">
         <v>1149</v>
       </c>
       <c r="AI9" s="13">
         <v>550</v>
       </c>
       <c r="AJ9" s="14">
         <v>1098</v>
       </c>
       <c r="AK9" s="14">
         <v>519</v>
       </c>
       <c r="AL9" s="13">
         <v>1090</v>
       </c>
       <c r="AM9" s="13">
         <v>470</v>
       </c>
       <c r="AN9" s="13">
         <v>960</v>
       </c>
       <c r="AO9" s="13">
         <v>398</v>
       </c>
+      <c r="AP9" s="13">
+        <v>929</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>413</v>
+      </c>
     </row>
-    <row r="10" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="13"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="15"/>
       <c r="AK10" s="15"/>
       <c r="AL10" s="13"/>
       <c r="AM10" s="13"/>
       <c r="AN10" s="13"/>
       <c r="AO10" s="13"/>
+      <c r="AP10" s="13"/>
+      <c r="AQ10" s="13"/>
     </row>
-    <row r="11" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="11">
         <v>101</v>
       </c>
       <c r="I11" s="11">
@@ -1562,52 +1599,58 @@
       </c>
       <c r="AH11" s="13">
         <v>50</v>
       </c>
       <c r="AI11" s="13">
         <v>16</v>
       </c>
       <c r="AJ11" s="14">
         <v>60</v>
       </c>
       <c r="AK11" s="14">
         <v>17</v>
       </c>
       <c r="AL11" s="13">
         <v>65</v>
       </c>
       <c r="AM11" s="13">
         <v>18</v>
       </c>
       <c r="AN11" s="13">
         <v>57</v>
       </c>
       <c r="AO11" s="13">
         <v>18</v>
       </c>
+      <c r="AP11" s="13">
+        <v>53</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>24</v>
+      </c>
     </row>
-    <row r="12" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="11">
         <v>85</v>
       </c>
       <c r="I12" s="11"/>
@@ -1685,52 +1728,58 @@
       </c>
       <c r="AH12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AI12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AJ12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AK12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AL12" s="13">
         <v>15</v>
       </c>
       <c r="AM12" s="13">
         <v>6</v>
       </c>
       <c r="AN12" s="13">
         <v>54</v>
       </c>
       <c r="AO12" s="13">
         <v>23</v>
       </c>
+      <c r="AP12" s="13">
+        <v>40</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>20</v>
+      </c>
     </row>
-    <row r="13" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="11">
         <v>102</v>
       </c>
       <c r="I13" s="11">
@@ -1810,52 +1859,58 @@
       </c>
       <c r="AH13" s="13">
         <v>45</v>
       </c>
       <c r="AI13" s="13">
         <v>12</v>
       </c>
       <c r="AJ13" s="14">
         <v>45</v>
       </c>
       <c r="AK13" s="14">
         <v>15</v>
       </c>
       <c r="AL13" s="13">
         <v>50</v>
       </c>
       <c r="AM13" s="13">
         <v>19</v>
       </c>
       <c r="AN13" s="13">
         <v>40</v>
       </c>
       <c r="AO13" s="13">
         <v>18</v>
       </c>
+      <c r="AP13" s="13">
+        <v>50</v>
+      </c>
+      <c r="AQ13" s="13">
+        <v>24</v>
+      </c>
     </row>
-    <row r="14" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="11">
         <v>105</v>
       </c>
       <c r="I14" s="11">
@@ -1935,52 +1990,58 @@
       </c>
       <c r="AH14" s="13">
         <v>60</v>
       </c>
       <c r="AI14" s="13">
         <v>22</v>
       </c>
       <c r="AJ14" s="14">
         <v>40</v>
       </c>
       <c r="AK14" s="14">
         <v>14</v>
       </c>
       <c r="AL14" s="13">
         <v>59</v>
       </c>
       <c r="AM14" s="13">
         <v>25</v>
       </c>
       <c r="AN14" s="13">
         <v>55</v>
       </c>
       <c r="AO14" s="13">
         <v>30</v>
       </c>
+      <c r="AP14" s="13">
+        <v>55</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>22</v>
+      </c>
     </row>
-    <row r="15" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>101</v>
       </c>
       <c r="I15" s="11">
@@ -2060,52 +2121,58 @@
       </c>
       <c r="AH15" s="13">
         <v>55</v>
       </c>
       <c r="AI15" s="13">
         <v>18</v>
       </c>
       <c r="AJ15" s="14">
         <v>60</v>
       </c>
       <c r="AK15" s="14">
         <v>19</v>
       </c>
       <c r="AL15" s="13">
         <v>40</v>
       </c>
       <c r="AM15" s="13">
         <v>18</v>
       </c>
       <c r="AN15" s="13">
         <v>74</v>
       </c>
       <c r="AO15" s="13">
         <v>41</v>
       </c>
+      <c r="AP15" s="13">
+        <v>80</v>
+      </c>
+      <c r="AQ15" s="13">
+        <v>29</v>
+      </c>
     </row>
-    <row r="16" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="11">
         <v>109</v>
       </c>
       <c r="I16" s="11">
@@ -2185,52 +2252,58 @@
       </c>
       <c r="AH16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AI16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AJ16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AK16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AL16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AM16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AN16" s="13" t="s">
         <v>20</v>
       </c>
       <c r="AO16" s="13" t="s">
         <v>20</v>
       </c>
+      <c r="AP16" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ16" s="16" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="17" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="11">
         <v>83</v>
       </c>
       <c r="I17" s="11">
@@ -2310,52 +2383,58 @@
       </c>
       <c r="AH17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AI17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AJ17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AK17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AL17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AM17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AN17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="AO17" s="13" t="s">
         <v>20</v>
       </c>
+      <c r="AP17" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ17" s="16" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="18" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="11">
         <v>168</v>
       </c>
       <c r="C18" s="11">
         <v>70</v>
       </c>
       <c r="D18" s="11">
         <v>214</v>
       </c>
       <c r="E18" s="11">
         <v>85</v>
       </c>
       <c r="F18" s="11">
         <v>158</v>
       </c>
       <c r="G18" s="11">
         <v>70</v>
       </c>
       <c r="H18" s="11">
         <v>145</v>
       </c>
       <c r="I18" s="11">
@@ -2435,52 +2514,58 @@
       </c>
       <c r="AH18" s="13">
         <v>364</v>
       </c>
       <c r="AI18" s="13">
         <v>135</v>
       </c>
       <c r="AJ18" s="14">
         <v>397</v>
       </c>
       <c r="AK18" s="14">
         <v>158</v>
       </c>
       <c r="AL18" s="13">
         <v>341</v>
       </c>
       <c r="AM18" s="13">
         <v>124</v>
       </c>
       <c r="AN18" s="13">
         <v>335</v>
       </c>
       <c r="AO18" s="13">
         <v>158</v>
       </c>
+      <c r="AP18" s="13">
+        <v>417</v>
+      </c>
+      <c r="AQ18" s="13">
+        <v>190</v>
+      </c>
     </row>
-    <row r="19" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="11">
         <v>86</v>
       </c>
       <c r="I19" s="11">
@@ -2560,52 +2645,58 @@
       </c>
       <c r="AH19" s="13">
         <v>55</v>
       </c>
       <c r="AI19" s="13">
         <v>24</v>
       </c>
       <c r="AJ19" s="14">
         <v>60</v>
       </c>
       <c r="AK19" s="14">
         <v>28</v>
       </c>
       <c r="AL19" s="13">
         <v>45</v>
       </c>
       <c r="AM19" s="13">
         <v>25</v>
       </c>
       <c r="AN19" s="13">
         <v>45</v>
       </c>
       <c r="AO19" s="13">
         <v>23</v>
       </c>
+      <c r="AP19" s="13">
+        <v>55</v>
+      </c>
+      <c r="AQ19" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="20" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="20">
         <v>149</v>
       </c>
       <c r="I20" s="20">
@@ -2685,75 +2776,82 @@
       </c>
       <c r="AH20" s="22">
         <v>52</v>
       </c>
       <c r="AI20" s="22">
         <v>15</v>
       </c>
       <c r="AJ20" s="23">
         <v>31</v>
       </c>
       <c r="AK20" s="23">
         <v>10</v>
       </c>
       <c r="AL20" s="22">
         <v>74</v>
       </c>
       <c r="AM20" s="22">
         <v>28</v>
       </c>
       <c r="AN20" s="22">
         <v>71</v>
       </c>
       <c r="AO20" s="22">
         <v>28</v>
       </c>
+      <c r="AP20" s="22">
+        <v>92</v>
+      </c>
+      <c r="AQ20" s="22">
+        <v>41</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
-    <mergeCell ref="AN4:AO4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
-    <mergeCell ref="AB4:AC4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF4:AG4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Admission of students</vt:lpstr>
     </vt:vector>