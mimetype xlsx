--- v0 (2026-04-15)
+++ v1 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="The number of teachers" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="21">
   <si>
     <t>The number of teachers in organizations of technical and vocational, post-secondary education</t>
   </si>
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>of them women</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar с.а.</t>
   </si>
   <si>
@@ -295,55 +295,55 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -615,136 +615,137 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO20"/>
+  <dimension ref="A1:AQ20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO3" sqref="AO3"/>
+      <selection activeCell="AL28" sqref="AL28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="4" customWidth="1"/>
-    <col min="2" max="41" width="8.7109375" style="4" customWidth="1"/>
-    <col min="42" max="16384" width="9.140625" style="4"/>
+    <col min="2" max="43" width="8.7109375" style="4" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="31" t="s">
+    <row r="1" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="31"/>
-[...20 lines deleted...]
-      <c r="W2" s="31"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
     </row>
-    <row r="3" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="1"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
-      <c r="AO3" s="26" t="s">
+      <c r="AO3" s="26"/>
+      <c r="AQ3" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:41" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
+    <row r="4" spans="1:43" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="31"/>
       <c r="B4" s="27">
         <v>2005</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27">
         <v>2006</v>
       </c>
       <c r="E4" s="27"/>
       <c r="F4" s="27">
         <v>2007</v>
       </c>
       <c r="G4" s="27"/>
       <c r="H4" s="27">
         <v>2008</v>
       </c>
       <c r="I4" s="27"/>
       <c r="J4" s="27">
         <v>2009</v>
       </c>
       <c r="K4" s="27"/>
       <c r="L4" s="27">
         <v>2010</v>
       </c>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
@@ -781,53 +782,57 @@
       <c r="AC4" s="27"/>
       <c r="AD4" s="27">
         <v>2019</v>
       </c>
       <c r="AE4" s="29"/>
       <c r="AF4" s="27">
         <v>2020</v>
       </c>
       <c r="AG4" s="29"/>
       <c r="AH4" s="27">
         <v>2021</v>
       </c>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="27">
         <v>2022</v>
       </c>
       <c r="AK4" s="29"/>
       <c r="AL4" s="27">
         <v>2023</v>
       </c>
       <c r="AM4" s="28"/>
       <c r="AN4" s="27">
         <v>2024</v>
       </c>
       <c r="AO4" s="28"/>
+      <c r="AP4" s="27">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="28"/>
     </row>
-    <row r="5" spans="1:41" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="30" t="s">
+    <row r="5" spans="1:43" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>5</v>
@@ -906,52 +911,58 @@
       </c>
       <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AL5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AM5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AO5" s="9" t="s">
         <v>5</v>
       </c>
+      <c r="AP5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="11">
         <v>1762</v>
       </c>
       <c r="C6" s="11">
         <v>1353</v>
       </c>
       <c r="D6" s="12">
         <v>1812</v>
       </c>
       <c r="E6" s="13">
         <v>1451</v>
       </c>
       <c r="F6" s="11">
         <v>1831</v>
       </c>
       <c r="G6" s="11">
         <v>1481</v>
       </c>
       <c r="H6" s="11">
         <v>2422</v>
       </c>
       <c r="I6" s="11">
@@ -1031,52 +1042,58 @@
       </c>
       <c r="AH6" s="15">
         <v>1780</v>
       </c>
       <c r="AI6" s="15">
         <v>1319</v>
       </c>
       <c r="AJ6" s="15">
         <v>1875</v>
       </c>
       <c r="AK6" s="15">
         <v>1390</v>
       </c>
       <c r="AL6" s="15">
         <v>1827</v>
       </c>
       <c r="AM6" s="15">
         <v>1324</v>
       </c>
       <c r="AN6" s="15">
         <v>1798</v>
       </c>
       <c r="AO6" s="15">
         <v>1291</v>
       </c>
+      <c r="AP6" s="15">
+        <v>1847</v>
+      </c>
+      <c r="AQ6" s="15">
+        <v>1280</v>
+      </c>
     </row>
-    <row r="7" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="11">
         <v>1364</v>
       </c>
       <c r="C7" s="11">
         <v>1045</v>
       </c>
       <c r="D7" s="12">
         <v>1384</v>
       </c>
       <c r="E7" s="13">
         <v>1109</v>
       </c>
       <c r="F7" s="11">
         <v>1393</v>
       </c>
       <c r="G7" s="11">
         <v>1130</v>
       </c>
       <c r="H7" s="11">
         <v>1657</v>
       </c>
       <c r="I7" s="11">
@@ -1156,52 +1173,58 @@
       </c>
       <c r="AH7" s="15">
         <v>1195</v>
       </c>
       <c r="AI7" s="15">
         <v>888</v>
       </c>
       <c r="AJ7" s="15">
         <v>1290</v>
       </c>
       <c r="AK7" s="15">
         <v>956</v>
       </c>
       <c r="AL7" s="15">
         <v>1259</v>
       </c>
       <c r="AM7" s="15">
         <v>914</v>
       </c>
       <c r="AN7" s="15">
         <v>1232</v>
       </c>
       <c r="AO7" s="15">
         <v>884</v>
       </c>
+      <c r="AP7" s="15">
+        <v>1260</v>
+      </c>
+      <c r="AQ7" s="15">
+        <v>873</v>
+      </c>
     </row>
-    <row r="8" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11">
         <v>88</v>
       </c>
       <c r="C8" s="11">
         <v>68</v>
       </c>
       <c r="D8" s="12">
         <v>93</v>
       </c>
       <c r="E8" s="13">
         <v>74</v>
       </c>
       <c r="F8" s="11">
         <v>104</v>
       </c>
       <c r="G8" s="11">
         <v>85</v>
       </c>
       <c r="H8" s="11">
         <v>155</v>
       </c>
       <c r="I8" s="11">
@@ -1281,52 +1304,58 @@
       </c>
       <c r="AH8" s="15">
         <v>128</v>
       </c>
       <c r="AI8" s="15">
         <v>109</v>
       </c>
       <c r="AJ8" s="15">
         <v>133</v>
       </c>
       <c r="AK8" s="15">
         <v>111</v>
       </c>
       <c r="AL8" s="15">
         <v>124</v>
       </c>
       <c r="AM8" s="15">
         <v>106</v>
       </c>
       <c r="AN8" s="15">
         <v>110</v>
       </c>
       <c r="AO8" s="15">
         <v>93</v>
       </c>
+      <c r="AP8" s="15">
+        <v>123</v>
+      </c>
+      <c r="AQ8" s="15">
+        <v>104</v>
+      </c>
     </row>
-    <row r="9" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="11">
         <v>277</v>
       </c>
       <c r="C9" s="11">
         <v>219</v>
       </c>
       <c r="D9" s="12">
         <v>299</v>
       </c>
       <c r="E9" s="13">
         <v>245</v>
       </c>
       <c r="F9" s="11">
         <v>298</v>
       </c>
       <c r="G9" s="11">
         <v>243</v>
       </c>
       <c r="H9" s="11">
         <v>369</v>
       </c>
       <c r="I9" s="11">
@@ -1406,97 +1435,105 @@
       </c>
       <c r="AH9" s="15">
         <v>267</v>
       </c>
       <c r="AI9" s="15">
         <v>213</v>
       </c>
       <c r="AJ9" s="15">
         <v>284</v>
       </c>
       <c r="AK9" s="15">
         <v>229</v>
       </c>
       <c r="AL9" s="15">
         <v>258</v>
       </c>
       <c r="AM9" s="15">
         <v>203</v>
       </c>
       <c r="AN9" s="15">
         <v>264</v>
       </c>
       <c r="AO9" s="15">
         <v>201</v>
       </c>
+      <c r="AP9" s="15">
+        <v>269</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>203</v>
+      </c>
     </row>
-    <row r="10" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
       <c r="O10" s="11"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="15"/>
       <c r="AA10" s="15"/>
       <c r="AB10" s="15"/>
       <c r="AC10" s="15"/>
       <c r="AD10" s="15"/>
       <c r="AE10" s="15"/>
       <c r="AF10" s="15"/>
       <c r="AG10" s="15"/>
       <c r="AH10" s="16"/>
       <c r="AI10" s="16"/>
       <c r="AJ10" s="16"/>
       <c r="AK10" s="16"/>
       <c r="AL10" s="15"/>
       <c r="AM10" s="15"/>
       <c r="AN10" s="15"/>
       <c r="AO10" s="15"/>
+      <c r="AP10" s="15"/>
+      <c r="AQ10" s="15"/>
     </row>
-    <row r="11" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="11">
         <v>20</v>
       </c>
       <c r="I11" s="11">
@@ -1576,52 +1613,58 @@
       </c>
       <c r="AH11" s="15">
         <v>14</v>
       </c>
       <c r="AI11" s="15">
         <v>5</v>
       </c>
       <c r="AJ11" s="15">
         <v>13</v>
       </c>
       <c r="AK11" s="15">
         <v>3</v>
       </c>
       <c r="AL11" s="15">
         <v>13</v>
       </c>
       <c r="AM11" s="15">
         <v>5</v>
       </c>
       <c r="AN11" s="15">
         <v>14</v>
       </c>
       <c r="AO11" s="15">
         <v>5</v>
       </c>
+      <c r="AP11" s="15">
+        <v>15</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>5</v>
+      </c>
     </row>
-    <row r="12" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="11">
         <v>13</v>
       </c>
       <c r="I12" s="11">
@@ -1701,52 +1744,58 @@
       </c>
       <c r="AH12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AI12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AJ12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AK12" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AL12" s="15">
         <v>11</v>
       </c>
       <c r="AM12" s="15">
         <v>6</v>
       </c>
       <c r="AN12" s="15">
         <v>12</v>
       </c>
       <c r="AO12" s="15">
         <v>7</v>
       </c>
+      <c r="AP12" s="15">
+        <v>12</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="11">
         <v>56</v>
       </c>
       <c r="I13" s="11">
@@ -1826,52 +1875,58 @@
       </c>
       <c r="AH13" s="15">
         <v>13</v>
       </c>
       <c r="AI13" s="15">
         <v>8</v>
       </c>
       <c r="AJ13" s="15">
         <v>15</v>
       </c>
       <c r="AK13" s="15">
         <v>7</v>
       </c>
       <c r="AL13" s="15">
         <v>12</v>
       </c>
       <c r="AM13" s="15">
         <v>5</v>
       </c>
       <c r="AN13" s="15">
         <v>15</v>
       </c>
       <c r="AO13" s="15">
         <v>8</v>
       </c>
+      <c r="AP13" s="15">
+        <v>12</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="11">
         <v>22</v>
       </c>
       <c r="I14" s="11">
@@ -1951,52 +2006,58 @@
       </c>
       <c r="AH14" s="15">
         <v>23</v>
       </c>
       <c r="AI14" s="15">
         <v>16</v>
       </c>
       <c r="AJ14" s="15">
         <v>19</v>
       </c>
       <c r="AK14" s="15">
         <v>11</v>
       </c>
       <c r="AL14" s="15">
         <v>24</v>
       </c>
       <c r="AM14" s="15">
         <v>16</v>
       </c>
       <c r="AN14" s="15">
         <v>17</v>
       </c>
       <c r="AO14" s="15">
         <v>9</v>
       </c>
+      <c r="AP14" s="15">
+        <v>18</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>8</v>
+      </c>
     </row>
-    <row r="15" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>20</v>
       </c>
       <c r="I15" s="11">
@@ -2076,52 +2137,58 @@
       </c>
       <c r="AH15" s="15">
         <v>16</v>
       </c>
       <c r="AI15" s="15">
         <v>12</v>
       </c>
       <c r="AJ15" s="15">
         <v>17</v>
       </c>
       <c r="AK15" s="15">
         <v>13</v>
       </c>
       <c r="AL15" s="15">
         <v>16</v>
       </c>
       <c r="AM15" s="15">
         <v>10</v>
       </c>
       <c r="AN15" s="15">
         <v>23</v>
       </c>
       <c r="AO15" s="15">
         <v>15</v>
       </c>
+      <c r="AP15" s="15">
+        <v>19</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="11">
         <v>14</v>
       </c>
       <c r="I16" s="11">
@@ -2201,52 +2268,58 @@
       </c>
       <c r="AH16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AI16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AJ16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AK16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AL16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AM16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AN16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AO16" s="15" t="s">
         <v>20</v>
       </c>
+      <c r="AP16" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ16" s="18" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="17" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="11">
         <v>14</v>
       </c>
       <c r="I17" s="11">
@@ -2326,52 +2399,58 @@
       </c>
       <c r="AH17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AM17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="AN17" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AO17" s="15" t="s">
         <v>20</v>
       </c>
+      <c r="AP17" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ17" s="18" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="18" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="11">
         <v>33</v>
       </c>
       <c r="C18" s="11">
         <v>21</v>
       </c>
       <c r="D18" s="19">
         <v>36</v>
       </c>
       <c r="E18" s="13">
         <v>23</v>
       </c>
       <c r="F18" s="17">
         <v>36</v>
       </c>
       <c r="G18" s="11">
         <v>23</v>
       </c>
       <c r="H18" s="11">
         <v>35</v>
       </c>
       <c r="I18" s="11">
@@ -2451,52 +2530,58 @@
       </c>
       <c r="AH18" s="15">
         <v>84</v>
       </c>
       <c r="AI18" s="15">
         <v>44</v>
       </c>
       <c r="AJ18" s="15">
         <v>67</v>
       </c>
       <c r="AK18" s="15">
         <v>35</v>
       </c>
       <c r="AL18" s="15">
         <v>73</v>
       </c>
       <c r="AM18" s="15">
         <v>35</v>
       </c>
       <c r="AN18" s="15">
         <v>74</v>
       </c>
       <c r="AO18" s="15">
         <v>43</v>
       </c>
+      <c r="AP18" s="15">
+        <v>76</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>38</v>
+      </c>
     </row>
-    <row r="19" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="11">
         <v>17</v>
       </c>
       <c r="I19" s="11">
@@ -2576,52 +2661,58 @@
       </c>
       <c r="AH19" s="15">
         <v>20</v>
       </c>
       <c r="AI19" s="15">
         <v>11</v>
       </c>
       <c r="AJ19" s="15">
         <v>19</v>
       </c>
       <c r="AK19" s="15">
         <v>14</v>
       </c>
       <c r="AL19" s="15">
         <v>19</v>
       </c>
       <c r="AM19" s="15">
         <v>15</v>
       </c>
       <c r="AN19" s="15">
         <v>19</v>
       </c>
       <c r="AO19" s="15">
         <v>15</v>
       </c>
+      <c r="AP19" s="15">
+        <v>23</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>13</v>
+      </c>
     </row>
-    <row r="20" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H20" s="23">
         <v>30</v>
       </c>
       <c r="I20" s="23">
@@ -2701,75 +2792,82 @@
       </c>
       <c r="AH20" s="25">
         <v>20</v>
       </c>
       <c r="AI20" s="25">
         <v>13</v>
       </c>
       <c r="AJ20" s="25">
         <v>18</v>
       </c>
       <c r="AK20" s="25">
         <v>11</v>
       </c>
       <c r="AL20" s="25">
         <v>18</v>
       </c>
       <c r="AM20" s="25">
         <v>9</v>
       </c>
       <c r="AN20" s="25">
         <v>18</v>
       </c>
       <c r="AO20" s="25">
         <v>11</v>
       </c>
+      <c r="AP20" s="25">
+        <v>20</v>
+      </c>
+      <c r="AQ20" s="25">
+        <v>11</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-    <mergeCell ref="AN4:AO4"/>
+  <mergeCells count="23">
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
-    <mergeCell ref="AH4:AI4"/>
-    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The number of teachers</vt:lpstr>
     </vt:vector>