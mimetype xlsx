--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -23,53 +23,50 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="30" windowWidth="15120" windowHeight="8685"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="1996-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
-    <t>Profit (-loss) before tax</t>
-[...1 lines deleted...]
-  <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
@@ -209,50 +206,53 @@
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Moldagozhin Aitolla</t>
   </si>
   <si>
     <t>Division of Structural Statistics</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>profit (loss) before tax is defined as the difference between the amount of gross profit, income from financing, other income and the amount of expenses for the sale of products and services, financing costs, administrative and other expenses</t>
   </si>
   <si>
     <t>Since 1996</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/sko/spreadsheets/?industry=28264&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>271301 Profit (-loss) before tax</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -874,324 +874,324 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2" s="11" customFormat="1">
       <c r="A2" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B2" s="10">
         <v>271301</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="11" customFormat="1">
       <c r="A3" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="11" customFormat="1">
       <c r="A4" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="11" customFormat="1">
       <c r="A5" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="11" customFormat="1" ht="38.25">
       <c r="A6" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="11" customFormat="1">
       <c r="A8" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="15" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="11" customFormat="1" ht="25.5">
       <c r="A9" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="17" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="11" customFormat="1">
       <c r="A10" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="18" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="28" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="11" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="28" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="28" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B15" s="20">
         <v>46217</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B16" s="20">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="22"/>
       <c r="B21" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="2"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AE18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="2" max="27" width="8.85546875" style="30" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" style="31" customWidth="1"/>
     <col min="29" max="31" width="8.85546875" style="30" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="15" customHeight="1">
       <c r="A1" s="48" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
       <c r="N1" s="48"/>
       <c r="O1" s="48"/>
       <c r="P1" s="48"/>
       <c r="Q1" s="48"/>
       <c r="R1" s="48"/>
       <c r="S1" s="48"/>
       <c r="T1" s="48"/>
       <c r="U1" s="48"/>
       <c r="V1" s="48"/>
       <c r="W1" s="48"/>
       <c r="X1" s="48"/>
       <c r="Y1" s="48"/>
@@ -1405,51 +1405,51 @@
       </c>
       <c r="Y4" s="41">
         <v>62988.906999999999</v>
       </c>
       <c r="Z4" s="41">
         <v>83181.543999999994</v>
       </c>
       <c r="AA4" s="41">
         <v>96496.907000000007</v>
       </c>
       <c r="AB4" s="39">
         <v>162583.98199999999</v>
       </c>
       <c r="AC4" s="42">
         <v>98188.649000000005</v>
       </c>
       <c r="AD4" s="42">
         <v>131987.573</v>
       </c>
       <c r="AE4" s="42">
         <v>208496</v>
       </c>
     </row>
     <row r="5" spans="1:31" ht="12" customHeight="1">
       <c r="A5" s="43" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B5" s="44">
         <v>-80</v>
       </c>
       <c r="C5" s="44">
         <v>-2026</v>
       </c>
       <c r="D5" s="44">
         <v>-1050</v>
       </c>
       <c r="E5" s="44">
         <v>-289</v>
       </c>
       <c r="F5" s="44">
         <v>1091</v>
       </c>
       <c r="G5" s="44">
         <v>-581</v>
       </c>
       <c r="H5" s="44">
         <v>-2676</v>
       </c>
       <c r="I5" s="44">
         <v>-2390</v>
       </c>
@@ -1500,51 +1500,51 @@
       </c>
       <c r="Y5" s="44">
         <v>53649.150999999998</v>
       </c>
       <c r="Z5" s="44">
         <v>49009.438000000002</v>
       </c>
       <c r="AA5" s="44">
         <v>59553.294000000002</v>
       </c>
       <c r="AB5" s="44">
         <v>93341.207999999999</v>
       </c>
       <c r="AC5" s="44">
         <v>90401.843999999997</v>
       </c>
       <c r="AD5" s="45">
         <v>105052.065</v>
       </c>
       <c r="AE5" s="45">
         <v>135264</v>
       </c>
     </row>
     <row r="6" spans="1:31" ht="12" customHeight="1">
       <c r="A6" s="43" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="44">
         <v>-627</v>
       </c>
       <c r="C6" s="44">
         <v>-712</v>
       </c>
       <c r="D6" s="44">
         <v>-417</v>
       </c>
       <c r="E6" s="44">
         <v>140</v>
       </c>
       <c r="F6" s="44">
         <v>95</v>
       </c>
       <c r="G6" s="44">
         <v>115</v>
       </c>
       <c r="H6" s="44">
         <v>-267</v>
       </c>
       <c r="I6" s="44">
         <v>189</v>
       </c>
@@ -1595,51 +1595,51 @@
       </c>
       <c r="Y6" s="44">
         <v>-1146.923</v>
       </c>
       <c r="Z6" s="44">
         <v>398.17200000000003</v>
       </c>
       <c r="AA6" s="44">
         <v>-194.822</v>
       </c>
       <c r="AB6" s="44">
         <v>3828.7469999999998</v>
       </c>
       <c r="AC6" s="44">
         <v>-1095.481</v>
       </c>
       <c r="AD6" s="45">
         <v>-1187.704</v>
       </c>
       <c r="AE6" s="45">
         <v>4397</v>
       </c>
     </row>
     <row r="7" spans="1:31" ht="12" customHeight="1">
       <c r="A7" s="43" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B7" s="44">
         <v>-370</v>
       </c>
       <c r="C7" s="44">
         <v>-614</v>
       </c>
       <c r="D7" s="44">
         <v>-151</v>
       </c>
       <c r="E7" s="44">
         <v>-6</v>
       </c>
       <c r="F7" s="44">
         <v>-17</v>
       </c>
       <c r="G7" s="44">
         <v>-4</v>
       </c>
       <c r="H7" s="44">
         <v>-211</v>
       </c>
       <c r="I7" s="44">
         <v>-57</v>
       </c>
@@ -1690,51 +1690,51 @@
       </c>
       <c r="Y7" s="44">
         <v>345.19900000000001</v>
       </c>
       <c r="Z7" s="44">
         <v>1852.6669999999999</v>
       </c>
       <c r="AA7" s="44">
         <v>-397.35500000000002</v>
       </c>
       <c r="AB7" s="44">
         <v>-856.73800000000006</v>
       </c>
       <c r="AC7" s="44">
         <v>-2205.5549999999998</v>
       </c>
       <c r="AD7" s="45">
         <v>61.420999999999999</v>
       </c>
       <c r="AE7" s="45">
         <v>-9</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="12" customHeight="1">
       <c r="A8" s="43" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" s="44">
         <v>-149</v>
       </c>
       <c r="C8" s="44">
         <v>-411</v>
       </c>
       <c r="D8" s="44">
         <v>-193</v>
       </c>
       <c r="E8" s="44">
         <v>2</v>
       </c>
       <c r="F8" s="44">
         <v>-6</v>
       </c>
       <c r="G8" s="44">
         <v>100</v>
       </c>
       <c r="H8" s="44">
         <v>-130</v>
       </c>
       <c r="I8" s="44">
         <v>107</v>
       </c>
@@ -1785,51 +1785,51 @@
       </c>
       <c r="Y8" s="44">
         <v>1323.9929999999999</v>
       </c>
       <c r="Z8" s="44">
         <v>244.55799999999999</v>
       </c>
       <c r="AA8" s="44">
         <v>-170.911</v>
       </c>
       <c r="AB8" s="44">
         <v>1695.6210000000001</v>
       </c>
       <c r="AC8" s="44">
         <v>737.07500000000005</v>
       </c>
       <c r="AD8" s="45">
         <v>1512.3710000000001</v>
       </c>
       <c r="AE8" s="45">
         <v>1012</v>
       </c>
     </row>
     <row r="9" spans="1:31" ht="12" customHeight="1">
       <c r="A9" s="43" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="44">
         <v>-63</v>
       </c>
       <c r="C9" s="44">
         <v>-245</v>
       </c>
       <c r="D9" s="44">
         <v>-281</v>
       </c>
       <c r="E9" s="44">
         <v>-70</v>
       </c>
       <c r="F9" s="44">
         <v>-15</v>
       </c>
       <c r="G9" s="44">
         <v>10</v>
       </c>
       <c r="H9" s="44">
         <v>-78</v>
       </c>
       <c r="I9" s="44">
         <v>90</v>
       </c>
@@ -1880,51 +1880,51 @@
       </c>
       <c r="Y9" s="44">
         <v>1994.057</v>
       </c>
       <c r="Z9" s="44">
         <v>3538.14</v>
       </c>
       <c r="AA9" s="44">
         <v>3692.3029999999999</v>
       </c>
       <c r="AB9" s="44">
         <v>6648.6</v>
       </c>
       <c r="AC9" s="44">
         <v>391.81700000000001</v>
       </c>
       <c r="AD9" s="45">
         <v>2188.8960000000002</v>
       </c>
       <c r="AE9" s="45">
         <v>8477</v>
       </c>
     </row>
     <row r="10" spans="1:31" ht="12" customHeight="1">
       <c r="A10" s="43" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="44">
         <v>-355</v>
       </c>
       <c r="C10" s="44">
         <v>-351</v>
       </c>
       <c r="D10" s="44">
         <v>-154</v>
       </c>
       <c r="E10" s="44">
         <v>-108</v>
       </c>
       <c r="F10" s="44">
         <v>-15</v>
       </c>
       <c r="G10" s="44">
         <v>-22</v>
       </c>
       <c r="H10" s="44">
         <v>-59</v>
       </c>
       <c r="I10" s="44">
         <v>-102</v>
       </c>
@@ -1975,51 +1975,51 @@
       </c>
       <c r="Y10" s="44">
         <v>236.95500000000001</v>
       </c>
       <c r="Z10" s="44">
         <v>2533.4</v>
       </c>
       <c r="AA10" s="44">
         <v>443.98399999999998</v>
       </c>
       <c r="AB10" s="44">
         <v>9773.8220000000001</v>
       </c>
       <c r="AC10" s="44">
         <v>-3979.4520000000002</v>
       </c>
       <c r="AD10" s="45">
         <v>2632.732</v>
       </c>
       <c r="AE10" s="45">
         <v>11474</v>
       </c>
     </row>
     <row r="11" spans="1:31" ht="12" customHeight="1">
       <c r="A11" s="43" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="44">
         <v>-138</v>
       </c>
       <c r="C11" s="44">
         <v>-269</v>
       </c>
       <c r="D11" s="44">
         <v>-226</v>
       </c>
       <c r="E11" s="44">
         <v>6</v>
       </c>
       <c r="F11" s="44">
         <v>39</v>
       </c>
       <c r="G11" s="44">
         <v>10</v>
       </c>
       <c r="H11" s="44">
         <v>-21</v>
       </c>
       <c r="I11" s="44">
         <v>12</v>
       </c>
@@ -2070,51 +2070,51 @@
       </c>
       <c r="Y11" s="44">
         <v>4864.2579999999998</v>
       </c>
       <c r="Z11" s="44">
         <v>7390.9759999999997</v>
       </c>
       <c r="AA11" s="44">
         <v>8808.4150000000009</v>
       </c>
       <c r="AB11" s="44">
         <v>12515.371999999999</v>
       </c>
       <c r="AC11" s="44">
         <v>12012.550999999999</v>
       </c>
       <c r="AD11" s="45">
         <v>11371.713</v>
       </c>
       <c r="AE11" s="45">
         <v>12997</v>
       </c>
     </row>
     <row r="12" spans="1:31" ht="12" customHeight="1">
       <c r="A12" s="43" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="44">
         <v>-110</v>
       </c>
       <c r="C12" s="44">
         <v>-203</v>
       </c>
       <c r="D12" s="44">
         <v>-140</v>
       </c>
       <c r="E12" s="44">
         <v>12</v>
       </c>
       <c r="F12" s="44">
         <v>124</v>
       </c>
       <c r="G12" s="44">
         <v>50</v>
       </c>
       <c r="H12" s="44">
         <v>-27</v>
       </c>
       <c r="I12" s="44">
         <v>-114</v>
       </c>
@@ -2165,51 +2165,51 @@
       </c>
       <c r="Y12" s="44">
         <v>2030.4459999999999</v>
       </c>
       <c r="Z12" s="44">
         <v>1879.269</v>
       </c>
       <c r="AA12" s="44">
         <v>3395.1179999999999</v>
       </c>
       <c r="AB12" s="44">
         <v>3449.2339999999999</v>
       </c>
       <c r="AC12" s="44">
         <v>-557.88599999999997</v>
       </c>
       <c r="AD12" s="45">
         <v>1245.1410000000001</v>
       </c>
       <c r="AE12" s="45">
         <v>2004</v>
       </c>
     </row>
     <row r="13" spans="1:31" ht="12" customHeight="1">
       <c r="A13" s="43" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="44">
         <v>-350</v>
       </c>
       <c r="C13" s="44">
         <v>-131</v>
       </c>
       <c r="D13" s="44">
         <v>-151</v>
       </c>
       <c r="E13" s="44">
         <v>-9</v>
       </c>
       <c r="F13" s="44">
         <v>-27</v>
       </c>
       <c r="G13" s="44">
         <v>-2</v>
       </c>
       <c r="H13" s="44">
         <v>-18</v>
       </c>
       <c r="I13" s="44">
         <v>-26</v>
       </c>
@@ -2260,51 +2260,51 @@
       </c>
       <c r="Y13" s="44">
         <v>-2583.6790000000001</v>
       </c>
       <c r="Z13" s="44">
         <v>3069.64</v>
       </c>
       <c r="AA13" s="44">
         <v>2446.8679999999999</v>
       </c>
       <c r="AB13" s="44">
         <v>3250.8620000000001</v>
       </c>
       <c r="AC13" s="44">
         <v>253.5</v>
       </c>
       <c r="AD13" s="45">
         <v>-1446.83</v>
       </c>
       <c r="AE13" s="45">
         <v>2906</v>
       </c>
     </row>
     <row r="14" spans="1:31" ht="12" customHeight="1">
       <c r="A14" s="43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="44">
         <v>-60</v>
       </c>
       <c r="C14" s="44">
         <v>-138</v>
       </c>
       <c r="D14" s="44">
         <v>-238</v>
       </c>
       <c r="E14" s="44">
         <v>16</v>
       </c>
       <c r="F14" s="44">
         <v>-165</v>
       </c>
       <c r="G14" s="44">
         <v>-73</v>
       </c>
       <c r="H14" s="44">
         <v>-132</v>
       </c>
       <c r="I14" s="44">
         <v>154</v>
       </c>
@@ -2355,51 +2355,51 @@
       </c>
       <c r="Y14" s="44">
         <v>478.81599999999997</v>
       </c>
       <c r="Z14" s="44">
         <v>3082.9430000000002</v>
       </c>
       <c r="AA14" s="44">
         <v>5468.6310000000003</v>
       </c>
       <c r="AB14" s="44">
         <v>7272.8969999999999</v>
       </c>
       <c r="AC14" s="44">
         <v>4338.8050000000003</v>
       </c>
       <c r="AD14" s="45">
         <v>2290.8180000000002</v>
       </c>
       <c r="AE14" s="45">
         <v>5691</v>
       </c>
     </row>
     <row r="15" spans="1:31" ht="12" customHeight="1">
       <c r="A15" s="43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="44">
         <v>75</v>
       </c>
       <c r="C15" s="44">
         <v>-678</v>
       </c>
       <c r="D15" s="44">
         <v>-410</v>
       </c>
       <c r="E15" s="44">
         <v>94</v>
       </c>
       <c r="F15" s="44">
         <v>112</v>
       </c>
       <c r="G15" s="44">
         <v>-22</v>
       </c>
       <c r="H15" s="44">
         <v>-137</v>
       </c>
       <c r="I15" s="44">
         <v>125</v>
       </c>
@@ -2450,51 +2450,51 @@
       </c>
       <c r="Y15" s="44">
         <v>190.083</v>
       </c>
       <c r="Z15" s="44">
         <v>2641.6030000000001</v>
       </c>
       <c r="AA15" s="44">
         <v>516.27700000000004</v>
       </c>
       <c r="AB15" s="44">
         <v>3702.1030000000001</v>
       </c>
       <c r="AC15" s="44">
         <v>-532.03399999999999</v>
       </c>
       <c r="AD15" s="45">
         <v>6877.9859999999999</v>
       </c>
       <c r="AE15" s="45">
         <v>6243</v>
       </c>
     </row>
     <row r="16" spans="1:31" ht="12" customHeight="1">
       <c r="A16" s="43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="44">
         <v>-403</v>
       </c>
       <c r="C16" s="44">
         <v>-887</v>
       </c>
       <c r="D16" s="44">
         <v>6</v>
       </c>
       <c r="E16" s="44">
         <v>-19</v>
       </c>
       <c r="F16" s="44">
         <v>-3</v>
       </c>
       <c r="G16" s="44">
         <v>64</v>
       </c>
       <c r="H16" s="44">
         <v>-28</v>
       </c>
       <c r="I16" s="44">
         <v>-46</v>
       </c>
@@ -2545,51 +2545,51 @@
       </c>
       <c r="Y16" s="44">
         <v>-1464.837</v>
       </c>
       <c r="Z16" s="44">
         <v>-306.38900000000001</v>
       </c>
       <c r="AA16" s="44">
         <v>-357.06799999999998</v>
       </c>
       <c r="AB16" s="44">
         <v>6338.2089999999998</v>
       </c>
       <c r="AC16" s="44">
         <v>-4525.0770000000002</v>
       </c>
       <c r="AD16" s="45">
         <v>1029.4190000000001</v>
       </c>
       <c r="AE16" s="45">
         <v>5687</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="12" customHeight="1">
       <c r="A17" s="43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B17" s="44">
         <v>-342</v>
       </c>
       <c r="C17" s="44">
         <v>-526</v>
       </c>
       <c r="D17" s="44">
         <v>-347</v>
       </c>
       <c r="E17" s="44">
         <v>295</v>
       </c>
       <c r="F17" s="44">
         <v>208</v>
       </c>
       <c r="G17" s="44">
         <v>-10</v>
       </c>
       <c r="H17" s="44">
         <v>-683</v>
       </c>
       <c r="I17" s="44">
         <v>647</v>
       </c>
@@ -2640,51 +2640,51 @@
       </c>
       <c r="Y17" s="44">
         <v>4667.0839999999998</v>
       </c>
       <c r="Z17" s="44">
         <v>8864.6659999999993</v>
       </c>
       <c r="AA17" s="44">
         <v>9143.9750000000004</v>
       </c>
       <c r="AB17" s="44">
         <v>582.053</v>
       </c>
       <c r="AC17" s="44">
         <v>109.191</v>
       </c>
       <c r="AD17" s="45">
         <v>-597.43200000000002</v>
       </c>
       <c r="AE17" s="45">
         <v>-421</v>
       </c>
     </row>
     <row r="18" spans="1:31" ht="12" customHeight="1">
       <c r="A18" s="46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="44">
         <v>-278</v>
       </c>
       <c r="C18" s="44">
         <v>-1059</v>
       </c>
       <c r="D18" s="44">
         <v>-554</v>
       </c>
       <c r="E18" s="44">
         <v>136</v>
       </c>
       <c r="F18" s="44">
         <v>460</v>
       </c>
       <c r="G18" s="44">
         <v>576</v>
       </c>
       <c r="H18" s="44">
         <v>-50</v>
       </c>
       <c r="I18" s="44">
         <v>282</v>
       </c>