--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -20,53 +20,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="30" windowWidth="15120" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="1998-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="58">
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>Debt on obligations</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> at the end of the year, million tenge</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
@@ -209,50 +206,53 @@
     <t>Responsible Officer</t>
   </si>
   <si>
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of Structural Statistics</t>
   </si>
   <si>
     <t>Moldagozhin Aitolla</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1998</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/sko/spreadsheets/?industry=28264&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>271401 Debt on obligations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -874,353 +874,353 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2" s="11" customFormat="1">
       <c r="A2" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B2" s="10">
         <v>271401</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="11" customFormat="1">
       <c r="A3" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="11" customFormat="1">
       <c r="A4" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="11" customFormat="1">
       <c r="A5" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B6" s="15"/>
     </row>
     <row r="7" spans="1:2" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="11" customFormat="1">
       <c r="A8" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="11" customFormat="1" ht="25.5">
       <c r="A9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="17" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="11" customFormat="1">
       <c r="A10" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="18" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="29" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="11" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="29" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B15" s="20">
         <v>46217</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B16" s="20">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="22"/>
       <c r="B21" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="1"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="2" max="29" width="8.85546875" style="30" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="15" customHeight="1">
       <c r="A1" s="51" t="s">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
       <c r="W1" s="51"/>
       <c r="X1" s="51"/>
       <c r="Y1" s="51"/>
       <c r="Z1" s="51"/>
       <c r="AA1" s="51"/>
       <c r="AB1" s="51"/>
       <c r="AC1" s="51"/>
     </row>
     <row r="2" spans="1:29" ht="15" customHeight="1">
       <c r="A2" s="50" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
       <c r="Y2" s="50"/>
@@ -1296,51 +1296,51 @@
       </c>
       <c r="W3" s="32">
         <v>2019</v>
       </c>
       <c r="X3" s="32">
         <v>2020</v>
       </c>
       <c r="Y3" s="32">
         <v>2021</v>
       </c>
       <c r="Z3" s="32">
         <v>2022</v>
       </c>
       <c r="AA3" s="32">
         <v>2023</v>
       </c>
       <c r="AB3" s="32">
         <v>2024</v>
       </c>
       <c r="AC3" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:29" s="33" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="35" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="36">
         <v>36046</v>
       </c>
       <c r="C4" s="36">
         <v>35078</v>
       </c>
       <c r="D4" s="36">
         <v>63598</v>
       </c>
       <c r="E4" s="36">
         <v>72988</v>
       </c>
       <c r="F4" s="36">
         <v>54010</v>
       </c>
       <c r="G4" s="37">
         <v>54027</v>
       </c>
       <c r="H4" s="37">
         <v>62556</v>
       </c>
       <c r="I4" s="37">
         <v>71726</v>
       </c>
@@ -1385,51 +1385,51 @@
       </c>
       <c r="W4" s="40">
         <v>699659.56900000002</v>
       </c>
       <c r="X4" s="40">
         <v>549543.397</v>
       </c>
       <c r="Y4" s="40">
         <v>548378.46400000004</v>
       </c>
       <c r="Z4" s="39">
         <v>660689.58700000006</v>
       </c>
       <c r="AA4" s="39">
         <v>736595.47</v>
       </c>
       <c r="AB4" s="39">
         <v>958183.59299999999</v>
       </c>
       <c r="AC4" s="39">
         <v>1126257</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="12" customHeight="1">
       <c r="A5" s="41" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="42">
         <v>21697</v>
       </c>
       <c r="C5" s="43">
         <v>22652</v>
       </c>
       <c r="D5" s="43">
         <v>52271</v>
       </c>
       <c r="E5" s="43">
         <v>58956</v>
       </c>
       <c r="F5" s="43">
         <v>37403</v>
       </c>
       <c r="G5" s="43">
         <v>33281</v>
       </c>
       <c r="H5" s="43">
         <v>24587</v>
       </c>
       <c r="I5" s="43">
         <v>24860</v>
       </c>
@@ -1474,51 +1474,51 @@
       </c>
       <c r="W5" s="47">
         <v>207397.967</v>
       </c>
       <c r="X5" s="47">
         <v>254496.53200000001</v>
       </c>
       <c r="Y5" s="47">
         <v>246012.57</v>
       </c>
       <c r="Z5" s="43">
         <v>308045.37599999999</v>
       </c>
       <c r="AA5" s="43">
         <v>369443.74900000001</v>
       </c>
       <c r="AB5" s="45">
         <v>560434.96799999999</v>
       </c>
       <c r="AC5" s="45">
         <v>692943</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="12" customHeight="1">
       <c r="A6" s="41" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="42">
         <v>2183</v>
       </c>
       <c r="C6" s="43">
         <v>1951</v>
       </c>
       <c r="D6" s="43">
         <v>1723</v>
       </c>
       <c r="E6" s="43">
         <v>2311</v>
       </c>
       <c r="F6" s="43">
         <v>2495</v>
       </c>
       <c r="G6" s="43">
         <v>4358</v>
       </c>
       <c r="H6" s="43">
         <v>5750</v>
       </c>
       <c r="I6" s="43">
         <v>6926</v>
       </c>
@@ -1563,51 +1563,51 @@
       </c>
       <c r="W6" s="47">
         <v>128392.42600000001</v>
       </c>
       <c r="X6" s="47">
         <v>39770.978000000003</v>
       </c>
       <c r="Y6" s="47">
         <v>40900.370999999999</v>
       </c>
       <c r="Z6" s="43">
         <v>40054.389000000003</v>
       </c>
       <c r="AA6" s="43">
         <v>27557.56</v>
       </c>
       <c r="AB6" s="45">
         <v>24309.800999999999</v>
       </c>
       <c r="AC6" s="45">
         <v>40956</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="12" customHeight="1">
       <c r="A7" s="41" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="42">
         <v>1053</v>
       </c>
       <c r="C7" s="43">
         <v>572</v>
       </c>
       <c r="D7" s="43">
         <v>346</v>
       </c>
       <c r="E7" s="43">
         <v>563</v>
       </c>
       <c r="F7" s="43">
         <v>781</v>
       </c>
       <c r="G7" s="43">
         <v>667</v>
       </c>
       <c r="H7" s="43">
         <v>962</v>
       </c>
       <c r="I7" s="43">
         <v>1213</v>
       </c>
@@ -1652,51 +1652,51 @@
       </c>
       <c r="W7" s="47">
         <v>10651.422</v>
       </c>
       <c r="X7" s="47">
         <v>13275.989</v>
       </c>
       <c r="Y7" s="47">
         <v>9421.6309999999994</v>
       </c>
       <c r="Z7" s="43">
         <v>14166.727000000001</v>
       </c>
       <c r="AA7" s="43">
         <v>14049.781000000001</v>
       </c>
       <c r="AB7" s="45">
         <v>11820.934999999999</v>
       </c>
       <c r="AC7" s="45">
         <v>13278</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="12" customHeight="1">
       <c r="A8" s="41" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="42">
         <v>1292</v>
       </c>
       <c r="C8" s="43">
         <v>1016</v>
       </c>
       <c r="D8" s="43">
         <v>623</v>
       </c>
       <c r="E8" s="43">
         <v>690</v>
       </c>
       <c r="F8" s="43">
         <v>887</v>
       </c>
       <c r="G8" s="43">
         <v>717</v>
       </c>
       <c r="H8" s="43">
         <v>859</v>
       </c>
       <c r="I8" s="43">
         <v>1304</v>
       </c>
@@ -1741,51 +1741,51 @@
       </c>
       <c r="W8" s="47">
         <v>26816.555</v>
       </c>
       <c r="X8" s="47">
         <v>20496.538</v>
       </c>
       <c r="Y8" s="47">
         <v>11349.642</v>
       </c>
       <c r="Z8" s="43">
         <v>3927.0790000000002</v>
       </c>
       <c r="AA8" s="43">
         <v>4050.346</v>
       </c>
       <c r="AB8" s="45">
         <v>9645.6779999999999</v>
       </c>
       <c r="AC8" s="45">
         <v>12625</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="12" customHeight="1">
       <c r="A9" s="41" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="42">
         <v>570</v>
       </c>
       <c r="C9" s="43">
         <v>378</v>
       </c>
       <c r="D9" s="43">
         <v>258</v>
       </c>
       <c r="E9" s="43">
         <v>109</v>
       </c>
       <c r="F9" s="43">
         <v>289</v>
       </c>
       <c r="G9" s="43">
         <v>379</v>
       </c>
       <c r="H9" s="43">
         <v>595</v>
       </c>
       <c r="I9" s="43">
         <v>1386</v>
       </c>
@@ -1830,51 +1830,51 @@
       </c>
       <c r="W9" s="47">
         <v>9949.3439999999991</v>
       </c>
       <c r="X9" s="47">
         <v>10084.133</v>
       </c>
       <c r="Y9" s="47">
         <v>11194.27</v>
       </c>
       <c r="Z9" s="43">
         <v>11076.437</v>
       </c>
       <c r="AA9" s="43">
         <v>14312.525</v>
       </c>
       <c r="AB9" s="45">
         <v>19641.670999999998</v>
       </c>
       <c r="AC9" s="45">
         <v>15371</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="12" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="42">
         <v>548</v>
       </c>
       <c r="C10" s="43">
         <v>587</v>
       </c>
       <c r="D10" s="43">
         <v>488</v>
       </c>
       <c r="E10" s="43">
         <v>963</v>
       </c>
       <c r="F10" s="43">
         <v>1089</v>
       </c>
       <c r="G10" s="43">
         <v>859</v>
       </c>
       <c r="H10" s="43">
         <v>183</v>
       </c>
       <c r="I10" s="43">
         <v>893</v>
       </c>
@@ -1919,51 +1919,51 @@
       </c>
       <c r="W10" s="47">
         <v>19904.776000000002</v>
       </c>
       <c r="X10" s="47">
         <v>19139.918000000001</v>
       </c>
       <c r="Y10" s="47">
         <v>21485.103999999999</v>
       </c>
       <c r="Z10" s="43">
         <v>28411.687999999998</v>
       </c>
       <c r="AA10" s="43">
         <v>26449.566999999999</v>
       </c>
       <c r="AB10" s="45">
         <v>26423.95</v>
       </c>
       <c r="AC10" s="45">
         <v>23099</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="12" customHeight="1">
       <c r="A11" s="41" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="42">
         <v>802</v>
       </c>
       <c r="C11" s="43">
         <v>549</v>
       </c>
       <c r="D11" s="43">
         <v>471</v>
       </c>
       <c r="E11" s="43">
         <v>493</v>
       </c>
       <c r="F11" s="43">
         <v>532</v>
       </c>
       <c r="G11" s="43">
         <v>515</v>
       </c>
       <c r="H11" s="43">
         <v>670</v>
       </c>
       <c r="I11" s="43">
         <v>1029</v>
       </c>
@@ -2008,51 +2008,51 @@
       </c>
       <c r="W11" s="47">
         <v>10933.944</v>
       </c>
       <c r="X11" s="47" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="47">
         <v>7310.1890000000003</v>
       </c>
       <c r="Z11" s="43">
         <v>11390.32</v>
       </c>
       <c r="AA11" s="43">
         <v>10654.877</v>
       </c>
       <c r="AB11" s="45">
         <v>16033.591</v>
       </c>
       <c r="AC11" s="45">
         <v>23699</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="12" customHeight="1">
       <c r="A12" s="41" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="42">
         <v>378</v>
       </c>
       <c r="C12" s="43">
         <v>302</v>
       </c>
       <c r="D12" s="43">
         <v>226</v>
       </c>
       <c r="E12" s="43">
         <v>401</v>
       </c>
       <c r="F12" s="43">
         <v>449</v>
       </c>
       <c r="G12" s="43">
         <v>1496</v>
       </c>
       <c r="H12" s="43">
         <v>1820</v>
       </c>
       <c r="I12" s="43">
         <v>1660</v>
       </c>
@@ -2097,51 +2097,51 @@
       </c>
       <c r="W12" s="47">
         <v>5143.9399999999996</v>
       </c>
       <c r="X12" s="47">
         <v>4809.3370000000004</v>
       </c>
       <c r="Y12" s="47">
         <v>5927.3919999999998</v>
       </c>
       <c r="Z12" s="43">
         <v>5960.0839999999998</v>
       </c>
       <c r="AA12" s="43">
         <v>6933.47</v>
       </c>
       <c r="AB12" s="45">
         <v>7586.2219999999998</v>
       </c>
       <c r="AC12" s="45">
         <v>9367</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="12" customHeight="1">
       <c r="A13" s="41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="42">
         <v>401</v>
       </c>
       <c r="C13" s="43">
         <v>182</v>
       </c>
       <c r="D13" s="43">
         <v>144</v>
       </c>
       <c r="E13" s="43">
         <v>164</v>
       </c>
       <c r="F13" s="43">
         <v>186</v>
       </c>
       <c r="G13" s="43">
         <v>151</v>
       </c>
       <c r="H13" s="43">
         <v>4900</v>
       </c>
       <c r="I13" s="43">
         <v>7642</v>
       </c>
@@ -2186,51 +2186,51 @@
       </c>
       <c r="W13" s="47">
         <v>50813.993999999999</v>
       </c>
       <c r="X13" s="47">
         <v>6923.1589999999997</v>
       </c>
       <c r="Y13" s="47">
         <v>14806.556</v>
       </c>
       <c r="Z13" s="43">
         <v>21543.296999999999</v>
       </c>
       <c r="AA13" s="43">
         <v>26312.38</v>
       </c>
       <c r="AB13" s="45">
         <v>28749.717000000001</v>
       </c>
       <c r="AC13" s="45">
         <v>26879</v>
       </c>
     </row>
     <row r="14" spans="1:29" ht="12" customHeight="1">
       <c r="A14" s="41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="42">
         <v>868</v>
       </c>
       <c r="C14" s="43">
         <v>806</v>
       </c>
       <c r="D14" s="43">
         <v>808</v>
       </c>
       <c r="E14" s="43">
         <v>647</v>
       </c>
       <c r="F14" s="43">
         <v>831</v>
       </c>
       <c r="G14" s="43">
         <v>868</v>
       </c>
       <c r="H14" s="43">
         <v>1005</v>
       </c>
       <c r="I14" s="43">
         <v>1187</v>
       </c>
@@ -2275,51 +2275,51 @@
       </c>
       <c r="W14" s="47">
         <v>14852.813</v>
       </c>
       <c r="X14" s="47">
         <v>4207.0389999999998</v>
       </c>
       <c r="Y14" s="47">
         <v>3702.0790000000002</v>
       </c>
       <c r="Z14" s="43">
         <v>3228.6550000000002</v>
       </c>
       <c r="AA14" s="43">
         <v>5658.9059999999999</v>
       </c>
       <c r="AB14" s="45">
         <v>19198.507000000001</v>
       </c>
       <c r="AC14" s="45">
         <v>23960</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="12" customHeight="1">
       <c r="A15" s="41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="42">
         <v>1095</v>
       </c>
       <c r="C15" s="43">
         <v>572</v>
       </c>
       <c r="D15" s="43">
         <v>542</v>
       </c>
       <c r="E15" s="43">
         <v>607</v>
       </c>
       <c r="F15" s="43">
         <v>675</v>
       </c>
       <c r="G15" s="43">
         <v>595</v>
       </c>
       <c r="H15" s="43">
         <v>604</v>
       </c>
       <c r="I15" s="43">
         <v>1084</v>
       </c>
@@ -2364,51 +2364,51 @@
       </c>
       <c r="W15" s="47">
         <v>20826.899000000001</v>
       </c>
       <c r="X15" s="47">
         <v>10242.587</v>
       </c>
       <c r="Y15" s="47">
         <v>11294.012000000001</v>
       </c>
       <c r="Z15" s="43">
         <v>155027.15400000001</v>
       </c>
       <c r="AA15" s="43">
         <v>161754.06299999999</v>
       </c>
       <c r="AB15" s="45">
         <v>133832.12</v>
       </c>
       <c r="AC15" s="45">
         <v>137253</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="12" customHeight="1">
       <c r="A16" s="41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="42">
         <v>189</v>
       </c>
       <c r="C16" s="43">
         <v>596</v>
       </c>
       <c r="D16" s="43">
         <v>437</v>
       </c>
       <c r="E16" s="43">
         <v>788</v>
       </c>
       <c r="F16" s="43">
         <v>1145</v>
       </c>
       <c r="G16" s="43">
         <v>1308</v>
       </c>
       <c r="H16" s="43">
         <v>3132</v>
       </c>
       <c r="I16" s="43">
         <v>4724</v>
       </c>
@@ -2453,51 +2453,51 @@
       </c>
       <c r="W16" s="47">
         <v>5246.4709999999995</v>
       </c>
       <c r="X16" s="47" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="47">
         <v>5260.7330000000002</v>
       </c>
       <c r="Z16" s="43">
         <v>11877.82</v>
       </c>
       <c r="AA16" s="43">
         <v>15224.454</v>
       </c>
       <c r="AB16" s="45">
         <v>14859.819</v>
       </c>
       <c r="AC16" s="45">
         <v>9917</v>
       </c>
     </row>
     <row r="17" spans="1:29" ht="12" customHeight="1">
       <c r="A17" s="41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="42">
         <v>1937</v>
       </c>
       <c r="C17" s="43">
         <v>2305</v>
       </c>
       <c r="D17" s="43">
         <v>2708</v>
       </c>
       <c r="E17" s="43">
         <v>3393</v>
       </c>
       <c r="F17" s="43">
         <v>4236</v>
       </c>
       <c r="G17" s="43">
         <v>3879</v>
       </c>
       <c r="H17" s="43">
         <v>5543</v>
       </c>
       <c r="I17" s="43">
         <v>6991</v>
       </c>
@@ -2542,51 +2542,51 @@
       </c>
       <c r="W17" s="47">
         <v>22024.411</v>
       </c>
       <c r="X17" s="47">
         <v>26545.164000000001</v>
       </c>
       <c r="Y17" s="47">
         <v>33873.262000000002</v>
       </c>
       <c r="Z17" s="43">
         <v>3088.9369999999999</v>
       </c>
       <c r="AA17" s="43">
         <v>3320.4789999999998</v>
       </c>
       <c r="AB17" s="45">
         <v>8922.6290000000008</v>
       </c>
       <c r="AC17" s="45">
         <v>9002</v>
       </c>
     </row>
     <row r="18" spans="1:29" ht="12" customHeight="1">
       <c r="A18" s="49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="42">
         <v>3033</v>
       </c>
       <c r="C18" s="43">
         <v>2610</v>
       </c>
       <c r="D18" s="43">
         <v>2553</v>
       </c>
       <c r="E18" s="43">
         <v>2903</v>
       </c>
       <c r="F18" s="43">
         <v>3012</v>
       </c>
       <c r="G18" s="43">
         <v>4954</v>
       </c>
       <c r="H18" s="43">
         <v>11946</v>
       </c>
       <c r="I18" s="43">
         <v>10827</v>
       </c>