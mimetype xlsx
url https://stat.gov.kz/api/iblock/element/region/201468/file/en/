--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -26,53 +26,50 @@
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="30" windowWidth="15120" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="1998-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="60">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
-    <t>Accounts receivable</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> at the end of the year, million tenge</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
@@ -215,50 +212,53 @@
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of Structural Statistics</t>
   </si>
   <si>
     <t>Moldagozhin Aitolla</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1998</t>
   </si>
   <si>
     <t>accounts receivable – the amount of debts owed to an enterprise from legal entities or individuals as a result of business relationships with them</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/sko/spreadsheets/?industry=28264&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>271401 Accounts receivable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -892,324 +892,324 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2" s="11" customFormat="1">
       <c r="A2" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B2" s="10">
         <v>271401</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="11" customFormat="1">
       <c r="A3" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="11" customFormat="1">
       <c r="A4" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="11" customFormat="1">
       <c r="A5" s="14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="11" customFormat="1" ht="25.5">
       <c r="A6" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="11" customFormat="1">
       <c r="A8" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="11" customFormat="1" ht="25.5">
       <c r="A9" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="17" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="11" customFormat="1">
       <c r="A10" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="18" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="29" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="11" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="29" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B15" s="20">
         <v>46217</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" s="20">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="22"/>
       <c r="B21" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="1"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AC2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="30" bestFit="1" customWidth="1"/>
     <col min="2" max="25" width="8.5703125" style="30" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="37" customWidth="1"/>
     <col min="27" max="29" width="8.5703125" style="30" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="15" customHeight="1">
       <c r="A1" s="52" t="s">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
       <c r="S1" s="52"/>
       <c r="T1" s="52"/>
       <c r="U1" s="52"/>
       <c r="V1" s="52"/>
       <c r="W1" s="52"/>
       <c r="X1" s="52"/>
       <c r="Y1" s="52"/>
@@ -1229,51 +1229,51 @@
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="52"/>
       <c r="P2" s="52"/>
       <c r="Q2" s="52"/>
       <c r="R2" s="52"/>
       <c r="S2" s="52"/>
       <c r="T2" s="52"/>
       <c r="U2" s="52"/>
       <c r="V2" s="52"/>
       <c r="W2" s="52"/>
       <c r="X2" s="52"/>
       <c r="Y2" s="52"/>
       <c r="Z2" s="52"/>
       <c r="AA2" s="52"/>
       <c r="AB2" s="52"/>
       <c r="AC2" s="52"/>
     </row>
     <row r="3" spans="1:29" ht="14.25" customHeight="1">
       <c r="A3" s="51" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="51"/>
@@ -1438,51 +1438,51 @@
       </c>
       <c r="W5" s="43">
         <v>218386.98499999999</v>
       </c>
       <c r="X5" s="43">
         <v>162785.89300000001</v>
       </c>
       <c r="Y5" s="43">
         <v>172115.77900000001</v>
       </c>
       <c r="Z5" s="44">
         <v>231903.60800000001</v>
       </c>
       <c r="AA5" s="45">
         <v>220767.30799999999</v>
       </c>
       <c r="AB5" s="46">
         <v>376363.97600000002</v>
       </c>
       <c r="AC5" s="46">
         <v>526470</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="12" customHeight="1">
       <c r="A6" s="47" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="48">
         <v>12462</v>
       </c>
       <c r="C6" s="48">
         <v>16017</v>
       </c>
       <c r="D6" s="48">
         <v>19253</v>
       </c>
       <c r="E6" s="48">
         <v>28108</v>
       </c>
       <c r="F6" s="48">
         <v>9788</v>
       </c>
       <c r="G6" s="48">
         <v>8689</v>
       </c>
       <c r="H6" s="48">
         <v>7229</v>
       </c>
       <c r="I6" s="48">
         <v>7542</v>
       </c>
@@ -1527,51 +1527,51 @@
       </c>
       <c r="W6" s="48">
         <v>50947.578000000001</v>
       </c>
       <c r="X6" s="48">
         <v>68798.156000000003</v>
       </c>
       <c r="Y6" s="48">
         <v>72717.335000000006</v>
       </c>
       <c r="Z6" s="48">
         <v>112800.451</v>
       </c>
       <c r="AA6" s="48">
         <v>117656.648</v>
       </c>
       <c r="AB6" s="48">
         <v>269351.57799999998</v>
       </c>
       <c r="AC6" s="48">
         <v>393329</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="12" customHeight="1">
       <c r="A7" s="47" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="48">
         <v>677</v>
       </c>
       <c r="C7" s="48">
         <v>757</v>
       </c>
       <c r="D7" s="48">
         <v>681</v>
       </c>
       <c r="E7" s="48">
         <v>971</v>
       </c>
       <c r="F7" s="48">
         <v>642</v>
       </c>
       <c r="G7" s="48">
         <v>2130</v>
       </c>
       <c r="H7" s="48">
         <v>2011</v>
       </c>
       <c r="I7" s="48">
         <v>1918</v>
       </c>
@@ -1616,51 +1616,51 @@
       </c>
       <c r="W7" s="48">
         <v>61724.826000000001</v>
       </c>
       <c r="X7" s="49" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="48">
         <v>10834.575999999999</v>
       </c>
       <c r="Z7" s="48">
         <v>11020.875</v>
       </c>
       <c r="AA7" s="48">
         <v>7450.8959999999997</v>
       </c>
       <c r="AB7" s="48">
         <v>3982.4589999999998</v>
       </c>
       <c r="AC7" s="48">
         <v>10846</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="12" customHeight="1">
       <c r="A8" s="47" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="48">
         <v>399</v>
       </c>
       <c r="C8" s="48">
         <v>271</v>
       </c>
       <c r="D8" s="48">
         <v>320</v>
       </c>
       <c r="E8" s="48">
         <v>238</v>
       </c>
       <c r="F8" s="48">
         <v>402</v>
       </c>
       <c r="G8" s="48">
         <v>283</v>
       </c>
       <c r="H8" s="48">
         <v>258</v>
       </c>
       <c r="I8" s="48">
         <v>557</v>
       </c>
@@ -1705,51 +1705,51 @@
       </c>
       <c r="W8" s="48">
         <v>2605.3339999999998</v>
       </c>
       <c r="X8" s="48">
         <v>5426.6580000000004</v>
       </c>
       <c r="Y8" s="48">
         <v>4456.1940000000004</v>
       </c>
       <c r="Z8" s="48">
         <v>7589.308</v>
       </c>
       <c r="AA8" s="48">
         <v>6690.3530000000001</v>
       </c>
       <c r="AB8" s="48">
         <v>3960.8180000000002</v>
       </c>
       <c r="AC8" s="48">
         <v>4190</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="12" customHeight="1">
       <c r="A9" s="47" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="48">
         <v>408</v>
       </c>
       <c r="C9" s="48">
         <v>334</v>
       </c>
       <c r="D9" s="48">
         <v>102</v>
       </c>
       <c r="E9" s="48">
         <v>122</v>
       </c>
       <c r="F9" s="48">
         <v>93</v>
       </c>
       <c r="G9" s="48">
         <v>86</v>
       </c>
       <c r="H9" s="48">
         <v>79</v>
       </c>
       <c r="I9" s="48">
         <v>167</v>
       </c>
@@ -1794,51 +1794,51 @@
       </c>
       <c r="W9" s="48">
         <v>13119.374</v>
       </c>
       <c r="X9" s="48">
         <v>8907.875</v>
       </c>
       <c r="Y9" s="48">
         <v>3239.4459999999999</v>
       </c>
       <c r="Z9" s="48">
         <v>1759.6310000000001</v>
       </c>
       <c r="AA9" s="48">
         <v>1459.857</v>
       </c>
       <c r="AB9" s="48">
         <v>4964.9650000000001</v>
       </c>
       <c r="AC9" s="48">
         <v>4078</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="12" customHeight="1">
       <c r="A10" s="47" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="48">
         <v>140</v>
       </c>
       <c r="C10" s="48">
         <v>123</v>
       </c>
       <c r="D10" s="48">
         <v>57</v>
       </c>
       <c r="E10" s="48">
         <v>2</v>
       </c>
       <c r="F10" s="48">
         <v>20</v>
       </c>
       <c r="G10" s="48">
         <v>42</v>
       </c>
       <c r="H10" s="48">
         <v>57</v>
       </c>
       <c r="I10" s="48">
         <v>643</v>
       </c>
@@ -1883,51 +1883,51 @@
       </c>
       <c r="W10" s="48">
         <v>3059.7820000000002</v>
       </c>
       <c r="X10" s="48">
         <v>3806.6579999999999</v>
       </c>
       <c r="Y10" s="48">
         <v>5980.8630000000003</v>
       </c>
       <c r="Z10" s="48">
         <v>3558.835</v>
       </c>
       <c r="AA10" s="48">
         <v>1574.8820000000001</v>
       </c>
       <c r="AB10" s="48">
         <v>898.99</v>
       </c>
       <c r="AC10" s="48">
         <v>2959</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="12" customHeight="1">
       <c r="A11" s="47" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="48">
         <v>173</v>
       </c>
       <c r="C11" s="48">
         <v>237</v>
       </c>
       <c r="D11" s="48">
         <v>363</v>
       </c>
       <c r="E11" s="48">
         <v>514</v>
       </c>
       <c r="F11" s="48">
         <v>544</v>
       </c>
       <c r="G11" s="48">
         <v>629</v>
       </c>
       <c r="H11" s="48">
         <v>56</v>
       </c>
       <c r="I11" s="48">
         <v>419</v>
       </c>
@@ -1972,51 +1972,51 @@
       </c>
       <c r="W11" s="48">
         <v>1485.0319999999999</v>
       </c>
       <c r="X11" s="48">
         <v>2110.4270000000001</v>
       </c>
       <c r="Y11" s="48">
         <v>5626.8950000000004</v>
       </c>
       <c r="Z11" s="48">
         <v>10505.329</v>
       </c>
       <c r="AA11" s="48">
         <v>6219.9009999999998</v>
       </c>
       <c r="AB11" s="48">
         <v>9819.348</v>
       </c>
       <c r="AC11" s="48">
         <v>11589</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="12" customHeight="1">
       <c r="A12" s="47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="48">
         <v>167</v>
       </c>
       <c r="C12" s="48">
         <v>125</v>
       </c>
       <c r="D12" s="48">
         <v>127</v>
       </c>
       <c r="E12" s="48">
         <v>88</v>
       </c>
       <c r="F12" s="48">
         <v>76</v>
       </c>
       <c r="G12" s="48">
         <v>106</v>
       </c>
       <c r="H12" s="48">
         <v>100</v>
       </c>
       <c r="I12" s="48">
         <v>64</v>
       </c>
@@ -2061,51 +2061,51 @@
       </c>
       <c r="W12" s="48">
         <v>11607.587</v>
       </c>
       <c r="X12" s="49" t="s">
         <v>1</v>
       </c>
       <c r="Y12" s="48">
         <v>14278.487999999999</v>
       </c>
       <c r="Z12" s="48">
         <v>20141.611000000001</v>
       </c>
       <c r="AA12" s="48">
         <v>14212.715</v>
       </c>
       <c r="AB12" s="48">
         <v>16860.600999999999</v>
       </c>
       <c r="AC12" s="48">
         <v>21901</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="12" customHeight="1">
       <c r="A13" s="47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="48">
         <v>96</v>
       </c>
       <c r="C13" s="48">
         <v>108</v>
       </c>
       <c r="D13" s="48">
         <v>153</v>
       </c>
       <c r="E13" s="48">
         <v>196</v>
       </c>
       <c r="F13" s="48">
         <v>144</v>
       </c>
       <c r="G13" s="48">
         <v>1008</v>
       </c>
       <c r="H13" s="48">
         <v>246</v>
       </c>
       <c r="I13" s="48">
         <v>98</v>
       </c>
@@ -2150,51 +2150,51 @@
       </c>
       <c r="W13" s="48">
         <v>1096.8879999999999</v>
       </c>
       <c r="X13" s="48">
         <v>504.30799999999999</v>
       </c>
       <c r="Y13" s="48">
         <v>1041.31</v>
       </c>
       <c r="Z13" s="48">
         <v>1514.0730000000001</v>
       </c>
       <c r="AA13" s="48">
         <v>1063.9590000000001</v>
       </c>
       <c r="AB13" s="48">
         <v>1030.9739999999999</v>
       </c>
       <c r="AC13" s="48">
         <v>2614</v>
       </c>
     </row>
     <row r="14" spans="1:29" ht="12" customHeight="1">
       <c r="A14" s="47" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="48">
         <v>107</v>
       </c>
       <c r="C14" s="48">
         <v>63</v>
       </c>
       <c r="D14" s="48">
         <v>54</v>
       </c>
       <c r="E14" s="48">
         <v>30</v>
       </c>
       <c r="F14" s="48">
         <v>34</v>
       </c>
       <c r="G14" s="48">
         <v>9</v>
       </c>
       <c r="H14" s="48">
         <v>1882</v>
       </c>
       <c r="I14" s="48">
         <v>5033</v>
       </c>
@@ -2239,51 +2239,51 @@
       </c>
       <c r="W14" s="48">
         <v>13414.799000000001</v>
       </c>
       <c r="X14" s="48">
         <v>2453.6210000000001</v>
       </c>
       <c r="Y14" s="48">
         <v>3423.355</v>
       </c>
       <c r="Z14" s="48">
         <v>1260.575</v>
       </c>
       <c r="AA14" s="48">
         <v>5277.9229999999998</v>
       </c>
       <c r="AB14" s="48">
         <v>4890.4870000000001</v>
       </c>
       <c r="AC14" s="48">
         <v>9105</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="12" customHeight="1">
       <c r="A15" s="47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="48">
         <v>383</v>
       </c>
       <c r="C15" s="48">
         <v>231</v>
       </c>
       <c r="D15" s="48">
         <v>205</v>
       </c>
       <c r="E15" s="48">
         <v>261</v>
       </c>
       <c r="F15" s="48">
         <v>249</v>
       </c>
       <c r="G15" s="48">
         <v>329</v>
       </c>
       <c r="H15" s="48">
         <v>229</v>
       </c>
       <c r="I15" s="48">
         <v>118</v>
       </c>
@@ -2328,51 +2328,51 @@
       </c>
       <c r="W15" s="48">
         <v>3659.913</v>
       </c>
       <c r="X15" s="48">
         <v>681.68200000000002</v>
       </c>
       <c r="Y15" s="48">
         <v>1165.634</v>
       </c>
       <c r="Z15" s="48">
         <v>1342.4929999999999</v>
       </c>
       <c r="AA15" s="48">
         <v>1818.9659999999999</v>
       </c>
       <c r="AB15" s="48">
         <v>1707.1110000000001</v>
       </c>
       <c r="AC15" s="48">
         <v>1242</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="12" customHeight="1">
       <c r="A16" s="47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="48">
         <v>369</v>
       </c>
       <c r="C16" s="48">
         <v>145</v>
       </c>
       <c r="D16" s="48">
         <v>146</v>
       </c>
       <c r="E16" s="48">
         <v>131</v>
       </c>
       <c r="F16" s="48">
         <v>107</v>
       </c>
       <c r="G16" s="48">
         <v>207</v>
       </c>
       <c r="H16" s="48">
         <v>192</v>
       </c>
       <c r="I16" s="48">
         <v>893</v>
       </c>
@@ -2417,51 +2417,51 @@
       </c>
       <c r="W16" s="48">
         <v>564.00199999999995</v>
       </c>
       <c r="X16" s="48">
         <v>996.71199999999999</v>
       </c>
       <c r="Y16" s="48">
         <v>3417.1729999999998</v>
       </c>
       <c r="Z16" s="48">
         <v>36598.400000000001</v>
       </c>
       <c r="AA16" s="48">
         <v>35069.978000000003</v>
       </c>
       <c r="AB16" s="48">
         <v>31905.087</v>
       </c>
       <c r="AC16" s="48">
         <v>31358</v>
       </c>
     </row>
     <row r="17" spans="1:29" ht="12" customHeight="1">
       <c r="A17" s="47" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="48">
         <v>110</v>
       </c>
       <c r="C17" s="48">
         <v>107</v>
       </c>
       <c r="D17" s="48">
         <v>98</v>
       </c>
       <c r="E17" s="48">
         <v>144</v>
       </c>
       <c r="F17" s="48">
         <v>202</v>
       </c>
       <c r="G17" s="48">
         <v>328</v>
       </c>
       <c r="H17" s="48">
         <v>1655</v>
       </c>
       <c r="I17" s="48">
         <v>449</v>
       </c>
@@ -2506,51 +2506,51 @@
       </c>
       <c r="W17" s="48">
         <v>996.98699999999997</v>
       </c>
       <c r="X17" s="49" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="48">
         <v>676.75199999999995</v>
       </c>
       <c r="Z17" s="48">
         <v>7749.1</v>
       </c>
       <c r="AA17" s="48">
         <v>4582.5820000000003</v>
       </c>
       <c r="AB17" s="48">
         <v>4086.53</v>
       </c>
       <c r="AC17" s="48">
         <v>4655</v>
       </c>
     </row>
     <row r="18" spans="1:29" ht="12" customHeight="1">
       <c r="A18" s="47" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="48">
         <v>895</v>
       </c>
       <c r="C18" s="48">
         <v>1148</v>
       </c>
       <c r="D18" s="48">
         <v>995</v>
       </c>
       <c r="E18" s="48">
         <v>953</v>
       </c>
       <c r="F18" s="48">
         <v>940</v>
       </c>
       <c r="G18" s="48">
         <v>1366</v>
       </c>
       <c r="H18" s="48">
         <v>1460</v>
       </c>
       <c r="I18" s="48">
         <v>1293</v>
       </c>
@@ -2595,51 +2595,51 @@
       </c>
       <c r="W18" s="48">
         <v>5981.48</v>
       </c>
       <c r="X18" s="48">
         <v>8041.1559999999999</v>
       </c>
       <c r="Y18" s="48">
         <v>9629.6749999999993</v>
       </c>
       <c r="Z18" s="48">
         <v>387.4</v>
       </c>
       <c r="AA18" s="48">
         <v>3085.9549999999999</v>
       </c>
       <c r="AB18" s="48">
         <v>8335.6</v>
       </c>
       <c r="AC18" s="48">
         <v>7940</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="12" customHeight="1">
       <c r="A19" s="50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="48">
         <v>1273</v>
       </c>
       <c r="C19" s="48">
         <v>1122</v>
       </c>
       <c r="D19" s="48">
         <v>1200</v>
       </c>
       <c r="E19" s="48">
         <v>1772</v>
       </c>
       <c r="F19" s="48">
         <v>1953</v>
       </c>
       <c r="G19" s="48">
         <v>2707</v>
       </c>
       <c r="H19" s="48">
         <v>11535</v>
       </c>
       <c r="I19" s="48">
         <v>3427</v>
       </c>