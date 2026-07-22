--- v0 (2026-04-16)
+++ v1 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-420" yWindow="-120" windowWidth="27495" windowHeight="12090" tabRatio="724"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="26132" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="71">
   <si>
     <t xml:space="preserve">           </t>
   </si>
   <si>
     <t>Өнеркәсіп, барлығы</t>
   </si>
   <si>
     <t>Тау-кен өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>сусындар өндіру</t>
   </si>
   <si>
     <t>тоқыма бұйымдарын өндіру</t>
   </si>
   <si>
     <t>киім өндіру</t>
   </si>
   <si>
@@ -232,56 +232,56 @@
   <si>
     <t>ластануды жою жөніндегі қызмет және қалдықтарды жою саласындағы өзге де көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>полиграфиялық қызмет және жазылған ақпарат жеткізгіштерін жаңғырту</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>6 790,2</t>
   </si>
   <si>
     <t xml:space="preserve">    металл кендерін өндіру</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Экономикалық қызмет түрлері бойынша өнеркәсіп өнімдерінің (тауарлар, қызметтер) көлемі   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -299,64 +299,50 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -367,60 +353,79 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -454,286 +459,318 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -774,84 +811,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -987,12579 +1026,12660 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BL338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="P6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="W6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="U14" sqref="U14:V14"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:AF2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.28515625" customWidth="1"/>
     <col min="2" max="22" width="8.85546875" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" style="13" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="12" customWidth="1"/>
     <col min="24" max="26" width="8.85546875" customWidth="1"/>
-    <col min="28" max="31" width="8.85546875" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="36" max="64" width="8.85546875" style="8" customWidth="1"/>
+    <col min="28" max="31" width="8.85546875" style="7" customWidth="1"/>
+    <col min="32" max="32" width="10.140625" style="7" customWidth="1"/>
+    <col min="33" max="34" width="8.85546875" style="7" customWidth="1"/>
+    <col min="35" max="35" width="8.85546875" style="33" customWidth="1"/>
+    <col min="36" max="64" width="8.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" s="3" customFormat="1">
+    <row r="1" spans="1:64" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
-      <c r="N1" s="10"/>
-[...43 lines deleted...]
-      <c r="A2" s="84" t="s">
+      <c r="N1" s="9"/>
+      <c r="O1" s="9"/>
+      <c r="U1" s="8"/>
+      <c r="W1" s="13"/>
+      <c r="Y1" s="10"/>
+      <c r="AB1" s="15"/>
+      <c r="AC1" s="15"/>
+      <c r="AD1" s="15"/>
+      <c r="AE1" s="15"/>
+      <c r="AF1" s="15"/>
+      <c r="AG1" s="15"/>
+      <c r="AH1" s="15"/>
+      <c r="AI1" s="31"/>
+      <c r="AJ1" s="15"/>
+      <c r="AK1" s="15"/>
+      <c r="AL1" s="15"/>
+      <c r="AM1" s="15"/>
+      <c r="AN1" s="15"/>
+      <c r="AO1" s="15"/>
+      <c r="AP1" s="15"/>
+      <c r="AQ1" s="15"/>
+      <c r="AR1" s="15"/>
+      <c r="AS1" s="15"/>
+      <c r="AT1" s="15"/>
+      <c r="AU1" s="15"/>
+      <c r="AV1" s="15"/>
+      <c r="AW1" s="15"/>
+      <c r="AX1" s="15"/>
+      <c r="AY1" s="15"/>
+      <c r="AZ1" s="15"/>
+      <c r="BA1" s="15"/>
+      <c r="BB1" s="15"/>
+      <c r="BC1" s="15"/>
+      <c r="BD1" s="15"/>
+      <c r="BE1" s="15"/>
+      <c r="BF1" s="15"/>
+      <c r="BG1" s="15"/>
+      <c r="BH1" s="15"/>
+      <c r="BI1" s="15"/>
+      <c r="BJ1" s="15"/>
+      <c r="BK1" s="15"/>
+      <c r="BL1" s="15"/>
+    </row>
+    <row r="2" spans="1:64" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="84"/>
-[...33 lines deleted...]
-      <c r="A3" s="12" t="s">
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AI2" s="32"/>
+    </row>
+    <row r="3" spans="1:64" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="6"/>
       <c r="N3" s="79"/>
       <c r="O3" s="79"/>
       <c r="P3" s="79"/>
       <c r="Q3" s="79"/>
       <c r="R3" s="79"/>
       <c r="S3" s="79"/>
       <c r="T3" s="79"/>
       <c r="U3" s="79"/>
       <c r="V3" s="79"/>
-      <c r="W3" s="15"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="17" t="s">
+      <c r="W3" s="14"/>
+      <c r="AI3" s="16"/>
+      <c r="AJ3" s="16"/>
+      <c r="AK3" s="16" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="4" spans="1:64" s="7" customFormat="1" ht="10.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="81">
+    <row r="4" spans="1:64" s="80" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81"/>
+      <c r="B4" s="82">
         <v>1990</v>
       </c>
-      <c r="C4" s="81">
+      <c r="C4" s="82">
         <v>1991</v>
       </c>
-      <c r="D4" s="81">
+      <c r="D4" s="82">
         <v>1992</v>
       </c>
-      <c r="E4" s="81">
+      <c r="E4" s="82">
         <v>1993</v>
       </c>
-      <c r="F4" s="81">
+      <c r="F4" s="82">
         <v>1994</v>
       </c>
-      <c r="G4" s="81">
+      <c r="G4" s="82">
         <v>1995</v>
       </c>
-      <c r="H4" s="81">
+      <c r="H4" s="82">
         <v>1996</v>
       </c>
-      <c r="I4" s="81">
+      <c r="I4" s="82">
         <v>1997</v>
       </c>
-      <c r="J4" s="81">
+      <c r="J4" s="82">
         <v>1998</v>
       </c>
-      <c r="K4" s="81">
+      <c r="K4" s="82">
         <v>1999</v>
       </c>
-      <c r="L4" s="81">
+      <c r="L4" s="82">
         <v>2000</v>
       </c>
-      <c r="M4" s="81">
+      <c r="M4" s="82">
         <v>2001</v>
       </c>
-      <c r="N4" s="81">
+      <c r="N4" s="82">
         <v>2002</v>
       </c>
-      <c r="O4" s="81">
+      <c r="O4" s="82">
         <v>2003</v>
       </c>
-      <c r="P4" s="81">
+      <c r="P4" s="82">
         <v>2004</v>
       </c>
-      <c r="Q4" s="81">
+      <c r="Q4" s="82">
         <v>2005</v>
       </c>
-      <c r="R4" s="81">
+      <c r="R4" s="82">
         <v>2006</v>
       </c>
-      <c r="S4" s="81">
+      <c r="S4" s="82">
         <v>2007</v>
       </c>
       <c r="T4" s="83">
         <v>2008</v>
       </c>
       <c r="U4" s="83">
         <v>2009</v>
       </c>
       <c r="V4" s="83">
         <v>2010</v>
       </c>
-      <c r="W4" s="80">
+      <c r="W4" s="84">
         <v>2011</v>
       </c>
-      <c r="X4" s="80">
+      <c r="X4" s="84">
         <v>2012</v>
       </c>
-      <c r="Y4" s="80">
+      <c r="Y4" s="84">
         <v>2013</v>
       </c>
-      <c r="Z4" s="80">
+      <c r="Z4" s="84">
         <v>2014</v>
       </c>
-      <c r="AA4" s="81">
+      <c r="AA4" s="82">
         <v>2015</v>
       </c>
-      <c r="AB4" s="81">
+      <c r="AB4" s="82">
         <v>2016</v>
       </c>
       <c r="AC4" s="85">
         <v>2017</v>
       </c>
       <c r="AD4" s="85">
         <v>2018</v>
       </c>
-      <c r="AE4" s="87">
+      <c r="AE4" s="82">
         <v>2019</v>
       </c>
-      <c r="AF4" s="81">
+      <c r="AF4" s="82">
         <v>2020</v>
       </c>
-      <c r="AG4" s="81">
+      <c r="AG4" s="82">
         <v>2021</v>
       </c>
-      <c r="AH4" s="81">
+      <c r="AH4" s="82">
         <v>2022</v>
       </c>
-      <c r="AI4" s="81">
+      <c r="AI4" s="82">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="81">
+      <c r="AJ4" s="82">
         <v>2024</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="S5" s="82"/>
+      <c r="AK4" s="90">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:64" s="80" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="86"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="87"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
       <c r="T5" s="83"/>
       <c r="U5" s="83"/>
       <c r="V5" s="83"/>
-      <c r="W5" s="80"/>
-[...17 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="W5" s="84"/>
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84"/>
+      <c r="Z5" s="84"/>
+      <c r="AA5" s="87"/>
+      <c r="AB5" s="87"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="87"/>
+      <c r="AF5" s="87"/>
+      <c r="AG5" s="87"/>
+      <c r="AH5" s="87"/>
+      <c r="AI5" s="87"/>
+      <c r="AJ5" s="87"/>
+      <c r="AK5" s="91"/>
+      <c r="AL5" s="89"/>
+    </row>
+    <row r="6" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="35">
+      <c r="B6" s="34">
         <v>3.3839999999999999</v>
       </c>
-      <c r="C6" s="35">
+      <c r="C6" s="34">
         <v>7.4580000000000002</v>
       </c>
-      <c r="D6" s="35">
+      <c r="D6" s="34">
         <v>75.331000000000003</v>
       </c>
-      <c r="E6" s="35">
+      <c r="E6" s="34">
         <v>686.85</v>
       </c>
-      <c r="F6" s="35">
+      <c r="F6" s="34">
         <v>9351.473</v>
       </c>
-      <c r="G6" s="35">
+      <c r="G6" s="34">
         <v>17455.645</v>
       </c>
-      <c r="H6" s="35">
+      <c r="H6" s="34">
         <v>17544.453000000001</v>
       </c>
-      <c r="I6" s="35">
+      <c r="I6" s="34">
         <v>14928.343999999999</v>
       </c>
-      <c r="J6" s="35">
+      <c r="J6" s="34">
         <v>21191.923999999999</v>
       </c>
-      <c r="K6" s="44">
+      <c r="K6" s="43">
         <v>20295.721000000001</v>
       </c>
-      <c r="L6" s="44">
+      <c r="L6" s="43">
         <v>23271.637999999999</v>
       </c>
-      <c r="M6" s="44">
+      <c r="M6" s="43">
         <v>27094.192999999999</v>
       </c>
-      <c r="N6" s="45">
+      <c r="N6" s="44">
         <v>28129.91</v>
       </c>
-      <c r="O6" s="44">
+      <c r="O6" s="43">
         <v>29932.712</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="43">
         <v>36494.635000000002</v>
       </c>
-      <c r="Q6" s="44">
+      <c r="Q6" s="43">
         <v>40897.468999999997</v>
       </c>
-      <c r="R6" s="44">
+      <c r="R6" s="43">
         <v>47451.445</v>
       </c>
-      <c r="S6" s="44">
+      <c r="S6" s="43">
         <v>53203.252</v>
       </c>
-      <c r="T6" s="44">
+      <c r="T6" s="43">
         <v>71350.959000000003</v>
       </c>
-      <c r="U6" s="46">
+      <c r="U6" s="45">
         <v>78110</v>
       </c>
-      <c r="V6" s="46">
+      <c r="V6" s="45">
         <v>85111.4</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="44">
         <v>116097.1</v>
       </c>
-      <c r="X6" s="45">
+      <c r="X6" s="44">
         <v>125888.57799999999</v>
       </c>
-      <c r="Y6" s="45">
+      <c r="Y6" s="44">
         <v>150398.1</v>
       </c>
-      <c r="Z6" s="44">
+      <c r="Z6" s="43">
         <v>161201.4</v>
       </c>
-      <c r="AA6" s="47">
+      <c r="AA6" s="46">
         <v>166903.70000000001</v>
       </c>
-      <c r="AB6" s="48" t="s">
+      <c r="AB6" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="AC6" s="19">
+      <c r="AC6" s="18">
         <v>240530.4</v>
       </c>
-      <c r="AD6" s="45">
+      <c r="AD6" s="44">
         <v>243039.1</v>
       </c>
-      <c r="AE6" s="49">
+      <c r="AE6" s="48">
         <v>263576</v>
       </c>
-      <c r="AF6" s="49">
+      <c r="AF6" s="48">
         <v>315516.09999999998</v>
       </c>
-      <c r="AG6" s="50">
+      <c r="AG6" s="49">
         <v>394666.2</v>
       </c>
-      <c r="AH6" s="51">
+      <c r="AH6" s="50">
         <v>519686.1</v>
       </c>
-      <c r="AI6" s="52">
+      <c r="AI6" s="51">
         <v>674861.89800000004</v>
       </c>
-      <c r="AJ6" s="45">
+      <c r="AJ6" s="44">
         <v>714237.37300000002</v>
       </c>
-      <c r="AK6" s="30"/>
-[...29 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="AK6" s="94">
+        <v>982819.29399999999</v>
+      </c>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="29"/>
+      <c r="BD6" s="29"/>
+      <c r="BE6" s="29"/>
+      <c r="BF6" s="29"/>
+      <c r="BG6" s="29"/>
+      <c r="BH6" s="29"/>
+      <c r="BI6" s="29"/>
+      <c r="BJ6" s="29"/>
+      <c r="BK6" s="29"/>
+      <c r="BL6" s="29"/>
+    </row>
+    <row r="7" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="34">
         <v>1.9E-2</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="34">
         <v>2.7E-2</v>
       </c>
-      <c r="D7" s="35">
+      <c r="D7" s="34">
         <v>0.157</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="34">
         <v>1.9670000000000001</v>
       </c>
-      <c r="F7" s="35">
+      <c r="F7" s="34">
         <v>19.853000000000002</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="34">
         <v>31.364000000000001</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H7" s="34">
         <v>314.20600000000002</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I7" s="34">
         <v>288.32</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J7" s="34">
         <v>79.293000000000006</v>
       </c>
-      <c r="K7" s="44">
+      <c r="K7" s="43">
         <v>0.27100000000000002</v>
       </c>
-      <c r="L7" s="44">
+      <c r="L7" s="43">
         <v>0.13200000000000001</v>
       </c>
-      <c r="M7" s="44">
+      <c r="M7" s="43">
         <v>15.228</v>
       </c>
-      <c r="N7" s="44">
+      <c r="N7" s="43">
         <v>23.311</v>
       </c>
-      <c r="O7" s="44">
+      <c r="O7" s="43">
         <v>17.390999999999998</v>
       </c>
-      <c r="P7" s="44">
+      <c r="P7" s="43">
         <v>57.878</v>
       </c>
-      <c r="Q7" s="44">
+      <c r="Q7" s="43">
         <v>117.67700000000001</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="44">
         <v>392.12200000000001</v>
       </c>
-      <c r="S7" s="45">
+      <c r="S7" s="44">
         <v>500.42700000000002</v>
       </c>
-      <c r="T7" s="45">
+      <c r="T7" s="44">
         <v>210.14</v>
       </c>
-      <c r="U7" s="46">
+      <c r="U7" s="45">
         <v>275.89999999999998</v>
       </c>
-      <c r="V7" s="46">
+      <c r="V7" s="45">
         <v>387.8</v>
       </c>
-      <c r="W7" s="45">
+      <c r="W7" s="44">
         <v>799.4</v>
       </c>
-      <c r="X7" s="45">
+      <c r="X7" s="44">
         <v>1540.354</v>
       </c>
-      <c r="Y7" s="45">
+      <c r="Y7" s="44">
         <v>1785.9</v>
       </c>
-      <c r="Z7" s="45">
+      <c r="Z7" s="44">
         <v>2001.1</v>
       </c>
-      <c r="AA7" s="47">
+      <c r="AA7" s="46">
         <v>1558.1</v>
       </c>
-      <c r="AB7" s="54" t="s">
+      <c r="AB7" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="AC7" s="19">
+      <c r="AC7" s="18">
         <v>2063.8000000000002</v>
       </c>
-      <c r="AD7" s="45">
+      <c r="AD7" s="44">
         <v>2760</v>
       </c>
-      <c r="AE7" s="49">
+      <c r="AE7" s="48">
         <v>4594</v>
       </c>
-      <c r="AF7" s="49">
+      <c r="AF7" s="48">
         <v>7127.8</v>
       </c>
-      <c r="AG7" s="50">
+      <c r="AG7" s="49">
         <v>11916.4</v>
       </c>
-      <c r="AH7" s="51">
+      <c r="AH7" s="50">
         <v>18454.2</v>
       </c>
-      <c r="AI7" s="52">
+      <c r="AI7" s="51">
         <v>16154.374</v>
       </c>
-      <c r="AJ7" s="45">
+      <c r="AJ7" s="44">
         <v>8547.1460000000006</v>
       </c>
-      <c r="AK7" s="30"/>
-[...29 lines deleted...]
-      <c r="A8" s="77" t="s">
+      <c r="AK7" s="94">
+        <v>10139.178</v>
+      </c>
+      <c r="AL7" s="29"/>
+      <c r="AM7" s="29"/>
+      <c r="AN7" s="29"/>
+      <c r="AO7" s="29"/>
+      <c r="AP7" s="29"/>
+      <c r="AQ7" s="29"/>
+      <c r="AR7" s="29"/>
+      <c r="AS7" s="29"/>
+      <c r="AT7" s="29"/>
+      <c r="AU7" s="29"/>
+      <c r="AV7" s="29"/>
+      <c r="AW7" s="29"/>
+      <c r="AX7" s="29"/>
+      <c r="AY7" s="29"/>
+      <c r="AZ7" s="29"/>
+      <c r="BA7" s="29"/>
+      <c r="BB7" s="29"/>
+      <c r="BC7" s="29"/>
+      <c r="BD7" s="29"/>
+      <c r="BE7" s="29"/>
+      <c r="BF7" s="29"/>
+      <c r="BG7" s="29"/>
+      <c r="BH7" s="29"/>
+      <c r="BI7" s="29"/>
+      <c r="BJ7" s="29"/>
+      <c r="BK7" s="29"/>
+      <c r="BL7" s="29"/>
+    </row>
+    <row r="8" spans="1:64" s="22" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="B8" s="35" t="s">
+      <c r="B8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="35" t="s">
+      <c r="C8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="35" t="s">
+      <c r="N8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="O8" s="35" t="s">
+      <c r="O8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="P8" s="35" t="s">
+      <c r="P8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="Q8" s="35" t="s">
+      <c r="Q8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="R8" s="35" t="s">
+      <c r="R8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="S8" s="35" t="s">
+      <c r="S8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="T8" s="35" t="s">
+      <c r="T8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="U8" s="35" t="s">
+      <c r="U8" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V8" s="35">
         <v>53.3</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="36">
         <v>358</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="36">
         <v>794.8</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="36">
         <v>543.5</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="36">
         <v>435.5</v>
       </c>
-      <c r="AA8" s="38">
+      <c r="AA8" s="37">
         <v>187.4</v>
       </c>
-      <c r="AB8" s="39">
+      <c r="AB8" s="38">
         <v>56.7</v>
       </c>
-      <c r="AC8" s="40">
+      <c r="AC8" s="39">
         <v>153</v>
       </c>
-      <c r="AD8" s="76" t="s">
+      <c r="AD8" s="75" t="s">
         <v>54</v>
       </c>
-      <c r="AE8" s="40">
+      <c r="AE8" s="39">
         <v>1743.7</v>
       </c>
-      <c r="AF8" s="40">
+      <c r="AF8" s="39">
         <v>4381.2</v>
       </c>
-      <c r="AG8" s="41" t="s">
+      <c r="AG8" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="AH8" s="42">
+      <c r="AH8" s="41">
         <v>13229</v>
       </c>
-      <c r="AI8" s="18">
+      <c r="AI8" s="17">
         <v>9015.9500000000007</v>
       </c>
-      <c r="AJ8" s="45">
+      <c r="AJ8" s="44">
         <v>1080</v>
       </c>
-      <c r="AK8" s="30"/>
-[...29 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="AK8" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
+      <c r="AO8" s="29"/>
+      <c r="AP8" s="29"/>
+      <c r="AQ8" s="29"/>
+      <c r="AR8" s="29"/>
+      <c r="AS8" s="29"/>
+      <c r="AT8" s="29"/>
+      <c r="AU8" s="29"/>
+      <c r="AV8" s="29"/>
+      <c r="AW8" s="29"/>
+      <c r="AX8" s="29"/>
+      <c r="AY8" s="29"/>
+      <c r="AZ8" s="29"/>
+      <c r="BA8" s="29"/>
+      <c r="BB8" s="29"/>
+      <c r="BC8" s="29"/>
+      <c r="BD8" s="29"/>
+      <c r="BE8" s="29"/>
+      <c r="BF8" s="29"/>
+      <c r="BG8" s="29"/>
+      <c r="BH8" s="29"/>
+      <c r="BI8" s="29"/>
+      <c r="BJ8" s="29"/>
+      <c r="BK8" s="29"/>
+      <c r="BL8" s="29"/>
+    </row>
+    <row r="9" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="34">
         <v>1.9E-2</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="34">
         <v>2.7E-2</v>
       </c>
-      <c r="D9" s="35">
+      <c r="D9" s="34">
         <v>0.157</v>
       </c>
-      <c r="E9" s="35">
+      <c r="E9" s="34">
         <v>1.9670000000000001</v>
       </c>
-      <c r="F9" s="35">
+      <c r="F9" s="34">
         <v>19.853000000000002</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="34">
         <v>31.364000000000001</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="34">
         <v>314.20600000000002</v>
       </c>
-      <c r="I9" s="35">
+      <c r="I9" s="34">
         <v>287.238</v>
       </c>
-      <c r="J9" s="35">
+      <c r="J9" s="34">
         <v>23.305</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="43">
         <v>0.27100000000000002</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="43">
         <v>0.13200000000000001</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="43">
         <v>15.228</v>
       </c>
-      <c r="N9" s="44">
+      <c r="N9" s="43">
         <v>23.311</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="43">
         <v>17.390999999999998</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="43">
         <v>57.878</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="43">
         <v>117.67700000000001</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="44">
         <v>392.12200000000001</v>
       </c>
-      <c r="S9" s="45">
+      <c r="S9" s="44">
         <v>500.42700000000002</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>210.14</v>
       </c>
-      <c r="U9" s="46">
+      <c r="U9" s="45">
         <v>275.89999999999998</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>334.5</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="44">
         <v>441.4</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="44">
         <v>731.39800000000002</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="44">
         <v>1222.5</v>
       </c>
-      <c r="Z9" s="45">
+      <c r="Z9" s="44">
         <v>1061.0999999999999</v>
       </c>
-      <c r="AA9" s="54">
+      <c r="AA9" s="53">
         <v>969.8</v>
       </c>
-      <c r="AB9" s="54" t="s">
+      <c r="AB9" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="AC9" s="19">
+      <c r="AC9" s="18">
         <v>1414.2</v>
       </c>
-      <c r="AD9" s="45">
+      <c r="AD9" s="44">
         <v>1774.7</v>
       </c>
-      <c r="AE9" s="49">
+      <c r="AE9" s="48">
         <v>2269.1999999999998</v>
       </c>
-      <c r="AF9" s="49">
+      <c r="AF9" s="48">
         <v>2440.1999999999998</v>
       </c>
-      <c r="AG9" s="50">
+      <c r="AG9" s="49">
         <v>4526</v>
       </c>
-      <c r="AH9" s="51">
+      <c r="AH9" s="50">
         <v>4744.3999999999996</v>
       </c>
-      <c r="AI9" s="52">
+      <c r="AI9" s="51">
         <v>6644.9970000000003</v>
       </c>
-      <c r="AJ9" s="45">
+      <c r="AJ9" s="44">
         <v>6709.3239999999996</v>
       </c>
-      <c r="AK9" s="30"/>
-[...29 lines deleted...]
-      <c r="A10" s="53" t="s">
+      <c r="AK9" s="94">
+        <v>6795.7860000000001</v>
+      </c>
+      <c r="AL9" s="29"/>
+      <c r="AM9" s="29"/>
+      <c r="AN9" s="29"/>
+      <c r="AO9" s="29"/>
+      <c r="AP9" s="29"/>
+      <c r="AQ9" s="29"/>
+      <c r="AR9" s="29"/>
+      <c r="AS9" s="29"/>
+      <c r="AT9" s="29"/>
+      <c r="AU9" s="29"/>
+      <c r="AV9" s="29"/>
+      <c r="AW9" s="29"/>
+      <c r="AX9" s="29"/>
+      <c r="AY9" s="29"/>
+      <c r="AZ9" s="29"/>
+      <c r="BA9" s="29"/>
+      <c r="BB9" s="29"/>
+      <c r="BC9" s="29"/>
+      <c r="BD9" s="29"/>
+      <c r="BE9" s="29"/>
+      <c r="BF9" s="29"/>
+      <c r="BG9" s="29"/>
+      <c r="BH9" s="29"/>
+      <c r="BI9" s="29"/>
+      <c r="BJ9" s="29"/>
+      <c r="BK9" s="29"/>
+      <c r="BL9" s="29"/>
+    </row>
+    <row r="10" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="34">
         <v>3.0259999999999998</v>
       </c>
-      <c r="C10" s="35">
+      <c r="C10" s="34">
         <v>6.8879999999999999</v>
       </c>
-      <c r="D10" s="35">
+      <c r="D10" s="34">
         <v>61.106999999999999</v>
       </c>
-      <c r="E10" s="35">
+      <c r="E10" s="34">
         <v>562.61900000000003</v>
       </c>
-      <c r="F10" s="35">
+      <c r="F10" s="34">
         <v>6200.9129999999996</v>
       </c>
-      <c r="G10" s="35">
+      <c r="G10" s="34">
         <v>11821.785</v>
       </c>
-      <c r="H10" s="35">
+      <c r="H10" s="34">
         <v>11264.815000000001</v>
       </c>
-      <c r="I10" s="35">
+      <c r="I10" s="34">
         <v>11217.700999999999</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="34">
         <v>12354.38</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="43">
         <v>14027.712</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="43">
         <v>16693.663</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="43">
         <v>20873.68</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="43">
         <v>21230.133000000002</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="43">
         <v>21677.555</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="43">
         <v>27778.85</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="43">
         <v>30439.876</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="44">
         <v>34379.862000000001</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>38367.288999999997</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>53395.781999999999</v>
       </c>
-      <c r="U10" s="46">
+      <c r="U10" s="45">
         <v>58465.599999999999</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>61282.1</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="44">
         <v>88492</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="44">
         <v>97771.082999999999</v>
       </c>
-      <c r="Y10" s="45">
+      <c r="Y10" s="44">
         <v>115583.1</v>
       </c>
-      <c r="Z10" s="45">
+      <c r="Z10" s="44">
         <v>119391.3</v>
       </c>
-      <c r="AA10" s="47">
+      <c r="AA10" s="46">
         <v>120537.4</v>
       </c>
-      <c r="AB10" s="54" t="s">
+      <c r="AB10" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="AC10" s="19">
+      <c r="AC10" s="18">
         <v>171909.2</v>
       </c>
-      <c r="AD10" s="45">
+      <c r="AD10" s="44">
         <v>171240.9</v>
       </c>
-      <c r="AE10" s="49">
+      <c r="AE10" s="48">
         <v>195535.4</v>
       </c>
-      <c r="AF10" s="49">
+      <c r="AF10" s="48">
         <v>241422.8</v>
       </c>
-      <c r="AG10" s="50">
+      <c r="AG10" s="49">
         <v>305998.7</v>
       </c>
-      <c r="AH10" s="51">
+      <c r="AH10" s="50">
         <v>429099.5</v>
       </c>
-      <c r="AI10" s="52">
+      <c r="AI10" s="51">
         <v>571342.13300000003</v>
       </c>
-      <c r="AJ10" s="45">
+      <c r="AJ10" s="44">
         <v>607542.89</v>
       </c>
-      <c r="AK10" s="30"/>
-[...29 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="AK10" s="94">
+        <v>858946.76800000004</v>
+      </c>
+      <c r="AL10" s="29"/>
+      <c r="AM10" s="29"/>
+      <c r="AN10" s="29"/>
+      <c r="AO10" s="29"/>
+      <c r="AP10" s="29"/>
+      <c r="AQ10" s="29"/>
+      <c r="AR10" s="29"/>
+      <c r="AS10" s="29"/>
+      <c r="AT10" s="29"/>
+      <c r="AU10" s="29"/>
+      <c r="AV10" s="29"/>
+      <c r="AW10" s="29"/>
+      <c r="AX10" s="29"/>
+      <c r="AY10" s="29"/>
+      <c r="AZ10" s="29"/>
+      <c r="BA10" s="29"/>
+      <c r="BB10" s="29"/>
+      <c r="BC10" s="29"/>
+      <c r="BD10" s="29"/>
+      <c r="BE10" s="29"/>
+      <c r="BF10" s="29"/>
+      <c r="BG10" s="29"/>
+      <c r="BH10" s="29"/>
+      <c r="BI10" s="29"/>
+      <c r="BJ10" s="29"/>
+      <c r="BK10" s="29"/>
+      <c r="BL10" s="29"/>
+    </row>
+    <row r="11" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B11" s="34">
         <v>1.405</v>
       </c>
-      <c r="C11" s="35">
+      <c r="C11" s="34">
         <v>3.6720000000000002</v>
       </c>
-      <c r="D11" s="35">
+      <c r="D11" s="34">
         <v>28.786000000000001</v>
       </c>
-      <c r="E11" s="35">
+      <c r="E11" s="34">
         <v>306.35599999999999</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="34">
         <v>3227.902</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="34">
         <v>6689.6559999999999</v>
       </c>
-      <c r="H11" s="35">
+      <c r="H11" s="34">
         <v>5899.9049999999997</v>
       </c>
-      <c r="I11" s="35">
+      <c r="I11" s="34">
         <v>6687.0020000000004</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="34">
         <v>9495.0460000000003</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="18">
         <v>10027.537</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="18">
         <v>12558.727999999999</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="18">
         <v>14195.485000000001</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="18">
         <v>14960.261</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>13998.769</v>
       </c>
-      <c r="P11" s="46">
+      <c r="P11" s="45">
         <v>15368.843000000001</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="18">
         <v>17244.253000000001</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="44">
         <v>20143.573</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>22397.848000000002</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>32547.002</v>
       </c>
-      <c r="U11" s="46">
+      <c r="U11" s="45">
         <v>34710.300000000003</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>35661</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="44">
         <v>47652.6</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="44">
         <v>53440.665999999997</v>
       </c>
-      <c r="Y11" s="45">
+      <c r="Y11" s="44">
         <v>64786.9</v>
       </c>
-      <c r="Z11" s="45">
+      <c r="Z11" s="44">
         <v>73601.600000000006</v>
       </c>
-      <c r="AA11" s="47">
+      <c r="AA11" s="46">
         <v>69362.399999999994</v>
       </c>
-      <c r="AB11" s="54" t="s">
+      <c r="AB11" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="AC11" s="19">
+      <c r="AC11" s="18">
         <v>98497.4</v>
       </c>
-      <c r="AD11" s="45">
+      <c r="AD11" s="44">
         <v>102119.4</v>
       </c>
-      <c r="AE11" s="49">
+      <c r="AE11" s="48">
         <v>122478.7</v>
       </c>
-      <c r="AF11" s="49">
+      <c r="AF11" s="48">
         <v>142235.1</v>
       </c>
-      <c r="AG11" s="50">
+      <c r="AG11" s="49">
         <v>168629.2</v>
       </c>
-      <c r="AH11" s="51">
+      <c r="AH11" s="50">
         <v>239918.8</v>
       </c>
-      <c r="AI11" s="52">
+      <c r="AI11" s="51">
         <v>269189.685</v>
       </c>
-      <c r="AJ11" s="45">
+      <c r="AJ11" s="44">
         <v>282196.80300000001</v>
       </c>
-      <c r="AK11" s="30"/>
-[...29 lines deleted...]
-      <c r="A12" s="56" t="s">
+      <c r="AK11" s="94">
+        <v>403218.92300000001</v>
+      </c>
+      <c r="AL11" s="29"/>
+      <c r="AM11" s="29"/>
+      <c r="AN11" s="29"/>
+      <c r="AO11" s="29"/>
+      <c r="AP11" s="29"/>
+      <c r="AQ11" s="29"/>
+      <c r="AR11" s="29"/>
+      <c r="AS11" s="29"/>
+      <c r="AT11" s="29"/>
+      <c r="AU11" s="29"/>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="29"/>
+      <c r="AY11" s="29"/>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
+      <c r="BB11" s="29"/>
+      <c r="BC11" s="29"/>
+      <c r="BD11" s="29"/>
+      <c r="BE11" s="29"/>
+      <c r="BF11" s="29"/>
+      <c r="BG11" s="29"/>
+      <c r="BH11" s="29"/>
+      <c r="BI11" s="29"/>
+      <c r="BJ11" s="29"/>
+      <c r="BK11" s="29"/>
+      <c r="BL11" s="29"/>
+    </row>
+    <row r="12" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="35">
+      <c r="B12" s="34">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>0.06</v>
       </c>
-      <c r="D12" s="35">
+      <c r="D12" s="34">
         <v>1.179</v>
       </c>
-      <c r="E12" s="35">
+      <c r="E12" s="34">
         <v>6.8529999999999998</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="34">
         <v>111.605</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="34">
         <v>241.26300000000001</v>
       </c>
-      <c r="H12" s="35">
+      <c r="H12" s="34">
         <v>379.65199999999999</v>
       </c>
-      <c r="I12" s="35">
+      <c r="I12" s="34">
         <v>278.19400000000002</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="34">
         <v>274.37599999999998</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="18">
         <v>340.56900000000002</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="18">
         <v>385.714</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="18">
         <v>306.90600000000001</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="18">
         <v>420.11900000000003</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="18">
         <v>246.20599999999999</v>
       </c>
-      <c r="P12" s="46">
+      <c r="P12" s="45">
         <v>296.20499999999998</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="18">
         <v>389.18099999999998</v>
       </c>
-      <c r="R12" s="45">
+      <c r="R12" s="44">
         <v>397.435</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>430.92</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>609.38400000000001</v>
       </c>
-      <c r="U12" s="46">
+      <c r="U12" s="45">
         <v>576.9</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>706.3</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="44">
         <v>952.3</v>
       </c>
-      <c r="X12" s="46">
+      <c r="X12" s="45">
         <v>1513.51</v>
       </c>
-      <c r="Y12" s="45">
+      <c r="Y12" s="44">
         <v>1220.3</v>
       </c>
-      <c r="Z12" s="45">
+      <c r="Z12" s="44">
         <v>688.2</v>
       </c>
-      <c r="AA12" s="54">
+      <c r="AA12" s="53">
         <v>803.4</v>
       </c>
-      <c r="AB12" s="54" t="s">
+      <c r="AB12" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="AC12" s="19">
+      <c r="AC12" s="18">
         <v>2169.1</v>
       </c>
-      <c r="AD12" s="45">
+      <c r="AD12" s="44">
         <v>2552</v>
       </c>
-      <c r="AE12" s="49">
+      <c r="AE12" s="48">
         <v>1651.8</v>
       </c>
-      <c r="AF12" s="49">
+      <c r="AF12" s="48">
         <v>2789.4</v>
       </c>
-      <c r="AG12" s="50">
+      <c r="AG12" s="49">
         <v>3183.1</v>
       </c>
-      <c r="AH12" s="51">
+      <c r="AH12" s="50">
         <v>13502.5</v>
       </c>
-      <c r="AI12" s="52">
+      <c r="AI12" s="51">
         <v>13391.637000000001</v>
       </c>
-      <c r="AJ12" s="45">
+      <c r="AJ12" s="44">
         <v>10492.523999999999</v>
       </c>
-      <c r="AK12" s="30"/>
-[...29 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="AK12" s="94">
+        <v>11969.486000000001</v>
+      </c>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
+      <c r="BD12" s="29"/>
+      <c r="BE12" s="29"/>
+      <c r="BF12" s="29"/>
+      <c r="BG12" s="29"/>
+      <c r="BH12" s="29"/>
+      <c r="BI12" s="29"/>
+      <c r="BJ12" s="29"/>
+      <c r="BK12" s="29"/>
+      <c r="BL12" s="29"/>
+    </row>
+    <row r="13" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="35">
+      <c r="B13" s="34">
         <v>0.16900000000000001</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="34">
         <v>0.439</v>
       </c>
-      <c r="D13" s="35">
+      <c r="D13" s="34">
         <v>3.47</v>
       </c>
-      <c r="E13" s="35">
+      <c r="E13" s="34">
         <v>28.064</v>
       </c>
-      <c r="F13" s="35">
+      <c r="F13" s="34">
         <v>210.48699999999999</v>
       </c>
-      <c r="G13" s="35">
+      <c r="G13" s="34">
         <v>148.512</v>
       </c>
-      <c r="H13" s="35">
+      <c r="H13" s="34">
         <v>242.35499999999999</v>
       </c>
-      <c r="I13" s="35">
+      <c r="I13" s="34">
         <v>206.70099999999999</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="34">
         <v>192.71799999999999</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="18">
         <v>245.87700000000001</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="18">
         <v>315.01499999999999</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="18">
         <v>678.18700000000001</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="18">
         <v>320.428</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>965.40300000000002</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="18">
         <v>1080.009</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="18">
         <v>711.35599999999999</v>
       </c>
-      <c r="R13" s="45">
+      <c r="R13" s="44">
         <v>462.21199999999999</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>464.55099999999999</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>505.66899999999998</v>
       </c>
-      <c r="U13" s="46">
+      <c r="U13" s="45">
         <v>457.3</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>620.9</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="44">
         <v>845.8</v>
       </c>
-      <c r="X13" s="45">
+      <c r="X13" s="44">
         <v>943.59400000000005</v>
       </c>
-      <c r="Y13" s="45">
+      <c r="Y13" s="44">
         <v>1229.8</v>
       </c>
-      <c r="Z13" s="45">
+      <c r="Z13" s="44">
         <v>1589.7</v>
       </c>
-      <c r="AA13" s="47">
+      <c r="AA13" s="46">
         <v>1854.3</v>
       </c>
-      <c r="AB13" s="54" t="s">
+      <c r="AB13" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="AC13" s="19">
+      <c r="AC13" s="18">
         <v>5241.6000000000004</v>
       </c>
-      <c r="AD13" s="45">
+      <c r="AD13" s="44">
         <v>1854</v>
       </c>
-      <c r="AE13" s="49">
+      <c r="AE13" s="48">
         <v>1602.7</v>
       </c>
-      <c r="AF13" s="49">
+      <c r="AF13" s="48">
         <v>2028.1</v>
       </c>
-      <c r="AG13" s="50">
+      <c r="AG13" s="49">
         <v>4169.8999999999996</v>
       </c>
-      <c r="AH13" s="51">
+      <c r="AH13" s="50">
         <v>6797.6</v>
       </c>
-      <c r="AI13" s="52">
+      <c r="AI13" s="51">
         <v>9264.6910000000007</v>
       </c>
-      <c r="AJ13" s="45">
+      <c r="AJ13" s="44">
         <v>8024.9120000000003</v>
       </c>
-      <c r="AK13" s="30"/>
-[...29 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="AK13" s="94">
+        <v>7133.1750000000002</v>
+      </c>
+      <c r="AL13" s="29"/>
+      <c r="AM13" s="29"/>
+      <c r="AN13" s="29"/>
+      <c r="AO13" s="29"/>
+      <c r="AP13" s="29"/>
+      <c r="AQ13" s="29"/>
+      <c r="AR13" s="29"/>
+      <c r="AS13" s="29"/>
+      <c r="AT13" s="29"/>
+      <c r="AU13" s="29"/>
+      <c r="AV13" s="29"/>
+      <c r="AW13" s="29"/>
+      <c r="AX13" s="29"/>
+      <c r="AY13" s="29"/>
+      <c r="AZ13" s="29"/>
+      <c r="BA13" s="29"/>
+      <c r="BB13" s="29"/>
+      <c r="BC13" s="29"/>
+      <c r="BD13" s="29"/>
+      <c r="BE13" s="29"/>
+      <c r="BF13" s="29"/>
+      <c r="BG13" s="29"/>
+      <c r="BH13" s="29"/>
+      <c r="BI13" s="29"/>
+      <c r="BJ13" s="29"/>
+      <c r="BK13" s="29"/>
+      <c r="BL13" s="29"/>
+    </row>
+    <row r="14" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="35">
+      <c r="B14" s="34">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="34">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="D14" s="35">
+      <c r="D14" s="34">
         <v>0.63800000000000001</v>
       </c>
-      <c r="E14" s="35">
+      <c r="E14" s="34">
         <v>5.1520000000000001</v>
       </c>
-      <c r="F14" s="35">
+      <c r="F14" s="34">
         <v>47.521000000000001</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="34">
         <v>28.869</v>
       </c>
-      <c r="H14" s="35">
+      <c r="H14" s="34">
         <v>64.676000000000002</v>
       </c>
-      <c r="I14" s="35">
+      <c r="I14" s="34">
         <v>53.012</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="34">
         <v>41.588999999999999</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="18">
         <v>100.53</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="18">
         <v>144.238</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="18">
         <v>139.13800000000001</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="18">
         <v>182.108</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>128.77600000000001</v>
       </c>
-      <c r="P14" s="46">
+      <c r="P14" s="45">
         <v>121.53400000000001</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="18">
         <v>161.428</v>
       </c>
-      <c r="R14" s="45">
+      <c r="R14" s="44">
         <v>191.78299999999999</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>171.53100000000001</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>188.73400000000001</v>
       </c>
-      <c r="U14" s="46">
+      <c r="U14" s="45">
         <v>164.2</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>205.7</v>
       </c>
-      <c r="W14" s="45">
+      <c r="W14" s="44">
         <v>234.9</v>
       </c>
-      <c r="X14" s="45">
+      <c r="X14" s="44">
         <v>285.41000000000003</v>
       </c>
-      <c r="Y14" s="57">
+      <c r="Y14" s="56">
         <v>322.39999999999998</v>
       </c>
-      <c r="Z14" s="45">
+      <c r="Z14" s="44">
         <v>248.8</v>
       </c>
-      <c r="AA14" s="54">
+      <c r="AA14" s="53">
         <v>205.6</v>
       </c>
-      <c r="AB14" s="54">
+      <c r="AB14" s="53">
         <v>291.10000000000002</v>
       </c>
-      <c r="AC14" s="19">
+      <c r="AC14" s="18">
         <v>221.5</v>
       </c>
-      <c r="AD14" s="45">
+      <c r="AD14" s="44">
         <v>227.9</v>
       </c>
-      <c r="AE14" s="49">
+      <c r="AE14" s="48">
         <v>306.89999999999998</v>
       </c>
-      <c r="AF14" s="49">
+      <c r="AF14" s="48">
         <v>645.1</v>
       </c>
-      <c r="AG14" s="50">
+      <c r="AG14" s="49">
         <v>1537.9</v>
       </c>
-      <c r="AH14" s="51">
+      <c r="AH14" s="50">
         <v>2694.6</v>
       </c>
-      <c r="AI14" s="52">
+      <c r="AI14" s="51">
         <v>4245.7610000000004</v>
       </c>
-      <c r="AJ14" s="45">
+      <c r="AJ14" s="44">
         <v>4749.2569999999996</v>
       </c>
-      <c r="AK14" s="30"/>
-[...29 lines deleted...]
-      <c r="A15" s="56" t="s">
+      <c r="AK14" s="94">
+        <v>4941.3389999999999</v>
+      </c>
+      <c r="AL14" s="29"/>
+      <c r="AM14" s="29"/>
+      <c r="AN14" s="29"/>
+      <c r="AO14" s="29"/>
+      <c r="AP14" s="29"/>
+      <c r="AQ14" s="29"/>
+      <c r="AR14" s="29"/>
+      <c r="AS14" s="29"/>
+      <c r="AT14" s="29"/>
+      <c r="AU14" s="29"/>
+      <c r="AV14" s="29"/>
+      <c r="AW14" s="29"/>
+      <c r="AX14" s="29"/>
+      <c r="AY14" s="29"/>
+      <c r="AZ14" s="29"/>
+      <c r="BA14" s="29"/>
+      <c r="BB14" s="29"/>
+      <c r="BC14" s="29"/>
+      <c r="BD14" s="29"/>
+      <c r="BE14" s="29"/>
+      <c r="BF14" s="29"/>
+      <c r="BG14" s="29"/>
+      <c r="BH14" s="29"/>
+      <c r="BI14" s="29"/>
+      <c r="BJ14" s="29"/>
+      <c r="BK14" s="29"/>
+      <c r="BL14" s="29"/>
+    </row>
+    <row r="15" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="35">
+      <c r="B15" s="34">
         <v>0.108</v>
       </c>
-      <c r="C15" s="35">
+      <c r="C15" s="34">
         <v>0.3</v>
       </c>
-      <c r="D15" s="35">
+      <c r="D15" s="34">
         <v>2.097</v>
       </c>
-      <c r="E15" s="35">
+      <c r="E15" s="34">
         <v>15.446999999999999</v>
       </c>
-      <c r="F15" s="35">
+      <c r="F15" s="34">
         <v>136.274</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G15" s="34">
         <v>78.257999999999996</v>
       </c>
-      <c r="H15" s="35">
+      <c r="H15" s="34">
         <v>155.52500000000001</v>
       </c>
-      <c r="I15" s="35">
+      <c r="I15" s="34">
         <v>149.77799999999999</v>
       </c>
-      <c r="J15" s="35">
+      <c r="J15" s="34">
         <v>88.966999999999999</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="18">
         <v>142.02500000000001</v>
       </c>
-      <c r="L15" s="19">
+      <c r="L15" s="18">
         <v>158.45500000000001</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="18">
         <v>129.69399999999999</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="18">
         <v>132.64699999999999</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="18">
         <v>181.761</v>
       </c>
-      <c r="P15" s="46">
+      <c r="P15" s="45">
         <v>140.958</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="18">
         <v>212.93100000000001</v>
       </c>
-      <c r="R15" s="45">
+      <c r="R15" s="44">
         <v>147.63499999999999</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>147.452</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>141.80799999999999</v>
       </c>
-      <c r="U15" s="46">
+      <c r="U15" s="45">
         <v>179</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>300.2</v>
       </c>
-      <c r="W15" s="45">
+      <c r="W15" s="44">
         <v>500.3</v>
       </c>
-      <c r="X15" s="45">
+      <c r="X15" s="44">
         <v>651.12699999999995</v>
       </c>
-      <c r="Y15" s="57">
+      <c r="Y15" s="56">
         <v>847.1</v>
       </c>
-      <c r="Z15" s="45">
+      <c r="Z15" s="44">
         <v>1265.9000000000001</v>
       </c>
-      <c r="AA15" s="47">
+      <c r="AA15" s="46">
         <v>1580.2</v>
       </c>
-      <c r="AB15" s="54" t="s">
+      <c r="AB15" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="AC15" s="19">
+      <c r="AC15" s="18">
         <v>4999.5</v>
       </c>
-      <c r="AD15" s="45">
+      <c r="AD15" s="44">
         <v>1437.9</v>
       </c>
-      <c r="AE15" s="49">
+      <c r="AE15" s="48">
         <v>967.6</v>
       </c>
-      <c r="AF15" s="49">
+      <c r="AF15" s="48">
         <v>1272.5999999999999</v>
       </c>
-      <c r="AG15" s="50">
+      <c r="AG15" s="49">
         <v>2507.6999999999998</v>
       </c>
-      <c r="AH15" s="51">
+      <c r="AH15" s="50">
         <v>3979.4</v>
       </c>
-      <c r="AI15" s="52">
+      <c r="AI15" s="51">
         <v>4903.0389999999998</v>
       </c>
-      <c r="AJ15" s="45">
+      <c r="AJ15" s="44">
         <v>3159.8310000000001</v>
       </c>
-      <c r="AK15" s="30"/>
-[...29 lines deleted...]
-      <c r="A16" s="56" t="s">
+      <c r="AK15" s="94">
+        <v>2137.1469999999999</v>
+      </c>
+      <c r="AL15" s="29"/>
+      <c r="AM15" s="29"/>
+      <c r="AN15" s="29"/>
+      <c r="AO15" s="29"/>
+      <c r="AP15" s="29"/>
+      <c r="AQ15" s="29"/>
+      <c r="AR15" s="29"/>
+      <c r="AS15" s="29"/>
+      <c r="AT15" s="29"/>
+      <c r="AU15" s="29"/>
+      <c r="AV15" s="29"/>
+      <c r="AW15" s="29"/>
+      <c r="AX15" s="29"/>
+      <c r="AY15" s="29"/>
+      <c r="AZ15" s="29"/>
+      <c r="BA15" s="29"/>
+      <c r="BB15" s="29"/>
+      <c r="BC15" s="29"/>
+      <c r="BD15" s="29"/>
+      <c r="BE15" s="29"/>
+      <c r="BF15" s="29"/>
+      <c r="BG15" s="29"/>
+      <c r="BH15" s="29"/>
+      <c r="BI15" s="29"/>
+      <c r="BJ15" s="29"/>
+      <c r="BK15" s="29"/>
+      <c r="BL15" s="29"/>
+    </row>
+    <row r="16" spans="1:64" s="22" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="35">
+      <c r="B16" s="34">
         <v>7.2999999999999995E-2</v>
       </c>
-      <c r="C16" s="35">
+      <c r="C16" s="34">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="D16" s="35">
+      <c r="D16" s="34">
         <v>0.92300000000000004</v>
       </c>
-      <c r="E16" s="35">
+      <c r="E16" s="34">
         <v>9.4250000000000007</v>
       </c>
-      <c r="F16" s="35">
+      <c r="F16" s="34">
         <v>84.757999999999996</v>
       </c>
-      <c r="G16" s="35">
+      <c r="G16" s="34">
         <v>140.096</v>
       </c>
-      <c r="H16" s="35">
+      <c r="H16" s="34">
         <v>96.328999999999994</v>
       </c>
-      <c r="I16" s="35">
+      <c r="I16" s="34">
         <v>59.139000000000003</v>
       </c>
-      <c r="J16" s="35">
+      <c r="J16" s="34">
         <v>38.911999999999999</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="43">
         <v>35.222999999999999</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="43">
         <v>38.131999999999998</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="43">
         <v>43.466999999999999</v>
       </c>
-      <c r="N16" s="44">
+      <c r="N16" s="43">
         <v>40.073</v>
       </c>
-      <c r="O16" s="44">
+      <c r="O16" s="43">
         <v>63.603999999999999</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="43">
         <v>103.94799999999999</v>
       </c>
-      <c r="Q16" s="44">
+      <c r="Q16" s="43">
         <v>172.39099999999999</v>
       </c>
-      <c r="R16" s="45">
+      <c r="R16" s="44">
         <v>182.48599999999999</v>
       </c>
-      <c r="S16" s="45">
+      <c r="S16" s="44">
         <v>249.15</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>340.48399999999998</v>
       </c>
-      <c r="U16" s="46">
+      <c r="U16" s="45">
         <v>236.3</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>448.6</v>
       </c>
-      <c r="W16" s="45">
+      <c r="W16" s="44">
         <v>600.5</v>
       </c>
-      <c r="X16" s="45">
+      <c r="X16" s="44">
         <v>1155.3030000000001</v>
       </c>
-      <c r="Y16" s="45">
+      <c r="Y16" s="44">
         <v>956.8</v>
       </c>
-      <c r="Z16" s="45">
+      <c r="Z16" s="44">
         <v>811.4</v>
       </c>
-      <c r="AA16" s="47">
+      <c r="AA16" s="46">
         <v>1382.9</v>
       </c>
-      <c r="AB16" s="54" t="s">
+      <c r="AB16" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="AC16" s="19">
+      <c r="AC16" s="18">
         <v>1169</v>
       </c>
-      <c r="AD16" s="45">
+      <c r="AD16" s="44">
         <v>1910.4</v>
       </c>
-      <c r="AE16" s="49">
+      <c r="AE16" s="48">
         <v>1448.6</v>
       </c>
-      <c r="AF16" s="49">
+      <c r="AF16" s="48">
         <v>1241.9000000000001</v>
       </c>
-      <c r="AG16" s="50">
+      <c r="AG16" s="49">
         <v>2384.4</v>
       </c>
-      <c r="AH16" s="51">
+      <c r="AH16" s="50">
         <v>3885</v>
       </c>
-      <c r="AI16" s="52">
+      <c r="AI16" s="51">
         <v>7053.2960000000003</v>
       </c>
-      <c r="AJ16" s="45">
+      <c r="AJ16" s="44">
         <v>7783.6949999999997</v>
       </c>
-      <c r="AK16" s="30"/>
-[...29 lines deleted...]
-      <c r="A17" s="56" t="s">
+      <c r="AK16" s="94">
+        <v>11224.215</v>
+      </c>
+      <c r="AL16" s="29"/>
+      <c r="AM16" s="29"/>
+      <c r="AN16" s="29"/>
+      <c r="AO16" s="29"/>
+      <c r="AP16" s="29"/>
+      <c r="AQ16" s="29"/>
+      <c r="AR16" s="29"/>
+      <c r="AS16" s="29"/>
+      <c r="AT16" s="29"/>
+      <c r="AU16" s="29"/>
+      <c r="AV16" s="29"/>
+      <c r="AW16" s="29"/>
+      <c r="AX16" s="29"/>
+      <c r="AY16" s="29"/>
+      <c r="AZ16" s="29"/>
+      <c r="BA16" s="29"/>
+      <c r="BB16" s="29"/>
+      <c r="BC16" s="29"/>
+      <c r="BD16" s="29"/>
+      <c r="BE16" s="29"/>
+      <c r="BF16" s="29"/>
+      <c r="BG16" s="29"/>
+      <c r="BH16" s="29"/>
+      <c r="BI16" s="29"/>
+      <c r="BJ16" s="29"/>
+      <c r="BK16" s="29"/>
+      <c r="BL16" s="29"/>
+    </row>
+    <row r="17" spans="1:64" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="35">
+      <c r="B17" s="34">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="D17" s="35">
+      <c r="D17" s="34">
         <v>3.6999999999999998E-2</v>
       </c>
-      <c r="E17" s="35">
+      <c r="E17" s="34">
         <v>0.47799999999999998</v>
       </c>
-      <c r="F17" s="35">
+      <c r="F17" s="34">
         <v>8.8390000000000004</v>
       </c>
-      <c r="G17" s="35">
+      <c r="G17" s="34">
         <v>26.792000000000002</v>
       </c>
-      <c r="H17" s="35">
+      <c r="H17" s="34">
         <v>22.794</v>
       </c>
-      <c r="I17" s="35">
+      <c r="I17" s="34">
         <v>23.954999999999998</v>
       </c>
-      <c r="J17" s="35">
+      <c r="J17" s="34">
         <v>17.588000000000001</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="18">
         <v>1.145</v>
       </c>
-      <c r="L17" s="19">
+      <c r="L17" s="18">
         <v>1.0549999999999999</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M17" s="18">
         <v>2.9780000000000002</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N17" s="18">
         <v>10.699</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>75.313999999999993</v>
       </c>
-      <c r="P17" s="19">
+      <c r="P17" s="18">
         <v>111.253</v>
       </c>
-      <c r="Q17" s="19">
+      <c r="Q17" s="18">
         <v>141.99299999999999</v>
       </c>
-      <c r="R17" s="45">
+      <c r="R17" s="44">
         <v>122.81</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>175.01300000000001</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>127.51900000000001</v>
       </c>
-      <c r="U17" s="46">
+      <c r="U17" s="45">
         <v>197.3</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>192.2</v>
       </c>
-      <c r="W17" s="45">
+      <c r="W17" s="44">
         <v>184.6</v>
       </c>
-      <c r="X17" s="45">
+      <c r="X17" s="44">
         <v>162.94800000000001</v>
       </c>
-      <c r="Y17" s="57">
+      <c r="Y17" s="56">
         <v>158.30000000000001</v>
       </c>
-      <c r="Z17" s="45">
+      <c r="Z17" s="44">
         <v>146.4</v>
       </c>
-      <c r="AA17" s="54">
+      <c r="AA17" s="53">
         <v>135.19999999999999</v>
       </c>
-      <c r="AB17" s="54">
+      <c r="AB17" s="53">
         <v>128.4</v>
       </c>
-      <c r="AC17" s="19">
+      <c r="AC17" s="18">
         <v>172.6</v>
       </c>
-      <c r="AD17" s="45">
+      <c r="AD17" s="44">
         <v>199.1</v>
       </c>
-      <c r="AE17" s="49">
+      <c r="AE17" s="48">
         <v>182.6</v>
       </c>
-      <c r="AF17" s="49">
+      <c r="AF17" s="48">
         <v>154.1</v>
       </c>
-      <c r="AG17" s="50">
+      <c r="AG17" s="49">
         <v>246.2</v>
       </c>
-      <c r="AH17" s="51">
+      <c r="AH17" s="50">
         <v>313.39999999999998</v>
       </c>
-      <c r="AI17" s="52">
+      <c r="AI17" s="51">
         <v>1570.9390000000001</v>
       </c>
-      <c r="AJ17" s="45">
+      <c r="AJ17" s="44">
         <v>2717.5740000000001</v>
       </c>
-      <c r="AK17" s="30"/>
-[...29 lines deleted...]
-      <c r="A18" s="56" t="s">
+      <c r="AK17" s="94">
+        <v>2738.9949999999999</v>
+      </c>
+      <c r="AL17" s="29"/>
+      <c r="AM17" s="29"/>
+      <c r="AN17" s="29"/>
+      <c r="AO17" s="29"/>
+      <c r="AP17" s="29"/>
+      <c r="AQ17" s="29"/>
+      <c r="AR17" s="29"/>
+      <c r="AS17" s="29"/>
+      <c r="AT17" s="29"/>
+      <c r="AU17" s="29"/>
+      <c r="AV17" s="29"/>
+      <c r="AW17" s="29"/>
+      <c r="AX17" s="29"/>
+      <c r="AY17" s="29"/>
+      <c r="AZ17" s="29"/>
+      <c r="BA17" s="29"/>
+      <c r="BB17" s="29"/>
+      <c r="BC17" s="29"/>
+      <c r="BD17" s="29"/>
+      <c r="BE17" s="29"/>
+      <c r="BF17" s="29"/>
+      <c r="BG17" s="29"/>
+      <c r="BH17" s="29"/>
+      <c r="BI17" s="29"/>
+      <c r="BJ17" s="29"/>
+      <c r="BK17" s="29"/>
+      <c r="BL17" s="29"/>
+    </row>
+    <row r="18" spans="1:64" s="22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="55" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="19" t="s">
+      <c r="B18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="19" t="s">
+      <c r="C18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="19" t="s">
+      <c r="D18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E18" s="19" t="s">
+      <c r="E18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F18" s="19" t="s">
+      <c r="F18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G18" s="19" t="s">
+      <c r="G18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="19" t="s">
+      <c r="H18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I18" s="19" t="s">
+      <c r="I18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J18" s="19" t="s">
+      <c r="J18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="18">
         <v>37.386000000000003</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L18" s="18">
         <v>54.941000000000003</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="18">
         <v>32.006999999999998</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="18">
         <v>89.338999999999999</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="18">
         <v>59.13</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P18" s="18">
         <v>81.81</v>
       </c>
-      <c r="Q18" s="19">
+      <c r="Q18" s="18">
         <v>107.8</v>
       </c>
-      <c r="R18" s="45">
+      <c r="R18" s="44">
         <v>136.79900000000001</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>178.00399999999999</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>178.238</v>
       </c>
-      <c r="U18" s="46">
+      <c r="U18" s="45">
         <v>194</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>195.3</v>
       </c>
-      <c r="W18" s="45">
+      <c r="W18" s="44">
         <v>167.7</v>
       </c>
-      <c r="X18" s="45">
+      <c r="X18" s="44">
         <v>224.84399999999999</v>
       </c>
-      <c r="Y18" s="57">
+      <c r="Y18" s="56">
         <v>222.1</v>
       </c>
-      <c r="Z18" s="45">
+      <c r="Z18" s="44">
         <v>207.1</v>
       </c>
-      <c r="AA18" s="54">
+      <c r="AA18" s="53">
         <v>173.6</v>
       </c>
-      <c r="AB18" s="54">
+      <c r="AB18" s="53">
         <v>210.7</v>
       </c>
-      <c r="AC18" s="19">
+      <c r="AC18" s="18">
         <v>397.4</v>
       </c>
-      <c r="AD18" s="45">
+      <c r="AD18" s="44">
         <v>536.20000000000005</v>
       </c>
-      <c r="AE18" s="49">
+      <c r="AE18" s="48">
         <v>568</v>
       </c>
-      <c r="AF18" s="49">
+      <c r="AF18" s="48">
         <v>615.5</v>
       </c>
-      <c r="AG18" s="50">
+      <c r="AG18" s="49">
         <v>703.2</v>
       </c>
-      <c r="AH18" s="51">
+      <c r="AH18" s="50">
         <v>764.7</v>
       </c>
-      <c r="AI18" s="52">
+      <c r="AI18" s="51">
         <v>1163.502</v>
       </c>
-      <c r="AJ18" s="45">
+      <c r="AJ18" s="44">
         <v>1131.4079999999999</v>
       </c>
-      <c r="AK18" s="30"/>
-[...29 lines deleted...]
-      <c r="A19" s="56" t="s">
+      <c r="AK18" s="94">
+        <v>808.697</v>
+      </c>
+      <c r="AL18" s="29"/>
+      <c r="AM18" s="29"/>
+      <c r="AN18" s="29"/>
+      <c r="AO18" s="29"/>
+      <c r="AP18" s="29"/>
+      <c r="AQ18" s="29"/>
+      <c r="AR18" s="29"/>
+      <c r="AS18" s="29"/>
+      <c r="AT18" s="29"/>
+      <c r="AU18" s="29"/>
+      <c r="AV18" s="29"/>
+      <c r="AW18" s="29"/>
+      <c r="AX18" s="29"/>
+      <c r="AY18" s="29"/>
+      <c r="AZ18" s="29"/>
+      <c r="BA18" s="29"/>
+      <c r="BB18" s="29"/>
+      <c r="BC18" s="29"/>
+      <c r="BD18" s="29"/>
+      <c r="BE18" s="29"/>
+      <c r="BF18" s="29"/>
+      <c r="BG18" s="29"/>
+      <c r="BH18" s="29"/>
+      <c r="BI18" s="29"/>
+      <c r="BJ18" s="29"/>
+      <c r="BK18" s="29"/>
+      <c r="BL18" s="29"/>
+    </row>
+    <row r="19" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="B19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="19" t="s">
+      <c r="C19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D19" s="19" t="s">
+      <c r="D19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E19" s="19" t="s">
+      <c r="E19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F19" s="19" t="s">
+      <c r="F19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G19" s="19" t="s">
+      <c r="G19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="19" t="s">
+      <c r="H19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I19" s="19" t="s">
+      <c r="I19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J19" s="19" t="s">
+      <c r="J19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="K19" s="19" t="s">
+      <c r="K19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="L19" s="19" t="s">
+      <c r="L19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="M19" s="19" t="s">
+      <c r="M19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="N19" s="19" t="s">
+      <c r="N19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="19" t="s">
+      <c r="O19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="P19" s="19" t="s">
+      <c r="P19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="Q19" s="19" t="s">
+      <c r="Q19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="R19" s="51" t="s">
+      <c r="R19" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="S19" s="51" t="s">
+      <c r="S19" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>863.83399999999995</v>
       </c>
-      <c r="U19" s="46">
+      <c r="U19" s="45">
         <v>1329.8</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>125.4</v>
       </c>
-      <c r="W19" s="45">
+      <c r="W19" s="44">
         <v>17.3</v>
       </c>
-      <c r="X19" s="45">
+      <c r="X19" s="44">
         <v>24.808</v>
       </c>
-      <c r="Y19" s="57">
+      <c r="Y19" s="56">
         <v>94.3</v>
       </c>
-      <c r="Z19" s="45">
+      <c r="Z19" s="44">
         <v>51.4</v>
       </c>
-      <c r="AA19" s="54">
+      <c r="AA19" s="53">
         <v>120.4</v>
       </c>
-      <c r="AB19" s="54" t="s">
+      <c r="AB19" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="AC19" s="51" t="s">
+      <c r="AC19" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AD19" s="51" t="s">
+      <c r="AD19" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AE19" s="51" t="s">
+      <c r="AE19" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AF19" s="19" t="s">
+      <c r="AF19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AG19" s="19" t="s">
+      <c r="AG19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AH19" s="51"/>
-      <c r="AI19" s="19" t="s">
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AJ19" s="45"/>
-[...30 lines deleted...]
-      <c r="A20" s="56" t="s">
+      <c r="AJ19" s="44"/>
+      <c r="AK19" s="92" t="s">
+        <v>27</v>
+      </c>
+      <c r="AL19" s="29"/>
+      <c r="AM19" s="29"/>
+      <c r="AN19" s="29"/>
+      <c r="AO19" s="29"/>
+      <c r="AP19" s="29"/>
+      <c r="AQ19" s="29"/>
+      <c r="AR19" s="29"/>
+      <c r="AS19" s="29"/>
+      <c r="AT19" s="29"/>
+      <c r="AU19" s="29"/>
+      <c r="AV19" s="29"/>
+      <c r="AW19" s="29"/>
+      <c r="AX19" s="29"/>
+      <c r="AY19" s="29"/>
+      <c r="AZ19" s="29"/>
+      <c r="BA19" s="29"/>
+      <c r="BB19" s="29"/>
+      <c r="BC19" s="29"/>
+      <c r="BD19" s="29"/>
+      <c r="BE19" s="29"/>
+      <c r="BF19" s="29"/>
+      <c r="BG19" s="29"/>
+      <c r="BH19" s="29"/>
+      <c r="BI19" s="29"/>
+      <c r="BJ19" s="29"/>
+      <c r="BK19" s="29"/>
+      <c r="BL19" s="29"/>
+    </row>
+    <row r="20" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="35">
+      <c r="B20" s="34">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C20" s="35">
+      <c r="C20" s="34">
         <v>0.112</v>
       </c>
-      <c r="D20" s="35">
+      <c r="D20" s="34">
         <v>0.46800000000000003</v>
       </c>
-      <c r="E20" s="35">
+      <c r="E20" s="34">
         <v>2.6680000000000001</v>
       </c>
-      <c r="F20" s="35">
+      <c r="F20" s="34">
         <v>66.798000000000002</v>
       </c>
-      <c r="G20" s="35">
+      <c r="G20" s="34">
         <v>118.572</v>
       </c>
-      <c r="H20" s="35">
+      <c r="H20" s="34">
         <v>84.298000000000002</v>
       </c>
-      <c r="I20" s="35">
+      <c r="I20" s="34">
         <v>38.561999999999998</v>
       </c>
-      <c r="J20" s="35">
+      <c r="J20" s="34">
         <v>37.784999999999997</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="43">
         <v>41.753999999999998</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="43">
         <v>57.2</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="43">
         <v>70.260000000000005</v>
       </c>
-      <c r="N20" s="44">
+      <c r="N20" s="43">
         <v>75.293000000000006</v>
       </c>
-      <c r="O20" s="44">
+      <c r="O20" s="43">
         <v>36.325000000000003</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="43">
         <v>50.548000000000002</v>
       </c>
-      <c r="Q20" s="44">
+      <c r="Q20" s="43">
         <v>65.108000000000004</v>
       </c>
-      <c r="R20" s="45">
+      <c r="R20" s="44">
         <v>64.784999999999997</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>302.608</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>412.52100000000002</v>
       </c>
-      <c r="U20" s="46">
+      <c r="U20" s="45">
         <v>922.1</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>465</v>
       </c>
-      <c r="W20" s="45">
+      <c r="W20" s="44">
         <v>68.7</v>
       </c>
-      <c r="X20" s="45">
+      <c r="X20" s="44">
         <v>153.80500000000001</v>
       </c>
-      <c r="Y20" s="57">
+      <c r="Y20" s="56">
         <v>184.1</v>
       </c>
-      <c r="Z20" s="45">
+      <c r="Z20" s="44">
         <v>144.69999999999999</v>
       </c>
-      <c r="AA20" s="54">
+      <c r="AA20" s="53">
         <v>579.9</v>
       </c>
-      <c r="AB20" s="54">
+      <c r="AB20" s="53">
         <v>952.5</v>
       </c>
-      <c r="AC20" s="19">
+      <c r="AC20" s="18">
         <v>1769.9</v>
       </c>
-      <c r="AD20" s="45">
+      <c r="AD20" s="44">
         <v>1349.5</v>
       </c>
-      <c r="AE20" s="49">
+      <c r="AE20" s="48">
         <v>1216.5</v>
       </c>
-      <c r="AF20" s="49">
+      <c r="AF20" s="48">
         <v>2991.3</v>
       </c>
-      <c r="AG20" s="50">
+      <c r="AG20" s="49">
         <v>3670.8</v>
       </c>
-      <c r="AH20" s="51">
+      <c r="AH20" s="50">
         <v>8217.2999999999993</v>
       </c>
-      <c r="AI20" s="52">
+      <c r="AI20" s="51">
         <v>11876.102000000001</v>
       </c>
-      <c r="AJ20" s="45">
+      <c r="AJ20" s="44">
         <v>7579.0259999999998</v>
       </c>
-      <c r="AK20" s="30"/>
-[...29 lines deleted...]
-      <c r="A21" s="56" t="s">
+      <c r="AK20" s="94">
+        <v>13494.433999999999</v>
+      </c>
+      <c r="AL20" s="29"/>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="29"/>
+      <c r="AO20" s="29"/>
+      <c r="AP20" s="29"/>
+      <c r="AQ20" s="29"/>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="29"/>
+      <c r="AV20" s="29"/>
+      <c r="AW20" s="29"/>
+      <c r="AX20" s="29"/>
+      <c r="AY20" s="29"/>
+      <c r="AZ20" s="29"/>
+      <c r="BA20" s="29"/>
+      <c r="BB20" s="29"/>
+      <c r="BC20" s="29"/>
+      <c r="BD20" s="29"/>
+      <c r="BE20" s="29"/>
+      <c r="BF20" s="29"/>
+      <c r="BG20" s="29"/>
+      <c r="BH20" s="29"/>
+      <c r="BI20" s="29"/>
+      <c r="BJ20" s="29"/>
+      <c r="BK20" s="29"/>
+      <c r="BL20" s="29"/>
+    </row>
+    <row r="21" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="19" t="s">
+      <c r="B21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="19" t="s">
+      <c r="C21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="19" t="s">
+      <c r="D21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="19" t="s">
+      <c r="E21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F21" s="19" t="s">
+      <c r="F21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G21" s="19" t="s">
+      <c r="G21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H21" s="19" t="s">
+      <c r="H21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I21" s="19" t="s">
+      <c r="I21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J21" s="35">
+      <c r="J21" s="34">
         <v>6.08</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K21" s="18">
         <v>1.2589999999999999</v>
       </c>
-      <c r="L21" s="19">
+      <c r="L21" s="18">
         <v>8.1820000000000004</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M21" s="18">
         <v>11.231999999999999</v>
       </c>
-      <c r="N21" s="19">
+      <c r="N21" s="18">
         <v>6.0060000000000002</v>
       </c>
-      <c r="O21" s="19">
+      <c r="O21" s="18">
         <v>11.244</v>
       </c>
-      <c r="P21" s="19">
+      <c r="P21" s="18">
         <v>13.637</v>
       </c>
-      <c r="Q21" s="19">
+      <c r="Q21" s="18">
         <v>9.5670000000000002</v>
       </c>
-      <c r="R21" s="45">
+      <c r="R21" s="44">
         <v>16.693999999999999</v>
       </c>
-      <c r="S21" s="45">
+      <c r="S21" s="44">
         <v>18.846</v>
       </c>
-      <c r="T21" s="45">
+      <c r="T21" s="44">
         <v>25.838999999999999</v>
       </c>
-      <c r="U21" s="46">
+      <c r="U21" s="45">
         <v>27.7</v>
       </c>
-      <c r="V21" s="46">
+      <c r="V21" s="45">
         <v>28</v>
       </c>
-      <c r="W21" s="45">
+      <c r="W21" s="44">
         <v>38.5</v>
       </c>
-      <c r="X21" s="45">
+      <c r="X21" s="44">
         <v>54.515999999999998</v>
       </c>
-      <c r="Y21" s="57">
+      <c r="Y21" s="56">
         <v>55.1</v>
       </c>
-      <c r="Z21" s="45">
+      <c r="Z21" s="44">
         <v>49.8</v>
       </c>
-      <c r="AA21" s="58">
+      <c r="AA21" s="57">
         <v>50.1</v>
       </c>
-      <c r="AB21" s="58">
+      <c r="AB21" s="57">
         <v>60.5</v>
       </c>
-      <c r="AC21" s="19">
+      <c r="AC21" s="18">
         <v>52.7</v>
       </c>
-      <c r="AD21" s="45">
+      <c r="AD21" s="44">
         <v>44.4</v>
       </c>
-      <c r="AE21" s="49">
+      <c r="AE21" s="48">
         <v>44.4</v>
       </c>
-      <c r="AF21" s="49">
+      <c r="AF21" s="48">
         <v>1306.7</v>
       </c>
-      <c r="AG21" s="50">
+      <c r="AG21" s="49">
         <v>61.4</v>
       </c>
-      <c r="AH21" s="51">
+      <c r="AH21" s="50">
         <v>42.8</v>
       </c>
-      <c r="AI21" s="52">
+      <c r="AI21" s="51">
         <v>29.922000000000001</v>
       </c>
-      <c r="AJ21" s="45">
+      <c r="AJ21" s="44">
         <v>39.262999999999998</v>
       </c>
-      <c r="AK21" s="30"/>
-[...29 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AK21" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AP21" s="29"/>
+      <c r="AQ21" s="29"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
+      <c r="AX21" s="29"/>
+      <c r="AY21" s="29"/>
+      <c r="AZ21" s="29"/>
+      <c r="BA21" s="29"/>
+      <c r="BB21" s="29"/>
+      <c r="BC21" s="29"/>
+      <c r="BD21" s="29"/>
+      <c r="BE21" s="29"/>
+      <c r="BF21" s="29"/>
+      <c r="BG21" s="29"/>
+      <c r="BH21" s="29"/>
+      <c r="BI21" s="29"/>
+      <c r="BJ21" s="29"/>
+      <c r="BK21" s="29"/>
+      <c r="BL21" s="29"/>
+    </row>
+    <row r="22" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="19" t="s">
+      <c r="B22" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="35">
+      <c r="C22" s="34">
         <v>1E-3</v>
       </c>
-      <c r="D22" s="19" t="s">
+      <c r="D22" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E22" s="19" t="s">
+      <c r="E22" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F22" s="35">
+      <c r="F22" s="34">
         <v>0.14499999999999999</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="34">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="H22" s="35">
+      <c r="H22" s="34">
         <v>20.46</v>
       </c>
-      <c r="I22" s="35">
+      <c r="I22" s="34">
         <v>14.343999999999999</v>
       </c>
-      <c r="J22" s="35">
+      <c r="J22" s="34">
         <v>22.893999999999998</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="43">
         <v>35.570999999999998</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="43">
         <v>55.162999999999997</v>
       </c>
-      <c r="M22" s="44">
+      <c r="M22" s="43">
         <v>135.64400000000001</v>
       </c>
-      <c r="N22" s="19">
+      <c r="N22" s="18">
         <v>179.363</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="43">
         <v>335.28399999999999</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="43">
         <v>1035.3800000000001</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="43">
         <v>830.01599999999996</v>
       </c>
-      <c r="R22" s="45">
+      <c r="R22" s="44">
         <v>1005.76</v>
       </c>
-      <c r="S22" s="45">
+      <c r="S22" s="44">
         <v>1501.5609999999999</v>
       </c>
-      <c r="T22" s="45">
+      <c r="T22" s="44">
         <v>1342.5609999999999</v>
       </c>
-      <c r="U22" s="46">
+      <c r="U22" s="45">
         <v>1318.2</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>1824.4</v>
       </c>
-      <c r="W22" s="45">
+      <c r="W22" s="44">
         <v>3563.7</v>
       </c>
-      <c r="X22" s="45">
+      <c r="X22" s="44">
         <v>4345.1360000000004</v>
       </c>
-      <c r="Y22" s="45">
+      <c r="Y22" s="44">
         <v>3210.6</v>
       </c>
-      <c r="Z22" s="45">
+      <c r="Z22" s="44">
         <v>3792.1</v>
       </c>
-      <c r="AA22" s="59">
+      <c r="AA22" s="58">
         <v>3429.1</v>
       </c>
-      <c r="AB22" s="58" t="s">
+      <c r="AB22" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="AC22" s="19">
+      <c r="AC22" s="18">
         <v>4675.6000000000004</v>
       </c>
-      <c r="AD22" s="45">
+      <c r="AD22" s="44">
         <v>5602.5</v>
       </c>
-      <c r="AE22" s="49">
+      <c r="AE22" s="48">
         <v>5524.2</v>
       </c>
-      <c r="AF22" s="49">
+      <c r="AF22" s="48">
         <v>7881.8</v>
       </c>
-      <c r="AG22" s="50">
+      <c r="AG22" s="49">
         <v>8527</v>
       </c>
-      <c r="AH22" s="51">
+      <c r="AH22" s="50">
         <v>7583.4</v>
       </c>
-      <c r="AI22" s="52">
+      <c r="AI22" s="51">
         <v>10079.093999999999</v>
       </c>
-      <c r="AJ22" s="45">
+      <c r="AJ22" s="44">
         <v>9940.8389999999999</v>
       </c>
-      <c r="AK22" s="30"/>
-[...29 lines deleted...]
-      <c r="A23" s="56" t="s">
+      <c r="AK22" s="94">
+        <v>12026.803</v>
+      </c>
+      <c r="AL22" s="29"/>
+      <c r="AM22" s="29"/>
+      <c r="AN22" s="29"/>
+      <c r="AO22" s="29"/>
+      <c r="AP22" s="29"/>
+      <c r="AQ22" s="29"/>
+      <c r="AR22" s="29"/>
+      <c r="AS22" s="29"/>
+      <c r="AT22" s="29"/>
+      <c r="AU22" s="29"/>
+      <c r="AV22" s="29"/>
+      <c r="AW22" s="29"/>
+      <c r="AX22" s="29"/>
+      <c r="AY22" s="29"/>
+      <c r="AZ22" s="29"/>
+      <c r="BA22" s="29"/>
+      <c r="BB22" s="29"/>
+      <c r="BC22" s="29"/>
+      <c r="BD22" s="29"/>
+      <c r="BE22" s="29"/>
+      <c r="BF22" s="29"/>
+      <c r="BG22" s="29"/>
+      <c r="BH22" s="29"/>
+      <c r="BI22" s="29"/>
+      <c r="BJ22" s="29"/>
+      <c r="BK22" s="29"/>
+      <c r="BL22" s="29"/>
+    </row>
+    <row r="23" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="35">
+      <c r="B23" s="34">
         <v>8.4000000000000005E-2</v>
       </c>
-      <c r="C23" s="35">
+      <c r="C23" s="34">
         <v>0.17199999999999999</v>
       </c>
-      <c r="D23" s="35">
+      <c r="D23" s="34">
         <v>2.6669999999999998</v>
       </c>
-      <c r="E23" s="35">
+      <c r="E23" s="34">
         <v>27.117999999999999</v>
       </c>
-      <c r="F23" s="35">
+      <c r="F23" s="34">
         <v>229.304</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G23" s="34">
         <v>281.03100000000001</v>
       </c>
-      <c r="H23" s="35">
+      <c r="H23" s="34">
         <v>308.202</v>
       </c>
-      <c r="I23" s="35">
+      <c r="I23" s="34">
         <v>231.411</v>
       </c>
-      <c r="J23" s="35">
+      <c r="J23" s="34">
         <v>91.24</v>
       </c>
-      <c r="K23" s="44">
+      <c r="K23" s="43">
         <v>72.343999999999994</v>
       </c>
-      <c r="L23" s="44">
+      <c r="L23" s="43">
         <v>175.85499999999999</v>
       </c>
-      <c r="M23" s="44">
+      <c r="M23" s="43">
         <v>246.77099999999999</v>
       </c>
-      <c r="N23" s="19">
+      <c r="N23" s="18">
         <v>267.863</v>
       </c>
-      <c r="O23" s="44">
+      <c r="O23" s="43">
         <v>418.97500000000002</v>
       </c>
-      <c r="P23" s="44">
+      <c r="P23" s="43">
         <v>316.27800000000002</v>
       </c>
-      <c r="Q23" s="44">
+      <c r="Q23" s="43">
         <v>703.51700000000005</v>
       </c>
-      <c r="R23" s="45">
+      <c r="R23" s="44">
         <v>902.86599999999999</v>
       </c>
-      <c r="S23" s="45">
+      <c r="S23" s="44">
         <v>1639.8810000000001</v>
       </c>
-      <c r="T23" s="45">
+      <c r="T23" s="44">
         <v>1866.559</v>
       </c>
-      <c r="U23" s="46">
+      <c r="U23" s="45">
         <v>942</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>1083.8</v>
       </c>
-      <c r="W23" s="45">
+      <c r="W23" s="44">
         <v>1158</v>
       </c>
-      <c r="X23" s="45">
+      <c r="X23" s="44">
         <v>1370.8869999999999</v>
       </c>
-      <c r="Y23" s="45">
+      <c r="Y23" s="44">
         <v>1535.9</v>
       </c>
-      <c r="Z23" s="45">
+      <c r="Z23" s="44">
         <v>2741.9</v>
       </c>
-      <c r="AA23" s="59">
+      <c r="AA23" s="58">
         <v>4399.3</v>
       </c>
-      <c r="AB23" s="58" t="s">
+      <c r="AB23" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="AC23" s="19">
+      <c r="AC23" s="18">
         <v>6192.3</v>
       </c>
-      <c r="AD23" s="45">
+      <c r="AD23" s="44">
         <v>8909.5</v>
       </c>
-      <c r="AE23" s="49">
+      <c r="AE23" s="48">
         <v>8090.7</v>
       </c>
-      <c r="AF23" s="49">
+      <c r="AF23" s="48">
         <v>10364.4</v>
       </c>
-      <c r="AG23" s="50">
+      <c r="AG23" s="49">
         <v>9411.4</v>
       </c>
-      <c r="AH23" s="51">
+      <c r="AH23" s="50">
         <v>12482.5</v>
       </c>
-      <c r="AI23" s="52">
+      <c r="AI23" s="51">
         <v>17834.669000000002</v>
       </c>
-      <c r="AJ23" s="45">
+      <c r="AJ23" s="44">
         <v>21218.967000000001</v>
       </c>
-      <c r="AK23" s="30"/>
-[...29 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="AK23" s="94">
+        <v>30060.094000000001</v>
+      </c>
+      <c r="AL23" s="29"/>
+      <c r="AM23" s="29"/>
+      <c r="AN23" s="29"/>
+      <c r="AO23" s="29"/>
+      <c r="AP23" s="29"/>
+      <c r="AQ23" s="29"/>
+      <c r="AR23" s="29"/>
+      <c r="AS23" s="29"/>
+      <c r="AT23" s="29"/>
+      <c r="AU23" s="29"/>
+      <c r="AV23" s="29"/>
+      <c r="AW23" s="29"/>
+      <c r="AX23" s="29"/>
+      <c r="AY23" s="29"/>
+      <c r="AZ23" s="29"/>
+      <c r="BA23" s="29"/>
+      <c r="BB23" s="29"/>
+      <c r="BC23" s="29"/>
+      <c r="BD23" s="29"/>
+      <c r="BE23" s="29"/>
+      <c r="BF23" s="29"/>
+      <c r="BG23" s="29"/>
+      <c r="BH23" s="29"/>
+      <c r="BI23" s="29"/>
+      <c r="BJ23" s="29"/>
+      <c r="BK23" s="29"/>
+      <c r="BL23" s="29"/>
+    </row>
+    <row r="24" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="19" t="s">
+      <c r="B24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="C24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D24" s="19" t="s">
+      <c r="D24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E24" s="19" t="s">
+      <c r="E24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F24" s="19" t="s">
+      <c r="F24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G24" s="19" t="s">
+      <c r="G24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H24" s="19" t="s">
+      <c r="H24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="19" t="s">
+      <c r="I24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J24" s="35">
+      <c r="J24" s="34">
         <v>11.048</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K24" s="18">
         <v>14.56</v>
       </c>
-      <c r="L24" s="19">
+      <c r="L24" s="18">
         <v>12.188000000000001</v>
       </c>
-      <c r="M24" s="19">
+      <c r="M24" s="18">
         <v>18.654</v>
       </c>
-      <c r="N24" s="19">
+      <c r="N24" s="18">
         <v>22.106999999999999</v>
       </c>
-      <c r="O24" s="19">
+      <c r="O24" s="18">
         <v>28.855</v>
       </c>
-      <c r="P24" s="19">
+      <c r="P24" s="18">
         <v>11.308</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="45">
         <v>19.419</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="44">
         <v>28.215</v>
       </c>
-      <c r="S24" s="45">
+      <c r="S24" s="44">
         <v>113.715</v>
       </c>
-      <c r="T24" s="45">
+      <c r="T24" s="44">
         <v>272.78699999999998</v>
       </c>
-      <c r="U24" s="50">
+      <c r="U24" s="49">
         <v>416.6</v>
       </c>
-      <c r="V24" s="50">
+      <c r="V24" s="49">
         <v>665</v>
       </c>
-      <c r="W24" s="45">
+      <c r="W24" s="44">
         <v>691.4</v>
       </c>
-      <c r="X24" s="45">
+      <c r="X24" s="44">
         <v>620.79499999999996</v>
       </c>
-      <c r="Y24" s="45">
+      <c r="Y24" s="44">
         <v>2321.1</v>
       </c>
-      <c r="Z24" s="45">
+      <c r="Z24" s="44">
         <v>1976.4</v>
       </c>
-      <c r="AA24" s="59">
+      <c r="AA24" s="58">
         <v>2564.5</v>
       </c>
-      <c r="AB24" s="58" t="s">
+      <c r="AB24" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AC24" s="19">
+      <c r="AC24" s="18">
         <v>213.6</v>
       </c>
-      <c r="AD24" s="45">
+      <c r="AD24" s="44">
         <v>524.9</v>
       </c>
-      <c r="AE24" s="49">
+      <c r="AE24" s="48">
         <v>1643.5</v>
       </c>
-      <c r="AF24" s="49">
+      <c r="AF24" s="48">
         <v>3951.6</v>
       </c>
-      <c r="AG24" s="50">
+      <c r="AG24" s="49">
         <v>4776.3999999999996</v>
       </c>
-      <c r="AH24" s="51">
+      <c r="AH24" s="50">
         <v>5994.1</v>
       </c>
-      <c r="AI24" s="52">
+      <c r="AI24" s="51">
         <v>6704.1930000000002</v>
       </c>
-      <c r="AJ24" s="45">
+      <c r="AJ24" s="44">
         <v>4308.3509999999997</v>
       </c>
-      <c r="AK24" s="30"/>
-[...29 lines deleted...]
-      <c r="A25" s="56" t="s">
+      <c r="AK24" s="94">
+        <v>3194.8780000000002</v>
+      </c>
+      <c r="AL24" s="29"/>
+      <c r="AM24" s="29"/>
+      <c r="AN24" s="29"/>
+      <c r="AO24" s="29"/>
+      <c r="AP24" s="29"/>
+      <c r="AQ24" s="29"/>
+      <c r="AR24" s="29"/>
+      <c r="AS24" s="29"/>
+      <c r="AT24" s="29"/>
+      <c r="AU24" s="29"/>
+      <c r="AV24" s="29"/>
+      <c r="AW24" s="29"/>
+      <c r="AX24" s="29"/>
+      <c r="AY24" s="29"/>
+      <c r="AZ24" s="29"/>
+      <c r="BA24" s="29"/>
+      <c r="BB24" s="29"/>
+      <c r="BC24" s="29"/>
+      <c r="BD24" s="29"/>
+      <c r="BE24" s="29"/>
+      <c r="BF24" s="29"/>
+      <c r="BG24" s="29"/>
+      <c r="BH24" s="29"/>
+      <c r="BI24" s="29"/>
+      <c r="BJ24" s="29"/>
+      <c r="BK24" s="29"/>
+      <c r="BL24" s="29"/>
+    </row>
+    <row r="25" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="35">
+      <c r="B25" s="34">
         <v>0.26600000000000001</v>
       </c>
-      <c r="C25" s="35">
+      <c r="C25" s="34">
         <v>0.35799999999999998</v>
       </c>
-      <c r="D25" s="35">
+      <c r="D25" s="34">
         <v>2.3650000000000002</v>
       </c>
-      <c r="E25" s="35">
+      <c r="E25" s="34">
         <v>27.585999999999999</v>
       </c>
-      <c r="F25" s="35">
+      <c r="F25" s="34">
         <v>561.07299999999998</v>
       </c>
-      <c r="G25" s="35">
+      <c r="G25" s="34">
         <v>964.09699999999998</v>
       </c>
-      <c r="H25" s="35">
+      <c r="H25" s="34">
         <v>1370.5709999999999</v>
       </c>
-      <c r="I25" s="35">
+      <c r="I25" s="34">
         <v>1076.8579999999999</v>
       </c>
-      <c r="J25" s="35">
+      <c r="J25" s="34">
         <v>385.99599999999998</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K25" s="18">
         <v>689.39</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L25" s="18">
         <v>339.71</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M25" s="18">
         <v>576.77499999999998</v>
       </c>
-      <c r="N25" s="19">
+      <c r="N25" s="18">
         <v>730.98900000000003</v>
       </c>
-      <c r="O25" s="19">
+      <c r="O25" s="18">
         <v>345.005</v>
       </c>
-      <c r="P25" s="19">
+      <c r="P25" s="18">
         <v>581.17200000000003</v>
       </c>
-      <c r="Q25" s="46">
+      <c r="Q25" s="45">
         <v>620.47400000000005</v>
       </c>
-      <c r="R25" s="45">
+      <c r="R25" s="44">
         <v>1003.081</v>
       </c>
-      <c r="S25" s="45">
+      <c r="S25" s="44">
         <v>1631.125</v>
       </c>
-      <c r="T25" s="45">
+      <c r="T25" s="44">
         <v>3061.665</v>
       </c>
-      <c r="U25" s="46">
+      <c r="U25" s="45">
         <v>565</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>724.7</v>
       </c>
-      <c r="W25" s="45">
+      <c r="W25" s="44">
         <v>1505.8</v>
       </c>
-      <c r="X25" s="45">
+      <c r="X25" s="44">
         <v>2657.3919999999998</v>
       </c>
-      <c r="Y25" s="45">
+      <c r="Y25" s="44">
         <v>3923.9</v>
       </c>
-      <c r="Z25" s="45">
+      <c r="Z25" s="44">
         <v>4314.3999999999996</v>
       </c>
-      <c r="AA25" s="59">
+      <c r="AA25" s="58">
         <v>4087.1</v>
       </c>
-      <c r="AB25" s="58" t="s">
+      <c r="AB25" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="AC25" s="61">
+      <c r="AC25" s="60">
         <v>4531.2</v>
       </c>
-      <c r="AD25" s="45">
+      <c r="AD25" s="44">
         <v>3576.7</v>
       </c>
-      <c r="AE25" s="49">
+      <c r="AE25" s="48">
         <v>5421.8</v>
       </c>
-      <c r="AF25" s="49">
+      <c r="AF25" s="48">
         <v>5723.4</v>
       </c>
-      <c r="AG25" s="50">
+      <c r="AG25" s="49">
         <v>7575.9</v>
       </c>
-      <c r="AH25" s="51">
+      <c r="AH25" s="50">
         <v>8080.5</v>
       </c>
-      <c r="AI25" s="52">
+      <c r="AI25" s="51">
         <v>6029.2920000000004</v>
       </c>
-      <c r="AJ25" s="45">
+      <c r="AJ25" s="44">
         <v>6430.7860000000001</v>
       </c>
-      <c r="AK25" s="30"/>
-[...29 lines deleted...]
-      <c r="A26" s="56" t="s">
+      <c r="AK25" s="94">
+        <v>13046.462</v>
+      </c>
+      <c r="AL25" s="29"/>
+      <c r="AM25" s="29"/>
+      <c r="AN25" s="29"/>
+      <c r="AO25" s="29"/>
+      <c r="AP25" s="29"/>
+      <c r="AQ25" s="29"/>
+      <c r="AR25" s="29"/>
+      <c r="AS25" s="29"/>
+      <c r="AT25" s="29"/>
+      <c r="AU25" s="29"/>
+      <c r="AV25" s="29"/>
+      <c r="AW25" s="29"/>
+      <c r="AX25" s="29"/>
+      <c r="AY25" s="29"/>
+      <c r="AZ25" s="29"/>
+      <c r="BA25" s="29"/>
+      <c r="BB25" s="29"/>
+      <c r="BC25" s="29"/>
+      <c r="BD25" s="29"/>
+      <c r="BE25" s="29"/>
+      <c r="BF25" s="29"/>
+      <c r="BG25" s="29"/>
+      <c r="BH25" s="29"/>
+      <c r="BI25" s="29"/>
+      <c r="BJ25" s="29"/>
+      <c r="BK25" s="29"/>
+      <c r="BL25" s="29"/>
+    </row>
+    <row r="26" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="35">
+      <c r="B26" s="34">
         <v>0.94399999999999995</v>
       </c>
-      <c r="C26" s="35">
+      <c r="C26" s="34">
         <v>1.92</v>
       </c>
-      <c r="D26" s="35">
+      <c r="D26" s="34">
         <v>18.103000000000002</v>
       </c>
-      <c r="E26" s="35">
+      <c r="E26" s="34">
         <v>147.98500000000001</v>
       </c>
-      <c r="F26" s="35">
+      <c r="F26" s="34">
         <v>1653.5809999999999</v>
       </c>
-      <c r="G26" s="35">
+      <c r="G26" s="34">
         <v>3137.7730000000001</v>
       </c>
-      <c r="H26" s="35">
+      <c r="H26" s="34">
         <v>2789.136</v>
       </c>
-      <c r="I26" s="35">
+      <c r="I26" s="34">
         <v>2552.7849999999999</v>
       </c>
-      <c r="J26" s="35">
+      <c r="J26" s="34">
         <v>1695.0609999999999</v>
       </c>
-      <c r="K26" s="44">
+      <c r="K26" s="43">
         <v>2418.9180000000001</v>
       </c>
-      <c r="L26" s="44">
+      <c r="L26" s="43">
         <v>2595.223</v>
       </c>
-      <c r="M26" s="44">
+      <c r="M26" s="43">
         <v>4470.8310000000001</v>
       </c>
-      <c r="N26" s="19">
+      <c r="N26" s="18">
         <v>3998.6660000000002</v>
       </c>
-      <c r="O26" s="44">
+      <c r="O26" s="43">
         <v>4744.7089999999998</v>
       </c>
-      <c r="P26" s="44">
+      <c r="P26" s="43">
         <v>8145.1909999999998</v>
       </c>
-      <c r="Q26" s="44">
+      <c r="Q26" s="43">
         <v>8587.09</v>
       </c>
-      <c r="R26" s="45">
+      <c r="R26" s="44">
         <v>9093.7170000000006</v>
       </c>
-      <c r="S26" s="45">
+      <c r="S26" s="44">
         <v>8622.7569999999996</v>
       </c>
-      <c r="T26" s="45">
+      <c r="T26" s="44">
         <v>10766.883</v>
       </c>
-      <c r="U26" s="46">
+      <c r="U26" s="45">
         <v>16006.1</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>17947.2</v>
       </c>
-      <c r="W26" s="45">
+      <c r="W26" s="44">
         <v>30147.9</v>
       </c>
-      <c r="X26" s="45">
+      <c r="X26" s="44">
         <v>29673.327000000001</v>
       </c>
-      <c r="Y26" s="45">
+      <c r="Y26" s="44">
         <v>34367.199999999997</v>
       </c>
-      <c r="Z26" s="45">
+      <c r="Z26" s="44">
         <v>28118.3</v>
       </c>
-      <c r="AA26" s="59">
+      <c r="AA26" s="58">
         <v>30501.8</v>
       </c>
-      <c r="AB26" s="58" t="s">
+      <c r="AB26" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="AC26" s="61">
+      <c r="AC26" s="60">
         <v>45211.5</v>
       </c>
-      <c r="AD26" s="45">
+      <c r="AD26" s="44">
         <v>40180.5</v>
       </c>
-      <c r="AE26" s="49">
+      <c r="AE26" s="48">
         <v>43491.1</v>
       </c>
-      <c r="AF26" s="49">
+      <c r="AF26" s="48">
         <v>57634.8</v>
       </c>
-      <c r="AG26" s="50">
+      <c r="AG26" s="49">
         <v>89664</v>
       </c>
-      <c r="AH26" s="51">
+      <c r="AH26" s="50">
         <v>117735.8</v>
       </c>
-      <c r="AI26" s="52">
+      <c r="AI26" s="51">
         <v>210768.43700000001</v>
       </c>
-      <c r="AJ26" s="45">
+      <c r="AJ26" s="44">
         <v>238728.799</v>
       </c>
-      <c r="AK26" s="30"/>
-[...29 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="AK26" s="94">
+        <v>342383.68199999997</v>
+      </c>
+      <c r="AL26" s="29"/>
+      <c r="AM26" s="29"/>
+      <c r="AN26" s="29"/>
+      <c r="AO26" s="29"/>
+      <c r="AP26" s="29"/>
+      <c r="AQ26" s="29"/>
+      <c r="AR26" s="29"/>
+      <c r="AS26" s="29"/>
+      <c r="AT26" s="29"/>
+      <c r="AU26" s="29"/>
+      <c r="AV26" s="29"/>
+      <c r="AW26" s="29"/>
+      <c r="AX26" s="29"/>
+      <c r="AY26" s="29"/>
+      <c r="AZ26" s="29"/>
+      <c r="BA26" s="29"/>
+      <c r="BB26" s="29"/>
+      <c r="BC26" s="29"/>
+      <c r="BD26" s="29"/>
+      <c r="BE26" s="29"/>
+      <c r="BF26" s="29"/>
+      <c r="BG26" s="29"/>
+      <c r="BH26" s="29"/>
+      <c r="BI26" s="29"/>
+      <c r="BJ26" s="29"/>
+      <c r="BK26" s="29"/>
+      <c r="BL26" s="29"/>
+    </row>
+    <row r="27" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="19" t="s">
+      <c r="B27" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="35">
+      <c r="C27" s="34">
         <v>1E-3</v>
       </c>
-      <c r="D27" s="35">
+      <c r="D27" s="34">
         <v>4.8000000000000001E-2</v>
       </c>
-      <c r="E27" s="35">
+      <c r="E27" s="34">
         <v>9.0999999999999998E-2</v>
       </c>
-      <c r="F27" s="35">
+      <c r="F27" s="34">
         <v>0.749</v>
       </c>
-      <c r="G27" s="35">
+      <c r="G27" s="34">
         <v>10.8</v>
       </c>
-      <c r="H27" s="35">
+      <c r="H27" s="34">
         <v>1.595</v>
       </c>
-      <c r="I27" s="35">
+      <c r="I27" s="34">
         <v>1.337</v>
       </c>
-      <c r="J27" s="35">
+      <c r="J27" s="34">
         <v>83.563999999999993</v>
       </c>
-      <c r="K27" s="46">
+      <c r="K27" s="45">
         <v>826.971</v>
       </c>
-      <c r="L27" s="46">
+      <c r="L27" s="45">
         <v>43.898000000000003</v>
       </c>
-      <c r="M27" s="46">
+      <c r="M27" s="45">
         <v>23.236999999999998</v>
       </c>
-      <c r="N27" s="46">
+      <c r="N27" s="45">
         <v>12.962</v>
       </c>
-      <c r="O27" s="46">
+      <c r="O27" s="45">
         <v>12.645</v>
       </c>
-      <c r="P27" s="46">
+      <c r="P27" s="45">
         <v>46.531999999999996</v>
       </c>
-      <c r="Q27" s="46">
+      <c r="Q27" s="45">
         <v>102.83499999999999</v>
       </c>
-      <c r="R27" s="45">
+      <c r="R27" s="44">
         <v>180.99600000000001</v>
       </c>
-      <c r="S27" s="45">
+      <c r="S27" s="44">
         <v>122.93300000000001</v>
       </c>
-      <c r="T27" s="45">
+      <c r="T27" s="44">
         <v>150.44999999999999</v>
       </c>
-      <c r="U27" s="46">
+      <c r="U27" s="45">
         <v>191.4</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>340</v>
       </c>
-      <c r="W27" s="45">
+      <c r="W27" s="44">
         <v>3071.7</v>
       </c>
-      <c r="X27" s="45">
+      <c r="X27" s="44">
         <v>2911.0920000000001</v>
       </c>
-      <c r="Y27" s="45">
+      <c r="Y27" s="44">
         <v>6268.8</v>
       </c>
-      <c r="Z27" s="45">
+      <c r="Z27" s="44">
         <v>2071.6999999999998</v>
       </c>
-      <c r="AA27" s="59">
+      <c r="AA27" s="58">
         <v>2337.8000000000002</v>
       </c>
-      <c r="AB27" s="58" t="s">
+      <c r="AB27" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="AC27" s="61">
+      <c r="AC27" s="60">
         <v>2667.2</v>
       </c>
-      <c r="AD27" s="45">
+      <c r="AD27" s="44">
         <v>2919.4</v>
       </c>
-      <c r="AE27" s="49">
+      <c r="AE27" s="48">
         <v>9046.9</v>
       </c>
-      <c r="AF27" s="63">
+      <c r="AF27" s="62">
         <v>9477.1</v>
       </c>
-      <c r="AG27" s="50">
+      <c r="AG27" s="49">
         <v>8883.7999999999993</v>
       </c>
-      <c r="AH27" s="51">
+      <c r="AH27" s="50">
         <v>8630.2000000000007</v>
       </c>
-      <c r="AI27" s="52">
+      <c r="AI27" s="51">
         <v>4663.9989999999998</v>
       </c>
-      <c r="AJ27" s="45">
+      <c r="AJ27" s="44">
         <v>9800.1299999999992</v>
       </c>
-      <c r="AK27" s="30"/>
-[...29 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="AK27" s="94">
+        <v>10427.557000000001</v>
+      </c>
+      <c r="AL27" s="29"/>
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="29"/>
+      <c r="AP27" s="29"/>
+      <c r="AQ27" s="29"/>
+      <c r="AR27" s="29"/>
+      <c r="AS27" s="29"/>
+      <c r="AT27" s="29"/>
+      <c r="AU27" s="29"/>
+      <c r="AV27" s="29"/>
+      <c r="AW27" s="29"/>
+      <c r="AX27" s="29"/>
+      <c r="AY27" s="29"/>
+      <c r="AZ27" s="29"/>
+      <c r="BA27" s="29"/>
+      <c r="BB27" s="29"/>
+      <c r="BC27" s="29"/>
+      <c r="BD27" s="29"/>
+      <c r="BE27" s="29"/>
+      <c r="BF27" s="29"/>
+      <c r="BG27" s="29"/>
+      <c r="BH27" s="29"/>
+      <c r="BI27" s="29"/>
+      <c r="BJ27" s="29"/>
+      <c r="BK27" s="29"/>
+      <c r="BL27" s="29"/>
+    </row>
+    <row r="28" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="35">
+      <c r="B28" s="34">
         <v>0.14699999999999999</v>
       </c>
-      <c r="C28" s="35">
+      <c r="C28" s="34">
         <v>0.254</v>
       </c>
-      <c r="D28" s="35">
+      <c r="D28" s="34">
         <v>3.1640000000000001</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="34">
         <v>10.407</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="34">
         <v>81.948999999999998</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="34">
         <v>103.426</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="34">
         <v>306.48</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="34">
         <v>168.48599999999999</v>
       </c>
-      <c r="J28" s="35">
+      <c r="J28" s="34">
         <v>137.12899999999999</v>
       </c>
-      <c r="K28" s="46">
+      <c r="K28" s="45">
         <v>88.661000000000001</v>
       </c>
-      <c r="L28" s="46">
+      <c r="L28" s="45">
         <v>265.94200000000001</v>
       </c>
-      <c r="M28" s="46">
+      <c r="M28" s="45">
         <v>368.06700000000001</v>
       </c>
-      <c r="N28" s="46">
+      <c r="N28" s="45">
         <v>304.43099999999998</v>
       </c>
-      <c r="O28" s="46">
+      <c r="O28" s="45">
         <v>483.28199999999998</v>
       </c>
-      <c r="P28" s="46">
+      <c r="P28" s="45">
         <v>844.02200000000005</v>
       </c>
-      <c r="Q28" s="46">
+      <c r="Q28" s="45">
         <v>980.20399999999995</v>
       </c>
-      <c r="R28" s="45">
+      <c r="R28" s="44">
         <v>1288.7560000000001</v>
       </c>
-      <c r="S28" s="45">
+      <c r="S28" s="44">
         <v>1010.657</v>
       </c>
-      <c r="T28" s="45">
+      <c r="T28" s="44">
         <v>1386.9190000000001</v>
       </c>
-      <c r="U28" s="46">
+      <c r="U28" s="45">
         <v>1323.3</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>1523.3</v>
       </c>
-      <c r="W28" s="45">
+      <c r="W28" s="44">
         <v>2808.7</v>
       </c>
-      <c r="X28" s="45">
+      <c r="X28" s="44">
         <v>3206.9780000000001</v>
       </c>
-      <c r="Y28" s="45">
+      <c r="Y28" s="44">
         <v>2762.6</v>
       </c>
-      <c r="Z28" s="45">
+      <c r="Z28" s="44">
         <v>1600.5</v>
       </c>
-      <c r="AA28" s="58">
+      <c r="AA28" s="57">
         <v>885.4</v>
       </c>
-      <c r="AB28" s="58">
+      <c r="AB28" s="57">
         <v>823.8</v>
       </c>
-      <c r="AC28" s="64">
+      <c r="AC28" s="63">
         <v>1092.5</v>
       </c>
-      <c r="AD28" s="45">
+      <c r="AD28" s="44">
         <v>1782.5</v>
       </c>
-      <c r="AE28" s="49">
+      <c r="AE28" s="48">
         <v>1653.6</v>
       </c>
-      <c r="AF28" s="49">
+      <c r="AF28" s="48">
         <v>1957.7</v>
       </c>
-      <c r="AG28" s="50">
+      <c r="AG28" s="49">
         <v>1159.9000000000001</v>
       </c>
-      <c r="AH28" s="51">
+      <c r="AH28" s="50">
         <v>4040.1</v>
       </c>
-      <c r="AI28" s="52">
+      <c r="AI28" s="51">
         <v>9699.24</v>
       </c>
-      <c r="AJ28" s="45">
+      <c r="AJ28" s="44">
         <v>13676.96</v>
       </c>
-      <c r="AK28" s="30"/>
-[...29 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="AK28" s="94">
+        <v>19028.592000000001</v>
+      </c>
+      <c r="AL28" s="29"/>
+      <c r="AM28" s="29"/>
+      <c r="AN28" s="29"/>
+      <c r="AO28" s="29"/>
+      <c r="AP28" s="29"/>
+      <c r="AQ28" s="29"/>
+      <c r="AR28" s="29"/>
+      <c r="AS28" s="29"/>
+      <c r="AT28" s="29"/>
+      <c r="AU28" s="29"/>
+      <c r="AV28" s="29"/>
+      <c r="AW28" s="29"/>
+      <c r="AX28" s="29"/>
+      <c r="AY28" s="29"/>
+      <c r="AZ28" s="29"/>
+      <c r="BA28" s="29"/>
+      <c r="BB28" s="29"/>
+      <c r="BC28" s="29"/>
+      <c r="BD28" s="29"/>
+      <c r="BE28" s="29"/>
+      <c r="BF28" s="29"/>
+      <c r="BG28" s="29"/>
+      <c r="BH28" s="29"/>
+      <c r="BI28" s="29"/>
+      <c r="BJ28" s="29"/>
+      <c r="BK28" s="29"/>
+      <c r="BL28" s="29"/>
+    </row>
+    <row r="29" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="35">
+      <c r="B29" s="34">
         <v>0.40200000000000002</v>
       </c>
-      <c r="C29" s="35">
+      <c r="C29" s="34">
         <v>1.0409999999999999</v>
       </c>
-      <c r="D29" s="35">
+      <c r="D29" s="34">
         <v>7.01</v>
       </c>
-      <c r="E29" s="35">
+      <c r="E29" s="34">
         <v>74.72</v>
       </c>
-      <c r="F29" s="35">
+      <c r="F29" s="34">
         <v>1005.388</v>
       </c>
-      <c r="G29" s="35">
+      <c r="G29" s="34">
         <v>1837.086</v>
       </c>
-      <c r="H29" s="35">
+      <c r="H29" s="34">
         <v>1076.2629999999999</v>
       </c>
-      <c r="I29" s="35">
+      <c r="I29" s="34">
         <v>1007.792</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J29" s="34">
         <v>326.73700000000002</v>
       </c>
-      <c r="K29" s="46">
+      <c r="K29" s="45">
         <v>470.36799999999999</v>
       </c>
-      <c r="L29" s="46">
+      <c r="L29" s="45">
         <v>987.88599999999997</v>
       </c>
-      <c r="M29" s="46">
+      <c r="M29" s="45">
         <v>1983.0640000000001</v>
       </c>
-      <c r="N29" s="46">
+      <c r="N29" s="45">
         <v>2123.1869999999999</v>
       </c>
-      <c r="O29" s="46">
+      <c r="O29" s="45">
         <v>1942.6590000000001</v>
       </c>
-      <c r="P29" s="46">
+      <c r="P29" s="45">
         <v>4174.0919999999996</v>
       </c>
-      <c r="Q29" s="46">
+      <c r="Q29" s="45">
         <v>3156.64</v>
       </c>
-      <c r="R29" s="45">
+      <c r="R29" s="44">
         <v>1767.624</v>
       </c>
-      <c r="S29" s="45">
+      <c r="S29" s="44">
         <v>2209.788</v>
       </c>
-      <c r="T29" s="45">
+      <c r="T29" s="44">
         <v>2309.8420000000001</v>
       </c>
-      <c r="U29" s="46">
+      <c r="U29" s="45">
         <v>4973.3</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>5460.1</v>
       </c>
-      <c r="W29" s="45">
+      <c r="W29" s="44">
         <v>6714.5</v>
       </c>
-      <c r="X29" s="45">
+      <c r="X29" s="44">
         <v>7558.0209999999997</v>
       </c>
-      <c r="Y29" s="45">
+      <c r="Y29" s="44">
         <v>7904.4</v>
       </c>
-      <c r="Z29" s="45">
+      <c r="Z29" s="44">
         <v>8505.9</v>
       </c>
-      <c r="AA29" s="59">
+      <c r="AA29" s="58">
         <v>7699.5</v>
       </c>
-      <c r="AB29" s="58" t="s">
+      <c r="AB29" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="AC29" s="64">
+      <c r="AC29" s="63">
         <v>10399.6</v>
       </c>
-      <c r="AD29" s="45">
+      <c r="AD29" s="44">
         <v>7386.9</v>
       </c>
-      <c r="AE29" s="49">
+      <c r="AE29" s="48">
         <v>9132.9</v>
       </c>
-      <c r="AF29" s="49">
+      <c r="AF29" s="48">
         <v>9477.7000000000007</v>
       </c>
-      <c r="AG29" s="50">
+      <c r="AG29" s="49">
         <v>22733.7</v>
       </c>
-      <c r="AH29" s="51">
+      <c r="AH29" s="50">
         <v>48853.3</v>
       </c>
-      <c r="AI29" s="52">
+      <c r="AI29" s="51">
         <v>77047.201000000001</v>
       </c>
-      <c r="AJ29" s="45">
+      <c r="AJ29" s="44">
         <v>69030.646999999997</v>
       </c>
-      <c r="AK29" s="30"/>
-[...29 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="AK29" s="94">
+        <v>103668.09</v>
+      </c>
+      <c r="AL29" s="29"/>
+      <c r="AM29" s="29"/>
+      <c r="AN29" s="29"/>
+      <c r="AO29" s="29"/>
+      <c r="AP29" s="29"/>
+      <c r="AQ29" s="29"/>
+      <c r="AR29" s="29"/>
+      <c r="AS29" s="29"/>
+      <c r="AT29" s="29"/>
+      <c r="AU29" s="29"/>
+      <c r="AV29" s="29"/>
+      <c r="AW29" s="29"/>
+      <c r="AX29" s="29"/>
+      <c r="AY29" s="29"/>
+      <c r="AZ29" s="29"/>
+      <c r="BA29" s="29"/>
+      <c r="BB29" s="29"/>
+      <c r="BC29" s="29"/>
+      <c r="BD29" s="29"/>
+      <c r="BE29" s="29"/>
+      <c r="BF29" s="29"/>
+      <c r="BG29" s="29"/>
+      <c r="BH29" s="29"/>
+      <c r="BI29" s="29"/>
+      <c r="BJ29" s="29"/>
+      <c r="BK29" s="29"/>
+      <c r="BL29" s="29"/>
+    </row>
+    <row r="30" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="35">
+      <c r="B30" s="34">
         <v>2.9000000000000001E-2</v>
       </c>
-      <c r="C30" s="35">
+      <c r="C30" s="34">
         <v>6.3E-2</v>
       </c>
-      <c r="D30" s="35">
+      <c r="D30" s="34">
         <v>0.91</v>
       </c>
-      <c r="E30" s="35">
+      <c r="E30" s="34">
         <v>6.9340000000000002</v>
       </c>
-      <c r="F30" s="35">
+      <c r="F30" s="34">
         <v>56.548000000000002</v>
       </c>
-      <c r="G30" s="35">
+      <c r="G30" s="34">
         <v>108.682</v>
       </c>
-      <c r="H30" s="35">
+      <c r="H30" s="34">
         <v>73.569999999999993</v>
       </c>
-      <c r="I30" s="35">
+      <c r="I30" s="34">
         <v>65.209999999999994</v>
       </c>
-      <c r="J30" s="35">
+      <c r="J30" s="34">
         <v>102.527</v>
       </c>
-      <c r="K30" s="46">
+      <c r="K30" s="45">
         <v>60.716000000000001</v>
       </c>
-      <c r="L30" s="46">
+      <c r="L30" s="45">
         <v>184.04</v>
       </c>
-      <c r="M30" s="46">
+      <c r="M30" s="45">
         <v>775.83100000000002</v>
       </c>
-      <c r="N30" s="46">
+      <c r="N30" s="45">
         <v>225.648</v>
       </c>
-      <c r="O30" s="46">
+      <c r="O30" s="45">
         <v>317.46499999999997</v>
       </c>
-      <c r="P30" s="46">
+      <c r="P30" s="45">
         <v>76.632000000000005</v>
       </c>
-      <c r="Q30" s="46">
+      <c r="Q30" s="45">
         <v>814.83600000000001</v>
       </c>
-      <c r="R30" s="45">
+      <c r="R30" s="44">
         <v>2760.3310000000001</v>
       </c>
-      <c r="S30" s="45">
+      <c r="S30" s="44">
         <v>750.98299999999995</v>
       </c>
-      <c r="T30" s="45">
+      <c r="T30" s="44">
         <v>607.11300000000006</v>
       </c>
-      <c r="U30" s="46">
+      <c r="U30" s="45">
         <v>1752.1</v>
       </c>
-      <c r="V30" s="46">
+      <c r="V30" s="45">
         <v>1838</v>
       </c>
-      <c r="W30" s="45">
+      <c r="W30" s="44">
         <v>1524.4</v>
       </c>
-      <c r="X30" s="45">
+      <c r="X30" s="44">
         <v>3176.7559999999999</v>
       </c>
-      <c r="Y30" s="45">
+      <c r="Y30" s="44">
         <v>3258.7</v>
       </c>
-      <c r="Z30" s="45">
+      <c r="Z30" s="44">
         <v>2249.1</v>
       </c>
-      <c r="AA30" s="59">
+      <c r="AA30" s="58">
         <v>1827.2</v>
       </c>
-      <c r="AB30" s="58">
+      <c r="AB30" s="57">
         <v>801.8</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="63">
         <v>2438.9</v>
       </c>
-      <c r="AD30" s="45">
+      <c r="AD30" s="44">
         <v>1531.5</v>
       </c>
-      <c r="AE30" s="49">
+      <c r="AE30" s="48">
         <v>361.3</v>
       </c>
-      <c r="AF30" s="49">
+      <c r="AF30" s="48">
         <v>311.7</v>
       </c>
-      <c r="AG30" s="50" t="s">
+      <c r="AG30" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="AH30" s="51">
+      <c r="AH30" s="50">
         <v>193.4</v>
       </c>
-      <c r="AI30" s="52">
+      <c r="AI30" s="51">
         <v>4170.4260000000004</v>
       </c>
-      <c r="AJ30" s="45">
+      <c r="AJ30" s="44">
         <v>4460.7150000000001</v>
       </c>
-      <c r="AK30" s="30"/>
-[...29 lines deleted...]
-      <c r="A31" s="62" t="s">
+      <c r="AK30" s="94">
+        <v>1047.2460000000001</v>
+      </c>
+      <c r="AL30" s="29"/>
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
+      <c r="AP30" s="29"/>
+      <c r="AQ30" s="29"/>
+      <c r="AR30" s="29"/>
+      <c r="AS30" s="29"/>
+      <c r="AT30" s="29"/>
+      <c r="AU30" s="29"/>
+      <c r="AV30" s="29"/>
+      <c r="AW30" s="29"/>
+      <c r="AX30" s="29"/>
+      <c r="AY30" s="29"/>
+      <c r="AZ30" s="29"/>
+      <c r="BA30" s="29"/>
+      <c r="BB30" s="29"/>
+      <c r="BC30" s="29"/>
+      <c r="BD30" s="29"/>
+      <c r="BE30" s="29"/>
+      <c r="BF30" s="29"/>
+      <c r="BG30" s="29"/>
+      <c r="BH30" s="29"/>
+      <c r="BI30" s="29"/>
+      <c r="BJ30" s="29"/>
+      <c r="BK30" s="29"/>
+      <c r="BL30" s="29"/>
+    </row>
+    <row r="31" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B31" s="35">
+      <c r="B31" s="34">
         <v>0</v>
       </c>
-      <c r="C31" s="35">
+      <c r="C31" s="34">
         <v>0</v>
       </c>
-      <c r="D31" s="35">
+      <c r="D31" s="34">
         <v>0</v>
       </c>
-      <c r="E31" s="35">
+      <c r="E31" s="34">
         <v>0</v>
       </c>
-      <c r="F31" s="35">
+      <c r="F31" s="34">
         <v>0</v>
       </c>
-      <c r="G31" s="35">
+      <c r="G31" s="34">
         <v>0</v>
       </c>
-      <c r="H31" s="35">
+      <c r="H31" s="34">
         <v>0</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="34">
         <v>0</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J31" s="34">
         <v>0</v>
       </c>
-      <c r="K31" s="46">
+      <c r="K31" s="45">
         <v>11.9</v>
       </c>
-      <c r="L31" s="46">
+      <c r="L31" s="45">
         <v>0.104</v>
       </c>
-      <c r="M31" s="46">
+      <c r="M31" s="45">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="N31" s="46" t="s">
+      <c r="N31" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="O31" s="46" t="s">
+      <c r="O31" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="P31" s="46">
+      <c r="P31" s="45">
         <v>0.435</v>
       </c>
-      <c r="Q31" s="46">
+      <c r="Q31" s="45">
         <v>2.5289999999999999</v>
       </c>
-      <c r="R31" s="45">
+      <c r="R31" s="44">
         <v>8.6959999999999997</v>
       </c>
-      <c r="S31" s="45">
+      <c r="S31" s="44">
         <v>1093.0530000000001</v>
       </c>
-      <c r="T31" s="45">
+      <c r="T31" s="44">
         <v>1757.991</v>
       </c>
-      <c r="U31" s="46">
+      <c r="U31" s="45">
         <v>3350.8</v>
       </c>
-      <c r="V31" s="46">
+      <c r="V31" s="45">
         <v>3943.8</v>
       </c>
-      <c r="W31" s="45">
+      <c r="W31" s="44">
         <v>7434.1</v>
       </c>
-      <c r="X31" s="45">
+      <c r="X31" s="44">
         <v>3955.1819999999998</v>
       </c>
-      <c r="Y31" s="45">
+      <c r="Y31" s="44">
         <v>4001</v>
       </c>
-      <c r="Z31" s="45">
+      <c r="Z31" s="44">
         <v>716.5</v>
       </c>
-      <c r="AA31" s="59">
+      <c r="AA31" s="58">
         <v>3456.4</v>
       </c>
-      <c r="AB31" s="58" t="s">
+      <c r="AB31" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AC31" s="64">
+      <c r="AC31" s="63">
         <v>14209.2</v>
       </c>
-      <c r="AD31" s="45">
+      <c r="AD31" s="44">
         <v>10406.6</v>
       </c>
-      <c r="AE31" s="49">
+      <c r="AE31" s="48">
         <v>2977.6</v>
       </c>
-      <c r="AF31" s="49">
+      <c r="AF31" s="48">
         <v>11743.1</v>
       </c>
-      <c r="AG31" s="50">
+      <c r="AG31" s="49">
         <v>29818.1</v>
       </c>
-      <c r="AH31" s="51">
+      <c r="AH31" s="50">
         <v>24204.400000000001</v>
       </c>
-      <c r="AI31" s="52">
+      <c r="AI31" s="51">
         <v>81106.763999999996</v>
       </c>
-      <c r="AJ31" s="45">
+      <c r="AJ31" s="44">
         <v>109856.81200000001</v>
       </c>
-      <c r="AK31" s="30"/>
-[...29 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="AK31" s="94">
+        <v>169801.81599999999</v>
+      </c>
+      <c r="AL31" s="29"/>
+      <c r="AM31" s="29"/>
+      <c r="AN31" s="29"/>
+      <c r="AO31" s="29"/>
+      <c r="AP31" s="29"/>
+      <c r="AQ31" s="29"/>
+      <c r="AR31" s="29"/>
+      <c r="AS31" s="29"/>
+      <c r="AT31" s="29"/>
+      <c r="AU31" s="29"/>
+      <c r="AV31" s="29"/>
+      <c r="AW31" s="29"/>
+      <c r="AX31" s="29"/>
+      <c r="AY31" s="29"/>
+      <c r="AZ31" s="29"/>
+      <c r="BA31" s="29"/>
+      <c r="BB31" s="29"/>
+      <c r="BC31" s="29"/>
+      <c r="BD31" s="29"/>
+      <c r="BE31" s="29"/>
+      <c r="BF31" s="29"/>
+      <c r="BG31" s="29"/>
+      <c r="BH31" s="29"/>
+      <c r="BI31" s="29"/>
+      <c r="BJ31" s="29"/>
+      <c r="BK31" s="29"/>
+      <c r="BL31" s="29"/>
+    </row>
+    <row r="32" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B32" s="35">
+      <c r="B32" s="34">
         <v>0.36599999999999999</v>
       </c>
-      <c r="C32" s="35">
+      <c r="C32" s="34">
         <v>0.56100000000000005</v>
       </c>
-      <c r="D32" s="35">
+      <c r="D32" s="34">
         <v>6.9710000000000001</v>
       </c>
-      <c r="E32" s="35">
+      <c r="E32" s="34">
         <v>55.832999999999998</v>
       </c>
-      <c r="F32" s="35">
+      <c r="F32" s="34">
         <v>508.947</v>
       </c>
-      <c r="G32" s="35">
+      <c r="G32" s="34">
         <v>1077.779</v>
       </c>
-      <c r="H32" s="35">
+      <c r="H32" s="34">
         <v>1331.2280000000001</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="34">
         <v>1309.96</v>
       </c>
-      <c r="J32" s="35">
+      <c r="J32" s="34">
         <v>1026.1389999999999</v>
       </c>
-      <c r="K32" s="46">
+      <c r="K32" s="45">
         <v>960.30200000000002</v>
       </c>
-      <c r="L32" s="46">
+      <c r="L32" s="45">
         <v>1113.3530000000001</v>
       </c>
-      <c r="M32" s="46">
+      <c r="M32" s="45">
         <v>1320.627</v>
       </c>
-      <c r="N32" s="46">
+      <c r="N32" s="45">
         <v>1332.4380000000001</v>
       </c>
-      <c r="O32" s="46">
+      <c r="O32" s="45">
         <v>1988.6579999999999</v>
       </c>
-      <c r="P32" s="46">
+      <c r="P32" s="45">
         <v>3003.4780000000001</v>
       </c>
-      <c r="Q32" s="46">
+      <c r="Q32" s="45">
         <v>3530.0459999999998</v>
       </c>
-      <c r="R32" s="45">
+      <c r="R32" s="44">
         <v>3087.3139999999999</v>
       </c>
-      <c r="S32" s="45">
+      <c r="S32" s="44">
         <v>3435.3429999999998</v>
       </c>
-      <c r="T32" s="45">
+      <c r="T32" s="44">
         <v>4554.5680000000002</v>
       </c>
-      <c r="U32" s="46">
+      <c r="U32" s="45">
         <v>4415.2</v>
       </c>
-      <c r="V32" s="46">
+      <c r="V32" s="45">
         <v>4841.8999999999996</v>
       </c>
-      <c r="W32" s="45">
+      <c r="W32" s="44">
         <v>8594.2999999999993</v>
       </c>
-      <c r="X32" s="45">
+      <c r="X32" s="44">
         <v>8865.2980000000007</v>
       </c>
-      <c r="Y32" s="45">
+      <c r="Y32" s="44">
         <v>10171.6</v>
       </c>
-      <c r="Z32" s="45">
+      <c r="Z32" s="44">
         <v>12974.6</v>
       </c>
-      <c r="AA32" s="59">
+      <c r="AA32" s="58">
         <v>14295.4</v>
       </c>
-      <c r="AB32" s="58" t="s">
+      <c r="AB32" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="63">
         <v>14404.1</v>
       </c>
-      <c r="AD32" s="45">
+      <c r="AD32" s="44">
         <v>16153.5</v>
       </c>
-      <c r="AE32" s="49">
+      <c r="AE32" s="48">
         <v>20318.8</v>
       </c>
-      <c r="AF32" s="49">
+      <c r="AF32" s="48">
         <v>24667.5</v>
       </c>
-      <c r="AG32" s="50">
+      <c r="AG32" s="49">
         <v>27042.7</v>
       </c>
-      <c r="AH32" s="51">
+      <c r="AH32" s="50">
         <v>31814.3</v>
       </c>
-      <c r="AI32" s="52">
+      <c r="AI32" s="51">
         <v>34080.807000000001</v>
       </c>
-      <c r="AJ32" s="45">
+      <c r="AJ32" s="44">
         <v>31903.535</v>
       </c>
-      <c r="AK32" s="30"/>
-[...29 lines deleted...]
-      <c r="A33" s="56" t="s">
+      <c r="AK32" s="94">
+        <v>38410.381000000001</v>
+      </c>
+      <c r="AL32" s="29"/>
+      <c r="AM32" s="29"/>
+      <c r="AN32" s="29"/>
+      <c r="AO32" s="29"/>
+      <c r="AP32" s="29"/>
+      <c r="AQ32" s="29"/>
+      <c r="AR32" s="29"/>
+      <c r="AS32" s="29"/>
+      <c r="AT32" s="29"/>
+      <c r="AU32" s="29"/>
+      <c r="AV32" s="29"/>
+      <c r="AW32" s="29"/>
+      <c r="AX32" s="29"/>
+      <c r="AY32" s="29"/>
+      <c r="AZ32" s="29"/>
+      <c r="BA32" s="29"/>
+      <c r="BB32" s="29"/>
+      <c r="BC32" s="29"/>
+      <c r="BD32" s="29"/>
+      <c r="BE32" s="29"/>
+      <c r="BF32" s="29"/>
+      <c r="BG32" s="29"/>
+      <c r="BH32" s="29"/>
+      <c r="BI32" s="29"/>
+      <c r="BJ32" s="29"/>
+      <c r="BK32" s="29"/>
+      <c r="BL32" s="29"/>
+    </row>
+    <row r="33" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="35">
+      <c r="B33" s="34">
         <v>2.7E-2</v>
       </c>
-      <c r="C33" s="35">
+      <c r="C33" s="34">
         <v>0.05</v>
       </c>
-      <c r="D33" s="35">
+      <c r="D33" s="34">
         <v>0.24</v>
       </c>
-      <c r="E33" s="35">
+      <c r="E33" s="34">
         <v>4.76</v>
       </c>
-      <c r="F33" s="35">
+      <c r="F33" s="34">
         <v>35.93</v>
       </c>
-      <c r="G33" s="35">
+      <c r="G33" s="34">
         <v>52.530999999999999</v>
       </c>
-      <c r="H33" s="35">
+      <c r="H33" s="34">
         <v>30.055</v>
       </c>
-      <c r="I33" s="35">
+      <c r="I33" s="34">
         <v>21.329000000000001</v>
       </c>
-      <c r="J33" s="35">
+      <c r="J33" s="34">
         <v>11.84</v>
       </c>
-      <c r="K33" s="46">
+      <c r="K33" s="45">
         <v>32.064</v>
       </c>
-      <c r="L33" s="46">
+      <c r="L33" s="45">
         <v>41.356000000000002</v>
       </c>
-      <c r="M33" s="46">
+      <c r="M33" s="45">
         <v>45.152999999999999</v>
       </c>
-      <c r="N33" s="46">
+      <c r="N33" s="45">
         <v>51.280999999999999</v>
       </c>
-      <c r="O33" s="46">
+      <c r="O33" s="45">
         <v>270.94</v>
       </c>
-      <c r="P33" s="46">
+      <c r="P33" s="45">
         <v>430.04899999999998</v>
       </c>
-      <c r="Q33" s="46">
+      <c r="Q33" s="45">
         <v>672.96299999999997</v>
       </c>
-      <c r="R33" s="19">
+      <c r="R33" s="18">
         <v>679.26300000000003</v>
       </c>
-      <c r="S33" s="19">
+      <c r="S33" s="18">
         <v>491.59500000000003</v>
       </c>
-      <c r="T33" s="19">
+      <c r="T33" s="18">
         <v>290.721</v>
       </c>
-      <c r="U33" s="46">
+      <c r="U33" s="45">
         <v>336.1</v>
       </c>
-      <c r="V33" s="46">
+      <c r="V33" s="45">
         <v>336.7</v>
       </c>
-      <c r="W33" s="45">
+      <c r="W33" s="44">
         <v>611.1</v>
       </c>
-      <c r="X33" s="45">
+      <c r="X33" s="44">
         <v>1114.2260000000001</v>
       </c>
-      <c r="Y33" s="45">
+      <c r="Y33" s="44">
         <v>965.6</v>
       </c>
-      <c r="Z33" s="45">
+      <c r="Z33" s="44">
         <v>765.8</v>
       </c>
-      <c r="AA33" s="58">
+      <c r="AA33" s="57">
         <v>661.6</v>
       </c>
-      <c r="AB33" s="58">
+      <c r="AB33" s="57">
         <v>486.7</v>
       </c>
-      <c r="AC33" s="64">
+      <c r="AC33" s="63">
         <v>1029.8</v>
       </c>
-      <c r="AD33" s="45">
+      <c r="AD33" s="44">
         <v>1117.7</v>
       </c>
-      <c r="AE33" s="49">
+      <c r="AE33" s="48">
         <v>1609.3</v>
       </c>
-      <c r="AF33" s="49">
+      <c r="AF33" s="48">
         <v>1793</v>
       </c>
-      <c r="AG33" s="50">
+      <c r="AG33" s="49">
         <v>2373.1999999999998</v>
       </c>
-      <c r="AH33" s="51">
+      <c r="AH33" s="50">
         <v>3098.5</v>
       </c>
-      <c r="AI33" s="52">
+      <c r="AI33" s="51">
         <v>5300.0159999999996</v>
       </c>
-      <c r="AJ33" s="45">
+      <c r="AJ33" s="44">
         <v>5776.0129999999999</v>
       </c>
-      <c r="AK33" s="30"/>
-[...29 lines deleted...]
-      <c r="A34" s="56" t="s">
+      <c r="AK33" s="94">
+        <v>6133.5069999999996</v>
+      </c>
+      <c r="AL33" s="29"/>
+      <c r="AM33" s="29"/>
+      <c r="AN33" s="29"/>
+      <c r="AO33" s="29"/>
+      <c r="AP33" s="29"/>
+      <c r="AQ33" s="29"/>
+      <c r="AR33" s="29"/>
+      <c r="AS33" s="29"/>
+      <c r="AT33" s="29"/>
+      <c r="AU33" s="29"/>
+      <c r="AV33" s="29"/>
+      <c r="AW33" s="29"/>
+      <c r="AX33" s="29"/>
+      <c r="AY33" s="29"/>
+      <c r="AZ33" s="29"/>
+      <c r="BA33" s="29"/>
+      <c r="BB33" s="29"/>
+      <c r="BC33" s="29"/>
+      <c r="BD33" s="29"/>
+      <c r="BE33" s="29"/>
+      <c r="BF33" s="29"/>
+      <c r="BG33" s="29"/>
+      <c r="BH33" s="29"/>
+      <c r="BI33" s="29"/>
+      <c r="BJ33" s="29"/>
+      <c r="BK33" s="29"/>
+      <c r="BL33" s="29"/>
+    </row>
+    <row r="34" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="B34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D34" s="19" t="s">
+      <c r="D34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E34" s="19" t="s">
+      <c r="E34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F34" s="19" t="s">
+      <c r="F34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G34" s="19" t="s">
+      <c r="G34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H34" s="19" t="s">
+      <c r="H34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I34" s="19" t="s">
+      <c r="I34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J34" s="19" t="s">
+      <c r="J34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="K34" s="46">
+      <c r="K34" s="45">
         <v>34.115000000000002</v>
       </c>
-      <c r="L34" s="46">
+      <c r="L34" s="45">
         <v>55.201000000000001</v>
       </c>
-      <c r="M34" s="46">
+      <c r="M34" s="45">
         <v>39.33</v>
       </c>
-      <c r="N34" s="46">
+      <c r="N34" s="45">
         <v>57.646000000000001</v>
       </c>
-      <c r="O34" s="46">
+      <c r="O34" s="45">
         <v>77.792000000000002</v>
       </c>
-      <c r="P34" s="46">
+      <c r="P34" s="45">
         <v>153.21899999999999</v>
       </c>
-      <c r="Q34" s="46">
+      <c r="Q34" s="45">
         <v>164.74799999999999</v>
       </c>
-      <c r="R34" s="44">
+      <c r="R34" s="43">
         <v>140.166</v>
       </c>
-      <c r="S34" s="44">
+      <c r="S34" s="43">
         <v>149.715</v>
       </c>
-      <c r="T34" s="45">
+      <c r="T34" s="44">
         <v>184.11600000000001</v>
       </c>
-      <c r="U34" s="46">
+      <c r="U34" s="45">
         <v>229.9</v>
       </c>
-      <c r="V34" s="46">
+      <c r="V34" s="45">
         <v>257.60000000000002</v>
       </c>
-      <c r="W34" s="45">
+      <c r="W34" s="44">
         <v>286.2</v>
       </c>
-      <c r="X34" s="45">
+      <c r="X34" s="44">
         <v>315.32600000000002</v>
       </c>
-      <c r="Y34" s="57">
+      <c r="Y34" s="56">
         <v>351.3</v>
       </c>
-      <c r="Z34" s="45">
+      <c r="Z34" s="44">
         <v>392.1</v>
       </c>
-      <c r="AA34" s="58">
+      <c r="AA34" s="57">
         <v>431.9</v>
       </c>
-      <c r="AB34" s="58">
+      <c r="AB34" s="57">
         <v>419.2</v>
       </c>
-      <c r="AC34" s="64">
+      <c r="AC34" s="63">
         <v>585.5</v>
       </c>
-      <c r="AD34" s="45">
+      <c r="AD34" s="44">
         <v>764.1</v>
       </c>
-      <c r="AE34" s="49">
+      <c r="AE34" s="48">
         <v>561.6</v>
       </c>
-      <c r="AF34" s="49">
+      <c r="AF34" s="48">
         <v>711.8</v>
       </c>
-      <c r="AG34" s="50">
+      <c r="AG34" s="49">
         <v>622.6</v>
       </c>
-      <c r="AH34" s="51">
+      <c r="AH34" s="50">
         <v>682.8</v>
       </c>
-      <c r="AI34" s="52">
+      <c r="AI34" s="51">
         <v>1086.6590000000001</v>
       </c>
-      <c r="AJ34" s="45">
+      <c r="AJ34" s="44">
         <v>1173.93</v>
       </c>
-      <c r="AK34" s="30"/>
-[...29 lines deleted...]
-      <c r="A35" s="65" t="s">
+      <c r="AK34" s="94">
+        <v>1475.816</v>
+      </c>
+      <c r="AL34" s="29"/>
+      <c r="AM34" s="29"/>
+      <c r="AN34" s="29"/>
+      <c r="AO34" s="29"/>
+      <c r="AP34" s="29"/>
+      <c r="AQ34" s="29"/>
+      <c r="AR34" s="29"/>
+      <c r="AS34" s="29"/>
+      <c r="AT34" s="29"/>
+      <c r="AU34" s="29"/>
+      <c r="AV34" s="29"/>
+      <c r="AW34" s="29"/>
+      <c r="AX34" s="29"/>
+      <c r="AY34" s="29"/>
+      <c r="AZ34" s="29"/>
+      <c r="BA34" s="29"/>
+      <c r="BB34" s="29"/>
+      <c r="BC34" s="29"/>
+      <c r="BD34" s="29"/>
+      <c r="BE34" s="29"/>
+      <c r="BF34" s="29"/>
+      <c r="BG34" s="29"/>
+      <c r="BH34" s="29"/>
+      <c r="BI34" s="29"/>
+      <c r="BJ34" s="29"/>
+      <c r="BK34" s="29"/>
+      <c r="BL34" s="29"/>
+    </row>
+    <row r="35" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A35" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="35">
+      <c r="B35" s="34">
         <v>0.29699999999999999</v>
       </c>
-      <c r="C35" s="35">
+      <c r="C35" s="34">
         <v>0.47199999999999998</v>
       </c>
-      <c r="D35" s="35">
+      <c r="D35" s="34">
         <v>12.474</v>
       </c>
-      <c r="E35" s="35">
+      <c r="E35" s="34">
         <v>111.78100000000001</v>
       </c>
-      <c r="F35" s="35">
+      <c r="F35" s="34">
         <v>2410.3359999999998</v>
       </c>
-      <c r="G35" s="35">
+      <c r="G35" s="34">
         <v>4493.7860000000001</v>
       </c>
-      <c r="H35" s="35">
+      <c r="H35" s="34">
         <v>5167.4480000000003</v>
       </c>
-      <c r="I35" s="35">
+      <c r="I35" s="34">
         <v>2791.6390000000001</v>
       </c>
-      <c r="J35" s="35">
+      <c r="J35" s="34">
         <v>7442.3019999999997</v>
       </c>
-      <c r="K35" s="44">
+      <c r="K35" s="43">
         <v>5436.7340000000004</v>
       </c>
-      <c r="L35" s="44">
+      <c r="L35" s="43">
         <v>5634.607</v>
       </c>
-      <c r="M35" s="44">
+      <c r="M35" s="43">
         <v>5667.8739999999998</v>
       </c>
-      <c r="N35" s="44">
+      <c r="N35" s="43">
         <v>6309.9589999999998</v>
       </c>
-      <c r="O35" s="44">
+      <c r="O35" s="43">
         <v>7578.28</v>
       </c>
-      <c r="P35" s="44">
+      <c r="P35" s="43">
         <v>7405.6909999999998</v>
       </c>
-      <c r="Q35" s="44">
+      <c r="Q35" s="43">
         <v>8843.3189999999995</v>
       </c>
-      <c r="R35" s="45">
+      <c r="R35" s="44">
         <v>10224.986999999999</v>
       </c>
-      <c r="S35" s="45">
+      <c r="S35" s="44">
         <v>11603.382</v>
       </c>
-      <c r="T35" s="45">
+      <c r="T35" s="44">
         <v>14224.941999999999</v>
       </c>
-      <c r="U35" s="66">
+      <c r="U35" s="65">
         <v>16379.9</v>
       </c>
-      <c r="V35" s="66">
+      <c r="V35" s="65">
         <v>19358</v>
       </c>
-      <c r="W35" s="45">
+      <c r="W35" s="44">
         <v>23220.1</v>
       </c>
-      <c r="X35" s="45">
+      <c r="X35" s="44">
         <v>22535.427</v>
       </c>
-      <c r="Y35" s="45">
+      <c r="Y35" s="44">
         <v>27250.2</v>
       </c>
-      <c r="Z35" s="45">
+      <c r="Z35" s="44">
         <v>32904.400000000001</v>
       </c>
-      <c r="AA35" s="59">
+      <c r="AA35" s="58">
         <v>38495.5</v>
       </c>
-      <c r="AB35" s="58" t="s">
+      <c r="AB35" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AC35" s="64">
+      <c r="AC35" s="63">
         <v>57969.9</v>
       </c>
-      <c r="AD35" s="45">
+      <c r="AD35" s="44">
         <v>59489.1</v>
       </c>
-      <c r="AE35" s="49">
+      <c r="AE35" s="48">
         <v>53005.1</v>
       </c>
-      <c r="AF35" s="49">
+      <c r="AF35" s="48">
         <v>55858.3</v>
       </c>
-      <c r="AG35" s="50">
+      <c r="AG35" s="49">
         <v>60315.6</v>
       </c>
-      <c r="AH35" s="51">
+      <c r="AH35" s="50">
         <v>53477.4</v>
       </c>
-      <c r="AI35" s="52">
+      <c r="AI35" s="51">
         <v>69049.978000000003</v>
       </c>
-      <c r="AJ35" s="45">
+      <c r="AJ35" s="44">
         <v>81002.661999999997</v>
       </c>
-      <c r="AK35" s="30"/>
-[...29 lines deleted...]
-      <c r="A36" s="67" t="s">
+      <c r="AK35" s="94">
+        <v>96747.869000000006</v>
+      </c>
+      <c r="AL35" s="29"/>
+      <c r="AM35" s="29"/>
+      <c r="AN35" s="29"/>
+      <c r="AO35" s="29"/>
+      <c r="AP35" s="29"/>
+      <c r="AQ35" s="29"/>
+      <c r="AR35" s="29"/>
+      <c r="AS35" s="29"/>
+      <c r="AT35" s="29"/>
+      <c r="AU35" s="29"/>
+      <c r="AV35" s="29"/>
+      <c r="AW35" s="29"/>
+      <c r="AX35" s="29"/>
+      <c r="AY35" s="29"/>
+      <c r="AZ35" s="29"/>
+      <c r="BA35" s="29"/>
+      <c r="BB35" s="29"/>
+      <c r="BC35" s="29"/>
+      <c r="BD35" s="29"/>
+      <c r="BE35" s="29"/>
+      <c r="BF35" s="29"/>
+      <c r="BG35" s="29"/>
+      <c r="BH35" s="29"/>
+      <c r="BI35" s="29"/>
+      <c r="BJ35" s="29"/>
+      <c r="BK35" s="29"/>
+      <c r="BL35" s="29"/>
+    </row>
+    <row r="36" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="B36" s="35">
+      <c r="B36" s="34">
         <v>0.13600000000000001</v>
       </c>
-      <c r="C36" s="35">
+      <c r="C36" s="34">
         <v>0.27400000000000002</v>
       </c>
-      <c r="D36" s="35">
+      <c r="D36" s="34">
         <v>4.7539999999999996</v>
       </c>
-      <c r="E36" s="35">
+      <c r="E36" s="34">
         <v>53.279000000000003</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="34">
         <v>1698.4570000000001</v>
       </c>
-      <c r="G36" s="35">
+      <c r="G36" s="34">
         <v>2609.172</v>
       </c>
-      <c r="H36" s="35">
+      <c r="H36" s="34">
         <v>2897.1</v>
       </c>
-      <c r="I36" s="35">
+      <c r="I36" s="34">
         <v>1345.36</v>
       </c>
-      <c r="J36" s="35">
+      <c r="J36" s="34">
         <v>4436.92</v>
       </c>
-      <c r="K36" s="46">
+      <c r="K36" s="45">
         <v>3345.933</v>
       </c>
-      <c r="L36" s="46">
+      <c r="L36" s="45">
         <v>3591.433</v>
       </c>
-      <c r="M36" s="46">
+      <c r="M36" s="45">
         <v>3608.4409999999998</v>
       </c>
-      <c r="N36" s="66">
+      <c r="N36" s="65">
         <v>3784.038</v>
       </c>
-      <c r="O36" s="66">
+      <c r="O36" s="65">
         <v>4916.5020000000004</v>
       </c>
-      <c r="P36" s="66">
+      <c r="P36" s="65">
         <v>4536.9170000000004</v>
       </c>
-      <c r="Q36" s="66">
+      <c r="Q36" s="65">
         <v>5769.8050000000003</v>
       </c>
-      <c r="R36" s="45">
+      <c r="R36" s="44">
         <v>6617.35</v>
       </c>
-      <c r="S36" s="45">
+      <c r="S36" s="44">
         <v>7266.5140000000001</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>9457.0120000000006</v>
       </c>
-      <c r="U36" s="66">
+      <c r="U36" s="65">
         <v>11279</v>
       </c>
-      <c r="V36" s="66">
+      <c r="V36" s="65">
         <v>13749.4</v>
       </c>
-      <c r="W36" s="45">
+      <c r="W36" s="44">
         <v>17090</v>
       </c>
-      <c r="X36" s="45">
+      <c r="X36" s="44">
         <v>16141.038</v>
       </c>
-      <c r="Y36" s="45">
+      <c r="Y36" s="44">
         <v>20318.900000000001</v>
       </c>
-      <c r="Z36" s="45">
+      <c r="Z36" s="44">
         <v>25432.799999999999</v>
       </c>
-      <c r="AA36" s="59">
+      <c r="AA36" s="58">
         <v>31643.7</v>
       </c>
-      <c r="AB36" s="58" t="s">
+      <c r="AB36" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="AC36" s="64">
+      <c r="AC36" s="63">
         <v>50599.5</v>
       </c>
-      <c r="AD36" s="45">
+      <c r="AD36" s="44">
         <v>50731.5</v>
       </c>
-      <c r="AE36" s="49">
+      <c r="AE36" s="48">
         <v>43757.7</v>
       </c>
-      <c r="AF36" s="49">
+      <c r="AF36" s="48">
         <v>46451.3</v>
       </c>
-      <c r="AG36" s="50">
+      <c r="AG36" s="49">
         <v>48485.2</v>
       </c>
-      <c r="AH36" s="51">
+      <c r="AH36" s="50">
         <v>41287.1</v>
       </c>
-      <c r="AI36" s="52">
+      <c r="AI36" s="51">
         <v>56290.654999999999</v>
       </c>
-      <c r="AJ36" s="45">
+      <c r="AJ36" s="44">
         <v>64534.707999999999</v>
       </c>
-      <c r="AK36" s="30"/>
-[...29 lines deleted...]
-      <c r="A37" s="67" t="s">
+      <c r="AK36" s="94">
+        <v>74325.505000000005</v>
+      </c>
+      <c r="AL36" s="29"/>
+      <c r="AM36" s="29"/>
+      <c r="AN36" s="29"/>
+      <c r="AO36" s="29"/>
+      <c r="AP36" s="29"/>
+      <c r="AQ36" s="29"/>
+      <c r="AR36" s="29"/>
+      <c r="AS36" s="29"/>
+      <c r="AT36" s="29"/>
+      <c r="AU36" s="29"/>
+      <c r="AV36" s="29"/>
+      <c r="AW36" s="29"/>
+      <c r="AX36" s="29"/>
+      <c r="AY36" s="29"/>
+      <c r="AZ36" s="29"/>
+      <c r="BA36" s="29"/>
+      <c r="BB36" s="29"/>
+      <c r="BC36" s="29"/>
+      <c r="BD36" s="29"/>
+      <c r="BE36" s="29"/>
+      <c r="BF36" s="29"/>
+      <c r="BG36" s="29"/>
+      <c r="BH36" s="29"/>
+      <c r="BI36" s="29"/>
+      <c r="BJ36" s="29"/>
+      <c r="BK36" s="29"/>
+      <c r="BL36" s="29"/>
+    </row>
+    <row r="37" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="35">
+      <c r="B37" s="34">
         <v>2E-3</v>
       </c>
-      <c r="C37" s="35">
+      <c r="C37" s="34">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="D37" s="35">
+      <c r="D37" s="34">
         <v>0.20699999999999999</v>
       </c>
-      <c r="E37" s="35">
+      <c r="E37" s="34">
         <v>1.484</v>
       </c>
-      <c r="F37" s="35">
+      <c r="F37" s="34">
         <v>61.133000000000003</v>
       </c>
-      <c r="G37" s="35">
+      <c r="G37" s="34">
         <v>235.571</v>
       </c>
-      <c r="H37" s="35">
+      <c r="H37" s="34">
         <v>336.00799999999998</v>
       </c>
-      <c r="I37" s="35">
+      <c r="I37" s="34">
         <v>265.61200000000002</v>
       </c>
-      <c r="J37" s="35">
+      <c r="J37" s="34">
         <v>128.715</v>
       </c>
-      <c r="K37" s="44">
+      <c r="K37" s="43">
         <v>137.06399999999999</v>
       </c>
-      <c r="L37" s="44">
+      <c r="L37" s="43">
         <v>160.87</v>
       </c>
-      <c r="M37" s="44">
+      <c r="M37" s="43">
         <v>148.93</v>
       </c>
-      <c r="N37" s="44">
+      <c r="N37" s="43">
         <v>168.578</v>
       </c>
-      <c r="O37" s="44">
+      <c r="O37" s="43">
         <v>146.26599999999999</v>
       </c>
-      <c r="P37" s="44">
+      <c r="P37" s="43">
         <v>219.93</v>
       </c>
-      <c r="Q37" s="44">
+      <c r="Q37" s="43">
         <v>229.09200000000001</v>
       </c>
-      <c r="R37" s="45">
+      <c r="R37" s="44">
         <v>340.642</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>488.18700000000001</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>495.78800000000001</v>
       </c>
-      <c r="U37" s="46">
+      <c r="U37" s="45">
         <v>539.29999999999995</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>544.5</v>
       </c>
-      <c r="W37" s="45">
+      <c r="W37" s="44">
         <v>658.2</v>
       </c>
-      <c r="X37" s="45">
+      <c r="X37" s="44">
         <v>740.86</v>
       </c>
-      <c r="Y37" s="57">
+      <c r="Y37" s="56">
         <v>833.6</v>
       </c>
-      <c r="Z37" s="45">
+      <c r="Z37" s="44">
         <v>858.1</v>
       </c>
-      <c r="AA37" s="58">
+      <c r="AA37" s="57">
         <v>793.1</v>
       </c>
-      <c r="AB37" s="58">
+      <c r="AB37" s="57">
         <v>253.9</v>
       </c>
-      <c r="AC37" s="64">
+      <c r="AC37" s="63">
         <v>209.3</v>
       </c>
-      <c r="AD37" s="45">
+      <c r="AD37" s="44">
         <v>1.4</v>
       </c>
-      <c r="AE37" s="49">
+      <c r="AE37" s="48">
         <v>1.9</v>
       </c>
-      <c r="AF37" s="49" t="s">
+      <c r="AF37" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="AG37" s="50">
+      <c r="AG37" s="49">
         <v>125.4</v>
       </c>
-      <c r="AH37" s="51">
+      <c r="AH37" s="50">
         <v>46.8</v>
       </c>
-      <c r="AI37" s="52">
+      <c r="AI37" s="51">
         <v>27.422000000000001</v>
       </c>
-      <c r="AJ37" s="45">
+      <c r="AJ37" s="44">
         <v>2.234</v>
       </c>
-      <c r="AK37" s="30"/>
-[...29 lines deleted...]
-      <c r="A38" s="67" t="s">
+      <c r="AK37" s="94">
+        <v>615.91499999999996</v>
+      </c>
+      <c r="AL37" s="29"/>
+      <c r="AM37" s="29"/>
+      <c r="AN37" s="29"/>
+      <c r="AO37" s="29"/>
+      <c r="AP37" s="29"/>
+      <c r="AQ37" s="29"/>
+      <c r="AR37" s="29"/>
+      <c r="AS37" s="29"/>
+      <c r="AT37" s="29"/>
+      <c r="AU37" s="29"/>
+      <c r="AV37" s="29"/>
+      <c r="AW37" s="29"/>
+      <c r="AX37" s="29"/>
+      <c r="AY37" s="29"/>
+      <c r="AZ37" s="29"/>
+      <c r="BA37" s="29"/>
+      <c r="BB37" s="29"/>
+      <c r="BC37" s="29"/>
+      <c r="BD37" s="29"/>
+      <c r="BE37" s="29"/>
+      <c r="BF37" s="29"/>
+      <c r="BG37" s="29"/>
+      <c r="BH37" s="29"/>
+      <c r="BI37" s="29"/>
+      <c r="BJ37" s="29"/>
+      <c r="BK37" s="29"/>
+      <c r="BL37" s="29"/>
+    </row>
+    <row r="38" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="B38" s="35">
+      <c r="B38" s="34">
         <v>0.159</v>
       </c>
-      <c r="C38" s="35">
+      <c r="C38" s="34">
         <v>0.192</v>
       </c>
-      <c r="D38" s="35">
+      <c r="D38" s="34">
         <v>7.5129999999999999</v>
       </c>
-      <c r="E38" s="35">
+      <c r="E38" s="34">
         <v>57.018000000000001</v>
       </c>
-      <c r="F38" s="35">
+      <c r="F38" s="34">
         <v>650.74599999999998</v>
       </c>
-      <c r="G38" s="35">
+      <c r="G38" s="34">
         <v>1649.0429999999999</v>
       </c>
-      <c r="H38" s="35">
+      <c r="H38" s="34">
         <v>1934.34</v>
       </c>
-      <c r="I38" s="35">
+      <c r="I38" s="34">
         <v>1180.6669999999999</v>
       </c>
-      <c r="J38" s="35">
+      <c r="J38" s="34">
         <v>2876.6669999999999</v>
       </c>
-      <c r="K38" s="44">
+      <c r="K38" s="43">
         <v>1953.7370000000001</v>
       </c>
-      <c r="L38" s="44">
+      <c r="L38" s="43">
         <v>1882.3040000000001</v>
       </c>
-      <c r="M38" s="44">
+      <c r="M38" s="43">
         <v>1910.5029999999999</v>
       </c>
-      <c r="N38" s="44">
+      <c r="N38" s="43">
         <v>2357.3429999999998</v>
       </c>
-      <c r="O38" s="44">
+      <c r="O38" s="43">
         <v>2515.5120000000002</v>
       </c>
-      <c r="P38" s="44">
+      <c r="P38" s="43">
         <v>2648.8440000000001</v>
       </c>
-      <c r="Q38" s="44">
+      <c r="Q38" s="43">
         <v>2844.422</v>
       </c>
-      <c r="R38" s="45">
+      <c r="R38" s="44">
         <v>3266.9949999999999</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>3848.681</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>4272.1419999999998</v>
       </c>
-      <c r="U38" s="46">
+      <c r="U38" s="45">
         <v>4561.6000000000004</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>5064.1000000000004</v>
       </c>
-      <c r="W38" s="45">
+      <c r="W38" s="44">
         <v>5471.9</v>
       </c>
-      <c r="X38" s="45">
+      <c r="X38" s="44">
         <v>5653.5290000000005</v>
       </c>
-      <c r="Y38" s="45">
+      <c r="Y38" s="44">
         <v>6097.7</v>
       </c>
-      <c r="Z38" s="45">
+      <c r="Z38" s="44">
         <v>6613.5</v>
       </c>
-      <c r="AA38" s="59">
+      <c r="AA38" s="58">
         <v>6058.7</v>
       </c>
-      <c r="AB38" s="58" t="s">
+      <c r="AB38" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="AC38" s="64">
+      <c r="AC38" s="63">
         <v>7161.1</v>
       </c>
-      <c r="AD38" s="45">
+      <c r="AD38" s="44">
         <v>8756.2000000000007</v>
       </c>
-      <c r="AE38" s="49">
+      <c r="AE38" s="48">
         <v>9245.6</v>
       </c>
-      <c r="AF38" s="49">
+      <c r="AF38" s="48">
         <v>9404.9</v>
       </c>
-      <c r="AG38" s="50">
+      <c r="AG38" s="49">
         <v>11705</v>
       </c>
-      <c r="AH38" s="51">
+      <c r="AH38" s="50">
         <v>12143.5</v>
       </c>
-      <c r="AI38" s="52">
+      <c r="AI38" s="51">
         <v>12731.901</v>
       </c>
-      <c r="AJ38" s="45">
+      <c r="AJ38" s="44">
         <v>16465.72</v>
       </c>
-      <c r="AK38" s="30"/>
-[...29 lines deleted...]
-      <c r="A39" s="65" t="s">
+      <c r="AK38" s="94">
+        <v>21806.449000000001</v>
+      </c>
+      <c r="AL38" s="29"/>
+      <c r="AM38" s="29"/>
+      <c r="AN38" s="29"/>
+      <c r="AO38" s="29"/>
+      <c r="AP38" s="29"/>
+      <c r="AQ38" s="29"/>
+      <c r="AR38" s="29"/>
+      <c r="AS38" s="29"/>
+      <c r="AT38" s="29"/>
+      <c r="AU38" s="29"/>
+      <c r="AV38" s="29"/>
+      <c r="AW38" s="29"/>
+      <c r="AX38" s="29"/>
+      <c r="AY38" s="29"/>
+      <c r="AZ38" s="29"/>
+      <c r="BA38" s="29"/>
+      <c r="BB38" s="29"/>
+      <c r="BC38" s="29"/>
+      <c r="BD38" s="29"/>
+      <c r="BE38" s="29"/>
+      <c r="BF38" s="29"/>
+      <c r="BG38" s="29"/>
+      <c r="BH38" s="29"/>
+      <c r="BI38" s="29"/>
+      <c r="BJ38" s="29"/>
+      <c r="BK38" s="29"/>
+      <c r="BL38" s="29"/>
+    </row>
+    <row r="39" spans="1:64" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="35">
+      <c r="B39" s="34">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C39" s="35">
+      <c r="C39" s="34">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="D39" s="35">
+      <c r="D39" s="34">
         <v>1.593</v>
       </c>
-      <c r="E39" s="35">
+      <c r="E39" s="34">
         <v>10.483000000000001</v>
       </c>
-      <c r="F39" s="35">
+      <c r="F39" s="34">
         <v>720.37099999999998</v>
       </c>
-      <c r="G39" s="35">
+      <c r="G39" s="34">
         <v>1108.71</v>
       </c>
-      <c r="H39" s="35">
+      <c r="H39" s="34">
         <v>797.98400000000004</v>
       </c>
-      <c r="I39" s="35">
+      <c r="I39" s="34">
         <v>630.68399999999997</v>
       </c>
-      <c r="J39" s="35">
+      <c r="J39" s="34">
         <v>1315.9490000000001</v>
       </c>
-      <c r="K39" s="44">
+      <c r="K39" s="43">
         <v>831.00400000000002</v>
       </c>
-      <c r="L39" s="44">
+      <c r="L39" s="43">
         <v>943.23599999999999</v>
       </c>
-      <c r="M39" s="44">
+      <c r="M39" s="43">
         <v>537.41099999999994</v>
       </c>
-      <c r="N39" s="44">
+      <c r="N39" s="43">
         <v>566.50699999999995</v>
       </c>
-      <c r="O39" s="44">
+      <c r="O39" s="43">
         <v>659.48599999999999</v>
       </c>
-      <c r="P39" s="44">
+      <c r="P39" s="43">
         <v>1252.2159999999999</v>
       </c>
-      <c r="Q39" s="44">
+      <c r="Q39" s="43">
         <v>1496.597</v>
       </c>
-      <c r="R39" s="45">
+      <c r="R39" s="44">
         <v>2454.4740000000002</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>2732.154</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>3520.0949999999998</v>
       </c>
-      <c r="U39" s="46">
+      <c r="U39" s="45">
         <v>2988.6</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>4083.5</v>
       </c>
-      <c r="W39" s="45">
+      <c r="W39" s="44">
         <v>3585.6</v>
       </c>
-      <c r="X39" s="45">
+      <c r="X39" s="44">
         <v>4041.7139999999999</v>
       </c>
-      <c r="Y39" s="45">
+      <c r="Y39" s="44">
         <v>5778.9</v>
       </c>
-      <c r="Z39" s="45">
+      <c r="Z39" s="44">
         <v>6904.6</v>
       </c>
-      <c r="AA39" s="59">
+      <c r="AA39" s="58">
         <v>6312.7</v>
       </c>
-      <c r="AB39" s="58" t="s">
+      <c r="AB39" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="AC39" s="64">
+      <c r="AC39" s="63">
         <v>8587.5</v>
       </c>
-      <c r="AD39" s="45">
+      <c r="AD39" s="44">
         <v>9549.1</v>
       </c>
-      <c r="AE39" s="49">
+      <c r="AE39" s="48">
         <v>10441.5</v>
       </c>
-      <c r="AF39" s="49">
+      <c r="AF39" s="48">
         <v>11107.2</v>
       </c>
-      <c r="AG39" s="50">
+      <c r="AG39" s="49">
         <v>16435.5</v>
       </c>
-      <c r="AH39" s="51">
+      <c r="AH39" s="50">
         <v>18655</v>
       </c>
-      <c r="AI39" s="52">
+      <c r="AI39" s="51">
         <v>18315.413</v>
       </c>
-      <c r="AJ39" s="45">
+      <c r="AJ39" s="44">
         <v>17144.674999999999</v>
       </c>
-      <c r="AK39" s="30"/>
-[...29 lines deleted...]
-      <c r="A40" s="67" t="s">
+      <c r="AK39" s="94">
+        <v>16985.478999999999</v>
+      </c>
+      <c r="AL39" s="29"/>
+      <c r="AM39" s="29"/>
+      <c r="AN39" s="29"/>
+      <c r="AO39" s="29"/>
+      <c r="AP39" s="29"/>
+      <c r="AQ39" s="29"/>
+      <c r="AR39" s="29"/>
+      <c r="AS39" s="29"/>
+      <c r="AT39" s="29"/>
+      <c r="AU39" s="29"/>
+      <c r="AV39" s="29"/>
+      <c r="AW39" s="29"/>
+      <c r="AX39" s="29"/>
+      <c r="AY39" s="29"/>
+      <c r="AZ39" s="29"/>
+      <c r="BA39" s="29"/>
+      <c r="BB39" s="29"/>
+      <c r="BC39" s="29"/>
+      <c r="BD39" s="29"/>
+      <c r="BE39" s="29"/>
+      <c r="BF39" s="29"/>
+      <c r="BG39" s="29"/>
+      <c r="BH39" s="29"/>
+      <c r="BI39" s="29"/>
+      <c r="BJ39" s="29"/>
+      <c r="BK39" s="29"/>
+      <c r="BL39" s="29"/>
+    </row>
+    <row r="40" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B40" s="35">
+      <c r="B40" s="34">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="C40" s="35">
+      <c r="C40" s="34">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="D40" s="35">
+      <c r="D40" s="34">
         <v>1.4</v>
       </c>
-      <c r="E40" s="35">
+      <c r="E40" s="34">
         <v>9.1980000000000004</v>
       </c>
-      <c r="F40" s="35">
+      <c r="F40" s="34">
         <v>703.20699999999999</v>
       </c>
-      <c r="G40" s="35">
+      <c r="G40" s="34">
         <v>1058.7380000000001</v>
       </c>
-      <c r="H40" s="35">
+      <c r="H40" s="34">
         <v>745.85900000000004</v>
       </c>
-      <c r="I40" s="35">
+      <c r="I40" s="34">
         <v>525.78200000000004</v>
       </c>
-      <c r="J40" s="35">
+      <c r="J40" s="34">
         <v>196.58600000000001</v>
       </c>
-      <c r="K40" s="46">
+      <c r="K40" s="45">
         <v>250.917</v>
       </c>
-      <c r="L40" s="46">
+      <c r="L40" s="45">
         <v>282.13499999999999</v>
       </c>
-      <c r="M40" s="46">
+      <c r="M40" s="45">
         <v>266.71300000000002</v>
       </c>
-      <c r="N40" s="46">
+      <c r="N40" s="45">
         <v>292.14</v>
       </c>
-      <c r="O40" s="46">
+      <c r="O40" s="45">
         <v>319.34300000000002</v>
       </c>
-      <c r="P40" s="46">
+      <c r="P40" s="45">
         <v>676.37400000000002</v>
       </c>
-      <c r="Q40" s="46">
+      <c r="Q40" s="45">
         <v>828.01199999999994</v>
       </c>
-      <c r="R40" s="45">
+      <c r="R40" s="44">
         <v>917.52099999999996</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>1127.9449999999999</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>1362.652</v>
       </c>
-      <c r="U40" s="46">
+      <c r="U40" s="45">
         <v>1615.1</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>2013.2</v>
       </c>
-      <c r="W40" s="45">
+      <c r="W40" s="44">
         <v>2174.1</v>
       </c>
-      <c r="X40" s="45">
+      <c r="X40" s="44">
         <v>2602.3319999999999</v>
       </c>
-      <c r="Y40" s="45">
+      <c r="Y40" s="44">
         <v>3686.4</v>
       </c>
-      <c r="Z40" s="45">
+      <c r="Z40" s="44">
         <v>4215.8</v>
       </c>
-      <c r="AA40" s="59">
+      <c r="AA40" s="58">
         <v>4214.7</v>
       </c>
-      <c r="AB40" s="58" t="s">
+      <c r="AB40" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="AC40" s="64">
+      <c r="AC40" s="63">
         <v>5221.8999999999996</v>
       </c>
-      <c r="AD40" s="45">
+      <c r="AD40" s="44">
         <v>5478.2</v>
       </c>
-      <c r="AE40" s="49">
+      <c r="AE40" s="48">
         <v>5593.5</v>
       </c>
-      <c r="AF40" s="49">
+      <c r="AF40" s="48">
         <v>6275.8</v>
       </c>
-      <c r="AG40" s="50">
+      <c r="AG40" s="49">
         <v>7218.5</v>
       </c>
-      <c r="AH40" s="51">
+      <c r="AH40" s="50">
         <v>8734.7000000000007</v>
       </c>
-      <c r="AI40" s="52">
+      <c r="AI40" s="51">
         <v>8947.1610000000001</v>
       </c>
-      <c r="AJ40" s="45">
+      <c r="AJ40" s="44">
         <v>9468.6640000000007</v>
       </c>
-      <c r="AK40" s="30"/>
-[...29 lines deleted...]
-      <c r="A41" s="67" t="s">
+      <c r="AK40" s="94">
+        <v>11135.166999999999</v>
+      </c>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
+      <c r="AX40" s="29"/>
+      <c r="AY40" s="29"/>
+      <c r="AZ40" s="29"/>
+      <c r="BA40" s="29"/>
+      <c r="BB40" s="29"/>
+      <c r="BC40" s="29"/>
+      <c r="BD40" s="29"/>
+      <c r="BE40" s="29"/>
+      <c r="BF40" s="29"/>
+      <c r="BG40" s="29"/>
+      <c r="BH40" s="29"/>
+      <c r="BI40" s="29"/>
+      <c r="BJ40" s="29"/>
+      <c r="BK40" s="29"/>
+      <c r="BL40" s="29"/>
+    </row>
+    <row r="41" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="35">
+      <c r="B41" s="34">
         <v>0</v>
       </c>
-      <c r="C41" s="19" t="s">
+      <c r="C41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D41" s="19" t="s">
+      <c r="D41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E41" s="19" t="s">
+      <c r="E41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="F41" s="19" t="s">
+      <c r="F41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G41" s="19" t="s">
+      <c r="G41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H41" s="19" t="s">
+      <c r="H41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I41" s="19" t="s">
+      <c r="I41" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="J41" s="35">
+      <c r="J41" s="34">
         <v>618.00199999999995</v>
       </c>
-      <c r="K41" s="44">
+      <c r="K41" s="43">
         <v>309.00099999999998</v>
       </c>
-      <c r="L41" s="44">
+      <c r="L41" s="43">
         <v>309.00099999999998</v>
       </c>
-      <c r="M41" s="44">
+      <c r="M41" s="43">
         <v>110.797</v>
       </c>
-      <c r="N41" s="44">
+      <c r="N41" s="43">
         <v>130.792</v>
       </c>
-      <c r="O41" s="44">
+      <c r="O41" s="43">
         <v>166.80799999999999</v>
       </c>
-      <c r="P41" s="44">
+      <c r="P41" s="43">
         <v>52.71</v>
       </c>
-      <c r="Q41" s="44">
+      <c r="Q41" s="43">
         <v>62.896999999999998</v>
       </c>
-      <c r="R41" s="45">
+      <c r="R41" s="44">
         <v>263.05500000000001</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>307.57400000000001</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>274.87900000000002</v>
       </c>
-      <c r="U41" s="46">
+      <c r="U41" s="45">
         <v>329.3</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>423.4</v>
       </c>
-      <c r="W41" s="45">
+      <c r="W41" s="44">
         <v>424.9</v>
       </c>
-      <c r="X41" s="45">
+      <c r="X41" s="44">
         <v>601.26499999999999</v>
       </c>
-      <c r="Y41" s="68">
+      <c r="Y41" s="67">
         <v>938</v>
       </c>
-      <c r="Z41" s="45">
+      <c r="Z41" s="44">
         <v>1241.5</v>
       </c>
-      <c r="AA41" s="59">
+      <c r="AA41" s="58">
         <v>1195.5</v>
       </c>
-      <c r="AB41" s="58" t="s">
+      <c r="AB41" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="AC41" s="64">
+      <c r="AC41" s="63">
         <v>1344.6</v>
       </c>
-      <c r="AD41" s="45">
+      <c r="AD41" s="44">
         <v>1519</v>
       </c>
-      <c r="AE41" s="49">
+      <c r="AE41" s="48">
         <v>1647.5</v>
       </c>
-      <c r="AF41" s="49">
+      <c r="AF41" s="48">
         <v>2104.4</v>
       </c>
-      <c r="AG41" s="50">
+      <c r="AG41" s="49">
         <v>3969.3</v>
       </c>
-      <c r="AH41" s="51">
+      <c r="AH41" s="50">
         <v>3618.6</v>
       </c>
-      <c r="AI41" s="52">
+      <c r="AI41" s="51">
         <v>3387.6610000000001</v>
       </c>
-      <c r="AJ41" s="45">
+      <c r="AJ41" s="44">
         <v>2809.444</v>
       </c>
-      <c r="AK41" s="30"/>
-[...29 lines deleted...]
-      <c r="A42" s="67" t="s">
+      <c r="AK41" s="94">
+        <v>2981.5949999999998</v>
+      </c>
+      <c r="AL41" s="29"/>
+      <c r="AM41" s="29"/>
+      <c r="AN41" s="29"/>
+      <c r="AO41" s="29"/>
+      <c r="AP41" s="29"/>
+      <c r="AQ41" s="29"/>
+      <c r="AR41" s="29"/>
+      <c r="AS41" s="29"/>
+      <c r="AT41" s="29"/>
+      <c r="AU41" s="29"/>
+      <c r="AV41" s="29"/>
+      <c r="AW41" s="29"/>
+      <c r="AX41" s="29"/>
+      <c r="AY41" s="29"/>
+      <c r="AZ41" s="29"/>
+      <c r="BA41" s="29"/>
+      <c r="BB41" s="29"/>
+      <c r="BC41" s="29"/>
+      <c r="BD41" s="29"/>
+      <c r="BE41" s="29"/>
+      <c r="BF41" s="29"/>
+      <c r="BG41" s="29"/>
+      <c r="BH41" s="29"/>
+      <c r="BI41" s="29"/>
+      <c r="BJ41" s="29"/>
+      <c r="BK41" s="29"/>
+      <c r="BL41" s="29"/>
+    </row>
+    <row r="42" spans="1:64" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B42" s="69">
+      <c r="B42" s="68">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C42" s="69">
+      <c r="C42" s="68">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="D42" s="69">
+      <c r="D42" s="68">
         <v>0.193</v>
       </c>
-      <c r="E42" s="69">
+      <c r="E42" s="68">
         <v>1.2849999999999999</v>
       </c>
-      <c r="F42" s="69">
+      <c r="F42" s="68">
         <v>17.164000000000001</v>
       </c>
-      <c r="G42" s="69">
+      <c r="G42" s="68">
         <v>49.972000000000001</v>
       </c>
-      <c r="H42" s="69">
+      <c r="H42" s="68">
         <v>52.125</v>
       </c>
-      <c r="I42" s="69">
+      <c r="I42" s="68">
         <v>104.902</v>
       </c>
-      <c r="J42" s="69">
+      <c r="J42" s="68">
         <v>501.36099999999999</v>
       </c>
-      <c r="K42" s="66">
+      <c r="K42" s="65">
         <v>271.08600000000001</v>
       </c>
-      <c r="L42" s="66">
+      <c r="L42" s="65">
         <v>352.1</v>
       </c>
-      <c r="M42" s="66">
+      <c r="M42" s="65">
         <v>159.90100000000001</v>
       </c>
-      <c r="N42" s="66">
+      <c r="N42" s="65">
         <v>143.57499999999999</v>
       </c>
-      <c r="O42" s="66">
+      <c r="O42" s="65">
         <v>173.33500000000001</v>
       </c>
-      <c r="P42" s="66">
+      <c r="P42" s="65">
         <v>488.24599999999998</v>
       </c>
-      <c r="Q42" s="66">
+      <c r="Q42" s="65">
         <v>605.68799999999999</v>
       </c>
-      <c r="R42" s="44">
+      <c r="R42" s="43">
         <v>1273.8979999999999</v>
       </c>
-      <c r="S42" s="44">
+      <c r="S42" s="43">
         <v>1296.635</v>
       </c>
-      <c r="T42" s="44">
+      <c r="T42" s="43">
         <v>1882.5640000000001</v>
       </c>
-      <c r="U42" s="66">
+      <c r="U42" s="65">
         <v>1044.2</v>
       </c>
-      <c r="V42" s="66">
+      <c r="V42" s="65">
         <v>1646.9</v>
       </c>
-      <c r="W42" s="44">
+      <c r="W42" s="43">
         <v>986.6</v>
       </c>
-      <c r="X42" s="44">
+      <c r="X42" s="43">
         <v>838.11699999999996</v>
       </c>
-      <c r="Y42" s="44">
+      <c r="Y42" s="43">
         <v>1154.5</v>
       </c>
-      <c r="Z42" s="44">
+      <c r="Z42" s="43">
         <v>1447.3</v>
       </c>
-      <c r="AA42" s="58">
+      <c r="AA42" s="57">
         <v>902.5</v>
       </c>
-      <c r="AB42" s="58" t="s">
+      <c r="AB42" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="AC42" s="61">
+      <c r="AC42" s="60">
         <v>2021</v>
       </c>
-      <c r="AD42" s="44">
+      <c r="AD42" s="43">
         <v>2545</v>
       </c>
-      <c r="AE42" s="49">
+      <c r="AE42" s="48">
         <v>3194.9</v>
       </c>
-      <c r="AF42" s="49">
+      <c r="AF42" s="48">
         <v>2720.1</v>
       </c>
-      <c r="AG42" s="50">
+      <c r="AG42" s="49">
         <v>5240.5</v>
       </c>
-      <c r="AH42" s="51">
+      <c r="AH42" s="50">
         <v>6299.5</v>
       </c>
-      <c r="AI42" s="52">
+      <c r="AI42" s="51">
         <v>5972.9459999999999</v>
       </c>
-      <c r="AJ42" s="45">
+      <c r="AJ42" s="44">
         <v>4864.7669999999998</v>
       </c>
-      <c r="AK42" s="30"/>
-[...29 lines deleted...]
-      <c r="A43" s="70" t="s">
+      <c r="AK42" s="94">
+        <v>2865.5030000000002</v>
+      </c>
+      <c r="AL42" s="29"/>
+      <c r="AM42" s="29"/>
+      <c r="AN42" s="29"/>
+      <c r="AO42" s="29"/>
+      <c r="AP42" s="29"/>
+      <c r="AQ42" s="29"/>
+      <c r="AR42" s="29"/>
+      <c r="AS42" s="29"/>
+      <c r="AT42" s="29"/>
+      <c r="AU42" s="29"/>
+      <c r="AV42" s="29"/>
+      <c r="AW42" s="29"/>
+      <c r="AX42" s="29"/>
+      <c r="AY42" s="29"/>
+      <c r="AZ42" s="29"/>
+      <c r="BA42" s="29"/>
+      <c r="BB42" s="29"/>
+      <c r="BC42" s="29"/>
+      <c r="BD42" s="29"/>
+      <c r="BE42" s="29"/>
+      <c r="BF42" s="29"/>
+      <c r="BG42" s="29"/>
+      <c r="BH42" s="29"/>
+      <c r="BI42" s="29"/>
+      <c r="BJ42" s="29"/>
+      <c r="BK42" s="29"/>
+      <c r="BL42" s="29"/>
+    </row>
+    <row r="43" spans="1:64" s="22" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="69" t="s">
         <v>64</v>
       </c>
-      <c r="B43" s="71" t="s">
+      <c r="B43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="C43" s="71" t="s">
+      <c r="C43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="D43" s="71" t="s">
+      <c r="D43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="E43" s="71" t="s">
+      <c r="E43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="F43" s="71" t="s">
+      <c r="F43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="G43" s="71" t="s">
+      <c r="G43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="H43" s="71" t="s">
+      <c r="H43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="I43" s="71" t="s">
+      <c r="I43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J43" s="71" t="s">
+      <c r="J43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="K43" s="71" t="s">
+      <c r="K43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="L43" s="71" t="s">
+      <c r="L43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="M43" s="71" t="s">
+      <c r="M43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="N43" s="71" t="s">
+      <c r="N43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="O43" s="71" t="s">
+      <c r="O43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="P43" s="71" t="s">
+      <c r="P43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="Q43" s="71" t="s">
+      <c r="Q43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="R43" s="71" t="s">
+      <c r="R43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="S43" s="71" t="s">
+      <c r="S43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="T43" s="71" t="s">
+      <c r="T43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="U43" s="71" t="s">
+      <c r="U43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="V43" s="71" t="s">
+      <c r="V43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="W43" s="71" t="s">
+      <c r="W43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="X43" s="71" t="s">
+      <c r="X43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="Y43" s="71" t="s">
+      <c r="Y43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="Z43" s="71" t="s">
+      <c r="Z43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="AA43" s="71" t="s">
+      <c r="AA43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="AB43" s="71" t="s">
+      <c r="AB43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="AC43" s="71" t="s">
+      <c r="AC43" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="AD43" s="72" t="s">
+      <c r="AD43" s="71" t="s">
         <v>53</v>
       </c>
-      <c r="AE43" s="73">
+      <c r="AE43" s="72">
         <v>5.6</v>
       </c>
-      <c r="AF43" s="73">
+      <c r="AF43" s="72">
         <v>6.9</v>
       </c>
-      <c r="AG43" s="74">
+      <c r="AG43" s="73">
         <v>7.2</v>
       </c>
-      <c r="AH43" s="71">
+      <c r="AH43" s="70">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AI43" s="75">
+      <c r="AI43" s="74">
         <v>7.6449999999999996</v>
       </c>
-      <c r="AJ43" s="78">
+      <c r="AJ43" s="77">
         <v>1.8</v>
       </c>
-      <c r="AK43" s="30"/>
-[...3546 lines deleted...]
-    <row r="110" spans="1:64">
+      <c r="AK43" s="96">
+        <v>3.214</v>
+      </c>
+      <c r="AL43" s="29"/>
+      <c r="AM43" s="29"/>
+      <c r="AN43" s="29"/>
+      <c r="AO43" s="29"/>
+      <c r="AP43" s="29"/>
+      <c r="AQ43" s="29"/>
+      <c r="AR43" s="29"/>
+      <c r="AS43" s="29"/>
+      <c r="AT43" s="29"/>
+      <c r="AU43" s="29"/>
+      <c r="AV43" s="29"/>
+      <c r="AW43" s="29"/>
+      <c r="AX43" s="29"/>
+      <c r="AY43" s="29"/>
+      <c r="AZ43" s="29"/>
+      <c r="BA43" s="29"/>
+      <c r="BB43" s="29"/>
+      <c r="BC43" s="29"/>
+      <c r="BD43" s="29"/>
+      <c r="BE43" s="29"/>
+      <c r="BF43" s="29"/>
+      <c r="BG43" s="29"/>
+      <c r="BH43" s="29"/>
+      <c r="BI43" s="29"/>
+      <c r="BJ43" s="29"/>
+      <c r="BK43" s="29"/>
+      <c r="BL43" s="29"/>
+    </row>
+    <row r="44" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="24"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
+      <c r="Q44" s="25"/>
+      <c r="R44" s="25"/>
+      <c r="S44" s="25"/>
+      <c r="T44" s="25"/>
+      <c r="U44" s="25"/>
+      <c r="V44" s="20"/>
+      <c r="W44" s="26"/>
+      <c r="X44" s="20"/>
+      <c r="Y44" s="20"/>
+      <c r="Z44" s="20"/>
+      <c r="AA44" s="25"/>
+      <c r="AB44" s="27"/>
+      <c r="AC44" s="29"/>
+      <c r="AD44" s="29"/>
+      <c r="AE44" s="29"/>
+      <c r="AF44" s="29"/>
+      <c r="AG44" s="29"/>
+      <c r="AH44" s="29"/>
+      <c r="AI44" s="19"/>
+      <c r="AJ44" s="29"/>
+      <c r="AK44" s="29"/>
+      <c r="AL44" s="29"/>
+      <c r="AM44" s="29"/>
+      <c r="AN44" s="29"/>
+      <c r="AO44" s="29"/>
+      <c r="AP44" s="29"/>
+      <c r="AQ44" s="29"/>
+      <c r="AR44" s="29"/>
+      <c r="AS44" s="29"/>
+      <c r="AT44" s="29"/>
+      <c r="AU44" s="29"/>
+      <c r="AV44" s="29"/>
+      <c r="AW44" s="29"/>
+      <c r="AX44" s="29"/>
+      <c r="AY44" s="29"/>
+      <c r="AZ44" s="29"/>
+      <c r="BA44" s="29"/>
+      <c r="BB44" s="29"/>
+      <c r="BC44" s="29"/>
+      <c r="BD44" s="29"/>
+      <c r="BE44" s="29"/>
+      <c r="BF44" s="29"/>
+      <c r="BG44" s="29"/>
+      <c r="BH44" s="29"/>
+      <c r="BI44" s="29"/>
+      <c r="BJ44" s="29"/>
+      <c r="BK44" s="29"/>
+      <c r="BL44" s="29"/>
+    </row>
+    <row r="45" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="28"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="W45" s="23"/>
+      <c r="X45" s="30"/>
+      <c r="AB45" s="29"/>
+      <c r="AC45" s="29"/>
+      <c r="AD45" s="29"/>
+      <c r="AE45" s="29"/>
+      <c r="AF45" s="29"/>
+      <c r="AG45" s="29"/>
+      <c r="AH45" s="29"/>
+      <c r="AI45" s="19"/>
+      <c r="AJ45" s="29"/>
+      <c r="AK45" s="29"/>
+      <c r="AL45" s="29"/>
+      <c r="AM45" s="29"/>
+      <c r="AN45" s="29"/>
+      <c r="AO45" s="29"/>
+      <c r="AP45" s="29"/>
+      <c r="AQ45" s="29"/>
+      <c r="AR45" s="29"/>
+      <c r="AS45" s="29"/>
+      <c r="AT45" s="29"/>
+      <c r="AU45" s="29"/>
+      <c r="AV45" s="29"/>
+      <c r="AW45" s="29"/>
+      <c r="AX45" s="29"/>
+      <c r="AY45" s="29"/>
+      <c r="AZ45" s="29"/>
+      <c r="BA45" s="29"/>
+      <c r="BB45" s="29"/>
+      <c r="BC45" s="29"/>
+      <c r="BD45" s="29"/>
+      <c r="BE45" s="29"/>
+      <c r="BF45" s="29"/>
+      <c r="BG45" s="29"/>
+      <c r="BH45" s="29"/>
+      <c r="BI45" s="29"/>
+      <c r="BJ45" s="29"/>
+      <c r="BK45" s="29"/>
+      <c r="BL45" s="29"/>
+    </row>
+    <row r="46" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="21"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="24"/>
+      <c r="W46" s="23"/>
+      <c r="X46" s="30"/>
+      <c r="AB46" s="29"/>
+      <c r="AC46" s="29"/>
+      <c r="AD46" s="29"/>
+      <c r="AE46" s="29"/>
+      <c r="AF46" s="29"/>
+      <c r="AG46" s="29"/>
+      <c r="AH46" s="29"/>
+      <c r="AI46" s="19"/>
+      <c r="AJ46" s="29"/>
+      <c r="AK46" s="29"/>
+      <c r="AL46" s="29"/>
+      <c r="AM46" s="29"/>
+      <c r="AN46" s="29"/>
+      <c r="AO46" s="29"/>
+      <c r="AP46" s="29"/>
+      <c r="AQ46" s="29"/>
+      <c r="AR46" s="29"/>
+      <c r="AS46" s="29"/>
+      <c r="AT46" s="29"/>
+      <c r="AU46" s="29"/>
+      <c r="AV46" s="29"/>
+      <c r="AW46" s="29"/>
+      <c r="AX46" s="29"/>
+      <c r="AY46" s="29"/>
+      <c r="AZ46" s="29"/>
+      <c r="BA46" s="29"/>
+      <c r="BB46" s="29"/>
+      <c r="BC46" s="29"/>
+      <c r="BD46" s="29"/>
+      <c r="BE46" s="29"/>
+      <c r="BF46" s="29"/>
+      <c r="BG46" s="29"/>
+      <c r="BH46" s="29"/>
+      <c r="BI46" s="29"/>
+      <c r="BJ46" s="29"/>
+      <c r="BK46" s="29"/>
+      <c r="BL46" s="29"/>
+    </row>
+    <row r="47" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="21"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="24"/>
+      <c r="W47" s="23"/>
+      <c r="X47" s="30"/>
+      <c r="AB47" s="29"/>
+      <c r="AC47" s="29"/>
+      <c r="AD47" s="29"/>
+      <c r="AE47" s="29"/>
+      <c r="AF47" s="29"/>
+      <c r="AG47" s="29"/>
+      <c r="AH47" s="29"/>
+      <c r="AI47" s="19"/>
+      <c r="AJ47" s="29"/>
+      <c r="AK47" s="29"/>
+      <c r="AL47" s="29"/>
+      <c r="AM47" s="29"/>
+      <c r="AN47" s="29"/>
+      <c r="AO47" s="29"/>
+      <c r="AP47" s="29"/>
+      <c r="AQ47" s="29"/>
+      <c r="AR47" s="29"/>
+      <c r="AS47" s="29"/>
+      <c r="AT47" s="29"/>
+      <c r="AU47" s="29"/>
+      <c r="AV47" s="29"/>
+      <c r="AW47" s="29"/>
+      <c r="AX47" s="29"/>
+      <c r="AY47" s="29"/>
+      <c r="AZ47" s="29"/>
+      <c r="BA47" s="29"/>
+      <c r="BB47" s="29"/>
+      <c r="BC47" s="29"/>
+      <c r="BD47" s="29"/>
+      <c r="BE47" s="29"/>
+      <c r="BF47" s="29"/>
+      <c r="BG47" s="29"/>
+      <c r="BH47" s="29"/>
+      <c r="BI47" s="29"/>
+      <c r="BJ47" s="29"/>
+      <c r="BK47" s="29"/>
+      <c r="BL47" s="29"/>
+    </row>
+    <row r="48" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="21"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="24"/>
+      <c r="W48" s="23"/>
+      <c r="X48" s="30"/>
+      <c r="AB48" s="29"/>
+      <c r="AC48" s="29"/>
+      <c r="AD48" s="29"/>
+      <c r="AE48" s="29"/>
+      <c r="AF48" s="29"/>
+      <c r="AG48" s="29"/>
+      <c r="AH48" s="29"/>
+      <c r="AI48" s="19"/>
+      <c r="AJ48" s="29"/>
+      <c r="AK48" s="29"/>
+      <c r="AL48" s="29"/>
+      <c r="AM48" s="29"/>
+      <c r="AN48" s="29"/>
+      <c r="AO48" s="29"/>
+      <c r="AP48" s="29"/>
+      <c r="AQ48" s="29"/>
+      <c r="AR48" s="29"/>
+      <c r="AS48" s="29"/>
+      <c r="AT48" s="29"/>
+      <c r="AU48" s="29"/>
+      <c r="AV48" s="29"/>
+      <c r="AW48" s="29"/>
+      <c r="AX48" s="29"/>
+      <c r="AY48" s="29"/>
+      <c r="AZ48" s="29"/>
+      <c r="BA48" s="29"/>
+      <c r="BB48" s="29"/>
+      <c r="BC48" s="29"/>
+      <c r="BD48" s="29"/>
+      <c r="BE48" s="29"/>
+      <c r="BF48" s="29"/>
+      <c r="BG48" s="29"/>
+      <c r="BH48" s="29"/>
+      <c r="BI48" s="29"/>
+      <c r="BJ48" s="29"/>
+      <c r="BK48" s="29"/>
+      <c r="BL48" s="29"/>
+    </row>
+    <row r="49" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="24"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="W49" s="23"/>
+      <c r="X49" s="30"/>
+      <c r="AB49" s="29"/>
+      <c r="AC49" s="29"/>
+      <c r="AD49" s="29"/>
+      <c r="AE49" s="29"/>
+      <c r="AF49" s="29"/>
+      <c r="AG49" s="29"/>
+      <c r="AH49" s="29"/>
+      <c r="AI49" s="19"/>
+      <c r="AJ49" s="29"/>
+      <c r="AK49" s="29"/>
+      <c r="AL49" s="29"/>
+      <c r="AM49" s="29"/>
+      <c r="AN49" s="29"/>
+      <c r="AO49" s="29"/>
+      <c r="AP49" s="29"/>
+      <c r="AQ49" s="29"/>
+      <c r="AR49" s="29"/>
+      <c r="AS49" s="29"/>
+      <c r="AT49" s="29"/>
+      <c r="AU49" s="29"/>
+      <c r="AV49" s="29"/>
+      <c r="AW49" s="29"/>
+      <c r="AX49" s="29"/>
+      <c r="AY49" s="29"/>
+      <c r="AZ49" s="29"/>
+      <c r="BA49" s="29"/>
+      <c r="BB49" s="29"/>
+      <c r="BC49" s="29"/>
+      <c r="BD49" s="29"/>
+      <c r="BE49" s="29"/>
+      <c r="BF49" s="29"/>
+      <c r="BG49" s="29"/>
+      <c r="BH49" s="29"/>
+      <c r="BI49" s="29"/>
+      <c r="BJ49" s="29"/>
+      <c r="BK49" s="29"/>
+      <c r="BL49" s="29"/>
+    </row>
+    <row r="50" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A50" s="24"/>
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="24"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="24"/>
+      <c r="L50" s="24"/>
+      <c r="M50" s="24"/>
+      <c r="W50" s="23"/>
+      <c r="X50" s="30"/>
+      <c r="AB50" s="29"/>
+      <c r="AC50" s="29"/>
+      <c r="AD50" s="29"/>
+      <c r="AE50" s="29"/>
+      <c r="AF50" s="29"/>
+      <c r="AG50" s="29"/>
+      <c r="AH50" s="29"/>
+      <c r="AI50" s="19"/>
+      <c r="AJ50" s="29"/>
+      <c r="AK50" s="29"/>
+      <c r="AL50" s="29"/>
+      <c r="AM50" s="29"/>
+      <c r="AN50" s="29"/>
+      <c r="AO50" s="29"/>
+      <c r="AP50" s="29"/>
+      <c r="AQ50" s="29"/>
+      <c r="AR50" s="29"/>
+      <c r="AS50" s="29"/>
+      <c r="AT50" s="29"/>
+      <c r="AU50" s="29"/>
+      <c r="AV50" s="29"/>
+      <c r="AW50" s="29"/>
+      <c r="AX50" s="29"/>
+      <c r="AY50" s="29"/>
+      <c r="AZ50" s="29"/>
+      <c r="BA50" s="29"/>
+      <c r="BB50" s="29"/>
+      <c r="BC50" s="29"/>
+      <c r="BD50" s="29"/>
+      <c r="BE50" s="29"/>
+      <c r="BF50" s="29"/>
+      <c r="BG50" s="29"/>
+      <c r="BH50" s="29"/>
+      <c r="BI50" s="29"/>
+      <c r="BJ50" s="29"/>
+      <c r="BK50" s="29"/>
+      <c r="BL50" s="29"/>
+    </row>
+    <row r="51" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="24"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="24"/>
+      <c r="M51" s="24"/>
+      <c r="W51" s="23"/>
+      <c r="X51" s="30"/>
+      <c r="AB51" s="29"/>
+      <c r="AC51" s="29"/>
+      <c r="AD51" s="29"/>
+      <c r="AE51" s="29"/>
+      <c r="AF51" s="29"/>
+      <c r="AG51" s="29"/>
+      <c r="AH51" s="29"/>
+      <c r="AI51" s="19"/>
+      <c r="AJ51" s="29"/>
+      <c r="AK51" s="29"/>
+      <c r="AL51" s="29"/>
+      <c r="AM51" s="29"/>
+      <c r="AN51" s="29"/>
+      <c r="AO51" s="29"/>
+      <c r="AP51" s="29"/>
+      <c r="AQ51" s="29"/>
+      <c r="AR51" s="29"/>
+      <c r="AS51" s="29"/>
+      <c r="AT51" s="29"/>
+      <c r="AU51" s="29"/>
+      <c r="AV51" s="29"/>
+      <c r="AW51" s="29"/>
+      <c r="AX51" s="29"/>
+      <c r="AY51" s="29"/>
+      <c r="AZ51" s="29"/>
+      <c r="BA51" s="29"/>
+      <c r="BB51" s="29"/>
+      <c r="BC51" s="29"/>
+      <c r="BD51" s="29"/>
+      <c r="BE51" s="29"/>
+      <c r="BF51" s="29"/>
+      <c r="BG51" s="29"/>
+      <c r="BH51" s="29"/>
+      <c r="BI51" s="29"/>
+      <c r="BJ51" s="29"/>
+      <c r="BK51" s="29"/>
+      <c r="BL51" s="29"/>
+    </row>
+    <row r="52" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="24"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="24"/>
+      <c r="K52" s="24"/>
+      <c r="L52" s="24"/>
+      <c r="M52" s="24"/>
+      <c r="W52" s="23"/>
+      <c r="X52" s="30"/>
+      <c r="AB52" s="29"/>
+      <c r="AC52" s="29"/>
+      <c r="AD52" s="29"/>
+      <c r="AE52" s="29"/>
+      <c r="AF52" s="29"/>
+      <c r="AG52" s="29"/>
+      <c r="AH52" s="29"/>
+      <c r="AI52" s="19"/>
+      <c r="AJ52" s="29"/>
+      <c r="AK52" s="29"/>
+      <c r="AL52" s="29"/>
+      <c r="AM52" s="29"/>
+      <c r="AN52" s="29"/>
+      <c r="AO52" s="29"/>
+      <c r="AP52" s="29"/>
+      <c r="AQ52" s="29"/>
+      <c r="AR52" s="29"/>
+      <c r="AS52" s="29"/>
+      <c r="AT52" s="29"/>
+      <c r="AU52" s="29"/>
+      <c r="AV52" s="29"/>
+      <c r="AW52" s="29"/>
+      <c r="AX52" s="29"/>
+      <c r="AY52" s="29"/>
+      <c r="AZ52" s="29"/>
+      <c r="BA52" s="29"/>
+      <c r="BB52" s="29"/>
+      <c r="BC52" s="29"/>
+      <c r="BD52" s="29"/>
+      <c r="BE52" s="29"/>
+      <c r="BF52" s="29"/>
+      <c r="BG52" s="29"/>
+      <c r="BH52" s="29"/>
+      <c r="BI52" s="29"/>
+      <c r="BJ52" s="29"/>
+      <c r="BK52" s="29"/>
+      <c r="BL52" s="29"/>
+    </row>
+    <row r="53" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="24"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="24"/>
+      <c r="W53" s="23"/>
+      <c r="AB53" s="29"/>
+      <c r="AC53" s="29"/>
+      <c r="AD53" s="29"/>
+      <c r="AE53" s="29"/>
+      <c r="AF53" s="29"/>
+      <c r="AG53" s="29"/>
+      <c r="AH53" s="29"/>
+      <c r="AI53" s="19"/>
+      <c r="AJ53" s="29"/>
+      <c r="AK53" s="29"/>
+      <c r="AL53" s="29"/>
+      <c r="AM53" s="29"/>
+      <c r="AN53" s="29"/>
+      <c r="AO53" s="29"/>
+      <c r="AP53" s="29"/>
+      <c r="AQ53" s="29"/>
+      <c r="AR53" s="29"/>
+      <c r="AS53" s="29"/>
+      <c r="AT53" s="29"/>
+      <c r="AU53" s="29"/>
+      <c r="AV53" s="29"/>
+      <c r="AW53" s="29"/>
+      <c r="AX53" s="29"/>
+      <c r="AY53" s="29"/>
+      <c r="AZ53" s="29"/>
+      <c r="BA53" s="29"/>
+      <c r="BB53" s="29"/>
+      <c r="BC53" s="29"/>
+      <c r="BD53" s="29"/>
+      <c r="BE53" s="29"/>
+      <c r="BF53" s="29"/>
+      <c r="BG53" s="29"/>
+      <c r="BH53" s="29"/>
+      <c r="BI53" s="29"/>
+      <c r="BJ53" s="29"/>
+      <c r="BK53" s="29"/>
+      <c r="BL53" s="29"/>
+    </row>
+    <row r="54" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A54" s="24"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="G54" s="24"/>
+      <c r="H54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+      <c r="K54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="24"/>
+      <c r="W54" s="23"/>
+      <c r="AB54" s="29"/>
+      <c r="AC54" s="29"/>
+      <c r="AD54" s="29"/>
+      <c r="AE54" s="29"/>
+      <c r="AF54" s="29"/>
+      <c r="AG54" s="29"/>
+      <c r="AH54" s="29"/>
+      <c r="AI54" s="19"/>
+      <c r="AJ54" s="29"/>
+      <c r="AK54" s="29"/>
+      <c r="AL54" s="29"/>
+      <c r="AM54" s="29"/>
+      <c r="AN54" s="29"/>
+      <c r="AO54" s="29"/>
+      <c r="AP54" s="29"/>
+      <c r="AQ54" s="29"/>
+      <c r="AR54" s="29"/>
+      <c r="AS54" s="29"/>
+      <c r="AT54" s="29"/>
+      <c r="AU54" s="29"/>
+      <c r="AV54" s="29"/>
+      <c r="AW54" s="29"/>
+      <c r="AX54" s="29"/>
+      <c r="AY54" s="29"/>
+      <c r="AZ54" s="29"/>
+      <c r="BA54" s="29"/>
+      <c r="BB54" s="29"/>
+      <c r="BC54" s="29"/>
+      <c r="BD54" s="29"/>
+      <c r="BE54" s="29"/>
+      <c r="BF54" s="29"/>
+      <c r="BG54" s="29"/>
+      <c r="BH54" s="29"/>
+      <c r="BI54" s="29"/>
+      <c r="BJ54" s="29"/>
+      <c r="BK54" s="29"/>
+      <c r="BL54" s="29"/>
+    </row>
+    <row r="55" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A55" s="24"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="24"/>
+      <c r="W55" s="23"/>
+      <c r="AB55" s="29"/>
+      <c r="AC55" s="29"/>
+      <c r="AD55" s="29"/>
+      <c r="AE55" s="29"/>
+      <c r="AF55" s="29"/>
+      <c r="AG55" s="29"/>
+      <c r="AH55" s="29"/>
+      <c r="AI55" s="19"/>
+      <c r="AJ55" s="29"/>
+      <c r="AK55" s="29"/>
+      <c r="AL55" s="29"/>
+      <c r="AM55" s="29"/>
+      <c r="AN55" s="29"/>
+      <c r="AO55" s="29"/>
+      <c r="AP55" s="29"/>
+      <c r="AQ55" s="29"/>
+      <c r="AR55" s="29"/>
+      <c r="AS55" s="29"/>
+      <c r="AT55" s="29"/>
+      <c r="AU55" s="29"/>
+      <c r="AV55" s="29"/>
+      <c r="AW55" s="29"/>
+      <c r="AX55" s="29"/>
+      <c r="AY55" s="29"/>
+      <c r="AZ55" s="29"/>
+      <c r="BA55" s="29"/>
+      <c r="BB55" s="29"/>
+      <c r="BC55" s="29"/>
+      <c r="BD55" s="29"/>
+      <c r="BE55" s="29"/>
+      <c r="BF55" s="29"/>
+      <c r="BG55" s="29"/>
+      <c r="BH55" s="29"/>
+      <c r="BI55" s="29"/>
+      <c r="BJ55" s="29"/>
+      <c r="BK55" s="29"/>
+      <c r="BL55" s="29"/>
+    </row>
+    <row r="56" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A56" s="24"/>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="H56" s="24"/>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+      <c r="K56" s="24"/>
+      <c r="L56" s="24"/>
+      <c r="M56" s="24"/>
+      <c r="W56" s="23"/>
+      <c r="AB56" s="29"/>
+      <c r="AC56" s="29"/>
+      <c r="AD56" s="29"/>
+      <c r="AE56" s="29"/>
+      <c r="AF56" s="29"/>
+      <c r="AG56" s="29"/>
+      <c r="AH56" s="29"/>
+      <c r="AI56" s="19"/>
+      <c r="AJ56" s="29"/>
+      <c r="AK56" s="29"/>
+      <c r="AL56" s="29"/>
+      <c r="AM56" s="29"/>
+      <c r="AN56" s="29"/>
+      <c r="AO56" s="29"/>
+      <c r="AP56" s="29"/>
+      <c r="AQ56" s="29"/>
+      <c r="AR56" s="29"/>
+      <c r="AS56" s="29"/>
+      <c r="AT56" s="29"/>
+      <c r="AU56" s="29"/>
+      <c r="AV56" s="29"/>
+      <c r="AW56" s="29"/>
+      <c r="AX56" s="29"/>
+      <c r="AY56" s="29"/>
+      <c r="AZ56" s="29"/>
+      <c r="BA56" s="29"/>
+      <c r="BB56" s="29"/>
+      <c r="BC56" s="29"/>
+      <c r="BD56" s="29"/>
+      <c r="BE56" s="29"/>
+      <c r="BF56" s="29"/>
+      <c r="BG56" s="29"/>
+      <c r="BH56" s="29"/>
+      <c r="BI56" s="29"/>
+      <c r="BJ56" s="29"/>
+      <c r="BK56" s="29"/>
+      <c r="BL56" s="29"/>
+    </row>
+    <row r="57" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A57" s="24"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="24"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
+      <c r="I57" s="24"/>
+      <c r="J57" s="24"/>
+      <c r="K57" s="24"/>
+      <c r="L57" s="24"/>
+      <c r="M57" s="24"/>
+      <c r="W57" s="23"/>
+      <c r="AB57" s="29"/>
+      <c r="AC57" s="29"/>
+      <c r="AD57" s="29"/>
+      <c r="AE57" s="29"/>
+      <c r="AF57" s="29"/>
+      <c r="AG57" s="29"/>
+      <c r="AH57" s="29"/>
+      <c r="AI57" s="19"/>
+      <c r="AJ57" s="29"/>
+      <c r="AK57" s="29"/>
+      <c r="AL57" s="29"/>
+      <c r="AM57" s="29"/>
+      <c r="AN57" s="29"/>
+      <c r="AO57" s="29"/>
+      <c r="AP57" s="29"/>
+      <c r="AQ57" s="29"/>
+      <c r="AR57" s="29"/>
+      <c r="AS57" s="29"/>
+      <c r="AT57" s="29"/>
+      <c r="AU57" s="29"/>
+      <c r="AV57" s="29"/>
+      <c r="AW57" s="29"/>
+      <c r="AX57" s="29"/>
+      <c r="AY57" s="29"/>
+      <c r="AZ57" s="29"/>
+      <c r="BA57" s="29"/>
+      <c r="BB57" s="29"/>
+      <c r="BC57" s="29"/>
+      <c r="BD57" s="29"/>
+      <c r="BE57" s="29"/>
+      <c r="BF57" s="29"/>
+      <c r="BG57" s="29"/>
+      <c r="BH57" s="29"/>
+      <c r="BI57" s="29"/>
+      <c r="BJ57" s="29"/>
+      <c r="BK57" s="29"/>
+      <c r="BL57" s="29"/>
+    </row>
+    <row r="58" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A58" s="24"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
+      <c r="W58" s="23"/>
+      <c r="AB58" s="29"/>
+      <c r="AC58" s="29"/>
+      <c r="AD58" s="29"/>
+      <c r="AE58" s="29"/>
+      <c r="AF58" s="29"/>
+      <c r="AG58" s="29"/>
+      <c r="AH58" s="29"/>
+      <c r="AI58" s="19"/>
+      <c r="AJ58" s="29"/>
+      <c r="AK58" s="29"/>
+      <c r="AL58" s="29"/>
+      <c r="AM58" s="29"/>
+      <c r="AN58" s="29"/>
+      <c r="AO58" s="29"/>
+      <c r="AP58" s="29"/>
+      <c r="AQ58" s="29"/>
+      <c r="AR58" s="29"/>
+      <c r="AS58" s="29"/>
+      <c r="AT58" s="29"/>
+      <c r="AU58" s="29"/>
+      <c r="AV58" s="29"/>
+      <c r="AW58" s="29"/>
+      <c r="AX58" s="29"/>
+      <c r="AY58" s="29"/>
+      <c r="AZ58" s="29"/>
+      <c r="BA58" s="29"/>
+      <c r="BB58" s="29"/>
+      <c r="BC58" s="29"/>
+      <c r="BD58" s="29"/>
+      <c r="BE58" s="29"/>
+      <c r="BF58" s="29"/>
+      <c r="BG58" s="29"/>
+      <c r="BH58" s="29"/>
+      <c r="BI58" s="29"/>
+      <c r="BJ58" s="29"/>
+      <c r="BK58" s="29"/>
+      <c r="BL58" s="29"/>
+    </row>
+    <row r="59" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="24"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+      <c r="W59" s="23"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="29"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="19"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+      <c r="AL59" s="29"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="29"/>
+      <c r="AO59" s="29"/>
+      <c r="AP59" s="29"/>
+      <c r="AQ59" s="29"/>
+      <c r="AR59" s="29"/>
+      <c r="AS59" s="29"/>
+      <c r="AT59" s="29"/>
+      <c r="AU59" s="29"/>
+      <c r="AV59" s="29"/>
+      <c r="AW59" s="29"/>
+      <c r="AX59" s="29"/>
+      <c r="AY59" s="29"/>
+      <c r="AZ59" s="29"/>
+      <c r="BA59" s="29"/>
+      <c r="BB59" s="29"/>
+      <c r="BC59" s="29"/>
+      <c r="BD59" s="29"/>
+      <c r="BE59" s="29"/>
+      <c r="BF59" s="29"/>
+      <c r="BG59" s="29"/>
+      <c r="BH59" s="29"/>
+      <c r="BI59" s="29"/>
+      <c r="BJ59" s="29"/>
+      <c r="BK59" s="29"/>
+      <c r="BL59" s="29"/>
+    </row>
+    <row r="60" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A60" s="24"/>
+      <c r="B60" s="24"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="24"/>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="24"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="24"/>
+      <c r="W60" s="23"/>
+      <c r="AB60" s="29"/>
+      <c r="AC60" s="29"/>
+      <c r="AD60" s="29"/>
+      <c r="AE60" s="29"/>
+      <c r="AF60" s="29"/>
+      <c r="AG60" s="29"/>
+      <c r="AH60" s="29"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="29"/>
+      <c r="AK60" s="29"/>
+      <c r="AL60" s="29"/>
+      <c r="AM60" s="29"/>
+      <c r="AN60" s="29"/>
+      <c r="AO60" s="29"/>
+      <c r="AP60" s="29"/>
+      <c r="AQ60" s="29"/>
+      <c r="AR60" s="29"/>
+      <c r="AS60" s="29"/>
+      <c r="AT60" s="29"/>
+      <c r="AU60" s="29"/>
+      <c r="AV60" s="29"/>
+      <c r="AW60" s="29"/>
+      <c r="AX60" s="29"/>
+      <c r="AY60" s="29"/>
+      <c r="AZ60" s="29"/>
+      <c r="BA60" s="29"/>
+      <c r="BB60" s="29"/>
+      <c r="BC60" s="29"/>
+      <c r="BD60" s="29"/>
+      <c r="BE60" s="29"/>
+      <c r="BF60" s="29"/>
+      <c r="BG60" s="29"/>
+      <c r="BH60" s="29"/>
+      <c r="BI60" s="29"/>
+      <c r="BJ60" s="29"/>
+      <c r="BK60" s="29"/>
+      <c r="BL60" s="29"/>
+    </row>
+    <row r="61" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="24"/>
+      <c r="B61" s="24"/>
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="24"/>
+      <c r="W61" s="23"/>
+      <c r="AB61" s="29"/>
+      <c r="AC61" s="29"/>
+      <c r="AD61" s="29"/>
+      <c r="AE61" s="29"/>
+      <c r="AF61" s="29"/>
+      <c r="AG61" s="29"/>
+      <c r="AH61" s="29"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="29"/>
+      <c r="AK61" s="29"/>
+      <c r="AL61" s="29"/>
+      <c r="AM61" s="29"/>
+      <c r="AN61" s="29"/>
+      <c r="AO61" s="29"/>
+      <c r="AP61" s="29"/>
+      <c r="AQ61" s="29"/>
+      <c r="AR61" s="29"/>
+      <c r="AS61" s="29"/>
+      <c r="AT61" s="29"/>
+      <c r="AU61" s="29"/>
+      <c r="AV61" s="29"/>
+      <c r="AW61" s="29"/>
+      <c r="AX61" s="29"/>
+      <c r="AY61" s="29"/>
+      <c r="AZ61" s="29"/>
+      <c r="BA61" s="29"/>
+      <c r="BB61" s="29"/>
+      <c r="BC61" s="29"/>
+      <c r="BD61" s="29"/>
+      <c r="BE61" s="29"/>
+      <c r="BF61" s="29"/>
+      <c r="BG61" s="29"/>
+      <c r="BH61" s="29"/>
+      <c r="BI61" s="29"/>
+      <c r="BJ61" s="29"/>
+      <c r="BK61" s="29"/>
+      <c r="BL61" s="29"/>
+    </row>
+    <row r="62" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="24"/>
+      <c r="B62" s="24"/>
+      <c r="C62" s="24"/>
+      <c r="D62" s="24"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="24"/>
+      <c r="H62" s="24"/>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+      <c r="K62" s="24"/>
+      <c r="L62" s="24"/>
+      <c r="M62" s="24"/>
+      <c r="W62" s="23"/>
+      <c r="AB62" s="29"/>
+      <c r="AC62" s="29"/>
+      <c r="AD62" s="29"/>
+      <c r="AE62" s="29"/>
+      <c r="AF62" s="29"/>
+      <c r="AG62" s="29"/>
+      <c r="AH62" s="29"/>
+      <c r="AI62" s="19"/>
+      <c r="AJ62" s="29"/>
+      <c r="AK62" s="29"/>
+      <c r="AL62" s="29"/>
+      <c r="AM62" s="29"/>
+      <c r="AN62" s="29"/>
+      <c r="AO62" s="29"/>
+      <c r="AP62" s="29"/>
+      <c r="AQ62" s="29"/>
+      <c r="AR62" s="29"/>
+      <c r="AS62" s="29"/>
+      <c r="AT62" s="29"/>
+      <c r="AU62" s="29"/>
+      <c r="AV62" s="29"/>
+      <c r="AW62" s="29"/>
+      <c r="AX62" s="29"/>
+      <c r="AY62" s="29"/>
+      <c r="AZ62" s="29"/>
+      <c r="BA62" s="29"/>
+      <c r="BB62" s="29"/>
+      <c r="BC62" s="29"/>
+      <c r="BD62" s="29"/>
+      <c r="BE62" s="29"/>
+      <c r="BF62" s="29"/>
+      <c r="BG62" s="29"/>
+      <c r="BH62" s="29"/>
+      <c r="BI62" s="29"/>
+      <c r="BJ62" s="29"/>
+      <c r="BK62" s="29"/>
+      <c r="BL62" s="29"/>
+    </row>
+    <row r="63" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="24"/>
+      <c r="B63" s="24"/>
+      <c r="C63" s="24"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="24"/>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+      <c r="M63" s="24"/>
+      <c r="W63" s="23"/>
+      <c r="AB63" s="29"/>
+      <c r="AC63" s="29"/>
+      <c r="AD63" s="29"/>
+      <c r="AE63" s="29"/>
+      <c r="AF63" s="29"/>
+      <c r="AG63" s="29"/>
+      <c r="AH63" s="29"/>
+      <c r="AI63" s="19"/>
+      <c r="AJ63" s="29"/>
+      <c r="AK63" s="29"/>
+      <c r="AL63" s="29"/>
+      <c r="AM63" s="29"/>
+      <c r="AN63" s="29"/>
+      <c r="AO63" s="29"/>
+      <c r="AP63" s="29"/>
+      <c r="AQ63" s="29"/>
+      <c r="AR63" s="29"/>
+      <c r="AS63" s="29"/>
+      <c r="AT63" s="29"/>
+      <c r="AU63" s="29"/>
+      <c r="AV63" s="29"/>
+      <c r="AW63" s="29"/>
+      <c r="AX63" s="29"/>
+      <c r="AY63" s="29"/>
+      <c r="AZ63" s="29"/>
+      <c r="BA63" s="29"/>
+      <c r="BB63" s="29"/>
+      <c r="BC63" s="29"/>
+      <c r="BD63" s="29"/>
+      <c r="BE63" s="29"/>
+      <c r="BF63" s="29"/>
+      <c r="BG63" s="29"/>
+      <c r="BH63" s="29"/>
+      <c r="BI63" s="29"/>
+      <c r="BJ63" s="29"/>
+      <c r="BK63" s="29"/>
+      <c r="BL63" s="29"/>
+    </row>
+    <row r="64" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A64" s="24"/>
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+      <c r="M64" s="24"/>
+      <c r="W64" s="23"/>
+      <c r="AB64" s="29"/>
+      <c r="AC64" s="29"/>
+      <c r="AD64" s="29"/>
+      <c r="AE64" s="29"/>
+      <c r="AF64" s="29"/>
+      <c r="AG64" s="29"/>
+      <c r="AH64" s="29"/>
+      <c r="AI64" s="19"/>
+      <c r="AJ64" s="29"/>
+      <c r="AK64" s="29"/>
+      <c r="AL64" s="29"/>
+      <c r="AM64" s="29"/>
+      <c r="AN64" s="29"/>
+      <c r="AO64" s="29"/>
+      <c r="AP64" s="29"/>
+      <c r="AQ64" s="29"/>
+      <c r="AR64" s="29"/>
+      <c r="AS64" s="29"/>
+      <c r="AT64" s="29"/>
+      <c r="AU64" s="29"/>
+      <c r="AV64" s="29"/>
+      <c r="AW64" s="29"/>
+      <c r="AX64" s="29"/>
+      <c r="AY64" s="29"/>
+      <c r="AZ64" s="29"/>
+      <c r="BA64" s="29"/>
+      <c r="BB64" s="29"/>
+      <c r="BC64" s="29"/>
+      <c r="BD64" s="29"/>
+      <c r="BE64" s="29"/>
+      <c r="BF64" s="29"/>
+      <c r="BG64" s="29"/>
+      <c r="BH64" s="29"/>
+      <c r="BI64" s="29"/>
+      <c r="BJ64" s="29"/>
+      <c r="BK64" s="29"/>
+      <c r="BL64" s="29"/>
+    </row>
+    <row r="65" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A65" s="24"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="24"/>
+      <c r="W65" s="23"/>
+      <c r="AB65" s="29"/>
+      <c r="AC65" s="29"/>
+      <c r="AD65" s="29"/>
+      <c r="AE65" s="29"/>
+      <c r="AF65" s="29"/>
+      <c r="AG65" s="29"/>
+      <c r="AH65" s="29"/>
+      <c r="AI65" s="19"/>
+      <c r="AJ65" s="29"/>
+      <c r="AK65" s="29"/>
+      <c r="AL65" s="29"/>
+      <c r="AM65" s="29"/>
+      <c r="AN65" s="29"/>
+      <c r="AO65" s="29"/>
+      <c r="AP65" s="29"/>
+      <c r="AQ65" s="29"/>
+      <c r="AR65" s="29"/>
+      <c r="AS65" s="29"/>
+      <c r="AT65" s="29"/>
+      <c r="AU65" s="29"/>
+      <c r="AV65" s="29"/>
+      <c r="AW65" s="29"/>
+      <c r="AX65" s="29"/>
+      <c r="AY65" s="29"/>
+      <c r="AZ65" s="29"/>
+      <c r="BA65" s="29"/>
+      <c r="BB65" s="29"/>
+      <c r="BC65" s="29"/>
+      <c r="BD65" s="29"/>
+      <c r="BE65" s="29"/>
+      <c r="BF65" s="29"/>
+      <c r="BG65" s="29"/>
+      <c r="BH65" s="29"/>
+      <c r="BI65" s="29"/>
+      <c r="BJ65" s="29"/>
+      <c r="BK65" s="29"/>
+      <c r="BL65" s="29"/>
+    </row>
+    <row r="66" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="24"/>
+      <c r="B66" s="24"/>
+      <c r="C66" s="24"/>
+      <c r="D66" s="24"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="W66" s="23"/>
+      <c r="AB66" s="29"/>
+      <c r="AC66" s="29"/>
+      <c r="AD66" s="29"/>
+      <c r="AE66" s="29"/>
+      <c r="AF66" s="29"/>
+      <c r="AG66" s="29"/>
+      <c r="AH66" s="29"/>
+      <c r="AI66" s="19"/>
+      <c r="AJ66" s="29"/>
+      <c r="AK66" s="29"/>
+      <c r="AL66" s="29"/>
+      <c r="AM66" s="29"/>
+      <c r="AN66" s="29"/>
+      <c r="AO66" s="29"/>
+      <c r="AP66" s="29"/>
+      <c r="AQ66" s="29"/>
+      <c r="AR66" s="29"/>
+      <c r="AS66" s="29"/>
+      <c r="AT66" s="29"/>
+      <c r="AU66" s="29"/>
+      <c r="AV66" s="29"/>
+      <c r="AW66" s="29"/>
+      <c r="AX66" s="29"/>
+      <c r="AY66" s="29"/>
+      <c r="AZ66" s="29"/>
+      <c r="BA66" s="29"/>
+      <c r="BB66" s="29"/>
+      <c r="BC66" s="29"/>
+      <c r="BD66" s="29"/>
+      <c r="BE66" s="29"/>
+      <c r="BF66" s="29"/>
+      <c r="BG66" s="29"/>
+      <c r="BH66" s="29"/>
+      <c r="BI66" s="29"/>
+      <c r="BJ66" s="29"/>
+      <c r="BK66" s="29"/>
+      <c r="BL66" s="29"/>
+    </row>
+    <row r="67" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A67" s="24"/>
+      <c r="B67" s="24"/>
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="W67" s="23"/>
+      <c r="AB67" s="29"/>
+      <c r="AC67" s="29"/>
+      <c r="AD67" s="29"/>
+      <c r="AE67" s="29"/>
+      <c r="AF67" s="29"/>
+      <c r="AG67" s="29"/>
+      <c r="AH67" s="29"/>
+      <c r="AI67" s="19"/>
+      <c r="AJ67" s="29"/>
+      <c r="AK67" s="29"/>
+      <c r="AL67" s="29"/>
+      <c r="AM67" s="29"/>
+      <c r="AN67" s="29"/>
+      <c r="AO67" s="29"/>
+      <c r="AP67" s="29"/>
+      <c r="AQ67" s="29"/>
+      <c r="AR67" s="29"/>
+      <c r="AS67" s="29"/>
+      <c r="AT67" s="29"/>
+      <c r="AU67" s="29"/>
+      <c r="AV67" s="29"/>
+      <c r="AW67" s="29"/>
+      <c r="AX67" s="29"/>
+      <c r="AY67" s="29"/>
+      <c r="AZ67" s="29"/>
+      <c r="BA67" s="29"/>
+      <c r="BB67" s="29"/>
+      <c r="BC67" s="29"/>
+      <c r="BD67" s="29"/>
+      <c r="BE67" s="29"/>
+      <c r="BF67" s="29"/>
+      <c r="BG67" s="29"/>
+      <c r="BH67" s="29"/>
+      <c r="BI67" s="29"/>
+      <c r="BJ67" s="29"/>
+      <c r="BK67" s="29"/>
+      <c r="BL67" s="29"/>
+    </row>
+    <row r="68" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A68" s="24"/>
+      <c r="B68" s="24"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="W68" s="23"/>
+      <c r="AB68" s="29"/>
+      <c r="AC68" s="29"/>
+      <c r="AD68" s="29"/>
+      <c r="AE68" s="29"/>
+      <c r="AF68" s="29"/>
+      <c r="AG68" s="29"/>
+      <c r="AH68" s="29"/>
+      <c r="AI68" s="19"/>
+      <c r="AJ68" s="29"/>
+      <c r="AK68" s="29"/>
+      <c r="AL68" s="29"/>
+      <c r="AM68" s="29"/>
+      <c r="AN68" s="29"/>
+      <c r="AO68" s="29"/>
+      <c r="AP68" s="29"/>
+      <c r="AQ68" s="29"/>
+      <c r="AR68" s="29"/>
+      <c r="AS68" s="29"/>
+      <c r="AT68" s="29"/>
+      <c r="AU68" s="29"/>
+      <c r="AV68" s="29"/>
+      <c r="AW68" s="29"/>
+      <c r="AX68" s="29"/>
+      <c r="AY68" s="29"/>
+      <c r="AZ68" s="29"/>
+      <c r="BA68" s="29"/>
+      <c r="BB68" s="29"/>
+      <c r="BC68" s="29"/>
+      <c r="BD68" s="29"/>
+      <c r="BE68" s="29"/>
+      <c r="BF68" s="29"/>
+      <c r="BG68" s="29"/>
+      <c r="BH68" s="29"/>
+      <c r="BI68" s="29"/>
+      <c r="BJ68" s="29"/>
+      <c r="BK68" s="29"/>
+      <c r="BL68" s="29"/>
+    </row>
+    <row r="69" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A69" s="24"/>
+      <c r="B69" s="24"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="24"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+      <c r="K69" s="24"/>
+      <c r="L69" s="24"/>
+      <c r="M69" s="24"/>
+      <c r="W69" s="23"/>
+      <c r="AB69" s="29"/>
+      <c r="AC69" s="29"/>
+      <c r="AD69" s="29"/>
+      <c r="AE69" s="29"/>
+      <c r="AF69" s="29"/>
+      <c r="AG69" s="29"/>
+      <c r="AH69" s="29"/>
+      <c r="AI69" s="19"/>
+      <c r="AJ69" s="29"/>
+      <c r="AK69" s="29"/>
+      <c r="AL69" s="29"/>
+      <c r="AM69" s="29"/>
+      <c r="AN69" s="29"/>
+      <c r="AO69" s="29"/>
+      <c r="AP69" s="29"/>
+      <c r="AQ69" s="29"/>
+      <c r="AR69" s="29"/>
+      <c r="AS69" s="29"/>
+      <c r="AT69" s="29"/>
+      <c r="AU69" s="29"/>
+      <c r="AV69" s="29"/>
+      <c r="AW69" s="29"/>
+      <c r="AX69" s="29"/>
+      <c r="AY69" s="29"/>
+      <c r="AZ69" s="29"/>
+      <c r="BA69" s="29"/>
+      <c r="BB69" s="29"/>
+      <c r="BC69" s="29"/>
+      <c r="BD69" s="29"/>
+      <c r="BE69" s="29"/>
+      <c r="BF69" s="29"/>
+      <c r="BG69" s="29"/>
+      <c r="BH69" s="29"/>
+      <c r="BI69" s="29"/>
+      <c r="BJ69" s="29"/>
+      <c r="BK69" s="29"/>
+      <c r="BL69" s="29"/>
+    </row>
+    <row r="70" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A70" s="24"/>
+      <c r="B70" s="24"/>
+      <c r="C70" s="24"/>
+      <c r="D70" s="24"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="24"/>
+      <c r="G70" s="24"/>
+      <c r="H70" s="24"/>
+      <c r="I70" s="24"/>
+      <c r="J70" s="24"/>
+      <c r="K70" s="24"/>
+      <c r="L70" s="24"/>
+      <c r="M70" s="24"/>
+      <c r="W70" s="23"/>
+      <c r="AB70" s="29"/>
+      <c r="AC70" s="29"/>
+      <c r="AD70" s="29"/>
+      <c r="AE70" s="29"/>
+      <c r="AF70" s="29"/>
+      <c r="AG70" s="29"/>
+      <c r="AH70" s="29"/>
+      <c r="AI70" s="19"/>
+      <c r="AJ70" s="29"/>
+      <c r="AK70" s="29"/>
+      <c r="AL70" s="29"/>
+      <c r="AM70" s="29"/>
+      <c r="AN70" s="29"/>
+      <c r="AO70" s="29"/>
+      <c r="AP70" s="29"/>
+      <c r="AQ70" s="29"/>
+      <c r="AR70" s="29"/>
+      <c r="AS70" s="29"/>
+      <c r="AT70" s="29"/>
+      <c r="AU70" s="29"/>
+      <c r="AV70" s="29"/>
+      <c r="AW70" s="29"/>
+      <c r="AX70" s="29"/>
+      <c r="AY70" s="29"/>
+      <c r="AZ70" s="29"/>
+      <c r="BA70" s="29"/>
+      <c r="BB70" s="29"/>
+      <c r="BC70" s="29"/>
+      <c r="BD70" s="29"/>
+      <c r="BE70" s="29"/>
+      <c r="BF70" s="29"/>
+      <c r="BG70" s="29"/>
+      <c r="BH70" s="29"/>
+      <c r="BI70" s="29"/>
+      <c r="BJ70" s="29"/>
+      <c r="BK70" s="29"/>
+      <c r="BL70" s="29"/>
+    </row>
+    <row r="71" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A71" s="24"/>
+      <c r="B71" s="24"/>
+      <c r="C71" s="24"/>
+      <c r="D71" s="24"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24"/>
+      <c r="G71" s="24"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="24"/>
+      <c r="J71" s="24"/>
+      <c r="K71" s="24"/>
+      <c r="L71" s="24"/>
+      <c r="M71" s="24"/>
+      <c r="W71" s="23"/>
+      <c r="AB71" s="29"/>
+      <c r="AC71" s="29"/>
+      <c r="AD71" s="29"/>
+      <c r="AE71" s="29"/>
+      <c r="AF71" s="29"/>
+      <c r="AG71" s="29"/>
+      <c r="AH71" s="29"/>
+      <c r="AI71" s="19"/>
+      <c r="AJ71" s="29"/>
+      <c r="AK71" s="29"/>
+      <c r="AL71" s="29"/>
+      <c r="AM71" s="29"/>
+      <c r="AN71" s="29"/>
+      <c r="AO71" s="29"/>
+      <c r="AP71" s="29"/>
+      <c r="AQ71" s="29"/>
+      <c r="AR71" s="29"/>
+      <c r="AS71" s="29"/>
+      <c r="AT71" s="29"/>
+      <c r="AU71" s="29"/>
+      <c r="AV71" s="29"/>
+      <c r="AW71" s="29"/>
+      <c r="AX71" s="29"/>
+      <c r="AY71" s="29"/>
+      <c r="AZ71" s="29"/>
+      <c r="BA71" s="29"/>
+      <c r="BB71" s="29"/>
+      <c r="BC71" s="29"/>
+      <c r="BD71" s="29"/>
+      <c r="BE71" s="29"/>
+      <c r="BF71" s="29"/>
+      <c r="BG71" s="29"/>
+      <c r="BH71" s="29"/>
+      <c r="BI71" s="29"/>
+      <c r="BJ71" s="29"/>
+      <c r="BK71" s="29"/>
+      <c r="BL71" s="29"/>
+    </row>
+    <row r="72" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A72" s="24"/>
+      <c r="B72" s="24"/>
+      <c r="C72" s="24"/>
+      <c r="D72" s="24"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="24"/>
+      <c r="G72" s="24"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="24"/>
+      <c r="M72" s="24"/>
+      <c r="W72" s="23"/>
+      <c r="AB72" s="29"/>
+      <c r="AC72" s="29"/>
+      <c r="AD72" s="29"/>
+      <c r="AE72" s="29"/>
+      <c r="AF72" s="29"/>
+      <c r="AG72" s="29"/>
+      <c r="AH72" s="29"/>
+      <c r="AI72" s="19"/>
+      <c r="AJ72" s="29"/>
+      <c r="AK72" s="29"/>
+      <c r="AL72" s="29"/>
+      <c r="AM72" s="29"/>
+      <c r="AN72" s="29"/>
+      <c r="AO72" s="29"/>
+      <c r="AP72" s="29"/>
+      <c r="AQ72" s="29"/>
+      <c r="AR72" s="29"/>
+      <c r="AS72" s="29"/>
+      <c r="AT72" s="29"/>
+      <c r="AU72" s="29"/>
+      <c r="AV72" s="29"/>
+      <c r="AW72" s="29"/>
+      <c r="AX72" s="29"/>
+      <c r="AY72" s="29"/>
+      <c r="AZ72" s="29"/>
+      <c r="BA72" s="29"/>
+      <c r="BB72" s="29"/>
+      <c r="BC72" s="29"/>
+      <c r="BD72" s="29"/>
+      <c r="BE72" s="29"/>
+      <c r="BF72" s="29"/>
+      <c r="BG72" s="29"/>
+      <c r="BH72" s="29"/>
+      <c r="BI72" s="29"/>
+      <c r="BJ72" s="29"/>
+      <c r="BK72" s="29"/>
+      <c r="BL72" s="29"/>
+    </row>
+    <row r="73" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="24"/>
+      <c r="B73" s="24"/>
+      <c r="C73" s="24"/>
+      <c r="D73" s="24"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="24"/>
+      <c r="G73" s="24"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+      <c r="K73" s="24"/>
+      <c r="L73" s="24"/>
+      <c r="M73" s="24"/>
+      <c r="W73" s="23"/>
+      <c r="AB73" s="29"/>
+      <c r="AC73" s="29"/>
+      <c r="AD73" s="29"/>
+      <c r="AE73" s="29"/>
+      <c r="AF73" s="29"/>
+      <c r="AG73" s="29"/>
+      <c r="AH73" s="29"/>
+      <c r="AI73" s="19"/>
+      <c r="AJ73" s="29"/>
+      <c r="AK73" s="29"/>
+      <c r="AL73" s="29"/>
+      <c r="AM73" s="29"/>
+      <c r="AN73" s="29"/>
+      <c r="AO73" s="29"/>
+      <c r="AP73" s="29"/>
+      <c r="AQ73" s="29"/>
+      <c r="AR73" s="29"/>
+      <c r="AS73" s="29"/>
+      <c r="AT73" s="29"/>
+      <c r="AU73" s="29"/>
+      <c r="AV73" s="29"/>
+      <c r="AW73" s="29"/>
+      <c r="AX73" s="29"/>
+      <c r="AY73" s="29"/>
+      <c r="AZ73" s="29"/>
+      <c r="BA73" s="29"/>
+      <c r="BB73" s="29"/>
+      <c r="BC73" s="29"/>
+      <c r="BD73" s="29"/>
+      <c r="BE73" s="29"/>
+      <c r="BF73" s="29"/>
+      <c r="BG73" s="29"/>
+      <c r="BH73" s="29"/>
+      <c r="BI73" s="29"/>
+      <c r="BJ73" s="29"/>
+      <c r="BK73" s="29"/>
+      <c r="BL73" s="29"/>
+    </row>
+    <row r="74" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A74" s="24"/>
+      <c r="B74" s="24"/>
+      <c r="C74" s="24"/>
+      <c r="D74" s="24"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="24"/>
+      <c r="H74" s="24"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="24"/>
+      <c r="K74" s="24"/>
+      <c r="L74" s="24"/>
+      <c r="M74" s="24"/>
+      <c r="W74" s="23"/>
+      <c r="AB74" s="29"/>
+      <c r="AC74" s="29"/>
+      <c r="AD74" s="29"/>
+      <c r="AE74" s="29"/>
+      <c r="AF74" s="29"/>
+      <c r="AG74" s="29"/>
+      <c r="AH74" s="29"/>
+      <c r="AI74" s="19"/>
+      <c r="AJ74" s="29"/>
+      <c r="AK74" s="29"/>
+      <c r="AL74" s="29"/>
+      <c r="AM74" s="29"/>
+      <c r="AN74" s="29"/>
+      <c r="AO74" s="29"/>
+      <c r="AP74" s="29"/>
+      <c r="AQ74" s="29"/>
+      <c r="AR74" s="29"/>
+      <c r="AS74" s="29"/>
+      <c r="AT74" s="29"/>
+      <c r="AU74" s="29"/>
+      <c r="AV74" s="29"/>
+      <c r="AW74" s="29"/>
+      <c r="AX74" s="29"/>
+      <c r="AY74" s="29"/>
+      <c r="AZ74" s="29"/>
+      <c r="BA74" s="29"/>
+      <c r="BB74" s="29"/>
+      <c r="BC74" s="29"/>
+      <c r="BD74" s="29"/>
+      <c r="BE74" s="29"/>
+      <c r="BF74" s="29"/>
+      <c r="BG74" s="29"/>
+      <c r="BH74" s="29"/>
+      <c r="BI74" s="29"/>
+      <c r="BJ74" s="29"/>
+      <c r="BK74" s="29"/>
+      <c r="BL74" s="29"/>
+    </row>
+    <row r="75" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="24"/>
+      <c r="B75" s="24"/>
+      <c r="C75" s="24"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="24"/>
+      <c r="G75" s="24"/>
+      <c r="H75" s="24"/>
+      <c r="I75" s="24"/>
+      <c r="J75" s="24"/>
+      <c r="K75" s="24"/>
+      <c r="L75" s="24"/>
+      <c r="M75" s="24"/>
+      <c r="W75" s="23"/>
+      <c r="AB75" s="29"/>
+      <c r="AC75" s="29"/>
+      <c r="AD75" s="29"/>
+      <c r="AE75" s="29"/>
+      <c r="AF75" s="29"/>
+      <c r="AG75" s="29"/>
+      <c r="AH75" s="29"/>
+      <c r="AI75" s="19"/>
+      <c r="AJ75" s="29"/>
+      <c r="AK75" s="29"/>
+      <c r="AL75" s="29"/>
+      <c r="AM75" s="29"/>
+      <c r="AN75" s="29"/>
+      <c r="AO75" s="29"/>
+      <c r="AP75" s="29"/>
+      <c r="AQ75" s="29"/>
+      <c r="AR75" s="29"/>
+      <c r="AS75" s="29"/>
+      <c r="AT75" s="29"/>
+      <c r="AU75" s="29"/>
+      <c r="AV75" s="29"/>
+      <c r="AW75" s="29"/>
+      <c r="AX75" s="29"/>
+      <c r="AY75" s="29"/>
+      <c r="AZ75" s="29"/>
+      <c r="BA75" s="29"/>
+      <c r="BB75" s="29"/>
+      <c r="BC75" s="29"/>
+      <c r="BD75" s="29"/>
+      <c r="BE75" s="29"/>
+      <c r="BF75" s="29"/>
+      <c r="BG75" s="29"/>
+      <c r="BH75" s="29"/>
+      <c r="BI75" s="29"/>
+      <c r="BJ75" s="29"/>
+      <c r="BK75" s="29"/>
+      <c r="BL75" s="29"/>
+    </row>
+    <row r="76" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A76" s="24"/>
+      <c r="B76" s="24"/>
+      <c r="C76" s="24"/>
+      <c r="D76" s="24"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="24"/>
+      <c r="G76" s="24"/>
+      <c r="H76" s="24"/>
+      <c r="I76" s="24"/>
+      <c r="J76" s="24"/>
+      <c r="K76" s="24"/>
+      <c r="L76" s="24"/>
+      <c r="M76" s="24"/>
+      <c r="W76" s="23"/>
+      <c r="AB76" s="29"/>
+      <c r="AC76" s="29"/>
+      <c r="AD76" s="29"/>
+      <c r="AE76" s="29"/>
+      <c r="AF76" s="29"/>
+      <c r="AG76" s="29"/>
+      <c r="AH76" s="29"/>
+      <c r="AI76" s="19"/>
+      <c r="AJ76" s="29"/>
+      <c r="AK76" s="29"/>
+      <c r="AL76" s="29"/>
+      <c r="AM76" s="29"/>
+      <c r="AN76" s="29"/>
+      <c r="AO76" s="29"/>
+      <c r="AP76" s="29"/>
+      <c r="AQ76" s="29"/>
+      <c r="AR76" s="29"/>
+      <c r="AS76" s="29"/>
+      <c r="AT76" s="29"/>
+      <c r="AU76" s="29"/>
+      <c r="AV76" s="29"/>
+      <c r="AW76" s="29"/>
+      <c r="AX76" s="29"/>
+      <c r="AY76" s="29"/>
+      <c r="AZ76" s="29"/>
+      <c r="BA76" s="29"/>
+      <c r="BB76" s="29"/>
+      <c r="BC76" s="29"/>
+      <c r="BD76" s="29"/>
+      <c r="BE76" s="29"/>
+      <c r="BF76" s="29"/>
+      <c r="BG76" s="29"/>
+      <c r="BH76" s="29"/>
+      <c r="BI76" s="29"/>
+      <c r="BJ76" s="29"/>
+      <c r="BK76" s="29"/>
+      <c r="BL76" s="29"/>
+    </row>
+    <row r="77" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A77" s="24"/>
+      <c r="B77" s="24"/>
+      <c r="C77" s="24"/>
+      <c r="D77" s="24"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="24"/>
+      <c r="G77" s="24"/>
+      <c r="H77" s="24"/>
+      <c r="I77" s="24"/>
+      <c r="J77" s="24"/>
+      <c r="K77" s="24"/>
+      <c r="L77" s="24"/>
+      <c r="M77" s="24"/>
+      <c r="W77" s="23"/>
+      <c r="AB77" s="29"/>
+      <c r="AC77" s="29"/>
+      <c r="AD77" s="29"/>
+      <c r="AE77" s="29"/>
+      <c r="AF77" s="29"/>
+      <c r="AG77" s="29"/>
+      <c r="AH77" s="29"/>
+      <c r="AI77" s="19"/>
+      <c r="AJ77" s="29"/>
+      <c r="AK77" s="29"/>
+      <c r="AL77" s="29"/>
+      <c r="AM77" s="29"/>
+      <c r="AN77" s="29"/>
+      <c r="AO77" s="29"/>
+      <c r="AP77" s="29"/>
+      <c r="AQ77" s="29"/>
+      <c r="AR77" s="29"/>
+      <c r="AS77" s="29"/>
+      <c r="AT77" s="29"/>
+      <c r="AU77" s="29"/>
+      <c r="AV77" s="29"/>
+      <c r="AW77" s="29"/>
+      <c r="AX77" s="29"/>
+      <c r="AY77" s="29"/>
+      <c r="AZ77" s="29"/>
+      <c r="BA77" s="29"/>
+      <c r="BB77" s="29"/>
+      <c r="BC77" s="29"/>
+      <c r="BD77" s="29"/>
+      <c r="BE77" s="29"/>
+      <c r="BF77" s="29"/>
+      <c r="BG77" s="29"/>
+      <c r="BH77" s="29"/>
+      <c r="BI77" s="29"/>
+      <c r="BJ77" s="29"/>
+      <c r="BK77" s="29"/>
+      <c r="BL77" s="29"/>
+    </row>
+    <row r="78" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A78" s="24"/>
+      <c r="B78" s="24"/>
+      <c r="C78" s="24"/>
+      <c r="D78" s="24"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="24"/>
+      <c r="G78" s="24"/>
+      <c r="H78" s="24"/>
+      <c r="I78" s="24"/>
+      <c r="J78" s="24"/>
+      <c r="K78" s="24"/>
+      <c r="L78" s="24"/>
+      <c r="M78" s="24"/>
+      <c r="W78" s="23"/>
+      <c r="AB78" s="29"/>
+      <c r="AC78" s="29"/>
+      <c r="AD78" s="29"/>
+      <c r="AE78" s="29"/>
+      <c r="AF78" s="29"/>
+      <c r="AG78" s="29"/>
+      <c r="AH78" s="29"/>
+      <c r="AI78" s="19"/>
+      <c r="AJ78" s="29"/>
+      <c r="AK78" s="29"/>
+      <c r="AL78" s="29"/>
+      <c r="AM78" s="29"/>
+      <c r="AN78" s="29"/>
+      <c r="AO78" s="29"/>
+      <c r="AP78" s="29"/>
+      <c r="AQ78" s="29"/>
+      <c r="AR78" s="29"/>
+      <c r="AS78" s="29"/>
+      <c r="AT78" s="29"/>
+      <c r="AU78" s="29"/>
+      <c r="AV78" s="29"/>
+      <c r="AW78" s="29"/>
+      <c r="AX78" s="29"/>
+      <c r="AY78" s="29"/>
+      <c r="AZ78" s="29"/>
+      <c r="BA78" s="29"/>
+      <c r="BB78" s="29"/>
+      <c r="BC78" s="29"/>
+      <c r="BD78" s="29"/>
+      <c r="BE78" s="29"/>
+      <c r="BF78" s="29"/>
+      <c r="BG78" s="29"/>
+      <c r="BH78" s="29"/>
+      <c r="BI78" s="29"/>
+      <c r="BJ78" s="29"/>
+      <c r="BK78" s="29"/>
+      <c r="BL78" s="29"/>
+    </row>
+    <row r="79" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A79" s="24"/>
+      <c r="B79" s="24"/>
+      <c r="C79" s="24"/>
+      <c r="D79" s="24"/>
+      <c r="E79" s="24"/>
+      <c r="F79" s="24"/>
+      <c r="G79" s="24"/>
+      <c r="H79" s="24"/>
+      <c r="I79" s="24"/>
+      <c r="J79" s="24"/>
+      <c r="K79" s="24"/>
+      <c r="L79" s="24"/>
+      <c r="M79" s="24"/>
+      <c r="W79" s="23"/>
+      <c r="AB79" s="29"/>
+      <c r="AC79" s="29"/>
+      <c r="AD79" s="29"/>
+      <c r="AE79" s="29"/>
+      <c r="AF79" s="29"/>
+      <c r="AG79" s="29"/>
+      <c r="AH79" s="29"/>
+      <c r="AI79" s="19"/>
+      <c r="AJ79" s="29"/>
+      <c r="AK79" s="29"/>
+      <c r="AL79" s="29"/>
+      <c r="AM79" s="29"/>
+      <c r="AN79" s="29"/>
+      <c r="AO79" s="29"/>
+      <c r="AP79" s="29"/>
+      <c r="AQ79" s="29"/>
+      <c r="AR79" s="29"/>
+      <c r="AS79" s="29"/>
+      <c r="AT79" s="29"/>
+      <c r="AU79" s="29"/>
+      <c r="AV79" s="29"/>
+      <c r="AW79" s="29"/>
+      <c r="AX79" s="29"/>
+      <c r="AY79" s="29"/>
+      <c r="AZ79" s="29"/>
+      <c r="BA79" s="29"/>
+      <c r="BB79" s="29"/>
+      <c r="BC79" s="29"/>
+      <c r="BD79" s="29"/>
+      <c r="BE79" s="29"/>
+      <c r="BF79" s="29"/>
+      <c r="BG79" s="29"/>
+      <c r="BH79" s="29"/>
+      <c r="BI79" s="29"/>
+      <c r="BJ79" s="29"/>
+      <c r="BK79" s="29"/>
+      <c r="BL79" s="29"/>
+    </row>
+    <row r="80" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A80" s="24"/>
+      <c r="B80" s="24"/>
+      <c r="C80" s="24"/>
+      <c r="D80" s="24"/>
+      <c r="E80" s="24"/>
+      <c r="F80" s="24"/>
+      <c r="G80" s="24"/>
+      <c r="H80" s="24"/>
+      <c r="I80" s="24"/>
+      <c r="J80" s="24"/>
+      <c r="K80" s="24"/>
+      <c r="L80" s="24"/>
+      <c r="M80" s="24"/>
+      <c r="W80" s="23"/>
+      <c r="AB80" s="29"/>
+      <c r="AC80" s="29"/>
+      <c r="AD80" s="29"/>
+      <c r="AE80" s="29"/>
+      <c r="AF80" s="29"/>
+      <c r="AG80" s="29"/>
+      <c r="AH80" s="29"/>
+      <c r="AI80" s="19"/>
+      <c r="AJ80" s="29"/>
+      <c r="AK80" s="29"/>
+      <c r="AL80" s="29"/>
+      <c r="AM80" s="29"/>
+      <c r="AN80" s="29"/>
+      <c r="AO80" s="29"/>
+      <c r="AP80" s="29"/>
+      <c r="AQ80" s="29"/>
+      <c r="AR80" s="29"/>
+      <c r="AS80" s="29"/>
+      <c r="AT80" s="29"/>
+      <c r="AU80" s="29"/>
+      <c r="AV80" s="29"/>
+      <c r="AW80" s="29"/>
+      <c r="AX80" s="29"/>
+      <c r="AY80" s="29"/>
+      <c r="AZ80" s="29"/>
+      <c r="BA80" s="29"/>
+      <c r="BB80" s="29"/>
+      <c r="BC80" s="29"/>
+      <c r="BD80" s="29"/>
+      <c r="BE80" s="29"/>
+      <c r="BF80" s="29"/>
+      <c r="BG80" s="29"/>
+      <c r="BH80" s="29"/>
+      <c r="BI80" s="29"/>
+      <c r="BJ80" s="29"/>
+      <c r="BK80" s="29"/>
+      <c r="BL80" s="29"/>
+    </row>
+    <row r="81" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A81" s="24"/>
+      <c r="B81" s="24"/>
+      <c r="C81" s="24"/>
+      <c r="D81" s="24"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="24"/>
+      <c r="G81" s="24"/>
+      <c r="H81" s="24"/>
+      <c r="I81" s="24"/>
+      <c r="J81" s="24"/>
+      <c r="K81" s="24"/>
+      <c r="L81" s="24"/>
+      <c r="M81" s="24"/>
+      <c r="W81" s="23"/>
+      <c r="AB81" s="29"/>
+      <c r="AC81" s="29"/>
+      <c r="AD81" s="29"/>
+      <c r="AE81" s="29"/>
+      <c r="AF81" s="29"/>
+      <c r="AG81" s="29"/>
+      <c r="AH81" s="29"/>
+      <c r="AI81" s="19"/>
+      <c r="AJ81" s="29"/>
+      <c r="AK81" s="29"/>
+      <c r="AL81" s="29"/>
+      <c r="AM81" s="29"/>
+      <c r="AN81" s="29"/>
+      <c r="AO81" s="29"/>
+      <c r="AP81" s="29"/>
+      <c r="AQ81" s="29"/>
+      <c r="AR81" s="29"/>
+      <c r="AS81" s="29"/>
+      <c r="AT81" s="29"/>
+      <c r="AU81" s="29"/>
+      <c r="AV81" s="29"/>
+      <c r="AW81" s="29"/>
+      <c r="AX81" s="29"/>
+      <c r="AY81" s="29"/>
+      <c r="AZ81" s="29"/>
+      <c r="BA81" s="29"/>
+      <c r="BB81" s="29"/>
+      <c r="BC81" s="29"/>
+      <c r="BD81" s="29"/>
+      <c r="BE81" s="29"/>
+      <c r="BF81" s="29"/>
+      <c r="BG81" s="29"/>
+      <c r="BH81" s="29"/>
+      <c r="BI81" s="29"/>
+      <c r="BJ81" s="29"/>
+      <c r="BK81" s="29"/>
+      <c r="BL81" s="29"/>
+    </row>
+    <row r="82" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A82" s="24"/>
+      <c r="B82" s="24"/>
+      <c r="C82" s="24"/>
+      <c r="D82" s="24"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="24"/>
+      <c r="G82" s="24"/>
+      <c r="H82" s="24"/>
+      <c r="I82" s="24"/>
+      <c r="J82" s="24"/>
+      <c r="K82" s="24"/>
+      <c r="L82" s="24"/>
+      <c r="M82" s="24"/>
+      <c r="W82" s="23"/>
+      <c r="AB82" s="29"/>
+      <c r="AC82" s="29"/>
+      <c r="AD82" s="29"/>
+      <c r="AE82" s="29"/>
+      <c r="AF82" s="29"/>
+      <c r="AG82" s="29"/>
+      <c r="AH82" s="29"/>
+      <c r="AI82" s="19"/>
+      <c r="AJ82" s="29"/>
+      <c r="AK82" s="29"/>
+      <c r="AL82" s="29"/>
+      <c r="AM82" s="29"/>
+      <c r="AN82" s="29"/>
+      <c r="AO82" s="29"/>
+      <c r="AP82" s="29"/>
+      <c r="AQ82" s="29"/>
+      <c r="AR82" s="29"/>
+      <c r="AS82" s="29"/>
+      <c r="AT82" s="29"/>
+      <c r="AU82" s="29"/>
+      <c r="AV82" s="29"/>
+      <c r="AW82" s="29"/>
+      <c r="AX82" s="29"/>
+      <c r="AY82" s="29"/>
+      <c r="AZ82" s="29"/>
+      <c r="BA82" s="29"/>
+      <c r="BB82" s="29"/>
+      <c r="BC82" s="29"/>
+      <c r="BD82" s="29"/>
+      <c r="BE82" s="29"/>
+      <c r="BF82" s="29"/>
+      <c r="BG82" s="29"/>
+      <c r="BH82" s="29"/>
+      <c r="BI82" s="29"/>
+      <c r="BJ82" s="29"/>
+      <c r="BK82" s="29"/>
+      <c r="BL82" s="29"/>
+    </row>
+    <row r="83" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A83" s="24"/>
+      <c r="B83" s="24"/>
+      <c r="C83" s="24"/>
+      <c r="D83" s="24"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="24"/>
+      <c r="H83" s="24"/>
+      <c r="I83" s="24"/>
+      <c r="J83" s="24"/>
+      <c r="K83" s="24"/>
+      <c r="L83" s="24"/>
+      <c r="M83" s="24"/>
+      <c r="W83" s="23"/>
+      <c r="AB83" s="29"/>
+      <c r="AC83" s="29"/>
+      <c r="AD83" s="29"/>
+      <c r="AE83" s="29"/>
+      <c r="AF83" s="29"/>
+      <c r="AG83" s="29"/>
+      <c r="AH83" s="29"/>
+      <c r="AI83" s="19"/>
+      <c r="AJ83" s="29"/>
+      <c r="AK83" s="29"/>
+      <c r="AL83" s="29"/>
+      <c r="AM83" s="29"/>
+      <c r="AN83" s="29"/>
+      <c r="AO83" s="29"/>
+      <c r="AP83" s="29"/>
+      <c r="AQ83" s="29"/>
+      <c r="AR83" s="29"/>
+      <c r="AS83" s="29"/>
+      <c r="AT83" s="29"/>
+      <c r="AU83" s="29"/>
+      <c r="AV83" s="29"/>
+      <c r="AW83" s="29"/>
+      <c r="AX83" s="29"/>
+      <c r="AY83" s="29"/>
+      <c r="AZ83" s="29"/>
+      <c r="BA83" s="29"/>
+      <c r="BB83" s="29"/>
+      <c r="BC83" s="29"/>
+      <c r="BD83" s="29"/>
+      <c r="BE83" s="29"/>
+      <c r="BF83" s="29"/>
+      <c r="BG83" s="29"/>
+      <c r="BH83" s="29"/>
+      <c r="BI83" s="29"/>
+      <c r="BJ83" s="29"/>
+      <c r="BK83" s="29"/>
+      <c r="BL83" s="29"/>
+    </row>
+    <row r="84" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A84" s="24"/>
+      <c r="B84" s="24"/>
+      <c r="C84" s="24"/>
+      <c r="D84" s="24"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="24"/>
+      <c r="G84" s="24"/>
+      <c r="H84" s="24"/>
+      <c r="I84" s="24"/>
+      <c r="J84" s="24"/>
+      <c r="K84" s="24"/>
+      <c r="L84" s="24"/>
+      <c r="M84" s="24"/>
+      <c r="W84" s="23"/>
+      <c r="AB84" s="29"/>
+      <c r="AC84" s="29"/>
+      <c r="AD84" s="29"/>
+      <c r="AE84" s="29"/>
+      <c r="AF84" s="29"/>
+      <c r="AG84" s="29"/>
+      <c r="AH84" s="29"/>
+      <c r="AI84" s="19"/>
+      <c r="AJ84" s="29"/>
+      <c r="AK84" s="29"/>
+      <c r="AL84" s="29"/>
+      <c r="AM84" s="29"/>
+      <c r="AN84" s="29"/>
+      <c r="AO84" s="29"/>
+      <c r="AP84" s="29"/>
+      <c r="AQ84" s="29"/>
+      <c r="AR84" s="29"/>
+      <c r="AS84" s="29"/>
+      <c r="AT84" s="29"/>
+      <c r="AU84" s="29"/>
+      <c r="AV84" s="29"/>
+      <c r="AW84" s="29"/>
+      <c r="AX84" s="29"/>
+      <c r="AY84" s="29"/>
+      <c r="AZ84" s="29"/>
+      <c r="BA84" s="29"/>
+      <c r="BB84" s="29"/>
+      <c r="BC84" s="29"/>
+      <c r="BD84" s="29"/>
+      <c r="BE84" s="29"/>
+      <c r="BF84" s="29"/>
+      <c r="BG84" s="29"/>
+      <c r="BH84" s="29"/>
+      <c r="BI84" s="29"/>
+      <c r="BJ84" s="29"/>
+      <c r="BK84" s="29"/>
+      <c r="BL84" s="29"/>
+    </row>
+    <row r="85" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A85" s="24"/>
+      <c r="B85" s="24"/>
+      <c r="C85" s="24"/>
+      <c r="D85" s="24"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="24"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="24"/>
+      <c r="K85" s="24"/>
+      <c r="L85" s="24"/>
+      <c r="M85" s="24"/>
+      <c r="W85" s="23"/>
+      <c r="AB85" s="29"/>
+      <c r="AC85" s="29"/>
+      <c r="AD85" s="29"/>
+      <c r="AE85" s="29"/>
+      <c r="AF85" s="29"/>
+      <c r="AG85" s="29"/>
+      <c r="AH85" s="29"/>
+      <c r="AI85" s="19"/>
+      <c r="AJ85" s="29"/>
+      <c r="AK85" s="29"/>
+      <c r="AL85" s="29"/>
+      <c r="AM85" s="29"/>
+      <c r="AN85" s="29"/>
+      <c r="AO85" s="29"/>
+      <c r="AP85" s="29"/>
+      <c r="AQ85" s="29"/>
+      <c r="AR85" s="29"/>
+      <c r="AS85" s="29"/>
+      <c r="AT85" s="29"/>
+      <c r="AU85" s="29"/>
+      <c r="AV85" s="29"/>
+      <c r="AW85" s="29"/>
+      <c r="AX85" s="29"/>
+      <c r="AY85" s="29"/>
+      <c r="AZ85" s="29"/>
+      <c r="BA85" s="29"/>
+      <c r="BB85" s="29"/>
+      <c r="BC85" s="29"/>
+      <c r="BD85" s="29"/>
+      <c r="BE85" s="29"/>
+      <c r="BF85" s="29"/>
+      <c r="BG85" s="29"/>
+      <c r="BH85" s="29"/>
+      <c r="BI85" s="29"/>
+      <c r="BJ85" s="29"/>
+      <c r="BK85" s="29"/>
+      <c r="BL85" s="29"/>
+    </row>
+    <row r="86" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A86" s="24"/>
+      <c r="B86" s="24"/>
+      <c r="C86" s="24"/>
+      <c r="D86" s="24"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="24"/>
+      <c r="G86" s="24"/>
+      <c r="H86" s="24"/>
+      <c r="I86" s="24"/>
+      <c r="J86" s="24"/>
+      <c r="K86" s="24"/>
+      <c r="L86" s="24"/>
+      <c r="M86" s="24"/>
+      <c r="W86" s="23"/>
+      <c r="AB86" s="29"/>
+      <c r="AC86" s="29"/>
+      <c r="AD86" s="29"/>
+      <c r="AE86" s="29"/>
+      <c r="AF86" s="29"/>
+      <c r="AG86" s="29"/>
+      <c r="AH86" s="29"/>
+      <c r="AI86" s="19"/>
+      <c r="AJ86" s="29"/>
+      <c r="AK86" s="29"/>
+      <c r="AL86" s="29"/>
+      <c r="AM86" s="29"/>
+      <c r="AN86" s="29"/>
+      <c r="AO86" s="29"/>
+      <c r="AP86" s="29"/>
+      <c r="AQ86" s="29"/>
+      <c r="AR86" s="29"/>
+      <c r="AS86" s="29"/>
+      <c r="AT86" s="29"/>
+      <c r="AU86" s="29"/>
+      <c r="AV86" s="29"/>
+      <c r="AW86" s="29"/>
+      <c r="AX86" s="29"/>
+      <c r="AY86" s="29"/>
+      <c r="AZ86" s="29"/>
+      <c r="BA86" s="29"/>
+      <c r="BB86" s="29"/>
+      <c r="BC86" s="29"/>
+      <c r="BD86" s="29"/>
+      <c r="BE86" s="29"/>
+      <c r="BF86" s="29"/>
+      <c r="BG86" s="29"/>
+      <c r="BH86" s="29"/>
+      <c r="BI86" s="29"/>
+      <c r="BJ86" s="29"/>
+      <c r="BK86" s="29"/>
+      <c r="BL86" s="29"/>
+    </row>
+    <row r="87" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A87" s="24"/>
+      <c r="B87" s="24"/>
+      <c r="C87" s="24"/>
+      <c r="D87" s="24"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="24"/>
+      <c r="G87" s="24"/>
+      <c r="H87" s="24"/>
+      <c r="I87" s="24"/>
+      <c r="J87" s="24"/>
+      <c r="K87" s="24"/>
+      <c r="L87" s="24"/>
+      <c r="M87" s="24"/>
+      <c r="W87" s="23"/>
+      <c r="AB87" s="29"/>
+      <c r="AC87" s="29"/>
+      <c r="AD87" s="29"/>
+      <c r="AE87" s="29"/>
+      <c r="AF87" s="29"/>
+      <c r="AG87" s="29"/>
+      <c r="AH87" s="29"/>
+      <c r="AI87" s="19"/>
+      <c r="AJ87" s="29"/>
+      <c r="AK87" s="29"/>
+      <c r="AL87" s="29"/>
+      <c r="AM87" s="29"/>
+      <c r="AN87" s="29"/>
+      <c r="AO87" s="29"/>
+      <c r="AP87" s="29"/>
+      <c r="AQ87" s="29"/>
+      <c r="AR87" s="29"/>
+      <c r="AS87" s="29"/>
+      <c r="AT87" s="29"/>
+      <c r="AU87" s="29"/>
+      <c r="AV87" s="29"/>
+      <c r="AW87" s="29"/>
+      <c r="AX87" s="29"/>
+      <c r="AY87" s="29"/>
+      <c r="AZ87" s="29"/>
+      <c r="BA87" s="29"/>
+      <c r="BB87" s="29"/>
+      <c r="BC87" s="29"/>
+      <c r="BD87" s="29"/>
+      <c r="BE87" s="29"/>
+      <c r="BF87" s="29"/>
+      <c r="BG87" s="29"/>
+      <c r="BH87" s="29"/>
+      <c r="BI87" s="29"/>
+      <c r="BJ87" s="29"/>
+      <c r="BK87" s="29"/>
+      <c r="BL87" s="29"/>
+    </row>
+    <row r="88" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A88" s="24"/>
+      <c r="B88" s="24"/>
+      <c r="C88" s="24"/>
+      <c r="D88" s="24"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="24"/>
+      <c r="G88" s="24"/>
+      <c r="H88" s="24"/>
+      <c r="I88" s="24"/>
+      <c r="J88" s="24"/>
+      <c r="K88" s="24"/>
+      <c r="L88" s="24"/>
+      <c r="M88" s="24"/>
+      <c r="W88" s="23"/>
+      <c r="AB88" s="29"/>
+      <c r="AC88" s="29"/>
+      <c r="AD88" s="29"/>
+      <c r="AE88" s="29"/>
+      <c r="AF88" s="29"/>
+      <c r="AG88" s="29"/>
+      <c r="AH88" s="29"/>
+      <c r="AI88" s="19"/>
+      <c r="AJ88" s="29"/>
+      <c r="AK88" s="29"/>
+      <c r="AL88" s="29"/>
+      <c r="AM88" s="29"/>
+      <c r="AN88" s="29"/>
+      <c r="AO88" s="29"/>
+      <c r="AP88" s="29"/>
+      <c r="AQ88" s="29"/>
+      <c r="AR88" s="29"/>
+      <c r="AS88" s="29"/>
+      <c r="AT88" s="29"/>
+      <c r="AU88" s="29"/>
+      <c r="AV88" s="29"/>
+      <c r="AW88" s="29"/>
+      <c r="AX88" s="29"/>
+      <c r="AY88" s="29"/>
+      <c r="AZ88" s="29"/>
+      <c r="BA88" s="29"/>
+      <c r="BB88" s="29"/>
+      <c r="BC88" s="29"/>
+      <c r="BD88" s="29"/>
+      <c r="BE88" s="29"/>
+      <c r="BF88" s="29"/>
+      <c r="BG88" s="29"/>
+      <c r="BH88" s="29"/>
+      <c r="BI88" s="29"/>
+      <c r="BJ88" s="29"/>
+      <c r="BK88" s="29"/>
+      <c r="BL88" s="29"/>
+    </row>
+    <row r="89" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A89" s="24"/>
+      <c r="B89" s="24"/>
+      <c r="C89" s="24"/>
+      <c r="D89" s="24"/>
+      <c r="E89" s="24"/>
+      <c r="F89" s="24"/>
+      <c r="G89" s="24"/>
+      <c r="H89" s="24"/>
+      <c r="I89" s="24"/>
+      <c r="J89" s="24"/>
+      <c r="K89" s="24"/>
+      <c r="L89" s="24"/>
+      <c r="M89" s="24"/>
+      <c r="W89" s="23"/>
+      <c r="AB89" s="29"/>
+      <c r="AC89" s="29"/>
+      <c r="AD89" s="29"/>
+      <c r="AE89" s="29"/>
+      <c r="AF89" s="29"/>
+      <c r="AG89" s="29"/>
+      <c r="AH89" s="29"/>
+      <c r="AI89" s="19"/>
+      <c r="AJ89" s="29"/>
+      <c r="AK89" s="29"/>
+      <c r="AL89" s="29"/>
+      <c r="AM89" s="29"/>
+      <c r="AN89" s="29"/>
+      <c r="AO89" s="29"/>
+      <c r="AP89" s="29"/>
+      <c r="AQ89" s="29"/>
+      <c r="AR89" s="29"/>
+      <c r="AS89" s="29"/>
+      <c r="AT89" s="29"/>
+      <c r="AU89" s="29"/>
+      <c r="AV89" s="29"/>
+      <c r="AW89" s="29"/>
+      <c r="AX89" s="29"/>
+      <c r="AY89" s="29"/>
+      <c r="AZ89" s="29"/>
+      <c r="BA89" s="29"/>
+      <c r="BB89" s="29"/>
+      <c r="BC89" s="29"/>
+      <c r="BD89" s="29"/>
+      <c r="BE89" s="29"/>
+      <c r="BF89" s="29"/>
+      <c r="BG89" s="29"/>
+      <c r="BH89" s="29"/>
+      <c r="BI89" s="29"/>
+      <c r="BJ89" s="29"/>
+      <c r="BK89" s="29"/>
+      <c r="BL89" s="29"/>
+    </row>
+    <row r="90" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A90" s="24"/>
+      <c r="B90" s="24"/>
+      <c r="C90" s="24"/>
+      <c r="D90" s="24"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="24"/>
+      <c r="G90" s="24"/>
+      <c r="H90" s="24"/>
+      <c r="I90" s="24"/>
+      <c r="J90" s="24"/>
+      <c r="K90" s="24"/>
+      <c r="L90" s="24"/>
+      <c r="M90" s="24"/>
+      <c r="W90" s="23"/>
+      <c r="AB90" s="29"/>
+      <c r="AC90" s="29"/>
+      <c r="AD90" s="29"/>
+      <c r="AE90" s="29"/>
+      <c r="AF90" s="29"/>
+      <c r="AG90" s="29"/>
+      <c r="AH90" s="29"/>
+      <c r="AI90" s="19"/>
+      <c r="AJ90" s="29"/>
+      <c r="AK90" s="29"/>
+      <c r="AL90" s="29"/>
+      <c r="AM90" s="29"/>
+      <c r="AN90" s="29"/>
+      <c r="AO90" s="29"/>
+      <c r="AP90" s="29"/>
+      <c r="AQ90" s="29"/>
+      <c r="AR90" s="29"/>
+      <c r="AS90" s="29"/>
+      <c r="AT90" s="29"/>
+      <c r="AU90" s="29"/>
+      <c r="AV90" s="29"/>
+      <c r="AW90" s="29"/>
+      <c r="AX90" s="29"/>
+      <c r="AY90" s="29"/>
+      <c r="AZ90" s="29"/>
+      <c r="BA90" s="29"/>
+      <c r="BB90" s="29"/>
+      <c r="BC90" s="29"/>
+      <c r="BD90" s="29"/>
+      <c r="BE90" s="29"/>
+      <c r="BF90" s="29"/>
+      <c r="BG90" s="29"/>
+      <c r="BH90" s="29"/>
+      <c r="BI90" s="29"/>
+      <c r="BJ90" s="29"/>
+      <c r="BK90" s="29"/>
+      <c r="BL90" s="29"/>
+    </row>
+    <row r="91" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A91" s="24"/>
+      <c r="B91" s="24"/>
+      <c r="C91" s="24"/>
+      <c r="D91" s="24"/>
+      <c r="E91" s="24"/>
+      <c r="F91" s="24"/>
+      <c r="G91" s="24"/>
+      <c r="H91" s="24"/>
+      <c r="I91" s="24"/>
+      <c r="J91" s="24"/>
+      <c r="K91" s="24"/>
+      <c r="L91" s="24"/>
+      <c r="M91" s="24"/>
+      <c r="W91" s="23"/>
+      <c r="AB91" s="29"/>
+      <c r="AC91" s="29"/>
+      <c r="AD91" s="29"/>
+      <c r="AE91" s="29"/>
+      <c r="AF91" s="29"/>
+      <c r="AG91" s="29"/>
+      <c r="AH91" s="29"/>
+      <c r="AI91" s="19"/>
+      <c r="AJ91" s="29"/>
+      <c r="AK91" s="29"/>
+      <c r="AL91" s="29"/>
+      <c r="AM91" s="29"/>
+      <c r="AN91" s="29"/>
+      <c r="AO91" s="29"/>
+      <c r="AP91" s="29"/>
+      <c r="AQ91" s="29"/>
+      <c r="AR91" s="29"/>
+      <c r="AS91" s="29"/>
+      <c r="AT91" s="29"/>
+      <c r="AU91" s="29"/>
+      <c r="AV91" s="29"/>
+      <c r="AW91" s="29"/>
+      <c r="AX91" s="29"/>
+      <c r="AY91" s="29"/>
+      <c r="AZ91" s="29"/>
+      <c r="BA91" s="29"/>
+      <c r="BB91" s="29"/>
+      <c r="BC91" s="29"/>
+      <c r="BD91" s="29"/>
+      <c r="BE91" s="29"/>
+      <c r="BF91" s="29"/>
+      <c r="BG91" s="29"/>
+      <c r="BH91" s="29"/>
+      <c r="BI91" s="29"/>
+      <c r="BJ91" s="29"/>
+      <c r="BK91" s="29"/>
+      <c r="BL91" s="29"/>
+    </row>
+    <row r="92" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A92" s="24"/>
+      <c r="B92" s="24"/>
+      <c r="C92" s="24"/>
+      <c r="D92" s="24"/>
+      <c r="E92" s="24"/>
+      <c r="F92" s="24"/>
+      <c r="G92" s="24"/>
+      <c r="H92" s="24"/>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+      <c r="K92" s="24"/>
+      <c r="L92" s="24"/>
+      <c r="M92" s="24"/>
+      <c r="W92" s="23"/>
+      <c r="AB92" s="29"/>
+      <c r="AC92" s="29"/>
+      <c r="AD92" s="29"/>
+      <c r="AE92" s="29"/>
+      <c r="AF92" s="29"/>
+      <c r="AG92" s="29"/>
+      <c r="AH92" s="29"/>
+      <c r="AI92" s="19"/>
+      <c r="AJ92" s="29"/>
+      <c r="AK92" s="29"/>
+      <c r="AL92" s="29"/>
+      <c r="AM92" s="29"/>
+      <c r="AN92" s="29"/>
+      <c r="AO92" s="29"/>
+      <c r="AP92" s="29"/>
+      <c r="AQ92" s="29"/>
+      <c r="AR92" s="29"/>
+      <c r="AS92" s="29"/>
+      <c r="AT92" s="29"/>
+      <c r="AU92" s="29"/>
+      <c r="AV92" s="29"/>
+      <c r="AW92" s="29"/>
+      <c r="AX92" s="29"/>
+      <c r="AY92" s="29"/>
+      <c r="AZ92" s="29"/>
+      <c r="BA92" s="29"/>
+      <c r="BB92" s="29"/>
+      <c r="BC92" s="29"/>
+      <c r="BD92" s="29"/>
+      <c r="BE92" s="29"/>
+      <c r="BF92" s="29"/>
+      <c r="BG92" s="29"/>
+      <c r="BH92" s="29"/>
+      <c r="BI92" s="29"/>
+      <c r="BJ92" s="29"/>
+      <c r="BK92" s="29"/>
+      <c r="BL92" s="29"/>
+    </row>
+    <row r="93" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A93" s="24"/>
+      <c r="B93" s="24"/>
+      <c r="C93" s="24"/>
+      <c r="D93" s="24"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="24"/>
+      <c r="G93" s="24"/>
+      <c r="H93" s="24"/>
+      <c r="I93" s="24"/>
+      <c r="J93" s="24"/>
+      <c r="K93" s="24"/>
+      <c r="L93" s="24"/>
+      <c r="M93" s="24"/>
+      <c r="W93" s="23"/>
+      <c r="AB93" s="29"/>
+      <c r="AC93" s="29"/>
+      <c r="AD93" s="29"/>
+      <c r="AE93" s="29"/>
+      <c r="AF93" s="29"/>
+      <c r="AG93" s="29"/>
+      <c r="AH93" s="29"/>
+      <c r="AI93" s="19"/>
+      <c r="AJ93" s="29"/>
+      <c r="AK93" s="29"/>
+      <c r="AL93" s="29"/>
+      <c r="AM93" s="29"/>
+      <c r="AN93" s="29"/>
+      <c r="AO93" s="29"/>
+      <c r="AP93" s="29"/>
+      <c r="AQ93" s="29"/>
+      <c r="AR93" s="29"/>
+      <c r="AS93" s="29"/>
+      <c r="AT93" s="29"/>
+      <c r="AU93" s="29"/>
+      <c r="AV93" s="29"/>
+      <c r="AW93" s="29"/>
+      <c r="AX93" s="29"/>
+      <c r="AY93" s="29"/>
+      <c r="AZ93" s="29"/>
+      <c r="BA93" s="29"/>
+      <c r="BB93" s="29"/>
+      <c r="BC93" s="29"/>
+      <c r="BD93" s="29"/>
+      <c r="BE93" s="29"/>
+      <c r="BF93" s="29"/>
+      <c r="BG93" s="29"/>
+      <c r="BH93" s="29"/>
+      <c r="BI93" s="29"/>
+      <c r="BJ93" s="29"/>
+      <c r="BK93" s="29"/>
+      <c r="BL93" s="29"/>
+    </row>
+    <row r="94" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A94" s="24"/>
+      <c r="B94" s="24"/>
+      <c r="C94" s="24"/>
+      <c r="D94" s="24"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24"/>
+      <c r="G94" s="24"/>
+      <c r="H94" s="24"/>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+      <c r="K94" s="24"/>
+      <c r="L94" s="24"/>
+      <c r="M94" s="24"/>
+      <c r="W94" s="23"/>
+      <c r="AB94" s="29"/>
+      <c r="AC94" s="29"/>
+      <c r="AD94" s="29"/>
+      <c r="AE94" s="29"/>
+      <c r="AF94" s="29"/>
+      <c r="AG94" s="29"/>
+      <c r="AH94" s="29"/>
+      <c r="AI94" s="19"/>
+      <c r="AJ94" s="29"/>
+      <c r="AK94" s="29"/>
+      <c r="AL94" s="29"/>
+      <c r="AM94" s="29"/>
+      <c r="AN94" s="29"/>
+      <c r="AO94" s="29"/>
+      <c r="AP94" s="29"/>
+      <c r="AQ94" s="29"/>
+      <c r="AR94" s="29"/>
+      <c r="AS94" s="29"/>
+      <c r="AT94" s="29"/>
+      <c r="AU94" s="29"/>
+      <c r="AV94" s="29"/>
+      <c r="AW94" s="29"/>
+      <c r="AX94" s="29"/>
+      <c r="AY94" s="29"/>
+      <c r="AZ94" s="29"/>
+      <c r="BA94" s="29"/>
+      <c r="BB94" s="29"/>
+      <c r="BC94" s="29"/>
+      <c r="BD94" s="29"/>
+      <c r="BE94" s="29"/>
+      <c r="BF94" s="29"/>
+      <c r="BG94" s="29"/>
+      <c r="BH94" s="29"/>
+      <c r="BI94" s="29"/>
+      <c r="BJ94" s="29"/>
+      <c r="BK94" s="29"/>
+      <c r="BL94" s="29"/>
+    </row>
+    <row r="95" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A95" s="24"/>
+      <c r="B95" s="24"/>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
+      <c r="I95" s="24"/>
+      <c r="J95" s="24"/>
+      <c r="K95" s="24"/>
+      <c r="L95" s="24"/>
+      <c r="M95" s="24"/>
+      <c r="W95" s="23"/>
+      <c r="AB95" s="29"/>
+      <c r="AC95" s="29"/>
+      <c r="AD95" s="29"/>
+      <c r="AE95" s="29"/>
+      <c r="AF95" s="29"/>
+      <c r="AG95" s="29"/>
+      <c r="AH95" s="29"/>
+      <c r="AI95" s="19"/>
+      <c r="AJ95" s="29"/>
+      <c r="AK95" s="29"/>
+      <c r="AL95" s="29"/>
+      <c r="AM95" s="29"/>
+      <c r="AN95" s="29"/>
+      <c r="AO95" s="29"/>
+      <c r="AP95" s="29"/>
+      <c r="AQ95" s="29"/>
+      <c r="AR95" s="29"/>
+      <c r="AS95" s="29"/>
+      <c r="AT95" s="29"/>
+      <c r="AU95" s="29"/>
+      <c r="AV95" s="29"/>
+      <c r="AW95" s="29"/>
+      <c r="AX95" s="29"/>
+      <c r="AY95" s="29"/>
+      <c r="AZ95" s="29"/>
+      <c r="BA95" s="29"/>
+      <c r="BB95" s="29"/>
+      <c r="BC95" s="29"/>
+      <c r="BD95" s="29"/>
+      <c r="BE95" s="29"/>
+      <c r="BF95" s="29"/>
+      <c r="BG95" s="29"/>
+      <c r="BH95" s="29"/>
+      <c r="BI95" s="29"/>
+      <c r="BJ95" s="29"/>
+      <c r="BK95" s="29"/>
+      <c r="BL95" s="29"/>
+    </row>
+    <row r="96" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A96" s="24"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+      <c r="K96" s="24"/>
+      <c r="L96" s="24"/>
+      <c r="M96" s="24"/>
+      <c r="W96" s="23"/>
+      <c r="AB96" s="29"/>
+      <c r="AC96" s="29"/>
+      <c r="AD96" s="29"/>
+      <c r="AE96" s="29"/>
+      <c r="AF96" s="29"/>
+      <c r="AG96" s="29"/>
+      <c r="AH96" s="29"/>
+      <c r="AI96" s="19"/>
+      <c r="AJ96" s="29"/>
+      <c r="AK96" s="29"/>
+      <c r="AL96" s="29"/>
+      <c r="AM96" s="29"/>
+      <c r="AN96" s="29"/>
+      <c r="AO96" s="29"/>
+      <c r="AP96" s="29"/>
+      <c r="AQ96" s="29"/>
+      <c r="AR96" s="29"/>
+      <c r="AS96" s="29"/>
+      <c r="AT96" s="29"/>
+      <c r="AU96" s="29"/>
+      <c r="AV96" s="29"/>
+      <c r="AW96" s="29"/>
+      <c r="AX96" s="29"/>
+      <c r="AY96" s="29"/>
+      <c r="AZ96" s="29"/>
+      <c r="BA96" s="29"/>
+      <c r="BB96" s="29"/>
+      <c r="BC96" s="29"/>
+      <c r="BD96" s="29"/>
+      <c r="BE96" s="29"/>
+      <c r="BF96" s="29"/>
+      <c r="BG96" s="29"/>
+      <c r="BH96" s="29"/>
+      <c r="BI96" s="29"/>
+      <c r="BJ96" s="29"/>
+      <c r="BK96" s="29"/>
+      <c r="BL96" s="29"/>
+    </row>
+    <row r="97" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A97" s="24"/>
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+      <c r="K97" s="24"/>
+      <c r="L97" s="24"/>
+      <c r="M97" s="24"/>
+      <c r="W97" s="23"/>
+      <c r="AB97" s="29"/>
+      <c r="AC97" s="29"/>
+      <c r="AD97" s="29"/>
+      <c r="AE97" s="29"/>
+      <c r="AF97" s="29"/>
+      <c r="AG97" s="29"/>
+      <c r="AH97" s="29"/>
+      <c r="AI97" s="19"/>
+      <c r="AJ97" s="29"/>
+      <c r="AK97" s="29"/>
+      <c r="AL97" s="29"/>
+      <c r="AM97" s="29"/>
+      <c r="AN97" s="29"/>
+      <c r="AO97" s="29"/>
+      <c r="AP97" s="29"/>
+      <c r="AQ97" s="29"/>
+      <c r="AR97" s="29"/>
+      <c r="AS97" s="29"/>
+      <c r="AT97" s="29"/>
+      <c r="AU97" s="29"/>
+      <c r="AV97" s="29"/>
+      <c r="AW97" s="29"/>
+      <c r="AX97" s="29"/>
+      <c r="AY97" s="29"/>
+      <c r="AZ97" s="29"/>
+      <c r="BA97" s="29"/>
+      <c r="BB97" s="29"/>
+      <c r="BC97" s="29"/>
+      <c r="BD97" s="29"/>
+      <c r="BE97" s="29"/>
+      <c r="BF97" s="29"/>
+      <c r="BG97" s="29"/>
+      <c r="BH97" s="29"/>
+      <c r="BI97" s="29"/>
+      <c r="BJ97" s="29"/>
+      <c r="BK97" s="29"/>
+      <c r="BL97" s="29"/>
+    </row>
+    <row r="98" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A98" s="24"/>
+      <c r="B98" s="24"/>
+      <c r="C98" s="24"/>
+      <c r="D98" s="24"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+      <c r="K98" s="24"/>
+      <c r="L98" s="24"/>
+      <c r="M98" s="24"/>
+      <c r="W98" s="23"/>
+      <c r="AB98" s="29"/>
+      <c r="AC98" s="29"/>
+      <c r="AD98" s="29"/>
+      <c r="AE98" s="29"/>
+      <c r="AF98" s="29"/>
+      <c r="AG98" s="29"/>
+      <c r="AH98" s="29"/>
+      <c r="AI98" s="19"/>
+      <c r="AJ98" s="29"/>
+      <c r="AK98" s="29"/>
+      <c r="AL98" s="29"/>
+      <c r="AM98" s="29"/>
+      <c r="AN98" s="29"/>
+      <c r="AO98" s="29"/>
+      <c r="AP98" s="29"/>
+      <c r="AQ98" s="29"/>
+      <c r="AR98" s="29"/>
+      <c r="AS98" s="29"/>
+      <c r="AT98" s="29"/>
+      <c r="AU98" s="29"/>
+      <c r="AV98" s="29"/>
+      <c r="AW98" s="29"/>
+      <c r="AX98" s="29"/>
+      <c r="AY98" s="29"/>
+      <c r="AZ98" s="29"/>
+      <c r="BA98" s="29"/>
+      <c r="BB98" s="29"/>
+      <c r="BC98" s="29"/>
+      <c r="BD98" s="29"/>
+      <c r="BE98" s="29"/>
+      <c r="BF98" s="29"/>
+      <c r="BG98" s="29"/>
+      <c r="BH98" s="29"/>
+      <c r="BI98" s="29"/>
+      <c r="BJ98" s="29"/>
+      <c r="BK98" s="29"/>
+      <c r="BL98" s="29"/>
+    </row>
+    <row r="99" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A99" s="24"/>
+      <c r="B99" s="24"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="24"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="24"/>
+      <c r="J99" s="24"/>
+      <c r="K99" s="24"/>
+      <c r="L99" s="24"/>
+      <c r="M99" s="24"/>
+      <c r="W99" s="23"/>
+      <c r="AB99" s="29"/>
+      <c r="AC99" s="29"/>
+      <c r="AD99" s="29"/>
+      <c r="AE99" s="29"/>
+      <c r="AF99" s="29"/>
+      <c r="AG99" s="29"/>
+      <c r="AH99" s="29"/>
+      <c r="AI99" s="19"/>
+      <c r="AJ99" s="29"/>
+      <c r="AK99" s="29"/>
+      <c r="AL99" s="29"/>
+      <c r="AM99" s="29"/>
+      <c r="AN99" s="29"/>
+      <c r="AO99" s="29"/>
+      <c r="AP99" s="29"/>
+      <c r="AQ99" s="29"/>
+      <c r="AR99" s="29"/>
+      <c r="AS99" s="29"/>
+      <c r="AT99" s="29"/>
+      <c r="AU99" s="29"/>
+      <c r="AV99" s="29"/>
+      <c r="AW99" s="29"/>
+      <c r="AX99" s="29"/>
+      <c r="AY99" s="29"/>
+      <c r="AZ99" s="29"/>
+      <c r="BA99" s="29"/>
+      <c r="BB99" s="29"/>
+      <c r="BC99" s="29"/>
+      <c r="BD99" s="29"/>
+      <c r="BE99" s="29"/>
+      <c r="BF99" s="29"/>
+      <c r="BG99" s="29"/>
+      <c r="BH99" s="29"/>
+      <c r="BI99" s="29"/>
+      <c r="BJ99" s="29"/>
+      <c r="BK99" s="29"/>
+      <c r="BL99" s="29"/>
+    </row>
+    <row r="100" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A100" s="24"/>
+      <c r="B100" s="24"/>
+      <c r="C100" s="24"/>
+      <c r="D100" s="24"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24"/>
+      <c r="G100" s="24"/>
+      <c r="H100" s="24"/>
+      <c r="I100" s="24"/>
+      <c r="J100" s="24"/>
+      <c r="K100" s="24"/>
+      <c r="L100" s="24"/>
+      <c r="M100" s="24"/>
+      <c r="W100" s="23"/>
+      <c r="AB100" s="29"/>
+      <c r="AC100" s="29"/>
+      <c r="AD100" s="29"/>
+      <c r="AE100" s="29"/>
+      <c r="AF100" s="29"/>
+      <c r="AG100" s="29"/>
+      <c r="AH100" s="29"/>
+      <c r="AI100" s="19"/>
+      <c r="AJ100" s="29"/>
+      <c r="AK100" s="29"/>
+      <c r="AL100" s="29"/>
+      <c r="AM100" s="29"/>
+      <c r="AN100" s="29"/>
+      <c r="AO100" s="29"/>
+      <c r="AP100" s="29"/>
+      <c r="AQ100" s="29"/>
+      <c r="AR100" s="29"/>
+      <c r="AS100" s="29"/>
+      <c r="AT100" s="29"/>
+      <c r="AU100" s="29"/>
+      <c r="AV100" s="29"/>
+      <c r="AW100" s="29"/>
+      <c r="AX100" s="29"/>
+      <c r="AY100" s="29"/>
+      <c r="AZ100" s="29"/>
+      <c r="BA100" s="29"/>
+      <c r="BB100" s="29"/>
+      <c r="BC100" s="29"/>
+      <c r="BD100" s="29"/>
+      <c r="BE100" s="29"/>
+      <c r="BF100" s="29"/>
+      <c r="BG100" s="29"/>
+      <c r="BH100" s="29"/>
+      <c r="BI100" s="29"/>
+      <c r="BJ100" s="29"/>
+      <c r="BK100" s="29"/>
+      <c r="BL100" s="29"/>
+    </row>
+    <row r="101" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A101" s="24"/>
+      <c r="B101" s="24"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="24"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="24"/>
+      <c r="H101" s="24"/>
+      <c r="I101" s="24"/>
+      <c r="J101" s="24"/>
+      <c r="K101" s="24"/>
+      <c r="L101" s="24"/>
+      <c r="M101" s="24"/>
+      <c r="W101" s="23"/>
+      <c r="AB101" s="29"/>
+      <c r="AC101" s="29"/>
+      <c r="AD101" s="29"/>
+      <c r="AE101" s="29"/>
+      <c r="AF101" s="29"/>
+      <c r="AG101" s="29"/>
+      <c r="AH101" s="29"/>
+      <c r="AI101" s="19"/>
+      <c r="AJ101" s="29"/>
+      <c r="AK101" s="29"/>
+      <c r="AL101" s="29"/>
+      <c r="AM101" s="29"/>
+      <c r="AN101" s="29"/>
+      <c r="AO101" s="29"/>
+      <c r="AP101" s="29"/>
+      <c r="AQ101" s="29"/>
+      <c r="AR101" s="29"/>
+      <c r="AS101" s="29"/>
+      <c r="AT101" s="29"/>
+      <c r="AU101" s="29"/>
+      <c r="AV101" s="29"/>
+      <c r="AW101" s="29"/>
+      <c r="AX101" s="29"/>
+      <c r="AY101" s="29"/>
+      <c r="AZ101" s="29"/>
+      <c r="BA101" s="29"/>
+      <c r="BB101" s="29"/>
+      <c r="BC101" s="29"/>
+      <c r="BD101" s="29"/>
+      <c r="BE101" s="29"/>
+      <c r="BF101" s="29"/>
+      <c r="BG101" s="29"/>
+      <c r="BH101" s="29"/>
+      <c r="BI101" s="29"/>
+      <c r="BJ101" s="29"/>
+      <c r="BK101" s="29"/>
+      <c r="BL101" s="29"/>
+    </row>
+    <row r="102" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A102" s="24"/>
+      <c r="B102" s="24"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="24"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="24"/>
+      <c r="G102" s="24"/>
+      <c r="H102" s="24"/>
+      <c r="I102" s="24"/>
+      <c r="J102" s="24"/>
+      <c r="K102" s="24"/>
+      <c r="L102" s="24"/>
+      <c r="M102" s="24"/>
+      <c r="W102" s="23"/>
+      <c r="AB102" s="29"/>
+      <c r="AC102" s="29"/>
+      <c r="AD102" s="29"/>
+      <c r="AE102" s="29"/>
+      <c r="AF102" s="29"/>
+      <c r="AG102" s="29"/>
+      <c r="AH102" s="29"/>
+      <c r="AI102" s="19"/>
+      <c r="AJ102" s="29"/>
+      <c r="AK102" s="29"/>
+      <c r="AL102" s="29"/>
+      <c r="AM102" s="29"/>
+      <c r="AN102" s="29"/>
+      <c r="AO102" s="29"/>
+      <c r="AP102" s="29"/>
+      <c r="AQ102" s="29"/>
+      <c r="AR102" s="29"/>
+      <c r="AS102" s="29"/>
+      <c r="AT102" s="29"/>
+      <c r="AU102" s="29"/>
+      <c r="AV102" s="29"/>
+      <c r="AW102" s="29"/>
+      <c r="AX102" s="29"/>
+      <c r="AY102" s="29"/>
+      <c r="AZ102" s="29"/>
+      <c r="BA102" s="29"/>
+      <c r="BB102" s="29"/>
+      <c r="BC102" s="29"/>
+      <c r="BD102" s="29"/>
+      <c r="BE102" s="29"/>
+      <c r="BF102" s="29"/>
+      <c r="BG102" s="29"/>
+      <c r="BH102" s="29"/>
+      <c r="BI102" s="29"/>
+      <c r="BJ102" s="29"/>
+      <c r="BK102" s="29"/>
+      <c r="BL102" s="29"/>
+    </row>
+    <row r="103" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A103" s="24"/>
+      <c r="B103" s="24"/>
+      <c r="C103" s="24"/>
+      <c r="D103" s="24"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="24"/>
+      <c r="G103" s="24"/>
+      <c r="H103" s="24"/>
+      <c r="I103" s="24"/>
+      <c r="J103" s="24"/>
+      <c r="K103" s="24"/>
+      <c r="L103" s="24"/>
+      <c r="M103" s="24"/>
+      <c r="W103" s="23"/>
+      <c r="AB103" s="29"/>
+      <c r="AC103" s="29"/>
+      <c r="AD103" s="29"/>
+      <c r="AE103" s="29"/>
+      <c r="AF103" s="29"/>
+      <c r="AG103" s="29"/>
+      <c r="AH103" s="29"/>
+      <c r="AI103" s="19"/>
+      <c r="AJ103" s="29"/>
+      <c r="AK103" s="29"/>
+      <c r="AL103" s="29"/>
+      <c r="AM103" s="29"/>
+      <c r="AN103" s="29"/>
+      <c r="AO103" s="29"/>
+      <c r="AP103" s="29"/>
+      <c r="AQ103" s="29"/>
+      <c r="AR103" s="29"/>
+      <c r="AS103" s="29"/>
+      <c r="AT103" s="29"/>
+      <c r="AU103" s="29"/>
+      <c r="AV103" s="29"/>
+      <c r="AW103" s="29"/>
+      <c r="AX103" s="29"/>
+      <c r="AY103" s="29"/>
+      <c r="AZ103" s="29"/>
+      <c r="BA103" s="29"/>
+      <c r="BB103" s="29"/>
+      <c r="BC103" s="29"/>
+      <c r="BD103" s="29"/>
+      <c r="BE103" s="29"/>
+      <c r="BF103" s="29"/>
+      <c r="BG103" s="29"/>
+      <c r="BH103" s="29"/>
+      <c r="BI103" s="29"/>
+      <c r="BJ103" s="29"/>
+      <c r="BK103" s="29"/>
+      <c r="BL103" s="29"/>
+    </row>
+    <row r="104" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A104" s="24"/>
+      <c r="B104" s="24"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="24"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="24"/>
+      <c r="G104" s="24"/>
+      <c r="H104" s="24"/>
+      <c r="I104" s="24"/>
+      <c r="J104" s="24"/>
+      <c r="K104" s="24"/>
+      <c r="L104" s="24"/>
+      <c r="M104" s="24"/>
+      <c r="W104" s="23"/>
+      <c r="AB104" s="29"/>
+      <c r="AC104" s="29"/>
+      <c r="AD104" s="29"/>
+      <c r="AE104" s="29"/>
+      <c r="AF104" s="29"/>
+      <c r="AG104" s="29"/>
+      <c r="AH104" s="29"/>
+      <c r="AI104" s="19"/>
+      <c r="AJ104" s="29"/>
+      <c r="AK104" s="29"/>
+      <c r="AL104" s="29"/>
+      <c r="AM104" s="29"/>
+      <c r="AN104" s="29"/>
+      <c r="AO104" s="29"/>
+      <c r="AP104" s="29"/>
+      <c r="AQ104" s="29"/>
+      <c r="AR104" s="29"/>
+      <c r="AS104" s="29"/>
+      <c r="AT104" s="29"/>
+      <c r="AU104" s="29"/>
+      <c r="AV104" s="29"/>
+      <c r="AW104" s="29"/>
+      <c r="AX104" s="29"/>
+      <c r="AY104" s="29"/>
+      <c r="AZ104" s="29"/>
+      <c r="BA104" s="29"/>
+      <c r="BB104" s="29"/>
+      <c r="BC104" s="29"/>
+      <c r="BD104" s="29"/>
+      <c r="BE104" s="29"/>
+      <c r="BF104" s="29"/>
+      <c r="BG104" s="29"/>
+      <c r="BH104" s="29"/>
+      <c r="BI104" s="29"/>
+      <c r="BJ104" s="29"/>
+      <c r="BK104" s="29"/>
+      <c r="BL104" s="29"/>
+    </row>
+    <row r="105" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A105" s="24"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="24"/>
+      <c r="H105" s="24"/>
+      <c r="I105" s="24"/>
+      <c r="J105" s="24"/>
+      <c r="K105" s="24"/>
+      <c r="L105" s="24"/>
+      <c r="M105" s="24"/>
+      <c r="W105" s="23"/>
+      <c r="AB105" s="29"/>
+      <c r="AC105" s="29"/>
+      <c r="AD105" s="29"/>
+      <c r="AE105" s="29"/>
+      <c r="AF105" s="29"/>
+      <c r="AG105" s="29"/>
+      <c r="AH105" s="29"/>
+      <c r="AI105" s="19"/>
+      <c r="AJ105" s="29"/>
+      <c r="AK105" s="29"/>
+      <c r="AL105" s="29"/>
+      <c r="AM105" s="29"/>
+      <c r="AN105" s="29"/>
+      <c r="AO105" s="29"/>
+      <c r="AP105" s="29"/>
+      <c r="AQ105" s="29"/>
+      <c r="AR105" s="29"/>
+      <c r="AS105" s="29"/>
+      <c r="AT105" s="29"/>
+      <c r="AU105" s="29"/>
+      <c r="AV105" s="29"/>
+      <c r="AW105" s="29"/>
+      <c r="AX105" s="29"/>
+      <c r="AY105" s="29"/>
+      <c r="AZ105" s="29"/>
+      <c r="BA105" s="29"/>
+      <c r="BB105" s="29"/>
+      <c r="BC105" s="29"/>
+      <c r="BD105" s="29"/>
+      <c r="BE105" s="29"/>
+      <c r="BF105" s="29"/>
+      <c r="BG105" s="29"/>
+      <c r="BH105" s="29"/>
+      <c r="BI105" s="29"/>
+      <c r="BJ105" s="29"/>
+      <c r="BK105" s="29"/>
+      <c r="BL105" s="29"/>
+    </row>
+    <row r="106" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A106" s="24"/>
+      <c r="B106" s="24"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="24"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="24"/>
+      <c r="I106" s="24"/>
+      <c r="J106" s="24"/>
+      <c r="K106" s="24"/>
+      <c r="L106" s="24"/>
+      <c r="M106" s="24"/>
+      <c r="W106" s="23"/>
+      <c r="AB106" s="29"/>
+      <c r="AC106" s="29"/>
+      <c r="AD106" s="29"/>
+      <c r="AE106" s="29"/>
+      <c r="AF106" s="29"/>
+      <c r="AG106" s="29"/>
+      <c r="AH106" s="29"/>
+      <c r="AI106" s="19"/>
+      <c r="AJ106" s="29"/>
+      <c r="AK106" s="29"/>
+      <c r="AL106" s="29"/>
+      <c r="AM106" s="29"/>
+      <c r="AN106" s="29"/>
+      <c r="AO106" s="29"/>
+      <c r="AP106" s="29"/>
+      <c r="AQ106" s="29"/>
+      <c r="AR106" s="29"/>
+      <c r="AS106" s="29"/>
+      <c r="AT106" s="29"/>
+      <c r="AU106" s="29"/>
+      <c r="AV106" s="29"/>
+      <c r="AW106" s="29"/>
+      <c r="AX106" s="29"/>
+      <c r="AY106" s="29"/>
+      <c r="AZ106" s="29"/>
+      <c r="BA106" s="29"/>
+      <c r="BB106" s="29"/>
+      <c r="BC106" s="29"/>
+      <c r="BD106" s="29"/>
+      <c r="BE106" s="29"/>
+      <c r="BF106" s="29"/>
+      <c r="BG106" s="29"/>
+      <c r="BH106" s="29"/>
+      <c r="BI106" s="29"/>
+      <c r="BJ106" s="29"/>
+      <c r="BK106" s="29"/>
+      <c r="BL106" s="29"/>
+    </row>
+    <row r="107" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A107" s="24"/>
+      <c r="B107" s="24"/>
+      <c r="C107" s="24"/>
+      <c r="D107" s="24"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="24"/>
+      <c r="G107" s="24"/>
+      <c r="H107" s="24"/>
+      <c r="I107" s="24"/>
+      <c r="J107" s="24"/>
+      <c r="K107" s="24"/>
+      <c r="L107" s="24"/>
+      <c r="M107" s="24"/>
+      <c r="W107" s="23"/>
+      <c r="AB107" s="29"/>
+      <c r="AC107" s="29"/>
+      <c r="AD107" s="29"/>
+      <c r="AE107" s="29"/>
+      <c r="AF107" s="29"/>
+      <c r="AG107" s="29"/>
+      <c r="AH107" s="29"/>
+      <c r="AI107" s="19"/>
+      <c r="AJ107" s="29"/>
+      <c r="AK107" s="29"/>
+      <c r="AL107" s="29"/>
+      <c r="AM107" s="29"/>
+      <c r="AN107" s="29"/>
+      <c r="AO107" s="29"/>
+      <c r="AP107" s="29"/>
+      <c r="AQ107" s="29"/>
+      <c r="AR107" s="29"/>
+      <c r="AS107" s="29"/>
+      <c r="AT107" s="29"/>
+      <c r="AU107" s="29"/>
+      <c r="AV107" s="29"/>
+      <c r="AW107" s="29"/>
+      <c r="AX107" s="29"/>
+      <c r="AY107" s="29"/>
+      <c r="AZ107" s="29"/>
+      <c r="BA107" s="29"/>
+      <c r="BB107" s="29"/>
+      <c r="BC107" s="29"/>
+      <c r="BD107" s="29"/>
+      <c r="BE107" s="29"/>
+      <c r="BF107" s="29"/>
+      <c r="BG107" s="29"/>
+      <c r="BH107" s="29"/>
+      <c r="BI107" s="29"/>
+      <c r="BJ107" s="29"/>
+      <c r="BK107" s="29"/>
+      <c r="BL107" s="29"/>
+    </row>
+    <row r="108" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A108" s="24"/>
+      <c r="B108" s="24"/>
+      <c r="C108" s="24"/>
+      <c r="D108" s="24"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="24"/>
+      <c r="G108" s="24"/>
+      <c r="H108" s="24"/>
+      <c r="I108" s="24"/>
+      <c r="J108" s="24"/>
+      <c r="K108" s="24"/>
+      <c r="L108" s="24"/>
+      <c r="M108" s="24"/>
+      <c r="W108" s="23"/>
+      <c r="AB108" s="29"/>
+      <c r="AC108" s="29"/>
+      <c r="AD108" s="29"/>
+      <c r="AE108" s="29"/>
+      <c r="AF108" s="29"/>
+      <c r="AG108" s="29"/>
+      <c r="AH108" s="29"/>
+      <c r="AI108" s="19"/>
+      <c r="AJ108" s="29"/>
+      <c r="AK108" s="29"/>
+      <c r="AL108" s="29"/>
+      <c r="AM108" s="29"/>
+      <c r="AN108" s="29"/>
+      <c r="AO108" s="29"/>
+      <c r="AP108" s="29"/>
+      <c r="AQ108" s="29"/>
+      <c r="AR108" s="29"/>
+      <c r="AS108" s="29"/>
+      <c r="AT108" s="29"/>
+      <c r="AU108" s="29"/>
+      <c r="AV108" s="29"/>
+      <c r="AW108" s="29"/>
+      <c r="AX108" s="29"/>
+      <c r="AY108" s="29"/>
+      <c r="AZ108" s="29"/>
+      <c r="BA108" s="29"/>
+      <c r="BB108" s="29"/>
+      <c r="BC108" s="29"/>
+      <c r="BD108" s="29"/>
+      <c r="BE108" s="29"/>
+      <c r="BF108" s="29"/>
+      <c r="BG108" s="29"/>
+      <c r="BH108" s="29"/>
+      <c r="BI108" s="29"/>
+      <c r="BJ108" s="29"/>
+      <c r="BK108" s="29"/>
+      <c r="BL108" s="29"/>
+    </row>
+    <row r="109" spans="1:64" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A109" s="24"/>
+      <c r="B109" s="24"/>
+      <c r="C109" s="24"/>
+      <c r="D109" s="24"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="24"/>
+      <c r="G109" s="24"/>
+      <c r="H109" s="24"/>
+      <c r="I109" s="24"/>
+      <c r="J109" s="24"/>
+      <c r="K109" s="24"/>
+      <c r="L109" s="24"/>
+      <c r="M109" s="24"/>
+      <c r="W109" s="23"/>
+      <c r="AB109" s="29"/>
+      <c r="AC109" s="29"/>
+      <c r="AD109" s="29"/>
+      <c r="AE109" s="29"/>
+      <c r="AF109" s="29"/>
+      <c r="AG109" s="29"/>
+      <c r="AH109" s="29"/>
+      <c r="AI109" s="19"/>
+      <c r="AJ109" s="29"/>
+      <c r="AK109" s="29"/>
+      <c r="AL109" s="29"/>
+      <c r="AM109" s="29"/>
+      <c r="AN109" s="29"/>
+      <c r="AO109" s="29"/>
+      <c r="AP109" s="29"/>
+      <c r="AQ109" s="29"/>
+      <c r="AR109" s="29"/>
+      <c r="AS109" s="29"/>
+      <c r="AT109" s="29"/>
+      <c r="AU109" s="29"/>
+      <c r="AV109" s="29"/>
+      <c r="AW109" s="29"/>
+      <c r="AX109" s="29"/>
+      <c r="AY109" s="29"/>
+      <c r="AZ109" s="29"/>
+      <c r="BA109" s="29"/>
+      <c r="BB109" s="29"/>
+      <c r="BC109" s="29"/>
+      <c r="BD109" s="29"/>
+      <c r="BE109" s="29"/>
+      <c r="BF109" s="29"/>
+      <c r="BG109" s="29"/>
+      <c r="BH109" s="29"/>
+      <c r="BI109" s="29"/>
+      <c r="BJ109" s="29"/>
+      <c r="BK109" s="29"/>
+      <c r="BL109" s="29"/>
+    </row>
+    <row r="110" spans="1:64" x14ac:dyDescent="0.2">
       <c r="A110" s="1"/>
       <c r="B110" s="1"/>
       <c r="C110" s="1"/>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1"/>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
     </row>
-    <row r="111" spans="1:64">
+    <row r="111" spans="1:64" x14ac:dyDescent="0.2">
       <c r="A111" s="1"/>
       <c r="B111" s="1"/>
       <c r="C111" s="1"/>
       <c r="D111" s="1"/>
       <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
     </row>
-    <row r="112" spans="1:64">
+    <row r="112" spans="1:64" x14ac:dyDescent="0.2">
       <c r="A112" s="1"/>
       <c r="B112" s="1"/>
       <c r="C112" s="1"/>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
       <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
     </row>
-    <row r="113" spans="1:13">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="1"/>
       <c r="B113" s="1"/>
       <c r="C113" s="1"/>
       <c r="D113" s="1"/>
       <c r="E113" s="1"/>
       <c r="F113" s="1"/>
       <c r="G113" s="1"/>
       <c r="H113" s="1"/>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
     </row>
-    <row r="114" spans="1:13">
+    <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="1"/>
       <c r="B114" s="1"/>
       <c r="C114" s="1"/>
       <c r="D114" s="1"/>
       <c r="E114" s="1"/>
       <c r="F114" s="1"/>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
     </row>
-    <row r="115" spans="1:13">
+    <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="1"/>
       <c r="B115" s="1"/>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
     </row>
-    <row r="116" spans="1:13">
+    <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="1"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
     </row>
-    <row r="117" spans="1:13">
+    <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="1"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
     </row>
-    <row r="118" spans="1:13">
+    <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="1"/>
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
     </row>
-    <row r="119" spans="1:13">
+    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A119" s="1"/>
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
     </row>
-    <row r="120" spans="1:13">
+    <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="1"/>
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
     </row>
-    <row r="121" spans="1:13">
+    <row r="121" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A121" s="1"/>
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
     </row>
-    <row r="122" spans="1:13">
+    <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="1"/>
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
     </row>
-    <row r="123" spans="1:13">
+    <row r="123" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A123" s="1"/>
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
     </row>
-    <row r="124" spans="1:13">
+    <row r="124" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
     </row>
-    <row r="125" spans="1:13">
+    <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
     </row>
-    <row r="126" spans="1:13">
+    <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="1"/>
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
     </row>
-    <row r="127" spans="1:13">
+    <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
     </row>
-    <row r="128" spans="1:13">
+    <row r="128" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
     </row>
-    <row r="129" spans="1:13">
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="1"/>
       <c r="B129" s="1"/>
       <c r="C129" s="1"/>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
     </row>
-    <row r="130" spans="1:13">
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="1"/>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
     </row>
-    <row r="131" spans="1:13">
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="1"/>
       <c r="B131" s="1"/>
       <c r="C131" s="1"/>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
       <c r="F131" s="1"/>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
     </row>
-    <row r="132" spans="1:13">
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="1"/>
       <c r="B132" s="1"/>
       <c r="C132" s="1"/>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1"/>
       <c r="G132" s="1"/>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
     </row>
-    <row r="133" spans="1:13">
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="1"/>
       <c r="B133" s="1"/>
       <c r="C133" s="1"/>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
     </row>
-    <row r="134" spans="1:13">
+    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="1"/>
       <c r="B134" s="1"/>
       <c r="C134" s="1"/>
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="1"/>
       <c r="G134" s="1"/>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
     </row>
-    <row r="135" spans="1:13">
+    <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="1"/>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
     </row>
-    <row r="136" spans="1:13">
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="1"/>
       <c r="B136" s="1"/>
       <c r="C136" s="1"/>
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
       <c r="F136" s="1"/>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
     </row>
-    <row r="137" spans="1:13">
+    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="1"/>
       <c r="B137" s="1"/>
       <c r="C137" s="1"/>
       <c r="D137" s="1"/>
       <c r="E137" s="1"/>
       <c r="F137" s="1"/>
       <c r="G137" s="1"/>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
     </row>
-    <row r="138" spans="1:13">
+    <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="1"/>
       <c r="B138" s="1"/>
       <c r="C138" s="1"/>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1"/>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
     </row>
-    <row r="139" spans="1:13">
+    <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="1"/>
       <c r="B139" s="1"/>
       <c r="C139" s="1"/>
       <c r="D139" s="1"/>
       <c r="E139" s="1"/>
       <c r="F139" s="1"/>
       <c r="G139" s="1"/>
       <c r="H139" s="1"/>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
     </row>
-    <row r="140" spans="1:13">
+    <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="1"/>
       <c r="B140" s="1"/>
       <c r="C140" s="1"/>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="1"/>
       <c r="G140" s="1"/>
       <c r="H140" s="1"/>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
     </row>
-    <row r="141" spans="1:13">
+    <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="1"/>
       <c r="B141" s="1"/>
       <c r="C141" s="1"/>
       <c r="D141" s="1"/>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1"/>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
     </row>
-    <row r="142" spans="1:13">
+    <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="1"/>
       <c r="B142" s="1"/>
       <c r="C142" s="1"/>
       <c r="D142" s="1"/>
       <c r="E142" s="1"/>
       <c r="F142" s="1"/>
       <c r="G142" s="1"/>
       <c r="H142" s="1"/>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
     </row>
-    <row r="143" spans="1:13">
+    <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="1"/>
       <c r="B143" s="1"/>
       <c r="C143" s="1"/>
       <c r="D143" s="1"/>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1"/>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
     </row>
-    <row r="144" spans="1:13">
+    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="1"/>
       <c r="B144" s="1"/>
       <c r="C144" s="1"/>
       <c r="D144" s="1"/>
       <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1"/>
       <c r="H144" s="1"/>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
     </row>
-    <row r="145" spans="1:13">
+    <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="1"/>
       <c r="B145" s="1"/>
       <c r="C145" s="1"/>
       <c r="D145" s="1"/>
       <c r="E145" s="1"/>
       <c r="F145" s="1"/>
       <c r="G145" s="1"/>
       <c r="H145" s="1"/>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
     </row>
-    <row r="146" spans="1:13">
+    <row r="146" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A146" s="1"/>
       <c r="B146" s="1"/>
       <c r="C146" s="1"/>
       <c r="D146" s="1"/>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1"/>
       <c r="H146" s="1"/>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
     </row>
-    <row r="147" spans="1:13">
+    <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="1"/>
       <c r="B147" s="1"/>
       <c r="C147" s="1"/>
       <c r="D147" s="1"/>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1"/>
       <c r="H147" s="1"/>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
     </row>
-    <row r="148" spans="1:13">
+    <row r="148" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A148" s="1"/>
       <c r="B148" s="1"/>
       <c r="C148" s="1"/>
       <c r="D148" s="1"/>
       <c r="E148" s="1"/>
       <c r="F148" s="1"/>
       <c r="G148" s="1"/>
       <c r="H148" s="1"/>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
     </row>
-    <row r="149" spans="1:13">
+    <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="1"/>
       <c r="B149" s="1"/>
       <c r="C149" s="1"/>
       <c r="D149" s="1"/>
       <c r="E149" s="1"/>
       <c r="F149" s="1"/>
       <c r="G149" s="1"/>
       <c r="H149" s="1"/>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
     </row>
-    <row r="150" spans="1:13">
+    <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="1"/>
       <c r="B150" s="1"/>
       <c r="C150" s="1"/>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
       <c r="F150" s="1"/>
       <c r="G150" s="1"/>
       <c r="H150" s="1"/>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
     </row>
-    <row r="151" spans="1:13">
+    <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="1"/>
       <c r="B151" s="1"/>
       <c r="C151" s="1"/>
       <c r="D151" s="1"/>
       <c r="E151" s="1"/>
       <c r="F151" s="1"/>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
     </row>
-    <row r="152" spans="1:13">
+    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="1"/>
       <c r="B152" s="1"/>
       <c r="C152" s="1"/>
       <c r="D152" s="1"/>
       <c r="E152" s="1"/>
       <c r="F152" s="1"/>
       <c r="G152" s="1"/>
       <c r="H152" s="1"/>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
     </row>
-    <row r="153" spans="1:13">
+    <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="1"/>
       <c r="B153" s="1"/>
       <c r="C153" s="1"/>
       <c r="D153" s="1"/>
       <c r="E153" s="1"/>
       <c r="F153" s="1"/>
       <c r="G153" s="1"/>
       <c r="H153" s="1"/>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
     </row>
-    <row r="154" spans="1:13">
+    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="1"/>
       <c r="B154" s="1"/>
       <c r="C154" s="1"/>
       <c r="D154" s="1"/>
       <c r="E154" s="1"/>
       <c r="F154" s="1"/>
       <c r="G154" s="1"/>
       <c r="H154" s="1"/>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
     </row>
-    <row r="155" spans="1:13">
+    <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="1"/>
       <c r="B155" s="1"/>
       <c r="C155" s="1"/>
       <c r="D155" s="1"/>
       <c r="E155" s="1"/>
       <c r="F155" s="1"/>
       <c r="G155" s="1"/>
       <c r="H155" s="1"/>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
     </row>
-    <row r="156" spans="1:13">
+    <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="1"/>
       <c r="B156" s="1"/>
       <c r="C156" s="1"/>
       <c r="D156" s="1"/>
       <c r="E156" s="1"/>
       <c r="F156" s="1"/>
       <c r="G156" s="1"/>
       <c r="H156" s="1"/>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
     </row>
-    <row r="157" spans="1:13">
+    <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="1"/>
       <c r="B157" s="1"/>
       <c r="C157" s="1"/>
       <c r="D157" s="1"/>
       <c r="E157" s="1"/>
       <c r="F157" s="1"/>
       <c r="G157" s="1"/>
       <c r="H157" s="1"/>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
     </row>
-    <row r="158" spans="1:13">
+    <row r="158" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A158" s="1"/>
       <c r="B158" s="1"/>
       <c r="C158" s="1"/>
       <c r="D158" s="1"/>
       <c r="E158" s="1"/>
       <c r="F158" s="1"/>
       <c r="G158" s="1"/>
       <c r="H158" s="1"/>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
     </row>
-    <row r="159" spans="1:13">
+    <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="1"/>
       <c r="B159" s="1"/>
       <c r="C159" s="1"/>
       <c r="D159" s="1"/>
       <c r="E159" s="1"/>
       <c r="F159" s="1"/>
       <c r="G159" s="1"/>
       <c r="H159" s="1"/>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
     </row>
-    <row r="160" spans="1:13">
+    <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="1"/>
       <c r="B160" s="1"/>
       <c r="C160" s="1"/>
       <c r="D160" s="1"/>
       <c r="E160" s="1"/>
       <c r="F160" s="1"/>
       <c r="G160" s="1"/>
       <c r="H160" s="1"/>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
     </row>
-    <row r="161" spans="1:13">
+    <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="1"/>
       <c r="B161" s="1"/>
       <c r="C161" s="1"/>
       <c r="D161" s="1"/>
       <c r="E161" s="1"/>
       <c r="F161" s="1"/>
       <c r="G161" s="1"/>
       <c r="H161" s="1"/>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
     </row>
-    <row r="162" spans="1:13">
+    <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="1"/>
       <c r="B162" s="1"/>
       <c r="C162" s="1"/>
       <c r="D162" s="1"/>
       <c r="E162" s="1"/>
       <c r="F162" s="1"/>
       <c r="G162" s="1"/>
       <c r="H162" s="1"/>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
     </row>
-    <row r="163" spans="1:13">
+    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="1"/>
       <c r="B163" s="1"/>
       <c r="C163" s="1"/>
       <c r="D163" s="1"/>
       <c r="E163" s="1"/>
       <c r="F163" s="1"/>
       <c r="G163" s="1"/>
       <c r="H163" s="1"/>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
     </row>
-    <row r="164" spans="1:13">
+    <row r="164" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A164" s="1"/>
       <c r="B164" s="1"/>
       <c r="C164" s="1"/>
       <c r="D164" s="1"/>
       <c r="E164" s="1"/>
       <c r="F164" s="1"/>
       <c r="G164" s="1"/>
       <c r="H164" s="1"/>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
     </row>
-    <row r="165" spans="1:13">
+    <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="1"/>
       <c r="B165" s="1"/>
       <c r="C165" s="1"/>
       <c r="D165" s="1"/>
       <c r="E165" s="1"/>
       <c r="F165" s="1"/>
       <c r="G165" s="1"/>
       <c r="H165" s="1"/>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
     </row>
-    <row r="166" spans="1:13">
+    <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="1"/>
       <c r="B166" s="1"/>
       <c r="C166" s="1"/>
       <c r="D166" s="1"/>
       <c r="E166" s="1"/>
       <c r="F166" s="1"/>
       <c r="G166" s="1"/>
       <c r="H166" s="1"/>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
     </row>
-    <row r="167" spans="1:13">
+    <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="1"/>
       <c r="B167" s="1"/>
       <c r="C167" s="1"/>
       <c r="D167" s="1"/>
       <c r="E167" s="1"/>
       <c r="F167" s="1"/>
       <c r="G167" s="1"/>
       <c r="H167" s="1"/>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
     </row>
-    <row r="168" spans="1:13">
+    <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="1"/>
       <c r="B168" s="1"/>
       <c r="C168" s="1"/>
       <c r="D168" s="1"/>
       <c r="E168" s="1"/>
       <c r="F168" s="1"/>
       <c r="G168" s="1"/>
       <c r="H168" s="1"/>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
     </row>
-    <row r="169" spans="1:13">
+    <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="1"/>
       <c r="B169" s="1"/>
       <c r="C169" s="1"/>
       <c r="D169" s="1"/>
       <c r="E169" s="1"/>
       <c r="F169" s="1"/>
       <c r="G169" s="1"/>
       <c r="H169" s="1"/>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
     </row>
-    <row r="170" spans="1:13">
+    <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="1"/>
       <c r="B170" s="1"/>
       <c r="C170" s="1"/>
       <c r="D170" s="1"/>
       <c r="E170" s="1"/>
       <c r="F170" s="1"/>
       <c r="G170" s="1"/>
       <c r="H170" s="1"/>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
     </row>
-    <row r="171" spans="1:13">
+    <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="1"/>
       <c r="B171" s="1"/>
       <c r="C171" s="1"/>
       <c r="D171" s="1"/>
       <c r="E171" s="1"/>
       <c r="F171" s="1"/>
       <c r="G171" s="1"/>
       <c r="H171" s="1"/>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
     </row>
-    <row r="172" spans="1:13">
+    <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="1"/>
       <c r="B172" s="1"/>
       <c r="C172" s="1"/>
       <c r="D172" s="1"/>
       <c r="E172" s="1"/>
       <c r="F172" s="1"/>
       <c r="G172" s="1"/>
       <c r="H172" s="1"/>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
     </row>
-    <row r="173" spans="1:13">
+    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="1"/>
       <c r="B173" s="1"/>
       <c r="C173" s="1"/>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
     </row>
-    <row r="174" spans="1:13">
+    <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="1"/>
       <c r="B174" s="1"/>
       <c r="C174" s="1"/>
       <c r="D174" s="1"/>
       <c r="E174" s="1"/>
       <c r="F174" s="1"/>
       <c r="G174" s="1"/>
       <c r="H174" s="1"/>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
     </row>
-    <row r="175" spans="1:13">
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="1"/>
       <c r="B175" s="1"/>
       <c r="C175" s="1"/>
       <c r="D175" s="1"/>
       <c r="E175" s="1"/>
       <c r="F175" s="1"/>
       <c r="G175" s="1"/>
       <c r="H175" s="1"/>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
     </row>
-    <row r="176" spans="1:13">
+    <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="1"/>
       <c r="B176" s="1"/>
       <c r="C176" s="1"/>
       <c r="D176" s="1"/>
       <c r="E176" s="1"/>
       <c r="F176" s="1"/>
       <c r="G176" s="1"/>
       <c r="H176" s="1"/>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
     </row>
-    <row r="177" spans="1:13">
+    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A177" s="1"/>
       <c r="B177" s="1"/>
       <c r="C177" s="1"/>
       <c r="D177" s="1"/>
       <c r="E177" s="1"/>
       <c r="F177" s="1"/>
       <c r="G177" s="1"/>
       <c r="H177" s="1"/>
       <c r="I177" s="1"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
     </row>
-    <row r="178" spans="1:13">
+    <row r="178" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A178" s="1"/>
       <c r="B178" s="1"/>
       <c r="C178" s="1"/>
       <c r="D178" s="1"/>
       <c r="E178" s="1"/>
       <c r="F178" s="1"/>
       <c r="G178" s="1"/>
       <c r="H178" s="1"/>
       <c r="I178" s="1"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
     </row>
-    <row r="179" spans="1:13">
+    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="1"/>
       <c r="B179" s="1"/>
       <c r="C179" s="1"/>
       <c r="D179" s="1"/>
       <c r="E179" s="1"/>
       <c r="F179" s="1"/>
       <c r="G179" s="1"/>
       <c r="H179" s="1"/>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
     </row>
-    <row r="180" spans="1:13">
+    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="1"/>
       <c r="B180" s="1"/>
       <c r="C180" s="1"/>
       <c r="D180" s="1"/>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
     </row>
-    <row r="181" spans="1:13">
+    <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="1"/>
       <c r="B181" s="1"/>
       <c r="C181" s="1"/>
       <c r="D181" s="1"/>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1"/>
       <c r="H181" s="1"/>
       <c r="I181" s="1"/>
       <c r="J181" s="1"/>
       <c r="K181" s="1"/>
       <c r="L181" s="1"/>
       <c r="M181" s="1"/>
     </row>
-    <row r="182" spans="1:13">
+    <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
       <c r="J182" s="1"/>
       <c r="K182" s="1"/>
       <c r="L182" s="1"/>
       <c r="M182" s="1"/>
     </row>
-    <row r="183" spans="1:13">
+    <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
       <c r="J183" s="1"/>
       <c r="K183" s="1"/>
       <c r="L183" s="1"/>
       <c r="M183" s="1"/>
     </row>
-    <row r="184" spans="1:13">
+    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
       <c r="J184" s="1"/>
       <c r="K184" s="1"/>
       <c r="L184" s="1"/>
       <c r="M184" s="1"/>
     </row>
-    <row r="185" spans="1:13">
+    <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
       <c r="J185" s="1"/>
       <c r="K185" s="1"/>
       <c r="L185" s="1"/>
       <c r="M185" s="1"/>
     </row>
-    <row r="186" spans="1:13">
+    <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
       <c r="K186" s="1"/>
       <c r="L186" s="1"/>
       <c r="M186" s="1"/>
     </row>
-    <row r="187" spans="1:13">
+    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
     </row>
-    <row r="188" spans="1:13">
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
       <c r="L188" s="1"/>
       <c r="M188" s="1"/>
     </row>
-    <row r="189" spans="1:13">
+    <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
       <c r="L189" s="1"/>
       <c r="M189" s="1"/>
     </row>
-    <row r="190" spans="1:13">
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
       <c r="K190" s="1"/>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
     </row>
-    <row r="191" spans="1:13">
+    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
       <c r="L191" s="1"/>
       <c r="M191" s="1"/>
     </row>
-    <row r="192" spans="1:13">
+    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
       <c r="L192" s="1"/>
       <c r="M192" s="1"/>
     </row>
-    <row r="193" spans="1:13">
+    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
       <c r="L193" s="1"/>
       <c r="M193" s="1"/>
     </row>
-    <row r="194" spans="1:13">
+    <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
       <c r="L194" s="1"/>
       <c r="M194" s="1"/>
     </row>
-    <row r="195" spans="1:13">
+    <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
     </row>
-    <row r="196" spans="1:13">
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
     </row>
-    <row r="197" spans="1:13">
+    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
     </row>
-    <row r="198" spans="1:13">
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
     </row>
-    <row r="199" spans="1:13">
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
     </row>
-    <row r="200" spans="1:13">
+    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
     </row>
-    <row r="201" spans="1:13">
+    <row r="201" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
     </row>
-    <row r="202" spans="1:13">
+    <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
     </row>
-    <row r="203" spans="1:13">
+    <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
     </row>
-    <row r="204" spans="1:13">
+    <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
     </row>
-    <row r="205" spans="1:13">
+    <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
     </row>
-    <row r="206" spans="1:13">
+    <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
     </row>
-    <row r="207" spans="1:13">
+    <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
     </row>
-    <row r="208" spans="1:13">
+    <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
     </row>
-    <row r="209" spans="1:13">
+    <row r="209" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
     </row>
-    <row r="210" spans="1:13">
+    <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
     </row>
-    <row r="211" spans="1:13">
+    <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
     </row>
-    <row r="212" spans="1:13">
+    <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
     </row>
-    <row r="213" spans="1:13">
+    <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="1"/>
       <c r="B213" s="1"/>
       <c r="C213" s="1"/>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
     </row>
-    <row r="214" spans="1:13">
+    <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="1"/>
       <c r="B214" s="1"/>
       <c r="C214" s="1"/>
       <c r="D214" s="1"/>
       <c r="E214" s="1"/>
       <c r="F214" s="1"/>
       <c r="G214" s="1"/>
       <c r="H214" s="1"/>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
     </row>
-    <row r="215" spans="1:13">
+    <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="1"/>
       <c r="B215" s="1"/>
       <c r="C215" s="1"/>
       <c r="D215" s="1"/>
       <c r="E215" s="1"/>
       <c r="F215" s="1"/>
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
     </row>
-    <row r="216" spans="1:13">
+    <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="1"/>
       <c r="B216" s="1"/>
       <c r="C216" s="1"/>
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
       <c r="K216" s="1"/>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
     </row>
-    <row r="217" spans="1:13">
+    <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="1"/>
       <c r="B217" s="1"/>
       <c r="C217" s="1"/>
       <c r="D217" s="1"/>
       <c r="E217" s="1"/>
       <c r="F217" s="1"/>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
       <c r="K217" s="1"/>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
     </row>
-    <row r="218" spans="1:13">
+    <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="1"/>
       <c r="B218" s="1"/>
       <c r="C218" s="1"/>
       <c r="D218" s="1"/>
       <c r="E218" s="1"/>
       <c r="F218" s="1"/>
       <c r="G218" s="1"/>
       <c r="H218" s="1"/>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
       <c r="K218" s="1"/>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
     </row>
-    <row r="219" spans="1:13">
+    <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="1"/>
       <c r="B219" s="1"/>
       <c r="C219" s="1"/>
       <c r="D219" s="1"/>
       <c r="E219" s="1"/>
       <c r="F219" s="1"/>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
       <c r="K219" s="1"/>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
     </row>
-    <row r="220" spans="1:13">
+    <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="1"/>
       <c r="B220" s="1"/>
       <c r="C220" s="1"/>
       <c r="D220" s="1"/>
       <c r="E220" s="1"/>
       <c r="F220" s="1"/>
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
       <c r="K220" s="1"/>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
     </row>
-    <row r="221" spans="1:13">
+    <row r="221" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A221" s="1"/>
       <c r="B221" s="1"/>
       <c r="C221" s="1"/>
       <c r="D221" s="1"/>
       <c r="E221" s="1"/>
       <c r="F221" s="1"/>
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
       <c r="K221" s="1"/>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
     </row>
-    <row r="222" spans="1:13">
+    <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="1"/>
       <c r="B222" s="1"/>
       <c r="C222" s="1"/>
       <c r="D222" s="1"/>
       <c r="E222" s="1"/>
       <c r="F222" s="1"/>
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
     </row>
-    <row r="223" spans="1:13">
+    <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="1"/>
       <c r="B223" s="1"/>
       <c r="C223" s="1"/>
       <c r="D223" s="1"/>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1"/>
       <c r="H223" s="1"/>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
     </row>
-    <row r="224" spans="1:13">
+    <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="1"/>
       <c r="B224" s="1"/>
       <c r="C224" s="1"/>
       <c r="D224" s="1"/>
       <c r="E224" s="1"/>
       <c r="F224" s="1"/>
       <c r="G224" s="1"/>
       <c r="H224" s="1"/>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
     </row>
-    <row r="225" spans="1:13">
+    <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="1"/>
       <c r="B225" s="1"/>
       <c r="C225" s="1"/>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1"/>
       <c r="H225" s="1"/>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
     </row>
-    <row r="226" spans="1:13">
+    <row r="226" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A226" s="1"/>
       <c r="B226" s="1"/>
       <c r="C226" s="1"/>
       <c r="D226" s="1"/>
       <c r="E226" s="1"/>
       <c r="F226" s="1"/>
       <c r="G226" s="1"/>
       <c r="H226" s="1"/>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
     </row>
-    <row r="227" spans="1:13">
+    <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="1"/>
       <c r="B227" s="1"/>
       <c r="C227" s="1"/>
       <c r="D227" s="1"/>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1"/>
       <c r="H227" s="1"/>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
     </row>
-    <row r="228" spans="1:13">
+    <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="1"/>
       <c r="B228" s="1"/>
       <c r="C228" s="1"/>
       <c r="D228" s="1"/>
       <c r="E228" s="1"/>
       <c r="F228" s="1"/>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
     </row>
-    <row r="229" spans="1:13">
+    <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="1"/>
       <c r="B229" s="1"/>
       <c r="C229" s="1"/>
       <c r="D229" s="1"/>
       <c r="E229" s="1"/>
       <c r="F229" s="1"/>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
     </row>
-    <row r="230" spans="1:13">
+    <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="1"/>
       <c r="B230" s="1"/>
       <c r="C230" s="1"/>
       <c r="D230" s="1"/>
       <c r="E230" s="1"/>
       <c r="F230" s="1"/>
       <c r="G230" s="1"/>
       <c r="H230" s="1"/>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
     </row>
-    <row r="231" spans="1:13">
+    <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="1"/>
       <c r="B231" s="1"/>
       <c r="C231" s="1"/>
       <c r="D231" s="1"/>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1"/>
       <c r="H231" s="1"/>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
     </row>
-    <row r="232" spans="1:13">
+    <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="1"/>
       <c r="B232" s="1"/>
       <c r="C232" s="1"/>
       <c r="D232" s="1"/>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1"/>
       <c r="H232" s="1"/>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
     </row>
-    <row r="233" spans="1:13">
+    <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="1"/>
       <c r="B233" s="1"/>
       <c r="C233" s="1"/>
       <c r="D233" s="1"/>
       <c r="E233" s="1"/>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="1"/>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
     </row>
-    <row r="234" spans="1:13">
+    <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="1"/>
       <c r="B234" s="1"/>
       <c r="C234" s="1"/>
       <c r="D234" s="1"/>
       <c r="E234" s="1"/>
       <c r="F234" s="1"/>
       <c r="G234" s="1"/>
       <c r="H234" s="1"/>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
     </row>
-    <row r="235" spans="1:13">
+    <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="1"/>
       <c r="B235" s="1"/>
       <c r="C235" s="1"/>
       <c r="D235" s="1"/>
       <c r="E235" s="1"/>
       <c r="F235" s="1"/>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
     </row>
-    <row r="236" spans="1:13">
+    <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="1"/>
       <c r="B236" s="1"/>
       <c r="C236" s="1"/>
       <c r="D236" s="1"/>
       <c r="E236" s="1"/>
       <c r="F236" s="1"/>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
     </row>
-    <row r="237" spans="1:13">
+    <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="1"/>
       <c r="B237" s="1"/>
       <c r="C237" s="1"/>
       <c r="D237" s="1"/>
       <c r="E237" s="1"/>
       <c r="F237" s="1"/>
       <c r="G237" s="1"/>
       <c r="H237" s="1"/>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
     </row>
-    <row r="238" spans="1:13">
+    <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="1"/>
       <c r="B238" s="1"/>
       <c r="C238" s="1"/>
       <c r="D238" s="1"/>
       <c r="E238" s="1"/>
       <c r="F238" s="1"/>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
     </row>
-    <row r="239" spans="1:13">
+    <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="1"/>
       <c r="B239" s="1"/>
       <c r="C239" s="1"/>
       <c r="D239" s="1"/>
       <c r="E239" s="1"/>
       <c r="F239" s="1"/>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
     </row>
-    <row r="240" spans="1:13">
+    <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="1"/>
       <c r="B240" s="1"/>
       <c r="C240" s="1"/>
       <c r="D240" s="1"/>
       <c r="E240" s="1"/>
       <c r="F240" s="1"/>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
     </row>
-    <row r="241" spans="1:13">
+    <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="1"/>
       <c r="B241" s="1"/>
       <c r="C241" s="1"/>
       <c r="D241" s="1"/>
       <c r="E241" s="1"/>
       <c r="F241" s="1"/>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
     </row>
-    <row r="242" spans="1:13">
+    <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="1"/>
       <c r="B242" s="1"/>
       <c r="C242" s="1"/>
       <c r="D242" s="1"/>
       <c r="E242" s="1"/>
       <c r="F242" s="1"/>
       <c r="G242" s="1"/>
       <c r="H242" s="1"/>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
     </row>
-    <row r="243" spans="1:13">
+    <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="1"/>
       <c r="B243" s="1"/>
       <c r="C243" s="1"/>
       <c r="D243" s="1"/>
       <c r="E243" s="1"/>
       <c r="F243" s="1"/>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
     </row>
-    <row r="244" spans="1:13">
+    <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="1"/>
       <c r="B244" s="1"/>
       <c r="C244" s="1"/>
       <c r="D244" s="1"/>
       <c r="E244" s="1"/>
       <c r="F244" s="1"/>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
     </row>
-    <row r="245" spans="1:13">
+    <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="1"/>
       <c r="B245" s="1"/>
       <c r="C245" s="1"/>
       <c r="D245" s="1"/>
       <c r="E245" s="1"/>
       <c r="F245" s="1"/>
       <c r="G245" s="1"/>
       <c r="H245" s="1"/>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
     </row>
-    <row r="246" spans="1:13">
+    <row r="246" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A246" s="1"/>
       <c r="B246" s="1"/>
       <c r="C246" s="1"/>
       <c r="D246" s="1"/>
       <c r="E246" s="1"/>
       <c r="F246" s="1"/>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
     </row>
-    <row r="247" spans="1:13">
+    <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="1"/>
       <c r="B247" s="1"/>
       <c r="C247" s="1"/>
       <c r="D247" s="1"/>
       <c r="E247" s="1"/>
       <c r="F247" s="1"/>
       <c r="G247" s="1"/>
       <c r="H247" s="1"/>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
     </row>
-    <row r="248" spans="1:13">
+    <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="1"/>
       <c r="B248" s="1"/>
       <c r="C248" s="1"/>
       <c r="D248" s="1"/>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
     </row>
-    <row r="249" spans="1:13">
+    <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="1"/>
       <c r="B249" s="1"/>
       <c r="C249" s="1"/>
       <c r="D249" s="1"/>
       <c r="E249" s="1"/>
       <c r="F249" s="1"/>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
     </row>
-    <row r="250" spans="1:13">
+    <row r="250" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A250" s="1"/>
       <c r="B250" s="1"/>
       <c r="C250" s="1"/>
       <c r="D250" s="1"/>
       <c r="E250" s="1"/>
       <c r="F250" s="1"/>
       <c r="G250" s="1"/>
       <c r="H250" s="1"/>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
     </row>
-    <row r="251" spans="1:13">
+    <row r="251" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A251" s="1"/>
       <c r="B251" s="1"/>
       <c r="C251" s="1"/>
       <c r="D251" s="1"/>
       <c r="E251" s="1"/>
       <c r="F251" s="1"/>
       <c r="G251" s="1"/>
       <c r="H251" s="1"/>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
     </row>
-    <row r="252" spans="1:13">
+    <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="1"/>
       <c r="B252" s="1"/>
       <c r="C252" s="1"/>
       <c r="D252" s="1"/>
       <c r="E252" s="1"/>
       <c r="F252" s="1"/>
       <c r="G252" s="1"/>
       <c r="H252" s="1"/>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
     </row>
-    <row r="253" spans="1:13">
+    <row r="253" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A253" s="1"/>
       <c r="B253" s="1"/>
       <c r="C253" s="1"/>
       <c r="D253" s="1"/>
       <c r="E253" s="1"/>
       <c r="F253" s="1"/>
       <c r="G253" s="1"/>
       <c r="H253" s="1"/>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
     </row>
-    <row r="254" spans="1:13">
+    <row r="254" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A254" s="1"/>
       <c r="B254" s="1"/>
       <c r="C254" s="1"/>
       <c r="D254" s="1"/>
       <c r="E254" s="1"/>
       <c r="F254" s="1"/>
       <c r="G254" s="1"/>
       <c r="H254" s="1"/>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
     </row>
-    <row r="255" spans="1:13">
+    <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="1"/>
       <c r="B255" s="1"/>
       <c r="C255" s="1"/>
       <c r="D255" s="1"/>
       <c r="E255" s="1"/>
       <c r="F255" s="1"/>
       <c r="G255" s="1"/>
       <c r="H255" s="1"/>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
     </row>
-    <row r="256" spans="1:13">
+    <row r="256" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A256" s="1"/>
       <c r="B256" s="1"/>
       <c r="C256" s="1"/>
       <c r="D256" s="1"/>
       <c r="E256" s="1"/>
       <c r="F256" s="1"/>
       <c r="G256" s="1"/>
       <c r="H256" s="1"/>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
     </row>
-    <row r="257" spans="1:13">
+    <row r="257" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A257" s="1"/>
       <c r="B257" s="1"/>
       <c r="C257" s="1"/>
       <c r="D257" s="1"/>
       <c r="E257" s="1"/>
       <c r="F257" s="1"/>
       <c r="G257" s="1"/>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
     </row>
-    <row r="258" spans="1:13">
+    <row r="258" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A258" s="1"/>
       <c r="B258" s="1"/>
       <c r="C258" s="1"/>
       <c r="D258" s="1"/>
       <c r="E258" s="1"/>
       <c r="F258" s="1"/>
       <c r="G258" s="1"/>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
     </row>
-    <row r="259" spans="1:13">
+    <row r="259" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A259" s="1"/>
       <c r="B259" s="1"/>
       <c r="C259" s="1"/>
       <c r="D259" s="1"/>
       <c r="E259" s="1"/>
       <c r="F259" s="1"/>
       <c r="G259" s="1"/>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
     </row>
-    <row r="260" spans="1:13">
+    <row r="260" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A260" s="1"/>
       <c r="B260" s="1"/>
       <c r="C260" s="1"/>
       <c r="D260" s="1"/>
       <c r="E260" s="1"/>
       <c r="F260" s="1"/>
       <c r="G260" s="1"/>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
     </row>
-    <row r="261" spans="1:13">
+    <row r="261" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A261" s="1"/>
       <c r="B261" s="1"/>
       <c r="C261" s="1"/>
       <c r="D261" s="1"/>
       <c r="E261" s="1"/>
       <c r="F261" s="1"/>
       <c r="G261" s="1"/>
       <c r="H261" s="1"/>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
     </row>
-    <row r="262" spans="1:13">
+    <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="1"/>
       <c r="B262" s="1"/>
       <c r="C262" s="1"/>
       <c r="D262" s="1"/>
       <c r="E262" s="1"/>
       <c r="F262" s="1"/>
       <c r="G262" s="1"/>
       <c r="H262" s="1"/>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
     </row>
-    <row r="263" spans="1:13">
+    <row r="263" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A263" s="1"/>
       <c r="B263" s="1"/>
       <c r="C263" s="1"/>
       <c r="D263" s="1"/>
       <c r="E263" s="1"/>
       <c r="F263" s="1"/>
       <c r="G263" s="1"/>
       <c r="H263" s="1"/>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
     </row>
-    <row r="264" spans="1:13">
+    <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="1"/>
       <c r="B264" s="1"/>
       <c r="C264" s="1"/>
       <c r="D264" s="1"/>
       <c r="E264" s="1"/>
       <c r="F264" s="1"/>
       <c r="G264" s="1"/>
       <c r="H264" s="1"/>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
     </row>
-    <row r="265" spans="1:13">
+    <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="1"/>
       <c r="B265" s="1"/>
       <c r="C265" s="1"/>
       <c r="D265" s="1"/>
       <c r="E265" s="1"/>
       <c r="F265" s="1"/>
       <c r="G265" s="1"/>
       <c r="H265" s="1"/>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
     </row>
-    <row r="266" spans="1:13">
+    <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="1"/>
       <c r="B266" s="1"/>
       <c r="C266" s="1"/>
       <c r="D266" s="1"/>
       <c r="E266" s="1"/>
       <c r="F266" s="1"/>
       <c r="G266" s="1"/>
       <c r="H266" s="1"/>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
     </row>
-    <row r="267" spans="1:13">
+    <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="1"/>
       <c r="B267" s="1"/>
       <c r="C267" s="1"/>
       <c r="D267" s="1"/>
       <c r="E267" s="1"/>
       <c r="F267" s="1"/>
       <c r="G267" s="1"/>
       <c r="H267" s="1"/>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
     </row>
-    <row r="268" spans="1:13">
+    <row r="268" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A268" s="1"/>
       <c r="B268" s="1"/>
       <c r="C268" s="1"/>
       <c r="D268" s="1"/>
       <c r="E268" s="1"/>
       <c r="F268" s="1"/>
       <c r="G268" s="1"/>
       <c r="H268" s="1"/>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
     </row>
-    <row r="269" spans="1:13">
+    <row r="269" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A269" s="1"/>
       <c r="B269" s="1"/>
       <c r="C269" s="1"/>
       <c r="D269" s="1"/>
       <c r="E269" s="1"/>
       <c r="F269" s="1"/>
       <c r="G269" s="1"/>
       <c r="H269" s="1"/>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
     </row>
-    <row r="270" spans="1:13">
+    <row r="270" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A270" s="1"/>
       <c r="B270" s="1"/>
       <c r="C270" s="1"/>
       <c r="D270" s="1"/>
       <c r="E270" s="1"/>
       <c r="F270" s="1"/>
       <c r="G270" s="1"/>
       <c r="H270" s="1"/>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
     </row>
-    <row r="271" spans="1:13">
+    <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="1"/>
       <c r="B271" s="1"/>
       <c r="C271" s="1"/>
       <c r="D271" s="1"/>
       <c r="E271" s="1"/>
       <c r="F271" s="1"/>
       <c r="G271" s="1"/>
       <c r="H271" s="1"/>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
     </row>
-    <row r="272" spans="1:13">
+    <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="1"/>
       <c r="B272" s="1"/>
       <c r="C272" s="1"/>
       <c r="D272" s="1"/>
       <c r="E272" s="1"/>
       <c r="F272" s="1"/>
       <c r="G272" s="1"/>
       <c r="H272" s="1"/>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
     </row>
-    <row r="273" spans="1:13">
+    <row r="273" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A273" s="1"/>
       <c r="B273" s="1"/>
       <c r="C273" s="1"/>
       <c r="D273" s="1"/>
       <c r="E273" s="1"/>
       <c r="F273" s="1"/>
       <c r="G273" s="1"/>
       <c r="H273" s="1"/>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
     </row>
-    <row r="274" spans="1:13">
+    <row r="274" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A274" s="1"/>
       <c r="B274" s="1"/>
       <c r="C274" s="1"/>
       <c r="D274" s="1"/>
       <c r="E274" s="1"/>
       <c r="F274" s="1"/>
       <c r="G274" s="1"/>
       <c r="H274" s="1"/>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
     </row>
-    <row r="275" spans="1:13">
+    <row r="275" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A275" s="1"/>
       <c r="B275" s="1"/>
       <c r="C275" s="1"/>
       <c r="D275" s="1"/>
       <c r="E275" s="1"/>
       <c r="F275" s="1"/>
       <c r="G275" s="1"/>
       <c r="H275" s="1"/>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
     </row>
-    <row r="276" spans="1:13">
+    <row r="276" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A276" s="1"/>
       <c r="B276" s="1"/>
       <c r="C276" s="1"/>
       <c r="D276" s="1"/>
       <c r="E276" s="1"/>
       <c r="F276" s="1"/>
       <c r="G276" s="1"/>
       <c r="H276" s="1"/>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
     </row>
-    <row r="277" spans="1:13">
+    <row r="277" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A277" s="1"/>
       <c r="B277" s="1"/>
       <c r="C277" s="1"/>
       <c r="D277" s="1"/>
       <c r="E277" s="1"/>
       <c r="F277" s="1"/>
       <c r="G277" s="1"/>
       <c r="H277" s="1"/>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
     </row>
-    <row r="278" spans="1:13">
+    <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="1"/>
       <c r="B278" s="1"/>
       <c r="C278" s="1"/>
       <c r="D278" s="1"/>
       <c r="E278" s="1"/>
       <c r="F278" s="1"/>
       <c r="G278" s="1"/>
       <c r="H278" s="1"/>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
     </row>
-    <row r="279" spans="1:13">
+    <row r="279" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A279" s="1"/>
       <c r="B279" s="1"/>
       <c r="C279" s="1"/>
       <c r="D279" s="1"/>
       <c r="E279" s="1"/>
       <c r="F279" s="1"/>
       <c r="G279" s="1"/>
       <c r="H279" s="1"/>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
     </row>
-    <row r="280" spans="1:13">
+    <row r="280" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A280" s="1"/>
       <c r="B280" s="1"/>
       <c r="C280" s="1"/>
       <c r="D280" s="1"/>
       <c r="E280" s="1"/>
       <c r="F280" s="1"/>
       <c r="G280" s="1"/>
       <c r="H280" s="1"/>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
     </row>
-    <row r="281" spans="1:13">
+    <row r="281" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A281" s="1"/>
       <c r="B281" s="1"/>
       <c r="C281" s="1"/>
       <c r="D281" s="1"/>
       <c r="E281" s="1"/>
       <c r="F281" s="1"/>
       <c r="G281" s="1"/>
       <c r="H281" s="1"/>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
     </row>
-    <row r="282" spans="1:13">
+    <row r="282" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A282" s="1"/>
       <c r="B282" s="1"/>
       <c r="C282" s="1"/>
       <c r="D282" s="1"/>
       <c r="E282" s="1"/>
       <c r="F282" s="1"/>
       <c r="G282" s="1"/>
       <c r="H282" s="1"/>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
     </row>
-    <row r="283" spans="1:13">
+    <row r="283" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A283" s="1"/>
       <c r="B283" s="1"/>
       <c r="C283" s="1"/>
       <c r="D283" s="1"/>
       <c r="E283" s="1"/>
       <c r="F283" s="1"/>
       <c r="G283" s="1"/>
       <c r="H283" s="1"/>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
     </row>
-    <row r="284" spans="1:13">
+    <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="1"/>
       <c r="B284" s="1"/>
       <c r="C284" s="1"/>
       <c r="D284" s="1"/>
       <c r="E284" s="1"/>
       <c r="F284" s="1"/>
       <c r="G284" s="1"/>
       <c r="H284" s="1"/>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
     </row>
-    <row r="285" spans="1:13">
+    <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="1"/>
       <c r="B285" s="1"/>
       <c r="C285" s="1"/>
       <c r="D285" s="1"/>
       <c r="E285" s="1"/>
       <c r="F285" s="1"/>
       <c r="G285" s="1"/>
       <c r="H285" s="1"/>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
     </row>
-    <row r="286" spans="1:13">
+    <row r="286" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A286" s="1"/>
       <c r="B286" s="1"/>
       <c r="C286" s="1"/>
       <c r="D286" s="1"/>
       <c r="E286" s="1"/>
       <c r="F286" s="1"/>
       <c r="G286" s="1"/>
       <c r="H286" s="1"/>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
     </row>
-    <row r="287" spans="1:13">
+    <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="1"/>
       <c r="B287" s="1"/>
       <c r="C287" s="1"/>
       <c r="D287" s="1"/>
       <c r="E287" s="1"/>
       <c r="F287" s="1"/>
       <c r="G287" s="1"/>
       <c r="H287" s="1"/>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
     </row>
-    <row r="288" spans="1:13">
+    <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="1"/>
       <c r="B288" s="1"/>
       <c r="C288" s="1"/>
       <c r="D288" s="1"/>
       <c r="E288" s="1"/>
       <c r="F288" s="1"/>
       <c r="G288" s="1"/>
       <c r="H288" s="1"/>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
     </row>
-    <row r="289" spans="1:13">
+    <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="1"/>
       <c r="B289" s="1"/>
       <c r="C289" s="1"/>
       <c r="D289" s="1"/>
       <c r="E289" s="1"/>
       <c r="F289" s="1"/>
       <c r="G289" s="1"/>
       <c r="H289" s="1"/>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
     </row>
-    <row r="290" spans="1:13">
+    <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="1"/>
       <c r="B290" s="1"/>
       <c r="C290" s="1"/>
       <c r="D290" s="1"/>
       <c r="E290" s="1"/>
       <c r="F290" s="1"/>
       <c r="G290" s="1"/>
       <c r="H290" s="1"/>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
     </row>
-    <row r="291" spans="1:13">
+    <row r="291" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A291" s="1"/>
       <c r="B291" s="1"/>
       <c r="C291" s="1"/>
       <c r="D291" s="1"/>
       <c r="E291" s="1"/>
       <c r="F291" s="1"/>
       <c r="G291" s="1"/>
       <c r="H291" s="1"/>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
     </row>
-    <row r="292" spans="1:13">
+    <row r="292" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A292" s="1"/>
       <c r="B292" s="1"/>
       <c r="C292" s="1"/>
       <c r="D292" s="1"/>
       <c r="E292" s="1"/>
       <c r="F292" s="1"/>
       <c r="G292" s="1"/>
       <c r="H292" s="1"/>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
     </row>
-    <row r="293" spans="1:13">
+    <row r="293" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A293" s="1"/>
       <c r="B293" s="1"/>
       <c r="C293" s="1"/>
       <c r="D293" s="1"/>
       <c r="E293" s="1"/>
       <c r="F293" s="1"/>
       <c r="G293" s="1"/>
       <c r="H293" s="1"/>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
     </row>
-    <row r="294" spans="1:13">
+    <row r="294" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A294" s="1"/>
       <c r="B294" s="1"/>
       <c r="C294" s="1"/>
       <c r="D294" s="1"/>
       <c r="E294" s="1"/>
       <c r="F294" s="1"/>
       <c r="G294" s="1"/>
       <c r="H294" s="1"/>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
     </row>
-    <row r="295" spans="1:13">
+    <row r="295" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A295" s="1"/>
       <c r="B295" s="1"/>
       <c r="C295" s="1"/>
       <c r="D295" s="1"/>
       <c r="E295" s="1"/>
       <c r="F295" s="1"/>
       <c r="G295" s="1"/>
       <c r="H295" s="1"/>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
     </row>
-    <row r="296" spans="1:13">
+    <row r="296" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A296" s="1"/>
       <c r="B296" s="1"/>
       <c r="C296" s="1"/>
       <c r="D296" s="1"/>
       <c r="E296" s="1"/>
       <c r="F296" s="1"/>
       <c r="G296" s="1"/>
       <c r="H296" s="1"/>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
     </row>
-    <row r="297" spans="1:13">
+    <row r="297" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A297" s="1"/>
       <c r="B297" s="1"/>
       <c r="C297" s="1"/>
       <c r="D297" s="1"/>
       <c r="E297" s="1"/>
       <c r="F297" s="1"/>
       <c r="G297" s="1"/>
       <c r="H297" s="1"/>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
     </row>
-    <row r="298" spans="1:13">
+    <row r="298" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A298" s="1"/>
       <c r="B298" s="1"/>
       <c r="C298" s="1"/>
       <c r="D298" s="1"/>
       <c r="E298" s="1"/>
       <c r="F298" s="1"/>
       <c r="G298" s="1"/>
       <c r="H298" s="1"/>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
     </row>
-    <row r="299" spans="1:13">
+    <row r="299" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A299" s="1"/>
       <c r="B299" s="1"/>
       <c r="C299" s="1"/>
       <c r="D299" s="1"/>
       <c r="E299" s="1"/>
       <c r="F299" s="1"/>
       <c r="G299" s="1"/>
       <c r="H299" s="1"/>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
     </row>
-    <row r="300" spans="1:13">
+    <row r="300" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A300" s="1"/>
       <c r="B300" s="1"/>
       <c r="C300" s="1"/>
       <c r="D300" s="1"/>
       <c r="E300" s="1"/>
       <c r="F300" s="1"/>
       <c r="G300" s="1"/>
       <c r="H300" s="1"/>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
     </row>
-    <row r="301" spans="1:13">
+    <row r="301" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A301" s="1"/>
       <c r="B301" s="1"/>
       <c r="C301" s="1"/>
       <c r="D301" s="1"/>
       <c r="E301" s="1"/>
       <c r="F301" s="1"/>
       <c r="G301" s="1"/>
       <c r="H301" s="1"/>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
     </row>
-    <row r="302" spans="1:13">
+    <row r="302" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A302" s="1"/>
       <c r="B302" s="1"/>
       <c r="C302" s="1"/>
       <c r="D302" s="1"/>
       <c r="E302" s="1"/>
       <c r="F302" s="1"/>
       <c r="G302" s="1"/>
       <c r="H302" s="1"/>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
     </row>
-    <row r="303" spans="1:13">
+    <row r="303" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A303" s="1"/>
       <c r="B303" s="1"/>
       <c r="C303" s="1"/>
       <c r="D303" s="1"/>
       <c r="E303" s="1"/>
       <c r="F303" s="1"/>
       <c r="G303" s="1"/>
       <c r="H303" s="1"/>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
     </row>
-    <row r="304" spans="1:13">
+    <row r="304" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A304" s="1"/>
       <c r="B304" s="1"/>
       <c r="C304" s="1"/>
       <c r="D304" s="1"/>
       <c r="E304" s="1"/>
       <c r="F304" s="1"/>
       <c r="G304" s="1"/>
       <c r="H304" s="1"/>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
     </row>
-    <row r="305" spans="1:13">
+    <row r="305" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A305" s="1"/>
       <c r="B305" s="1"/>
       <c r="C305" s="1"/>
       <c r="D305" s="1"/>
       <c r="E305" s="1"/>
       <c r="F305" s="1"/>
       <c r="G305" s="1"/>
       <c r="H305" s="1"/>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
     </row>
-    <row r="306" spans="1:13">
+    <row r="306" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A306" s="1"/>
       <c r="B306" s="1"/>
       <c r="C306" s="1"/>
       <c r="D306" s="1"/>
       <c r="E306" s="1"/>
       <c r="F306" s="1"/>
       <c r="G306" s="1"/>
       <c r="H306" s="1"/>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
     </row>
-    <row r="307" spans="1:13">
+    <row r="307" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A307" s="1"/>
       <c r="B307" s="1"/>
       <c r="C307" s="1"/>
       <c r="D307" s="1"/>
       <c r="E307" s="1"/>
       <c r="F307" s="1"/>
       <c r="G307" s="1"/>
       <c r="H307" s="1"/>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
     </row>
-    <row r="308" spans="1:13">
+    <row r="308" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A308" s="1"/>
       <c r="B308" s="1"/>
       <c r="C308" s="1"/>
       <c r="D308" s="1"/>
       <c r="E308" s="1"/>
       <c r="F308" s="1"/>
       <c r="G308" s="1"/>
       <c r="H308" s="1"/>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
     </row>
-    <row r="309" spans="1:13">
+    <row r="309" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A309" s="1"/>
       <c r="B309" s="1"/>
       <c r="C309" s="1"/>
       <c r="D309" s="1"/>
       <c r="E309" s="1"/>
       <c r="F309" s="1"/>
       <c r="G309" s="1"/>
       <c r="H309" s="1"/>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
     </row>
-    <row r="310" spans="1:13">
+    <row r="310" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A310" s="1"/>
       <c r="B310" s="1"/>
       <c r="C310" s="1"/>
       <c r="D310" s="1"/>
       <c r="E310" s="1"/>
       <c r="F310" s="1"/>
       <c r="G310" s="1"/>
       <c r="H310" s="1"/>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
     </row>
-    <row r="311" spans="1:13">
+    <row r="311" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A311" s="1"/>
       <c r="B311" s="1"/>
       <c r="C311" s="1"/>
       <c r="D311" s="1"/>
       <c r="E311" s="1"/>
       <c r="F311" s="1"/>
       <c r="G311" s="1"/>
       <c r="H311" s="1"/>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
     </row>
-    <row r="312" spans="1:13">
+    <row r="312" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A312" s="1"/>
       <c r="B312" s="1"/>
       <c r="C312" s="1"/>
       <c r="D312" s="1"/>
       <c r="E312" s="1"/>
       <c r="F312" s="1"/>
       <c r="G312" s="1"/>
       <c r="H312" s="1"/>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
     </row>
-    <row r="313" spans="1:13">
+    <row r="313" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A313" s="1"/>
       <c r="B313" s="1"/>
       <c r="C313" s="1"/>
       <c r="D313" s="1"/>
       <c r="E313" s="1"/>
       <c r="F313" s="1"/>
       <c r="G313" s="1"/>
       <c r="H313" s="1"/>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
     </row>
-    <row r="314" spans="1:13">
+    <row r="314" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A314" s="1"/>
       <c r="B314" s="1"/>
       <c r="C314" s="1"/>
       <c r="D314" s="1"/>
       <c r="E314" s="1"/>
       <c r="F314" s="1"/>
       <c r="G314" s="1"/>
       <c r="H314" s="1"/>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
     </row>
-    <row r="315" spans="1:13">
+    <row r="315" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A315" s="1"/>
       <c r="B315" s="1"/>
       <c r="C315" s="1"/>
       <c r="D315" s="1"/>
       <c r="E315" s="1"/>
       <c r="F315" s="1"/>
       <c r="G315" s="1"/>
       <c r="H315" s="1"/>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
     </row>
-    <row r="316" spans="1:13">
+    <row r="316" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A316" s="1"/>
       <c r="B316" s="1"/>
       <c r="C316" s="1"/>
       <c r="D316" s="1"/>
       <c r="E316" s="1"/>
       <c r="F316" s="1"/>
       <c r="G316" s="1"/>
       <c r="H316" s="1"/>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
     </row>
-    <row r="317" spans="1:13">
+    <row r="317" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A317" s="1"/>
       <c r="B317" s="1"/>
       <c r="C317" s="1"/>
       <c r="D317" s="1"/>
       <c r="E317" s="1"/>
       <c r="F317" s="1"/>
       <c r="G317" s="1"/>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
     </row>
-    <row r="318" spans="1:13">
+    <row r="318" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A318" s="1"/>
       <c r="B318" s="1"/>
       <c r="C318" s="1"/>
       <c r="D318" s="1"/>
       <c r="E318" s="1"/>
       <c r="F318" s="1"/>
       <c r="G318" s="1"/>
       <c r="H318" s="1"/>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
     </row>
-    <row r="319" spans="1:13">
+    <row r="319" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A319" s="1"/>
       <c r="B319" s="1"/>
       <c r="C319" s="1"/>
       <c r="D319" s="1"/>
       <c r="E319" s="1"/>
       <c r="F319" s="1"/>
       <c r="G319" s="1"/>
       <c r="H319" s="1"/>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
     </row>
-    <row r="320" spans="1:13">
+    <row r="320" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A320" s="1"/>
       <c r="B320" s="1"/>
       <c r="C320" s="1"/>
       <c r="D320" s="1"/>
       <c r="E320" s="1"/>
       <c r="F320" s="1"/>
       <c r="G320" s="1"/>
       <c r="H320" s="1"/>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
     </row>
-    <row r="321" spans="1:13">
+    <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="1"/>
       <c r="B321" s="1"/>
       <c r="C321" s="1"/>
       <c r="D321" s="1"/>
       <c r="E321" s="1"/>
       <c r="F321" s="1"/>
       <c r="G321" s="1"/>
       <c r="H321" s="1"/>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
     </row>
-    <row r="322" spans="1:13">
+    <row r="322" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A322" s="1"/>
       <c r="B322" s="1"/>
       <c r="C322" s="1"/>
       <c r="D322" s="1"/>
       <c r="E322" s="1"/>
       <c r="F322" s="1"/>
       <c r="G322" s="1"/>
       <c r="H322" s="1"/>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
     </row>
-    <row r="323" spans="1:13">
+    <row r="323" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A323" s="1"/>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="1"/>
       <c r="F323" s="1"/>
       <c r="G323" s="1"/>
       <c r="H323" s="1"/>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
     </row>
-    <row r="324" spans="1:13">
+    <row r="324" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A324" s="1"/>
       <c r="B324" s="1"/>
       <c r="C324" s="1"/>
       <c r="D324" s="1"/>
       <c r="E324" s="1"/>
       <c r="F324" s="1"/>
       <c r="G324" s="1"/>
       <c r="H324" s="1"/>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
     </row>
-    <row r="325" spans="1:13">
+    <row r="325" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A325" s="1"/>
       <c r="B325" s="1"/>
       <c r="C325" s="1"/>
       <c r="D325" s="1"/>
       <c r="E325" s="1"/>
       <c r="F325" s="1"/>
       <c r="G325" s="1"/>
       <c r="H325" s="1"/>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
     </row>
-    <row r="326" spans="1:13">
+    <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="1"/>
       <c r="B326" s="1"/>
       <c r="C326" s="1"/>
       <c r="D326" s="1"/>
       <c r="E326" s="1"/>
       <c r="F326" s="1"/>
       <c r="G326" s="1"/>
       <c r="H326" s="1"/>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
     </row>
-    <row r="327" spans="1:13">
+    <row r="327" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A327" s="1"/>
       <c r="B327" s="1"/>
       <c r="C327" s="1"/>
       <c r="D327" s="1"/>
       <c r="E327" s="1"/>
       <c r="F327" s="1"/>
       <c r="G327" s="1"/>
       <c r="H327" s="1"/>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
     </row>
-    <row r="328" spans="1:13">
+    <row r="328" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A328" s="1"/>
       <c r="B328" s="1"/>
       <c r="C328" s="1"/>
       <c r="D328" s="1"/>
       <c r="E328" s="1"/>
       <c r="F328" s="1"/>
       <c r="G328" s="1"/>
       <c r="H328" s="1"/>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
     </row>
-    <row r="329" spans="1:13">
+    <row r="329" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A329" s="1"/>
       <c r="B329" s="1"/>
       <c r="C329" s="1"/>
       <c r="D329" s="1"/>
       <c r="E329" s="1"/>
       <c r="F329" s="1"/>
       <c r="G329" s="1"/>
       <c r="H329" s="1"/>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
     </row>
-    <row r="330" spans="1:13">
+    <row r="330" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A330" s="1"/>
       <c r="B330" s="1"/>
       <c r="C330" s="1"/>
       <c r="D330" s="1"/>
       <c r="E330" s="1"/>
       <c r="F330" s="1"/>
       <c r="G330" s="1"/>
       <c r="H330" s="1"/>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
     </row>
-    <row r="331" spans="1:13">
+    <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="1"/>
       <c r="B331" s="1"/>
       <c r="C331" s="1"/>
       <c r="D331" s="1"/>
       <c r="E331" s="1"/>
       <c r="F331" s="1"/>
       <c r="G331" s="1"/>
       <c r="H331" s="1"/>
       <c r="I331" s="1"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
     </row>
-    <row r="332" spans="1:13">
+    <row r="332" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A332" s="1"/>
       <c r="B332" s="1"/>
       <c r="C332" s="1"/>
       <c r="D332" s="1"/>
       <c r="E332" s="1"/>
       <c r="F332" s="1"/>
       <c r="G332" s="1"/>
       <c r="H332" s="1"/>
       <c r="I332" s="1"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
     </row>
-    <row r="333" spans="1:13">
+    <row r="333" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A333" s="1"/>
       <c r="B333" s="1"/>
       <c r="C333" s="1"/>
       <c r="D333" s="1"/>
       <c r="E333" s="1"/>
       <c r="F333" s="1"/>
       <c r="G333" s="1"/>
       <c r="H333" s="1"/>
       <c r="I333" s="1"/>
       <c r="J333" s="1"/>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
     </row>
-    <row r="334" spans="1:13">
+    <row r="334" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A334" s="1"/>
       <c r="B334" s="1"/>
       <c r="C334" s="1"/>
       <c r="D334" s="1"/>
       <c r="E334" s="1"/>
       <c r="F334" s="1"/>
       <c r="G334" s="1"/>
       <c r="H334" s="1"/>
       <c r="I334" s="1"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
     </row>
-    <row r="335" spans="1:13">
+    <row r="335" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A335" s="1"/>
       <c r="B335" s="1"/>
       <c r="C335" s="1"/>
       <c r="D335" s="1"/>
       <c r="E335" s="1"/>
       <c r="F335" s="1"/>
       <c r="G335" s="1"/>
       <c r="H335" s="1"/>
       <c r="I335" s="1"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
     </row>
-    <row r="336" spans="1:13">
+    <row r="336" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A336" s="1"/>
       <c r="B336" s="1"/>
       <c r="C336" s="1"/>
       <c r="D336" s="1"/>
       <c r="E336" s="1"/>
       <c r="F336" s="1"/>
       <c r="G336" s="1"/>
       <c r="H336" s="1"/>
       <c r="I336" s="1"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
     </row>
-    <row r="337" spans="1:13">
+    <row r="337" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A337" s="1"/>
       <c r="B337" s="1"/>
       <c r="C337" s="1"/>
       <c r="D337" s="1"/>
       <c r="E337" s="1"/>
       <c r="F337" s="1"/>
       <c r="G337" s="1"/>
       <c r="H337" s="1"/>
       <c r="I337" s="1"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
     </row>
-    <row r="338" spans="1:13">
+    <row r="338" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A338" s="1"/>
       <c r="B338" s="1"/>
       <c r="C338" s="1"/>
       <c r="D338" s="1"/>
       <c r="E338" s="1"/>
       <c r="F338" s="1"/>
       <c r="G338" s="1"/>
       <c r="H338" s="1"/>
       <c r="I338" s="1"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...12 lines deleted...]
-    <mergeCell ref="AH4:AH5"/>
+  <mergeCells count="39">
+    <mergeCell ref="AK4:AK5"/>
+    <mergeCell ref="N3:V3"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="U4:U5"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="W4:W5"/>
     <mergeCell ref="A2:AF2"/>
     <mergeCell ref="AD4:AD5"/>
     <mergeCell ref="AE4:AE5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="AC4:AC5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="AB4:AB5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="Y4:Y5"/>
-    <mergeCell ref="N3:V3"/>
-[...7 lines deleted...]
-    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="AJ4:AJ5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="AG4:AG5"/>
+    <mergeCell ref="AF4:AF5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="AH4:AH5"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>