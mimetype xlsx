--- v0 (2026-04-16)
+++ v1 (2026-07-22)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-75" yWindow="120" windowWidth="27225" windowHeight="12420" tabRatio="724"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="26132" r:id="rId1"/>
     <sheet name="Лист2" sheetId="26133" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="46">
   <si>
     <t xml:space="preserve">           </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Өнеркәсіп, барлығы</t>
   </si>
   <si>
     <t>Тау-кен өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>сусындар өндіру</t>
   </si>
   <si>
     <t>тоқыма бұйымдарын өндіру</t>
   </si>
   <si>
@@ -159,57 +159,57 @@
   <si>
     <t>қалдықтарды жинау, өңдеу және жою; материалдарды кәдеге жарату (қалпына келтіру)</t>
   </si>
   <si>
     <t>ластануды жою жөніндегі қызмет және қалдықтарды жою саласындағы өзге де көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>полиграфиялық қызмет және жазылған ақпарат жеткізгіштерін жаңғырту</t>
   </si>
   <si>
     <t>металл кендерін өндіру</t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері бойынша өнеркәсіп өнімдердің нақты көлемінің индекстері</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>арғы жылға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -276,50 +276,62 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -398,54 +410,56 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -511,95 +525,106 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -640,84 +665,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -853,327 +880,335 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BL50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="H6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:XFD2"/>
+      <selection pane="bottomRight" activeCell="K1" sqref="K1:AL1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="7.7109375" customWidth="1"/>
     <col min="11" max="34" width="6.85546875" customWidth="1"/>
-    <col min="37" max="37" width="11.42578125" customWidth="1"/>
+    <col min="37" max="37" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" s="2" customFormat="1" ht="16.149999999999999" customHeight="1">
+    <row r="1" spans="1:64" s="2" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
-      <c r="K1" s="41" t="s">
+      <c r="K1" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="L1" s="41"/>
-[...23 lines deleted...]
-      <c r="AJ1" s="41"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
     </row>
-    <row r="2" spans="1:64" s="4" customFormat="1" ht="17.45" customHeight="1">
+    <row r="2" spans="1:64" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="46"/>
-[...31 lines deleted...]
-      <c r="AI2" s="46"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
     </row>
-    <row r="3" spans="1:64" s="4" customFormat="1">
+    <row r="3" spans="1:64" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="T3" s="5"/>
       <c r="U3" s="10"/>
-      <c r="AJ3" s="47" t="s">
+      <c r="AJ3" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="AK3" s="47"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
     </row>
-    <row r="4" spans="1:64" s="21" customFormat="1" ht="26.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:64" s="21" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54"/>
+      <c r="B4" s="49">
         <v>1990</v>
       </c>
-      <c r="C4" s="43">
+      <c r="C4" s="50">
         <v>1991</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="50">
         <v>1992</v>
       </c>
-      <c r="E4" s="43">
+      <c r="E4" s="50">
         <v>1993</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="50">
         <v>1994</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="50">
         <v>1995</v>
       </c>
-      <c r="H4" s="43">
+      <c r="H4" s="50">
         <v>1996</v>
       </c>
-      <c r="I4" s="43">
+      <c r="I4" s="50">
         <v>1997</v>
       </c>
-      <c r="J4" s="43">
+      <c r="J4" s="50">
         <v>1998</v>
       </c>
-      <c r="K4" s="43">
+      <c r="K4" s="50">
         <v>1999</v>
       </c>
-      <c r="L4" s="43">
+      <c r="L4" s="50">
         <v>1999</v>
       </c>
-      <c r="M4" s="42">
+      <c r="M4" s="49">
         <v>2000</v>
       </c>
-      <c r="N4" s="42">
+      <c r="N4" s="49">
         <v>2001</v>
       </c>
-      <c r="O4" s="42">
+      <c r="O4" s="49">
         <v>2002</v>
       </c>
-      <c r="P4" s="42">
+      <c r="P4" s="49">
         <v>2003</v>
       </c>
-      <c r="Q4" s="42">
+      <c r="Q4" s="49">
         <v>2004</v>
       </c>
-      <c r="R4" s="42">
+      <c r="R4" s="49">
         <v>2005</v>
       </c>
-      <c r="S4" s="42">
+      <c r="S4" s="49">
         <v>2006</v>
       </c>
-      <c r="T4" s="42">
+      <c r="T4" s="49">
         <v>2007</v>
       </c>
-      <c r="U4" s="42">
+      <c r="U4" s="49">
         <v>2008</v>
       </c>
-      <c r="V4" s="42">
+      <c r="V4" s="49">
         <v>2009</v>
       </c>
-      <c r="W4" s="42">
+      <c r="W4" s="49">
         <v>2010</v>
       </c>
-      <c r="X4" s="42">
+      <c r="X4" s="49">
         <v>2011</v>
       </c>
-      <c r="Y4" s="42">
+      <c r="Y4" s="49">
         <v>2012</v>
       </c>
-      <c r="Z4" s="42">
+      <c r="Z4" s="49">
         <v>2013</v>
       </c>
-      <c r="AA4" s="43">
+      <c r="AA4" s="50">
         <v>2014</v>
       </c>
-      <c r="AB4" s="43">
+      <c r="AB4" s="50">
         <v>2015</v>
       </c>
-      <c r="AC4" s="43">
+      <c r="AC4" s="50">
         <v>2016</v>
       </c>
-      <c r="AD4" s="43">
+      <c r="AD4" s="50">
         <v>2017</v>
       </c>
-      <c r="AE4" s="43">
+      <c r="AE4" s="50">
         <v>2018</v>
       </c>
-      <c r="AF4" s="43">
+      <c r="AF4" s="50">
         <v>2019</v>
       </c>
-      <c r="AG4" s="43">
+      <c r="AG4" s="50">
         <v>2020</v>
       </c>
-      <c r="AH4" s="43">
+      <c r="AH4" s="50">
         <v>2021</v>
       </c>
-      <c r="AI4" s="43">
+      <c r="AI4" s="50">
         <v>2022</v>
       </c>
-      <c r="AJ4" s="43">
+      <c r="AJ4" s="50">
         <v>2023</v>
       </c>
       <c r="AK4" s="50">
         <v>2024</v>
       </c>
+      <c r="AL4" s="45">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="41"/>
     </row>
-    <row r="5" spans="1:64" s="21" customFormat="1" ht="12.75" customHeight="1">
-[...37 lines deleted...]
-      <c r="AL5" s="38"/>
+    <row r="5" spans="1:64" s="21" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="55"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="52"/>
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="51"/>
+      <c r="AE5" s="52"/>
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="52"/>
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52"/>
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="52"/>
+      <c r="AL5" s="46"/>
+      <c r="AM5" s="41"/>
     </row>
-    <row r="6" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="6" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="23">
         <v>135.1</v>
       </c>
       <c r="C6" s="23">
         <v>94.6</v>
       </c>
       <c r="D6" s="23">
         <v>85.1</v>
       </c>
       <c r="E6" s="23">
         <v>88.6</v>
       </c>
       <c r="F6" s="23">
         <v>80.8</v>
       </c>
       <c r="G6" s="23">
         <v>58.3</v>
       </c>
       <c r="H6" s="23">
         <v>73.400000000000006</v>
       </c>
       <c r="I6" s="23">
@@ -1241,79 +1276,81 @@
       </c>
       <c r="AD6" s="23">
         <v>108.5</v>
       </c>
       <c r="AE6" s="23">
         <v>101.9</v>
       </c>
       <c r="AF6" s="23">
         <v>103.9</v>
       </c>
       <c r="AG6" s="24">
         <v>105.1</v>
       </c>
       <c r="AH6" s="17">
         <v>107.2</v>
       </c>
       <c r="AI6" s="17">
         <v>104.6</v>
       </c>
       <c r="AJ6" s="17">
         <v>114.4</v>
       </c>
       <c r="AK6" s="17">
         <v>104.6</v>
       </c>
-      <c r="AL6" s="38"/>
+      <c r="AL6" s="44">
+        <v>121.5</v>
+      </c>
       <c r="AM6" s="38"/>
       <c r="AN6" s="38"/>
       <c r="AO6" s="38"/>
       <c r="AP6" s="38"/>
       <c r="AQ6" s="38"/>
       <c r="AR6" s="38"/>
       <c r="AS6" s="38"/>
       <c r="AT6" s="38"/>
       <c r="AU6" s="38"/>
       <c r="AV6" s="38"/>
       <c r="AW6" s="38"/>
       <c r="AX6" s="38"/>
       <c r="AY6" s="38"/>
       <c r="AZ6" s="38"/>
       <c r="BA6" s="38"/>
       <c r="BB6" s="38"/>
       <c r="BC6" s="38"/>
       <c r="BD6" s="38"/>
       <c r="BE6" s="38"/>
       <c r="BF6" s="38"/>
       <c r="BG6" s="38"/>
       <c r="BH6" s="38"/>
       <c r="BI6" s="38"/>
       <c r="BJ6" s="38"/>
       <c r="BK6" s="38"/>
       <c r="BL6" s="38"/>
     </row>
-    <row r="7" spans="1:64" s="39" customFormat="1" ht="22.5">
+    <row r="7" spans="1:64" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I7" s="23" t="s">
@@ -1381,97 +1418,103 @@
       </c>
       <c r="AD7" s="23">
         <v>140.69999999999999</v>
       </c>
       <c r="AE7" s="23">
         <v>110.4</v>
       </c>
       <c r="AF7" s="23">
         <v>113.5</v>
       </c>
       <c r="AG7" s="24">
         <v>100.3</v>
       </c>
       <c r="AH7" s="17">
         <v>114.3</v>
       </c>
       <c r="AI7" s="17">
         <v>113.6</v>
       </c>
       <c r="AJ7" s="17">
         <v>91</v>
       </c>
       <c r="AK7" s="17">
         <v>68.3</v>
       </c>
+      <c r="AL7" s="44">
+        <v>112.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="8" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="17"/>
       <c r="AI8" s="17"/>
       <c r="AJ8" s="18">
         <v>49</v>
       </c>
       <c r="AK8" s="17">
         <v>52.3</v>
       </c>
+      <c r="AL8" s="44">
+        <v>78.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I9" s="23" t="s">
@@ -1539,52 +1582,55 @@
       </c>
       <c r="AD9" s="23">
         <v>110.3</v>
       </c>
       <c r="AE9" s="23">
         <v>172.3</v>
       </c>
       <c r="AF9" s="23">
         <v>100.8</v>
       </c>
       <c r="AG9" s="26">
         <v>112.5</v>
       </c>
       <c r="AH9" s="17">
         <v>111.3</v>
       </c>
       <c r="AI9" s="17">
         <v>92.9</v>
       </c>
       <c r="AJ9" s="17">
         <v>121.1</v>
       </c>
       <c r="AK9" s="17">
         <v>101.6</v>
       </c>
+      <c r="AL9" s="44">
+        <v>88.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="23">
         <v>135.4</v>
       </c>
       <c r="C10" s="23">
         <v>94.1</v>
       </c>
       <c r="D10" s="23">
         <v>81</v>
       </c>
       <c r="E10" s="23">
         <v>85.9</v>
       </c>
       <c r="F10" s="23">
         <v>77.599999999999994</v>
       </c>
       <c r="G10" s="23">
         <v>56.3</v>
       </c>
       <c r="H10" s="23">
         <v>72.900000000000006</v>
       </c>
       <c r="I10" s="23">
@@ -1652,52 +1698,55 @@
       </c>
       <c r="AD10" s="23">
         <v>108.9</v>
       </c>
       <c r="AE10" s="23">
         <v>100.2</v>
       </c>
       <c r="AF10" s="23">
         <v>103.2</v>
       </c>
       <c r="AG10" s="26">
         <v>108.5</v>
       </c>
       <c r="AH10" s="17">
         <v>108.5</v>
       </c>
       <c r="AI10" s="17">
         <v>110</v>
       </c>
       <c r="AJ10" s="17">
         <v>115.8</v>
       </c>
       <c r="AK10" s="17">
         <v>107.8</v>
       </c>
+      <c r="AL10" s="44">
+        <v>126.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="23">
         <v>143.1</v>
       </c>
       <c r="C11" s="23">
         <v>96.6</v>
       </c>
       <c r="D11" s="23">
         <v>81.5</v>
       </c>
       <c r="E11" s="23">
         <v>93.9</v>
       </c>
       <c r="F11" s="23">
         <v>83.3</v>
       </c>
       <c r="G11" s="23">
         <v>55.6</v>
       </c>
       <c r="H11" s="23">
         <v>76.3</v>
       </c>
       <c r="I11" s="23">
@@ -1765,52 +1814,55 @@
       </c>
       <c r="AD11" s="23">
         <v>104.6</v>
       </c>
       <c r="AE11" s="23">
         <v>103.3</v>
       </c>
       <c r="AF11" s="23">
         <v>109.5</v>
       </c>
       <c r="AG11" s="26">
         <v>102.7</v>
       </c>
       <c r="AH11" s="17">
         <v>104.5</v>
       </c>
       <c r="AI11" s="17">
         <v>111.6</v>
       </c>
       <c r="AJ11" s="17">
         <v>107.6</v>
       </c>
       <c r="AK11" s="17">
         <v>111.1</v>
       </c>
+      <c r="AL11" s="44">
+        <v>128.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="23">
         <v>129.69999999999999</v>
       </c>
       <c r="C12" s="23">
         <v>128.19999999999999</v>
       </c>
       <c r="D12" s="23">
         <v>82.3</v>
       </c>
       <c r="E12" s="23">
         <v>94.7</v>
       </c>
       <c r="F12" s="23">
         <v>75.8</v>
       </c>
       <c r="G12" s="23">
         <v>57.5</v>
       </c>
       <c r="H12" s="23">
         <v>70.5</v>
       </c>
       <c r="I12" s="23">
@@ -1878,52 +1930,55 @@
       </c>
       <c r="AD12" s="23">
         <v>90.2</v>
       </c>
       <c r="AE12" s="23">
         <v>105.1</v>
       </c>
       <c r="AF12" s="23">
         <v>84.5</v>
       </c>
       <c r="AG12" s="26">
         <v>168.5</v>
       </c>
       <c r="AH12" s="17">
         <v>113</v>
       </c>
       <c r="AI12" s="17">
         <v>254.5</v>
       </c>
       <c r="AJ12" s="17">
         <v>80</v>
       </c>
       <c r="AK12" s="17">
         <v>83.1</v>
       </c>
+      <c r="AL12" s="44">
+        <v>112.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="23" t="s">
@@ -1991,52 +2046,55 @@
       </c>
       <c r="AD13" s="23">
         <v>157.19999999999999</v>
       </c>
       <c r="AE13" s="23">
         <v>63.1</v>
       </c>
       <c r="AF13" s="23">
         <v>153.80000000000001</v>
       </c>
       <c r="AG13" s="26">
         <v>131.30000000000001</v>
       </c>
       <c r="AH13" s="17">
         <v>273.8</v>
       </c>
       <c r="AI13" s="17">
         <v>158</v>
       </c>
       <c r="AJ13" s="17">
         <v>118.6</v>
       </c>
       <c r="AK13" s="17">
         <v>97.1</v>
       </c>
+      <c r="AL13" s="44">
+        <v>64</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="23">
         <v>164.1</v>
       </c>
       <c r="C14" s="23">
         <v>89</v>
       </c>
       <c r="D14" s="23">
         <v>60.9</v>
       </c>
       <c r="E14" s="23">
         <v>69.599999999999994</v>
       </c>
       <c r="F14" s="23">
         <v>100.6</v>
       </c>
       <c r="G14" s="23">
         <v>68.2</v>
       </c>
       <c r="H14" s="23">
         <v>90.8</v>
       </c>
       <c r="I14" s="23">
@@ -2104,52 +2162,55 @@
       </c>
       <c r="AD14" s="23">
         <v>67</v>
       </c>
       <c r="AE14" s="23">
         <v>48.6</v>
       </c>
       <c r="AF14" s="23">
         <v>87.9</v>
       </c>
       <c r="AG14" s="26">
         <v>214.3</v>
       </c>
       <c r="AH14" s="17">
         <v>645.5</v>
       </c>
       <c r="AI14" s="17">
         <v>289.89999999999998</v>
       </c>
       <c r="AJ14" s="17">
         <v>105.6</v>
       </c>
       <c r="AK14" s="17">
         <v>98.5</v>
       </c>
+      <c r="AL14" s="44">
+        <v>70.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="39" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="23">
         <v>111.2</v>
       </c>
       <c r="C15" s="23">
         <v>82.9</v>
       </c>
       <c r="D15" s="23">
         <v>77.400000000000006</v>
       </c>
       <c r="E15" s="23">
         <v>70.2</v>
       </c>
       <c r="F15" s="23">
         <v>44</v>
       </c>
       <c r="G15" s="23">
         <v>32.799999999999997</v>
       </c>
       <c r="H15" s="23">
         <v>36.799999999999997</v>
       </c>
       <c r="I15" s="23">
@@ -2217,52 +2278,55 @@
       </c>
       <c r="AD15" s="23">
         <v>175.7</v>
       </c>
       <c r="AE15" s="23">
         <v>55.5</v>
       </c>
       <c r="AF15" s="23">
         <v>160.80000000000001</v>
       </c>
       <c r="AG15" s="26">
         <v>137.30000000000001</v>
       </c>
       <c r="AH15" s="17">
         <v>140.9</v>
       </c>
       <c r="AI15" s="17">
         <v>127.9</v>
       </c>
       <c r="AJ15" s="17">
         <v>127</v>
       </c>
       <c r="AK15" s="17">
         <v>95.9</v>
       </c>
+      <c r="AL15" s="44">
+        <v>55.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="39" customFormat="1" ht="45.75" customHeight="1">
+    <row r="16" spans="1:64" s="39" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="23">
         <v>116</v>
       </c>
       <c r="C16" s="23">
         <v>96.5</v>
       </c>
       <c r="D16" s="23">
         <v>96.2</v>
       </c>
       <c r="E16" s="23">
         <v>82.8</v>
       </c>
       <c r="F16" s="23">
         <v>43.9</v>
       </c>
       <c r="G16" s="23">
         <v>119.3</v>
       </c>
       <c r="H16" s="23">
         <v>26.6</v>
       </c>
       <c r="I16" s="23">
@@ -2330,52 +2394,55 @@
       </c>
       <c r="AD16" s="23">
         <v>119.8</v>
       </c>
       <c r="AE16" s="23">
         <v>244.4</v>
       </c>
       <c r="AF16" s="23">
         <v>60.9</v>
       </c>
       <c r="AG16" s="26">
         <v>67.3</v>
       </c>
       <c r="AH16" s="17">
         <v>144.19999999999999</v>
       </c>
       <c r="AI16" s="17">
         <v>137</v>
       </c>
       <c r="AJ16" s="17">
         <v>141.30000000000001</v>
       </c>
       <c r="AK16" s="17">
         <v>90.6</v>
       </c>
+      <c r="AL16" s="44">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="17" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="23" t="s">
@@ -2443,52 +2510,55 @@
       </c>
       <c r="AD17" s="23">
         <v>122.7</v>
       </c>
       <c r="AE17" s="23">
         <v>110.2</v>
       </c>
       <c r="AF17" s="23">
         <v>108.6</v>
       </c>
       <c r="AG17" s="26">
         <v>74.3</v>
       </c>
       <c r="AH17" s="17">
         <v>207.4</v>
       </c>
       <c r="AI17" s="17">
         <v>110.4</v>
       </c>
       <c r="AJ17" s="17">
         <v>210.9</v>
       </c>
       <c r="AK17" s="17">
         <v>159.80000000000001</v>
       </c>
+      <c r="AL17" s="44">
+        <v>86.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" s="39" customFormat="1" ht="33.75">
+    <row r="18" spans="1:38" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I18" s="23" t="s">
@@ -2556,52 +2626,55 @@
       </c>
       <c r="AD18" s="23">
         <v>156.19999999999999</v>
       </c>
       <c r="AE18" s="23">
         <v>84.3</v>
       </c>
       <c r="AF18" s="23">
         <v>89</v>
       </c>
       <c r="AG18" s="26">
         <v>87.7</v>
       </c>
       <c r="AH18" s="17">
         <v>89</v>
       </c>
       <c r="AI18" s="17">
         <v>106.5</v>
       </c>
       <c r="AJ18" s="17">
         <v>96.8</v>
       </c>
       <c r="AK18" s="17">
         <v>92.1</v>
       </c>
+      <c r="AL18" s="44">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" s="39" customFormat="1" ht="13.5" customHeight="1">
+    <row r="19" spans="1:38" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="23" t="s">
@@ -2669,52 +2742,55 @@
       </c>
       <c r="AD19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AE19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AF19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AG19" s="29" t="s">
         <v>26</v>
       </c>
       <c r="AH19" s="19" t="s">
         <v>26</v>
       </c>
       <c r="AI19" s="19" t="s">
         <v>26</v>
       </c>
       <c r="AJ19" s="19" t="s">
         <v>26</v>
       </c>
       <c r="AK19" s="19" t="s">
         <v>26</v>
       </c>
+      <c r="AL19" s="42" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="20" spans="1:38" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="23">
         <v>86.6</v>
       </c>
       <c r="D20" s="23">
         <v>91.6</v>
       </c>
       <c r="E20" s="23">
         <v>81</v>
       </c>
       <c r="F20" s="23">
         <v>85.4</v>
       </c>
       <c r="G20" s="23">
         <v>73.599999999999994</v>
       </c>
       <c r="H20" s="23">
         <v>95.3</v>
       </c>
       <c r="I20" s="23">
@@ -2782,52 +2858,55 @@
       </c>
       <c r="AD20" s="23">
         <v>183.5</v>
       </c>
       <c r="AE20" s="23">
         <v>68.099999999999994</v>
       </c>
       <c r="AF20" s="23">
         <v>58.3</v>
       </c>
       <c r="AG20" s="26">
         <v>183.6</v>
       </c>
       <c r="AH20" s="17">
         <v>112.4</v>
       </c>
       <c r="AI20" s="17">
         <v>83.5</v>
       </c>
       <c r="AJ20" s="17">
         <v>134.30000000000001</v>
       </c>
       <c r="AK20" s="17">
         <v>84.8</v>
       </c>
+      <c r="AL20" s="44">
+        <v>186.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:37" s="39" customFormat="1" ht="13.5" customHeight="1">
+    <row r="21" spans="1:38" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="23" t="s">
@@ -2895,52 +2974,55 @@
       </c>
       <c r="AD21" s="23">
         <v>84.9</v>
       </c>
       <c r="AE21" s="23">
         <v>90.5</v>
       </c>
       <c r="AF21" s="23">
         <v>100.6</v>
       </c>
       <c r="AG21" s="26">
         <v>2498.1</v>
       </c>
       <c r="AH21" s="17">
         <v>5.4</v>
       </c>
       <c r="AI21" s="17">
         <v>76.8</v>
       </c>
       <c r="AJ21" s="17">
         <v>97.6</v>
       </c>
       <c r="AK21" s="17">
         <v>124.5</v>
       </c>
+      <c r="AL21" s="44">
+        <v>84.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="22" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="23" t="s">
@@ -3008,52 +3090,55 @@
       </c>
       <c r="AD22" s="23">
         <v>108.5</v>
       </c>
       <c r="AE22" s="23">
         <v>138.5</v>
       </c>
       <c r="AF22" s="23">
         <v>96.1</v>
       </c>
       <c r="AG22" s="26">
         <v>142.5</v>
       </c>
       <c r="AH22" s="17">
         <v>92.1</v>
       </c>
       <c r="AI22" s="17">
         <v>73.3</v>
       </c>
       <c r="AJ22" s="17">
         <v>135.6</v>
       </c>
       <c r="AK22" s="17">
         <v>103.3</v>
       </c>
+      <c r="AL22" s="44">
+        <v>116.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="23" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="23">
         <v>100</v>
       </c>
       <c r="D23" s="23">
         <v>16.100000000000001</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="23">
         <v>0.7</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -3121,52 +3206,55 @@
       </c>
       <c r="AD23" s="23">
         <v>133</v>
       </c>
       <c r="AE23" s="23">
         <v>121.3</v>
       </c>
       <c r="AF23" s="23">
         <v>91.8</v>
       </c>
       <c r="AG23" s="26">
         <v>120.1</v>
       </c>
       <c r="AH23" s="17">
         <v>74.599999999999994</v>
       </c>
       <c r="AI23" s="17">
         <v>111</v>
       </c>
       <c r="AJ23" s="17">
         <v>139.5</v>
       </c>
       <c r="AK23" s="17">
         <v>123</v>
       </c>
+      <c r="AL23" s="44">
+        <v>122.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="24" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="23" t="s">
@@ -3234,52 +3322,55 @@
       </c>
       <c r="AD24" s="23">
         <v>8.6999999999999993</v>
       </c>
       <c r="AE24" s="23">
         <v>218.4</v>
       </c>
       <c r="AF24" s="23">
         <v>293.8</v>
       </c>
       <c r="AG24" s="26">
         <v>189.1</v>
       </c>
       <c r="AH24" s="17">
         <v>115</v>
       </c>
       <c r="AI24" s="17">
         <v>119.5</v>
       </c>
       <c r="AJ24" s="17">
         <v>107.7</v>
       </c>
       <c r="AK24" s="17">
         <v>59</v>
       </c>
+      <c r="AL24" s="44">
+        <v>71.099999999999994</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="25" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="23">
         <v>100.7</v>
       </c>
       <c r="C25" s="23">
         <v>89.6</v>
       </c>
       <c r="D25" s="23">
         <v>69.400000000000006</v>
       </c>
       <c r="E25" s="23">
         <v>61.5</v>
       </c>
       <c r="F25" s="23">
         <v>52.9</v>
       </c>
       <c r="G25" s="23">
         <v>30.2</v>
       </c>
       <c r="H25" s="23">
         <v>54.9</v>
       </c>
       <c r="I25" s="23">
@@ -3347,52 +3438,55 @@
       </c>
       <c r="AD25" s="23">
         <v>111.7</v>
       </c>
       <c r="AE25" s="23">
         <v>55.5</v>
       </c>
       <c r="AF25" s="23">
         <v>141.80000000000001</v>
       </c>
       <c r="AG25" s="26">
         <v>91.6</v>
       </c>
       <c r="AH25" s="17">
         <v>140.9</v>
       </c>
       <c r="AI25" s="17">
         <v>122.2</v>
       </c>
       <c r="AJ25" s="17">
         <v>58.7</v>
       </c>
       <c r="AK25" s="17">
         <v>102.5</v>
       </c>
+      <c r="AL25" s="44">
+        <v>172.8</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="26" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="23">
         <v>128.4</v>
       </c>
       <c r="C26" s="23">
         <v>74.400000000000006</v>
       </c>
       <c r="D26" s="23">
         <v>116.6</v>
       </c>
       <c r="E26" s="23">
         <v>104.3</v>
       </c>
       <c r="F26" s="23">
         <v>55.7</v>
       </c>
       <c r="G26" s="23">
         <v>37.6</v>
       </c>
       <c r="H26" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="I26" s="23">
@@ -3460,52 +3554,55 @@
       </c>
       <c r="AD26" s="23">
         <v>153</v>
       </c>
       <c r="AE26" s="23">
         <v>87.5</v>
       </c>
       <c r="AF26" s="23">
         <v>94.3</v>
       </c>
       <c r="AG26" s="26">
         <v>124.5</v>
       </c>
       <c r="AH26" s="17">
         <v>144.4</v>
       </c>
       <c r="AI26" s="17">
         <v>111.5</v>
       </c>
       <c r="AJ26" s="17">
         <v>174.4</v>
       </c>
       <c r="AK26" s="17">
         <v>108.7</v>
       </c>
+      <c r="AL26" s="44">
+        <v>136.30000000000001</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="27" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="23">
         <v>128.6</v>
       </c>
       <c r="C27" s="23">
         <v>74.7</v>
       </c>
       <c r="D27" s="23">
         <v>120</v>
       </c>
       <c r="E27" s="23">
         <v>104.4</v>
       </c>
       <c r="F27" s="23">
         <v>55.9</v>
       </c>
       <c r="G27" s="23">
         <v>36.4</v>
       </c>
       <c r="H27" s="23">
         <v>69.7</v>
       </c>
       <c r="I27" s="23">
@@ -3573,52 +3670,55 @@
       </c>
       <c r="AD27" s="23">
         <v>153</v>
       </c>
       <c r="AE27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AF27" s="23">
         <v>100</v>
       </c>
       <c r="AG27" s="26">
         <v>110.2</v>
       </c>
       <c r="AH27" s="17">
         <v>53</v>
       </c>
       <c r="AI27" s="17">
         <v>103.5</v>
       </c>
       <c r="AJ27" s="17">
         <v>65.2</v>
       </c>
       <c r="AK27" s="17">
         <v>112.9</v>
       </c>
+      <c r="AL27" s="44">
+        <v>171.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="28" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="23" t="s">
@@ -3686,52 +3786,55 @@
       </c>
       <c r="AD28" s="23">
         <v>93.1</v>
       </c>
       <c r="AE28" s="23">
         <v>101.4</v>
       </c>
       <c r="AF28" s="23">
         <v>126.3</v>
       </c>
       <c r="AG28" s="26">
         <v>115.7</v>
       </c>
       <c r="AH28" s="17">
         <v>57.9</v>
       </c>
       <c r="AI28" s="17">
         <v>359.3</v>
       </c>
       <c r="AJ28" s="17">
         <v>212.1</v>
       </c>
       <c r="AK28" s="17">
         <v>123.4</v>
       </c>
+      <c r="AL28" s="44">
+        <v>125</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="29" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="23">
         <v>100</v>
       </c>
       <c r="C29" s="23">
         <v>50</v>
       </c>
       <c r="D29" s="23">
         <v>100</v>
       </c>
       <c r="E29" s="23">
         <v>61</v>
       </c>
       <c r="F29" s="23">
         <v>36</v>
       </c>
       <c r="G29" s="23">
         <v>88.9</v>
       </c>
       <c r="H29" s="23">
         <v>97.7</v>
       </c>
       <c r="I29" s="23">
@@ -3799,52 +3902,55 @@
       </c>
       <c r="AD29" s="23">
         <v>97.3</v>
       </c>
       <c r="AE29" s="23">
         <v>90.7</v>
       </c>
       <c r="AF29" s="23">
         <v>109.7</v>
       </c>
       <c r="AG29" s="26">
         <v>100.9</v>
       </c>
       <c r="AH29" s="17">
         <v>242.3</v>
       </c>
       <c r="AI29" s="17">
         <v>152.80000000000001</v>
       </c>
       <c r="AJ29" s="17">
         <v>139.69999999999999</v>
       </c>
       <c r="AK29" s="17">
         <v>77</v>
       </c>
+      <c r="AL29" s="44">
+        <v>132.5</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="30" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="23" t="s">
@@ -3912,52 +4018,55 @@
       </c>
       <c r="AD30" s="23">
         <v>249.6</v>
       </c>
       <c r="AE30" s="23">
         <v>55.5</v>
       </c>
       <c r="AF30" s="23">
         <v>21.6</v>
       </c>
       <c r="AG30" s="26">
         <v>86.3</v>
       </c>
       <c r="AH30" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="AI30" s="17">
         <v>769.4</v>
       </c>
       <c r="AJ30" s="17">
         <v>1101</v>
       </c>
       <c r="AK30" s="17">
         <v>102.4</v>
       </c>
+      <c r="AL30" s="44">
+        <v>25.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="31" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="23" t="s">
@@ -4025,52 +4134,55 @@
       </c>
       <c r="AD31" s="23">
         <v>276.7</v>
       </c>
       <c r="AE31" s="23">
         <v>68</v>
       </c>
       <c r="AF31" s="23">
         <v>29.9</v>
       </c>
       <c r="AG31" s="26">
         <v>260.39999999999998</v>
       </c>
       <c r="AH31" s="17">
         <v>225.1</v>
       </c>
       <c r="AI31" s="17">
         <v>69.900000000000006</v>
       </c>
       <c r="AJ31" s="17">
         <v>376</v>
       </c>
       <c r="AK31" s="17">
         <v>144.19999999999999</v>
       </c>
+      <c r="AL31" s="44">
+        <v>146.6</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="32" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="23" t="s">
@@ -4138,52 +4250,55 @@
       </c>
       <c r="AD32" s="23">
         <v>122.5</v>
       </c>
       <c r="AE32" s="23">
         <v>110.6</v>
       </c>
       <c r="AF32" s="23">
         <v>123.6</v>
       </c>
       <c r="AG32" s="26">
         <v>119.9</v>
       </c>
       <c r="AH32" s="17">
         <v>109.2</v>
       </c>
       <c r="AI32" s="17">
         <v>116.7</v>
       </c>
       <c r="AJ32" s="17">
         <v>101.2</v>
       </c>
       <c r="AK32" s="17">
         <v>92.2</v>
       </c>
+      <c r="AL32" s="44">
+        <v>117.3</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="33" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="23">
         <v>69.599999999999994</v>
       </c>
       <c r="C33" s="23">
         <v>58</v>
       </c>
       <c r="D33" s="23">
         <v>55.4</v>
       </c>
       <c r="E33" s="23">
         <v>59.7</v>
       </c>
       <c r="F33" s="23">
         <v>20.3</v>
       </c>
       <c r="G33" s="23">
         <v>101.5</v>
       </c>
       <c r="H33" s="23">
         <v>31.5</v>
       </c>
       <c r="I33" s="23">
@@ -4251,52 +4366,55 @@
       </c>
       <c r="AD33" s="23">
         <v>122.2</v>
       </c>
       <c r="AE33" s="23">
         <v>92.2</v>
       </c>
       <c r="AF33" s="23">
         <v>127.9</v>
       </c>
       <c r="AG33" s="26">
         <v>88.7</v>
       </c>
       <c r="AH33" s="17">
         <v>127.2</v>
       </c>
       <c r="AI33" s="17">
         <v>99.4</v>
       </c>
       <c r="AJ33" s="17">
         <v>109.7</v>
       </c>
       <c r="AK33" s="17">
         <v>123.4</v>
       </c>
+      <c r="AL33" s="44">
+        <v>79.3</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" s="39" customFormat="1" ht="11.25">
+    <row r="34" spans="1:38" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="23" t="s">
@@ -4364,52 +4482,55 @@
       </c>
       <c r="AD34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="AE34" s="23">
         <v>76.2</v>
       </c>
       <c r="AF34" s="23">
         <v>90.3</v>
       </c>
       <c r="AG34" s="26">
         <v>125</v>
       </c>
       <c r="AH34" s="17">
         <v>86.5</v>
       </c>
       <c r="AI34" s="17">
         <v>109.7</v>
       </c>
       <c r="AJ34" s="17">
         <v>156.4</v>
       </c>
       <c r="AK34" s="17">
         <v>106.4</v>
       </c>
+      <c r="AL34" s="44">
+        <v>122</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" s="39" customFormat="1" ht="33.75">
+    <row r="35" spans="1:38" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="23">
         <v>134.5</v>
       </c>
       <c r="C35" s="23">
         <v>101.3</v>
       </c>
       <c r="D35" s="23">
         <v>96.6</v>
       </c>
       <c r="E35" s="23">
         <v>105.6</v>
       </c>
       <c r="F35" s="23">
         <v>86.4</v>
       </c>
       <c r="G35" s="23">
         <v>66.7</v>
       </c>
       <c r="H35" s="23">
         <v>74.7</v>
       </c>
       <c r="I35" s="23">
@@ -4477,52 +4598,55 @@
       </c>
       <c r="AD35" s="23">
         <v>105.3</v>
       </c>
       <c r="AE35" s="23">
         <v>104.8</v>
       </c>
       <c r="AF35" s="23">
         <v>103.8</v>
       </c>
       <c r="AG35" s="26">
         <v>95.7</v>
       </c>
       <c r="AH35" s="17">
         <v>94.8</v>
       </c>
       <c r="AI35" s="17">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ35" s="17">
         <v>118.3</v>
       </c>
       <c r="AK35" s="17">
         <v>90.4</v>
       </c>
+      <c r="AL35" s="44">
+        <v>100.1</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="36" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A36" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="23">
         <v>97.6</v>
       </c>
       <c r="C36" s="23">
         <v>97.4</v>
       </c>
       <c r="D36" s="23">
         <v>94.7</v>
       </c>
       <c r="E36" s="23">
         <v>100.6</v>
       </c>
       <c r="F36" s="23">
         <v>92.2</v>
       </c>
       <c r="G36" s="23">
         <v>91.1</v>
       </c>
       <c r="H36" s="23">
         <v>79.400000000000006</v>
       </c>
       <c r="I36" s="23">
@@ -4590,52 +4714,55 @@
       </c>
       <c r="AD36" s="23">
         <v>109</v>
       </c>
       <c r="AE36" s="23">
         <v>103.3</v>
       </c>
       <c r="AF36" s="23">
         <v>104.1</v>
       </c>
       <c r="AG36" s="26">
         <v>98.2</v>
       </c>
       <c r="AH36" s="17">
         <v>93.2</v>
       </c>
       <c r="AI36" s="17">
         <v>74.599999999999994</v>
       </c>
       <c r="AJ36" s="17">
         <v>126.7</v>
       </c>
       <c r="AK36" s="17">
         <v>86.5</v>
       </c>
+      <c r="AL36" s="44">
+        <v>96.5</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="37" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="23" t="s">
@@ -4703,52 +4830,55 @@
       </c>
       <c r="AD37" s="23">
         <v>81.599999999999994</v>
       </c>
       <c r="AE37" s="23">
         <v>0.7</v>
       </c>
       <c r="AF37" s="23">
         <v>134</v>
       </c>
       <c r="AG37" s="26">
         <v>106.6</v>
       </c>
       <c r="AH37" s="17">
         <v>6299.6</v>
       </c>
       <c r="AI37" s="17">
         <v>37.299999999999997</v>
       </c>
       <c r="AJ37" s="17">
         <v>58.6</v>
       </c>
       <c r="AK37" s="17">
         <v>8.1</v>
       </c>
+      <c r="AL37" s="44">
+        <v>27570.1</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" s="39" customFormat="1" ht="22.5">
+    <row r="38" spans="1:38" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="23">
         <v>175</v>
       </c>
       <c r="C38" s="23">
         <v>104.1</v>
       </c>
       <c r="D38" s="23">
         <v>98.2</v>
       </c>
       <c r="E38" s="23">
         <v>109.1</v>
       </c>
       <c r="F38" s="23">
         <v>81.8</v>
       </c>
       <c r="G38" s="23">
         <v>51.1</v>
       </c>
       <c r="H38" s="23">
         <v>70.099999999999994</v>
       </c>
       <c r="I38" s="23">
@@ -4816,52 +4946,55 @@
       </c>
       <c r="AD38" s="23">
         <v>95.6</v>
       </c>
       <c r="AE38" s="23">
         <v>113.6</v>
       </c>
       <c r="AF38" s="23">
         <v>103.3</v>
       </c>
       <c r="AG38" s="26">
         <v>93.3</v>
       </c>
       <c r="AH38" s="17">
         <v>111.8</v>
       </c>
       <c r="AI38" s="17">
         <v>95.5</v>
       </c>
       <c r="AJ38" s="17">
         <v>101.4</v>
       </c>
       <c r="AK38" s="17">
         <v>104.9</v>
       </c>
+      <c r="AL38" s="44">
+        <v>112.8</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" s="39" customFormat="1" ht="33.75">
+    <row r="39" spans="1:38" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A39" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="23">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>98.1</v>
       </c>
       <c r="D39" s="23">
         <v>102.3</v>
       </c>
       <c r="E39" s="23">
         <v>95</v>
       </c>
       <c r="F39" s="23">
         <v>89.9</v>
       </c>
       <c r="G39" s="23">
         <v>86</v>
       </c>
       <c r="H39" s="23">
         <v>88.5</v>
       </c>
       <c r="I39" s="23">
@@ -4929,52 +5062,55 @@
       </c>
       <c r="AD39" s="23">
         <v>105.4</v>
       </c>
       <c r="AE39" s="23">
         <v>101.4</v>
       </c>
       <c r="AF39" s="23">
         <v>106.4</v>
       </c>
       <c r="AG39" s="26">
         <v>92.3</v>
       </c>
       <c r="AH39" s="17">
         <v>130.69999999999999</v>
       </c>
       <c r="AI39" s="17">
         <v>98.4</v>
       </c>
       <c r="AJ39" s="17">
         <v>95.4</v>
       </c>
       <c r="AK39" s="17">
         <v>91.2</v>
       </c>
+      <c r="AL39" s="44">
+        <v>91.6</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" s="39" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:38" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="23">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>98.1</v>
       </c>
       <c r="D40" s="23">
         <v>102.3</v>
       </c>
       <c r="E40" s="23">
         <v>95</v>
       </c>
       <c r="F40" s="23">
         <v>89.9</v>
       </c>
       <c r="G40" s="23">
         <v>86</v>
       </c>
       <c r="H40" s="23">
         <v>88.5</v>
       </c>
       <c r="I40" s="23">
@@ -5042,52 +5178,55 @@
       </c>
       <c r="AD40" s="23">
         <v>104.1</v>
       </c>
       <c r="AE40" s="23">
         <v>98.9</v>
       </c>
       <c r="AF40" s="23">
         <v>101</v>
       </c>
       <c r="AG40" s="26">
         <v>102.6</v>
       </c>
       <c r="AH40" s="17">
         <v>105.1</v>
       </c>
       <c r="AI40" s="17">
         <v>99.7</v>
       </c>
       <c r="AJ40" s="17">
         <v>97</v>
       </c>
       <c r="AK40" s="17">
         <v>104.4</v>
       </c>
+      <c r="AL40" s="44">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" s="39" customFormat="1" ht="18" customHeight="1">
+    <row r="41" spans="1:38" s="39" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="23" t="s">
@@ -5155,52 +5294,55 @@
       </c>
       <c r="AD41" s="23">
         <v>104.2</v>
       </c>
       <c r="AE41" s="23">
         <v>86.3</v>
       </c>
       <c r="AF41" s="23">
         <v>107.4</v>
       </c>
       <c r="AG41" s="26">
         <v>109.8</v>
       </c>
       <c r="AH41" s="17">
         <v>163.5</v>
       </c>
       <c r="AI41" s="17">
         <v>80.8</v>
       </c>
       <c r="AJ41" s="17">
         <v>95.8</v>
       </c>
       <c r="AK41" s="17">
         <v>74</v>
       </c>
+      <c r="AL41" s="44">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" s="39" customFormat="1" ht="31.5" customHeight="1">
+    <row r="42" spans="1:38" s="39" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I42" s="23" t="s">
@@ -5268,52 +5410,55 @@
       </c>
       <c r="AD42" s="23">
         <v>144.69999999999999</v>
       </c>
       <c r="AE42" s="23">
         <v>122.2</v>
       </c>
       <c r="AF42" s="23">
         <v>121.3</v>
       </c>
       <c r="AG42" s="26">
         <v>77.900000000000006</v>
       </c>
       <c r="AH42" s="17">
         <v>181.3</v>
       </c>
       <c r="AI42" s="17">
         <v>112.9</v>
       </c>
       <c r="AJ42" s="17">
         <v>93.8</v>
       </c>
       <c r="AK42" s="17">
         <v>71.5</v>
       </c>
+      <c r="AL42" s="44">
+        <v>88.9</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" s="39" customFormat="1" ht="39" customHeight="1">
+    <row r="43" spans="1:38" s="39" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="34" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="F43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="35" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="35" t="s">
@@ -5381,133 +5526,137 @@
       </c>
       <c r="AD43" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AE43" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AF43" s="36">
         <v>63.3</v>
       </c>
       <c r="AG43" s="37">
         <v>122.8</v>
       </c>
       <c r="AH43" s="20">
         <v>94.7</v>
       </c>
       <c r="AI43" s="20">
         <v>6.9</v>
       </c>
       <c r="AJ43" s="20">
         <v>1407.9</v>
       </c>
       <c r="AK43" s="40" t="s">
         <v>26</v>
       </c>
+      <c r="AL43" s="43" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:37">
+    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A44" s="12"/>
       <c r="U44" s="9"/>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="13"/>
       <c r="U45" s="9"/>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
       <c r="U46" s="9"/>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:38" x14ac:dyDescent="0.2">
       <c r="U47" s="9"/>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:38" x14ac:dyDescent="0.2">
       <c r="U48" s="9"/>
     </row>
-    <row r="49" spans="21:21">
+    <row r="49" spans="21:21" x14ac:dyDescent="0.2">
       <c r="U49" s="9"/>
     </row>
-    <row r="50" spans="21:21">
+    <row r="50" spans="21:21" x14ac:dyDescent="0.2">
       <c r="U50" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...3 lines deleted...]
-    <mergeCell ref="H4:H5"/>
+  <mergeCells count="41">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="AE4:AE5"/>
-[...1 lines deleted...]
-    <mergeCell ref="AB4:AB5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="AF4:AF5"/>
     <mergeCell ref="B2:AI2"/>
     <mergeCell ref="AJ4:AJ5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="AH4:AH5"/>
     <mergeCell ref="AG4:AG5"/>
-    <mergeCell ref="K1:AJ1"/>
+    <mergeCell ref="AI4:AI5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="AL4:AL5"/>
+    <mergeCell ref="K1:AL1"/>
+    <mergeCell ref="AJ3:AL3"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="AD4:AD5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="N4:N5"/>
+    <mergeCell ref="AK4:AK5"/>
+    <mergeCell ref="AE4:AE5"/>
+    <mergeCell ref="AC4:AC5"/>
+    <mergeCell ref="AB4:AB5"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:O37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>