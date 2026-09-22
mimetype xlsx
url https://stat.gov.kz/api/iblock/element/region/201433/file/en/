--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -44,56 +44,50 @@
   <c r="D25" i="2" l="1"/>
   <c r="E25" i="2"/>
   <c r="G25" i="2"/>
   <c r="K25" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="93">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>on average per year, people</t>
   </si>
   <si>
-    <t>The list number of employees of small enterprises by districts</t>
-[...4 lines deleted...]
-  <si>
     <t>Continuation</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">Agriculture, hunting and forestry </t>
   </si>
   <si>
     <t>Fishing and fish farming</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining  industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Production and distribution of electricity, gas and water</t>
   </si>
   <si>
     <t>Construction</t>
@@ -326,50 +320,56 @@
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of Structural Statistics</t>
   </si>
   <si>
     <t>Moldagozhin Aitolla</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1997</t>
   </si>
   <si>
     <t>The list number of employees is the number of persons employed under an employment contract, regardless of the term of its conclusion, except for persons performing work under civil law contracts, as well as those employed part–time</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/sko/spreadsheets/?industry=28264&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>274101 The list number of employees of small enterprises by districts</t>
+  </si>
+  <si>
+    <t>274101 The list number of employees of small enterprises by type of economic activity</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -800,100 +800,100 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1174,322 +1174,322 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="27" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:2" s="13" customFormat="1">
       <c r="A2" s="11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B2" s="12">
         <v>274101</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="13" customFormat="1">
       <c r="A3" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="13" customFormat="1">
       <c r="A4" s="28" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="13" customFormat="1">
       <c r="A5" s="17" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="13" customFormat="1" ht="38.25">
       <c r="A6" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="13" customFormat="1">
       <c r="A8" s="14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="13" customFormat="1" ht="25.5">
       <c r="A9" s="14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="13" customFormat="1">
       <c r="A10" s="14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="13" customFormat="1">
       <c r="A11" s="11" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="13" customFormat="1">
       <c r="A12" s="23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="13" customFormat="1">
       <c r="A13" s="23" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B13" s="33" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="13" customFormat="1">
       <c r="A14" s="23" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B15" s="24">
         <v>46217</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B16" s="24">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="25"/>
       <c r="B21" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="7"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="7"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="7"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="7"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="34" customWidth="1"/>
     <col min="2" max="30" width="8.42578125" style="34" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="84" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
       <c r="E1" s="84"/>
       <c r="F1" s="84"/>
       <c r="G1" s="84"/>
       <c r="H1" s="84"/>
       <c r="I1" s="84"/>
       <c r="J1" s="84"/>
       <c r="K1" s="84"/>
       <c r="L1" s="84"/>
       <c r="M1" s="84"/>
       <c r="N1" s="84"/>
       <c r="O1" s="84"/>
       <c r="P1" s="84"/>
       <c r="Q1" s="84"/>
       <c r="R1" s="84"/>
       <c r="S1" s="84"/>
       <c r="T1" s="84"/>
       <c r="U1" s="84"/>
       <c r="V1" s="84"/>
       <c r="W1" s="84"/>
       <c r="X1" s="84"/>
       <c r="Y1" s="84"/>
@@ -1695,51 +1695,51 @@
       </c>
       <c r="X4" s="42">
         <v>42601</v>
       </c>
       <c r="Y4" s="42">
         <v>41388</v>
       </c>
       <c r="Z4" s="42">
         <v>42261</v>
       </c>
       <c r="AA4" s="42">
         <v>42552</v>
       </c>
       <c r="AB4" s="42">
         <v>43451</v>
       </c>
       <c r="AC4" s="43">
         <v>45294</v>
       </c>
       <c r="AD4" s="43">
         <v>45119</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="12" customHeight="1">
       <c r="A5" s="44" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B5" s="45">
         <v>6120</v>
       </c>
       <c r="C5" s="45">
         <v>6729</v>
       </c>
       <c r="D5" s="45">
         <v>8659</v>
       </c>
       <c r="E5" s="45">
         <v>9354</v>
       </c>
       <c r="F5" s="45">
         <v>9500</v>
       </c>
       <c r="G5" s="45">
         <v>10576</v>
       </c>
       <c r="H5" s="45">
         <v>10352</v>
       </c>
       <c r="I5" s="45">
         <v>12109</v>
       </c>
@@ -1787,51 +1787,51 @@
       </c>
       <c r="X5" s="49">
         <v>24178</v>
       </c>
       <c r="Y5" s="49">
         <v>22661</v>
       </c>
       <c r="Z5" s="49">
         <v>24482</v>
       </c>
       <c r="AA5" s="49">
         <v>23218</v>
       </c>
       <c r="AB5" s="49">
         <v>23675</v>
       </c>
       <c r="AC5" s="50">
         <v>24357</v>
       </c>
       <c r="AD5" s="50">
         <v>24104</v>
       </c>
     </row>
     <row r="6" spans="1:30" ht="12" customHeight="1">
       <c r="A6" s="44" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B6" s="45">
         <v>370</v>
       </c>
       <c r="C6" s="45">
         <v>545</v>
       </c>
       <c r="D6" s="45">
         <v>841</v>
       </c>
       <c r="E6" s="45">
         <v>914</v>
       </c>
       <c r="F6" s="45">
         <v>979</v>
       </c>
       <c r="G6" s="45">
         <v>1065</v>
       </c>
       <c r="H6" s="45">
         <v>1301</v>
       </c>
       <c r="I6" s="45">
         <v>1176</v>
       </c>
@@ -1879,51 +1879,51 @@
       </c>
       <c r="X6" s="49">
         <v>2037</v>
       </c>
       <c r="Y6" s="49">
         <v>1871</v>
       </c>
       <c r="Z6" s="49">
         <v>1279</v>
       </c>
       <c r="AA6" s="49">
         <v>1904</v>
       </c>
       <c r="AB6" s="49">
         <v>2193</v>
       </c>
       <c r="AC6" s="50">
         <v>2071</v>
       </c>
       <c r="AD6" s="50">
         <v>2254</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12" customHeight="1">
       <c r="A7" s="44" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B7" s="45">
         <v>168</v>
       </c>
       <c r="C7" s="45">
         <v>297</v>
       </c>
       <c r="D7" s="45">
         <v>392</v>
       </c>
       <c r="E7" s="45">
         <v>668</v>
       </c>
       <c r="F7" s="45">
         <v>663</v>
       </c>
       <c r="G7" s="45">
         <v>807</v>
       </c>
       <c r="H7" s="45">
         <v>322</v>
       </c>
       <c r="I7" s="45">
         <v>530</v>
       </c>
@@ -1971,51 +1971,51 @@
       </c>
       <c r="X7" s="49">
         <v>799</v>
       </c>
       <c r="Y7" s="49">
         <v>906</v>
       </c>
       <c r="Z7" s="49">
         <v>941</v>
       </c>
       <c r="AA7" s="49">
         <v>763</v>
       </c>
       <c r="AB7" s="49">
         <v>776</v>
       </c>
       <c r="AC7" s="50">
         <v>886</v>
       </c>
       <c r="AD7" s="50">
         <v>755</v>
       </c>
     </row>
     <row r="8" spans="1:30" ht="12" customHeight="1">
       <c r="A8" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" s="45">
         <v>413</v>
       </c>
       <c r="C8" s="45">
         <v>466</v>
       </c>
       <c r="D8" s="45">
         <v>371</v>
       </c>
       <c r="E8" s="45">
         <v>411</v>
       </c>
       <c r="F8" s="45">
         <v>371</v>
       </c>
       <c r="G8" s="45">
         <v>415</v>
       </c>
       <c r="H8" s="45">
         <v>493</v>
       </c>
       <c r="I8" s="45">
         <v>422</v>
       </c>
@@ -2063,51 +2063,51 @@
       </c>
       <c r="X8" s="49">
         <v>1682</v>
       </c>
       <c r="Y8" s="49">
         <v>1787</v>
       </c>
       <c r="Z8" s="49">
         <v>1811</v>
       </c>
       <c r="AA8" s="49">
         <v>1816</v>
       </c>
       <c r="AB8" s="49">
         <v>1850</v>
       </c>
       <c r="AC8" s="50">
         <v>1931</v>
       </c>
       <c r="AD8" s="50">
         <v>1732</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="12" customHeight="1">
       <c r="A9" s="44" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B9" s="45">
         <v>118</v>
       </c>
       <c r="C9" s="45">
         <v>132</v>
       </c>
       <c r="D9" s="45">
         <v>226</v>
       </c>
       <c r="E9" s="45">
         <v>214</v>
       </c>
       <c r="F9" s="45">
         <v>343</v>
       </c>
       <c r="G9" s="45">
         <v>418</v>
       </c>
       <c r="H9" s="45">
         <v>426</v>
       </c>
       <c r="I9" s="45">
         <v>667</v>
       </c>
@@ -2155,51 +2155,51 @@
       </c>
       <c r="X9" s="49">
         <v>1664</v>
       </c>
       <c r="Y9" s="49">
         <v>1410</v>
       </c>
       <c r="Z9" s="49">
         <v>1569</v>
       </c>
       <c r="AA9" s="49">
         <v>1661</v>
       </c>
       <c r="AB9" s="49">
         <v>1596</v>
       </c>
       <c r="AC9" s="50">
         <v>1703</v>
       </c>
       <c r="AD9" s="50">
         <v>1898</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="12" customHeight="1">
       <c r="A10" s="44" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B10" s="45">
         <v>234</v>
       </c>
       <c r="C10" s="45">
         <v>250</v>
       </c>
       <c r="D10" s="45">
         <v>470</v>
       </c>
       <c r="E10" s="45">
         <v>392</v>
       </c>
       <c r="F10" s="45">
         <v>437</v>
       </c>
       <c r="G10" s="45">
         <v>433</v>
       </c>
       <c r="H10" s="45">
         <v>302</v>
       </c>
       <c r="I10" s="45">
         <v>389</v>
       </c>
@@ -2247,51 +2247,51 @@
       </c>
       <c r="X10" s="49">
         <v>800</v>
       </c>
       <c r="Y10" s="49">
         <v>885</v>
       </c>
       <c r="Z10" s="49">
         <v>922</v>
       </c>
       <c r="AA10" s="49">
         <v>861</v>
       </c>
       <c r="AB10" s="49">
         <v>955</v>
       </c>
       <c r="AC10" s="50">
         <v>736</v>
       </c>
       <c r="AD10" s="50">
         <v>828</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="12" customHeight="1">
       <c r="A11" s="44" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B11" s="45">
         <v>149</v>
       </c>
       <c r="C11" s="45">
         <v>200</v>
       </c>
       <c r="D11" s="45">
         <v>411</v>
       </c>
       <c r="E11" s="45">
         <v>554</v>
       </c>
       <c r="F11" s="45">
         <v>561</v>
       </c>
       <c r="G11" s="45">
         <v>664</v>
       </c>
       <c r="H11" s="45">
         <v>760</v>
       </c>
       <c r="I11" s="45">
         <v>684</v>
       </c>
@@ -2339,51 +2339,51 @@
       </c>
       <c r="X11" s="49">
         <v>2236</v>
       </c>
       <c r="Y11" s="49">
         <v>2776</v>
       </c>
       <c r="Z11" s="49">
         <v>2294</v>
       </c>
       <c r="AA11" s="49">
         <v>2486</v>
       </c>
       <c r="AB11" s="49">
         <v>2532</v>
       </c>
       <c r="AC11" s="50">
         <v>2807</v>
       </c>
       <c r="AD11" s="50">
         <v>2999</v>
       </c>
     </row>
     <row r="12" spans="1:30" ht="12" customHeight="1">
       <c r="A12" s="44" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B12" s="45">
         <v>144</v>
       </c>
       <c r="C12" s="45">
         <v>258</v>
       </c>
       <c r="D12" s="45">
         <v>373</v>
       </c>
       <c r="E12" s="45">
         <v>392</v>
       </c>
       <c r="F12" s="45">
         <v>401</v>
       </c>
       <c r="G12" s="45">
         <v>358</v>
       </c>
       <c r="H12" s="45">
         <v>328</v>
       </c>
       <c r="I12" s="45">
         <v>549</v>
       </c>
@@ -2431,51 +2431,51 @@
       </c>
       <c r="X12" s="49">
         <v>935</v>
       </c>
       <c r="Y12" s="49">
         <v>1004</v>
       </c>
       <c r="Z12" s="49">
         <v>1143</v>
       </c>
       <c r="AA12" s="49">
         <v>1329</v>
       </c>
       <c r="AB12" s="49">
         <v>1199</v>
       </c>
       <c r="AC12" s="50">
         <v>1299</v>
       </c>
       <c r="AD12" s="50">
         <v>1250</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="12" customHeight="1">
       <c r="A13" s="44" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" s="45">
         <v>188</v>
       </c>
       <c r="C13" s="45">
         <v>284</v>
       </c>
       <c r="D13" s="45">
         <v>241</v>
       </c>
       <c r="E13" s="45">
         <v>314</v>
       </c>
       <c r="F13" s="45">
         <v>285</v>
       </c>
       <c r="G13" s="45">
         <v>303</v>
       </c>
       <c r="H13" s="45">
         <v>986</v>
       </c>
       <c r="I13" s="45">
         <v>310</v>
       </c>
@@ -2523,51 +2523,51 @@
       </c>
       <c r="X13" s="49">
         <v>946</v>
       </c>
       <c r="Y13" s="49">
         <v>819</v>
       </c>
       <c r="Z13" s="49">
         <v>742</v>
       </c>
       <c r="AA13" s="49">
         <v>1024</v>
       </c>
       <c r="AB13" s="49">
         <v>1092</v>
       </c>
       <c r="AC13" s="50">
         <v>1000</v>
       </c>
       <c r="AD13" s="50">
         <v>1159</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="12" customHeight="1">
       <c r="A14" s="44" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B14" s="45">
         <v>76</v>
       </c>
       <c r="C14" s="45">
         <v>287</v>
       </c>
       <c r="D14" s="45">
         <v>205</v>
       </c>
       <c r="E14" s="45">
         <v>271</v>
       </c>
       <c r="F14" s="45">
         <v>426</v>
       </c>
       <c r="G14" s="45">
         <v>458</v>
       </c>
       <c r="H14" s="45">
         <v>324</v>
       </c>
       <c r="I14" s="45">
         <v>498</v>
       </c>
@@ -2615,51 +2615,51 @@
       </c>
       <c r="X14" s="49">
         <v>1247</v>
       </c>
       <c r="Y14" s="49">
         <v>1213</v>
       </c>
       <c r="Z14" s="49">
         <v>1209</v>
       </c>
       <c r="AA14" s="49">
         <v>1382</v>
       </c>
       <c r="AB14" s="49">
         <v>1393</v>
       </c>
       <c r="AC14" s="50">
         <v>1475</v>
       </c>
       <c r="AD14" s="50">
         <v>1355</v>
       </c>
     </row>
     <row r="15" spans="1:30" ht="12" customHeight="1">
       <c r="A15" s="44" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B15" s="45">
         <v>269</v>
       </c>
       <c r="C15" s="45">
         <v>484</v>
       </c>
       <c r="D15" s="45">
         <v>707</v>
       </c>
       <c r="E15" s="45">
         <v>941</v>
       </c>
       <c r="F15" s="45">
         <v>1146</v>
       </c>
       <c r="G15" s="45">
         <v>1141</v>
       </c>
       <c r="H15" s="45">
         <v>1330</v>
       </c>
       <c r="I15" s="45">
         <v>1061</v>
       </c>
@@ -2707,51 +2707,51 @@
       </c>
       <c r="X15" s="49">
         <v>2855</v>
       </c>
       <c r="Y15" s="49">
         <v>2874</v>
       </c>
       <c r="Z15" s="49">
         <v>2991</v>
       </c>
       <c r="AA15" s="49">
         <v>2787</v>
       </c>
       <c r="AB15" s="49">
         <v>2647</v>
       </c>
       <c r="AC15" s="50">
         <v>3439</v>
       </c>
       <c r="AD15" s="50">
         <v>2952</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="12" customHeight="1">
       <c r="A16" s="44" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B16" s="45">
         <v>76</v>
       </c>
       <c r="C16" s="45">
         <v>86</v>
       </c>
       <c r="D16" s="45">
         <v>139</v>
       </c>
       <c r="E16" s="45">
         <v>175</v>
       </c>
       <c r="F16" s="45">
         <v>194</v>
       </c>
       <c r="G16" s="45">
         <v>204</v>
       </c>
       <c r="H16" s="45">
         <v>219</v>
       </c>
       <c r="I16" s="45">
         <v>214</v>
       </c>
@@ -2799,51 +2799,51 @@
       </c>
       <c r="X16" s="49">
         <v>778</v>
       </c>
       <c r="Y16" s="49">
         <v>785</v>
       </c>
       <c r="Z16" s="49">
         <v>628</v>
       </c>
       <c r="AA16" s="49">
         <v>767</v>
       </c>
       <c r="AB16" s="49">
         <v>759</v>
       </c>
       <c r="AC16" s="50">
         <v>716</v>
       </c>
       <c r="AD16" s="50">
         <v>896</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="12" customHeight="1">
       <c r="A17" s="44" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B17" s="45">
         <v>121</v>
       </c>
       <c r="C17" s="45">
         <v>162</v>
       </c>
       <c r="D17" s="45">
         <v>588</v>
       </c>
       <c r="E17" s="45">
         <v>573</v>
       </c>
       <c r="F17" s="45">
         <v>673</v>
       </c>
       <c r="G17" s="45">
         <v>656</v>
       </c>
       <c r="H17" s="45">
         <v>542</v>
       </c>
       <c r="I17" s="45">
         <v>465</v>
       </c>
@@ -2891,51 +2891,51 @@
       </c>
       <c r="X17" s="49">
         <v>682</v>
       </c>
       <c r="Y17" s="49">
         <v>530</v>
       </c>
       <c r="Z17" s="49">
         <v>627</v>
       </c>
       <c r="AA17" s="49">
         <v>565</v>
       </c>
       <c r="AB17" s="49">
         <v>630</v>
       </c>
       <c r="AC17" s="50">
         <v>698</v>
       </c>
       <c r="AD17" s="50">
         <v>632</v>
       </c>
     </row>
     <row r="18" spans="1:30" ht="12" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18" s="45">
         <v>187</v>
       </c>
       <c r="C18" s="45">
         <v>824</v>
       </c>
       <c r="D18" s="45">
         <v>743</v>
       </c>
       <c r="E18" s="45">
         <v>887</v>
       </c>
       <c r="F18" s="45">
         <v>1031</v>
       </c>
       <c r="G18" s="45">
         <v>1139</v>
       </c>
       <c r="H18" s="45">
         <v>1158</v>
       </c>
       <c r="I18" s="45">
         <v>1000</v>
       </c>
@@ -3026,90 +3026,90 @@
   <mergeCells count="2">
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="A1:AD1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.85546875" style="55" customWidth="1"/>
     <col min="2" max="20" width="8.140625" style="55" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="97" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="97"/>
+      <c r="A1" s="85" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="98"/>
-[...11 lines deleted...]
-      <c r="N2" s="98"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
     </row>
     <row r="3" spans="1:20" s="59" customFormat="1">
       <c r="A3" s="56"/>
       <c r="B3" s="57">
         <v>1997</v>
       </c>
       <c r="C3" s="57">
         <v>1998</v>
       </c>
       <c r="D3" s="57">
         <v>1999</v>
       </c>
       <c r="E3" s="57">
         <v>2000</v>
       </c>
       <c r="F3" s="57">
         <v>2001</v>
       </c>
       <c r="G3" s="57">
         <v>2002</v>
       </c>
@@ -3119,771 +3119,771 @@
       <c r="I3" s="57">
         <v>2004</v>
       </c>
       <c r="J3" s="57">
         <v>2005</v>
       </c>
       <c r="K3" s="57">
         <v>2006</v>
       </c>
       <c r="L3" s="57">
         <v>2007</v>
       </c>
       <c r="M3" s="57">
         <v>2008</v>
       </c>
       <c r="N3" s="57">
         <v>2009</v>
       </c>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
     </row>
     <row r="4" spans="1:20" s="59" customFormat="1">
       <c r="A4" s="60" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B4" s="61">
         <v>8633</v>
       </c>
       <c r="C4" s="61">
         <v>11004</v>
       </c>
       <c r="D4" s="62">
         <v>14366</v>
       </c>
       <c r="E4" s="62">
         <v>16060</v>
       </c>
       <c r="F4" s="62">
         <v>17010</v>
       </c>
       <c r="G4" s="62">
         <v>18637</v>
       </c>
       <c r="H4" s="62">
         <v>18843</v>
       </c>
       <c r="I4" s="62">
         <v>20074</v>
       </c>
       <c r="J4" s="62">
         <v>21225</v>
       </c>
       <c r="K4" s="62">
         <v>22489</v>
       </c>
       <c r="L4" s="62">
         <v>24444</v>
       </c>
       <c r="M4" s="62">
         <v>26219</v>
       </c>
       <c r="N4" s="62">
         <v>24897</v>
       </c>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="63" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B5" s="64" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="64" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="65">
         <v>2958</v>
       </c>
       <c r="E5" s="65">
         <v>3490</v>
       </c>
       <c r="F5" s="65">
         <v>4375</v>
       </c>
       <c r="G5" s="65">
         <v>4691</v>
       </c>
       <c r="H5" s="65">
         <v>4627</v>
       </c>
       <c r="I5" s="65">
         <v>4315</v>
       </c>
       <c r="J5" s="65">
         <v>6055</v>
       </c>
       <c r="K5" s="65">
         <v>6606</v>
       </c>
       <c r="L5" s="65">
         <v>8432</v>
       </c>
       <c r="M5" s="65">
         <v>6660</v>
       </c>
       <c r="N5" s="65">
         <v>6577</v>
       </c>
       <c r="O5" s="54"/>
       <c r="P5" s="54"/>
       <c r="Q5" s="54"/>
       <c r="R5" s="54"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="66" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="65">
         <v>1</v>
       </c>
       <c r="I6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="65">
         <v>1</v>
       </c>
       <c r="L6" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M6" s="65">
         <v>31</v>
       </c>
       <c r="N6" s="65">
         <v>39</v>
       </c>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="67" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B7" s="64">
         <v>1642</v>
       </c>
       <c r="C7" s="64">
         <v>2394</v>
       </c>
       <c r="D7" s="65">
         <v>2251</v>
       </c>
       <c r="E7" s="65">
         <v>2737</v>
       </c>
       <c r="F7" s="65">
         <v>2684</v>
       </c>
       <c r="G7" s="65">
         <v>2997</v>
       </c>
       <c r="H7" s="65">
         <v>2724</v>
       </c>
       <c r="I7" s="65">
         <v>3216</v>
       </c>
       <c r="J7" s="65">
         <v>2948</v>
       </c>
       <c r="K7" s="65">
         <v>2897</v>
       </c>
       <c r="L7" s="65">
         <v>3268</v>
       </c>
       <c r="M7" s="65">
         <v>3577</v>
       </c>
       <c r="N7" s="65">
         <v>3186</v>
       </c>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="66" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B8" s="64">
         <v>93</v>
       </c>
       <c r="C8" s="64">
         <v>59</v>
       </c>
       <c r="D8" s="65">
         <v>13</v>
       </c>
       <c r="E8" s="65">
         <v>5</v>
       </c>
       <c r="F8" s="65">
         <v>5</v>
       </c>
       <c r="G8" s="65">
         <v>5</v>
       </c>
       <c r="H8" s="65">
         <v>10</v>
       </c>
       <c r="I8" s="65">
         <v>55</v>
       </c>
       <c r="J8" s="65">
         <v>102</v>
       </c>
       <c r="K8" s="65">
         <v>4</v>
       </c>
       <c r="L8" s="65">
         <v>22</v>
       </c>
       <c r="M8" s="65">
         <v>91</v>
       </c>
       <c r="N8" s="65">
         <v>90</v>
       </c>
       <c r="O8" s="54"/>
       <c r="P8" s="54"/>
       <c r="Q8" s="54"/>
       <c r="R8" s="54"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="66" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B9" s="64">
         <v>1508</v>
       </c>
       <c r="C9" s="64">
         <v>2189</v>
       </c>
       <c r="D9" s="65">
         <v>1965</v>
       </c>
       <c r="E9" s="65">
         <v>2340</v>
       </c>
       <c r="F9" s="65">
         <v>2441</v>
       </c>
       <c r="G9" s="65">
         <v>2651</v>
       </c>
       <c r="H9" s="65">
         <v>2498</v>
       </c>
       <c r="I9" s="65">
         <v>2912</v>
       </c>
       <c r="J9" s="65">
         <v>2639</v>
       </c>
       <c r="K9" s="65">
         <v>2389</v>
       </c>
       <c r="L9" s="65">
         <v>2719</v>
       </c>
       <c r="M9" s="65">
         <v>3110</v>
       </c>
       <c r="N9" s="65">
         <v>2733</v>
       </c>
       <c r="O9" s="54"/>
       <c r="P9" s="54"/>
       <c r="Q9" s="54"/>
       <c r="R9" s="54"/>
     </row>
     <row r="10" spans="1:20" ht="25.5">
       <c r="A10" s="68" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="64">
         <v>41</v>
       </c>
       <c r="C10" s="64">
         <v>146</v>
       </c>
       <c r="D10" s="65">
         <v>273</v>
       </c>
       <c r="E10" s="65">
         <v>392</v>
       </c>
       <c r="F10" s="65">
         <v>238</v>
       </c>
       <c r="G10" s="65">
         <v>341</v>
       </c>
       <c r="H10" s="65">
         <v>216</v>
       </c>
       <c r="I10" s="65">
         <v>249</v>
       </c>
       <c r="J10" s="65">
         <v>207</v>
       </c>
       <c r="K10" s="65">
         <v>504</v>
       </c>
       <c r="L10" s="65">
         <v>527</v>
       </c>
       <c r="M10" s="65">
         <v>376</v>
       </c>
       <c r="N10" s="65">
         <v>363</v>
       </c>
       <c r="O10" s="54"/>
       <c r="P10" s="54"/>
       <c r="Q10" s="54"/>
       <c r="R10" s="54"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="69" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="64">
         <v>1214</v>
       </c>
       <c r="C11" s="64">
         <v>1517</v>
       </c>
       <c r="D11" s="65">
         <v>1222</v>
       </c>
       <c r="E11" s="65">
         <v>1542</v>
       </c>
       <c r="F11" s="65">
         <v>1674</v>
       </c>
       <c r="G11" s="65">
         <v>1690</v>
       </c>
       <c r="H11" s="65">
         <v>1772</v>
       </c>
       <c r="I11" s="65">
         <v>2110</v>
       </c>
       <c r="J11" s="65">
         <v>2187</v>
       </c>
       <c r="K11" s="65">
         <v>2711</v>
       </c>
       <c r="L11" s="65">
         <v>2362</v>
       </c>
       <c r="M11" s="65">
         <v>3747</v>
       </c>
       <c r="N11" s="65">
         <v>2705</v>
       </c>
       <c r="O11" s="54"/>
       <c r="P11" s="54"/>
       <c r="Q11" s="54"/>
       <c r="R11" s="54"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="67" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B12" s="64">
         <v>3273</v>
       </c>
       <c r="C12" s="64">
         <v>4237</v>
       </c>
       <c r="D12" s="65">
         <v>3372</v>
       </c>
       <c r="E12" s="65">
         <v>3813</v>
       </c>
       <c r="F12" s="65">
         <v>3977</v>
       </c>
       <c r="G12" s="65">
         <v>4401</v>
       </c>
       <c r="H12" s="65">
         <v>5058</v>
       </c>
       <c r="I12" s="65">
         <v>5367</v>
       </c>
       <c r="J12" s="65">
         <v>5142</v>
       </c>
       <c r="K12" s="65">
         <v>5129</v>
       </c>
       <c r="L12" s="65">
         <v>5417</v>
       </c>
       <c r="M12" s="65">
         <v>6138</v>
       </c>
       <c r="N12" s="65">
         <v>5330</v>
       </c>
       <c r="O12" s="54"/>
       <c r="P12" s="54"/>
       <c r="Q12" s="54"/>
       <c r="R12" s="54"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="67" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B13" s="64">
         <v>172</v>
       </c>
       <c r="C13" s="64">
         <v>190</v>
       </c>
       <c r="D13" s="65">
         <v>192</v>
       </c>
       <c r="E13" s="65">
         <v>233</v>
       </c>
       <c r="F13" s="65">
         <v>311</v>
       </c>
       <c r="G13" s="65">
         <v>486</v>
       </c>
       <c r="H13" s="65">
         <v>317</v>
       </c>
       <c r="I13" s="65">
         <v>274</v>
       </c>
       <c r="J13" s="65">
         <v>268</v>
       </c>
       <c r="K13" s="65">
         <v>198</v>
       </c>
       <c r="L13" s="65">
         <v>144</v>
       </c>
       <c r="M13" s="65">
         <v>223</v>
       </c>
       <c r="N13" s="65">
         <v>197</v>
       </c>
       <c r="O13" s="54"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="54"/>
       <c r="R13" s="54"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="67" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B14" s="64">
         <v>1020</v>
       </c>
       <c r="C14" s="64">
         <v>1218</v>
       </c>
       <c r="D14" s="65">
         <v>1070</v>
       </c>
       <c r="E14" s="65">
         <v>1356</v>
       </c>
       <c r="F14" s="65">
         <v>1184</v>
       </c>
       <c r="G14" s="65">
         <v>1378</v>
       </c>
       <c r="H14" s="65">
         <v>1221</v>
       </c>
       <c r="I14" s="65">
         <v>1315</v>
       </c>
       <c r="J14" s="65">
         <v>1144</v>
       </c>
       <c r="K14" s="65">
         <v>1484</v>
       </c>
       <c r="L14" s="65">
         <v>1146</v>
       </c>
       <c r="M14" s="65">
         <v>1344</v>
       </c>
       <c r="N14" s="65">
         <v>1613</v>
       </c>
       <c r="O14" s="54"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="54"/>
       <c r="R14" s="54"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="67" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="64" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="65">
         <v>193</v>
       </c>
       <c r="E15" s="65">
         <v>208</v>
       </c>
       <c r="F15" s="65">
         <v>221</v>
       </c>
       <c r="G15" s="65">
         <v>220</v>
       </c>
       <c r="H15" s="65">
         <v>215</v>
       </c>
       <c r="I15" s="65">
         <v>206</v>
       </c>
       <c r="J15" s="65">
         <v>235</v>
       </c>
       <c r="K15" s="65">
         <v>193</v>
       </c>
       <c r="L15" s="65">
         <v>176</v>
       </c>
       <c r="M15" s="65">
         <v>254</v>
       </c>
       <c r="N15" s="65">
         <v>251</v>
       </c>
       <c r="O15" s="54"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="54"/>
       <c r="R15" s="54"/>
     </row>
     <row r="16" spans="1:20" ht="25.5">
       <c r="A16" s="67" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B16" s="64">
         <v>966</v>
       </c>
       <c r="C16" s="64">
         <v>926</v>
       </c>
       <c r="D16" s="65">
         <v>1841</v>
       </c>
       <c r="E16" s="65">
         <v>1866</v>
       </c>
       <c r="F16" s="65">
         <v>1956</v>
       </c>
       <c r="G16" s="65">
         <v>2136</v>
       </c>
       <c r="H16" s="65">
         <v>2306</v>
       </c>
       <c r="I16" s="65">
         <v>2507</v>
       </c>
       <c r="J16" s="65">
         <v>2472</v>
       </c>
       <c r="K16" s="65">
         <v>2766</v>
       </c>
       <c r="L16" s="65">
         <v>2931</v>
       </c>
       <c r="M16" s="65">
         <v>3092</v>
       </c>
       <c r="N16" s="65">
         <v>3392</v>
       </c>
       <c r="O16" s="54"/>
       <c r="P16" s="54"/>
       <c r="Q16" s="54"/>
       <c r="R16" s="54"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="67" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="64" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="65">
         <v>542</v>
       </c>
       <c r="E17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="J17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="K17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="L17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="N17" s="65" t="s">
         <v>1</v>
       </c>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
       <c r="Q17" s="54"/>
       <c r="R17" s="54"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="67" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="64" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="65">
         <v>116</v>
       </c>
       <c r="E18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="K18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="L18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="M18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="N18" s="65" t="s">
         <v>1</v>
       </c>
       <c r="O18" s="54"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="54"/>
       <c r="R18" s="54"/>
     </row>
     <row r="19" spans="1:20" ht="13.5" customHeight="1">
       <c r="A19" s="67" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B19" s="64">
         <v>346</v>
       </c>
       <c r="C19" s="64">
         <v>522</v>
       </c>
       <c r="D19" s="65">
         <v>609</v>
       </c>
       <c r="E19" s="65">
         <v>815</v>
       </c>
       <c r="F19" s="65">
         <v>628</v>
       </c>
       <c r="G19" s="65">
         <v>638</v>
       </c>
       <c r="H19" s="65">
         <v>602</v>
       </c>
       <c r="I19" s="65">
         <v>764</v>
       </c>
@@ -3906,77 +3906,77 @@
       <c r="P19" s="54"/>
       <c r="Q19" s="54"/>
       <c r="R19" s="54"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="54"/>
       <c r="B20" s="54"/>
       <c r="C20" s="54"/>
       <c r="D20" s="70"/>
       <c r="E20" s="70"/>
       <c r="F20" s="70"/>
       <c r="G20" s="70"/>
       <c r="H20" s="70"/>
       <c r="I20" s="70"/>
       <c r="J20" s="70"/>
       <c r="K20" s="70"/>
       <c r="L20" s="70"/>
       <c r="M20" s="54"/>
       <c r="N20" s="54"/>
       <c r="O20" s="54"/>
       <c r="P20" s="54"/>
       <c r="Q20" s="54"/>
       <c r="R20" s="54"/>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="98" t="s">
-[...20 lines deleted...]
-      <c r="T21" s="98"/>
+      <c r="A21" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="86"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="86"/>
+      <c r="N21" s="86"/>
+      <c r="O21" s="86"/>
+      <c r="P21" s="86"/>
+      <c r="Q21" s="86"/>
+      <c r="R21" s="86"/>
+      <c r="S21" s="86"/>
+      <c r="T21" s="86"/>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="88"/>
-[...1 lines deleted...]
-      <c r="C22" s="90"/>
+      <c r="A22" s="99"/>
+      <c r="B22" s="100"/>
+      <c r="C22" s="101"/>
       <c r="D22" s="57">
         <v>2009</v>
       </c>
       <c r="E22" s="57">
         <v>2010</v>
       </c>
       <c r="F22" s="57">
         <v>2011</v>
       </c>
       <c r="G22" s="57">
         <v>2012</v>
       </c>
       <c r="H22" s="57">
         <v>2013</v>
       </c>
       <c r="I22" s="57">
         <v>2014</v>
       </c>
       <c r="J22" s="57">
         <v>2015</v>
       </c>
       <c r="K22" s="57">
         <v>2016</v>
       </c>
       <c r="L22" s="57">
@@ -3986,55 +3986,55 @@
         <v>2018</v>
       </c>
       <c r="N22" s="57">
         <v>2019</v>
       </c>
       <c r="O22" s="57">
         <v>2020</v>
       </c>
       <c r="P22" s="57">
         <v>2021</v>
       </c>
       <c r="Q22" s="57">
         <v>2022</v>
       </c>
       <c r="R22" s="57">
         <v>2023</v>
       </c>
       <c r="S22" s="57">
         <v>2024</v>
       </c>
       <c r="T22" s="57">
         <v>2025</v>
       </c>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="99" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="101"/>
+      <c r="A23" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="91"/>
+      <c r="C23" s="92"/>
       <c r="D23" s="71">
         <v>24897</v>
       </c>
       <c r="E23" s="72">
         <v>34807</v>
       </c>
       <c r="F23" s="73">
         <v>28451</v>
       </c>
       <c r="G23" s="61">
         <v>25966</v>
       </c>
       <c r="H23" s="73">
         <v>25965</v>
       </c>
       <c r="I23" s="73">
         <v>25216</v>
       </c>
       <c r="J23" s="73">
         <v>33128</v>
       </c>
       <c r="K23" s="73">
         <v>34815</v>
       </c>
       <c r="L23" s="74">
@@ -4044,55 +4044,55 @@
         <v>40209</v>
       </c>
       <c r="N23" s="74">
         <v>42601</v>
       </c>
       <c r="O23" s="74">
         <v>41388</v>
       </c>
       <c r="P23" s="74">
         <v>42261</v>
       </c>
       <c r="Q23" s="42">
         <v>42552</v>
       </c>
       <c r="R23" s="42">
         <v>43451</v>
       </c>
       <c r="S23" s="42">
         <v>45294</v>
       </c>
       <c r="T23" s="42">
         <v>45119</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="87"/>
+      <c r="A24" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="88"/>
+      <c r="C24" s="89"/>
       <c r="D24" s="75">
         <v>6640</v>
       </c>
       <c r="E24" s="76">
         <v>10015</v>
       </c>
       <c r="F24" s="77">
         <v>6833</v>
       </c>
       <c r="G24" s="64">
         <v>6794</v>
       </c>
       <c r="H24" s="77">
         <v>5703</v>
       </c>
       <c r="I24" s="77">
         <v>5394</v>
       </c>
       <c r="J24" s="77">
         <v>8439</v>
       </c>
       <c r="K24" s="77">
         <v>7779</v>
       </c>
       <c r="L24" s="78">
@@ -4102,55 +4102,55 @@
         <v>9735</v>
       </c>
       <c r="N24" s="78">
         <v>11139</v>
       </c>
       <c r="O24" s="78">
         <v>11439</v>
       </c>
       <c r="P24" s="78">
         <v>11764</v>
       </c>
       <c r="Q24" s="49">
         <v>12455</v>
       </c>
       <c r="R24" s="49">
         <v>12673</v>
       </c>
       <c r="S24" s="49">
         <v>13442</v>
       </c>
       <c r="T24" s="49">
         <v>13333</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="87"/>
+      <c r="A25" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="88"/>
+      <c r="C25" s="89"/>
       <c r="D25" s="65">
         <f>SUM(D26:D29)</f>
         <v>3381</v>
       </c>
       <c r="E25" s="65">
         <f>SUM(E26:E29)</f>
         <v>3522</v>
       </c>
       <c r="F25" s="77">
         <v>3522</v>
       </c>
       <c r="G25" s="77">
         <f>SUM(G26:G29)</f>
         <v>3710</v>
       </c>
       <c r="H25" s="77">
         <v>3497</v>
       </c>
       <c r="I25" s="77">
         <v>3415</v>
       </c>
       <c r="J25" s="77">
         <v>5241</v>
       </c>
       <c r="K25" s="77">
@@ -4164,55 +4164,55 @@
         <v>2</v>
       </c>
       <c r="N25" s="64">
         <v>5713</v>
       </c>
       <c r="O25" s="64">
         <v>6128</v>
       </c>
       <c r="P25" s="64">
         <v>6240</v>
       </c>
       <c r="Q25" s="49">
         <v>6281</v>
       </c>
       <c r="R25" s="49">
         <v>6631</v>
       </c>
       <c r="S25" s="49">
         <v>6379</v>
       </c>
       <c r="T25" s="49">
         <v>6798</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="94" t="s">
-[...3 lines deleted...]
-      <c r="C26" s="96"/>
+      <c r="A26" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="94"/>
+      <c r="C26" s="95"/>
       <c r="D26" s="75">
         <v>90</v>
       </c>
       <c r="E26" s="76">
         <v>145</v>
       </c>
       <c r="F26" s="77">
         <v>284</v>
       </c>
       <c r="G26" s="64">
         <v>596</v>
       </c>
       <c r="H26" s="77">
         <v>271</v>
       </c>
       <c r="I26" s="77">
         <v>315</v>
       </c>
       <c r="J26" s="77">
         <v>323</v>
       </c>
       <c r="K26" s="77">
         <v>346</v>
       </c>
       <c r="L26" s="78">
@@ -4222,55 +4222,55 @@
         <v>2</v>
       </c>
       <c r="N26" s="79">
         <v>405</v>
       </c>
       <c r="O26" s="79">
         <v>401</v>
       </c>
       <c r="P26" s="79">
         <v>572</v>
       </c>
       <c r="Q26" s="49">
         <v>540</v>
       </c>
       <c r="R26" s="49">
         <v>408</v>
       </c>
       <c r="S26" s="49">
         <v>469</v>
       </c>
       <c r="T26" s="49">
         <v>499</v>
       </c>
     </row>
     <row r="27" spans="1:20">
-      <c r="A27" s="94" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="96"/>
+      <c r="A27" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="94"/>
+      <c r="C27" s="95"/>
       <c r="D27" s="75">
         <v>2733</v>
       </c>
       <c r="E27" s="76">
         <v>2888</v>
       </c>
       <c r="F27" s="77">
         <v>2668</v>
       </c>
       <c r="G27" s="64">
         <v>2568</v>
       </c>
       <c r="H27" s="77">
         <v>2646</v>
       </c>
       <c r="I27" s="77">
         <v>2194</v>
       </c>
       <c r="J27" s="77">
         <v>3632</v>
       </c>
       <c r="K27" s="77">
         <v>3873</v>
       </c>
       <c r="L27" s="78">
@@ -4280,55 +4280,55 @@
         <v>4720</v>
       </c>
       <c r="N27" s="78">
         <v>4018</v>
       </c>
       <c r="O27" s="78">
         <v>4303</v>
       </c>
       <c r="P27" s="78">
         <v>4457</v>
       </c>
       <c r="Q27" s="49">
         <v>4525</v>
       </c>
       <c r="R27" s="49">
         <v>4937</v>
       </c>
       <c r="S27" s="49">
         <v>4788</v>
       </c>
       <c r="T27" s="49">
         <v>5023</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="12" customHeight="1">
-      <c r="A28" s="94" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="96"/>
+      <c r="A28" s="93" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="94"/>
+      <c r="C28" s="95"/>
       <c r="D28" s="75">
         <v>181</v>
       </c>
       <c r="E28" s="76">
         <v>90</v>
       </c>
       <c r="F28" s="77">
         <v>185</v>
       </c>
       <c r="G28" s="64">
         <v>88</v>
       </c>
       <c r="H28" s="77">
         <v>89</v>
       </c>
       <c r="I28" s="77">
         <v>148</v>
       </c>
       <c r="J28" s="77">
         <v>209</v>
       </c>
       <c r="K28" s="77">
         <v>170</v>
       </c>
       <c r="L28" s="78">
@@ -4338,55 +4338,55 @@
         <v>2</v>
       </c>
       <c r="N28" s="79">
         <v>126</v>
       </c>
       <c r="O28" s="79">
         <v>242</v>
       </c>
       <c r="P28" s="79">
         <v>216</v>
       </c>
       <c r="Q28" s="49">
         <v>239</v>
       </c>
       <c r="R28" s="49">
         <v>245</v>
       </c>
       <c r="S28" s="49">
         <v>253</v>
       </c>
       <c r="T28" s="49">
         <v>234</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="12" customHeight="1">
-      <c r="A29" s="94" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="96"/>
+      <c r="A29" s="93" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="94"/>
+      <c r="C29" s="95"/>
       <c r="D29" s="75">
         <v>377</v>
       </c>
       <c r="E29" s="76">
         <v>399</v>
       </c>
       <c r="F29" s="77">
         <v>385</v>
       </c>
       <c r="G29" s="64">
         <v>458</v>
       </c>
       <c r="H29" s="77">
         <v>491</v>
       </c>
       <c r="I29" s="77">
         <v>758</v>
       </c>
       <c r="J29" s="77">
         <v>1077</v>
       </c>
       <c r="K29" s="77">
         <v>1148</v>
       </c>
       <c r="L29" s="78">
@@ -4396,55 +4396,55 @@
         <v>1138</v>
       </c>
       <c r="N29" s="78">
         <v>1164</v>
       </c>
       <c r="O29" s="78">
         <v>1182</v>
       </c>
       <c r="P29" s="78">
         <v>995</v>
       </c>
       <c r="Q29" s="49">
         <v>977</v>
       </c>
       <c r="R29" s="49">
         <v>1041</v>
       </c>
       <c r="S29" s="49">
         <v>869</v>
       </c>
       <c r="T29" s="49">
         <v>1042</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="91" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="93"/>
+      <c r="A30" s="96" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="97"/>
+      <c r="C30" s="98"/>
       <c r="D30" s="75">
         <v>2713</v>
       </c>
       <c r="E30" s="76">
         <v>4676</v>
       </c>
       <c r="F30" s="77">
         <v>2752</v>
       </c>
       <c r="G30" s="64">
         <v>2360</v>
       </c>
       <c r="H30" s="77">
         <v>2933</v>
       </c>
       <c r="I30" s="77">
         <v>3270</v>
       </c>
       <c r="J30" s="77">
         <v>3053</v>
       </c>
       <c r="K30" s="77">
         <v>2839</v>
       </c>
       <c r="L30" s="78">
@@ -4454,55 +4454,55 @@
         <v>2927</v>
       </c>
       <c r="N30" s="78">
         <v>3363</v>
       </c>
       <c r="O30" s="78">
         <v>3821</v>
       </c>
       <c r="P30" s="78">
         <v>3994</v>
       </c>
       <c r="Q30" s="49">
         <v>4079</v>
       </c>
       <c r="R30" s="49">
         <v>3442</v>
       </c>
       <c r="S30" s="49">
         <v>3793</v>
       </c>
       <c r="T30" s="49">
         <v>4673</v>
       </c>
     </row>
     <row r="31" spans="1:20" ht="12" customHeight="1">
-      <c r="A31" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="87"/>
+      <c r="A31" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="88"/>
+      <c r="C31" s="89"/>
       <c r="D31" s="75">
         <v>5316</v>
       </c>
       <c r="E31" s="76">
         <v>9127</v>
       </c>
       <c r="F31" s="77">
         <v>7331</v>
       </c>
       <c r="G31" s="64">
         <v>6372</v>
       </c>
       <c r="H31" s="77">
         <v>6249</v>
       </c>
       <c r="I31" s="77">
         <v>4970</v>
       </c>
       <c r="J31" s="77">
         <v>5918</v>
       </c>
       <c r="K31" s="77">
         <v>7124</v>
       </c>
       <c r="L31" s="78">
@@ -4512,55 +4512,55 @@
         <v>8687</v>
       </c>
       <c r="N31" s="78">
         <v>10728</v>
       </c>
       <c r="O31" s="78">
         <v>8090</v>
       </c>
       <c r="P31" s="78">
         <v>9531</v>
       </c>
       <c r="Q31" s="49">
         <v>8263</v>
       </c>
       <c r="R31" s="49">
         <v>8642</v>
       </c>
       <c r="S31" s="49">
         <v>10245</v>
       </c>
       <c r="T31" s="49">
         <v>8327</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="91" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="93"/>
+      <c r="A32" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="97"/>
+      <c r="C32" s="98"/>
       <c r="D32" s="80">
         <v>1397</v>
       </c>
       <c r="E32" s="76">
         <v>1500</v>
       </c>
       <c r="F32" s="77">
         <v>1781</v>
       </c>
       <c r="G32" s="64">
         <v>1332</v>
       </c>
       <c r="H32" s="77">
         <v>1646</v>
       </c>
       <c r="I32" s="77">
         <v>1730</v>
       </c>
       <c r="J32" s="77">
         <v>2612</v>
       </c>
       <c r="K32" s="77">
         <v>3026</v>
       </c>
       <c r="L32" s="78">
@@ -4570,55 +4570,55 @@
         <v>3426</v>
       </c>
       <c r="N32" s="78">
         <v>3099</v>
       </c>
       <c r="O32" s="78">
         <v>2862</v>
       </c>
       <c r="P32" s="78">
         <v>2896</v>
       </c>
       <c r="Q32" s="49">
         <v>2822</v>
       </c>
       <c r="R32" s="49">
         <v>3064</v>
       </c>
       <c r="S32" s="49">
         <v>3355</v>
       </c>
       <c r="T32" s="49">
         <v>3025</v>
       </c>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="91" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="93"/>
+      <c r="A33" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="97"/>
+      <c r="C33" s="98"/>
       <c r="D33" s="75">
         <v>198</v>
       </c>
       <c r="E33" s="76">
         <v>254</v>
       </c>
       <c r="F33" s="77">
         <v>193</v>
       </c>
       <c r="G33" s="64">
         <v>235</v>
       </c>
       <c r="H33" s="77">
         <v>247</v>
       </c>
       <c r="I33" s="77">
         <v>257</v>
       </c>
       <c r="J33" s="77">
         <v>241</v>
       </c>
       <c r="K33" s="77">
         <v>324</v>
       </c>
       <c r="L33" s="78">
@@ -4628,55 +4628,55 @@
         <v>590</v>
       </c>
       <c r="N33" s="78">
         <v>598</v>
       </c>
       <c r="O33" s="78">
         <v>1037</v>
       </c>
       <c r="P33" s="78">
         <v>526</v>
       </c>
       <c r="Q33" s="49">
         <v>640</v>
       </c>
       <c r="R33" s="49">
         <v>532</v>
       </c>
       <c r="S33" s="49">
         <v>681</v>
       </c>
       <c r="T33" s="49">
         <v>723</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="87"/>
+      <c r="A34" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="88"/>
+      <c r="C34" s="89"/>
       <c r="D34" s="75">
         <v>357</v>
       </c>
       <c r="E34" s="76">
         <v>503</v>
       </c>
       <c r="F34" s="77">
         <v>513</v>
       </c>
       <c r="G34" s="64">
         <v>466</v>
       </c>
       <c r="H34" s="77">
         <v>424</v>
       </c>
       <c r="I34" s="77">
         <v>492</v>
       </c>
       <c r="J34" s="77">
         <v>681</v>
       </c>
       <c r="K34" s="77">
         <v>663</v>
       </c>
       <c r="L34" s="78">
@@ -4686,55 +4686,55 @@
         <v>735</v>
       </c>
       <c r="N34" s="78">
         <v>786</v>
       </c>
       <c r="O34" s="78">
         <v>668</v>
       </c>
       <c r="P34" s="78">
         <v>594</v>
       </c>
       <c r="Q34" s="49">
         <v>902</v>
       </c>
       <c r="R34" s="49">
         <v>1072</v>
       </c>
       <c r="S34" s="49">
         <v>722</v>
       </c>
       <c r="T34" s="49">
         <v>793</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C35" s="87"/>
+      <c r="A35" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="88"/>
+      <c r="C35" s="89"/>
       <c r="D35" s="75">
         <v>211</v>
       </c>
       <c r="E35" s="76">
         <v>302</v>
       </c>
       <c r="F35" s="77">
         <v>390</v>
       </c>
       <c r="G35" s="64">
         <v>494</v>
       </c>
       <c r="H35" s="77">
         <v>502</v>
       </c>
       <c r="I35" s="77">
         <v>555</v>
       </c>
       <c r="J35" s="77">
         <v>602</v>
       </c>
       <c r="K35" s="77">
         <v>568</v>
       </c>
       <c r="L35" s="78">
@@ -4744,55 +4744,55 @@
         <v>765</v>
       </c>
       <c r="N35" s="78">
         <v>727</v>
       </c>
       <c r="O35" s="78">
         <v>630</v>
       </c>
       <c r="P35" s="78">
         <v>478</v>
       </c>
       <c r="Q35" s="49">
         <v>445</v>
       </c>
       <c r="R35" s="49">
         <v>456</v>
       </c>
       <c r="S35" s="49">
         <v>391</v>
       </c>
       <c r="T35" s="49">
         <v>377</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="87"/>
+      <c r="A36" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="88"/>
+      <c r="C36" s="89"/>
       <c r="D36" s="75">
         <v>1834</v>
       </c>
       <c r="E36" s="76">
         <v>1661</v>
       </c>
       <c r="F36" s="77">
         <v>1514</v>
       </c>
       <c r="G36" s="64">
         <v>1205</v>
       </c>
       <c r="H36" s="77">
         <v>1532</v>
       </c>
       <c r="I36" s="77">
         <v>1574</v>
       </c>
       <c r="J36" s="77">
         <v>1650</v>
       </c>
       <c r="K36" s="77">
         <v>1646</v>
       </c>
       <c r="L36" s="78">
@@ -4802,55 +4802,55 @@
         <v>1934</v>
       </c>
       <c r="N36" s="78">
         <v>1550</v>
       </c>
       <c r="O36" s="78">
         <v>1747</v>
       </c>
       <c r="P36" s="78">
         <v>1673</v>
       </c>
       <c r="Q36" s="49">
         <v>1617</v>
       </c>
       <c r="R36" s="49">
         <v>2161</v>
       </c>
       <c r="S36" s="49">
         <v>1362</v>
       </c>
       <c r="T36" s="49">
         <v>1515</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="12" customHeight="1">
-      <c r="A37" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C37" s="87"/>
+      <c r="A37" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="88"/>
+      <c r="C37" s="89"/>
       <c r="D37" s="75">
         <v>988</v>
       </c>
       <c r="E37" s="76">
         <v>1005</v>
       </c>
       <c r="F37" s="77">
         <v>1340</v>
       </c>
       <c r="G37" s="64">
         <v>1083</v>
       </c>
       <c r="H37" s="77">
         <v>1194</v>
       </c>
       <c r="I37" s="77">
         <v>1182</v>
       </c>
       <c r="J37" s="77">
         <v>1474</v>
       </c>
       <c r="K37" s="77">
         <v>1297</v>
       </c>
       <c r="L37" s="78">
@@ -4860,55 +4860,55 @@
         <v>1649</v>
       </c>
       <c r="N37" s="78">
         <v>1490</v>
       </c>
       <c r="O37" s="78">
         <v>1685</v>
       </c>
       <c r="P37" s="78">
         <v>1571</v>
       </c>
       <c r="Q37" s="49">
         <v>1628</v>
       </c>
       <c r="R37" s="49">
         <v>1383</v>
       </c>
       <c r="S37" s="49">
         <v>1743</v>
       </c>
       <c r="T37" s="49">
         <v>1715</v>
       </c>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="87"/>
+      <c r="A38" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="88"/>
+      <c r="C38" s="89"/>
       <c r="D38" s="75">
         <v>724</v>
       </c>
       <c r="E38" s="76">
         <v>1203</v>
       </c>
       <c r="F38" s="77">
         <v>965</v>
       </c>
       <c r="G38" s="64">
         <v>872</v>
       </c>
       <c r="H38" s="77">
         <v>945</v>
       </c>
       <c r="I38" s="77">
         <v>1065</v>
       </c>
       <c r="J38" s="77">
         <v>1606</v>
       </c>
       <c r="K38" s="77">
         <v>1667</v>
       </c>
       <c r="L38" s="78">
@@ -4918,55 +4918,55 @@
         <v>1661</v>
       </c>
       <c r="N38" s="78">
         <v>1821</v>
       </c>
       <c r="O38" s="78">
         <v>1778</v>
       </c>
       <c r="P38" s="78">
         <v>1472</v>
       </c>
       <c r="Q38" s="49">
         <v>1900</v>
       </c>
       <c r="R38" s="49">
         <v>1904</v>
       </c>
       <c r="S38" s="49">
         <v>1390</v>
       </c>
       <c r="T38" s="49">
         <v>2166</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C39" s="87"/>
+      <c r="A39" s="87" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="88"/>
+      <c r="C39" s="89"/>
       <c r="D39" s="75">
         <v>5</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="I39" s="81" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="77" t="s">
         <v>1</v>
       </c>
       <c r="K39" s="77" t="s">
         <v>1</v>
       </c>
       <c r="L39" s="81" t="s">
@@ -4976,55 +4976,55 @@
         <v>1</v>
       </c>
       <c r="N39" s="81" t="s">
         <v>1</v>
       </c>
       <c r="O39" s="81" t="s">
         <v>1</v>
       </c>
       <c r="P39" s="81" t="s">
         <v>1</v>
       </c>
       <c r="Q39" s="81" t="s">
         <v>1</v>
       </c>
       <c r="R39" s="49" t="s">
         <v>1</v>
       </c>
       <c r="S39" s="49" t="s">
         <v>1</v>
       </c>
       <c r="T39" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C40" s="87"/>
+      <c r="A40" s="87" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="88"/>
+      <c r="C40" s="89"/>
       <c r="D40" s="75">
         <v>957</v>
       </c>
       <c r="E40" s="76">
         <v>755</v>
       </c>
       <c r="F40" s="77">
         <v>981</v>
       </c>
       <c r="G40" s="64">
         <v>735</v>
       </c>
       <c r="H40" s="77">
         <v>906</v>
       </c>
       <c r="I40" s="77">
         <v>1093</v>
       </c>
       <c r="J40" s="77">
         <v>1344</v>
       </c>
       <c r="K40" s="77">
         <v>1494</v>
       </c>
       <c r="L40" s="78">
@@ -5034,55 +5034,55 @@
         <v>1484</v>
       </c>
       <c r="N40" s="78">
         <v>1287</v>
       </c>
       <c r="O40" s="78">
         <v>1193</v>
       </c>
       <c r="P40" s="78">
         <v>1273</v>
       </c>
       <c r="Q40" s="49">
         <v>1120</v>
       </c>
       <c r="R40" s="49">
         <v>1167</v>
       </c>
       <c r="S40" s="49">
         <v>1498</v>
       </c>
       <c r="T40" s="49">
         <v>1387</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C41" s="87"/>
+      <c r="A41" s="87" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="88"/>
+      <c r="C41" s="89"/>
       <c r="D41" s="75">
         <v>176</v>
       </c>
       <c r="E41" s="76">
         <v>284</v>
       </c>
       <c r="F41" s="77">
         <v>336</v>
       </c>
       <c r="G41" s="64">
         <v>308</v>
       </c>
       <c r="H41" s="77">
         <v>187</v>
       </c>
       <c r="I41" s="77">
         <v>219</v>
       </c>
       <c r="J41" s="77">
         <v>267</v>
       </c>
       <c r="K41" s="77">
         <v>849</v>
       </c>
       <c r="L41" s="78">
@@ -5105,73 +5105,73 @@
       </c>
       <c r="R41" s="49">
         <v>324</v>
       </c>
       <c r="S41" s="49">
         <v>293</v>
       </c>
       <c r="T41" s="49">
         <v>287</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="F42" s="82"/>
       <c r="G42" s="82"/>
       <c r="H42" s="82"/>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" s="82"/>
       <c r="E43" s="82"/>
       <c r="F43" s="82"/>
       <c r="G43" s="82"/>
       <c r="H43" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A29:C29"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A21:T21"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
-    <mergeCell ref="A41:C41"/>
-[...6 lines deleted...]
-    <mergeCell ref="A29:C29"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>