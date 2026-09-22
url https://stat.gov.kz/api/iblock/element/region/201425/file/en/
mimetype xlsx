--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -142,56 +142,50 @@
   <si>
     <t>Information and communication</t>
   </si>
   <si>
     <t>Financial and insurance activities</t>
   </si>
   <si>
     <t>Real estate operations</t>
   </si>
   <si>
     <t>Professional, scientific and technical activities</t>
   </si>
   <si>
     <t>Administrative and support activities</t>
   </si>
   <si>
     <t>Arts, entertainment and recreation</t>
   </si>
   <si>
     <t>Provision of other types of services</t>
   </si>
   <si>
     <t>Continuation</t>
   </si>
   <si>
-    <t>Averade monthly salary of employees of small enterprises by districts</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> tenge</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
@@ -331,50 +325,56 @@
     <t>Responsible Officer</t>
   </si>
   <si>
     <t xml:space="preserve">Phone number </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of Structural Statistics</t>
   </si>
   <si>
     <t>Moldagozhin Aitolla</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1997</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/sko/spreadsheets/?industry=28264&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>274107 Averade monthly salary of employees of small enterprises by districts</t>
+  </si>
+  <si>
+    <t>274107 Averade monthly salary of employees of small enterprises by type of economic activity</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -802,103 +802,103 @@
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1180,354 +1180,354 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:2" s="12" customFormat="1">
       <c r="A2" s="10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B2" s="11">
         <v>274107</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="12" customFormat="1">
       <c r="A3" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="12" customFormat="1">
       <c r="A4" s="27" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="12" customFormat="1">
       <c r="A5" s="16" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B6" s="17"/>
     </row>
     <row r="7" spans="1:2" s="12" customFormat="1">
       <c r="A7" s="13" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="12" customFormat="1">
       <c r="A8" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="12" customFormat="1" ht="25.5">
       <c r="A9" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B9" s="19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="12" customFormat="1">
       <c r="A10" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="12" customFormat="1">
       <c r="A11" s="10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="12" customFormat="1">
       <c r="A12" s="22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="12" customFormat="1">
       <c r="A13" s="22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="12" customFormat="1">
       <c r="A14" s="22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B15" s="23">
         <v>46217</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B16" s="23">
         <v>46566</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="24"/>
       <c r="B21" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="1"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="6"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="6"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="6"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="6"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="33" customWidth="1"/>
     <col min="2" max="30" width="8.42578125" style="33" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="83" t="s">
-        <v>41</v>
+        <v>96</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="83"/>
       <c r="G1" s="83"/>
       <c r="H1" s="83"/>
       <c r="I1" s="83"/>
       <c r="J1" s="83"/>
       <c r="K1" s="83"/>
       <c r="L1" s="83"/>
       <c r="M1" s="83"/>
       <c r="N1" s="83"/>
       <c r="O1" s="83"/>
       <c r="P1" s="83"/>
       <c r="Q1" s="83"/>
       <c r="R1" s="83"/>
       <c r="S1" s="83"/>
       <c r="T1" s="83"/>
       <c r="U1" s="83"/>
       <c r="V1" s="83"/>
       <c r="W1" s="83"/>
       <c r="X1" s="83"/>
       <c r="Y1" s="83"/>
       <c r="Z1" s="83"/>
       <c r="AA1" s="83"/>
       <c r="AB1" s="83"/>
       <c r="AC1" s="83"/>
       <c r="AD1" s="83"/>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="82" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B2" s="82"/>
       <c r="C2" s="82"/>
       <c r="D2" s="82"/>
       <c r="E2" s="82"/>
       <c r="F2" s="82"/>
       <c r="G2" s="82"/>
       <c r="H2" s="82"/>
       <c r="I2" s="82"/>
       <c r="J2" s="82"/>
       <c r="K2" s="82"/>
       <c r="L2" s="82"/>
       <c r="M2" s="82"/>
       <c r="N2" s="82"/>
       <c r="O2" s="82"/>
       <c r="P2" s="82"/>
       <c r="Q2" s="82"/>
       <c r="R2" s="82"/>
       <c r="S2" s="82"/>
       <c r="T2" s="82"/>
       <c r="U2" s="82"/>
       <c r="V2" s="82"/>
       <c r="W2" s="82"/>
       <c r="X2" s="82"/>
       <c r="Y2" s="82"/>
@@ -1699,51 +1699,51 @@
       </c>
       <c r="X4" s="40">
         <v>96335</v>
       </c>
       <c r="Y4" s="40">
         <v>105352</v>
       </c>
       <c r="Z4" s="40">
         <v>131251</v>
       </c>
       <c r="AA4" s="40">
         <v>149007</v>
       </c>
       <c r="AB4" s="40">
         <v>172102</v>
       </c>
       <c r="AC4" s="40">
         <v>214256</v>
       </c>
       <c r="AD4" s="40">
         <v>240834</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="12" customHeight="1">
       <c r="A5" s="41" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B5" s="42">
         <v>5106</v>
       </c>
       <c r="C5" s="42">
         <v>6051</v>
       </c>
       <c r="D5" s="42">
         <v>6072</v>
       </c>
       <c r="E5" s="42">
         <v>7993</v>
       </c>
       <c r="F5" s="42">
         <v>8778</v>
       </c>
       <c r="G5" s="42">
         <v>9939</v>
       </c>
       <c r="H5" s="42">
         <v>11595</v>
       </c>
       <c r="I5" s="42">
         <v>15273</v>
       </c>
@@ -1791,51 +1791,51 @@
       </c>
       <c r="X5" s="45">
         <v>92126</v>
       </c>
       <c r="Y5" s="45">
         <v>102697</v>
       </c>
       <c r="Z5" s="45">
         <v>127773</v>
       </c>
       <c r="AA5" s="45">
         <v>138271</v>
       </c>
       <c r="AB5" s="45">
         <v>161527</v>
       </c>
       <c r="AC5" s="45">
         <v>207096</v>
       </c>
       <c r="AD5" s="45">
         <v>217085</v>
       </c>
     </row>
     <row r="6" spans="1:30" ht="12" customHeight="1">
       <c r="A6" s="41" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B6" s="42">
         <v>3748</v>
       </c>
       <c r="C6" s="42">
         <v>3568</v>
       </c>
       <c r="D6" s="42">
         <v>5452</v>
       </c>
       <c r="E6" s="42">
         <v>5347</v>
       </c>
       <c r="F6" s="42">
         <v>7009</v>
       </c>
       <c r="G6" s="42">
         <v>6651</v>
       </c>
       <c r="H6" s="42">
         <v>8986</v>
       </c>
       <c r="I6" s="42">
         <v>11847</v>
       </c>
@@ -1883,51 +1883,51 @@
       </c>
       <c r="X6" s="45">
         <v>105280</v>
       </c>
       <c r="Y6" s="45">
         <v>103837</v>
       </c>
       <c r="Z6" s="45">
         <v>118531</v>
       </c>
       <c r="AA6" s="45">
         <v>144786</v>
       </c>
       <c r="AB6" s="45">
         <v>176533</v>
       </c>
       <c r="AC6" s="45">
         <v>197947</v>
       </c>
       <c r="AD6" s="45">
         <v>254890</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12" customHeight="1">
       <c r="A7" s="41" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="42">
         <v>5543</v>
       </c>
       <c r="C7" s="42">
         <v>4794</v>
       </c>
       <c r="D7" s="42">
         <v>4573</v>
       </c>
       <c r="E7" s="42">
         <v>5264</v>
       </c>
       <c r="F7" s="42">
         <v>6393</v>
       </c>
       <c r="G7" s="42">
         <v>5830</v>
       </c>
       <c r="H7" s="42">
         <v>7696</v>
       </c>
       <c r="I7" s="42">
         <v>17861</v>
       </c>
@@ -1975,51 +1975,51 @@
       </c>
       <c r="X7" s="45">
         <v>102180</v>
       </c>
       <c r="Y7" s="45">
         <v>118140</v>
       </c>
       <c r="Z7" s="45">
         <v>158441</v>
       </c>
       <c r="AA7" s="45">
         <v>182117</v>
       </c>
       <c r="AB7" s="45">
         <v>176666</v>
       </c>
       <c r="AC7" s="45">
         <v>253114</v>
       </c>
       <c r="AD7" s="45">
         <v>278693</v>
       </c>
     </row>
     <row r="8" spans="1:30" ht="12" customHeight="1">
       <c r="A8" s="41" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B8" s="42">
         <v>4281</v>
       </c>
       <c r="C8" s="42">
         <v>3547</v>
       </c>
       <c r="D8" s="42">
         <v>4209</v>
       </c>
       <c r="E8" s="42">
         <v>7531</v>
       </c>
       <c r="F8" s="42">
         <v>9811</v>
       </c>
       <c r="G8" s="42">
         <v>10662</v>
       </c>
       <c r="H8" s="42">
         <v>10160</v>
       </c>
       <c r="I8" s="42">
         <v>9740</v>
       </c>
@@ -2067,51 +2067,51 @@
       </c>
       <c r="X8" s="45">
         <v>100592</v>
       </c>
       <c r="Y8" s="45">
         <v>107341</v>
       </c>
       <c r="Z8" s="45">
         <v>123220</v>
       </c>
       <c r="AA8" s="45">
         <v>156351</v>
       </c>
       <c r="AB8" s="45">
         <v>164084</v>
       </c>
       <c r="AC8" s="45">
         <v>211185</v>
       </c>
       <c r="AD8" s="45">
         <v>255169</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="12" customHeight="1">
       <c r="A9" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B9" s="42">
         <v>3873</v>
       </c>
       <c r="C9" s="42">
         <v>4526</v>
       </c>
       <c r="D9" s="42">
         <v>5128</v>
       </c>
       <c r="E9" s="42">
         <v>6886</v>
       </c>
       <c r="F9" s="42">
         <v>8492</v>
       </c>
       <c r="G9" s="42">
         <v>10423</v>
       </c>
       <c r="H9" s="42">
         <v>9137</v>
       </c>
       <c r="I9" s="42">
         <v>13768</v>
       </c>
@@ -2159,51 +2159,51 @@
       </c>
       <c r="X9" s="45">
         <v>113413</v>
       </c>
       <c r="Y9" s="45">
         <v>131324</v>
       </c>
       <c r="Z9" s="45">
         <v>165061</v>
       </c>
       <c r="AA9" s="45">
         <v>194482</v>
       </c>
       <c r="AB9" s="45">
         <v>225168</v>
       </c>
       <c r="AC9" s="45">
         <v>251328</v>
       </c>
       <c r="AD9" s="45">
         <v>285187</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="12" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B10" s="42">
         <v>4615</v>
       </c>
       <c r="C10" s="42">
         <v>4237</v>
       </c>
       <c r="D10" s="42">
         <v>3722</v>
       </c>
       <c r="E10" s="42">
         <v>4653</v>
       </c>
       <c r="F10" s="42">
         <v>5371</v>
       </c>
       <c r="G10" s="42">
         <v>6467</v>
       </c>
       <c r="H10" s="42">
         <v>7419</v>
       </c>
       <c r="I10" s="42">
         <v>10127</v>
       </c>
@@ -2251,51 +2251,51 @@
       </c>
       <c r="X10" s="45">
         <v>91682</v>
       </c>
       <c r="Y10" s="45">
         <v>102918</v>
       </c>
       <c r="Z10" s="45">
         <v>145759</v>
       </c>
       <c r="AA10" s="45">
         <v>139923</v>
       </c>
       <c r="AB10" s="45">
         <v>188220</v>
       </c>
       <c r="AC10" s="45">
         <v>205328</v>
       </c>
       <c r="AD10" s="45">
         <v>262674</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="12" customHeight="1">
       <c r="A11" s="41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B11" s="42">
         <v>4645</v>
       </c>
       <c r="C11" s="42">
         <v>4442</v>
       </c>
       <c r="D11" s="42">
         <v>4887</v>
       </c>
       <c r="E11" s="42">
         <v>6875</v>
       </c>
       <c r="F11" s="42">
         <v>6859</v>
       </c>
       <c r="G11" s="42">
         <v>6569</v>
       </c>
       <c r="H11" s="42">
         <v>14411</v>
       </c>
       <c r="I11" s="42">
         <v>13404</v>
       </c>
@@ -2343,51 +2343,51 @@
       </c>
       <c r="X11" s="45">
         <v>106503</v>
       </c>
       <c r="Y11" s="45">
         <v>116807</v>
       </c>
       <c r="Z11" s="45">
         <v>147647</v>
       </c>
       <c r="AA11" s="45">
         <v>159954</v>
       </c>
       <c r="AB11" s="45">
         <v>181354</v>
       </c>
       <c r="AC11" s="45">
         <v>252192</v>
       </c>
       <c r="AD11" s="45">
         <v>291826</v>
       </c>
     </row>
     <row r="12" spans="1:30" ht="12" customHeight="1">
       <c r="A12" s="41" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B12" s="42">
         <v>4778</v>
       </c>
       <c r="C12" s="42">
         <v>4259</v>
       </c>
       <c r="D12" s="42">
         <v>4209</v>
       </c>
       <c r="E12" s="42">
         <v>5922</v>
       </c>
       <c r="F12" s="42">
         <v>9285</v>
       </c>
       <c r="G12" s="42">
         <v>8148</v>
       </c>
       <c r="H12" s="42">
         <v>9779</v>
       </c>
       <c r="I12" s="42">
         <v>16743</v>
       </c>
@@ -2435,51 +2435,51 @@
       </c>
       <c r="X12" s="45">
         <v>110982</v>
       </c>
       <c r="Y12" s="45">
         <v>130382</v>
       </c>
       <c r="Z12" s="45">
         <v>151140</v>
       </c>
       <c r="AA12" s="45">
         <v>191743</v>
       </c>
       <c r="AB12" s="45">
         <v>217215</v>
       </c>
       <c r="AC12" s="45">
         <v>259994</v>
       </c>
       <c r="AD12" s="45">
         <v>302239</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="12" customHeight="1">
       <c r="A13" s="41" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B13" s="42">
         <v>3563</v>
       </c>
       <c r="C13" s="42">
         <v>3859</v>
       </c>
       <c r="D13" s="42">
         <v>4909</v>
       </c>
       <c r="E13" s="42">
         <v>6016</v>
       </c>
       <c r="F13" s="42">
         <v>7806</v>
       </c>
       <c r="G13" s="42">
         <v>11170</v>
       </c>
       <c r="H13" s="42">
         <v>10384</v>
       </c>
       <c r="I13" s="42">
         <v>9144</v>
       </c>
@@ -2527,51 +2527,51 @@
       </c>
       <c r="X13" s="45">
         <v>99943</v>
       </c>
       <c r="Y13" s="45">
         <v>90636</v>
       </c>
       <c r="Z13" s="45">
         <v>140231</v>
       </c>
       <c r="AA13" s="45">
         <v>162310</v>
       </c>
       <c r="AB13" s="45">
         <v>169125</v>
       </c>
       <c r="AC13" s="45">
         <v>229143</v>
       </c>
       <c r="AD13" s="45">
         <v>253447</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="12" customHeight="1">
       <c r="A14" s="41" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B14" s="42">
         <v>9237</v>
       </c>
       <c r="C14" s="42">
         <v>5436</v>
       </c>
       <c r="D14" s="42">
         <v>8915</v>
       </c>
       <c r="E14" s="42">
         <v>8355</v>
       </c>
       <c r="F14" s="42">
         <v>7139</v>
       </c>
       <c r="G14" s="42">
         <v>9310</v>
       </c>
       <c r="H14" s="42">
         <v>11107</v>
       </c>
       <c r="I14" s="42">
         <v>13604</v>
       </c>
@@ -2619,51 +2619,51 @@
       </c>
       <c r="X14" s="45">
         <v>110229</v>
       </c>
       <c r="Y14" s="45">
         <v>126050</v>
       </c>
       <c r="Z14" s="45">
         <v>150219</v>
       </c>
       <c r="AA14" s="45">
         <v>185819</v>
       </c>
       <c r="AB14" s="45">
         <v>211966</v>
       </c>
       <c r="AC14" s="45">
         <v>252852</v>
       </c>
       <c r="AD14" s="45">
         <v>311455</v>
       </c>
     </row>
     <row r="15" spans="1:30" ht="12" customHeight="1">
       <c r="A15" s="41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B15" s="42">
         <v>4458</v>
       </c>
       <c r="C15" s="42">
         <v>4056</v>
       </c>
       <c r="D15" s="42">
         <v>6236</v>
       </c>
       <c r="E15" s="42">
         <v>5147</v>
       </c>
       <c r="F15" s="42">
         <v>6175</v>
       </c>
       <c r="G15" s="42">
         <v>8026</v>
       </c>
       <c r="H15" s="42">
         <v>8760</v>
       </c>
       <c r="I15" s="42">
         <v>11289</v>
       </c>
@@ -2711,51 +2711,51 @@
       </c>
       <c r="X15" s="45">
         <v>97757</v>
       </c>
       <c r="Y15" s="45">
         <v>94269</v>
       </c>
       <c r="Z15" s="45">
         <v>115746</v>
       </c>
       <c r="AA15" s="45">
         <v>140663</v>
       </c>
       <c r="AB15" s="45">
         <v>177686</v>
       </c>
       <c r="AC15" s="45">
         <v>197386</v>
       </c>
       <c r="AD15" s="45">
         <v>247878</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="12" customHeight="1">
       <c r="A16" s="41" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B16" s="42">
         <v>4116</v>
       </c>
       <c r="C16" s="42">
         <v>3542</v>
       </c>
       <c r="D16" s="42">
         <v>6073</v>
       </c>
       <c r="E16" s="42">
         <v>5345</v>
       </c>
       <c r="F16" s="42">
         <v>8034</v>
       </c>
       <c r="G16" s="42">
         <v>6996</v>
       </c>
       <c r="H16" s="42">
         <v>9294</v>
       </c>
       <c r="I16" s="42">
         <v>13648</v>
       </c>
@@ -2803,51 +2803,51 @@
       </c>
       <c r="X16" s="45">
         <v>77955</v>
       </c>
       <c r="Y16" s="45">
         <v>103382</v>
       </c>
       <c r="Z16" s="45">
         <v>111047</v>
       </c>
       <c r="AA16" s="45">
         <v>136664</v>
       </c>
       <c r="AB16" s="45">
         <v>165856</v>
       </c>
       <c r="AC16" s="45">
         <v>192775</v>
       </c>
       <c r="AD16" s="45">
         <v>258913</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="12" customHeight="1">
       <c r="A17" s="41" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B17" s="42">
         <v>7466</v>
       </c>
       <c r="C17" s="42">
         <v>3857</v>
       </c>
       <c r="D17" s="42">
         <v>3166</v>
       </c>
       <c r="E17" s="42">
         <v>4128</v>
       </c>
       <c r="F17" s="42">
         <v>6088</v>
       </c>
       <c r="G17" s="42">
         <v>7297</v>
       </c>
       <c r="H17" s="42">
         <v>7290</v>
       </c>
       <c r="I17" s="42">
         <v>11628</v>
       </c>
@@ -2895,51 +2895,51 @@
       </c>
       <c r="X17" s="45">
         <v>107588</v>
       </c>
       <c r="Y17" s="45">
         <v>105460</v>
       </c>
       <c r="Z17" s="45">
         <v>149423</v>
       </c>
       <c r="AA17" s="45">
         <v>163413</v>
       </c>
       <c r="AB17" s="45">
         <v>172759</v>
       </c>
       <c r="AC17" s="45">
         <v>179389</v>
       </c>
       <c r="AD17" s="45">
         <v>217244</v>
       </c>
     </row>
     <row r="18" spans="1:30" ht="12" customHeight="1">
       <c r="A18" s="47" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B18" s="42">
         <v>8094</v>
       </c>
       <c r="C18" s="42">
         <v>4301</v>
       </c>
       <c r="D18" s="42">
         <v>5208</v>
       </c>
       <c r="E18" s="42">
         <v>5898</v>
       </c>
       <c r="F18" s="42">
         <v>7770</v>
       </c>
       <c r="G18" s="42">
         <v>8968</v>
       </c>
       <c r="H18" s="42">
         <v>9753</v>
       </c>
       <c r="I18" s="42">
         <v>13087</v>
       </c>
@@ -3028,90 +3028,90 @@
   <mergeCells count="2">
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="A1:AD1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40" style="51" customWidth="1"/>
     <col min="2" max="20" width="9.7109375" style="51" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="51"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="96" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="96"/>
+      <c r="A1" s="84" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
+      <c r="L1" s="84"/>
+      <c r="M1" s="84"/>
+      <c r="N1" s="84"/>
+      <c r="O1" s="84"/>
+      <c r="P1" s="84"/>
+      <c r="Q1" s="84"/>
+      <c r="R1" s="84"/>
+      <c r="S1" s="84"/>
+      <c r="T1" s="84"/>
     </row>
     <row r="2" spans="1:20" ht="15" customHeight="1">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="97"/>
-[...11 lines deleted...]
-      <c r="N2" s="97"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
     </row>
     <row r="3" spans="1:20" s="55" customFormat="1">
       <c r="A3" s="52"/>
       <c r="B3" s="53">
         <v>1997</v>
       </c>
       <c r="C3" s="53">
         <v>1998</v>
       </c>
       <c r="D3" s="53">
         <v>1999</v>
       </c>
       <c r="E3" s="53">
         <v>2000</v>
       </c>
       <c r="F3" s="53">
         <v>2001</v>
       </c>
       <c r="G3" s="53">
         <v>2002</v>
       </c>
@@ -3908,77 +3908,77 @@
       <c r="P19" s="50"/>
       <c r="Q19" s="50"/>
       <c r="R19" s="50"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="62"/>
       <c r="B20" s="63"/>
       <c r="C20" s="63"/>
       <c r="D20" s="63"/>
       <c r="E20" s="63"/>
       <c r="F20" s="63"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="63"/>
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="63"/>
       <c r="N20" s="63"/>
       <c r="O20" s="50"/>
       <c r="P20" s="50"/>
       <c r="Q20" s="50"/>
       <c r="R20" s="50"/>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="101" t="s">
+      <c r="A21" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="101"/>
-[...17 lines deleted...]
-      <c r="T21" s="101"/>
+      <c r="B21" s="95"/>
+      <c r="C21" s="95"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="95"/>
+      <c r="F21" s="95"/>
+      <c r="G21" s="95"/>
+      <c r="H21" s="95"/>
+      <c r="I21" s="95"/>
+      <c r="J21" s="95"/>
+      <c r="K21" s="95"/>
+      <c r="L21" s="95"/>
+      <c r="M21" s="95"/>
+      <c r="N21" s="95"/>
+      <c r="O21" s="95"/>
+      <c r="P21" s="95"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="95"/>
+      <c r="T21" s="95"/>
     </row>
     <row r="22" spans="1:20" s="55" customFormat="1">
-      <c r="A22" s="87"/>
-[...1 lines deleted...]
-      <c r="C22" s="89"/>
+      <c r="A22" s="96"/>
+      <c r="B22" s="97"/>
+      <c r="C22" s="98"/>
       <c r="D22" s="64">
         <v>2009</v>
       </c>
       <c r="E22" s="64">
         <v>2010</v>
       </c>
       <c r="F22" s="64">
         <v>2011</v>
       </c>
       <c r="G22" s="64">
         <v>2012</v>
       </c>
       <c r="H22" s="64">
         <v>2013</v>
       </c>
       <c r="I22" s="64">
         <v>2014</v>
       </c>
       <c r="J22" s="64">
         <v>2015</v>
       </c>
       <c r="K22" s="64">
         <v>2016</v>
       </c>
       <c r="L22" s="64">
@@ -3988,55 +3988,55 @@
         <v>2018</v>
       </c>
       <c r="N22" s="64">
         <v>2019</v>
       </c>
       <c r="O22" s="64">
         <v>2020</v>
       </c>
       <c r="P22" s="64">
         <v>2021</v>
       </c>
       <c r="Q22" s="64">
         <v>2022</v>
       </c>
       <c r="R22" s="64">
         <v>2023</v>
       </c>
       <c r="S22" s="64">
         <v>2024</v>
       </c>
       <c r="T22" s="64">
         <v>2025</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="55" customFormat="1">
-      <c r="A23" s="98" t="s">
+      <c r="A23" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="99"/>
-      <c r="C23" s="100"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="91"/>
       <c r="D23" s="65">
         <v>32858</v>
       </c>
       <c r="E23" s="66">
         <v>36988.800000000003</v>
       </c>
       <c r="F23" s="67">
         <v>43242.8</v>
       </c>
       <c r="G23" s="67">
         <v>44617.5</v>
       </c>
       <c r="H23" s="67">
         <v>53889.1</v>
       </c>
       <c r="I23" s="67">
         <v>60619.1</v>
       </c>
       <c r="J23" s="67">
         <v>68975</v>
       </c>
       <c r="K23" s="67">
         <v>82283</v>
       </c>
       <c r="L23" s="68">
@@ -4046,55 +4046,55 @@
         <v>83539</v>
       </c>
       <c r="N23" s="68">
         <v>96335</v>
       </c>
       <c r="O23" s="68">
         <v>105352</v>
       </c>
       <c r="P23" s="68">
         <v>131251</v>
       </c>
       <c r="Q23" s="40">
         <v>149007</v>
       </c>
       <c r="R23" s="40">
         <v>172102</v>
       </c>
       <c r="S23" s="40">
         <v>214256</v>
       </c>
       <c r="T23" s="40">
         <v>240834</v>
       </c>
     </row>
     <row r="24" spans="1:20" ht="12" customHeight="1">
-      <c r="A24" s="84" t="s">
+      <c r="A24" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="85"/>
-      <c r="C24" s="86"/>
+      <c r="B24" s="93"/>
+      <c r="C24" s="94"/>
       <c r="D24" s="69">
         <v>32797</v>
       </c>
       <c r="E24" s="70">
         <v>34084.800000000003</v>
       </c>
       <c r="F24" s="71">
         <v>44048.9</v>
       </c>
       <c r="G24" s="71">
         <v>46024.4</v>
       </c>
       <c r="H24" s="71">
         <v>61462.400000000001</v>
       </c>
       <c r="I24" s="71">
         <v>67705.5</v>
       </c>
       <c r="J24" s="71">
         <v>70014</v>
       </c>
       <c r="K24" s="71">
         <v>75758</v>
       </c>
       <c r="L24" s="72">
@@ -4104,55 +4104,55 @@
         <v>90587</v>
       </c>
       <c r="N24" s="72">
         <v>109067</v>
       </c>
       <c r="O24" s="72">
         <v>113145</v>
       </c>
       <c r="P24" s="72">
         <v>145881</v>
       </c>
       <c r="Q24" s="45">
         <v>174332</v>
       </c>
       <c r="R24" s="45">
         <v>189622</v>
       </c>
       <c r="S24" s="45">
         <v>233756</v>
       </c>
       <c r="T24" s="45">
         <v>282365</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="84" t="s">
+      <c r="A25" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="85"/>
-      <c r="C25" s="86"/>
+      <c r="B25" s="93"/>
+      <c r="C25" s="94"/>
       <c r="D25" s="73">
         <v>30357</v>
       </c>
       <c r="E25" s="74">
         <v>39415</v>
       </c>
       <c r="F25" s="75">
         <v>41218</v>
       </c>
       <c r="G25" s="42">
         <v>47673</v>
       </c>
       <c r="H25" s="71">
         <v>49628.1</v>
       </c>
       <c r="I25" s="71">
         <v>76349.899999999994</v>
       </c>
       <c r="J25" s="71">
         <v>84853</v>
       </c>
       <c r="K25" s="71">
         <v>89804.805649293834</v>
       </c>
       <c r="L25" s="76">
@@ -4162,55 +4162,55 @@
         <v>85300</v>
       </c>
       <c r="N25" s="76">
         <v>92821</v>
       </c>
       <c r="O25" s="76">
         <v>104610</v>
       </c>
       <c r="P25" s="76">
         <v>136321</v>
       </c>
       <c r="Q25" s="77">
         <v>152787</v>
       </c>
       <c r="R25" s="77">
         <v>178970</v>
       </c>
       <c r="S25" s="45">
         <v>195852</v>
       </c>
       <c r="T25" s="45">
         <v>217132</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="94"/>
-      <c r="C26" s="95"/>
+      <c r="B26" s="87"/>
+      <c r="C26" s="88"/>
       <c r="D26" s="69">
         <v>34429</v>
       </c>
       <c r="E26" s="70">
         <v>37576.6</v>
       </c>
       <c r="F26" s="71">
         <v>63797.7</v>
       </c>
       <c r="G26" s="71">
         <v>53079.199999999997</v>
       </c>
       <c r="H26" s="71">
         <v>48437.3</v>
       </c>
       <c r="I26" s="71">
         <v>105321.5</v>
       </c>
       <c r="J26" s="71">
         <v>122057</v>
       </c>
       <c r="K26" s="71">
         <v>167735</v>
       </c>
       <c r="L26" s="72">
@@ -4220,55 +4220,55 @@
         <v>97471</v>
       </c>
       <c r="N26" s="72">
         <v>96712</v>
       </c>
       <c r="O26" s="72">
         <v>122738</v>
       </c>
       <c r="P26" s="72">
         <v>157535</v>
       </c>
       <c r="Q26" s="45">
         <v>216614</v>
       </c>
       <c r="R26" s="45">
         <v>253169</v>
       </c>
       <c r="S26" s="45">
         <v>299825</v>
       </c>
       <c r="T26" s="45">
         <v>355866</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="12" customHeight="1">
-      <c r="A27" s="93" t="s">
+      <c r="A27" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="94"/>
-      <c r="C27" s="95"/>
+      <c r="B27" s="87"/>
+      <c r="C27" s="88"/>
       <c r="D27" s="69">
         <v>30739</v>
       </c>
       <c r="E27" s="70">
         <v>40854.199999999997</v>
       </c>
       <c r="F27" s="71">
         <v>39748.699999999997</v>
       </c>
       <c r="G27" s="71">
         <v>47103.1</v>
       </c>
       <c r="H27" s="71">
         <v>51919.1</v>
       </c>
       <c r="I27" s="71">
         <v>55931.4</v>
       </c>
       <c r="J27" s="71">
         <v>69545</v>
       </c>
       <c r="K27" s="71">
         <v>68613</v>
       </c>
       <c r="L27" s="72">
@@ -4278,55 +4278,55 @@
         <v>87612</v>
       </c>
       <c r="N27" s="72">
         <v>96701</v>
       </c>
       <c r="O27" s="72">
         <v>89973</v>
       </c>
       <c r="P27" s="72">
         <v>123541</v>
       </c>
       <c r="Q27" s="45">
         <v>145071</v>
       </c>
       <c r="R27" s="45">
         <v>174418</v>
       </c>
       <c r="S27" s="45">
         <v>189708</v>
       </c>
       <c r="T27" s="45">
         <v>214566</v>
       </c>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="93" t="s">
+      <c r="A28" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="94"/>
-      <c r="C28" s="95"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="88"/>
       <c r="D28" s="69">
         <v>26574</v>
       </c>
       <c r="E28" s="70">
         <v>39017.800000000003</v>
       </c>
       <c r="F28" s="71">
         <v>34699.800000000003</v>
       </c>
       <c r="G28" s="71">
         <v>45250</v>
       </c>
       <c r="H28" s="71">
         <v>33912.800000000003</v>
       </c>
       <c r="I28" s="71">
         <v>453728.3</v>
       </c>
       <c r="J28" s="71">
         <v>416914</v>
       </c>
       <c r="K28" s="71">
         <v>659473</v>
       </c>
       <c r="L28" s="72">
@@ -4336,55 +4336,55 @@
         <v>84500</v>
       </c>
       <c r="N28" s="72">
         <v>81400</v>
       </c>
       <c r="O28" s="72">
         <v>379719</v>
       </c>
       <c r="P28" s="72">
         <v>450380</v>
       </c>
       <c r="Q28" s="45">
         <v>280302</v>
       </c>
       <c r="R28" s="45">
         <v>303541</v>
       </c>
       <c r="S28" s="45">
         <v>258408</v>
       </c>
       <c r="T28" s="45">
         <v>174134</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="12" customHeight="1">
-      <c r="A29" s="93" t="s">
+      <c r="A29" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="94"/>
-      <c r="C29" s="95"/>
+      <c r="B29" s="87"/>
+      <c r="C29" s="88"/>
       <c r="D29" s="69">
         <v>28751</v>
       </c>
       <c r="E29" s="70">
         <v>29930.799999999999</v>
       </c>
       <c r="F29" s="71">
         <v>38163.4</v>
       </c>
       <c r="G29" s="71">
         <v>44147.3</v>
       </c>
       <c r="H29" s="71">
         <v>40881.9</v>
       </c>
       <c r="I29" s="71">
         <v>50441.1</v>
       </c>
       <c r="J29" s="71">
         <v>59038</v>
       </c>
       <c r="K29" s="71">
         <v>53255</v>
       </c>
       <c r="L29" s="72">
@@ -4394,55 +4394,55 @@
         <v>71892</v>
       </c>
       <c r="N29" s="72">
         <v>79896</v>
       </c>
       <c r="O29" s="72">
         <v>92554</v>
       </c>
       <c r="P29" s="72">
         <v>109496</v>
       </c>
       <c r="Q29" s="45">
         <v>121352</v>
       </c>
       <c r="R29" s="45">
         <v>139730</v>
       </c>
       <c r="S29" s="45">
         <v>150699</v>
       </c>
       <c r="T29" s="45">
         <v>169466</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="90" t="s">
+      <c r="A30" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="91"/>
-      <c r="C30" s="92"/>
+      <c r="B30" s="100"/>
+      <c r="C30" s="101"/>
       <c r="D30" s="69">
         <v>40576</v>
       </c>
       <c r="E30" s="70">
         <v>40908.1</v>
       </c>
       <c r="F30" s="71">
         <v>53405.599999999999</v>
       </c>
       <c r="G30" s="71">
         <v>41171.300000000003</v>
       </c>
       <c r="H30" s="71">
         <v>49708.7</v>
       </c>
       <c r="I30" s="71">
         <v>51047.8</v>
       </c>
       <c r="J30" s="71">
         <v>69753</v>
       </c>
       <c r="K30" s="71">
         <v>74340</v>
       </c>
       <c r="L30" s="72">
@@ -4452,55 +4452,55 @@
         <v>85652</v>
       </c>
       <c r="N30" s="72">
         <v>93058</v>
       </c>
       <c r="O30" s="72">
         <v>104552</v>
       </c>
       <c r="P30" s="72">
         <v>123806</v>
       </c>
       <c r="Q30" s="45">
         <v>133187</v>
       </c>
       <c r="R30" s="45">
         <v>152258</v>
       </c>
       <c r="S30" s="45">
         <v>239200</v>
       </c>
       <c r="T30" s="45">
         <v>296521</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="84" t="s">
+      <c r="A31" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="85"/>
-      <c r="C31" s="86"/>
+      <c r="B31" s="93"/>
+      <c r="C31" s="94"/>
       <c r="D31" s="69">
         <v>32734</v>
       </c>
       <c r="E31" s="70">
         <v>39175</v>
       </c>
       <c r="F31" s="71">
         <v>42626.9</v>
       </c>
       <c r="G31" s="71">
         <v>43212.5</v>
       </c>
       <c r="H31" s="71">
         <v>57288.4</v>
       </c>
       <c r="I31" s="71">
         <v>63260.2</v>
       </c>
       <c r="J31" s="71">
         <v>66942</v>
       </c>
       <c r="K31" s="71">
         <v>108958</v>
       </c>
       <c r="L31" s="72">
@@ -4510,55 +4510,55 @@
         <v>78894</v>
       </c>
       <c r="N31" s="72">
         <v>92747</v>
       </c>
       <c r="O31" s="72">
         <v>110537</v>
       </c>
       <c r="P31" s="72">
         <v>131706</v>
       </c>
       <c r="Q31" s="45">
         <v>127347</v>
       </c>
       <c r="R31" s="45">
         <v>154913</v>
       </c>
       <c r="S31" s="45">
         <v>198355</v>
       </c>
       <c r="T31" s="45">
         <v>189517</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="90" t="s">
+      <c r="A32" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="91"/>
-      <c r="C32" s="92"/>
+      <c r="B32" s="100"/>
+      <c r="C32" s="101"/>
       <c r="D32" s="78">
         <v>37489</v>
       </c>
       <c r="E32" s="70">
         <v>36404.6</v>
       </c>
       <c r="F32" s="71">
         <v>36689.599999999999</v>
       </c>
       <c r="G32" s="71">
         <v>51403.8</v>
       </c>
       <c r="H32" s="71">
         <v>42169.1</v>
       </c>
       <c r="I32" s="71">
         <v>50653.2</v>
       </c>
       <c r="J32" s="71">
         <v>59595</v>
       </c>
       <c r="K32" s="71">
         <v>70259</v>
       </c>
       <c r="L32" s="72">
@@ -4568,55 +4568,55 @@
         <v>83246</v>
       </c>
       <c r="N32" s="72">
         <v>86768</v>
       </c>
       <c r="O32" s="72">
         <v>86339</v>
       </c>
       <c r="P32" s="72">
         <v>111587</v>
       </c>
       <c r="Q32" s="45">
         <v>130452</v>
       </c>
       <c r="R32" s="45">
         <v>174060</v>
       </c>
       <c r="S32" s="45">
         <v>203499</v>
       </c>
       <c r="T32" s="45">
         <v>260375</v>
       </c>
     </row>
     <row r="33" spans="1:20" ht="12" customHeight="1">
-      <c r="A33" s="90" t="s">
+      <c r="A33" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="91"/>
-      <c r="C33" s="92"/>
+      <c r="B33" s="100"/>
+      <c r="C33" s="101"/>
       <c r="D33" s="69">
         <v>27312</v>
       </c>
       <c r="E33" s="70">
         <v>28938.6</v>
       </c>
       <c r="F33" s="71">
         <v>29857.4</v>
       </c>
       <c r="G33" s="71">
         <v>27693.200000000001</v>
       </c>
       <c r="H33" s="71">
         <v>30923.200000000001</v>
       </c>
       <c r="I33" s="71">
         <v>32851.599999999999</v>
       </c>
       <c r="J33" s="71">
         <v>37014</v>
       </c>
       <c r="K33" s="71">
         <v>38596</v>
       </c>
       <c r="L33" s="72">
@@ -4626,55 +4626,55 @@
         <v>55412</v>
       </c>
       <c r="N33" s="72">
         <v>61389</v>
       </c>
       <c r="O33" s="72">
         <v>64095</v>
       </c>
       <c r="P33" s="72">
         <v>64168</v>
       </c>
       <c r="Q33" s="45">
         <v>90543</v>
       </c>
       <c r="R33" s="45">
         <v>92602</v>
       </c>
       <c r="S33" s="45">
         <v>132645</v>
       </c>
       <c r="T33" s="45">
         <v>143549</v>
       </c>
     </row>
     <row r="34" spans="1:20" ht="12" customHeight="1">
-      <c r="A34" s="84" t="s">
+      <c r="A34" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="85"/>
-      <c r="C34" s="86"/>
+      <c r="B34" s="93"/>
+      <c r="C34" s="94"/>
       <c r="D34" s="69">
         <v>42729</v>
       </c>
       <c r="E34" s="70">
         <v>47820.7</v>
       </c>
       <c r="F34" s="71">
         <v>58442</v>
       </c>
       <c r="G34" s="71">
         <v>47249.599999999999</v>
       </c>
       <c r="H34" s="71">
         <v>63622.5</v>
       </c>
       <c r="I34" s="71">
         <v>64288</v>
       </c>
       <c r="J34" s="71">
         <v>80688</v>
       </c>
       <c r="K34" s="71">
         <v>77350</v>
       </c>
       <c r="L34" s="72">
@@ -4684,55 +4684,55 @@
         <v>97698</v>
       </c>
       <c r="N34" s="72">
         <v>108085</v>
       </c>
       <c r="O34" s="72">
         <v>116507</v>
       </c>
       <c r="P34" s="72">
         <v>137654</v>
       </c>
       <c r="Q34" s="45">
         <v>185593</v>
       </c>
       <c r="R34" s="45">
         <v>209038</v>
       </c>
       <c r="S34" s="45">
         <v>284881</v>
       </c>
       <c r="T34" s="45">
         <v>328561</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="12" customHeight="1">
-      <c r="A35" s="84" t="s">
+      <c r="A35" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="85"/>
-      <c r="C35" s="86"/>
+      <c r="B35" s="93"/>
+      <c r="C35" s="94"/>
       <c r="D35" s="69">
         <v>32100</v>
       </c>
       <c r="E35" s="70">
         <v>33998.300000000003</v>
       </c>
       <c r="F35" s="71">
         <v>31443.5</v>
       </c>
       <c r="G35" s="71">
         <v>53217.2</v>
       </c>
       <c r="H35" s="71">
         <v>74098.399999999994</v>
       </c>
       <c r="I35" s="71">
         <v>73557</v>
       </c>
       <c r="J35" s="71">
         <v>84842</v>
       </c>
       <c r="K35" s="71">
         <v>89395</v>
       </c>
       <c r="L35" s="72">
@@ -4742,55 +4742,55 @@
         <v>103007</v>
       </c>
       <c r="N35" s="72">
         <v>116321</v>
       </c>
       <c r="O35" s="72">
         <v>112355</v>
       </c>
       <c r="P35" s="72">
         <v>147418</v>
       </c>
       <c r="Q35" s="45">
         <v>202647</v>
       </c>
       <c r="R35" s="45">
         <v>227365</v>
       </c>
       <c r="S35" s="45">
         <v>270706</v>
       </c>
       <c r="T35" s="45">
         <v>316484</v>
       </c>
     </row>
     <row r="36" spans="1:20" ht="12" customHeight="1">
-      <c r="A36" s="84" t="s">
+      <c r="A36" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="85"/>
-      <c r="C36" s="86"/>
+      <c r="B36" s="93"/>
+      <c r="C36" s="94"/>
       <c r="D36" s="69">
         <v>20594</v>
       </c>
       <c r="E36" s="70">
         <v>22664.2</v>
       </c>
       <c r="F36" s="71">
         <v>24539.200000000001</v>
       </c>
       <c r="G36" s="71">
         <v>23807.1</v>
       </c>
       <c r="H36" s="71">
         <v>36565.1</v>
       </c>
       <c r="I36" s="71">
         <v>38954.6</v>
       </c>
       <c r="J36" s="71">
         <v>45851</v>
       </c>
       <c r="K36" s="71">
         <v>55992</v>
       </c>
       <c r="L36" s="72">
@@ -4800,55 +4800,55 @@
         <v>43713</v>
       </c>
       <c r="N36" s="72">
         <v>61250</v>
       </c>
       <c r="O36" s="72">
         <v>57200</v>
       </c>
       <c r="P36" s="72">
         <v>59428</v>
       </c>
       <c r="Q36" s="45">
         <v>74020</v>
       </c>
       <c r="R36" s="45">
         <v>133359</v>
       </c>
       <c r="S36" s="45">
         <v>128819</v>
       </c>
       <c r="T36" s="45">
         <v>149316</v>
       </c>
     </row>
     <row r="37" spans="1:20">
-      <c r="A37" s="84" t="s">
+      <c r="A37" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="85"/>
-      <c r="C37" s="86"/>
+      <c r="B37" s="93"/>
+      <c r="C37" s="94"/>
       <c r="D37" s="69">
         <v>52152</v>
       </c>
       <c r="E37" s="70">
         <v>51646.8</v>
       </c>
       <c r="F37" s="71">
         <v>63043.199999999997</v>
       </c>
       <c r="G37" s="71">
         <v>66485</v>
       </c>
       <c r="H37" s="71">
         <v>68402.899999999994</v>
       </c>
       <c r="I37" s="71">
         <v>69001</v>
       </c>
       <c r="J37" s="71">
         <v>74365</v>
       </c>
       <c r="K37" s="71">
         <v>70568</v>
       </c>
       <c r="L37" s="72">
@@ -4858,55 +4858,55 @@
         <v>86852</v>
       </c>
       <c r="N37" s="72">
         <v>110635</v>
       </c>
       <c r="O37" s="72">
         <v>120312</v>
       </c>
       <c r="P37" s="72">
         <v>166929</v>
       </c>
       <c r="Q37" s="45">
         <v>196319</v>
       </c>
       <c r="R37" s="45">
         <v>188397</v>
       </c>
       <c r="S37" s="45">
         <v>232438</v>
       </c>
       <c r="T37" s="45">
         <v>280498</v>
       </c>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="84" t="s">
+      <c r="A38" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="85"/>
-      <c r="C38" s="86"/>
+      <c r="B38" s="93"/>
+      <c r="C38" s="94"/>
       <c r="D38" s="69">
         <v>21679</v>
       </c>
       <c r="E38" s="70">
         <v>31285.1</v>
       </c>
       <c r="F38" s="71">
         <v>43739.8</v>
       </c>
       <c r="G38" s="71">
         <v>34937.199999999997</v>
       </c>
       <c r="H38" s="71">
         <v>51064.9</v>
       </c>
       <c r="I38" s="71">
         <v>46384.800000000003</v>
       </c>
       <c r="J38" s="71">
         <v>45959</v>
       </c>
       <c r="K38" s="71">
         <v>53004</v>
       </c>
       <c r="L38" s="72">
@@ -4916,55 +4916,55 @@
         <v>52166</v>
       </c>
       <c r="N38" s="72">
         <v>62059</v>
       </c>
       <c r="O38" s="72">
         <v>65748</v>
       </c>
       <c r="P38" s="72">
         <v>70171</v>
       </c>
       <c r="Q38" s="45">
         <v>88585</v>
       </c>
       <c r="R38" s="45">
         <v>124616</v>
       </c>
       <c r="S38" s="45">
         <v>130363</v>
       </c>
       <c r="T38" s="45">
         <v>124759</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="84" t="s">
+      <c r="A39" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="85"/>
-      <c r="C39" s="86"/>
+      <c r="B39" s="93"/>
+      <c r="C39" s="94"/>
       <c r="D39" s="69">
         <v>9367</v>
       </c>
       <c r="E39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="I39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="J39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="K39" s="70" t="s">
         <v>7</v>
       </c>
       <c r="L39" s="70" t="s">
@@ -4974,55 +4974,55 @@
         <v>7</v>
       </c>
       <c r="N39" s="79" t="s">
         <v>7</v>
       </c>
       <c r="O39" s="79" t="s">
         <v>7</v>
       </c>
       <c r="P39" s="79" t="s">
         <v>7</v>
       </c>
       <c r="Q39" s="80" t="s">
         <v>7</v>
       </c>
       <c r="R39" s="45" t="s">
         <v>7</v>
       </c>
       <c r="S39" s="45" t="s">
         <v>7</v>
       </c>
       <c r="T39" s="45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:20" ht="12" customHeight="1">
-      <c r="A40" s="84" t="s">
+      <c r="A40" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="85"/>
-      <c r="C40" s="86"/>
+      <c r="B40" s="93"/>
+      <c r="C40" s="94"/>
       <c r="D40" s="69">
         <v>23349</v>
       </c>
       <c r="E40" s="70">
         <v>33441</v>
       </c>
       <c r="F40" s="71">
         <v>38201.800000000003</v>
       </c>
       <c r="G40" s="71">
         <v>45191.3</v>
       </c>
       <c r="H40" s="71">
         <v>44086.6</v>
       </c>
       <c r="I40" s="71">
         <v>48748.7</v>
       </c>
       <c r="J40" s="71">
         <v>73463</v>
       </c>
       <c r="K40" s="71">
         <v>92342</v>
       </c>
       <c r="L40" s="72">
@@ -5032,55 +5032,55 @@
         <v>128835</v>
       </c>
       <c r="N40" s="72">
         <v>133219</v>
       </c>
       <c r="O40" s="72">
         <v>190497</v>
       </c>
       <c r="P40" s="72">
         <v>173542</v>
       </c>
       <c r="Q40" s="45">
         <v>239564</v>
       </c>
       <c r="R40" s="45">
         <v>234357</v>
       </c>
       <c r="S40" s="45">
         <v>322404</v>
       </c>
       <c r="T40" s="45">
         <v>238435</v>
       </c>
     </row>
     <row r="41" spans="1:20" ht="12" customHeight="1">
-      <c r="A41" s="84" t="s">
+      <c r="A41" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="85"/>
-      <c r="C41" s="86"/>
+      <c r="B41" s="93"/>
+      <c r="C41" s="94"/>
       <c r="D41" s="69">
         <v>20129</v>
       </c>
       <c r="E41" s="70">
         <v>23125.5</v>
       </c>
       <c r="F41" s="71">
         <v>21118.400000000001</v>
       </c>
       <c r="G41" s="71">
         <v>26175.1</v>
       </c>
       <c r="H41" s="71">
         <v>30188.6</v>
       </c>
       <c r="I41" s="71">
         <v>38274.800000000003</v>
       </c>
       <c r="J41" s="71">
         <v>48719</v>
       </c>
       <c r="K41" s="71">
         <v>43823</v>
       </c>
       <c r="L41" s="72">
@@ -5111,73 +5111,73 @@
         <v>173506</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="50"/>
       <c r="B42" s="50"/>
       <c r="C42" s="50"/>
       <c r="D42" s="81"/>
       <c r="E42" s="81"/>
       <c r="F42" s="81"/>
       <c r="G42" s="50"/>
       <c r="H42" s="50"/>
       <c r="I42" s="50"/>
       <c r="J42" s="50"/>
       <c r="K42" s="50"/>
       <c r="L42" s="50"/>
       <c r="M42" s="50"/>
       <c r="N42" s="50"/>
       <c r="O42" s="50"/>
       <c r="P42" s="50"/>
       <c r="Q42" s="50"/>
       <c r="R42" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A1:T1"/>
-[...7 lines deleted...]
-    <mergeCell ref="A21:T21"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A21:T21"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="120" verticalDpi="144" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>