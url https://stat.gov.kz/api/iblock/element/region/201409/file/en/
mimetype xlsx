--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-165" yWindow="6705" windowWidth="25545" windowHeight="15330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="38">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Investments in residential construction physical volume indices</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
@@ -139,51 +139,51 @@
   <si>
     <t>41,2 раза</t>
   </si>
   <si>
     <t>3,1 раза</t>
   </si>
   <si>
     <t>4,8 раза</t>
   </si>
   <si>
     <t>11,2 раза</t>
   </si>
   <si>
     <t>4,5 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -191,56 +191,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -399,51 +393,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -538,51 +532,50 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -855,123 +848,126 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:W19"/>
+  <dimension ref="A2:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="48"/>
     </row>
-    <row r="3" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="43"/>
       <c r="N3" s="43"/>
       <c r="O3" s="43"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="43"/>
       <c r="R3" s="43"/>
       <c r="S3" s="43"/>
       <c r="U3" s="44"/>
       <c r="V3" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="W3" s="50"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
     </row>
-    <row r="4" spans="1:23" ht="13.5" thickBot="1">
+    <row r="4" spans="1:24" ht="13.5" thickBot="1">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>2003</v>
       </c>
       <c r="C4" s="3">
         <v>2004</v>
       </c>
       <c r="D4" s="3">
         <v>2005</v>
       </c>
       <c r="E4" s="3">
         <v>2006</v>
       </c>
       <c r="F4" s="4">
         <v>2007</v>
       </c>
       <c r="G4" s="5">
         <v>2008</v>
       </c>
       <c r="H4" s="6">
         <v>2009</v>
       </c>
       <c r="I4" s="7">
         <v>2010</v>
       </c>
@@ -995,52 +991,55 @@
       </c>
       <c r="P4" s="9">
         <v>2017</v>
       </c>
       <c r="Q4" s="9">
         <v>2018</v>
       </c>
       <c r="R4" s="10">
         <v>2019</v>
       </c>
       <c r="S4" s="10">
         <v>2020</v>
       </c>
       <c r="T4" s="10">
         <v>2021</v>
       </c>
       <c r="U4" s="10">
         <v>2022</v>
       </c>
       <c r="V4" s="42">
         <v>2023</v>
       </c>
       <c r="W4" s="42">
         <v>2024</v>
       </c>
+      <c r="X4" s="42">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="29">
         <v>173.8</v>
       </c>
       <c r="E5" s="29">
         <v>89</v>
       </c>
       <c r="F5" s="29">
         <v>121.6</v>
       </c>
       <c r="G5" s="29">
         <v>144.9</v>
       </c>
       <c r="H5" s="30">
         <v>63.6</v>
       </c>
       <c r="I5" s="31">
@@ -1066,52 +1065,55 @@
       </c>
       <c r="P5" s="34">
         <v>120.6</v>
       </c>
       <c r="Q5" s="34">
         <v>109.1</v>
       </c>
       <c r="R5" s="34">
         <v>143.6</v>
       </c>
       <c r="S5" s="34">
         <v>125.3</v>
       </c>
       <c r="T5" s="35">
         <v>125.1</v>
       </c>
       <c r="U5" s="34">
         <v>116.7</v>
       </c>
       <c r="V5" s="36">
         <v>76.8</v>
       </c>
       <c r="W5" s="45">
         <v>121.5</v>
       </c>
+      <c r="X5" s="45">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" ht="15.75" customHeight="1">
+    <row r="6" spans="1:24" ht="15.75" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="12">
         <v>168.5</v>
       </c>
       <c r="E6" s="12">
         <v>85.3</v>
       </c>
       <c r="F6" s="12">
         <v>123.9</v>
       </c>
       <c r="G6" s="12">
         <v>103.7</v>
       </c>
       <c r="H6" s="13">
         <v>69.900000000000006</v>
       </c>
       <c r="I6" s="14">
@@ -1137,52 +1139,55 @@
       </c>
       <c r="P6" s="17">
         <v>114.6</v>
       </c>
       <c r="Q6" s="17">
         <v>103.9</v>
       </c>
       <c r="R6" s="17">
         <v>140.19999999999999</v>
       </c>
       <c r="S6" s="17">
         <v>125.7</v>
       </c>
       <c r="T6" s="20">
         <v>136.1</v>
       </c>
       <c r="U6" s="17">
         <v>128.80000000000001</v>
       </c>
       <c r="V6" s="18">
         <v>68.400000000000006</v>
       </c>
       <c r="W6" s="18">
         <v>110.8</v>
       </c>
+      <c r="X6" s="18">
+        <v>107.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="11">
         <v>678.2</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="12">
         <v>187.7</v>
       </c>
       <c r="E7" s="12">
         <v>157.5</v>
       </c>
       <c r="F7" s="12">
         <v>107.2</v>
       </c>
       <c r="G7" s="12">
         <v>160.9</v>
       </c>
       <c r="H7" s="13">
         <v>85.8</v>
       </c>
       <c r="I7" s="14">
@@ -1208,52 +1213,55 @@
       </c>
       <c r="P7" s="17">
         <v>67.599999999999994</v>
       </c>
       <c r="Q7" s="17">
         <v>155.5</v>
       </c>
       <c r="R7" s="17">
         <v>68.400000000000006</v>
       </c>
       <c r="S7" s="17">
         <v>192.3</v>
       </c>
       <c r="T7" s="20">
         <v>90.8</v>
       </c>
       <c r="U7" s="18">
         <v>94</v>
       </c>
       <c r="V7" s="18">
         <v>185.4</v>
       </c>
       <c r="W7" s="18">
         <v>143.80000000000001</v>
       </c>
+      <c r="X7" s="18">
+        <v>115.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="12">
         <v>140</v>
       </c>
       <c r="D8" s="12">
         <v>176.3</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="19">
         <v>34</v>
       </c>
       <c r="G8" s="12">
         <v>484.5</v>
       </c>
       <c r="H8" s="13">
         <v>43.2</v>
       </c>
       <c r="I8" s="14">
@@ -1279,52 +1287,55 @@
       </c>
       <c r="P8" s="17">
         <v>107</v>
       </c>
       <c r="Q8" s="17">
         <v>165.3</v>
       </c>
       <c r="R8" s="17">
         <v>212.1</v>
       </c>
       <c r="S8" s="17">
         <v>109.1</v>
       </c>
       <c r="T8" s="20">
         <v>96.4</v>
       </c>
       <c r="U8" s="18">
         <v>28.6</v>
       </c>
       <c r="V8" s="18">
         <v>190.6</v>
       </c>
       <c r="W8" s="18">
         <v>114.5</v>
       </c>
+      <c r="X8" s="18">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>140.69999999999999</v>
       </c>
       <c r="C9" s="12">
         <v>195.5</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="12">
         <v>82.8</v>
       </c>
       <c r="F9" s="12">
         <v>68</v>
       </c>
       <c r="G9" s="12">
         <v>361.6</v>
       </c>
       <c r="H9" s="13">
         <v>54.6</v>
       </c>
       <c r="I9" s="14">
@@ -1350,52 +1361,55 @@
       </c>
       <c r="P9" s="17">
         <v>51</v>
       </c>
       <c r="Q9" s="17">
         <v>101.1</v>
       </c>
       <c r="R9" s="20">
         <v>298.2</v>
       </c>
       <c r="S9" s="17">
         <v>126.2</v>
       </c>
       <c r="T9" s="20">
         <v>118.7</v>
       </c>
       <c r="U9" s="18">
         <v>130.1</v>
       </c>
       <c r="V9" s="18">
         <v>127.1</v>
       </c>
       <c r="W9" s="18">
         <v>66.5</v>
       </c>
+      <c r="X9" s="18">
+        <v>171.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="12">
         <v>150.30000000000001</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="12">
         <v>102.7</v>
       </c>
       <c r="F10" s="12">
         <v>79.7</v>
       </c>
       <c r="G10" s="12">
         <v>875.3</v>
       </c>
       <c r="H10" s="13">
         <v>47.5</v>
       </c>
       <c r="I10" s="14">
@@ -1421,52 +1435,55 @@
       </c>
       <c r="P10" s="17">
         <v>239.7</v>
       </c>
       <c r="Q10" s="17">
         <v>55.3</v>
       </c>
       <c r="R10" s="17">
         <v>351.5</v>
       </c>
       <c r="S10" s="17">
         <v>102.2</v>
       </c>
       <c r="T10" s="20">
         <v>55</v>
       </c>
       <c r="U10" s="18">
         <v>138.6</v>
       </c>
       <c r="V10" s="18">
         <v>99.3</v>
       </c>
       <c r="W10" s="18">
         <v>111.4</v>
       </c>
+      <c r="X10" s="18">
+        <v>172.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="12">
         <v>136.9</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="12">
         <v>180.7</v>
       </c>
       <c r="F11" s="12">
         <v>50.3</v>
       </c>
       <c r="G11" s="12">
         <v>569.29999999999995</v>
       </c>
       <c r="H11" s="13">
         <v>42.2</v>
       </c>
       <c r="I11" s="14">
@@ -1492,52 +1509,55 @@
       </c>
       <c r="P11" s="17">
         <v>156.5</v>
       </c>
       <c r="Q11" s="17">
         <v>57.2</v>
       </c>
       <c r="R11" s="17">
         <v>197.2</v>
       </c>
       <c r="S11" s="17">
         <v>123.1</v>
       </c>
       <c r="T11" s="20">
         <v>113.3</v>
       </c>
       <c r="U11" s="18">
         <v>62.4</v>
       </c>
       <c r="V11" s="18">
         <v>104.4</v>
       </c>
       <c r="W11" s="18">
         <v>315.3</v>
       </c>
+      <c r="X11" s="18">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>127.6</v>
       </c>
       <c r="C12" s="12">
         <v>179.2</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="12">
         <v>122.1</v>
       </c>
       <c r="F12" s="12">
         <v>12.34</v>
       </c>
       <c r="G12" s="12">
         <v>240.1</v>
       </c>
       <c r="H12" s="13">
         <v>82.5</v>
       </c>
       <c r="I12" s="14">
@@ -1563,52 +1583,55 @@
       </c>
       <c r="P12" s="17">
         <v>194.1</v>
       </c>
       <c r="Q12" s="17">
         <v>132.6</v>
       </c>
       <c r="R12" s="17">
         <v>153.1</v>
       </c>
       <c r="S12" s="17">
         <v>91.9</v>
       </c>
       <c r="T12" s="20">
         <v>108.7</v>
       </c>
       <c r="U12" s="18">
         <v>93.2</v>
       </c>
       <c r="V12" s="18">
         <v>94.4</v>
       </c>
       <c r="W12" s="18">
         <v>137.5</v>
       </c>
+      <c r="X12" s="18">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="12">
         <v>164.3</v>
       </c>
       <c r="E13" s="12">
         <v>136.19999999999999</v>
       </c>
       <c r="F13" s="12">
         <v>68.400000000000006</v>
       </c>
       <c r="G13" s="12">
         <v>357.5</v>
       </c>
       <c r="H13" s="13">
         <v>24.2</v>
       </c>
       <c r="I13" s="14">
@@ -1634,52 +1657,55 @@
       </c>
       <c r="P13" s="17">
         <v>120.3</v>
       </c>
       <c r="Q13" s="17">
         <v>88.9</v>
       </c>
       <c r="R13" s="17">
         <v>237.3</v>
       </c>
       <c r="S13" s="17">
         <v>160.1</v>
       </c>
       <c r="T13" s="20">
         <v>171.6</v>
       </c>
       <c r="U13" s="18">
         <v>34.6</v>
       </c>
       <c r="V13" s="18">
         <v>55.9</v>
       </c>
       <c r="W13" s="18">
         <v>264.39999999999998</v>
       </c>
+      <c r="X13" s="18">
+        <v>137.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="12">
         <v>117.2</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="12">
         <v>51</v>
       </c>
       <c r="G14" s="12">
         <v>929.2</v>
       </c>
       <c r="H14" s="13">
         <v>52.8</v>
       </c>
       <c r="I14" s="14">
@@ -1705,52 +1731,55 @@
       </c>
       <c r="P14" s="17">
         <v>206.1</v>
       </c>
       <c r="Q14" s="17">
         <v>132.1</v>
       </c>
       <c r="R14" s="17">
         <v>169.7</v>
       </c>
       <c r="S14" s="17">
         <v>307</v>
       </c>
       <c r="T14" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="U14" s="18">
         <v>138.69999999999999</v>
       </c>
       <c r="V14" s="18">
         <v>56.6</v>
       </c>
       <c r="W14" s="18">
         <v>252.5</v>
       </c>
+      <c r="X14" s="18">
+        <v>48.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="12">
         <v>180</v>
       </c>
       <c r="E15" s="12">
         <v>133.6</v>
       </c>
       <c r="F15" s="12">
         <v>47.2</v>
       </c>
       <c r="G15" s="12">
         <v>693.7</v>
       </c>
       <c r="H15" s="13">
         <v>0.8</v>
       </c>
       <c r="I15" s="14">
@@ -1776,52 +1805,55 @@
       </c>
       <c r="P15" s="17">
         <v>26</v>
       </c>
       <c r="Q15" s="17">
         <v>195.6</v>
       </c>
       <c r="R15" s="17">
         <v>167.5</v>
       </c>
       <c r="S15" s="17">
         <v>163.6</v>
       </c>
       <c r="T15" s="20">
         <v>101.6</v>
       </c>
       <c r="U15" s="18">
         <v>98.4</v>
       </c>
       <c r="V15" s="18">
         <v>109.3</v>
       </c>
       <c r="W15" s="18">
         <v>79.8</v>
       </c>
+      <c r="X15" s="18">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="12">
         <v>178.7</v>
       </c>
       <c r="D16" s="12">
         <v>180.8</v>
       </c>
       <c r="E16" s="12">
         <v>144.1</v>
       </c>
       <c r="F16" s="12">
         <v>130</v>
       </c>
       <c r="G16" s="12">
         <v>196.8</v>
       </c>
       <c r="H16" s="13">
         <v>61.4</v>
       </c>
       <c r="I16" s="14">
@@ -1847,52 +1879,55 @@
       </c>
       <c r="P16" s="17">
         <v>276.5</v>
       </c>
       <c r="Q16" s="17">
         <v>116</v>
       </c>
       <c r="R16" s="17">
         <v>95.2</v>
       </c>
       <c r="S16" s="17">
         <v>212.9</v>
       </c>
       <c r="T16" s="20">
         <v>85.3</v>
       </c>
       <c r="U16" s="18">
         <v>32.5</v>
       </c>
       <c r="V16" s="18">
         <v>240.5</v>
       </c>
       <c r="W16" s="18">
         <v>269.60000000000002</v>
       </c>
+      <c r="X16" s="18">
+        <v>64.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="12">
         <v>50.8</v>
       </c>
       <c r="E17" s="12">
         <v>118.2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="12">
         <v>220.1</v>
       </c>
       <c r="H17" s="13">
         <v>18.5</v>
       </c>
       <c r="I17" s="14">
@@ -1918,52 +1953,55 @@
       </c>
       <c r="P17" s="17">
         <v>12.8</v>
       </c>
       <c r="Q17" s="17">
         <v>859.5</v>
       </c>
       <c r="R17" s="17">
         <v>385.3</v>
       </c>
       <c r="S17" s="17">
         <v>196.8</v>
       </c>
       <c r="T17" s="20">
         <v>75</v>
       </c>
       <c r="U17" s="18">
         <v>24.3</v>
       </c>
       <c r="V17" s="18">
         <v>275.7</v>
       </c>
       <c r="W17" s="18">
         <v>134.69999999999999</v>
       </c>
+      <c r="X17" s="18">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="12">
         <v>92.7</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="12">
         <v>17.3</v>
       </c>
       <c r="G18" s="12">
         <v>2086.8000000000002</v>
       </c>
       <c r="H18" s="13">
         <v>15.6</v>
       </c>
       <c r="I18" s="14">
@@ -1989,52 +2027,55 @@
       </c>
       <c r="P18" s="17">
         <v>165.8</v>
       </c>
       <c r="Q18" s="17">
         <v>103</v>
       </c>
       <c r="R18" s="17">
         <v>114.6</v>
       </c>
       <c r="S18" s="17">
         <v>97</v>
       </c>
       <c r="T18" s="20">
         <v>60.5</v>
       </c>
       <c r="U18" s="18">
         <v>105.2</v>
       </c>
       <c r="V18" s="18">
         <v>89.9</v>
       </c>
       <c r="W18" s="18">
         <v>151.1</v>
       </c>
+      <c r="X18" s="18">
+        <v>111.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="22">
         <v>103</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="22">
         <v>71.3</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="22">
         <v>93.9</v>
       </c>
       <c r="H19" s="23">
         <v>98.5</v>
       </c>
       <c r="I19" s="24">
@@ -2059,83 +2100,83 @@
         <v>157.1</v>
       </c>
       <c r="P19" s="27">
         <v>206.1</v>
       </c>
       <c r="Q19" s="27">
         <v>121.7</v>
       </c>
       <c r="R19" s="27">
         <v>123.5</v>
       </c>
       <c r="S19" s="27">
         <v>89.1</v>
       </c>
       <c r="T19" s="37">
         <v>148.5</v>
       </c>
       <c r="U19" s="27">
         <v>112.5</v>
       </c>
       <c r="V19" s="38">
         <v>104.1</v>
       </c>
       <c r="W19" s="46">
         <v>136.80000000000001</v>
+      </c>
+      <c r="X19" s="46">
+        <v>92.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:T2"/>
-    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="V3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2144,82 +2185,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C53B2CD-FB31-4535-B659-F26CABA2484F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C19112-1808-41A5-8381-822CDEC29069}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C53B2CD-FB31-4535-B659-F26CABA2484F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>