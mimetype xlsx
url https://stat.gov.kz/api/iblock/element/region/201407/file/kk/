--- v1 (2026-07-22)
+++ v2 (2026-09-20)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="1050" windowWidth="21105" windowHeight="9720"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="2000-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="71">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
@@ -68,240 +72,537 @@
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>(-) ақпарат жоқ</t>
   </si>
   <si>
     <t xml:space="preserve">*2006-2007 жылдары барлығы еңбекақы төлеуге арналған шығындар көрсетілген </t>
   </si>
   <si>
     <t>144 478</t>
   </si>
   <si>
     <t>119 160</t>
   </si>
   <si>
     <t>22 465</t>
   </si>
   <si>
     <t>160 858</t>
   </si>
   <si>
     <t>2000-2025 жылдардағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өтелім, млн.теңге</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндірістік шығыстар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ҚР бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>+7 7152461069</t>
+  </si>
+  <si>
+    <t>a.moldagozhin@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Молдагожин Айтолла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000 жылдан бастап </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/spreadsheets/?industry=4493&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -546,1049 +847,1401 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC18"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AC2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="5"/>
+    <col min="6" max="6" width="13.5703125" style="5" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A2" s="16" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="42"/>
+      <c r="B4" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="42"/>
+      <c r="B5" s="11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="42"/>
+      <c r="B6" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="42"/>
+      <c r="B7" s="11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="42"/>
+      <c r="B8" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="42"/>
+      <c r="B9" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="42"/>
+      <c r="B10" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="42"/>
+      <c r="B11" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="43"/>
+      <c r="B12" s="12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="114.75">
+      <c r="A14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="22"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="25.5">
+      <c r="A16" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="25.5">
+      <c r="A17" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="19">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="19">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="B29" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="5" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="4"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="6"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="6"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="6"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AD17"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="35.5703125" style="1" customWidth="1"/>
+    <col min="3" max="28" width="9.140625" style="1" customWidth="1"/>
+    <col min="29" max="29" width="12" style="1" customWidth="1"/>
+    <col min="30" max="30" width="11.140625" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="B1" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="16"/>
-[...29 lines deleted...]
-      <c r="AA3" s="3" t="s">
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="AB2" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="9">
+    <row r="3" spans="1:30">
+      <c r="A3" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="25">
         <v>2000</v>
       </c>
-      <c r="C4" s="9">
+      <c r="D3" s="25">
         <v>2001</v>
       </c>
-      <c r="D4" s="9">
+      <c r="E3" s="25">
         <v>2002</v>
       </c>
-      <c r="E4" s="9">
+      <c r="F3" s="25">
         <v>2003</v>
       </c>
-      <c r="F4" s="9">
+      <c r="G3" s="25">
         <v>2004</v>
       </c>
-      <c r="G4" s="9">
+      <c r="H3" s="25">
         <v>2005</v>
       </c>
-      <c r="H4" s="9">
+      <c r="I3" s="25">
         <v>2006</v>
       </c>
-      <c r="I4" s="9">
+      <c r="J3" s="25">
         <v>2007</v>
       </c>
-      <c r="J4" s="9">
+      <c r="K3" s="25">
         <v>2008</v>
       </c>
-      <c r="K4" s="9">
+      <c r="L3" s="25">
         <v>2009</v>
       </c>
-      <c r="L4" s="9">
+      <c r="M3" s="25">
         <v>2010</v>
       </c>
-      <c r="M4" s="9">
+      <c r="N3" s="25">
         <v>2011</v>
       </c>
-      <c r="N4" s="9">
+      <c r="O3" s="25">
         <v>2012</v>
       </c>
-      <c r="O4" s="9">
+      <c r="P3" s="25">
         <v>2013</v>
       </c>
-      <c r="P4" s="9">
+      <c r="Q3" s="25">
         <v>2014</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="R3" s="25">
         <v>2015</v>
       </c>
-      <c r="R4" s="9">
+      <c r="S3" s="25">
         <v>2016</v>
       </c>
-      <c r="S4" s="9">
+      <c r="T3" s="25">
         <v>2017</v>
       </c>
-      <c r="T4" s="9">
+      <c r="U3" s="25">
         <v>2018</v>
       </c>
-      <c r="U4" s="9">
+      <c r="V3" s="25">
         <v>2019</v>
       </c>
-      <c r="V4" s="9">
+      <c r="W3" s="25">
         <v>2020</v>
       </c>
-      <c r="W4" s="9">
+      <c r="X3" s="25">
         <v>2021</v>
       </c>
-      <c r="X4" s="9">
+      <c r="Y3" s="25">
         <v>2022</v>
       </c>
-      <c r="Y4" s="9">
+      <c r="Z3" s="25">
         <v>2023</v>
       </c>
-      <c r="Z4" s="9">
+      <c r="AA3" s="25">
         <v>2024</v>
       </c>
-      <c r="AA4" s="10">
+      <c r="AB3" s="25">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:29" ht="24" x14ac:dyDescent="0.2">
-      <c r="A5" s="11" t="s">
+    <row r="4" spans="1:30" ht="29.25" customHeight="1">
+      <c r="A4" s="36">
+        <v>271305</v>
+      </c>
+      <c r="B4" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="C4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="5">
+      <c r="H4" s="29">
         <v>67277.317999999999</v>
       </c>
-      <c r="H5" s="5">
+      <c r="I4" s="29">
         <v>98689.58</v>
       </c>
-      <c r="I5" s="5">
+      <c r="J4" s="29">
         <v>111528.11900000001</v>
       </c>
-      <c r="J5" s="5">
+      <c r="K4" s="29">
         <v>137006.79800000001</v>
       </c>
-      <c r="K5" s="5">
+      <c r="L4" s="29">
         <v>155761.28599999999</v>
       </c>
-      <c r="L5" s="5">
+      <c r="M4" s="29">
         <v>142881.68299999999</v>
       </c>
-      <c r="M5" s="5">
+      <c r="N4" s="29">
         <v>193694.47099999999</v>
       </c>
-      <c r="N5" s="5">
+      <c r="O4" s="29">
         <v>216338.23499999999</v>
       </c>
-      <c r="O5" s="5">
+      <c r="P4" s="29">
         <v>228154.32</v>
       </c>
-      <c r="P5" s="5">
+      <c r="Q4" s="29">
         <v>211426.478</v>
       </c>
-      <c r="Q5" s="5">
+      <c r="R4" s="29">
         <v>183802.598</v>
       </c>
-      <c r="R5" s="5">
+      <c r="S4" s="29">
         <v>213864.63699999999</v>
       </c>
-      <c r="S5" s="5">
+      <c r="T4" s="29">
         <v>256109.63200000001</v>
       </c>
-      <c r="T5" s="5">
+      <c r="U4" s="29">
         <v>283666.67700000003</v>
       </c>
-      <c r="U5" s="5">
+      <c r="V4" s="29">
         <v>285814.201</v>
       </c>
-      <c r="V5" s="5">
+      <c r="W4" s="29">
         <v>353584.35800000001</v>
       </c>
-      <c r="W5" s="5">
+      <c r="X4" s="29">
         <v>464117.34</v>
       </c>
-      <c r="X5" s="5">
+      <c r="Y4" s="29">
         <v>584561.42799999996</v>
       </c>
-      <c r="Y5" s="5">
+      <c r="Z4" s="29">
         <v>666529.56499999994</v>
       </c>
-      <c r="Z5" s="6">
+      <c r="AA4" s="29">
         <v>853726.72900000005</v>
       </c>
-      <c r="AA5" s="5">
+      <c r="AB4" s="29">
         <v>1169066</v>
       </c>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+    <row r="5" spans="1:30">
+      <c r="A5" s="37">
+        <v>271101</v>
+      </c>
+      <c r="B5" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="5">
+      <c r="C5" s="29">
         <v>26002</v>
       </c>
-      <c r="C6" s="5">
+      <c r="D5" s="29">
         <v>32647</v>
       </c>
-      <c r="D6" s="5">
+      <c r="E5" s="29">
         <v>34046</v>
       </c>
-      <c r="E6" s="5">
+      <c r="F5" s="29">
         <v>33952</v>
       </c>
-      <c r="F6" s="5">
+      <c r="G5" s="29">
         <v>34417</v>
       </c>
-      <c r="G6" s="5">
+      <c r="H5" s="29">
         <v>42061</v>
       </c>
-      <c r="H6" s="5">
+      <c r="I5" s="29">
         <v>50116</v>
       </c>
-      <c r="I6" s="5">
+      <c r="J5" s="29">
         <v>65723</v>
       </c>
-      <c r="J6" s="5">
+      <c r="K5" s="29">
         <v>95995</v>
       </c>
-      <c r="K6" s="5">
+      <c r="L5" s="29">
         <v>97037</v>
       </c>
-      <c r="L6" s="5">
+      <c r="M5" s="29">
         <v>87964</v>
       </c>
-      <c r="M6" s="5">
+      <c r="N5" s="29">
         <v>121153</v>
       </c>
-      <c r="N6" s="5">
+      <c r="O5" s="29">
         <v>133399</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="P5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="5">
+      <c r="Q5" s="29">
         <v>143528</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="R5" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="R6" s="5">
+      <c r="S5" s="29">
         <v>142579.33499999999</v>
       </c>
-      <c r="S6" s="5">
+      <c r="T5" s="29">
         <v>172385.182</v>
       </c>
-      <c r="T6" s="5">
+      <c r="U5" s="29">
         <v>192476.13200000001</v>
       </c>
-      <c r="U6" s="5">
+      <c r="V5" s="29">
         <v>194902.734</v>
       </c>
-      <c r="V6" s="5">
+      <c r="W5" s="29">
         <v>240824.08900000001</v>
       </c>
-      <c r="W6" s="5">
+      <c r="X5" s="29">
         <v>296797.14399999997</v>
       </c>
-      <c r="X6" s="5">
+      <c r="Y5" s="29">
         <v>387241.89600000001</v>
       </c>
-      <c r="Y6" s="5">
+      <c r="Z5" s="29">
         <v>429257.40500000003</v>
       </c>
-      <c r="Z6" s="5">
+      <c r="AA5" s="29">
         <v>473386</v>
       </c>
-      <c r="AA6" s="5">
+      <c r="AB5" s="29">
         <v>653759</v>
       </c>
     </row>
-    <row r="7" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A7" s="12" t="s">
+    <row r="6" spans="1:30">
+      <c r="A6" s="38">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="5">
+      <c r="C6" s="29">
         <v>2596</v>
       </c>
-      <c r="C7" s="5">
+      <c r="D6" s="29">
         <v>2446</v>
       </c>
-      <c r="D7" s="5">
+      <c r="E6" s="29">
         <v>3771</v>
       </c>
-      <c r="E7" s="5">
+      <c r="F6" s="29">
         <v>4804</v>
       </c>
-      <c r="F7" s="5">
+      <c r="G6" s="29">
         <v>3934</v>
       </c>
-      <c r="G7" s="5">
+      <c r="H6" s="29">
         <v>5102</v>
       </c>
-      <c r="H7" s="5">
+      <c r="I6" s="29">
         <v>5814</v>
       </c>
-      <c r="I7" s="5">
+      <c r="J6" s="29">
         <v>7608</v>
       </c>
-      <c r="J7" s="5">
+      <c r="K6" s="29">
         <v>14199</v>
       </c>
-      <c r="K7" s="5">
+      <c r="L6" s="29">
         <v>15604</v>
       </c>
-      <c r="L7" s="5">
+      <c r="M6" s="29">
         <v>16347</v>
       </c>
-      <c r="M7" s="5">
+      <c r="N6" s="29">
         <v>15823</v>
       </c>
-      <c r="N7" s="5">
+      <c r="O6" s="29">
         <v>18031</v>
       </c>
-      <c r="O7" s="5">
+      <c r="P6" s="29">
         <v>19785</v>
       </c>
-      <c r="P7" s="5">
+      <c r="Q6" s="29">
         <v>21522</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="R6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="R7" s="5">
+      <c r="S6" s="29">
         <v>20635.400000000001</v>
       </c>
-      <c r="S7" s="5">
+      <c r="T6" s="29">
         <v>20777.3</v>
       </c>
-      <c r="T7" s="5">
+      <c r="U6" s="29">
         <v>21808.3</v>
       </c>
-      <c r="U7" s="5">
+      <c r="V6" s="29">
         <v>23884.448</v>
       </c>
-      <c r="V7" s="5">
+      <c r="W6" s="29">
         <v>26711.080999999998</v>
       </c>
-      <c r="W7" s="5">
+      <c r="X6" s="29">
         <v>30520.842000000001</v>
       </c>
-      <c r="X7" s="5">
+      <c r="Y6" s="29">
         <v>39629.695</v>
       </c>
-      <c r="Y7" s="5">
+      <c r="Z6" s="29">
         <v>43472.502999999997</v>
       </c>
-      <c r="Z7" s="5">
+      <c r="AA6" s="29">
         <v>47715</v>
       </c>
-      <c r="AA7" s="5">
+      <c r="AB6" s="29">
         <v>53694</v>
       </c>
     </row>
-    <row r="8" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+    <row r="7" spans="1:30">
+      <c r="A7" s="38">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="C7" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="D7" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="E7" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="F7" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="G7" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="5">
+      <c r="H7" s="29">
         <v>12968.05</v>
       </c>
-      <c r="H8" s="5">
+      <c r="I7" s="29">
         <v>16206</v>
       </c>
-      <c r="I8" s="5">
+      <c r="J7" s="29">
         <v>20173</v>
       </c>
-      <c r="J8" s="5">
+      <c r="K7" s="29">
         <v>24800.1</v>
       </c>
-      <c r="K8" s="5">
+      <c r="L7" s="29">
         <v>26789.1</v>
       </c>
-      <c r="L8" s="5">
+      <c r="M7" s="29">
         <v>29045.5</v>
       </c>
-      <c r="M8" s="5">
+      <c r="N7" s="29">
         <v>34670.199999999997</v>
       </c>
-      <c r="N8" s="5">
+      <c r="O7" s="29">
         <v>37530.300000000003</v>
       </c>
-      <c r="O8" s="5">
+      <c r="P7" s="29">
         <v>41378.699999999997</v>
       </c>
-      <c r="P8" s="5">
+      <c r="Q7" s="29">
         <v>44404.4</v>
       </c>
-      <c r="Q8" s="5">
+      <c r="R7" s="29">
         <v>38815</v>
       </c>
-      <c r="R8" s="5">
+      <c r="S7" s="29">
         <v>42195.845000000001</v>
       </c>
-      <c r="S8" s="5">
+      <c r="T7" s="29">
         <v>46268.233999999997</v>
       </c>
-      <c r="T8" s="5">
+      <c r="U7" s="29">
         <v>48713.3</v>
       </c>
-      <c r="U8" s="5">
+      <c r="V7" s="29">
         <v>54679.218000000001</v>
       </c>
-      <c r="V8" s="5">
+      <c r="W7" s="29">
         <v>59609.428</v>
       </c>
-      <c r="W8" s="5">
+      <c r="X7" s="29">
         <v>65446.322</v>
       </c>
-      <c r="X8" s="5">
+      <c r="Y7" s="29">
         <v>86239.133000000002</v>
       </c>
-      <c r="Y8" s="5">
+      <c r="Z7" s="29">
         <v>95574.695000000007</v>
       </c>
-      <c r="Z8" s="5">
+      <c r="AA7" s="29">
         <v>109906</v>
       </c>
-      <c r="AA8" s="5">
+      <c r="AB7" s="29">
         <v>133051</v>
       </c>
     </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A9" s="11" t="s">
+    <row r="8" spans="1:30">
+      <c r="A8" s="38">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="5">
+      <c r="C8" s="29">
         <v>45984</v>
       </c>
-      <c r="C9" s="5">
+      <c r="D8" s="29">
         <v>56152</v>
       </c>
-      <c r="D9" s="5">
+      <c r="E8" s="29">
         <v>55972</v>
       </c>
-      <c r="E9" s="5">
+      <c r="F8" s="29">
         <v>56905</v>
       </c>
-      <c r="F9" s="5">
+      <c r="G8" s="29">
         <v>56987</v>
       </c>
-      <c r="G9" s="5">
+      <c r="H8" s="29">
         <v>69413</v>
       </c>
-      <c r="H9" s="5">
+      <c r="I8" s="29">
         <v>86954</v>
       </c>
-      <c r="I9" s="5">
+      <c r="J8" s="29">
         <v>111216</v>
       </c>
-      <c r="J9" s="5">
+      <c r="K8" s="29">
         <v>129386</v>
       </c>
-      <c r="K9" s="5">
+      <c r="L8" s="29">
         <v>133787</v>
       </c>
-      <c r="L9" s="5">
+      <c r="M8" s="29">
         <v>125053</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="N8" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="N9" s="5">
+      <c r="O8" s="29">
         <v>179714</v>
       </c>
-      <c r="O9" s="5">
+      <c r="P8" s="29">
         <v>196685</v>
       </c>
-      <c r="P9" s="5">
+      <c r="Q8" s="29">
         <v>196581</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="R8" s="29">
         <v>169079</v>
       </c>
-      <c r="R9" s="5">
+      <c r="S8" s="29">
         <v>200601.068</v>
       </c>
-      <c r="S9" s="5">
+      <c r="T8" s="29">
         <v>230679.93799999999</v>
       </c>
-      <c r="T9" s="5">
+      <c r="U8" s="29">
         <v>248227.11900000001</v>
       </c>
-      <c r="U9" s="5">
+      <c r="V8" s="29">
         <v>254296.728</v>
       </c>
-      <c r="V9" s="5">
+      <c r="W8" s="29">
         <v>320130.299</v>
       </c>
-      <c r="W9" s="5">
+      <c r="X8" s="29">
         <v>371814.913</v>
       </c>
-      <c r="X9" s="5">
+      <c r="Y8" s="29">
         <v>488513.587</v>
       </c>
-      <c r="Y9" s="5">
+      <c r="Z8" s="29">
         <v>536685.08200000005</v>
       </c>
-      <c r="Z9" s="5">
+      <c r="AA8" s="29">
         <v>604080.97900000005</v>
       </c>
-      <c r="AA9" s="5">
+      <c r="AB8" s="29">
         <v>805544</v>
       </c>
     </row>
-    <row r="10" spans="1:29" ht="24" x14ac:dyDescent="0.2">
-      <c r="A10" s="11" t="s">
+    <row r="9" spans="1:30" ht="25.5">
+      <c r="A9" s="39">
+        <v>271201</v>
+      </c>
+      <c r="B9" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="5">
+      <c r="C9" s="29">
         <v>44502</v>
       </c>
-      <c r="C10" s="5">
+      <c r="D9" s="29">
         <v>53119</v>
       </c>
-      <c r="D10" s="5">
+      <c r="E9" s="29">
         <v>52460</v>
       </c>
-      <c r="E10" s="5">
+      <c r="F9" s="29">
         <v>54774</v>
       </c>
-      <c r="F10" s="5">
+      <c r="G9" s="29">
         <v>58410</v>
       </c>
-      <c r="G10" s="5">
+      <c r="H9" s="29">
         <v>66451</v>
       </c>
-      <c r="H10" s="5">
+      <c r="I9" s="29">
         <v>102339</v>
       </c>
-      <c r="I10" s="5">
+      <c r="J9" s="29">
         <v>123599</v>
       </c>
-      <c r="J10" s="5">
+      <c r="K9" s="29">
         <v>173339</v>
       </c>
-      <c r="K10" s="5">
+      <c r="L9" s="29">
         <v>187636</v>
       </c>
-      <c r="L10" s="5">
+      <c r="M9" s="29">
         <v>196353</v>
       </c>
-      <c r="M10" s="5">
+      <c r="N9" s="29">
         <v>255125</v>
       </c>
-      <c r="N10" s="5">
+      <c r="O9" s="29">
         <v>308411</v>
       </c>
-      <c r="O10" s="5">
+      <c r="P9" s="29">
         <v>330409</v>
       </c>
-      <c r="P10" s="5">
+      <c r="Q9" s="29">
         <v>319549</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="R9" s="29">
         <v>262568</v>
       </c>
-      <c r="R10" s="5">
+      <c r="S9" s="29">
         <v>292480.201</v>
       </c>
-      <c r="S10" s="5">
+      <c r="T9" s="29">
         <v>383344.43599999999</v>
       </c>
-      <c r="T10" s="5">
+      <c r="U9" s="29">
         <v>407361.33399999997</v>
       </c>
-      <c r="U10" s="5">
+      <c r="V9" s="29">
         <v>452024.93099999998</v>
       </c>
-      <c r="V10" s="5">
+      <c r="W9" s="29">
         <v>508707.12</v>
       </c>
-      <c r="W10" s="5">
+      <c r="X9" s="29">
         <v>584229.33900000004</v>
       </c>
-      <c r="X10" s="5">
+      <c r="Y9" s="29">
         <v>771368.01</v>
       </c>
-      <c r="Y10" s="5">
+      <c r="Z9" s="29">
         <v>796088.16799999995</v>
       </c>
-      <c r="Z10" s="5">
+      <c r="AA9" s="29">
         <v>931948.93500000006</v>
       </c>
-      <c r="AA10" s="5">
+      <c r="AB9" s="29">
         <v>1166420</v>
       </c>
     </row>
-    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="11" t="s">
+    <row r="10" spans="1:30" ht="14.25" customHeight="1">
+      <c r="A10" s="39">
+        <v>271301</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="13">
+      <c r="C10" s="31">
         <v>1881</v>
       </c>
-      <c r="C11" s="13">
+      <c r="D10" s="31">
         <v>211</v>
       </c>
-      <c r="D11" s="13">
+      <c r="E10" s="31">
         <v>-4517</v>
       </c>
-      <c r="E11" s="13">
+      <c r="F10" s="31">
         <v>-1129</v>
       </c>
-      <c r="F11" s="13">
+      <c r="G10" s="31">
         <v>-138</v>
       </c>
-      <c r="G11" s="13">
+      <c r="H10" s="31">
         <v>-3939</v>
       </c>
-      <c r="H11" s="13">
+      <c r="I10" s="31">
         <v>463</v>
       </c>
-      <c r="I11" s="13">
+      <c r="J10" s="31">
         <v>7405</v>
       </c>
-      <c r="J11" s="13">
+      <c r="K10" s="31">
         <v>7618</v>
       </c>
-      <c r="K11" s="13">
+      <c r="L10" s="31">
         <v>-15531.5</v>
       </c>
-      <c r="L11" s="13">
+      <c r="M10" s="31">
         <v>-2215</v>
       </c>
-      <c r="M11" s="13">
+      <c r="N10" s="31">
         <v>5183</v>
       </c>
-      <c r="N11" s="13">
+      <c r="O10" s="31">
         <v>2092</v>
       </c>
-      <c r="O11" s="13">
+      <c r="P10" s="31">
         <v>-9411</v>
       </c>
-      <c r="P11" s="13">
+      <c r="Q10" s="31">
         <v>-8791</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="R10" s="31">
         <v>-49518</v>
       </c>
-      <c r="R11" s="13">
+      <c r="S10" s="31">
         <v>-24506.419000000002</v>
       </c>
-      <c r="S11" s="13">
+      <c r="T10" s="31">
         <v>41538.546999999999</v>
       </c>
-      <c r="T11" s="13">
+      <c r="U10" s="31">
         <v>28565.686000000002</v>
       </c>
-      <c r="U11" s="13">
+      <c r="V10" s="31">
         <v>62988.906999999999</v>
       </c>
-      <c r="V11" s="13">
+      <c r="W10" s="31">
         <v>83181.543999999994</v>
       </c>
-      <c r="W11" s="13">
+      <c r="X10" s="31">
         <v>96496.907000000007</v>
       </c>
-      <c r="X11" s="13">
+      <c r="Y10" s="31">
         <v>162583.98199999999</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Z10" s="31">
         <v>98188.649000000005</v>
       </c>
-      <c r="Z11" s="5">
+      <c r="AA10" s="29">
         <v>131987.573</v>
       </c>
-      <c r="AA11" s="5">
+      <c r="AB10" s="29">
         <v>208496</v>
       </c>
     </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A12" s="11" t="s">
+    <row r="11" spans="1:30">
+      <c r="A11" s="39">
+        <v>271401</v>
+      </c>
+      <c r="B11" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="13">
+      <c r="C11" s="31">
         <v>23754</v>
       </c>
-      <c r="C12" s="13">
+      <c r="D11" s="31">
         <v>33530</v>
       </c>
-      <c r="D12" s="13">
+      <c r="E11" s="31">
         <v>15194</v>
       </c>
-      <c r="E12" s="13">
+      <c r="F11" s="31">
         <v>17919</v>
       </c>
-      <c r="F12" s="13">
+      <c r="G11" s="31">
         <v>26989</v>
       </c>
-      <c r="G12" s="13">
+      <c r="H11" s="31">
         <v>22621</v>
       </c>
-      <c r="H12" s="13">
+      <c r="I11" s="31">
         <v>29453</v>
       </c>
-      <c r="I12" s="13">
+      <c r="J11" s="31">
         <v>37478</v>
       </c>
-      <c r="J12" s="13">
+      <c r="K11" s="31">
         <v>55850</v>
       </c>
-      <c r="K12" s="13">
+      <c r="L11" s="31">
         <v>71443</v>
       </c>
-      <c r="L12" s="13">
+      <c r="M11" s="31">
         <v>96930</v>
       </c>
-      <c r="M12" s="13">
+      <c r="N11" s="31">
         <v>127960</v>
       </c>
-      <c r="N12" s="13">
+      <c r="O11" s="31">
         <v>221728</v>
       </c>
-      <c r="O12" s="13">
+      <c r="P11" s="31">
         <v>321333</v>
       </c>
-      <c r="P12" s="13">
+      <c r="Q11" s="31">
         <v>314610</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="R11" s="31">
         <v>294251</v>
       </c>
-      <c r="R12" s="13">
+      <c r="S11" s="31">
         <v>307344.40600000002</v>
       </c>
-      <c r="S12" s="13">
+      <c r="T11" s="31">
         <v>286637</v>
       </c>
-      <c r="T12" s="13">
+      <c r="U11" s="31">
         <v>248271.70199999999</v>
       </c>
-      <c r="U12" s="13">
+      <c r="V11" s="31">
         <v>218386.98499999999</v>
       </c>
-      <c r="V12" s="13">
+      <c r="W11" s="31">
         <v>162785.89300000001</v>
       </c>
-      <c r="W12" s="13">
+      <c r="X11" s="31">
         <v>172115.77900000001</v>
       </c>
-      <c r="X12" s="13">
+      <c r="Y11" s="31">
         <v>231903.60800000001</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Z11" s="31">
         <v>220767.30799999999</v>
       </c>
-      <c r="Z12" s="5">
+      <c r="AA11" s="29">
         <v>376363.97600000002</v>
       </c>
-      <c r="AA12" s="5">
+      <c r="AB11" s="29">
         <v>526470</v>
       </c>
     </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A13" s="11" t="s">
+    <row r="12" spans="1:30">
+      <c r="A12" s="39">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="13">
+      <c r="C12" s="31">
         <v>63598</v>
       </c>
-      <c r="C13" s="13">
+      <c r="D12" s="31">
         <v>72988</v>
       </c>
-      <c r="D13" s="13">
+      <c r="E12" s="31">
         <v>54010</v>
       </c>
-      <c r="E13" s="13">
+      <c r="F12" s="31">
         <v>54027</v>
       </c>
-      <c r="F13" s="13">
+      <c r="G12" s="31">
         <v>62556</v>
       </c>
-      <c r="G13" s="13">
+      <c r="H12" s="31">
         <v>71726</v>
       </c>
-      <c r="H13" s="13">
+      <c r="I12" s="31">
         <v>90363</v>
       </c>
-      <c r="I13" s="13">
+      <c r="J12" s="31">
         <v>131125</v>
       </c>
-      <c r="J13" s="13">
+      <c r="K12" s="31">
         <v>174680</v>
       </c>
-      <c r="K13" s="13">
+      <c r="L12" s="31">
         <v>228702</v>
       </c>
-      <c r="L13" s="13">
+      <c r="M12" s="31">
         <v>256188</v>
       </c>
-      <c r="M13" s="13">
+      <c r="N12" s="31">
         <v>330322</v>
       </c>
-      <c r="N13" s="13">
+      <c r="O12" s="31">
         <v>474370</v>
       </c>
-      <c r="O13" s="13">
+      <c r="P12" s="31">
         <v>626331</v>
       </c>
-      <c r="P13" s="13">
+      <c r="Q12" s="31">
         <v>707137</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="R12" s="31">
         <v>655031</v>
       </c>
-      <c r="R13" s="13">
+      <c r="S12" s="31">
         <v>779183</v>
       </c>
-      <c r="S13" s="13">
+      <c r="T12" s="31">
         <v>692420.02500000002</v>
       </c>
-      <c r="T13" s="13">
+      <c r="U12" s="31">
         <v>731586.54700000002</v>
       </c>
-      <c r="U13" s="13">
+      <c r="V12" s="31">
         <v>699659.56900000002</v>
       </c>
-      <c r="V13" s="13">
+      <c r="W12" s="31">
         <v>549543.397</v>
       </c>
-      <c r="W13" s="13">
+      <c r="X12" s="31">
         <v>548378.46400000004</v>
       </c>
-      <c r="X13" s="13">
+      <c r="Y12" s="31">
         <v>660689.58700000006</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Z12" s="31">
         <v>736595.47</v>
       </c>
-      <c r="Z13" s="5">
+      <c r="AA12" s="29">
         <v>958183.59299999999</v>
       </c>
-      <c r="AA13" s="5">
+      <c r="AB12" s="29">
         <v>1126257</v>
       </c>
     </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A14" s="14" t="s">
+    <row r="13" spans="1:30">
+      <c r="A13" s="39">
+        <v>271304</v>
+      </c>
+      <c r="B13" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="15">
+      <c r="C13" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C14" s="15">
+      <c r="D13" s="32">
         <v>0.4</v>
       </c>
-      <c r="D14" s="15">
+      <c r="E13" s="32">
         <v>-7.9</v>
       </c>
-      <c r="E14" s="15">
+      <c r="F13" s="32">
         <v>2</v>
       </c>
-      <c r="F14" s="15">
+      <c r="G13" s="32">
         <v>-0.2</v>
       </c>
-      <c r="G14" s="15">
+      <c r="H13" s="32">
         <v>-5.5</v>
       </c>
-      <c r="H14" s="15">
+      <c r="I13" s="32">
         <v>0.4</v>
       </c>
-      <c r="I14" s="15">
+      <c r="J13" s="32">
         <v>6.2</v>
       </c>
-      <c r="J14" s="15">
+      <c r="K13" s="32">
         <v>4</v>
       </c>
-      <c r="K14" s="15">
+      <c r="L13" s="32">
         <v>-7.2</v>
       </c>
-      <c r="L14" s="15">
+      <c r="M13" s="32">
         <v>-1</v>
       </c>
-      <c r="M14" s="15">
+      <c r="N13" s="32">
         <v>2</v>
       </c>
-      <c r="N14" s="15">
+      <c r="O13" s="32">
         <v>0.6</v>
       </c>
-      <c r="O14" s="15">
+      <c r="P13" s="32">
         <v>-2.7</v>
       </c>
-      <c r="P14" s="15">
+      <c r="Q13" s="32">
         <v>-2.5</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="R13" s="32">
         <v>-14.1</v>
       </c>
-      <c r="R14" s="15">
+      <c r="S13" s="32">
         <v>-6.8</v>
       </c>
-      <c r="S14" s="15">
+      <c r="T13" s="32">
         <v>10.7</v>
       </c>
-      <c r="T14" s="15">
+      <c r="U13" s="32">
         <v>6.9</v>
       </c>
-      <c r="U14" s="15">
+      <c r="V13" s="32">
         <v>14.9</v>
       </c>
-      <c r="V14" s="15">
+      <c r="W13" s="32">
         <v>17.5</v>
       </c>
-      <c r="W14" s="15">
+      <c r="X13" s="32">
         <v>17.899999999999999</v>
       </c>
-      <c r="X14" s="15">
+      <c r="Y13" s="32">
         <v>23.4</v>
       </c>
-      <c r="Y14" s="15">
+      <c r="Z13" s="32">
         <v>12.7</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="AA13" s="33">
         <v>15.1</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AB13" s="33">
         <v>19.899999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A17" s="4" t="s">
+    <row r="16" spans="1:30">
+      <c r="A16" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="Z17" s="2"/>
-[...2 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="B16" s="26"/>
+      <c r="AA16" s="2"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
+      <c r="B17" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="B1:AB1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>