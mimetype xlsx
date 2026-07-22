--- v0 (2026-04-17)
+++ v1 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="рус" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="19">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
@@ -67,224 +67,237 @@
   <si>
     <t>144 478</t>
   </si>
   <si>
     <t>119 160</t>
   </si>
   <si>
     <t>22 465</t>
   </si>
   <si>
     <t>160 858</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Фонд заработной платы работников*</t>
   </si>
   <si>
     <t>* в 2006-2007 гг. указаны затраты на оплату труда, всего</t>
   </si>
   <si>
     <t>(-) нет данных</t>
   </si>
   <si>
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 2000- 2024 гг.</t>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 2000- 2025 гг.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -555,113 +568,106 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AD21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="5" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="27" width="11.140625" style="17" customWidth="1"/>
+    <col min="2" max="26" width="8.85546875" style="3" customWidth="1"/>
+    <col min="27" max="27" width="8.85546875" style="12" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" style="3" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="3" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" style="3" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A2" s="18" t="s">
+    <row r="2" spans="1:30" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="18"/>
-[...27 lines deleted...]
-      <c r="AD2" s="18"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
     </row>
     <row r="3" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="Y3" s="8"/>
-      <c r="Z3" s="8" t="s">
+      <c r="Z3" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="15"/>
+      <c r="AA3" s="24"/>
     </row>
     <row r="4" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="9"/>
       <c r="B4" s="10">
         <v>2000</v>
       </c>
       <c r="C4" s="10">
         <v>2001</v>
       </c>
       <c r="D4" s="10">
         <v>2002</v>
       </c>
       <c r="E4" s="10">
         <v>2003</v>
       </c>
       <c r="F4" s="10">
         <v>2004</v>
       </c>
       <c r="G4" s="10">
         <v>2005</v>
       </c>
       <c r="H4" s="10">
         <v>2006</v>
       </c>
       <c r="I4" s="10">
@@ -681,876 +687,898 @@
       </c>
       <c r="N4" s="10">
         <v>2012</v>
       </c>
       <c r="O4" s="10">
         <v>2013</v>
       </c>
       <c r="P4" s="10">
         <v>2014</v>
       </c>
       <c r="Q4" s="10">
         <v>2015</v>
       </c>
       <c r="R4" s="10">
         <v>2016</v>
       </c>
       <c r="S4" s="10">
         <v>2017</v>
       </c>
       <c r="T4" s="10">
         <v>2018</v>
       </c>
       <c r="U4" s="10">
         <v>2019</v>
       </c>
-      <c r="V4" s="11">
+      <c r="V4" s="10">
         <v>2020</v>
       </c>
       <c r="W4" s="10">
         <v>2021</v>
       </c>
-      <c r="X4" s="12">
+      <c r="X4" s="10">
         <v>2022</v>
       </c>
-      <c r="Y4" s="13">
+      <c r="Y4" s="10">
         <v>2023</v>
       </c>
-      <c r="Z4" s="13">
+      <c r="Z4" s="10">
         <v>2024</v>
       </c>
-      <c r="AA4" s="27"/>
+      <c r="AA4" s="21">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:30" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="C5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="20" t="s">
+      <c r="D5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="E5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="14">
         <v>67277.317999999999</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="14">
         <v>98689.58</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="14">
         <v>111528.11900000001</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="14">
         <v>137006.79800000001</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="14">
         <v>155761.28599999999</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="14">
         <v>142881.68299999999</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="14">
         <v>193694.47099999999</v>
       </c>
-      <c r="N5" s="20">
+      <c r="N5" s="14">
         <v>216338.23499999999</v>
       </c>
-      <c r="O5" s="20">
+      <c r="O5" s="14">
         <v>228154.32</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P5" s="14">
         <v>211426.478</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="Q5" s="14">
         <v>183802.598</v>
       </c>
-      <c r="R5" s="20">
+      <c r="R5" s="14">
         <v>213864.63699999999</v>
       </c>
-      <c r="S5" s="20">
+      <c r="S5" s="14">
         <v>256109.63200000001</v>
       </c>
-      <c r="T5" s="20">
+      <c r="T5" s="14">
         <v>283666.67700000003</v>
       </c>
-      <c r="U5" s="20">
+      <c r="U5" s="14">
         <v>285814.201</v>
       </c>
-      <c r="V5" s="20">
+      <c r="V5" s="14">
         <v>353584.35800000001</v>
       </c>
-      <c r="W5" s="20">
+      <c r="W5" s="14">
         <v>464117.34</v>
       </c>
-      <c r="X5" s="20">
+      <c r="X5" s="14">
         <v>584561.42799999996</v>
       </c>
-      <c r="Y5" s="20">
+      <c r="Y5" s="14">
         <v>666529.56499999994</v>
       </c>
-      <c r="Z5" s="20">
+      <c r="Z5" s="14">
         <v>853726.72900000005</v>
       </c>
-      <c r="AA5" s="15"/>
+      <c r="AA5" s="14">
+        <v>1169066</v>
+      </c>
     </row>
     <row r="6" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="14">
         <v>26002</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="14">
         <v>32647</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="14">
         <v>34046</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="14">
         <v>33952</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="14">
         <v>34417</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="14">
         <v>42061</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="14">
         <v>50116</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="14">
         <v>65723</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="14">
         <v>95995</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="14">
         <v>97037</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="14">
         <v>87964</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="14">
         <v>121153</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="14">
         <v>133399</v>
       </c>
-      <c r="O6" s="20" t="s">
+      <c r="O6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="14">
         <v>143528</v>
       </c>
-      <c r="Q6" s="20" t="s">
+      <c r="Q6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="14">
         <v>142579.33499999999</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="14">
         <v>172385.182</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="14">
         <v>192476.13200000001</v>
       </c>
-      <c r="U6" s="20">
+      <c r="U6" s="14">
         <v>194902.734</v>
       </c>
-      <c r="V6" s="20">
+      <c r="V6" s="14">
         <v>240824.08900000001</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W6" s="14">
         <v>296797.14399999997</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="14">
         <v>387241.89600000001</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="14">
         <v>429257.40500000003</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="14">
         <v>473386</v>
       </c>
-      <c r="AA6" s="15"/>
+      <c r="AA6" s="14">
+        <v>653759</v>
+      </c>
     </row>
     <row r="7" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="14">
         <v>2596</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="14">
         <v>2446</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="14">
         <v>3771</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="14">
         <v>4804</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="14">
         <v>3934</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="14">
         <v>5102</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="14">
         <v>5814</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="14">
         <v>7608</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="14">
         <v>14199</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="14">
         <v>15604</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="14">
         <v>16347</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="14">
         <v>15823</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="14">
         <v>18031</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="14">
         <v>19785</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="14">
         <v>21522</v>
       </c>
-      <c r="Q7" s="20" t="s">
+      <c r="Q7" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="14">
         <v>20635.400000000001</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="14">
         <v>20777.3</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="14">
         <v>21808.3</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="14">
         <v>23884.448</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="14">
         <v>26711.080999999998</v>
       </c>
-      <c r="W7" s="20">
+      <c r="W7" s="14">
         <v>30520.842000000001</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="14">
         <v>39629.695</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="14">
         <v>43472.502999999997</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="14">
         <v>47715</v>
       </c>
-      <c r="AA7" s="15"/>
+      <c r="AA7" s="14">
+        <v>53694</v>
+      </c>
     </row>
     <row r="8" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="20" t="s">
+      <c r="C8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="20" t="s">
+      <c r="D8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="E8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="20" t="s">
+      <c r="F8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="14">
         <v>12968.05</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="14">
         <v>16206</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="14">
         <v>20173</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="14">
         <v>24800.1</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="14">
         <v>26789.1</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="14">
         <v>29045.5</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="14">
         <v>34670.199999999997</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="14">
         <v>37530.300000000003</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="14">
         <v>41378.699999999997</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="14">
         <v>44404.4</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="14">
         <v>38815</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="14">
         <v>42195.845000000001</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="14">
         <v>46268.233999999997</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="14">
         <v>48713.3</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="14">
         <v>54679.218000000001</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="14">
         <v>59609.428</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="14">
         <v>65446.322</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="14">
         <v>86239.133000000002</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="14">
         <v>95574.695000000007</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="14">
         <v>109906</v>
       </c>
-      <c r="AA8" s="15"/>
+      <c r="AA8" s="14">
+        <v>133051</v>
+      </c>
     </row>
     <row r="9" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="14">
         <v>45984</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="14">
         <v>56152</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="14">
         <v>55972</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="14">
         <v>56905</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="14">
         <v>56987</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="14">
         <v>69413</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="14">
         <v>86954</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="14">
         <v>111216</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="14">
         <v>129386</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="14">
         <v>133787</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="14">
         <v>125053</v>
       </c>
-      <c r="M9" s="20" t="s">
+      <c r="M9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="14">
         <v>179714</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="14">
         <v>196685</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="14">
         <v>196581</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="14">
         <v>169079</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="14">
         <v>200601.068</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="14">
         <v>230679.93799999999</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="14">
         <v>248227.11900000001</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="14">
         <v>254296.728</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="14">
         <v>320130.299</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="14">
         <v>371814.913</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="14">
         <v>488513.587</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="14">
         <v>536685.08200000005</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="14">
         <v>604080.97900000005</v>
       </c>
-      <c r="AA9" s="15"/>
+      <c r="AA9" s="14">
+        <v>805544</v>
+      </c>
     </row>
     <row r="10" spans="1:30" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="14">
         <v>44502</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="14">
         <v>53119</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="14">
         <v>52460</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="14">
         <v>54774</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="14">
         <v>58410</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="14">
         <v>66451</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="14">
         <v>102339</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="14">
         <v>123599</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="14">
         <v>173339</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="14">
         <v>187636</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="14">
         <v>196353</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="14">
         <v>255125</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="14">
         <v>308411</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="14">
         <v>330409</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="14">
         <v>319549</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="14">
         <v>262568</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="14">
         <v>292480.201</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="14">
         <v>383344.43599999999</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="14">
         <v>407361.33399999997</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="14">
         <v>452024.93099999998</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="14">
         <v>508707.12</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="14">
         <v>584229.33900000004</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="14">
         <v>771368.01</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="14">
         <v>796088.16799999995</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="14">
         <v>931948.93500000006</v>
       </c>
-      <c r="AA10" s="15"/>
-[...2 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="AA10" s="14">
+        <v>1166420</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="17">
         <v>1881</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="17">
         <v>211</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="17">
         <v>-4517</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="17">
         <v>-1129</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="17">
         <v>-138</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="17">
         <v>-3939</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="17">
         <v>463</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="17">
         <v>7405</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="17">
         <v>7618</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="17">
         <v>-15531.5</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="17">
         <v>-2215</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="17">
         <v>5183</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="17">
         <v>2092</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="17">
         <v>-9411</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="17">
         <v>-8791</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="17">
         <v>-49518</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="17">
         <v>-24506.419000000002</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="17">
         <v>41538.546999999999</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="17">
         <v>28565.686000000002</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="17">
         <v>62988.906999999999</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="17">
         <v>83181.543999999994</v>
       </c>
-      <c r="W11" s="23">
+      <c r="W11" s="17">
         <v>96496.907000000007</v>
       </c>
-      <c r="X11" s="23">
+      <c r="X11" s="17">
         <v>162583.98199999999</v>
       </c>
-      <c r="Y11" s="23">
+      <c r="Y11" s="17">
         <v>98188.649000000005</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="14">
         <v>131987.573</v>
       </c>
-      <c r="AA11" s="15"/>
-[...2 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="AA11" s="14">
+        <v>208496</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="17">
         <v>23754</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="17">
         <v>33530</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="17">
         <v>15194</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="17">
         <v>17919</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="17">
         <v>26989</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="17">
         <v>22621</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="17">
         <v>29453</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="17">
         <v>37478</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="17">
         <v>55850</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="17">
         <v>71443</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="17">
         <v>96930</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="17">
         <v>127960</v>
       </c>
-      <c r="N12" s="23">
+      <c r="N12" s="17">
         <v>221728</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="17">
         <v>321333</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="17">
         <v>314610</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="17">
         <v>294251</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R12" s="17">
         <v>307344.40600000002</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="17">
         <v>286637</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="17">
         <v>248271.70199999999</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="17">
         <v>218386.98499999999</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="17">
         <v>162785.89300000001</v>
       </c>
-      <c r="W12" s="23">
+      <c r="W12" s="17">
         <v>172115.77900000001</v>
       </c>
-      <c r="X12" s="23">
+      <c r="X12" s="17">
         <v>231903.60800000001</v>
       </c>
-      <c r="Y12" s="23">
+      <c r="Y12" s="17">
         <v>220767.30799999999</v>
       </c>
-      <c r="Z12" s="20">
+      <c r="Z12" s="14">
         <v>376363.97600000002</v>
       </c>
-      <c r="AA12" s="15"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="AA12" s="14">
+        <v>526470</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="17">
         <v>63598</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="17">
         <v>72988</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="17">
         <v>54010</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="17">
         <v>54027</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="17">
         <v>62556</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="17">
         <v>71726</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="17">
         <v>90363</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="17">
         <v>131125</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="17">
         <v>174680</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="17">
         <v>228702</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="17">
         <v>256188</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="17">
         <v>330322</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="17">
         <v>474370</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="17">
         <v>626331</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="17">
         <v>707137</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="17">
         <v>655031</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="17">
         <v>779183</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="17">
         <v>692420.02500000002</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="17">
         <v>731586.54700000002</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="17">
         <v>699659.56900000002</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="17">
         <v>549543.397</v>
       </c>
-      <c r="W13" s="23">
+      <c r="W13" s="17">
         <v>548378.46400000004</v>
       </c>
-      <c r="X13" s="23">
+      <c r="X13" s="17">
         <v>660689.58700000006</v>
       </c>
-      <c r="Y13" s="23">
+      <c r="Y13" s="17">
         <v>736595.47</v>
       </c>
-      <c r="Z13" s="20">
+      <c r="Z13" s="14">
         <v>958183.59299999999</v>
       </c>
-      <c r="AA13" s="15"/>
-[...2 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="AA13" s="14">
+        <v>1126257</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="19">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="19">
         <v>0.4</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="19">
         <v>-7.9</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="19">
         <v>2</v>
       </c>
-      <c r="F14" s="25">
+      <c r="F14" s="19">
         <v>-0.2</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="19">
         <v>-5.5</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="19">
         <v>0.4</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="19">
         <v>6.2</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="19">
         <v>4</v>
       </c>
-      <c r="K14" s="25">
+      <c r="K14" s="19">
         <v>-7.2</v>
       </c>
-      <c r="L14" s="25">
+      <c r="L14" s="19">
         <v>-1</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="19">
         <v>2</v>
       </c>
-      <c r="N14" s="25">
+      <c r="N14" s="19">
         <v>0.6</v>
       </c>
-      <c r="O14" s="25">
+      <c r="O14" s="19">
         <v>-2.7</v>
       </c>
-      <c r="P14" s="25">
+      <c r="P14" s="19">
         <v>-2.5</v>
       </c>
-      <c r="Q14" s="25">
+      <c r="Q14" s="19">
         <v>-14.1</v>
       </c>
-      <c r="R14" s="25">
+      <c r="R14" s="19">
         <v>-6.8</v>
       </c>
-      <c r="S14" s="25">
+      <c r="S14" s="19">
         <v>10.7</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T14" s="19">
         <v>6.9</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U14" s="19">
         <v>14.9</v>
       </c>
-      <c r="V14" s="25">
+      <c r="V14" s="19">
         <v>17.5</v>
       </c>
-      <c r="W14" s="25">
+      <c r="W14" s="19">
         <v>17.899999999999999</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X14" s="19">
         <v>23.4</v>
       </c>
-      <c r="Y14" s="25">
+      <c r="Y14" s="19">
         <v>12.7</v>
       </c>
-      <c r="Z14" s="26">
+      <c r="Z14" s="20">
         <v>15.1</v>
       </c>
-      <c r="AA14" s="16"/>
+      <c r="AA14" s="20">
+        <v>19.899999999999999</v>
+      </c>
     </row>
     <row r="16" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
@@ -1580,52 +1608,53 @@
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.2">
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.2">
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="Z3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>рус</vt:lpstr>
     </vt:vector>