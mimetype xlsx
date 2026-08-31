--- v1 (2026-07-22)
+++ v2 (2026-08-31)
@@ -1,322 +1,670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="2000-2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="71">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
-    <t>млн.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>144 478</t>
   </si>
   <si>
     <t>119 160</t>
   </si>
   <si>
     <t>22 465</t>
   </si>
   <si>
     <t>160 858</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Фонд заработной платы работников*</t>
   </si>
   <si>
     <t>* в 2006-2007 гг. указаны затраты на оплату труда, всего</t>
   </si>
   <si>
     <t>(-) нет данных</t>
   </si>
   <si>
     <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 2000- 2025 гг.</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Публикуется по РК</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>+7 7152461069</t>
+  </si>
+  <si>
+    <t>a.moldagozhin@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Молдагожин Айтолла</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование показателя </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...23 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -561,1116 +909,1468 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD21"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AD2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.7109375" style="3" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="32" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="42.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" s="7" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="22" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:2" s="13" customFormat="1">
+      <c r="A2" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="13" customFormat="1">
+      <c r="A3" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="13" customFormat="1">
+      <c r="A4" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="13" customFormat="1">
+      <c r="A5" s="47"/>
+      <c r="B5" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="13" customFormat="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="13" customFormat="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="13" customFormat="1">
+      <c r="A8" s="47"/>
+      <c r="B8" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="13" customFormat="1">
+      <c r="A9" s="47"/>
+      <c r="B9" s="14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="13" customFormat="1">
+      <c r="A10" s="47"/>
+      <c r="B10" s="14" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="13" customFormat="1">
+      <c r="A11" s="47"/>
+      <c r="B11" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="13" customFormat="1">
+      <c r="A12" s="47"/>
+      <c r="B12" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="13" customFormat="1">
+      <c r="A13" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="13" customFormat="1" ht="114.75">
+      <c r="A14" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="13" customFormat="1">
+      <c r="A15" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="13" customFormat="1" ht="25.5">
+      <c r="A16" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="13" customFormat="1" ht="25.5">
+      <c r="A17" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="13" customFormat="1">
+      <c r="A18" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="K18" s="21"/>
+    </row>
+    <row r="19" spans="1:11" s="13" customFormat="1">
+      <c r="A19" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="K19" s="21"/>
+    </row>
+    <row r="20" spans="1:11" s="13" customFormat="1">
+      <c r="A20" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="13" customFormat="1">
+      <c r="A21" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="K21" s="21"/>
+    </row>
+    <row r="22" spans="1:11" s="13" customFormat="1">
+      <c r="A22" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="23">
+        <v>46217</v>
+      </c>
+      <c r="K23" s="32"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="23">
+        <v>46566</v>
+      </c>
+      <c r="K24" s="24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="K25" s="32"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="K26" s="24"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="K27" s="32"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="K28" s="24"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="27"/>
+      <c r="B29" s="28"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="K30" s="24"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="K31" s="32"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="K32" s="24"/>
+    </row>
+    <row r="33" spans="11:11">
+      <c r="K33" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="5"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="22"/>
-[...31 lines deleted...]
-      <c r="Z3" s="23" t="s">
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="7"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="7"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="7"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AE18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="2"/>
+    <col min="2" max="2" width="48.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="27" width="8.85546875" style="2" customWidth="1"/>
+    <col min="28" max="28" width="8.85546875" style="4" customWidth="1"/>
+    <col min="29" max="29" width="12.7109375" style="2" customWidth="1"/>
+    <col min="30" max="30" width="12.85546875" style="2" customWidth="1"/>
+    <col min="31" max="31" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="16.7109375" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="B1" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB2" s="50"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="34">
+        <v>2000</v>
+      </c>
+      <c r="D3" s="34">
+        <v>2001</v>
+      </c>
+      <c r="E3" s="34">
+        <v>2002</v>
+      </c>
+      <c r="F3" s="34">
+        <v>2003</v>
+      </c>
+      <c r="G3" s="34">
+        <v>2004</v>
+      </c>
+      <c r="H3" s="34">
+        <v>2005</v>
+      </c>
+      <c r="I3" s="34">
+        <v>2006</v>
+      </c>
+      <c r="J3" s="34">
+        <v>2007</v>
+      </c>
+      <c r="K3" s="34">
+        <v>2008</v>
+      </c>
+      <c r="L3" s="34">
+        <v>2009</v>
+      </c>
+      <c r="M3" s="34">
+        <v>2010</v>
+      </c>
+      <c r="N3" s="34">
+        <v>2011</v>
+      </c>
+      <c r="O3" s="34">
+        <v>2012</v>
+      </c>
+      <c r="P3" s="34">
+        <v>2013</v>
+      </c>
+      <c r="Q3" s="34">
+        <v>2014</v>
+      </c>
+      <c r="R3" s="34">
+        <v>2015</v>
+      </c>
+      <c r="S3" s="34">
+        <v>2016</v>
+      </c>
+      <c r="T3" s="34">
+        <v>2017</v>
+      </c>
+      <c r="U3" s="34">
+        <v>2018</v>
+      </c>
+      <c r="V3" s="34">
+        <v>2019</v>
+      </c>
+      <c r="W3" s="34">
+        <v>2020</v>
+      </c>
+      <c r="X3" s="34">
+        <v>2021</v>
+      </c>
+      <c r="Y3" s="34">
+        <v>2022</v>
+      </c>
+      <c r="Z3" s="34">
+        <v>2023</v>
+      </c>
+      <c r="AA3" s="34">
+        <v>2024</v>
+      </c>
+      <c r="AB3" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" ht="25.5">
+      <c r="A4" s="53">
+        <v>271305</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="40">
+        <v>67277.317999999999</v>
+      </c>
+      <c r="I4" s="40">
+        <v>98689.58</v>
+      </c>
+      <c r="J4" s="40">
+        <v>111528.11900000001</v>
+      </c>
+      <c r="K4" s="40">
+        <v>137006.79800000001</v>
+      </c>
+      <c r="L4" s="40">
+        <v>155761.28599999999</v>
+      </c>
+      <c r="M4" s="40">
+        <v>142881.68299999999</v>
+      </c>
+      <c r="N4" s="40">
+        <v>193694.47099999999</v>
+      </c>
+      <c r="O4" s="40">
+        <v>216338.23499999999</v>
+      </c>
+      <c r="P4" s="40">
+        <v>228154.32</v>
+      </c>
+      <c r="Q4" s="40">
+        <v>211426.478</v>
+      </c>
+      <c r="R4" s="40">
+        <v>183802.598</v>
+      </c>
+      <c r="S4" s="40">
+        <v>213864.63699999999</v>
+      </c>
+      <c r="T4" s="40">
+        <v>256109.63200000001</v>
+      </c>
+      <c r="U4" s="40">
+        <v>283666.67700000003</v>
+      </c>
+      <c r="V4" s="40">
+        <v>285814.201</v>
+      </c>
+      <c r="W4" s="40">
+        <v>353584.35800000001</v>
+      </c>
+      <c r="X4" s="40">
+        <v>464117.34</v>
+      </c>
+      <c r="Y4" s="40">
+        <v>584561.42799999996</v>
+      </c>
+      <c r="Z4" s="40">
+        <v>666529.56499999994</v>
+      </c>
+      <c r="AA4" s="40">
+        <v>853726.72900000005</v>
+      </c>
+      <c r="AB4" s="40">
+        <v>1169066</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="54">
+        <v>271101</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="40">
+        <v>26002</v>
+      </c>
+      <c r="D5" s="40">
+        <v>32647</v>
+      </c>
+      <c r="E5" s="40">
+        <v>34046</v>
+      </c>
+      <c r="F5" s="40">
+        <v>33952</v>
+      </c>
+      <c r="G5" s="40">
+        <v>34417</v>
+      </c>
+      <c r="H5" s="40">
+        <v>42061</v>
+      </c>
+      <c r="I5" s="40">
+        <v>50116</v>
+      </c>
+      <c r="J5" s="40">
+        <v>65723</v>
+      </c>
+      <c r="K5" s="40">
+        <v>95995</v>
+      </c>
+      <c r="L5" s="40">
+        <v>97037</v>
+      </c>
+      <c r="M5" s="40">
+        <v>87964</v>
+      </c>
+      <c r="N5" s="40">
+        <v>121153</v>
+      </c>
+      <c r="O5" s="40">
+        <v>133399</v>
+      </c>
+      <c r="P5" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="40">
+        <v>143528</v>
+      </c>
+      <c r="R5" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="S5" s="40">
+        <v>142579.33499999999</v>
+      </c>
+      <c r="T5" s="40">
+        <v>172385.182</v>
+      </c>
+      <c r="U5" s="40">
+        <v>192476.13200000001</v>
+      </c>
+      <c r="V5" s="40">
+        <v>194902.734</v>
+      </c>
+      <c r="W5" s="40">
+        <v>240824.08900000001</v>
+      </c>
+      <c r="X5" s="40">
+        <v>296797.14399999997</v>
+      </c>
+      <c r="Y5" s="40">
+        <v>387241.89600000001</v>
+      </c>
+      <c r="Z5" s="40">
+        <v>429257.40500000003</v>
+      </c>
+      <c r="AA5" s="40">
+        <v>473386</v>
+      </c>
+      <c r="AB5" s="40">
+        <v>653759</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="55">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="40">
+        <v>2596</v>
+      </c>
+      <c r="D6" s="40">
+        <v>2446</v>
+      </c>
+      <c r="E6" s="40">
+        <v>3771</v>
+      </c>
+      <c r="F6" s="40">
+        <v>4804</v>
+      </c>
+      <c r="G6" s="40">
+        <v>3934</v>
+      </c>
+      <c r="H6" s="40">
+        <v>5102</v>
+      </c>
+      <c r="I6" s="40">
+        <v>5814</v>
+      </c>
+      <c r="J6" s="40">
+        <v>7608</v>
+      </c>
+      <c r="K6" s="40">
+        <v>14199</v>
+      </c>
+      <c r="L6" s="40">
+        <v>15604</v>
+      </c>
+      <c r="M6" s="40">
+        <v>16347</v>
+      </c>
+      <c r="N6" s="40">
+        <v>15823</v>
+      </c>
+      <c r="O6" s="40">
+        <v>18031</v>
+      </c>
+      <c r="P6" s="40">
+        <v>19785</v>
+      </c>
+      <c r="Q6" s="40">
+        <v>21522</v>
+      </c>
+      <c r="R6" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="40">
+        <v>20635.400000000001</v>
+      </c>
+      <c r="T6" s="40">
+        <v>20777.3</v>
+      </c>
+      <c r="U6" s="40">
+        <v>21808.3</v>
+      </c>
+      <c r="V6" s="40">
+        <v>23884.448</v>
+      </c>
+      <c r="W6" s="40">
+        <v>26711.080999999998</v>
+      </c>
+      <c r="X6" s="40">
+        <v>30520.842000000001</v>
+      </c>
+      <c r="Y6" s="40">
+        <v>39629.695</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>43472.502999999997</v>
+      </c>
+      <c r="AA6" s="40">
+        <v>47715</v>
+      </c>
+      <c r="AB6" s="40">
+        <v>53694</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="55">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="40">
+        <v>12968.05</v>
+      </c>
+      <c r="I7" s="40">
+        <v>16206</v>
+      </c>
+      <c r="J7" s="40">
+        <v>20173</v>
+      </c>
+      <c r="K7" s="40">
+        <v>24800.1</v>
+      </c>
+      <c r="L7" s="40">
+        <v>26789.1</v>
+      </c>
+      <c r="M7" s="40">
+        <v>29045.5</v>
+      </c>
+      <c r="N7" s="40">
+        <v>34670.199999999997</v>
+      </c>
+      <c r="O7" s="40">
+        <v>37530.300000000003</v>
+      </c>
+      <c r="P7" s="40">
+        <v>41378.699999999997</v>
+      </c>
+      <c r="Q7" s="40">
+        <v>44404.4</v>
+      </c>
+      <c r="R7" s="40">
+        <v>38815</v>
+      </c>
+      <c r="S7" s="40">
+        <v>42195.845000000001</v>
+      </c>
+      <c r="T7" s="40">
+        <v>46268.233999999997</v>
+      </c>
+      <c r="U7" s="40">
+        <v>48713.3</v>
+      </c>
+      <c r="V7" s="40">
+        <v>54679.218000000001</v>
+      </c>
+      <c r="W7" s="40">
+        <v>59609.428</v>
+      </c>
+      <c r="X7" s="40">
+        <v>65446.322</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>86239.133000000002</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>95574.695000000007</v>
+      </c>
+      <c r="AA7" s="40">
+        <v>109906</v>
+      </c>
+      <c r="AB7" s="40">
+        <v>133051</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="55">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="24"/>
-[...297 lines deleted...]
-      <c r="Q7" s="14" t="s">
+      <c r="C8" s="40">
+        <v>45984</v>
+      </c>
+      <c r="D8" s="40">
+        <v>56152</v>
+      </c>
+      <c r="E8" s="40">
+        <v>55972</v>
+      </c>
+      <c r="F8" s="40">
+        <v>56905</v>
+      </c>
+      <c r="G8" s="40">
+        <v>56987</v>
+      </c>
+      <c r="H8" s="40">
+        <v>69413</v>
+      </c>
+      <c r="I8" s="40">
+        <v>86954</v>
+      </c>
+      <c r="J8" s="40">
+        <v>111216</v>
+      </c>
+      <c r="K8" s="40">
+        <v>129386</v>
+      </c>
+      <c r="L8" s="40">
+        <v>133787</v>
+      </c>
+      <c r="M8" s="40">
+        <v>125053</v>
+      </c>
+      <c r="N8" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="R7" s="14">
-[...31 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="O8" s="40">
+        <v>179714</v>
+      </c>
+      <c r="P8" s="40">
+        <v>196685</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>196581</v>
+      </c>
+      <c r="R8" s="40">
+        <v>169079</v>
+      </c>
+      <c r="S8" s="40">
+        <v>200601.068</v>
+      </c>
+      <c r="T8" s="40">
+        <v>230679.93799999999</v>
+      </c>
+      <c r="U8" s="40">
+        <v>248227.11900000001</v>
+      </c>
+      <c r="V8" s="40">
+        <v>254296.728</v>
+      </c>
+      <c r="W8" s="40">
+        <v>320130.299</v>
+      </c>
+      <c r="X8" s="40">
+        <v>371814.913</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>488513.587</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>536685.08200000005</v>
+      </c>
+      <c r="AA8" s="40">
+        <v>604080.97900000005</v>
+      </c>
+      <c r="AB8" s="40">
+        <v>805544</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="56">
+        <v>271201</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="40">
+        <v>44502</v>
+      </c>
+      <c r="D9" s="40">
+        <v>53119</v>
+      </c>
+      <c r="E9" s="40">
+        <v>52460</v>
+      </c>
+      <c r="F9" s="40">
+        <v>54774</v>
+      </c>
+      <c r="G9" s="40">
+        <v>58410</v>
+      </c>
+      <c r="H9" s="40">
+        <v>66451</v>
+      </c>
+      <c r="I9" s="40">
+        <v>102339</v>
+      </c>
+      <c r="J9" s="40">
+        <v>123599</v>
+      </c>
+      <c r="K9" s="40">
+        <v>173339</v>
+      </c>
+      <c r="L9" s="40">
+        <v>187636</v>
+      </c>
+      <c r="M9" s="40">
+        <v>196353</v>
+      </c>
+      <c r="N9" s="40">
+        <v>255125</v>
+      </c>
+      <c r="O9" s="40">
+        <v>308411</v>
+      </c>
+      <c r="P9" s="40">
+        <v>330409</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>319549</v>
+      </c>
+      <c r="R9" s="40">
+        <v>262568</v>
+      </c>
+      <c r="S9" s="40">
+        <v>292480.201</v>
+      </c>
+      <c r="T9" s="40">
+        <v>383344.43599999999</v>
+      </c>
+      <c r="U9" s="40">
+        <v>407361.33399999997</v>
+      </c>
+      <c r="V9" s="40">
+        <v>452024.93099999998</v>
+      </c>
+      <c r="W9" s="40">
+        <v>508707.12</v>
+      </c>
+      <c r="X9" s="40">
+        <v>584229.33900000004</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>771368.01</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>796088.16799999995</v>
+      </c>
+      <c r="AA9" s="40">
+        <v>931948.93500000006</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>1166420</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="35" customFormat="1">
+      <c r="A10" s="56">
+        <v>271301</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="42">
+        <v>1881</v>
+      </c>
+      <c r="D10" s="42">
+        <v>211</v>
+      </c>
+      <c r="E10" s="42">
+        <v>-4517</v>
+      </c>
+      <c r="F10" s="42">
+        <v>-1129</v>
+      </c>
+      <c r="G10" s="42">
+        <v>-138</v>
+      </c>
+      <c r="H10" s="42">
+        <v>-3939</v>
+      </c>
+      <c r="I10" s="42">
+        <v>463</v>
+      </c>
+      <c r="J10" s="42">
+        <v>7405</v>
+      </c>
+      <c r="K10" s="42">
+        <v>7618</v>
+      </c>
+      <c r="L10" s="42">
+        <v>-15531.5</v>
+      </c>
+      <c r="M10" s="42">
+        <v>-2215</v>
+      </c>
+      <c r="N10" s="42">
+        <v>5183</v>
+      </c>
+      <c r="O10" s="42">
+        <v>2092</v>
+      </c>
+      <c r="P10" s="42">
+        <v>-9411</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>-8791</v>
+      </c>
+      <c r="R10" s="42">
+        <v>-49518</v>
+      </c>
+      <c r="S10" s="42">
+        <v>-24506.419000000002</v>
+      </c>
+      <c r="T10" s="42">
+        <v>41538.546999999999</v>
+      </c>
+      <c r="U10" s="42">
+        <v>28565.686000000002</v>
+      </c>
+      <c r="V10" s="42">
+        <v>62988.906999999999</v>
+      </c>
+      <c r="W10" s="42">
+        <v>83181.543999999994</v>
+      </c>
+      <c r="X10" s="42">
+        <v>96496.907000000007</v>
+      </c>
+      <c r="Y10" s="42">
+        <v>162583.98199999999</v>
+      </c>
+      <c r="Z10" s="42">
+        <v>98188.649000000005</v>
+      </c>
+      <c r="AA10" s="40">
+        <v>131987.573</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>208496</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="35" customFormat="1">
+      <c r="A11" s="56">
+        <v>271401</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="42">
+        <v>23754</v>
+      </c>
+      <c r="D11" s="42">
+        <v>33530</v>
+      </c>
+      <c r="E11" s="42">
+        <v>15194</v>
+      </c>
+      <c r="F11" s="42">
+        <v>17919</v>
+      </c>
+      <c r="G11" s="42">
+        <v>26989</v>
+      </c>
+      <c r="H11" s="42">
+        <v>22621</v>
+      </c>
+      <c r="I11" s="42">
+        <v>29453</v>
+      </c>
+      <c r="J11" s="42">
+        <v>37478</v>
+      </c>
+      <c r="K11" s="42">
+        <v>55850</v>
+      </c>
+      <c r="L11" s="42">
+        <v>71443</v>
+      </c>
+      <c r="M11" s="42">
+        <v>96930</v>
+      </c>
+      <c r="N11" s="42">
+        <v>127960</v>
+      </c>
+      <c r="O11" s="42">
+        <v>221728</v>
+      </c>
+      <c r="P11" s="42">
+        <v>321333</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>314610</v>
+      </c>
+      <c r="R11" s="42">
+        <v>294251</v>
+      </c>
+      <c r="S11" s="42">
+        <v>307344.40600000002</v>
+      </c>
+      <c r="T11" s="42">
+        <v>286637</v>
+      </c>
+      <c r="U11" s="42">
+        <v>248271.70199999999</v>
+      </c>
+      <c r="V11" s="42">
+        <v>218386.98499999999</v>
+      </c>
+      <c r="W11" s="42">
+        <v>162785.89300000001</v>
+      </c>
+      <c r="X11" s="42">
+        <v>172115.77900000001</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>231903.60800000001</v>
+      </c>
+      <c r="Z11" s="42">
+        <v>220767.30799999999</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>376363.97600000002</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>526470</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="35" customFormat="1">
+      <c r="A12" s="56">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="42">
+        <v>63598</v>
+      </c>
+      <c r="D12" s="42">
+        <v>72988</v>
+      </c>
+      <c r="E12" s="42">
+        <v>54010</v>
+      </c>
+      <c r="F12" s="42">
+        <v>54027</v>
+      </c>
+      <c r="G12" s="42">
+        <v>62556</v>
+      </c>
+      <c r="H12" s="42">
+        <v>71726</v>
+      </c>
+      <c r="I12" s="42">
+        <v>90363</v>
+      </c>
+      <c r="J12" s="42">
+        <v>131125</v>
+      </c>
+      <c r="K12" s="42">
+        <v>174680</v>
+      </c>
+      <c r="L12" s="42">
+        <v>228702</v>
+      </c>
+      <c r="M12" s="42">
+        <v>256188</v>
+      </c>
+      <c r="N12" s="42">
+        <v>330322</v>
+      </c>
+      <c r="O12" s="42">
+        <v>474370</v>
+      </c>
+      <c r="P12" s="42">
+        <v>626331</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>707137</v>
+      </c>
+      <c r="R12" s="42">
+        <v>655031</v>
+      </c>
+      <c r="S12" s="42">
+        <v>779183</v>
+      </c>
+      <c r="T12" s="42">
+        <v>692420.02500000002</v>
+      </c>
+      <c r="U12" s="42">
+        <v>731586.54700000002</v>
+      </c>
+      <c r="V12" s="42">
+        <v>699659.56900000002</v>
+      </c>
+      <c r="W12" s="42">
+        <v>549543.397</v>
+      </c>
+      <c r="X12" s="42">
+        <v>548378.46400000004</v>
+      </c>
+      <c r="Y12" s="42">
+        <v>660689.58700000006</v>
+      </c>
+      <c r="Z12" s="42">
+        <v>736595.47</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>958183.59299999999</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>1126257</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="35" customFormat="1">
+      <c r="A13" s="56">
+        <v>271304</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D13" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="E13" s="43">
+        <v>-7.9</v>
+      </c>
+      <c r="F13" s="43">
+        <v>2</v>
+      </c>
+      <c r="G13" s="43">
+        <v>-0.2</v>
+      </c>
+      <c r="H13" s="43">
+        <v>-5.5</v>
+      </c>
+      <c r="I13" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="J13" s="43">
+        <v>6.2</v>
+      </c>
+      <c r="K13" s="43">
+        <v>4</v>
+      </c>
+      <c r="L13" s="43">
+        <v>-7.2</v>
+      </c>
+      <c r="M13" s="43">
+        <v>-1</v>
+      </c>
+      <c r="N13" s="43">
+        <v>2</v>
+      </c>
+      <c r="O13" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="P13" s="43">
+        <v>-2.7</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>-2.5</v>
+      </c>
+      <c r="R13" s="43">
+        <v>-14.1</v>
+      </c>
+      <c r="S13" s="43">
+        <v>-6.8</v>
+      </c>
+      <c r="T13" s="43">
+        <v>10.7</v>
+      </c>
+      <c r="U13" s="43">
+        <v>6.9</v>
+      </c>
+      <c r="V13" s="43">
+        <v>14.9</v>
+      </c>
+      <c r="W13" s="43">
+        <v>17.5</v>
+      </c>
+      <c r="X13" s="43">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>23.4</v>
+      </c>
+      <c r="Z13" s="43">
+        <v>12.7</v>
+      </c>
+      <c r="AA13" s="44">
+        <v>15.1</v>
+      </c>
+      <c r="AB13" s="44">
+        <v>19.899999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="B15" s="3"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+      <c r="AD15" s="37"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...645 lines deleted...]
-      <c r="V21" s="2"/>
+      <c r="B17" s="38"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:AD2"/>
-    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="B1:AE1"/>
+    <mergeCell ref="AA2:AB2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>