--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2490" yWindow="585" windowWidth="24390" windowHeight="11550"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="111">
   <si>
     <t>2003 year</t>
   </si>
   <si>
     <t>2004 year</t>
   </si>
   <si>
     <t>2005 year</t>
   </si>
   <si>
     <t>2006 year</t>
   </si>
   <si>
     <t>2007 year</t>
   </si>
   <si>
     <t>2008 year</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
@@ -344,50 +344,53 @@
     <t>Transport and communications</t>
   </si>
   <si>
     <t>Hostels and restaurants</t>
   </si>
   <si>
     <t>Financial activities</t>
   </si>
   <si>
     <t>Real estate tranactions, leases and provision of services to consumers</t>
   </si>
   <si>
     <t>Public administration</t>
   </si>
   <si>
     <t>Provision of public, social and personal services</t>
   </si>
   <si>
     <t>Health and social services provision</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>x</t>
+  </si>
+  <si>
+    <t>2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -477,51 +480,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -622,57 +625,66 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -938,103 +950,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AM47"/>
+  <dimension ref="A1:AO47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="1" customWidth="1"/>
     <col min="2" max="4" width="10.28515625" style="45" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="45" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="45" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="45" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.5703125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="11" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="27" width="12.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="11.28515625" style="1" customWidth="1"/>
     <col min="31" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="11.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="11.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="11" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="11.28515625" style="1" customWidth="1"/>
-    <col min="39" max="16384" width="9.140625" style="1"/>
+    <col min="39" max="39" width="9.140625" style="1"/>
+    <col min="40" max="40" width="12.85546875" style="1" customWidth="1"/>
+    <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="55"/>
-[...2 lines deleted...]
-      <c r="E1" s="55"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
       <c r="U1" s="14"/>
       <c r="V1" s="14"/>
       <c r="W1" s="14"/>
       <c r="X1" s="14"/>
       <c r="Y1" s="14"/>
     </row>
     <row r="2" spans="1:25" ht="25.5">
       <c r="A2" s="15"/>
       <c r="B2" s="16" t="s">
         <v>0</v>
@@ -1557,248 +1571,249 @@
       </c>
       <c r="E16" s="7">
         <v>120.9</v>
       </c>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:41">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="7">
         <v>313.89999999999998</v>
       </c>
       <c r="C17" s="7">
         <v>536.4</v>
       </c>
       <c r="D17" s="7">
         <v>1055.5999999999999</v>
       </c>
       <c r="E17" s="7">
         <v>184.4</v>
       </c>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14"/>
       <c r="R17" s="14"/>
       <c r="S17" s="14"/>
       <c r="T17" s="14"/>
       <c r="U17" s="14"/>
       <c r="V17" s="14"/>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
       <c r="Y17" s="14"/>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:41">
       <c r="A18" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="7">
         <v>212.7</v>
       </c>
       <c r="C18" s="7">
         <v>397.2</v>
       </c>
       <c r="D18" s="7">
         <v>575.29999999999995</v>
       </c>
       <c r="E18" s="7">
         <v>135.69999999999999</v>
       </c>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="14"/>
       <c r="U18" s="14"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
       <c r="Y18" s="14"/>
     </row>
-    <row r="19" spans="1:39" ht="25.5">
+    <row r="19" spans="1:41" ht="25.5">
       <c r="A19" s="21" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="11">
         <v>87.2</v>
       </c>
       <c r="C19" s="11">
         <v>398.1</v>
       </c>
       <c r="D19" s="11">
         <v>1486.5</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="14"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="14"/>
       <c r="R19" s="14"/>
       <c r="S19" s="14"/>
       <c r="T19" s="14"/>
       <c r="U19" s="14"/>
       <c r="V19" s="14"/>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:41">
       <c r="A20" s="22"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="14"/>
       <c r="S20" s="14"/>
       <c r="T20" s="14"/>
       <c r="U20" s="14"/>
       <c r="V20" s="14"/>
       <c r="W20" s="14"/>
       <c r="X20" s="14"/>
       <c r="Y20" s="14"/>
     </row>
-    <row r="21" spans="1:39">
-      <c r="A21" s="54" t="s">
+    <row r="21" spans="1:41">
+      <c r="A21" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="54"/>
-[...34 lines deleted...]
-      <c r="AK21" s="54"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="55"/>
+      <c r="P21" s="55"/>
+      <c r="Q21" s="55"/>
+      <c r="R21" s="55"/>
+      <c r="S21" s="55"/>
+      <c r="T21" s="55"/>
+      <c r="U21" s="55"/>
+      <c r="V21" s="55"/>
+      <c r="W21" s="55"/>
+      <c r="X21" s="55"/>
+      <c r="Y21" s="55"/>
+      <c r="Z21" s="55"/>
+      <c r="AA21" s="55"/>
+      <c r="AB21" s="55"/>
+      <c r="AC21" s="55"/>
+      <c r="AD21" s="55"/>
+      <c r="AE21" s="55"/>
+      <c r="AF21" s="55"/>
+      <c r="AG21" s="55"/>
+      <c r="AH21" s="55"/>
+      <c r="AI21" s="55"/>
+      <c r="AJ21" s="55"/>
+      <c r="AK21" s="55"/>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:41">
       <c r="A22" s="23"/>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="W22" s="25"/>
       <c r="AA22" s="25"/>
       <c r="AI22" s="26"/>
-      <c r="AM22" s="56" t="s">
+      <c r="AM22" s="54"/>
+      <c r="AO22" s="54" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="23" spans="1:39" ht="54.75" customHeight="1">
+    <row r="23" spans="1:41" ht="54.75" customHeight="1">
       <c r="A23" s="15"/>
       <c r="B23" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>23</v>
       </c>
@@ -1870,52 +1885,58 @@
       </c>
       <c r="AF23" s="17" t="s">
         <v>30</v>
       </c>
       <c r="AG23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AH23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="AI23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AJ23" s="17" t="s">
         <v>47</v>
       </c>
       <c r="AK23" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AL23" s="17" t="s">
         <v>108</v>
       </c>
       <c r="AM23" s="16" t="s">
         <v>23</v>
       </c>
+      <c r="AN23" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO23" s="16" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:41">
       <c r="A24" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="2">
         <v>34328.300000000003</v>
       </c>
       <c r="C24" s="2">
         <v>88</v>
       </c>
       <c r="D24" s="2">
         <v>37287.5</v>
       </c>
       <c r="E24" s="2">
         <v>103.9</v>
       </c>
       <c r="F24" s="2">
         <v>41278.800000000003</v>
       </c>
       <c r="G24" s="2">
         <v>103.2</v>
       </c>
       <c r="H24" s="2">
         <v>49505.2</v>
       </c>
       <c r="I24" s="3">
@@ -1989,103 +2010,113 @@
       </c>
       <c r="AF24" s="31" t="s">
         <v>49</v>
       </c>
       <c r="AG24" s="31">
         <v>110.5</v>
       </c>
       <c r="AH24" s="31">
         <v>368460.4</v>
       </c>
       <c r="AI24" s="31">
         <v>104.1</v>
       </c>
       <c r="AJ24" s="30">
         <v>443683.8</v>
       </c>
       <c r="AK24" s="3">
         <v>116.8</v>
       </c>
       <c r="AL24" s="46">
         <v>565406.69999999995</v>
       </c>
       <c r="AM24" s="47">
         <v>125.9</v>
       </c>
+      <c r="AN24" s="57">
+        <v>592394.80000000005</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:41">
       <c r="A25" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="5"/>
       <c r="E25" s="4"/>
       <c r="F25" s="5"/>
       <c r="G25" s="4"/>
       <c r="H25" s="7"/>
       <c r="I25" s="6"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="34"/>
       <c r="U25" s="34"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="9"/>
       <c r="Y25" s="9"/>
       <c r="Z25" s="9"/>
       <c r="AA25" s="9"/>
       <c r="AB25" s="9"/>
       <c r="AC25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AD25" s="34"/>
       <c r="AE25" s="34"/>
       <c r="AF25" s="34"/>
       <c r="AG25" s="34"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="35" t="s">
         <v>29</v>
       </c>
       <c r="AL25" s="48" t="s">
         <v>29</v>
       </c>
       <c r="AM25" s="49" t="s">
         <v>29</v>
       </c>
+      <c r="AN25" s="58"/>
+      <c r="AO25" s="61" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:41">
       <c r="A26" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="7">
         <v>8251.9</v>
       </c>
       <c r="C26" s="7">
         <v>81.099999999999994</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="7">
         <v>156</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="7">
         <v>89.1</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>52</v>
       </c>
       <c r="I26" s="7">
@@ -2159,52 +2190,58 @@
       </c>
       <c r="AF26" s="10">
         <v>159223.1</v>
       </c>
       <c r="AG26" s="10">
         <v>123.7</v>
       </c>
       <c r="AH26" s="10">
         <v>165760.6</v>
       </c>
       <c r="AI26" s="10">
         <v>98</v>
       </c>
       <c r="AJ26" s="9">
         <v>163092.5</v>
       </c>
       <c r="AK26" s="6">
         <v>95.4</v>
       </c>
       <c r="AL26" s="50">
         <v>121083</v>
       </c>
       <c r="AM26" s="51">
         <v>73.400000000000006</v>
       </c>
+      <c r="AN26" s="58">
+        <v>153230</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>121.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:41">
       <c r="A27" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="7">
         <v>11974.2</v>
       </c>
       <c r="C27" s="7">
         <v>85</v>
       </c>
       <c r="D27" s="7">
         <v>9500.9</v>
       </c>
       <c r="E27" s="7">
         <v>75.900000000000006</v>
       </c>
       <c r="F27" s="7">
         <v>7970.2</v>
       </c>
       <c r="G27" s="7">
         <v>78.2</v>
       </c>
       <c r="H27" s="7">
         <v>13530.9</v>
       </c>
       <c r="I27" s="7">
@@ -2278,52 +2315,58 @@
       </c>
       <c r="AF27" s="10">
         <v>42098.1</v>
       </c>
       <c r="AG27" s="10">
         <v>76</v>
       </c>
       <c r="AH27" s="10">
         <v>53531.5</v>
       </c>
       <c r="AI27" s="10">
         <v>119.7</v>
       </c>
       <c r="AJ27" s="9">
         <v>62475.4</v>
       </c>
       <c r="AK27" s="6">
         <v>113.2</v>
       </c>
       <c r="AL27" s="50">
         <v>111688.1</v>
       </c>
       <c r="AM27" s="51">
         <v>176.7</v>
       </c>
+      <c r="AN27" s="58">
+        <v>173705.3</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>149.80000000000001</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:41">
       <c r="A28" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="7">
         <v>265.39999999999998</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="7">
         <v>1960</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="7">
         <v>393.1</v>
       </c>
       <c r="G28" s="7">
         <v>18.7</v>
       </c>
       <c r="H28" s="7">
         <v>442.5</v>
       </c>
       <c r="I28" s="7">
@@ -2397,52 +2440,58 @@
       </c>
       <c r="AF28" s="10">
         <v>780.5</v>
       </c>
       <c r="AG28" s="10">
         <v>24.4</v>
       </c>
       <c r="AH28" s="10">
         <v>1264.3</v>
       </c>
       <c r="AI28" s="10">
         <v>152.5</v>
       </c>
       <c r="AJ28" s="9">
         <v>404.2</v>
       </c>
       <c r="AK28" s="6">
         <v>31</v>
       </c>
       <c r="AL28" s="50">
         <v>318.7</v>
       </c>
       <c r="AM28" s="51">
         <v>77.900000000000006</v>
       </c>
+      <c r="AN28" s="9">
+        <v>5611.8</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>1696.3</v>
+      </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:41">
       <c r="A29" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="7">
         <v>8090.7</v>
       </c>
       <c r="C29" s="7">
         <v>78.3</v>
       </c>
       <c r="D29" s="7">
         <v>4152.6000000000004</v>
       </c>
       <c r="E29" s="7">
         <v>49.1</v>
       </c>
       <c r="F29" s="7">
         <v>2584.8000000000002</v>
       </c>
       <c r="G29" s="7">
         <v>58</v>
       </c>
       <c r="H29" s="7">
         <v>3264.7</v>
       </c>
       <c r="I29" s="7">
@@ -2516,52 +2565,58 @@
       </c>
       <c r="AF29" s="10">
         <v>23232</v>
       </c>
       <c r="AG29" s="10">
         <v>90.3</v>
       </c>
       <c r="AH29" s="10">
         <v>23086.2</v>
       </c>
       <c r="AI29" s="10">
         <v>93.6</v>
       </c>
       <c r="AJ29" s="9">
         <v>32321.200000000001</v>
       </c>
       <c r="AK29" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="AL29" s="50">
         <v>56635.1</v>
       </c>
       <c r="AM29" s="51">
         <v>173.1</v>
       </c>
+      <c r="AN29" s="9">
+        <v>65048.1</v>
+      </c>
+      <c r="AO29" s="60">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="25.5">
+    <row r="30" spans="1:41" ht="25.5">
       <c r="A30" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="7">
         <v>1108.5</v>
       </c>
       <c r="C30" s="7">
         <v>178.3</v>
       </c>
       <c r="D30" s="7">
         <v>1160.4000000000001</v>
       </c>
       <c r="E30" s="7">
         <v>100.2</v>
       </c>
       <c r="F30" s="7">
         <v>900.9</v>
       </c>
       <c r="G30" s="7">
         <v>72.3</v>
       </c>
       <c r="H30" s="7">
         <v>3311.2</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -2635,52 +2690,58 @@
       </c>
       <c r="AF30" s="10">
         <v>8452.6</v>
       </c>
       <c r="AG30" s="10">
         <v>50.3</v>
       </c>
       <c r="AH30" s="10">
         <v>19069.400000000001</v>
       </c>
       <c r="AI30" s="10">
         <v>212.4</v>
       </c>
       <c r="AJ30" s="9">
         <v>16133.6</v>
       </c>
       <c r="AK30" s="6">
         <v>82.1</v>
       </c>
       <c r="AL30" s="50">
         <v>28591.7</v>
       </c>
       <c r="AM30" s="51">
         <v>175.1</v>
       </c>
+      <c r="AN30" s="9">
+        <v>27357.200000000001</v>
+      </c>
+      <c r="AO30" s="60">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="38.25">
+    <row r="31" spans="1:41" ht="38.25">
       <c r="A31" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="7">
         <v>2509.6</v>
       </c>
       <c r="C31" s="7">
         <v>80.099999999999994</v>
       </c>
       <c r="D31" s="7">
         <v>2227.8000000000002</v>
       </c>
       <c r="E31" s="7">
         <v>84.9</v>
       </c>
       <c r="F31" s="7">
         <v>4091.4</v>
       </c>
       <c r="G31" s="7">
         <v>171.2</v>
       </c>
       <c r="H31" s="7">
         <v>6512.5</v>
       </c>
       <c r="I31" s="7">
@@ -2754,52 +2815,58 @@
       </c>
       <c r="AF31" s="10">
         <v>9633</v>
       </c>
       <c r="AG31" s="10">
         <v>100</v>
       </c>
       <c r="AH31" s="10">
         <v>10111.6</v>
       </c>
       <c r="AI31" s="10">
         <v>98.8</v>
       </c>
       <c r="AJ31" s="9">
         <v>13616.4</v>
       </c>
       <c r="AK31" s="6">
         <v>130.6</v>
       </c>
       <c r="AL31" s="50">
         <v>26142.6</v>
       </c>
       <c r="AM31" s="51">
         <v>189.7</v>
       </c>
+      <c r="AN31" s="9">
+        <v>75688.2</v>
+      </c>
+      <c r="AO31" s="60">
+        <v>278.89999999999998</v>
+      </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:41">
       <c r="A32" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="7">
         <v>284</v>
       </c>
       <c r="C32" s="7">
         <v>67.7</v>
       </c>
       <c r="D32" s="7">
         <v>229.1</v>
       </c>
       <c r="E32" s="7">
         <v>77.2</v>
       </c>
       <c r="F32" s="7">
         <v>431.3</v>
       </c>
       <c r="G32" s="7">
         <v>175.4</v>
       </c>
       <c r="H32" s="7">
         <v>287.60000000000002</v>
       </c>
       <c r="I32" s="7">
@@ -2873,52 +2940,58 @@
       </c>
       <c r="AF32" s="10">
         <v>1195.4000000000001</v>
       </c>
       <c r="AG32" s="10">
         <v>33.700000000000003</v>
       </c>
       <c r="AH32" s="10">
         <v>598.20000000000005</v>
       </c>
       <c r="AI32" s="10">
         <v>47.1</v>
       </c>
       <c r="AJ32" s="9">
         <v>2041.4</v>
       </c>
       <c r="AK32" s="6">
         <v>331</v>
       </c>
       <c r="AL32" s="50">
         <v>3431.1</v>
       </c>
       <c r="AM32" s="51">
         <v>166.1</v>
       </c>
+      <c r="AN32" s="58">
+        <v>2674.3</v>
+      </c>
+      <c r="AO32" s="60">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="33" spans="1:39" ht="25.5">
+    <row r="33" spans="1:41" ht="25.5">
       <c r="A33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="7">
         <v>3848.8</v>
       </c>
       <c r="C33" s="7">
         <v>155</v>
       </c>
       <c r="D33" s="7">
         <v>1120.3</v>
       </c>
       <c r="E33" s="7">
         <v>27.9</v>
       </c>
       <c r="F33" s="7">
         <v>2809.5</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="H33" s="7">
         <v>1743.1</v>
       </c>
       <c r="I33" s="7">
@@ -2992,52 +3065,58 @@
       </c>
       <c r="AF33" s="10">
         <v>2990.6</v>
       </c>
       <c r="AG33" s="10">
         <v>136.80000000000001</v>
       </c>
       <c r="AH33" s="10">
         <v>3429.1</v>
       </c>
       <c r="AI33" s="10">
         <v>108</v>
       </c>
       <c r="AJ33" s="9">
         <v>3521.8</v>
       </c>
       <c r="AK33" s="6">
         <v>99.6</v>
       </c>
       <c r="AL33" s="50">
         <v>2790.2</v>
       </c>
       <c r="AM33" s="51">
         <v>78.3</v>
       </c>
+      <c r="AN33" s="58">
+        <v>4584.8999999999996</v>
+      </c>
+      <c r="AO33" s="60">
+        <v>158.30000000000001</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:41">
       <c r="A34" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="7">
         <v>1846.8</v>
       </c>
       <c r="C34" s="7">
         <v>46.1</v>
       </c>
       <c r="D34" s="7">
         <v>2001</v>
       </c>
       <c r="E34" s="7">
         <v>103.7</v>
       </c>
       <c r="F34" s="7">
         <v>2747.7</v>
       </c>
       <c r="G34" s="7">
         <v>128</v>
       </c>
       <c r="H34" s="7">
         <v>6227.5</v>
       </c>
       <c r="I34" s="7" t="s">
@@ -3111,52 +3190,58 @@
       </c>
       <c r="AF34" s="10">
         <v>51454</v>
       </c>
       <c r="AG34" s="10">
         <v>166.4</v>
       </c>
       <c r="AH34" s="6">
         <v>52891.6</v>
       </c>
       <c r="AI34" s="6">
         <v>96.8</v>
       </c>
       <c r="AJ34" s="9">
         <v>118005.6</v>
       </c>
       <c r="AK34" s="6">
         <v>216.4</v>
       </c>
       <c r="AL34" s="50">
         <v>185946.8</v>
       </c>
       <c r="AM34" s="51">
         <v>155.69999999999999</v>
       </c>
+      <c r="AN34" s="58">
+        <v>127534</v>
+      </c>
+      <c r="AO34" s="60">
+        <v>66.099999999999994</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="25.5">
+    <row r="35" spans="1:41" ht="25.5">
       <c r="A35" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="7">
         <v>76.400000000000006</v>
       </c>
       <c r="C35" s="7">
         <v>76.900000000000006</v>
       </c>
       <c r="D35" s="7">
         <v>3.3</v>
       </c>
       <c r="E35" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F35" s="7">
         <v>112.1</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="H35" s="7">
         <v>33.200000000000003</v>
       </c>
       <c r="I35" s="7">
@@ -3230,52 +3315,58 @@
       </c>
       <c r="AF35" s="10">
         <v>174.5</v>
       </c>
       <c r="AG35" s="10">
         <v>103.7</v>
       </c>
       <c r="AH35" s="6">
         <v>2238.6</v>
       </c>
       <c r="AI35" s="6">
         <v>1207.9000000000001</v>
       </c>
       <c r="AJ35" s="9">
         <v>3039.1</v>
       </c>
       <c r="AK35" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="AL35" s="50">
         <v>2391.5</v>
       </c>
       <c r="AM35" s="51">
         <v>77.8</v>
       </c>
+      <c r="AN35" s="58">
+        <v>807.3</v>
+      </c>
+      <c r="AO35" s="60">
+        <v>32.5</v>
+      </c>
     </row>
-    <row r="36" spans="1:39">
+    <row r="36" spans="1:41">
       <c r="A36" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="7">
         <v>1272.5</v>
       </c>
       <c r="C36" s="7">
         <v>72.5</v>
       </c>
       <c r="D36" s="7">
         <v>1964.7</v>
       </c>
       <c r="E36" s="7">
         <v>147.80000000000001</v>
       </c>
       <c r="F36" s="7">
         <v>1802.1</v>
       </c>
       <c r="G36" s="7">
         <v>85.5</v>
       </c>
       <c r="H36" s="7">
         <v>2740</v>
       </c>
       <c r="I36" s="7">
@@ -3349,52 +3440,58 @@
       </c>
       <c r="AF36" s="10">
         <v>2113.6999999999998</v>
       </c>
       <c r="AG36" s="10">
         <v>21.3</v>
       </c>
       <c r="AH36" s="6">
         <v>834.6</v>
       </c>
       <c r="AI36" s="6">
         <v>37.200000000000003</v>
       </c>
       <c r="AJ36" s="9">
         <v>1531.3</v>
       </c>
       <c r="AK36" s="6">
         <v>178</v>
       </c>
       <c r="AL36" s="50">
         <v>2004.7</v>
       </c>
       <c r="AM36" s="51">
         <v>129.4</v>
       </c>
+      <c r="AN36" s="58">
+        <v>6931.9</v>
+      </c>
+      <c r="AO36" s="60">
+        <v>333.1</v>
+      </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:41">
       <c r="A37" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="7">
         <v>404.3</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="7">
         <v>330</v>
       </c>
       <c r="E37" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="F37" s="7">
         <v>645.79999999999995</v>
       </c>
       <c r="G37" s="7">
         <v>182.4</v>
       </c>
       <c r="H37" s="7">
         <v>440.1</v>
       </c>
       <c r="I37" s="7">
@@ -3468,52 +3565,58 @@
       </c>
       <c r="AF37" s="10">
         <v>515.6</v>
       </c>
       <c r="AG37" s="10">
         <v>53.6</v>
       </c>
       <c r="AH37" s="6">
         <v>549</v>
       </c>
       <c r="AI37" s="6">
         <v>100.3</v>
       </c>
       <c r="AJ37" s="9">
         <v>1080.4000000000001</v>
       </c>
       <c r="AK37" s="6">
         <v>190.9</v>
       </c>
       <c r="AL37" s="50">
         <v>1037.9000000000001</v>
       </c>
       <c r="AM37" s="51">
         <v>94.9</v>
       </c>
+      <c r="AN37" s="58">
+        <v>1228.3</v>
+      </c>
+      <c r="AO37" s="60">
+        <v>114</v>
+      </c>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:41">
       <c r="A38" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="7">
         <v>2955</v>
       </c>
       <c r="C38" s="7">
         <v>90.4</v>
       </c>
       <c r="D38" s="7">
         <v>3344.2</v>
       </c>
       <c r="E38" s="7">
         <v>108.3</v>
       </c>
       <c r="F38" s="7">
         <v>5222.7</v>
       </c>
       <c r="G38" s="7">
         <v>145.5</v>
       </c>
       <c r="H38" s="7">
         <v>3549.8</v>
       </c>
       <c r="I38" s="7">
@@ -3587,52 +3690,58 @@
       </c>
       <c r="AF38" s="10">
         <v>48502.1</v>
       </c>
       <c r="AG38" s="10">
         <v>121.5</v>
       </c>
       <c r="AH38" s="6">
         <v>60487.8</v>
       </c>
       <c r="AI38" s="6">
         <v>117.4</v>
       </c>
       <c r="AJ38" s="9">
         <v>47770</v>
       </c>
       <c r="AK38" s="6">
         <v>76.599999999999994</v>
       </c>
       <c r="AL38" s="50">
         <v>59326.5</v>
       </c>
       <c r="AM38" s="51">
         <v>122.7</v>
       </c>
+      <c r="AN38" s="58">
+        <v>64381.8</v>
+      </c>
+      <c r="AO38" s="60">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="25.5">
+    <row r="39" spans="1:41" ht="25.5">
       <c r="A39" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="7">
         <v>130.69999999999999</v>
       </c>
       <c r="C39" s="7">
         <v>109.1</v>
       </c>
       <c r="D39" s="7">
         <v>364.6</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="F39" s="7">
         <v>71.7</v>
       </c>
       <c r="G39" s="7">
         <v>18.3</v>
       </c>
       <c r="H39" s="7">
         <v>37</v>
       </c>
       <c r="I39" s="7">
@@ -3706,52 +3815,58 @@
       </c>
       <c r="AF39" s="10">
         <v>175.5</v>
       </c>
       <c r="AG39" s="10">
         <v>92.5</v>
       </c>
       <c r="AH39" s="6">
         <v>415.3</v>
       </c>
       <c r="AI39" s="6">
         <v>222.9</v>
       </c>
       <c r="AJ39" s="9">
         <v>78.7</v>
       </c>
       <c r="AK39" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="AL39" s="50">
         <v>237.5</v>
       </c>
       <c r="AM39" s="51">
         <v>298.2</v>
       </c>
+      <c r="AN39" s="58">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="AO39" s="60">
+        <v>59.3</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="25.5">
+    <row r="40" spans="1:41" ht="25.5">
       <c r="A40" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="7">
         <v>50.8</v>
       </c>
       <c r="C40" s="7">
         <v>129.30000000000001</v>
       </c>
       <c r="D40" s="7">
         <v>32.700000000000003</v>
       </c>
       <c r="E40" s="7">
         <v>61.6</v>
       </c>
       <c r="F40" s="7">
         <v>52.4</v>
       </c>
       <c r="G40" s="7">
         <v>149.30000000000001</v>
       </c>
       <c r="H40" s="7">
         <v>17.7</v>
       </c>
       <c r="I40" s="7">
@@ -3825,52 +3940,58 @@
       </c>
       <c r="AF40" s="10">
         <v>208.8</v>
       </c>
       <c r="AG40" s="10">
         <v>18.399999999999999</v>
       </c>
       <c r="AH40" s="6">
         <v>186</v>
       </c>
       <c r="AI40" s="6">
         <v>83.8</v>
       </c>
       <c r="AJ40" s="9">
         <v>720.5</v>
       </c>
       <c r="AK40" s="6">
         <v>375.9</v>
       </c>
       <c r="AL40" s="50">
         <v>683.9</v>
       </c>
       <c r="AM40" s="51">
         <v>93.8</v>
       </c>
+      <c r="AN40" s="58">
+        <v>852.5</v>
+      </c>
+      <c r="AO40" s="60">
+        <v>120.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="25.5">
+    <row r="41" spans="1:41" ht="25.5">
       <c r="A41" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="7">
         <v>68.599999999999994</v>
       </c>
       <c r="C41" s="7">
         <v>46.6</v>
       </c>
       <c r="D41" s="7">
         <v>466.9</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="7">
         <v>1223.0999999999999</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>80</v>
       </c>
       <c r="H41" s="7">
         <v>326.10000000000002</v>
       </c>
       <c r="I41" s="7">
@@ -3944,52 +4065,58 @@
       </c>
       <c r="AF41" s="10">
         <v>1420.3</v>
       </c>
       <c r="AG41" s="10" t="s">
         <v>84</v>
       </c>
       <c r="AH41" s="6">
         <v>2667</v>
       </c>
       <c r="AI41" s="6">
         <v>176.8</v>
       </c>
       <c r="AJ41" s="9">
         <v>12693.7</v>
       </c>
       <c r="AK41" s="6">
         <v>461.6</v>
       </c>
       <c r="AL41" s="50">
         <v>8854.2000000000007</v>
       </c>
       <c r="AM41" s="51">
         <v>68.900000000000006</v>
       </c>
+      <c r="AN41" s="58">
+        <v>9649</v>
+      </c>
+      <c r="AO41" s="60">
+        <v>105</v>
+      </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:41">
       <c r="A42" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7">
         <v>1611.2</v>
       </c>
       <c r="C42" s="7">
         <v>142.4</v>
       </c>
       <c r="D42" s="7">
         <v>3048.1</v>
       </c>
       <c r="E42" s="7">
         <v>181</v>
       </c>
       <c r="F42" s="7">
         <v>3664.9</v>
       </c>
       <c r="G42" s="7">
         <v>112.1</v>
       </c>
       <c r="H42" s="7">
         <v>2356.3000000000002</v>
       </c>
       <c r="I42" s="7">
@@ -4063,52 +4190,58 @@
       </c>
       <c r="AF42" s="10">
         <v>9925.6</v>
       </c>
       <c r="AG42" s="10">
         <v>103.1</v>
       </c>
       <c r="AH42" s="6">
         <v>12117</v>
       </c>
       <c r="AI42" s="6">
         <v>115</v>
       </c>
       <c r="AJ42" s="9">
         <v>10069.700000000001</v>
       </c>
       <c r="AK42" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="AL42" s="50">
         <v>22319.1</v>
       </c>
       <c r="AM42" s="51">
         <v>219</v>
       </c>
+      <c r="AN42" s="58">
+        <v>16091.5</v>
+      </c>
+      <c r="AO42" s="60">
+        <v>69.5</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="25.5">
+    <row r="43" spans="1:41" ht="25.5">
       <c r="A43" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="7">
         <v>946.6</v>
       </c>
       <c r="C43" s="7">
         <v>157</v>
       </c>
       <c r="D43" s="7">
         <v>790.9</v>
       </c>
       <c r="E43" s="7">
         <v>80</v>
       </c>
       <c r="F43" s="7">
         <v>1296.2</v>
       </c>
       <c r="G43" s="7">
         <v>152.69999999999999</v>
       </c>
       <c r="H43" s="7">
         <v>3254.7</v>
       </c>
       <c r="I43" s="7" t="s">
@@ -4182,52 +4315,58 @@
       </c>
       <c r="AF43" s="10">
         <v>11340.3</v>
       </c>
       <c r="AG43" s="10">
         <v>73</v>
       </c>
       <c r="AH43" s="6">
         <v>7769.2</v>
       </c>
       <c r="AI43" s="6">
         <v>64.5</v>
       </c>
       <c r="AJ43" s="9">
         <v>12244.4</v>
       </c>
       <c r="AK43" s="6">
         <v>152.9</v>
       </c>
       <c r="AL43" s="50">
         <v>16968.2</v>
       </c>
       <c r="AM43" s="51">
         <v>136.9</v>
       </c>
+      <c r="AN43" s="58">
+        <v>26259.4</v>
+      </c>
+      <c r="AO43" s="60">
+        <v>149.1</v>
+      </c>
     </row>
-    <row r="44" spans="1:39">
+    <row r="44" spans="1:41">
       <c r="A44" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="7">
         <v>343.8</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="7">
         <v>562.1</v>
       </c>
       <c r="E44" s="7">
         <v>156.5</v>
       </c>
       <c r="F44" s="7">
         <v>269.10000000000002</v>
       </c>
       <c r="G44" s="7">
         <v>44.6</v>
       </c>
       <c r="H44" s="7">
         <v>125.5</v>
       </c>
       <c r="I44" s="7">
@@ -4301,52 +4440,58 @@
       </c>
       <c r="AF44" s="10">
         <v>1811.8</v>
       </c>
       <c r="AG44" s="10">
         <v>64</v>
       </c>
       <c r="AH44" s="6">
         <v>4342</v>
       </c>
       <c r="AI44" s="6">
         <v>225.7</v>
       </c>
       <c r="AJ44" s="9">
         <v>5262.9</v>
       </c>
       <c r="AK44" s="6">
         <v>117.6</v>
       </c>
       <c r="AL44" s="50">
         <v>26444.1</v>
       </c>
       <c r="AM44" s="51">
         <v>496.5</v>
       </c>
+      <c r="AN44" s="58">
+        <v>4272</v>
+      </c>
+      <c r="AO44" s="60">
+        <v>15.6</v>
+      </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:41">
       <c r="A45" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="11">
         <v>262.7</v>
       </c>
       <c r="C45" s="11">
         <v>49.2</v>
       </c>
       <c r="D45" s="11">
         <v>77.099999999999994</v>
       </c>
       <c r="E45" s="11">
         <v>28.1</v>
       </c>
       <c r="F45" s="11">
         <v>98.8</v>
       </c>
       <c r="G45" s="11">
         <v>119.3</v>
       </c>
       <c r="H45" s="11">
         <v>75.7</v>
       </c>
       <c r="I45" s="11">
@@ -4420,100 +4565,109 @@
       </c>
       <c r="AF45" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AG45" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AH45" s="38">
         <v>643.20000000000005</v>
       </c>
       <c r="AI45" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AJ45" s="38">
         <v>56.4</v>
       </c>
       <c r="AK45" s="38">
         <v>8.5</v>
       </c>
       <c r="AL45" s="52" t="s">
         <v>109</v>
       </c>
       <c r="AM45" s="53">
         <v>350.4</v>
       </c>
+      <c r="AN45" s="59">
+        <v>46.4</v>
+      </c>
+      <c r="AO45" s="53">
+        <v>22.4</v>
+      </c>
     </row>
-    <row r="46" spans="1:39">
+    <row r="46" spans="1:41">
       <c r="A46" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="42"/>
       <c r="I46" s="41"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:41">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A21:AK21"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4522,85 +4676,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>