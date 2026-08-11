--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1695" yWindow="3660" windowWidth="25545" windowHeight="15330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in fixed capital physical volume indices  </t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
@@ -76,51 +76,51 @@
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -142,66 +142,60 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
@@ -332,50 +326,59 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -459,65 +462,67 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -791,124 +796,127 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:W19"/>
+  <dimension ref="A2:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:X3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="7" style="1" customWidth="1"/>
     <col min="8" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.42578125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:24">
+      <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="42"/>
-[...17 lines deleted...]
-      <c r="T2" s="43"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
     </row>
-    <row r="3" spans="1:23">
-      <c r="A3" s="44" t="s">
+    <row r="3" spans="1:24">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="44"/>
-[...20 lines deleted...]
-      <c r="W3" s="45"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="32"/>
       <c r="B4" s="34">
         <v>2003</v>
       </c>
       <c r="C4" s="34">
         <v>2004</v>
       </c>
       <c r="D4" s="34">
         <v>2005</v>
       </c>
       <c r="E4" s="34">
         <v>2006</v>
       </c>
       <c r="F4" s="34">
         <v>2007</v>
       </c>
       <c r="G4" s="35">
         <v>2008</v>
       </c>
       <c r="H4" s="35">
         <v>2009</v>
       </c>
       <c r="I4" s="36">
         <v>2010</v>
       </c>
@@ -932,52 +940,55 @@
       </c>
       <c r="P4" s="37">
         <v>2017</v>
       </c>
       <c r="Q4" s="37">
         <v>2018</v>
       </c>
       <c r="R4" s="38">
         <v>2019</v>
       </c>
       <c r="S4" s="38">
         <v>2020</v>
       </c>
       <c r="T4" s="38">
         <v>2021</v>
       </c>
       <c r="U4" s="38">
         <v>2022</v>
       </c>
       <c r="V4" s="33">
         <v>2023</v>
       </c>
       <c r="W4" s="33">
         <v>2024</v>
       </c>
+      <c r="X4" s="47">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="25">
         <v>141</v>
       </c>
       <c r="C5" s="26">
         <v>143.09790169030504</v>
       </c>
       <c r="D5" s="26">
         <v>191.9</v>
       </c>
       <c r="E5" s="26">
         <v>88</v>
       </c>
       <c r="F5" s="26">
         <v>103.9</v>
       </c>
       <c r="G5" s="26">
         <v>103.2</v>
       </c>
       <c r="H5" s="26">
         <v>113.5</v>
       </c>
       <c r="I5" s="27">
@@ -1000,55 +1011,58 @@
       </c>
       <c r="O5" s="28">
         <v>105.1</v>
       </c>
       <c r="P5" s="30">
         <v>113.1</v>
       </c>
       <c r="Q5" s="18">
         <v>109.1</v>
       </c>
       <c r="R5" s="18">
         <v>108.3</v>
       </c>
       <c r="S5" s="28">
         <v>122.3</v>
       </c>
       <c r="T5" s="31">
         <v>110.5</v>
       </c>
       <c r="U5" s="18">
         <v>104.1</v>
       </c>
       <c r="V5" s="19">
         <v>116.8</v>
       </c>
-      <c r="W5" s="46">
+      <c r="W5" s="42">
         <v>125.9</v>
       </c>
+      <c r="X5" s="42">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <v>89.2</v>
       </c>
       <c r="C6" s="2">
         <v>142.84726245143059</v>
       </c>
       <c r="D6" s="2">
         <v>146.80000000000001</v>
       </c>
       <c r="E6" s="2">
         <v>122.8</v>
       </c>
       <c r="F6" s="2">
         <v>98.6</v>
       </c>
       <c r="G6" s="2">
         <v>104.4</v>
       </c>
       <c r="H6" s="2">
         <v>100.1</v>
       </c>
       <c r="I6" s="3">
@@ -1071,55 +1085,58 @@
       </c>
       <c r="O6" s="4">
         <v>103.4</v>
       </c>
       <c r="P6" s="6">
         <v>123.7</v>
       </c>
       <c r="Q6" s="7">
         <v>91</v>
       </c>
       <c r="R6" s="7">
         <v>111.6</v>
       </c>
       <c r="S6" s="4">
         <v>136.5</v>
       </c>
       <c r="T6" s="21">
         <v>116.5</v>
       </c>
       <c r="U6" s="7">
         <v>105.6</v>
       </c>
       <c r="V6" s="17">
         <v>137.1</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="43">
         <v>132.80000000000001</v>
       </c>
+      <c r="X6" s="43">
+        <v>80.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="20">
         <v>165.1</v>
       </c>
       <c r="C7" s="2">
         <v>90.489162218612208</v>
       </c>
       <c r="D7" s="2">
         <v>111.4</v>
       </c>
       <c r="E7" s="2">
         <v>152.80000000000001</v>
       </c>
       <c r="F7" s="2">
         <v>215</v>
       </c>
       <c r="G7" s="2">
         <v>52.5</v>
       </c>
       <c r="H7" s="2">
         <v>91.9</v>
       </c>
       <c r="I7" s="3">
@@ -1142,55 +1159,58 @@
       </c>
       <c r="O7" s="4">
         <v>150.4</v>
       </c>
       <c r="P7" s="6">
         <v>148.80000000000001</v>
       </c>
       <c r="Q7" s="7">
         <v>116.5</v>
       </c>
       <c r="R7" s="7">
         <v>106.7</v>
       </c>
       <c r="S7" s="4">
         <v>115.6</v>
       </c>
       <c r="T7" s="21">
         <v>105.8</v>
       </c>
       <c r="U7" s="17">
         <v>103.9</v>
       </c>
       <c r="V7" s="17">
         <v>116.8</v>
       </c>
-      <c r="W7" s="47">
+      <c r="W7" s="43">
         <v>134.9</v>
       </c>
+      <c r="X7" s="43">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20">
         <v>117.2</v>
       </c>
       <c r="C8" s="2">
         <v>180.46573426573428</v>
       </c>
       <c r="D8" s="2">
         <v>399.8</v>
       </c>
       <c r="E8" s="2">
         <v>548.1</v>
       </c>
       <c r="F8" s="2">
         <v>153.80000000000001</v>
       </c>
       <c r="G8" s="2">
         <v>30.3</v>
       </c>
       <c r="H8" s="2">
         <v>93.7</v>
       </c>
       <c r="I8" s="3">
@@ -1213,55 +1233,58 @@
       </c>
       <c r="O8" s="4">
         <v>172.9</v>
       </c>
       <c r="P8" s="6">
         <v>117.1</v>
       </c>
       <c r="Q8" s="7">
         <v>136</v>
       </c>
       <c r="R8" s="7">
         <v>119.9</v>
       </c>
       <c r="S8" s="4">
         <v>88.6</v>
       </c>
       <c r="T8" s="21">
         <v>134.19999999999999</v>
       </c>
       <c r="U8" s="17">
         <v>95.2</v>
       </c>
       <c r="V8" s="17">
         <v>136.5</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="43">
         <v>133.1</v>
       </c>
+      <c r="X8" s="43">
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="20">
         <v>78.900000000000006</v>
       </c>
       <c r="C9" s="2">
         <v>460.8390455531453</v>
       </c>
       <c r="D9" s="2">
         <v>136.69999999999999</v>
       </c>
       <c r="E9" s="2">
         <v>271.2</v>
       </c>
       <c r="F9" s="2">
         <v>14</v>
       </c>
       <c r="G9" s="2">
         <v>328.7</v>
       </c>
       <c r="H9" s="2">
         <v>95.1</v>
       </c>
       <c r="I9" s="3">
@@ -1284,55 +1307,58 @@
       </c>
       <c r="O9" s="4">
         <v>117.9</v>
       </c>
       <c r="P9" s="6">
         <v>111.3</v>
       </c>
       <c r="Q9" s="7">
         <v>101.6</v>
       </c>
       <c r="R9" s="7">
         <v>107.8</v>
       </c>
       <c r="S9" s="4">
         <v>141.69999999999999</v>
       </c>
       <c r="T9" s="21">
         <v>109.1</v>
       </c>
       <c r="U9" s="17">
         <v>102.8</v>
       </c>
       <c r="V9" s="17">
         <v>100.8</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="43">
         <v>113.2</v>
       </c>
+      <c r="X9" s="43">
+        <v>127</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="20">
         <v>246.5</v>
       </c>
       <c r="C10" s="2">
         <v>238.08122215149587</v>
       </c>
       <c r="D10" s="2">
         <v>146.30000000000001</v>
       </c>
       <c r="E10" s="2">
         <v>171.1</v>
       </c>
       <c r="F10" s="2">
         <v>72.400000000000006</v>
       </c>
       <c r="G10" s="2">
         <v>101.8</v>
       </c>
       <c r="H10" s="2">
         <v>175.8</v>
       </c>
       <c r="I10" s="3">
@@ -1355,55 +1381,58 @@
       </c>
       <c r="O10" s="4">
         <v>108.4</v>
       </c>
       <c r="P10" s="6">
         <v>117.2</v>
       </c>
       <c r="Q10" s="7">
         <v>119.4</v>
       </c>
       <c r="R10" s="7">
         <v>97.6</v>
       </c>
       <c r="S10" s="4">
         <v>134.19999999999999</v>
       </c>
       <c r="T10" s="21">
         <v>126.1</v>
       </c>
       <c r="U10" s="17">
         <v>112.8</v>
       </c>
       <c r="V10" s="17">
         <v>114.8</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="43">
         <v>144.9</v>
       </c>
+      <c r="X10" s="43">
+        <v>136.69999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="20">
         <v>43.9</v>
       </c>
       <c r="C11" s="2">
         <v>3949.4970873786406</v>
       </c>
       <c r="D11" s="2">
         <v>141</v>
       </c>
       <c r="E11" s="2">
         <v>12.9</v>
       </c>
       <c r="F11" s="2">
         <v>247.6</v>
       </c>
       <c r="G11" s="2">
         <v>64.099999999999994</v>
       </c>
       <c r="H11" s="2">
         <v>152</v>
       </c>
       <c r="I11" s="3">
@@ -1426,55 +1455,58 @@
       </c>
       <c r="O11" s="4">
         <v>165.9</v>
       </c>
       <c r="P11" s="6">
         <v>117.9</v>
       </c>
       <c r="Q11" s="7">
         <v>134.69999999999999</v>
       </c>
       <c r="R11" s="7">
         <v>102.4</v>
       </c>
       <c r="S11" s="4">
         <v>99.9</v>
       </c>
       <c r="T11" s="21">
         <v>118</v>
       </c>
       <c r="U11" s="17">
         <v>116.5</v>
       </c>
       <c r="V11" s="17">
         <v>106.4</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="43">
         <v>108.6</v>
       </c>
+      <c r="X11" s="43">
+        <v>136.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="20">
         <v>311.5</v>
       </c>
       <c r="C12" s="2">
         <v>97.464705882352945</v>
       </c>
       <c r="D12" s="2">
         <v>180</v>
       </c>
       <c r="E12" s="2">
         <v>39.200000000000003</v>
       </c>
       <c r="F12" s="2">
         <v>277</v>
       </c>
       <c r="G12" s="2">
         <v>154.19999999999999</v>
       </c>
       <c r="H12" s="2">
         <v>138.4</v>
       </c>
       <c r="I12" s="3">
@@ -1497,55 +1529,58 @@
       </c>
       <c r="O12" s="4">
         <v>45</v>
       </c>
       <c r="P12" s="6">
         <v>111.8</v>
       </c>
       <c r="Q12" s="7">
         <v>186.6</v>
       </c>
       <c r="R12" s="7">
         <v>87</v>
       </c>
       <c r="S12" s="4">
         <v>107.5</v>
       </c>
       <c r="T12" s="21">
         <v>71.900000000000006</v>
       </c>
       <c r="U12" s="17">
         <v>100.8</v>
       </c>
       <c r="V12" s="17">
         <v>117</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="43">
         <v>113.4</v>
       </c>
+      <c r="X12" s="43">
+        <v>147.19999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="20">
         <v>108.4</v>
       </c>
       <c r="C13" s="2">
         <v>161.55044598612488</v>
       </c>
       <c r="D13" s="2">
         <v>340</v>
       </c>
       <c r="E13" s="2">
         <v>48.7</v>
       </c>
       <c r="F13" s="2">
         <v>124.5</v>
       </c>
       <c r="G13" s="2">
         <v>387.3</v>
       </c>
       <c r="H13" s="2">
         <v>122.4</v>
       </c>
       <c r="I13" s="3">
@@ -1568,55 +1603,58 @@
       </c>
       <c r="O13" s="4">
         <v>168.2</v>
       </c>
       <c r="P13" s="6">
         <v>171.6</v>
       </c>
       <c r="Q13" s="7">
         <v>375.1</v>
       </c>
       <c r="R13" s="7">
         <v>103.3</v>
       </c>
       <c r="S13" s="4">
         <v>100.6</v>
       </c>
       <c r="T13" s="21">
         <v>113.2</v>
       </c>
       <c r="U13" s="17">
         <v>77.400000000000006</v>
       </c>
       <c r="V13" s="17">
         <v>120.7</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="43">
         <v>101.2</v>
       </c>
+      <c r="X13" s="43">
+        <v>123</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="20">
         <v>1138.5</v>
       </c>
       <c r="C14" s="2">
         <v>31.64053869757927</v>
       </c>
       <c r="D14" s="2">
         <v>57.6</v>
       </c>
       <c r="E14" s="2">
         <v>108.5</v>
       </c>
       <c r="F14" s="2">
         <v>170.1</v>
       </c>
       <c r="G14" s="2">
         <v>186.4</v>
       </c>
       <c r="H14" s="2">
         <v>110</v>
       </c>
       <c r="I14" s="3">
@@ -1639,55 +1677,58 @@
       </c>
       <c r="O14" s="4">
         <v>317.10000000000002</v>
       </c>
       <c r="P14" s="6">
         <v>103.3</v>
       </c>
       <c r="Q14" s="7">
         <v>105.6</v>
       </c>
       <c r="R14" s="7">
         <v>110.5</v>
       </c>
       <c r="S14" s="4">
         <v>119.9</v>
       </c>
       <c r="T14" s="21">
         <v>208.7</v>
       </c>
       <c r="U14" s="17">
         <v>106.5</v>
       </c>
       <c r="V14" s="17">
         <v>108.3</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="43">
         <v>113.4</v>
       </c>
+      <c r="X14" s="43">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20">
         <v>102.4</v>
       </c>
       <c r="C15" s="2">
         <v>109.93564154786149</v>
       </c>
       <c r="D15" s="2">
         <v>65.5</v>
       </c>
       <c r="E15" s="2">
         <v>223.6</v>
       </c>
       <c r="F15" s="2">
         <v>138.6</v>
       </c>
       <c r="G15" s="2">
         <v>434.6</v>
       </c>
       <c r="H15" s="2">
         <v>72.400000000000006</v>
       </c>
       <c r="I15" s="3">
@@ -1710,55 +1751,58 @@
       </c>
       <c r="O15" s="4">
         <v>89.5</v>
       </c>
       <c r="P15" s="6">
         <v>78.3</v>
       </c>
       <c r="Q15" s="7">
         <v>145</v>
       </c>
       <c r="R15" s="7">
         <v>114.7</v>
       </c>
       <c r="S15" s="4">
         <v>134.69999999999999</v>
       </c>
       <c r="T15" s="21">
         <v>100.7</v>
       </c>
       <c r="U15" s="17">
         <v>98.8</v>
       </c>
       <c r="V15" s="17">
         <v>88.1</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="43">
         <v>111.1</v>
       </c>
+      <c r="X15" s="43">
+        <v>137.30000000000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>333.6</v>
       </c>
       <c r="C16" s="2">
         <v>130.76951446787641</v>
       </c>
       <c r="D16" s="2">
         <v>469.9</v>
       </c>
       <c r="E16" s="2">
         <v>47.6</v>
       </c>
       <c r="F16" s="2">
         <v>80.7</v>
       </c>
       <c r="G16" s="2">
         <v>48.7</v>
       </c>
       <c r="H16" s="2">
         <v>181.7</v>
       </c>
       <c r="I16" s="3">
@@ -1781,55 +1825,58 @@
       </c>
       <c r="O16" s="4">
         <v>223.9</v>
       </c>
       <c r="P16" s="6">
         <v>81.400000000000006</v>
       </c>
       <c r="Q16" s="7">
         <v>118.7</v>
       </c>
       <c r="R16" s="7">
         <v>126.6</v>
       </c>
       <c r="S16" s="4">
         <v>119.3</v>
       </c>
       <c r="T16" s="21">
         <v>92.5</v>
       </c>
       <c r="U16" s="17">
         <v>114.5</v>
       </c>
       <c r="V16" s="17">
         <v>122.6</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="43">
         <v>120</v>
       </c>
+      <c r="X16" s="43">
+        <v>114.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>676.4</v>
       </c>
       <c r="C17" s="2">
         <v>391.87831094049909</v>
       </c>
       <c r="D17" s="2">
         <v>157.9</v>
       </c>
       <c r="E17" s="2">
         <v>247.8</v>
       </c>
       <c r="F17" s="2">
         <v>55.3</v>
       </c>
       <c r="G17" s="2">
         <v>84.7</v>
       </c>
       <c r="H17" s="2">
         <v>200.3</v>
       </c>
       <c r="I17" s="3">
@@ -1852,55 +1899,58 @@
       </c>
       <c r="O17" s="4">
         <v>114.7</v>
       </c>
       <c r="P17" s="6">
         <v>127.4</v>
       </c>
       <c r="Q17" s="7">
         <v>117</v>
       </c>
       <c r="R17" s="7">
         <v>114.8</v>
       </c>
       <c r="S17" s="4">
         <v>121.4</v>
       </c>
       <c r="T17" s="21">
         <v>134.4</v>
       </c>
       <c r="U17" s="17">
         <v>108.3</v>
       </c>
       <c r="V17" s="17">
         <v>127</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="43">
         <v>77.900000000000006</v>
       </c>
+      <c r="X17" s="43">
+        <v>110</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>107.5</v>
       </c>
       <c r="C18" s="2">
         <v>87.799865681665551</v>
       </c>
       <c r="D18" s="2">
         <v>175.7</v>
       </c>
       <c r="E18" s="2">
         <v>74.5</v>
       </c>
       <c r="F18" s="2">
         <v>242.1</v>
       </c>
       <c r="G18" s="2">
         <v>124.9</v>
       </c>
       <c r="H18" s="2">
         <v>35</v>
       </c>
       <c r="I18" s="3">
@@ -1923,55 +1973,58 @@
       </c>
       <c r="O18" s="4">
         <v>113.5</v>
       </c>
       <c r="P18" s="6">
         <v>113.1</v>
       </c>
       <c r="Q18" s="7">
         <v>140.80000000000001</v>
       </c>
       <c r="R18" s="7">
         <v>105.8</v>
       </c>
       <c r="S18" s="4">
         <v>113.5</v>
       </c>
       <c r="T18" s="21">
         <v>106.3</v>
       </c>
       <c r="U18" s="17">
         <v>109</v>
       </c>
       <c r="V18" s="17">
         <v>113.9</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="43">
         <v>127.9</v>
       </c>
+      <c r="X18" s="43">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="22">
         <v>306.3</v>
       </c>
       <c r="C19" s="10">
         <v>99.048439181916038</v>
       </c>
       <c r="D19" s="10">
         <v>94.1</v>
       </c>
       <c r="E19" s="10">
         <v>99.3</v>
       </c>
       <c r="F19" s="10">
         <v>151.80000000000001</v>
       </c>
       <c r="G19" s="10">
         <v>203.6</v>
       </c>
       <c r="H19" s="10">
         <v>147</v>
       </c>
       <c r="I19" s="11">
@@ -1994,85 +2047,85 @@
       </c>
       <c r="O19" s="14">
         <v>106.8</v>
       </c>
       <c r="P19" s="15">
         <v>110.5</v>
       </c>
       <c r="Q19" s="16">
         <v>69.099999999999994</v>
       </c>
       <c r="R19" s="16">
         <v>113.1</v>
       </c>
       <c r="S19" s="14">
         <v>116.2</v>
       </c>
       <c r="T19" s="23">
         <v>111.1</v>
       </c>
       <c r="U19" s="16">
         <v>100.8</v>
       </c>
       <c r="V19" s="24">
         <v>64.599999999999994</v>
       </c>
-      <c r="W19" s="48">
+      <c r="W19" s="44">
         <v>141.1</v>
+      </c>
+      <c r="X19" s="44">
+        <v>103.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:T2"/>
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2081,82 +2134,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38C31C9-C6B2-4DF1-9D5C-D30F66A144C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A891095-BA25-438C-8926-6BFC22CCA184}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D6EBF85-D934-4008-BEAC-37ED69DD1D2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A891095-BA25-438C-8926-6BFC22CCA184}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38C31C9-C6B2-4DF1-9D5C-D30F66A144C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>