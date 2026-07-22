--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4260" yWindow="3540" windowWidth="29040" windowHeight="15330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t xml:space="preserve">  mln.tenge</t>
   </si>
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>116 943,0</t>
   </si>
   <si>
     <t>33 175,9</t>
   </si>
   <si>
     <t>3 571,7</t>
   </si>
   <si>
     <t>1 439,4</t>
   </si>
   <si>
     <t>3 262,0</t>
@@ -117,51 +117,51 @@
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -172,56 +172,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -351,51 +345,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -459,51 +453,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -774,114 +767,117 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:W19"/>
+  <dimension ref="A2:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="X5" sqref="X5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="22" width="10.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.85546875" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
       <c r="N3" s="42"/>
       <c r="O3" s="42"/>
       <c r="P3" s="42"/>
       <c r="Q3" s="42"/>
       <c r="R3" s="42"/>
       <c r="S3" s="42"/>
       <c r="T3" s="42"/>
       <c r="U3" s="42"/>
       <c r="V3" s="42"/>
-      <c r="W3" s="43"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
     </row>
-    <row r="4" spans="1:23" ht="13.5" thickBot="1">
+    <row r="4" spans="1:24" ht="13.5" thickBot="1">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>2003</v>
       </c>
       <c r="C4" s="3">
         <v>2004</v>
       </c>
       <c r="D4" s="3">
         <v>2005</v>
       </c>
       <c r="E4" s="3">
         <v>2006</v>
       </c>
       <c r="F4" s="3">
         <v>2007</v>
       </c>
       <c r="G4" s="4">
         <v>2008</v>
       </c>
       <c r="H4" s="5">
         <v>2009</v>
       </c>
       <c r="I4" s="6">
         <v>2010</v>
       </c>
@@ -905,52 +901,55 @@
       </c>
       <c r="P4" s="7">
         <v>2017</v>
       </c>
       <c r="Q4" s="7">
         <v>2018</v>
       </c>
       <c r="R4" s="7">
         <v>2019</v>
       </c>
       <c r="S4" s="7">
         <v>2020</v>
       </c>
       <c r="T4" s="7">
         <v>2021</v>
       </c>
       <c r="U4" s="7">
         <v>2022</v>
       </c>
       <c r="V4" s="6">
         <v>2023</v>
       </c>
       <c r="W4" s="6">
         <v>2024</v>
       </c>
+      <c r="X4" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9">
         <v>12352.8</v>
       </c>
       <c r="C5" s="10">
         <v>18185.8</v>
       </c>
       <c r="D5" s="10">
         <v>37228.699999999997</v>
       </c>
       <c r="E5" s="10">
         <v>34328.300000000003</v>
       </c>
       <c r="F5" s="10">
         <v>37287.5</v>
       </c>
       <c r="G5" s="10">
         <v>41278.800000000003</v>
       </c>
       <c r="H5" s="11">
         <v>49505.2</v>
       </c>
       <c r="I5" s="12">
@@ -976,52 +975,55 @@
       </c>
       <c r="P5" s="12">
         <v>191689.5</v>
       </c>
       <c r="Q5" s="15">
         <v>214181.2</v>
       </c>
       <c r="R5" s="15">
         <v>234490.1</v>
       </c>
       <c r="S5" s="12">
         <v>286251.50699999998</v>
       </c>
       <c r="T5" s="16">
         <v>333149.40000000002</v>
       </c>
       <c r="U5" s="15">
         <v>368460.4</v>
       </c>
       <c r="V5" s="17">
         <v>443683.8</v>
       </c>
       <c r="W5" s="17">
         <v>565406.69999999995</v>
       </c>
+      <c r="X5" s="17">
+        <v>592394.80000000005</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="18">
         <v>5095.8</v>
       </c>
       <c r="C6" s="19">
         <v>7488.9</v>
       </c>
       <c r="D6" s="19">
         <v>11729.9</v>
       </c>
       <c r="E6" s="19">
         <v>15098.3</v>
       </c>
       <c r="F6" s="19">
         <v>15564.2</v>
       </c>
       <c r="G6" s="20">
         <v>17440.8</v>
       </c>
       <c r="H6" s="21">
         <v>18450.5</v>
       </c>
       <c r="I6" s="19">
@@ -1047,52 +1049,55 @@
       </c>
       <c r="P6" s="19">
         <v>71508.399999999994</v>
       </c>
       <c r="Q6" s="24">
         <v>67615.399999999994</v>
       </c>
       <c r="R6" s="24">
         <v>76467.5</v>
       </c>
       <c r="S6" s="19">
         <v>103892.571</v>
       </c>
       <c r="T6" s="25">
         <v>126972.5</v>
       </c>
       <c r="U6" s="24">
         <v>140323</v>
       </c>
       <c r="V6" s="26">
         <v>198365.1</v>
       </c>
       <c r="W6" s="26">
         <v>266416.59999999998</v>
       </c>
+      <c r="X6" s="26">
+        <v>222857.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>861.8</v>
       </c>
       <c r="C7" s="19">
         <v>802.3</v>
       </c>
       <c r="D7" s="19">
         <v>953.4</v>
       </c>
       <c r="E7" s="19">
         <v>1526.7</v>
       </c>
       <c r="F7" s="19">
         <v>3429.4</v>
       </c>
       <c r="G7" s="20">
         <v>1933.1</v>
       </c>
       <c r="H7" s="21">
         <v>1877.7</v>
       </c>
       <c r="I7" s="19">
@@ -1118,52 +1123,55 @@
       </c>
       <c r="P7" s="19">
         <v>9702.5</v>
       </c>
       <c r="Q7" s="24">
         <v>11600.9</v>
       </c>
       <c r="R7" s="24">
         <v>12525.6</v>
       </c>
       <c r="S7" s="19">
         <v>14447.565000000001</v>
       </c>
       <c r="T7" s="25">
         <v>16145.6</v>
       </c>
       <c r="U7" s="24">
         <v>18017.2</v>
       </c>
       <c r="V7" s="26">
         <v>21711.9</v>
       </c>
       <c r="W7" s="26">
         <v>29697.5</v>
       </c>
+      <c r="X7" s="26">
+        <v>28036.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18">
         <v>28.6</v>
       </c>
       <c r="C8" s="20">
         <v>53.1</v>
       </c>
       <c r="D8" s="20">
         <v>226.5</v>
       </c>
       <c r="E8" s="20">
         <v>1301.0999999999999</v>
       </c>
       <c r="F8" s="20">
         <v>2090.6</v>
       </c>
       <c r="G8" s="20">
         <v>680.2</v>
       </c>
       <c r="H8" s="21">
         <v>673.5</v>
       </c>
       <c r="I8" s="19">
@@ -1189,52 +1197,55 @@
       </c>
       <c r="P8" s="19">
         <v>4079.4</v>
       </c>
       <c r="Q8" s="24">
         <v>5576.1</v>
       </c>
       <c r="R8" s="24">
         <v>6747.3</v>
       </c>
       <c r="S8" s="19">
         <v>5981.0219999999999</v>
       </c>
       <c r="T8" s="25">
         <v>8462.4</v>
       </c>
       <c r="U8" s="24">
         <v>8591.7000000000007</v>
       </c>
       <c r="V8" s="26">
         <v>12070</v>
       </c>
       <c r="W8" s="26">
         <v>16317.8</v>
       </c>
+      <c r="X8" s="26">
+        <v>20895.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18">
         <v>138.30000000000001</v>
       </c>
       <c r="C9" s="19">
         <v>655.7</v>
       </c>
       <c r="D9" s="19">
         <v>956.3</v>
       </c>
       <c r="E9" s="19">
         <v>2718.4</v>
       </c>
       <c r="F9" s="19">
         <v>398</v>
       </c>
       <c r="G9" s="20">
         <v>1403.5</v>
       </c>
       <c r="H9" s="21">
         <v>1410.8</v>
       </c>
       <c r="I9" s="19">
@@ -1260,52 +1271,55 @@
       </c>
       <c r="P9" s="19">
         <v>7450.1</v>
       </c>
       <c r="Q9" s="24">
         <v>7817.6</v>
       </c>
       <c r="R9" s="24">
         <v>8542.2999999999993</v>
       </c>
       <c r="S9" s="19">
         <v>12069.091</v>
       </c>
       <c r="T9" s="25">
         <v>13871.5</v>
       </c>
       <c r="U9" s="24">
         <v>15104.6</v>
       </c>
       <c r="V9" s="26">
         <v>15679.2</v>
       </c>
       <c r="W9" s="26">
         <v>18001.900000000001</v>
       </c>
+      <c r="X9" s="26">
+        <v>23723.200000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18">
         <v>157.1</v>
       </c>
       <c r="C10" s="19">
         <v>384.8</v>
       </c>
       <c r="D10" s="19">
         <v>600.70000000000005</v>
       </c>
       <c r="E10" s="19">
         <v>1077.3</v>
       </c>
       <c r="F10" s="19">
         <v>814.7</v>
       </c>
       <c r="G10" s="20">
         <v>890.2</v>
       </c>
       <c r="H10" s="21">
         <v>1654.1</v>
       </c>
       <c r="I10" s="19">
@@ -1331,52 +1345,55 @@
       </c>
       <c r="P10" s="19">
         <v>5124.5</v>
       </c>
       <c r="Q10" s="24">
         <v>6208.4</v>
       </c>
       <c r="R10" s="24">
         <v>6113.2</v>
       </c>
       <c r="S10" s="19">
         <v>8196.4179999999997</v>
       </c>
       <c r="T10" s="25">
         <v>10925.4</v>
       </c>
       <c r="U10" s="24">
         <v>13175.9</v>
       </c>
       <c r="V10" s="26">
         <v>15580.3</v>
       </c>
       <c r="W10" s="26">
         <v>23009.599999999999</v>
       </c>
+      <c r="X10" s="26">
+        <v>32578.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="18">
         <v>61.8</v>
       </c>
       <c r="C11" s="19">
         <v>2511.1</v>
       </c>
       <c r="D11" s="19">
         <v>3778.9</v>
       </c>
       <c r="E11" s="19">
         <v>508.9</v>
       </c>
       <c r="F11" s="19">
         <v>1316.6</v>
       </c>
       <c r="G11" s="20">
         <v>905.9</v>
       </c>
       <c r="H11" s="21">
         <v>1455.7</v>
       </c>
       <c r="I11" s="19">
@@ -1402,52 +1419,55 @@
       </c>
       <c r="P11" s="19">
         <v>5656.2</v>
       </c>
       <c r="Q11" s="24">
         <v>7701</v>
       </c>
       <c r="R11" s="24">
         <v>7953.8</v>
       </c>
       <c r="S11" s="19">
         <v>7941.607</v>
       </c>
       <c r="T11" s="25">
         <v>9892.5</v>
       </c>
       <c r="U11" s="24">
         <v>12527.6</v>
       </c>
       <c r="V11" s="26">
         <v>13765.2</v>
       </c>
       <c r="W11" s="26">
         <v>15040.4</v>
       </c>
+      <c r="X11" s="26">
+        <v>21395.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="18">
         <v>734.4</v>
       </c>
       <c r="C12" s="19">
         <v>736.4</v>
       </c>
       <c r="D12" s="19">
         <v>1414.6</v>
       </c>
       <c r="E12" s="19">
         <v>580.9</v>
       </c>
       <c r="F12" s="19">
         <v>1681.8</v>
       </c>
       <c r="G12" s="20">
         <v>2782.7</v>
       </c>
       <c r="H12" s="21">
         <v>4070</v>
       </c>
       <c r="I12" s="19">
@@ -1473,52 +1493,55 @@
       </c>
       <c r="P12" s="19">
         <v>15218.6</v>
       </c>
       <c r="Q12" s="24">
         <v>29437</v>
       </c>
       <c r="R12" s="24">
         <v>25857.7</v>
       </c>
       <c r="S12" s="19">
         <v>27742.427</v>
       </c>
       <c r="T12" s="25">
         <v>20959.599999999999</v>
       </c>
       <c r="U12" s="24">
         <v>22394.9</v>
       </c>
       <c r="V12" s="26">
         <v>26945</v>
       </c>
       <c r="W12" s="26">
         <v>31069.5</v>
       </c>
+      <c r="X12" s="26">
+        <v>47441.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="18">
         <v>100.9</v>
       </c>
       <c r="C13" s="19">
         <v>167.7</v>
       </c>
       <c r="D13" s="19">
         <v>608.4</v>
       </c>
       <c r="E13" s="19">
         <v>310.8</v>
       </c>
       <c r="F13" s="19">
         <v>404.2</v>
       </c>
       <c r="G13" s="20">
         <v>1679.6</v>
       </c>
       <c r="H13" s="21">
         <v>2173.1</v>
       </c>
       <c r="I13" s="19">
@@ -1544,52 +1567,55 @@
       </c>
       <c r="P13" s="19">
         <v>2949.6</v>
       </c>
       <c r="Q13" s="24">
         <v>11491.7</v>
       </c>
       <c r="R13" s="24">
         <v>12001.3</v>
       </c>
       <c r="S13" s="19">
         <v>12052.726000000001</v>
       </c>
       <c r="T13" s="25">
         <v>14398.7</v>
       </c>
       <c r="U13" s="24">
         <v>11903.2</v>
       </c>
       <c r="V13" s="26">
         <v>14796.8</v>
       </c>
       <c r="W13" s="26">
         <v>15306.1</v>
       </c>
+      <c r="X13" s="26">
+        <v>19507.900000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="18">
         <v>1173.2</v>
       </c>
       <c r="C14" s="19">
         <v>381.9</v>
       </c>
       <c r="D14" s="19">
         <v>234.8</v>
       </c>
       <c r="E14" s="19">
         <v>267.10000000000002</v>
       </c>
       <c r="F14" s="19">
         <v>474.7</v>
       </c>
       <c r="G14" s="20">
         <v>949.4</v>
       </c>
       <c r="H14" s="21">
         <v>1103.8</v>
       </c>
       <c r="I14" s="19">
@@ -1615,52 +1641,55 @@
       </c>
       <c r="P14" s="19">
         <v>4761.2</v>
       </c>
       <c r="Q14" s="24">
         <v>5031.6000000000004</v>
       </c>
       <c r="R14" s="24">
         <v>5614.7</v>
       </c>
       <c r="S14" s="19">
         <v>6726.0140000000001</v>
       </c>
       <c r="T14" s="25">
         <v>14863.2</v>
       </c>
       <c r="U14" s="24">
         <v>16671.900000000001</v>
       </c>
       <c r="V14" s="26">
         <v>18603.5</v>
       </c>
       <c r="W14" s="26">
         <v>21417.4</v>
       </c>
+      <c r="X14" s="26">
+        <v>24182.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="18">
         <v>147.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>166.6</v>
       </c>
       <c r="D15" s="20">
         <v>116.5</v>
       </c>
       <c r="E15" s="20">
         <v>273</v>
       </c>
       <c r="F15" s="20">
         <v>395.5</v>
       </c>
       <c r="G15" s="20">
         <v>1844.4</v>
       </c>
       <c r="H15" s="21">
         <v>1411.2</v>
       </c>
       <c r="I15" s="19">
@@ -1686,52 +1715,55 @@
       </c>
       <c r="P15" s="19">
         <v>6479.7</v>
       </c>
       <c r="Q15" s="24">
         <v>9491.1</v>
       </c>
       <c r="R15" s="24">
         <v>10995.4</v>
       </c>
       <c r="S15" s="19">
         <v>14794.421</v>
       </c>
       <c r="T15" s="25">
         <v>15719.5</v>
       </c>
       <c r="U15" s="24">
         <v>16548.099999999999</v>
       </c>
       <c r="V15" s="26">
         <v>15040.7</v>
       </c>
       <c r="W15" s="26">
         <v>16848.3</v>
       </c>
+      <c r="X15" s="26">
+        <v>23934.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="18">
         <v>2039</v>
       </c>
       <c r="C16" s="19">
         <v>2743.2</v>
       </c>
       <c r="D16" s="19">
         <v>13752.1</v>
       </c>
       <c r="E16" s="19">
         <v>6854.1</v>
       </c>
       <c r="F16" s="19">
         <v>5781.6</v>
       </c>
       <c r="G16" s="20">
         <v>3023.2</v>
       </c>
       <c r="H16" s="21">
         <v>5807.5</v>
       </c>
       <c r="I16" s="19">
@@ -1757,52 +1789,55 @@
       </c>
       <c r="P16" s="19">
         <v>14484.6</v>
       </c>
       <c r="Q16" s="24">
         <v>17167.400000000001</v>
       </c>
       <c r="R16" s="24">
         <v>21934.400000000001</v>
       </c>
       <c r="S16" s="19">
         <v>26131.723000000002</v>
       </c>
       <c r="T16" s="25">
         <v>25524</v>
       </c>
       <c r="U16" s="24">
         <v>31634.400000000001</v>
       </c>
       <c r="V16" s="26">
         <v>40022.6</v>
       </c>
       <c r="W16" s="26">
         <v>48282.5</v>
       </c>
+      <c r="X16" s="26">
+        <v>57525.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18">
         <v>104.2</v>
       </c>
       <c r="C17" s="19">
         <v>420.1</v>
       </c>
       <c r="D17" s="19">
         <v>707.7</v>
       </c>
       <c r="E17" s="19">
         <v>1837.5</v>
       </c>
       <c r="F17" s="19">
         <v>1060.9000000000001</v>
       </c>
       <c r="G17" s="20">
         <v>964.2</v>
       </c>
       <c r="H17" s="21">
         <v>2041.2</v>
       </c>
       <c r="I17" s="19">
@@ -1828,52 +1863,55 @@
       </c>
       <c r="P17" s="19">
         <v>3429.3</v>
       </c>
       <c r="Q17" s="24">
         <v>3995.6</v>
       </c>
       <c r="R17" s="24">
         <v>4622.6000000000004</v>
       </c>
       <c r="S17" s="19">
         <v>5615.1679999999997</v>
       </c>
       <c r="T17" s="25">
         <v>7990.3</v>
       </c>
       <c r="U17" s="24">
         <v>9359.2999999999993</v>
       </c>
       <c r="V17" s="26">
         <v>12298</v>
       </c>
       <c r="W17" s="26">
         <v>9652</v>
       </c>
+      <c r="X17" s="26">
+        <v>11043.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18">
         <v>595.6</v>
       </c>
       <c r="C18" s="19">
         <v>538</v>
       </c>
       <c r="D18" s="19">
         <v>1008.6</v>
       </c>
       <c r="E18" s="19">
         <v>787.9</v>
       </c>
       <c r="F18" s="19">
         <v>1993.5</v>
       </c>
       <c r="G18" s="20">
         <v>2670.7</v>
       </c>
       <c r="H18" s="21">
         <v>989.1</v>
       </c>
       <c r="I18" s="19">
@@ -1899,52 +1937,55 @@
       </c>
       <c r="P18" s="19">
         <v>3644.6</v>
       </c>
       <c r="Q18" s="24">
         <v>5239</v>
       </c>
       <c r="R18" s="24">
         <v>5598.3</v>
       </c>
       <c r="S18" s="19">
         <v>6358.6729999999998</v>
       </c>
       <c r="T18" s="25">
         <v>7091</v>
       </c>
       <c r="U18" s="24">
         <v>8087.6</v>
       </c>
       <c r="V18" s="26">
         <v>9408.4</v>
       </c>
       <c r="W18" s="26">
         <v>12406.2</v>
       </c>
+      <c r="X18" s="26">
+        <v>14441.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="28">
         <v>1114.8</v>
       </c>
       <c r="C19" s="29">
         <v>1136</v>
       </c>
       <c r="D19" s="29">
         <v>1140.3</v>
       </c>
       <c r="E19" s="29">
         <v>1186.3</v>
       </c>
       <c r="F19" s="29">
         <v>1881.8</v>
       </c>
       <c r="G19" s="30">
         <v>4110.8999999999996</v>
       </c>
       <c r="H19" s="31">
         <v>6387</v>
       </c>
       <c r="I19" s="29">
@@ -1969,80 +2010,86 @@
         <v>33649.300000000003</v>
       </c>
       <c r="P19" s="29">
         <v>37200.6</v>
       </c>
       <c r="Q19" s="34">
         <v>25808.400000000001</v>
       </c>
       <c r="R19" s="34">
         <v>29516</v>
       </c>
       <c r="S19" s="29">
         <v>34302.080999999998</v>
       </c>
       <c r="T19" s="35">
         <v>40333.199999999997</v>
       </c>
       <c r="U19" s="34">
         <v>44120.9</v>
       </c>
       <c r="V19" s="36">
         <v>29397.1</v>
       </c>
       <c r="W19" s="36">
         <v>41940.9</v>
+      </c>
+      <c r="X19" s="36">
+        <v>44831.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:T2"/>
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2051,85 +2098,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA35B312-22A0-45B1-B022-C78667EE5647}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD991CFD-7FD7-431A-9005-176BCE2793F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02751F50-25E7-4FF3-A6BD-372FCBDB3B11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD991CFD-7FD7-431A-9005-176BCE2793F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA35B312-22A0-45B1-B022-C78667EE5647}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>