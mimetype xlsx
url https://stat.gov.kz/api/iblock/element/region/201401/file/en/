--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13515" yWindow="120" windowWidth="18330" windowHeight="11970"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="10">
   <si>
     <t>Investments in  fixed capital</t>
   </si>
   <si>
     <t xml:space="preserve">mln.tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t>percentage to previous year</t>
   </si>
   <si>
     <t xml:space="preserve">The dynamics of investment activity main indices </t>
   </si>
@@ -97,207 +97,220 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top/>
+      <bottom style="hair">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="hair">
+      <top style="hair">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -565,715 +578,728 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" style="30" customWidth="1"/>
+    <col min="1" max="1" width="9.7109375" style="22" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="3"/>
-[...2 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
     </row>
     <row r="2" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A2" s="26"/>
-      <c r="B2" s="4" t="s">
+      <c r="A2" s="24"/>
+      <c r="B2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4"/>
-      <c r="D2" s="4" t="s">
+      <c r="C2" s="25"/>
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="4"/>
+      <c r="E2" s="25"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A3" s="26"/>
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="24"/>
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27">
+      <c r="A4" s="19">
         <v>1991</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="17">
         <v>4.5</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="17">
         <v>116</v>
       </c>
-      <c r="D4" s="25" t="s">
+      <c r="D4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="25" t="s">
+      <c r="E4" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="28">
+      <c r="A5" s="20">
         <v>1992</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>66</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>62</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="28">
+      <c r="A6" s="20">
         <v>1993</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="4">
         <v>457</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>46</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="28">
+      <c r="A7" s="20">
         <v>1994</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="4">
         <v>3738</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>47</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="28">
+      <c r="A8" s="20">
         <v>1995</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="4">
         <v>5259.5</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>53</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D8" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="E8" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A9" s="28">
+      <c r="A9" s="20">
         <v>1996</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="4">
         <v>3321.3</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>44</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>1062.3</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="28">
+      <c r="A10" s="20">
         <v>1997</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="4">
         <v>1605.6</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>51</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="5">
         <v>359</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="5">
         <v>35.6</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="28">
+      <c r="A11" s="20">
         <v>1998</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="4">
         <v>2396</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>212.9</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D11" s="5">
         <v>69.599999999999994</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="5">
         <v>42.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="28">
+      <c r="A12" s="20">
         <v>1999</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="4">
         <v>4225</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>145.4</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="5">
         <v>58.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="5">
         <v>23.1</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="28">
+      <c r="A13" s="20">
         <v>2000</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="4">
         <v>7399</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>169.4</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="5">
         <v>69.2</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="5">
         <v>49.7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="28">
+      <c r="A14" s="20">
         <v>2001</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="4">
         <v>6222</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>79.7</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="5">
         <v>93.6</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="5">
         <v>56.6</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="28">
+      <c r="A15" s="20">
         <v>2002</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="4">
         <v>8546</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>131.69999999999999</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="5">
         <v>62.4</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="6">
         <v>63.9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="28">
+      <c r="A16" s="20">
         <v>2003</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="4">
         <v>12353</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>141</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="5">
         <v>333.1</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="6">
         <v>520.79999999999995</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="28">
+      <c r="A17" s="20">
         <v>2004</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="7">
         <v>18185.7</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="7">
         <v>143.1</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="8">
         <v>1487.5</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="8">
         <v>430</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="28">
+      <c r="A18" s="20">
         <v>2005</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="7">
         <v>37228.699999999997</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="7">
         <v>191.9</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>2759.1</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="8">
         <v>173.8</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="28">
+      <c r="A19" s="20">
         <v>2006</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="7">
         <v>34328.300000000003</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="7">
         <v>88</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="8">
         <v>2574.6999999999998</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="8">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="28">
+      <c r="A20" s="20">
         <v>2007</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="7">
         <v>37287.5</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="7">
         <v>103.9</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="8">
         <v>3273.2</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="8">
         <v>121.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="28">
+      <c r="A21" s="20">
         <v>2008</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>41279</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>103.2</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="4">
         <v>5089.3</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="4">
         <v>144.9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="28">
+      <c r="A22" s="20">
         <v>2009</v>
       </c>
-      <c r="B22" s="12">
+      <c r="B22" s="10">
         <v>49505.2</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="10">
         <v>113.5</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="11">
         <v>3422.9</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="11">
         <v>63.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="28">
+      <c r="A23" s="20">
         <v>2010</v>
       </c>
-      <c r="B23" s="12">
+      <c r="B23" s="10">
         <v>51203.1</v>
       </c>
-      <c r="C23" s="12">
+      <c r="C23" s="10">
         <v>99.5</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="8">
         <v>4333.7</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="8">
         <v>121.9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="28">
+      <c r="A24" s="20">
         <v>2011</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="12">
         <v>68990.399999999994</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="12">
         <v>129.30000000000001</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="13">
         <v>4665.1000000000004</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="11">
         <v>103.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="28">
+      <c r="A25" s="20">
         <v>2012</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B25" s="10">
         <v>97998.8</v>
       </c>
-      <c r="C25" s="12">
+      <c r="C25" s="10">
         <v>136.30000000000001</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="11">
         <v>6246.8</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="11">
         <v>128.5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="28">
+      <c r="A26" s="20">
         <v>2013</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>101758.5</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>100.3</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>6656.9</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="28">
+      <c r="A27" s="20">
         <v>2014</v>
       </c>
-      <c r="B27" s="11">
+      <c r="B27" s="9">
         <v>116943</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="9">
         <v>110.5</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>6478.6</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>93.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="28">
+      <c r="A28" s="20">
         <v>2015</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="10">
         <v>155431</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="10">
         <v>129.19999999999999</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="11">
         <v>8871.9</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="11">
         <v>133.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="28">
+      <c r="A29" s="20">
         <v>2016</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="10">
         <v>167066.20000000001</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="10">
         <v>105.1</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D29" s="11">
         <v>14664</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E29" s="11">
         <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="28">
+      <c r="A30" s="20">
         <v>2017</v>
       </c>
-      <c r="B30" s="12">
+      <c r="B30" s="10">
         <v>191689.5</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="10">
         <v>113.1</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="11">
         <v>17934.400000000001</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="11">
         <v>120.6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="28">
+      <c r="A31" s="20">
         <v>2018</v>
       </c>
-      <c r="B31" s="16">
+      <c r="B31" s="14">
         <v>214181.2</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C31" s="14">
         <v>109.1</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="15">
         <v>20033.8</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="15">
         <v>109.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="29">
+      <c r="A32" s="21">
         <v>2019</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="14">
         <v>234490.1</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="14">
         <v>108.3</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D32" s="15">
         <v>29080.5</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="15">
         <v>143.6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="29">
+      <c r="A33" s="21">
         <v>2020</v>
       </c>
-      <c r="B33" s="18" t="s">
+      <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="16">
         <v>122.3</v>
       </c>
-      <c r="D33" s="18" t="s">
+      <c r="D33" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E33" s="18">
+      <c r="E33" s="16">
         <v>125.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="29">
+      <c r="A34" s="21">
         <v>2021</v>
       </c>
-      <c r="B34" s="18" t="s">
+      <c r="B34" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C34" s="16">
         <v>110.5</v>
       </c>
-      <c r="D34" s="18" t="s">
+      <c r="D34" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="E34" s="18">
+      <c r="E34" s="16">
         <v>125.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="29">
+      <c r="A35" s="21">
         <v>2022</v>
       </c>
-      <c r="B35" s="18">
+      <c r="B35" s="16">
         <v>368460.4</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="16">
         <v>104.1</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D35" s="16">
         <v>59395.8</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E35" s="16">
         <v>116.7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="19">
+      <c r="A36" s="29">
         <v>2023</v>
       </c>
-      <c r="B36" s="18">
+      <c r="B36" s="30">
         <v>443683.8</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="30">
         <v>116.8</v>
       </c>
-      <c r="D36" s="18">
+      <c r="D36" s="30">
         <v>47005.1</v>
       </c>
-      <c r="E36" s="18">
+      <c r="E36" s="30">
         <v>76.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="20">
+      <c r="A37" s="31">
         <v>2024</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="32">
         <v>565406.69999999995</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="32">
         <v>125.9</v>
       </c>
-      <c r="D37" s="21">
+      <c r="D37" s="32">
         <v>57795.5</v>
       </c>
-      <c r="E37" s="21">
+      <c r="E37" s="32">
         <v>121.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="22"/>
-[...3 lines deleted...]
-      <c r="E38" s="23"/>
+      <c r="A38" s="26">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="27">
+        <v>592394.80000000005</v>
+      </c>
+      <c r="C38" s="28">
+        <v>100.9</v>
+      </c>
+      <c r="D38" s="27">
+        <v>62197.3</v>
+      </c>
+      <c r="E38" s="28">
+        <v>103.7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1282,85 +1308,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF49E65C-5FEB-48BF-98A1-CCCEBE1F0B9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB93126-4BF6-4368-96B5-BF556E34870B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5942C14A-3878-41AD-83E3-A6D64E212F91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB93126-4BF6-4368-96B5-BF556E34870B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF49E65C-5FEB-48BF-98A1-CCCEBE1F0B9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>