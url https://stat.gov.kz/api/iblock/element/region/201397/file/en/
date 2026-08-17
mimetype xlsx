--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -699,54 +699,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="14" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
     </row>
     <row r="2" spans="1:6" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
@@ -1468,51 +1468,71 @@
       <c r="F38" s="53">
         <v>58273046</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="16">
         <v>2024</v>
       </c>
       <c r="B39" s="49">
         <v>327799174</v>
       </c>
       <c r="C39" s="50">
         <v>129.80000000000001</v>
       </c>
       <c r="D39" s="58">
         <v>89374607</v>
       </c>
       <c r="E39" s="58">
         <v>136234972</v>
       </c>
       <c r="F39" s="58">
         <v>102189595</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="13" t="s">
+      <c r="A40" s="16">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="49">
+        <v>418101759</v>
+      </c>
+      <c r="C40" s="50">
+        <v>124.4</v>
+      </c>
+      <c r="D40" s="58">
+        <v>118843909</v>
+      </c>
+      <c r="E40" s="58">
+        <v>196897176</v>
+      </c>
+      <c r="F40" s="58">
+        <v>102360674</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="13" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1591,56 +1611,56 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B4E28-E6FE-41BE-8651-DE19CC411949}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C6E131-9C70-4A3E-B5EF-06795EE22850}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83644451-735B-4DBE-8CB2-E44F578CD067}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>