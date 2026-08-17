--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -4,69 +4,78 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="26">
   <si>
-    <t>Total floor area operating start</t>
+    <t>Total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>62 526</t>
+  </si>
+  <si>
+    <t>103 187</t>
+  </si>
+  <si>
+    <t>122 980</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>square metres of total space</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
@@ -89,367 +98,436 @@
     <t>Karasu</t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
+      <i/>
       <sz val="10"/>
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...26 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-[...45 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 8" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 5" xfId="8"/>
+    <cellStyle name="Обычный 8" xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -713,1799 +791,1881 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X24"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AB12" sqref="AB12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T30" sqref="T30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="6" width="9.140625" style="1"/>
+    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9" max="10" width="10.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11" style="1" customWidth="1"/>
+    <col min="17" max="17" width="11.5703125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
+    <col min="19" max="22" width="9.140625" style="1"/>
+    <col min="23" max="23" width="9.140625" style="6"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...19 lines deleted...]
-      <c r="V1" s="23"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
-[...23 lines deleted...]
-      <c r="W2" s="26"/>
+      <c r="A2" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="4"/>
+      <c r="B3" s="36">
         <v>2003</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="36">
         <v>2004</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="36">
         <v>2005</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="36">
         <v>2006</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="36">
         <v>2007</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="37">
         <v>2008</v>
       </c>
-      <c r="H3" s="6">
+      <c r="H3" s="38">
         <v>2009</v>
       </c>
-      <c r="I3" s="7">
+      <c r="I3" s="39">
         <v>2010</v>
       </c>
-      <c r="J3" s="7">
+      <c r="J3" s="38">
         <v>2011</v>
       </c>
-      <c r="K3" s="1">
+      <c r="K3" s="38">
         <v>2012</v>
       </c>
-      <c r="L3" s="1">
+      <c r="L3" s="38">
         <v>2013</v>
       </c>
-      <c r="M3" s="1">
+      <c r="M3" s="38">
         <v>2014</v>
       </c>
-      <c r="N3" s="1">
+      <c r="N3" s="38">
         <v>2015</v>
       </c>
-      <c r="O3" s="1">
+      <c r="O3" s="38">
         <v>2016</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="40">
         <v>2017</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="41">
         <v>2018</v>
       </c>
-      <c r="R3" s="8">
+      <c r="R3" s="41">
         <v>2019</v>
       </c>
-      <c r="S3" s="8">
+      <c r="S3" s="31">
         <v>2020</v>
       </c>
-      <c r="T3" s="8">
+      <c r="T3" s="38">
         <v>2021</v>
       </c>
-      <c r="U3" s="21">
+      <c r="U3" s="42">
         <v>2022</v>
       </c>
-      <c r="V3" s="21">
+      <c r="V3" s="42">
         <v>2023</v>
       </c>
-      <c r="W3" s="21">
+      <c r="W3" s="31">
         <v>2024</v>
       </c>
-      <c r="X3" s="22"/>
+      <c r="X3" s="31">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="11">
+        <v>33705</v>
+      </c>
+      <c r="C4" s="11">
+        <v>44304</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="27">
-[...63 lines deleted...]
-        <v>497986</v>
+      <c r="G4" s="12">
+        <v>124086</v>
+      </c>
+      <c r="H4" s="12">
+        <v>110375</v>
+      </c>
+      <c r="I4" s="12">
+        <v>123504</v>
+      </c>
+      <c r="J4" s="12">
+        <v>115694</v>
+      </c>
+      <c r="K4" s="12">
+        <v>100048</v>
+      </c>
+      <c r="L4" s="12">
+        <v>143778</v>
+      </c>
+      <c r="M4" s="12">
+        <v>139712</v>
+      </c>
+      <c r="N4" s="12">
+        <v>148356</v>
+      </c>
+      <c r="O4" s="13">
+        <v>114557</v>
+      </c>
+      <c r="P4" s="14">
+        <v>92189</v>
+      </c>
+      <c r="Q4" s="15">
+        <v>107101</v>
+      </c>
+      <c r="R4" s="16">
+        <v>109171</v>
+      </c>
+      <c r="S4" s="16">
+        <v>134723</v>
+      </c>
+      <c r="T4" s="17">
+        <v>181585</v>
+      </c>
+      <c r="U4" s="8">
+        <v>177189</v>
+      </c>
+      <c r="V4" s="8">
+        <v>158270</v>
+      </c>
+      <c r="W4" s="32">
+        <v>136604</v>
+      </c>
+      <c r="X4" s="8">
+        <v>103771</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="18" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>7</v>
+      </c>
+      <c r="B5" s="19">
         <v>13024</v>
       </c>
-      <c r="C5" s="10">
-[...60 lines deleted...]
-        <v>332880</v>
+      <c r="C5" s="20">
+        <v>27027</v>
+      </c>
+      <c r="D5" s="20">
+        <v>31349</v>
+      </c>
+      <c r="E5" s="20">
+        <v>49314</v>
+      </c>
+      <c r="F5" s="20">
+        <v>60616</v>
+      </c>
+      <c r="G5" s="21">
+        <v>66127</v>
+      </c>
+      <c r="H5" s="21">
+        <v>50668</v>
+      </c>
+      <c r="I5" s="21">
+        <v>57866</v>
+      </c>
+      <c r="J5" s="21">
+        <v>52191</v>
+      </c>
+      <c r="K5" s="21">
+        <v>42573</v>
+      </c>
+      <c r="L5" s="21">
+        <v>72408</v>
+      </c>
+      <c r="M5" s="21">
+        <v>67484</v>
+      </c>
+      <c r="N5" s="21">
+        <v>60486</v>
+      </c>
+      <c r="O5" s="22">
+        <v>55406</v>
+      </c>
+      <c r="P5" s="23">
+        <v>43570</v>
+      </c>
+      <c r="Q5" s="24">
+        <v>36918</v>
+      </c>
+      <c r="R5" s="25">
+        <v>40948</v>
+      </c>
+      <c r="S5" s="25">
+        <v>35047</v>
+      </c>
+      <c r="T5" s="25">
+        <v>53131</v>
+      </c>
+      <c r="U5" s="9">
+        <v>54372</v>
+      </c>
+      <c r="V5" s="9">
+        <v>36161</v>
+      </c>
+      <c r="W5" s="33">
+        <v>21329</v>
+      </c>
+      <c r="X5" s="9">
+        <v>42392</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A6" s="19" t="s">
-[...17 lines deleted...]
-      <c r="G6" s="10">
+      <c r="A6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="20">
+        <v>305</v>
+      </c>
+      <c r="G6" s="25">
         <v>2779</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="25">
         <v>549</v>
       </c>
-      <c r="I6" s="10">
-[...8 lines deleted...]
-      <c r="L6" s="10">
+      <c r="I6" s="25">
+        <v>362</v>
+      </c>
+      <c r="J6" s="25">
+        <v>284</v>
+      </c>
+      <c r="K6" s="25">
+        <v>2556</v>
+      </c>
+      <c r="L6" s="25">
         <v>1439</v>
       </c>
-      <c r="M6" s="10">
-[...2 lines deleted...]
-      <c r="N6" s="12">
+      <c r="M6" s="25">
+        <v>1200</v>
+      </c>
+      <c r="N6" s="25">
         <v>2329</v>
       </c>
-      <c r="O6" s="12">
-[...5 lines deleted...]
-      <c r="Q6" s="14">
+      <c r="O6" s="26">
+        <v>1901</v>
+      </c>
+      <c r="P6" s="23">
+        <v>1483</v>
+      </c>
+      <c r="Q6" s="24">
         <v>3173</v>
       </c>
-      <c r="R6" s="15">
-[...2 lines deleted...]
-      <c r="S6" s="14">
+      <c r="R6" s="25">
+        <v>1283</v>
+      </c>
+      <c r="S6" s="25">
         <v>3196</v>
       </c>
-      <c r="T6" s="15">
-[...9 lines deleted...]
-        <v>9079</v>
+      <c r="T6" s="25">
+        <v>2809</v>
+      </c>
+      <c r="U6" s="9">
+        <v>3092</v>
+      </c>
+      <c r="V6" s="9">
+        <v>1997</v>
+      </c>
+      <c r="W6" s="33">
+        <v>477</v>
+      </c>
+      <c r="X6" s="9">
+        <v>6356</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="10">
+      <c r="A7" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="20">
         <v>1734</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="20">
         <v>1172</v>
       </c>
-      <c r="D7" s="10">
-[...5 lines deleted...]
-      <c r="F7" s="10">
+      <c r="D7" s="20">
+        <v>1825</v>
+      </c>
+      <c r="E7" s="20">
+        <v>887</v>
+      </c>
+      <c r="F7" s="20">
         <v>3855</v>
       </c>
-      <c r="G7" s="10">
-[...8 lines deleted...]
-      <c r="J7" s="10">
+      <c r="G7" s="25">
+        <v>4794</v>
+      </c>
+      <c r="H7" s="25">
+        <v>2004</v>
+      </c>
+      <c r="I7" s="25">
+        <v>2407</v>
+      </c>
+      <c r="J7" s="25">
         <v>2590</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="25">
         <v>2591</v>
       </c>
-      <c r="L7" s="10">
-[...2 lines deleted...]
-      <c r="M7" s="10">
+      <c r="L7" s="25">
+        <v>2720</v>
+      </c>
+      <c r="M7" s="25">
         <v>5782</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="25">
         <v>5007</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="26">
         <v>1121</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="23">
         <v>1181</v>
       </c>
-      <c r="Q7" s="14">
+      <c r="Q7" s="24">
         <v>1235</v>
       </c>
-      <c r="R7" s="15">
-[...15 lines deleted...]
-        <v>7626</v>
+      <c r="R7" s="25">
+        <v>4003</v>
+      </c>
+      <c r="S7" s="25">
+        <v>5287</v>
+      </c>
+      <c r="T7" s="25">
+        <v>8934</v>
+      </c>
+      <c r="U7" s="9">
+        <v>5353</v>
+      </c>
+      <c r="V7" s="9">
+        <v>4874</v>
+      </c>
+      <c r="W7" s="33">
+        <v>6302</v>
+      </c>
+      <c r="X7" s="9">
+        <v>1901</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="10">
+      <c r="A8" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="20">
         <v>10685</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="20">
         <v>4374</v>
       </c>
-      <c r="D8" s="10">
-[...5 lines deleted...]
-      <c r="F8" s="10">
+      <c r="D8" s="20">
+        <v>11378</v>
+      </c>
+      <c r="E8" s="20">
+        <v>19793</v>
+      </c>
+      <c r="F8" s="20">
         <v>29858</v>
       </c>
-      <c r="G8" s="10">
-[...14 lines deleted...]
-      <c r="L8" s="10">
+      <c r="G8" s="25">
+        <v>19952</v>
+      </c>
+      <c r="H8" s="25">
+        <v>23885</v>
+      </c>
+      <c r="I8" s="25">
+        <v>23971</v>
+      </c>
+      <c r="J8" s="25">
+        <v>25097</v>
+      </c>
+      <c r="K8" s="25">
+        <v>16041</v>
+      </c>
+      <c r="L8" s="25">
         <v>28002</v>
       </c>
-      <c r="M8" s="10">
-[...2 lines deleted...]
-      <c r="N8" s="12">
+      <c r="M8" s="25">
+        <v>21615</v>
+      </c>
+      <c r="N8" s="25">
         <v>29030</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="26">
         <v>22123</v>
       </c>
-      <c r="P8" s="13">
-[...2 lines deleted...]
-      <c r="Q8" s="14">
+      <c r="P8" s="23">
+        <v>10433</v>
+      </c>
+      <c r="Q8" s="24">
         <v>24092</v>
       </c>
-      <c r="R8" s="15">
-[...15 lines deleted...]
-        <v>45171</v>
+      <c r="R8" s="25">
+        <v>22603</v>
+      </c>
+      <c r="S8" s="25">
+        <v>25424</v>
+      </c>
+      <c r="T8" s="25">
+        <v>36701</v>
+      </c>
+      <c r="U8" s="9">
+        <v>32948</v>
+      </c>
+      <c r="V8" s="9">
+        <v>28318</v>
+      </c>
+      <c r="W8" s="33">
+        <v>32002</v>
+      </c>
+      <c r="X8" s="9">
+        <v>2053</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
-[...14 lines deleted...]
-      <c r="F9" s="10">
+      <c r="A9" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="20">
+        <v>1209</v>
+      </c>
+      <c r="F9" s="20">
         <v>404</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="21">
         <v>1422</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="21">
+        <v>796</v>
+      </c>
+      <c r="I9" s="21">
         <v>1427</v>
       </c>
-      <c r="I9" s="10">
-[...8 lines deleted...]
-      <c r="L9" s="10">
+      <c r="J9" s="21">
+        <v>964</v>
+      </c>
+      <c r="K9" s="21">
+        <v>402</v>
+      </c>
+      <c r="L9" s="21">
         <v>1069</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="21">
         <v>1080</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="21">
         <v>1202</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="22">
         <v>610</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="23">
         <v>621</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="24">
         <v>1080</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="25">
         <v>1234</v>
       </c>
-      <c r="S9" s="14">
+      <c r="S9" s="25">
         <v>1549</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="25">
         <v>1868</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="9">
         <v>1979</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="9">
         <v>1989</v>
       </c>
-      <c r="W9" s="34">
+      <c r="W9" s="33">
         <v>2080</v>
+      </c>
+      <c r="X9" s="9">
+        <v>2113</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="10">
+      <c r="A10" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="20">
         <v>332</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="20">
         <v>314</v>
       </c>
-      <c r="E10" s="11">
-[...2 lines deleted...]
-      <c r="F10" s="10">
+      <c r="E10" s="20">
+        <v>565</v>
+      </c>
+      <c r="F10" s="20">
         <v>518</v>
       </c>
-      <c r="G10" s="10">
-[...5 lines deleted...]
-      <c r="I10" s="10">
+      <c r="G10" s="21">
+        <v>526</v>
+      </c>
+      <c r="H10" s="21">
+        <v>492</v>
+      </c>
+      <c r="I10" s="21">
         <v>939</v>
       </c>
-      <c r="J10" s="10">
-[...2 lines deleted...]
-      <c r="K10" s="10">
+      <c r="J10" s="21">
+        <v>460</v>
+      </c>
+      <c r="K10" s="21">
         <v>1263</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="21">
         <v>1289</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="21">
         <v>1302</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="21">
         <v>1353</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="22">
         <v>842</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="23">
         <v>884</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="24">
         <v>1026</v>
       </c>
-      <c r="R10" s="15">
-[...5 lines deleted...]
-      <c r="T10" s="15">
+      <c r="R10" s="25">
+        <v>64</v>
+      </c>
+      <c r="S10" s="25">
+        <v>1871</v>
+      </c>
+      <c r="T10" s="25">
         <v>1804</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="9">
         <v>2020</v>
       </c>
-      <c r="V10" s="15">
-[...3 lines deleted...]
-        <v>3323</v>
+      <c r="V10" s="9">
+        <v>791</v>
+      </c>
+      <c r="W10" s="33">
+        <v>1145</v>
+      </c>
+      <c r="X10" s="9">
+        <v>3157</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A11" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="10">
+      <c r="A11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="20">
         <v>523</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="20">
         <v>1540</v>
       </c>
-      <c r="E11" s="11">
-[...2 lines deleted...]
-      <c r="F11" s="10">
+      <c r="E11" s="20">
+        <v>1511</v>
+      </c>
+      <c r="F11" s="20">
         <v>910</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="21">
         <v>1123</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="21">
         <v>1391</v>
       </c>
-      <c r="I11" s="10">
-[...2 lines deleted...]
-      <c r="J11" s="10">
+      <c r="I11" s="21">
+        <v>1477</v>
+      </c>
+      <c r="J11" s="21">
         <v>1623</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="21">
         <v>1644</v>
       </c>
-      <c r="L11" s="10">
-[...2 lines deleted...]
-      <c r="M11" s="10">
+      <c r="L11" s="21">
+        <v>1719</v>
+      </c>
+      <c r="M11" s="21">
         <v>1826</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="21">
         <v>1991</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="22">
         <v>2071</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="23">
         <v>2103</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="24">
         <v>2328</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="25">
         <v>2527</v>
       </c>
-      <c r="S11" s="14">
-[...2 lines deleted...]
-      <c r="T11" s="15">
+      <c r="S11" s="25">
+        <v>3212</v>
+      </c>
+      <c r="T11" s="25">
         <v>4775</v>
       </c>
-      <c r="U11" s="15">
-[...6 lines deleted...]
-        <v>6871</v>
+      <c r="U11" s="9">
+        <v>3223</v>
+      </c>
+      <c r="V11" s="9">
+        <v>6545</v>
+      </c>
+      <c r="W11" s="33">
+        <v>6574</v>
+      </c>
+      <c r="X11" s="9">
+        <v>5234</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="10">
+      <c r="A12" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="20">
         <v>107</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="20">
         <v>185</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="20">
         <v>940</v>
       </c>
-      <c r="E12" s="11">
-[...2 lines deleted...]
-      <c r="F12" s="10">
+      <c r="E12" s="20">
+        <v>1020</v>
+      </c>
+      <c r="F12" s="20">
         <v>149</v>
       </c>
-      <c r="G12" s="10">
-[...2 lines deleted...]
-      <c r="H12" s="10">
+      <c r="G12" s="21">
+        <v>939</v>
+      </c>
+      <c r="H12" s="21">
         <v>1690</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="21">
         <v>1037</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="21">
         <v>1039</v>
       </c>
-      <c r="K12" s="10">
-[...2 lines deleted...]
-      <c r="L12" s="10">
+      <c r="K12" s="21">
+        <v>785</v>
+      </c>
+      <c r="L12" s="21">
         <v>1056</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="21">
         <v>1067</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="21">
         <v>1186</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="22">
         <v>1213</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="23">
         <v>965</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="24">
         <v>974</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="25">
         <v>789</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="25">
         <v>1517</v>
       </c>
-      <c r="T12" s="15">
-[...2 lines deleted...]
-      <c r="U12" s="15">
+      <c r="T12" s="25">
+        <v>747</v>
+      </c>
+      <c r="U12" s="9">
         <v>2489</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V12" s="9">
         <v>2489</v>
       </c>
-      <c r="W12" s="34">
-        <v>2579</v>
+      <c r="W12" s="33">
+        <v>2235</v>
+      </c>
+      <c r="X12" s="9">
+        <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A13" s="19" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="10">
+      <c r="A13" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="20">
         <v>236</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="20">
         <v>621</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="20">
         <v>672</v>
       </c>
-      <c r="G13" s="10">
-[...2 lines deleted...]
-      <c r="H13" s="10">
+      <c r="G13" s="21">
+        <v>260</v>
+      </c>
+      <c r="H13" s="21">
         <v>1060</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="21">
         <v>1168</v>
       </c>
-      <c r="J13" s="10">
-[...2 lines deleted...]
-      <c r="K13" s="10">
+      <c r="J13" s="21">
+        <v>496</v>
+      </c>
+      <c r="K13" s="21">
         <v>1223</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="21">
         <v>1254</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="21">
         <v>898</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="21">
         <v>938</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="22">
         <v>252</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="23">
         <v>274</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="24">
         <v>311</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="25">
         <v>344</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="25">
         <v>868</v>
       </c>
-      <c r="T13" s="16">
+      <c r="T13" s="25">
         <v>956</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="9">
         <v>969</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V13" s="9">
         <v>974</v>
       </c>
-      <c r="W13" s="34">
-        <v>4461</v>
+      <c r="W13" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="X13" s="9">
+        <v>289</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="10">
+      <c r="A14" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="20">
         <v>2684</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="20">
         <v>2684</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="20">
         <v>1168</v>
       </c>
-      <c r="E14" s="11">
-[...5 lines deleted...]
-      <c r="G14" s="10">
+      <c r="E14" s="20">
+        <v>1371</v>
+      </c>
+      <c r="F14" s="20">
+        <v>2125</v>
+      </c>
+      <c r="G14" s="21">
         <v>2427</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="21">
         <v>2696</v>
       </c>
-      <c r="I14" s="10">
-[...2 lines deleted...]
-      <c r="J14" s="10">
+      <c r="I14" s="21">
+        <v>2720</v>
+      </c>
+      <c r="J14" s="21">
         <v>2706</v>
       </c>
-      <c r="K14" s="10">
-[...2 lines deleted...]
-      <c r="L14" s="10">
+      <c r="K14" s="21">
+        <v>2347</v>
+      </c>
+      <c r="L14" s="21">
         <v>2723</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="21">
         <v>2798</v>
       </c>
-      <c r="N14" s="12">
+      <c r="N14" s="21">
         <v>2940</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="22">
         <v>962</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="23">
         <v>1153</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="24">
         <v>2019</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="25">
         <v>2001</v>
       </c>
-      <c r="S14" s="14">
+      <c r="S14" s="25">
         <v>4557</v>
       </c>
-      <c r="T14" s="16">
-[...5 lines deleted...]
-      <c r="V14" s="15">
+      <c r="T14" s="25">
+        <v>2149</v>
+      </c>
+      <c r="U14" s="9">
+        <v>2979</v>
+      </c>
+      <c r="V14" s="9">
         <v>7027</v>
       </c>
-      <c r="W14" s="34">
-        <v>7308</v>
+      <c r="W14" s="33">
+        <v>4067</v>
+      </c>
+      <c r="X14" s="9">
+        <v>576</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A15" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="10">
+      <c r="A15" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="20">
         <v>101</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="20">
         <v>696</v>
       </c>
-      <c r="E15" s="11">
-[...2 lines deleted...]
-      <c r="F15" s="10">
+      <c r="E15" s="20">
+        <v>198</v>
+      </c>
+      <c r="F15" s="20">
         <v>1131</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="21">
         <v>440</v>
       </c>
-      <c r="H15" s="10">
-[...5 lines deleted...]
-      <c r="J15" s="10">
+      <c r="H15" s="21">
+        <v>311</v>
+      </c>
+      <c r="I15" s="21">
+        <v>520</v>
+      </c>
+      <c r="J15" s="21">
         <v>1313</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="21">
         <v>1357</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="21">
         <v>1367</v>
       </c>
-      <c r="M15" s="10">
-[...2 lines deleted...]
-      <c r="N15" s="12">
+      <c r="M15" s="21">
+        <v>1169</v>
+      </c>
+      <c r="N15" s="21">
         <v>788</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O15" s="22">
         <v>409</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="25">
         <v>450</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="25">
         <v>820</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="27">
         <v>901</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="25">
         <v>1123</v>
       </c>
-      <c r="T15" s="16">
+      <c r="T15" s="25">
         <v>1400</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U15" s="9">
         <v>1431</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V15" s="9">
         <v>1431</v>
       </c>
-      <c r="W15" s="34">
-        <v>2303</v>
+      <c r="W15" s="33">
+        <v>1415</v>
+      </c>
+      <c r="X15" s="35" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="10">
+      <c r="A16" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="19">
         <v>1358</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="20">
         <v>859</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="20">
         <v>1741</v>
       </c>
-      <c r="E16" s="11">
-[...2 lines deleted...]
-      <c r="F16" s="10">
+      <c r="E16" s="20">
+        <v>2230</v>
+      </c>
+      <c r="F16" s="20">
         <v>2674</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="21">
         <v>2678</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="21">
         <v>2759</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="21">
         <v>2770</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="21">
         <v>2790</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="21">
         <v>2796</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="21">
         <v>3109</v>
       </c>
-      <c r="M16" s="10">
-[...2 lines deleted...]
-      <c r="N16" s="12">
+      <c r="M16" s="21">
+        <v>616</v>
+      </c>
+      <c r="N16" s="21">
         <v>4339</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O16" s="22">
         <v>1574</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="23">
         <v>1612</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q16" s="24">
         <v>1814</v>
       </c>
-      <c r="R16" s="15">
-[...2 lines deleted...]
-      <c r="S16" s="14">
+      <c r="R16" s="25">
+        <v>1162</v>
+      </c>
+      <c r="S16" s="25">
         <v>2815</v>
       </c>
-      <c r="T16" s="16">
+      <c r="T16" s="25">
         <v>3301</v>
       </c>
-      <c r="U16" s="15">
+      <c r="U16" s="9">
         <v>3638</v>
       </c>
-      <c r="V16" s="15">
+      <c r="V16" s="9">
         <v>3750</v>
       </c>
-      <c r="W16" s="34">
+      <c r="W16" s="33">
         <v>3750</v>
       </c>
+      <c r="X16" s="9">
+        <v>3805</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="L17" s="10">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="20">
+        <v>632</v>
+      </c>
+      <c r="F17" s="20">
+        <v>2900</v>
+      </c>
+      <c r="G17" s="21">
+        <v>146</v>
+      </c>
+      <c r="H17" s="21">
+        <v>773</v>
+      </c>
+      <c r="I17" s="21">
+        <v>1250</v>
+      </c>
+      <c r="J17" s="21">
+        <v>870</v>
+      </c>
+      <c r="K17" s="21">
+        <v>760</v>
+      </c>
+      <c r="L17" s="21">
         <v>1613</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="21">
         <v>1633</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="21">
         <v>1726</v>
       </c>
-      <c r="O17" s="12">
-[...2 lines deleted...]
-      <c r="P17" s="13">
+      <c r="O17" s="22">
+        <v>136</v>
+      </c>
+      <c r="P17" s="23">
         <v>341</v>
       </c>
-      <c r="Q17" s="14">
-[...5 lines deleted...]
-      <c r="S17" s="14">
+      <c r="Q17" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="R17" s="25">
+        <v>968</v>
+      </c>
+      <c r="S17" s="25">
         <v>2172</v>
       </c>
-      <c r="T17" s="16">
+      <c r="T17" s="25">
         <v>2509</v>
       </c>
-      <c r="U17" s="15">
-[...6 lines deleted...]
-        <v>2773</v>
+      <c r="U17" s="9">
+        <v>1578</v>
+      </c>
+      <c r="V17" s="9">
+        <v>2233</v>
+      </c>
+      <c r="W17" s="33">
+        <v>2159</v>
+      </c>
+      <c r="X17" s="9">
+        <v>1273</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="10">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="28">
         <v>3466</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="20">
         <v>4896</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="20">
         <v>6490</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="20">
         <v>7509</v>
       </c>
-      <c r="F18" s="10">
-[...2 lines deleted...]
-      <c r="G18" s="10">
+      <c r="F18" s="20">
+        <v>10784</v>
+      </c>
+      <c r="G18" s="21">
         <v>14920</v>
       </c>
-      <c r="H18" s="10">
-[...2 lines deleted...]
-      <c r="I18" s="10">
+      <c r="H18" s="21">
+        <v>14857</v>
+      </c>
+      <c r="I18" s="21">
         <v>18735</v>
       </c>
-      <c r="J18" s="10">
-[...29 lines deleted...]
-      <c r="T18" s="16">
+      <c r="J18" s="21">
+        <v>16820</v>
+      </c>
+      <c r="K18" s="21">
+        <v>19494</v>
+      </c>
+      <c r="L18" s="21">
+        <v>18050</v>
+      </c>
+      <c r="M18" s="21">
+        <v>25610</v>
+      </c>
+      <c r="N18" s="21">
+        <v>28751</v>
+      </c>
+      <c r="O18" s="22">
+        <v>21669</v>
+      </c>
+      <c r="P18" s="23">
+        <v>23030</v>
+      </c>
+      <c r="Q18" s="24">
+        <v>25726</v>
+      </c>
+      <c r="R18" s="25">
+        <v>24498</v>
+      </c>
+      <c r="S18" s="25">
+        <v>36956</v>
+      </c>
+      <c r="T18" s="25">
         <v>48816</v>
       </c>
-      <c r="U18" s="15">
+      <c r="U18" s="9">
         <v>48008</v>
       </c>
-      <c r="V18" s="15">
-[...3 lines deleted...]
-        <v>50994</v>
+      <c r="V18" s="9">
+        <v>46959</v>
+      </c>
+      <c r="W18" s="33">
+        <v>42308</v>
+      </c>
+      <c r="X18" s="9">
+        <v>25684</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B19" s="10">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A19" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="20">
         <v>440</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="20">
         <v>558</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="20">
         <v>1111</v>
       </c>
-      <c r="E19" s="11">
-[...2 lines deleted...]
-      <c r="F19" s="10">
+      <c r="E19" s="20">
+        <v>1716</v>
+      </c>
+      <c r="F19" s="20">
         <v>1887</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="21">
         <v>1941</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="21">
         <v>1961</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="21">
         <v>1983</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="21">
         <v>2001</v>
       </c>
-      <c r="K19" s="10">
-[...2 lines deleted...]
-      <c r="L19" s="10">
+      <c r="K19" s="21">
+        <v>1982</v>
+      </c>
+      <c r="L19" s="21">
         <v>2302</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="21">
         <v>2306</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="21">
         <v>2360</v>
       </c>
-      <c r="O19" s="12">
+      <c r="O19" s="22">
         <v>724</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="23">
         <v>802</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q19" s="24">
         <v>1289</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="25">
         <v>1294</v>
       </c>
-      <c r="S19" s="14">
-[...2 lines deleted...]
-      <c r="T19" s="16">
+      <c r="S19" s="25">
+        <v>2520</v>
+      </c>
+      <c r="T19" s="25">
         <v>2580</v>
       </c>
-      <c r="U19" s="15">
-[...2 lines deleted...]
-      <c r="V19" s="15">
+      <c r="U19" s="9">
+        <v>2414</v>
+      </c>
+      <c r="V19" s="9">
         <v>2558</v>
       </c>
-      <c r="W19" s="34">
-        <v>4502</v>
+      <c r="W19" s="33">
+        <v>2024</v>
+      </c>
+      <c r="X19" s="9">
+        <v>1120</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C20" s="10">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="20">
         <v>180</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="20">
         <v>226</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="20">
         <v>803</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="20">
         <v>800</v>
       </c>
-      <c r="G20" s="10">
-[...17 lines deleted...]
-      <c r="M20" s="10">
+      <c r="G20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="21">
+        <v>110</v>
+      </c>
+      <c r="K20" s="21">
+        <v>70</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="21">
         <v>13</v>
       </c>
-      <c r="N20" s="12">
+      <c r="N20" s="21">
         <v>103</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="22">
         <v>304</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="23">
         <v>353</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q20" s="24">
         <v>398</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="25">
         <v>419</v>
       </c>
-      <c r="S20" s="14">
-[...2 lines deleted...]
-      <c r="T20" s="16">
+      <c r="S20" s="25">
+        <v>788</v>
+      </c>
+      <c r="T20" s="25">
         <v>1516</v>
       </c>
-      <c r="U20" s="15">
+      <c r="U20" s="9">
         <v>1588</v>
       </c>
-      <c r="V20" s="15">
+      <c r="V20" s="9">
         <v>641</v>
       </c>
-      <c r="W20" s="34">
-        <v>1789</v>
+      <c r="W20" s="33">
+        <v>78</v>
+      </c>
+      <c r="X20" s="9">
+        <v>105</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B21" s="10">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A21" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="20">
         <v>83</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="20">
         <v>584</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="20">
         <v>812</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="20">
         <v>2120</v>
       </c>
-      <c r="F21" s="10">
-[...2 lines deleted...]
-      <c r="G21" s="10">
+      <c r="F21" s="20">
+        <v>1722</v>
+      </c>
+      <c r="G21" s="21">
         <v>1111</v>
       </c>
-      <c r="H21" s="10">
-[...5 lines deleted...]
-      <c r="J21" s="10">
+      <c r="H21" s="21">
+        <v>477</v>
+      </c>
+      <c r="I21" s="21">
+        <v>928</v>
+      </c>
+      <c r="J21" s="21">
         <v>1182</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="21">
+        <v>1058</v>
+      </c>
+      <c r="L21" s="21">
+        <v>1225</v>
+      </c>
+      <c r="M21" s="21">
+        <v>1332</v>
+      </c>
+      <c r="N21" s="21">
+        <v>1334</v>
+      </c>
+      <c r="O21" s="22">
+        <v>1336</v>
+      </c>
+      <c r="P21" s="23">
+        <v>1342</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>1346</v>
+      </c>
+      <c r="R21" s="25">
+        <v>1402</v>
+      </c>
+      <c r="S21" s="25">
+        <v>1991</v>
+      </c>
+      <c r="T21" s="25">
+        <v>1999</v>
+      </c>
+      <c r="U21" s="9">
+        <v>1845</v>
+      </c>
+      <c r="V21" s="9">
+        <v>2003</v>
+      </c>
+      <c r="W21" s="33">
+        <v>2005</v>
+      </c>
+      <c r="X21" s="9">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A22" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="20">
+        <v>415</v>
+      </c>
+      <c r="D22" s="20">
+        <v>1041</v>
+      </c>
+      <c r="E22" s="20">
+        <v>9332</v>
+      </c>
+      <c r="F22" s="20">
+        <v>142</v>
+      </c>
+      <c r="G22" s="25">
+        <v>81</v>
+      </c>
+      <c r="H22" s="25">
+        <v>1112</v>
+      </c>
+      <c r="I22" s="25">
+        <v>1204</v>
+      </c>
+      <c r="J22" s="25">
+        <v>1212</v>
+      </c>
+      <c r="K22" s="25">
+        <v>271</v>
+      </c>
+      <c r="L22" s="25">
+        <v>1277</v>
+      </c>
+      <c r="M22" s="25">
+        <v>1117</v>
+      </c>
+      <c r="N22" s="25">
+        <v>1221</v>
+      </c>
+      <c r="O22" s="26">
+        <v>845</v>
+      </c>
+      <c r="P22" s="24">
+        <v>1004</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>1193</v>
+      </c>
+      <c r="R22" s="25">
+        <v>1397</v>
+      </c>
+      <c r="S22" s="25">
+        <v>1740</v>
+      </c>
+      <c r="T22" s="25">
+        <v>2081</v>
+      </c>
+      <c r="U22" s="9">
+        <v>1530</v>
+      </c>
+      <c r="V22" s="9">
+        <v>2233</v>
+      </c>
+      <c r="W22" s="33">
+        <v>2406</v>
+      </c>
+      <c r="X22" s="9">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A23" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="30">
+        <v>124</v>
+      </c>
+      <c r="C23" s="20">
+        <v>166</v>
+      </c>
+      <c r="D23" s="20">
+        <v>812</v>
+      </c>
+      <c r="E23" s="20">
+        <v>1505</v>
+      </c>
+      <c r="F23" s="20">
+        <v>1528</v>
+      </c>
+      <c r="G23" s="21">
+        <v>1830</v>
+      </c>
+      <c r="H23" s="21">
+        <v>1504</v>
+      </c>
+      <c r="I23" s="21">
+        <v>1984</v>
+      </c>
+      <c r="J23" s="21">
+        <v>1254</v>
+      </c>
+      <c r="K23" s="21">
+        <v>576</v>
+      </c>
+      <c r="L23" s="21">
+        <v>468</v>
+      </c>
+      <c r="M23" s="21">
+        <v>214</v>
+      </c>
+      <c r="N23" s="21">
+        <v>231</v>
+      </c>
+      <c r="O23" s="22">
+        <v>263</v>
+      </c>
+      <c r="P23" s="25">
+        <v>285</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>244</v>
+      </c>
+      <c r="R23" s="25">
+        <v>433</v>
+      </c>
+      <c r="S23" s="25">
+        <v>681</v>
+      </c>
+      <c r="T23" s="25">
+        <v>2110</v>
+      </c>
+      <c r="U23" s="9">
+        <v>2174</v>
+      </c>
+      <c r="V23" s="9">
+        <v>2520</v>
+      </c>
+      <c r="W23" s="33">
+        <v>1636</v>
+      </c>
+      <c r="X23" s="9">
         <v>1890</v>
       </c>
-      <c r="L21" s="10">
-[...34 lines deleted...]
-      </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D22" s="10">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A24" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="20">
+        <v>248</v>
+      </c>
+      <c r="D24" s="20">
+        <v>847</v>
+      </c>
+      <c r="E24" s="20">
+        <v>851</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="21">
+        <v>590</v>
+      </c>
+      <c r="H24" s="21">
+        <v>1390</v>
+      </c>
+      <c r="I24" s="21">
+        <v>756</v>
+      </c>
+      <c r="J24" s="21">
+        <v>692</v>
+      </c>
+      <c r="K24" s="21">
+        <v>259</v>
+      </c>
+      <c r="L24" s="21">
+        <v>688</v>
+      </c>
+      <c r="M24" s="21">
+        <v>650</v>
+      </c>
+      <c r="N24" s="21">
         <v>1041</v>
       </c>
-      <c r="E22" s="11">
-[...17 lines deleted...]
-      <c r="K22" s="10">
+      <c r="O24" s="22">
+        <v>796</v>
+      </c>
+      <c r="P24" s="25">
+        <v>303</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>1115</v>
+      </c>
+      <c r="R24" s="25">
+        <v>901</v>
+      </c>
+      <c r="S24" s="25">
+        <v>1409</v>
+      </c>
+      <c r="T24" s="25">
+        <v>1399</v>
+      </c>
+      <c r="U24" s="9">
+        <v>3559</v>
+      </c>
+      <c r="V24" s="9">
+        <v>2777</v>
+      </c>
+      <c r="W24" s="33">
+        <v>2612</v>
+      </c>
+      <c r="X24" s="9">
         <v>1245</v>
       </c>
-      <c r="L22" s="10">
-[...34 lines deleted...]
-      </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
-[...139 lines deleted...]
-      </c>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>