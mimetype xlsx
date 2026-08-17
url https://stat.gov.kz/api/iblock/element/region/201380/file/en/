--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -338,51 +338,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -455,50 +455,56 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -771,110 +777,111 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X27"/>
+  <dimension ref="A1:Y27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T34" sqref="T34"/>
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
-    <col min="24" max="24" width="9.140625" style="37"/>
+    <col min="25" max="25" width="9.140625" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="S2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
-    </row>
-    <row r="3" spans="1:23" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="X2" s="44"/>
+    </row>
+    <row r="3" spans="1:24" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9"/>
       <c r="B3" s="4">
         <v>2003</v>
       </c>
       <c r="C3" s="4">
         <v>2004</v>
       </c>
       <c r="D3" s="4">
         <v>2005</v>
       </c>
       <c r="E3" s="4">
         <v>2006</v>
       </c>
       <c r="F3" s="4">
         <v>2007</v>
       </c>
       <c r="G3" s="5">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -898,52 +905,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="31">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="5">
         <v>2021</v>
       </c>
       <c r="U3" s="6">
         <v>2022</v>
       </c>
       <c r="V3" s="6">
         <v>2023</v>
       </c>
       <c r="W3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="17">
         <v>4766</v>
       </c>
       <c r="C4" s="17">
         <v>8917</v>
       </c>
       <c r="D4" s="18">
         <v>13301</v>
       </c>
       <c r="E4" s="18">
         <v>20295</v>
       </c>
       <c r="F4" s="34">
         <v>30225</v>
       </c>
       <c r="G4" s="18">
         <v>33972</v>
       </c>
       <c r="H4" s="18">
         <v>37627</v>
       </c>
       <c r="I4" s="18">
@@ -966,55 +976,58 @@
       </c>
       <c r="O4" s="22">
         <v>61766</v>
       </c>
       <c r="P4" s="25">
         <v>82480</v>
       </c>
       <c r="Q4" s="27">
         <v>108598.413</v>
       </c>
       <c r="R4" s="28">
         <v>117777</v>
       </c>
       <c r="S4" s="28">
         <v>151644</v>
       </c>
       <c r="T4" s="32">
         <v>175297</v>
       </c>
       <c r="U4" s="38">
         <v>186930</v>
       </c>
       <c r="V4" s="42">
         <v>245672</v>
       </c>
-      <c r="W4" s="38">
+      <c r="W4" s="45">
         <v>327799</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X4" s="45">
+        <v>418102</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10">
         <v>2360</v>
       </c>
       <c r="C5" s="10">
         <v>5090</v>
       </c>
       <c r="D5" s="11">
         <v>7894</v>
       </c>
       <c r="E5" s="11">
         <v>13207</v>
       </c>
       <c r="F5" s="35">
         <v>16777</v>
       </c>
       <c r="G5" s="13">
         <v>13948</v>
       </c>
       <c r="H5" s="13">
         <v>15419</v>
       </c>
       <c r="I5" s="14">
@@ -1037,55 +1050,58 @@
       </c>
       <c r="O5" s="20">
         <v>23872</v>
       </c>
       <c r="P5" s="23">
         <v>31623</v>
       </c>
       <c r="Q5" s="26">
         <v>38540.296000000002</v>
       </c>
       <c r="R5" s="23">
         <v>43721</v>
       </c>
       <c r="S5" s="23">
         <v>59047</v>
       </c>
       <c r="T5" s="29">
         <v>70126</v>
       </c>
       <c r="U5" s="39">
         <v>67676</v>
       </c>
       <c r="V5" s="39">
         <v>83656</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="46">
         <v>126715</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X5" s="46">
+        <v>152376</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>93</v>
       </c>
       <c r="C6" s="10">
         <v>312</v>
       </c>
       <c r="D6" s="11">
         <v>651</v>
       </c>
       <c r="E6" s="11">
         <v>1072</v>
       </c>
       <c r="F6" s="35">
         <v>1495</v>
       </c>
       <c r="G6" s="13">
         <v>1317</v>
       </c>
       <c r="H6" s="13">
         <v>2411</v>
       </c>
       <c r="I6" s="14">
@@ -1108,55 +1124,58 @@
       </c>
       <c r="O6" s="20">
         <v>1416</v>
       </c>
       <c r="P6" s="23">
         <v>1234</v>
       </c>
       <c r="Q6" s="26">
         <v>1532.434</v>
       </c>
       <c r="R6" s="23">
         <v>2002</v>
       </c>
       <c r="S6" s="23">
         <v>6323</v>
       </c>
       <c r="T6" s="29">
         <v>7122</v>
       </c>
       <c r="U6" s="39">
         <v>3019</v>
       </c>
       <c r="V6" s="39">
         <v>15853</v>
       </c>
-      <c r="W6" s="39">
+      <c r="W6" s="46">
         <v>13614</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X6" s="46">
+        <v>42328</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10">
         <v>339</v>
       </c>
       <c r="C7" s="10">
         <v>475</v>
       </c>
       <c r="D7" s="11">
         <v>772</v>
       </c>
       <c r="E7" s="11">
         <v>1212</v>
       </c>
       <c r="F7" s="35">
         <v>1753</v>
       </c>
       <c r="G7" s="13">
         <v>1627</v>
       </c>
       <c r="H7" s="15">
         <v>621</v>
       </c>
       <c r="I7" s="14">
@@ -1179,55 +1198,58 @@
       </c>
       <c r="O7" s="20">
         <v>4316</v>
       </c>
       <c r="P7" s="23">
         <v>5950</v>
       </c>
       <c r="Q7" s="26">
         <v>6678.0969999999998</v>
       </c>
       <c r="R7" s="23">
         <v>8684</v>
       </c>
       <c r="S7" s="23">
         <v>8600</v>
       </c>
       <c r="T7" s="29">
         <v>8022</v>
       </c>
       <c r="U7" s="39">
         <v>5334</v>
       </c>
       <c r="V7" s="39">
         <v>9196</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="46">
         <v>8356</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X7" s="46">
+        <v>6558</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="10">
         <v>1532</v>
       </c>
       <c r="C8" s="10">
         <v>1975</v>
       </c>
       <c r="D8" s="11">
         <v>3042</v>
       </c>
       <c r="E8" s="11">
         <v>3807</v>
       </c>
       <c r="F8" s="35">
         <v>5373</v>
       </c>
       <c r="G8" s="13">
         <v>9473</v>
       </c>
       <c r="H8" s="13">
         <v>11139</v>
       </c>
       <c r="I8" s="14">
@@ -1250,55 +1272,58 @@
       </c>
       <c r="O8" s="20">
         <v>11819</v>
       </c>
       <c r="P8" s="23">
         <v>10915</v>
       </c>
       <c r="Q8" s="26">
         <v>12043.522999999999</v>
       </c>
       <c r="R8" s="23">
         <v>15505</v>
       </c>
       <c r="S8" s="23">
         <v>15815</v>
       </c>
       <c r="T8" s="29">
         <v>25283</v>
       </c>
       <c r="U8" s="39">
         <v>24000</v>
       </c>
       <c r="V8" s="39">
         <v>40529</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="46">
         <v>50935</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X8" s="46">
+        <v>49607</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="15">
         <v>188</v>
       </c>
       <c r="H9" s="15">
         <v>176</v>
       </c>
       <c r="I9" s="16">
@@ -1321,55 +1346,58 @@
       </c>
       <c r="O9" s="21">
         <v>596</v>
       </c>
       <c r="P9" s="24">
         <v>673</v>
       </c>
       <c r="Q9" s="26">
         <v>1987.566</v>
       </c>
       <c r="R9" s="23">
         <v>2545</v>
       </c>
       <c r="S9" s="23">
         <v>2380</v>
       </c>
       <c r="T9" s="30">
         <v>485</v>
       </c>
       <c r="U9" s="39">
         <v>1289</v>
       </c>
       <c r="V9" s="39">
         <v>3248</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="46">
         <v>7970</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X9" s="46">
+        <v>23490</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10">
         <v>16</v>
       </c>
       <c r="C10" s="10">
         <v>23</v>
       </c>
       <c r="D10" s="11">
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <v>30</v>
       </c>
       <c r="F10" s="35">
         <v>39</v>
       </c>
       <c r="G10" s="15">
         <v>69</v>
       </c>
       <c r="H10" s="15">
         <v>891</v>
       </c>
       <c r="I10" s="16">
@@ -1392,55 +1420,58 @@
       </c>
       <c r="O10" s="21">
         <v>217</v>
       </c>
       <c r="P10" s="23">
         <v>2530</v>
       </c>
       <c r="Q10" s="26">
         <v>2704.002</v>
       </c>
       <c r="R10" s="23">
         <v>1474</v>
       </c>
       <c r="S10" s="23">
         <v>1940</v>
       </c>
       <c r="T10" s="29">
         <v>3651</v>
       </c>
       <c r="U10" s="39">
         <v>2060</v>
       </c>
       <c r="V10" s="39">
         <v>2675</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W10" s="46">
         <v>2729</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X10" s="46">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="15">
         <v>266</v>
       </c>
       <c r="H11" s="15">
         <v>411</v>
       </c>
       <c r="I11" s="16">
@@ -1463,55 +1494,58 @@
       </c>
       <c r="O11" s="20">
         <v>1879</v>
       </c>
       <c r="P11" s="23">
         <v>3722</v>
       </c>
       <c r="Q11" s="26">
         <v>7162.415</v>
       </c>
       <c r="R11" s="23">
         <v>6623</v>
       </c>
       <c r="S11" s="23">
         <v>4115</v>
       </c>
       <c r="T11" s="29">
         <v>9114</v>
       </c>
       <c r="U11" s="39">
         <v>17245</v>
       </c>
       <c r="V11" s="39">
         <v>14922</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="46">
         <v>13921</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X11" s="46">
+        <v>14231</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="35">
         <v>26</v>
       </c>
       <c r="G12" s="15">
         <v>322</v>
       </c>
       <c r="H12" s="15">
         <v>421</v>
       </c>
       <c r="I12" s="16">
@@ -1534,55 +1568,58 @@
       </c>
       <c r="O12" s="20">
         <v>1232</v>
       </c>
       <c r="P12" s="23">
         <v>4279</v>
       </c>
       <c r="Q12" s="26">
         <v>4295.2179999999998</v>
       </c>
       <c r="R12" s="23">
         <v>4551</v>
       </c>
       <c r="S12" s="23">
         <v>7031</v>
       </c>
       <c r="T12" s="29">
         <v>1320</v>
       </c>
       <c r="U12" s="39">
         <v>4417</v>
       </c>
       <c r="V12" s="39">
         <v>4669</v>
       </c>
-      <c r="W12" s="39">
+      <c r="W12" s="46">
         <v>5575</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X12" s="46">
+        <v>8571</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="10">
         <v>6</v>
       </c>
       <c r="C13" s="10">
         <v>14</v>
       </c>
       <c r="D13" s="11">
         <v>11</v>
       </c>
       <c r="E13" s="11">
         <v>13</v>
       </c>
       <c r="F13" s="35">
         <v>76</v>
       </c>
       <c r="G13" s="15">
         <v>313</v>
       </c>
       <c r="H13" s="15">
         <v>41</v>
       </c>
       <c r="I13" s="16">
@@ -1605,55 +1642,58 @@
       </c>
       <c r="O13" s="21">
         <v>55</v>
       </c>
       <c r="P13" s="24">
         <v>326</v>
       </c>
       <c r="Q13" s="26">
         <v>2012.5619999999999</v>
       </c>
       <c r="R13" s="23">
         <v>2089</v>
       </c>
       <c r="S13" s="23">
         <v>3056</v>
       </c>
       <c r="T13" s="29">
         <v>1518</v>
       </c>
       <c r="U13" s="39">
         <v>2706</v>
       </c>
       <c r="V13" s="39">
         <v>3091</v>
       </c>
-      <c r="W13" s="39">
+      <c r="W13" s="46">
         <v>4642</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X13" s="46">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10">
         <v>18</v>
       </c>
       <c r="C14" s="10">
         <v>33</v>
       </c>
       <c r="D14" s="11">
         <v>50</v>
       </c>
       <c r="E14" s="11">
         <v>213</v>
       </c>
       <c r="F14" s="35">
         <v>315</v>
       </c>
       <c r="G14" s="15">
         <v>652</v>
       </c>
       <c r="H14" s="15">
         <v>843</v>
       </c>
       <c r="I14" s="16">
@@ -1676,55 +1716,58 @@
       </c>
       <c r="O14" s="20">
         <v>1082</v>
       </c>
       <c r="P14" s="23">
         <v>3133</v>
       </c>
       <c r="Q14" s="26">
         <v>3119.5169999999998</v>
       </c>
       <c r="R14" s="23">
         <v>3041</v>
       </c>
       <c r="S14" s="23">
         <v>3558</v>
       </c>
       <c r="T14" s="29">
         <v>4210</v>
       </c>
       <c r="U14" s="39">
         <v>5406</v>
       </c>
       <c r="V14" s="39">
         <v>4670</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="46">
         <v>10176</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X14" s="46">
+        <v>12745</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="15">
         <v>963</v>
       </c>
       <c r="H15" s="13">
         <v>1038</v>
       </c>
       <c r="I15" s="14">
@@ -1747,55 +1790,58 @@
       </c>
       <c r="O15" s="21">
         <v>167</v>
       </c>
       <c r="P15" s="23">
         <v>1739</v>
       </c>
       <c r="Q15" s="26">
         <v>1864.2819999999999</v>
       </c>
       <c r="R15" s="23">
         <v>2057</v>
       </c>
       <c r="S15" s="23">
         <v>2895</v>
       </c>
       <c r="T15" s="29">
         <v>2282</v>
       </c>
       <c r="U15" s="39">
         <v>1965</v>
       </c>
       <c r="V15" s="39">
         <v>4054</v>
       </c>
-      <c r="W15" s="39">
+      <c r="W15" s="46">
         <v>7274</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X15" s="46">
+        <v>12788</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10">
         <v>9</v>
       </c>
       <c r="C16" s="10">
         <v>5</v>
       </c>
       <c r="D16" s="11">
         <v>10</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="35">
         <v>6</v>
       </c>
       <c r="G16" s="15">
         <v>404</v>
       </c>
       <c r="H16" s="15">
         <v>199</v>
       </c>
       <c r="I16" s="16">
@@ -1818,55 +1864,58 @@
       </c>
       <c r="O16" s="20">
         <v>2431</v>
       </c>
       <c r="P16" s="23">
         <v>2082</v>
       </c>
       <c r="Q16" s="26">
         <v>1517.9870000000001</v>
       </c>
       <c r="R16" s="23">
         <v>1775</v>
       </c>
       <c r="S16" s="23">
         <v>2054</v>
       </c>
       <c r="T16" s="29">
         <v>2355</v>
       </c>
       <c r="U16" s="39">
         <v>5610</v>
       </c>
       <c r="V16" s="39">
         <v>5574</v>
       </c>
-      <c r="W16" s="39">
+      <c r="W16" s="46">
         <v>7661</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X16" s="46">
+        <v>8949</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="15">
         <v>302</v>
       </c>
       <c r="H17" s="15">
         <v>353</v>
       </c>
       <c r="I17" s="16">
@@ -1889,55 +1938,58 @@
       </c>
       <c r="O17" s="20">
         <v>1182</v>
       </c>
       <c r="P17" s="23">
         <v>1089</v>
       </c>
       <c r="Q17" s="26">
         <v>1577.3689999999999</v>
       </c>
       <c r="R17" s="23">
         <v>1982</v>
       </c>
       <c r="S17" s="23">
         <v>3621</v>
       </c>
       <c r="T17" s="29">
         <v>1745</v>
       </c>
       <c r="U17" s="39">
         <v>1910</v>
       </c>
       <c r="V17" s="39">
         <v>9427</v>
       </c>
-      <c r="W17" s="39">
+      <c r="W17" s="46">
         <v>3750</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X17" s="46">
+        <v>8470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="10">
         <v>347</v>
       </c>
       <c r="C18" s="10">
         <v>790</v>
       </c>
       <c r="D18" s="11">
         <v>711</v>
       </c>
       <c r="E18" s="11">
         <v>584</v>
       </c>
       <c r="F18" s="35">
         <v>4177</v>
       </c>
       <c r="G18" s="13">
         <v>1779</v>
       </c>
       <c r="H18" s="13">
         <v>1557</v>
       </c>
       <c r="I18" s="14">
@@ -1960,55 +2012,58 @@
       </c>
       <c r="O18" s="20">
         <v>3855</v>
       </c>
       <c r="P18" s="23">
         <v>5355</v>
       </c>
       <c r="Q18" s="26">
         <v>8167.5190000000002</v>
       </c>
       <c r="R18" s="23">
         <v>6181</v>
       </c>
       <c r="S18" s="23">
         <v>6841</v>
       </c>
       <c r="T18" s="29">
         <v>8379</v>
       </c>
       <c r="U18" s="39">
         <v>9463</v>
       </c>
       <c r="V18" s="39">
         <v>10657</v>
       </c>
-      <c r="W18" s="39">
+      <c r="W18" s="46">
         <v>21152</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X18" s="46">
+        <v>29355</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10">
         <v>16</v>
       </c>
       <c r="C19" s="10">
         <v>12</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="35">
         <v>7</v>
       </c>
       <c r="G19" s="15">
         <v>116</v>
       </c>
       <c r="H19" s="15">
         <v>83</v>
       </c>
       <c r="I19" s="16">
@@ -2031,55 +2086,58 @@
       </c>
       <c r="O19" s="21">
         <v>256</v>
       </c>
       <c r="P19" s="24">
         <v>996</v>
       </c>
       <c r="Q19" s="26">
         <v>2657.62</v>
       </c>
       <c r="R19" s="23">
         <v>2473</v>
       </c>
       <c r="S19" s="23">
         <v>2993</v>
       </c>
       <c r="T19" s="29">
         <v>1292</v>
       </c>
       <c r="U19" s="39">
         <v>2276</v>
       </c>
       <c r="V19" s="39">
         <v>5907</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="46">
         <v>9035</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X19" s="46">
+        <v>8460</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="11">
         <v>32</v>
       </c>
       <c r="F20" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G20" s="15">
         <v>69</v>
       </c>
       <c r="H20" s="15">
         <v>134</v>
       </c>
       <c r="I20" s="16">
@@ -2102,55 +2160,58 @@
       </c>
       <c r="O20" s="21">
         <v>584</v>
       </c>
       <c r="P20" s="24">
         <v>282</v>
       </c>
       <c r="Q20" s="26">
         <v>1246.6659999999999</v>
       </c>
       <c r="R20" s="24">
         <v>998</v>
       </c>
       <c r="S20" s="23">
         <v>3926</v>
       </c>
       <c r="T20" s="29">
         <v>1495</v>
       </c>
       <c r="U20" s="40">
         <v>376</v>
       </c>
       <c r="V20" s="39">
         <v>1701</v>
       </c>
-      <c r="W20" s="39">
+      <c r="W20" s="46">
         <v>2506</v>
       </c>
-    </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X20" s="46">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="10">
         <v>5</v>
       </c>
       <c r="C21" s="10">
         <v>12</v>
       </c>
       <c r="D21" s="11">
         <v>10</v>
       </c>
       <c r="E21" s="11">
         <v>49</v>
       </c>
       <c r="F21" s="35">
         <v>29</v>
       </c>
       <c r="G21" s="15">
         <v>414</v>
       </c>
       <c r="H21" s="15">
         <v>784</v>
       </c>
       <c r="I21" s="14">
@@ -2173,55 +2234,58 @@
       </c>
       <c r="O21" s="20">
         <v>1735</v>
       </c>
       <c r="P21" s="24">
         <v>993</v>
       </c>
       <c r="Q21" s="26">
         <v>3155.1329999999998</v>
       </c>
       <c r="R21" s="23">
         <v>3284</v>
       </c>
       <c r="S21" s="23">
         <v>2985</v>
       </c>
       <c r="T21" s="29">
         <v>3836</v>
       </c>
       <c r="U21" s="39">
         <v>2199</v>
       </c>
       <c r="V21" s="39">
         <v>3084</v>
       </c>
-      <c r="W21" s="39">
+      <c r="W21" s="46">
         <v>5542</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X21" s="46">
+        <v>8340</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="10">
         <v>24</v>
       </c>
       <c r="C22" s="10">
         <v>174</v>
       </c>
       <c r="D22" s="11">
         <v>95</v>
       </c>
       <c r="E22" s="11">
         <v>68</v>
       </c>
       <c r="F22" s="35">
         <v>130</v>
       </c>
       <c r="G22" s="13">
         <v>1671</v>
       </c>
       <c r="H22" s="15">
         <v>867</v>
       </c>
       <c r="I22" s="14">
@@ -2244,55 +2308,58 @@
       </c>
       <c r="O22" s="20">
         <v>3363</v>
       </c>
       <c r="P22" s="23">
         <v>3702</v>
       </c>
       <c r="Q22" s="26">
         <v>4964.6080000000002</v>
       </c>
       <c r="R22" s="23">
         <v>4399</v>
       </c>
       <c r="S22" s="23">
         <v>9469</v>
       </c>
       <c r="T22" s="29">
         <v>16991</v>
       </c>
       <c r="U22" s="39">
         <v>22581</v>
       </c>
       <c r="V22" s="39">
         <v>11075</v>
       </c>
-      <c r="W22" s="39">
+      <c r="W22" s="46">
         <v>10942</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X22" s="46">
+        <v>12310</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="10">
         <v>1</v>
       </c>
       <c r="C23" s="10">
         <v>2</v>
       </c>
       <c r="D23" s="11">
         <v>1</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="35">
         <v>22</v>
       </c>
       <c r="G23" s="15">
         <v>120</v>
       </c>
       <c r="H23" s="15">
         <v>142</v>
       </c>
       <c r="I23" s="16">
@@ -2315,55 +2382,58 @@
       </c>
       <c r="O23" s="21">
         <v>260</v>
       </c>
       <c r="P23" s="24">
         <v>456</v>
       </c>
       <c r="Q23" s="26">
         <v>777.423</v>
       </c>
       <c r="R23" s="23">
         <v>1615</v>
       </c>
       <c r="S23" s="23">
         <v>1712</v>
       </c>
       <c r="T23" s="29">
         <v>2247</v>
       </c>
       <c r="U23" s="39">
         <v>3293</v>
       </c>
       <c r="V23" s="39">
         <v>3963</v>
       </c>
-      <c r="W23" s="39">
+      <c r="W23" s="46">
         <v>8206</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X23" s="46">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="35" t="s">
         <v>2</v>
       </c>
       <c r="G24" s="15">
         <v>147</v>
       </c>
       <c r="H24" s="15">
         <v>273</v>
       </c>
       <c r="I24" s="16">
@@ -2386,67 +2456,70 @@
       </c>
       <c r="O24" s="20">
         <v>1449</v>
       </c>
       <c r="P24" s="23">
         <v>1401</v>
       </c>
       <c r="Q24" s="26">
         <v>2594.1759999999999</v>
       </c>
       <c r="R24" s="23">
         <v>2778</v>
       </c>
       <c r="S24" s="23">
         <v>3283</v>
       </c>
       <c r="T24" s="29">
         <v>3824</v>
       </c>
       <c r="U24" s="41">
         <v>4105</v>
       </c>
       <c r="V24" s="39">
         <v>7721</v>
       </c>
-      <c r="W24" s="39">
+      <c r="W24" s="46">
         <v>7098</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="X24" s="46">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F25" s="36"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F26" s="36"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F27" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="S2:W2"/>
+    <mergeCell ref="S2:X2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>