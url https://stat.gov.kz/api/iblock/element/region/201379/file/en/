--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -873,120 +873,122 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q33" sqref="Q33"/>
+      <selection activeCell="Y31" sqref="Y31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
       <c r="R1" s="29"/>
       <c r="S1" s="29"/>
       <c r="T1" s="29"/>
       <c r="U1" s="29"/>
       <c r="V1" s="29"/>
       <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
       <c r="V2" s="37"/>
       <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="20">
         <v>2003</v>
       </c>
       <c r="C3" s="20">
         <v>2004</v>
       </c>
       <c r="D3" s="20">
         <v>2005</v>
       </c>
       <c r="E3" s="20">
         <v>2006</v>
       </c>
       <c r="F3" s="23">
         <v>2007</v>
       </c>
       <c r="G3" s="34">
         <v>2008</v>
       </c>
       <c r="H3" s="32">
         <v>2009</v>
       </c>
       <c r="I3" s="24">
         <v>2010</v>
       </c>
@@ -1010,77 +1012,81 @@
       </c>
       <c r="P3" s="24">
         <v>2017</v>
       </c>
       <c r="Q3" s="26">
         <v>2018</v>
       </c>
       <c r="R3" s="26">
         <v>2019</v>
       </c>
       <c r="S3" s="26">
         <v>2020</v>
       </c>
       <c r="T3" s="21">
         <v>2021</v>
       </c>
       <c r="U3" s="21">
         <v>2022</v>
       </c>
       <c r="V3" s="21">
         <v>2023</v>
       </c>
       <c r="W3" s="21">
         <v>2024</v>
       </c>
+      <c r="X3" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="23"/>
       <c r="G4" s="35"/>
       <c r="H4" s="33"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="31"/>
       <c r="N4" s="25"/>
       <c r="O4" s="25"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
+      <c r="X4" s="27"/>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>113.7</v>
       </c>
       <c r="C5" s="15">
         <v>140.1</v>
       </c>
       <c r="D5" s="5">
         <v>230.6</v>
       </c>
       <c r="E5" s="5">
         <v>127.5</v>
       </c>
       <c r="F5" s="6">
         <v>112.5</v>
       </c>
       <c r="G5" s="6">
         <v>115.1</v>
       </c>
       <c r="H5" s="7">
         <v>100.7</v>
       </c>
       <c r="I5" s="8">
@@ -1106,52 +1112,55 @@
       </c>
       <c r="P5" s="11">
         <v>135.9</v>
       </c>
       <c r="Q5" s="9">
         <v>113.1</v>
       </c>
       <c r="R5" s="9">
         <v>112.1</v>
       </c>
       <c r="S5" s="9">
         <v>113.1</v>
       </c>
       <c r="T5" s="12">
         <v>118</v>
       </c>
       <c r="U5" s="12">
         <v>100.3</v>
       </c>
       <c r="V5" s="12">
         <v>105.8</v>
       </c>
       <c r="W5" s="12">
         <v>104.8</v>
       </c>
+      <c r="X5" s="12">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="18">
         <v>92.9</v>
       </c>
       <c r="C6" s="18">
         <v>237.3</v>
       </c>
       <c r="D6" s="18">
         <v>185.7</v>
       </c>
       <c r="E6" s="18">
         <v>117.7</v>
       </c>
       <c r="F6" s="18">
         <v>146.4</v>
       </c>
       <c r="G6" s="18">
         <v>107.5</v>
       </c>
       <c r="H6" s="18">
         <v>107.5</v>
       </c>
       <c r="I6" s="18">
@@ -1177,52 +1186,55 @@
       </c>
       <c r="P6" s="2">
         <v>138.5</v>
       </c>
       <c r="Q6" s="10">
         <v>120.9</v>
       </c>
       <c r="R6" s="10">
         <v>106.6</v>
       </c>
       <c r="S6" s="10">
         <v>112.4</v>
       </c>
       <c r="T6" s="14">
         <v>117.8</v>
       </c>
       <c r="U6" s="14">
         <v>96.6</v>
       </c>
       <c r="V6" s="14">
         <v>113.4</v>
       </c>
       <c r="W6" s="14">
         <v>100</v>
       </c>
+      <c r="X6" s="14">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="18">
         <v>120</v>
       </c>
       <c r="F7" s="18">
         <v>27.2</v>
       </c>
       <c r="G7" s="18">
         <v>127.4</v>
       </c>
       <c r="H7" s="18">
         <v>19.8</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>23</v>
       </c>
@@ -1246,52 +1258,55 @@
       </c>
       <c r="P7" s="2">
         <v>99.3</v>
       </c>
       <c r="Q7" s="10">
         <v>55.2</v>
       </c>
       <c r="R7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="10">
         <v>35.700000000000003</v>
       </c>
       <c r="T7" s="14">
         <v>126.3</v>
       </c>
       <c r="U7" s="14">
         <v>100.4</v>
       </c>
       <c r="V7" s="14">
         <v>54.4</v>
       </c>
       <c r="W7" s="14">
         <v>411.4</v>
       </c>
+      <c r="X7" s="14">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>88.5</v>
       </c>
       <c r="C8" s="18">
         <v>67.599999999999994</v>
       </c>
       <c r="D8" s="18">
         <v>640.4</v>
       </c>
       <c r="E8" s="18">
         <v>104.7</v>
       </c>
       <c r="F8" s="18">
         <v>49.1</v>
       </c>
       <c r="G8" s="18">
         <v>163.5</v>
       </c>
       <c r="H8" s="18">
         <v>95.8</v>
       </c>
       <c r="I8" s="18">
@@ -1317,52 +1332,55 @@
       </c>
       <c r="P8" s="2">
         <v>105.4</v>
       </c>
       <c r="Q8" s="10">
         <v>104.6</v>
       </c>
       <c r="R8" s="10" t="s">
         <v>27</v>
       </c>
       <c r="S8" s="10">
         <v>103.3</v>
       </c>
       <c r="T8" s="14">
         <v>109.2</v>
       </c>
       <c r="U8" s="14">
         <v>137.6</v>
       </c>
       <c r="V8" s="14">
         <v>42.1</v>
       </c>
       <c r="W8" s="14">
         <v>130.19999999999999</v>
       </c>
+      <c r="X8" s="14">
+        <v>24.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="18">
         <v>159.80000000000001</v>
       </c>
       <c r="C9" s="18">
         <v>40.9</v>
       </c>
       <c r="D9" s="18">
         <v>534.1</v>
       </c>
       <c r="E9" s="18">
         <v>104.6</v>
       </c>
       <c r="F9" s="18">
         <v>122.2</v>
       </c>
       <c r="G9" s="18">
         <v>110.9</v>
       </c>
       <c r="H9" s="18">
         <v>81.8</v>
       </c>
       <c r="I9" s="18">
@@ -1388,52 +1406,55 @@
       </c>
       <c r="P9" s="2">
         <v>148.19999999999999</v>
       </c>
       <c r="Q9" s="10">
         <v>73.5</v>
       </c>
       <c r="R9" s="10">
         <v>110</v>
       </c>
       <c r="S9" s="10">
         <v>110.6</v>
       </c>
       <c r="T9" s="14">
         <v>138.1</v>
       </c>
       <c r="U9" s="14">
         <v>100.1</v>
       </c>
       <c r="V9" s="14">
         <v>106.1</v>
       </c>
       <c r="W9" s="14">
         <v>105</v>
       </c>
+      <c r="X9" s="14">
+        <v>121.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="18"/>
       <c r="E10" s="18">
         <v>285</v>
       </c>
       <c r="F10" s="18">
         <v>26.3</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="18">
         <v>100.4</v>
       </c>
       <c r="I10" s="18">
         <v>100</v>
       </c>
@@ -1457,52 +1478,55 @@
       </c>
       <c r="P10" s="2">
         <v>101.8</v>
       </c>
       <c r="Q10" s="10">
         <v>173.9</v>
       </c>
       <c r="R10" s="10">
         <v>114.3</v>
       </c>
       <c r="S10" s="10">
         <v>125.5</v>
       </c>
       <c r="T10" s="14">
         <v>120.6</v>
       </c>
       <c r="U10" s="14">
         <v>105.9</v>
       </c>
       <c r="V10" s="14">
         <v>100.5</v>
       </c>
       <c r="W10" s="14">
         <v>104.6</v>
       </c>
+      <c r="X10" s="14">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="18">
         <v>94.6</v>
       </c>
       <c r="E11" s="18">
         <v>308.3</v>
       </c>
       <c r="F11" s="18">
         <v>53.5</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="18">
         <v>95.4</v>
       </c>
       <c r="I11" s="18">
@@ -1528,52 +1552,55 @@
       </c>
       <c r="P11" s="2">
         <v>105</v>
       </c>
       <c r="Q11" s="10">
         <v>116.1</v>
       </c>
       <c r="R11" s="10">
         <v>147.6</v>
       </c>
       <c r="S11" s="10" t="s">
         <v>30</v>
       </c>
       <c r="T11" s="14">
         <v>57.5</v>
       </c>
       <c r="U11" s="14">
         <v>112</v>
       </c>
       <c r="V11" s="14">
         <v>80.599999999999994</v>
       </c>
       <c r="W11" s="14">
         <v>204.1</v>
       </c>
+      <c r="X11" s="14">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="18">
         <v>294.5</v>
       </c>
       <c r="E12" s="18">
         <v>120</v>
       </c>
       <c r="F12" s="18">
         <v>49.2</v>
       </c>
       <c r="G12" s="18">
         <v>123.4</v>
       </c>
       <c r="H12" s="18">
         <v>123.9</v>
       </c>
       <c r="I12" s="18">
@@ -1599,52 +1626,55 @@
       </c>
       <c r="P12" s="2">
         <v>101.5</v>
       </c>
       <c r="Q12" s="10">
         <v>110.7</v>
       </c>
       <c r="R12" s="10">
         <v>108.5</v>
       </c>
       <c r="S12" s="10">
         <v>167.1</v>
       </c>
       <c r="T12" s="14">
         <v>113.1</v>
       </c>
       <c r="U12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="V12" s="14">
         <v>52.6</v>
       </c>
       <c r="W12" s="14">
         <v>103</v>
       </c>
+      <c r="X12" s="14">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="18">
         <v>172.9</v>
       </c>
       <c r="D13" s="18">
         <v>508.1</v>
       </c>
       <c r="E13" s="18">
         <v>155.30000000000001</v>
       </c>
       <c r="F13" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="18">
         <v>100.1</v>
       </c>
       <c r="I13" s="18">
@@ -1670,52 +1700,55 @@
       </c>
       <c r="P13" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="Q13" s="10">
         <v>100.9</v>
       </c>
       <c r="R13" s="10">
         <v>81</v>
       </c>
       <c r="S13" s="10">
         <v>192.3</v>
       </c>
       <c r="T13" s="14">
         <v>198.4</v>
       </c>
       <c r="U13" s="14">
         <v>82.7</v>
       </c>
       <c r="V13" s="14">
         <v>100</v>
       </c>
       <c r="W13" s="14">
         <v>103.6</v>
       </c>
+      <c r="X13" s="14">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="18">
         <v>263.10000000000002</v>
       </c>
       <c r="F14" s="18">
         <v>108.2</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="18">
         <v>49.5</v>
       </c>
       <c r="I14" s="18">
         <v>110.2</v>
       </c>
@@ -1739,52 +1772,55 @@
       </c>
       <c r="P14" s="2">
         <v>108.7</v>
       </c>
       <c r="Q14" s="10">
         <v>113.5</v>
       </c>
       <c r="R14" s="10">
         <v>110.6</v>
       </c>
       <c r="S14" s="10" t="s">
         <v>33</v>
       </c>
       <c r="T14" s="13">
         <v>110.1</v>
       </c>
       <c r="U14" s="14">
         <v>101.4</v>
       </c>
       <c r="V14" s="14">
         <v>100.5</v>
       </c>
       <c r="W14" s="14">
         <v>458</v>
       </c>
+      <c r="X14" s="14">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="18">
         <v>599.1</v>
       </c>
       <c r="C15" s="18">
         <v>100</v>
       </c>
       <c r="D15" s="18">
         <v>43.5</v>
       </c>
       <c r="E15" s="18">
         <v>144.19999999999999</v>
       </c>
       <c r="F15" s="18">
         <v>130.69999999999999</v>
       </c>
       <c r="G15" s="18">
         <v>110.3</v>
       </c>
       <c r="H15" s="18">
         <v>111.1</v>
       </c>
       <c r="I15" s="18" t="s">
@@ -1810,52 +1846,55 @@
       </c>
       <c r="P15" s="2">
         <v>119.9</v>
       </c>
       <c r="Q15" s="10">
         <v>175.1</v>
       </c>
       <c r="R15" s="10">
         <v>99.1</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="T15" s="13">
         <v>147</v>
       </c>
       <c r="U15" s="14">
         <v>100.9</v>
       </c>
       <c r="V15" s="14">
         <v>103.9</v>
       </c>
       <c r="W15" s="14">
         <v>104</v>
       </c>
+      <c r="X15" s="14">
+        <v>26.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="18">
         <v>110.7</v>
       </c>
       <c r="C16" s="18">
         <v>10.9</v>
       </c>
       <c r="D16" s="18">
         <v>689.1</v>
       </c>
       <c r="E16" s="18">
         <v>103.2</v>
       </c>
       <c r="F16" s="18">
         <v>157.5</v>
       </c>
       <c r="G16" s="18">
         <v>38.9</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>36</v>
       </c>
       <c r="I16" s="18">
@@ -1881,52 +1920,55 @@
       </c>
       <c r="P16" s="2">
         <v>110</v>
       </c>
       <c r="Q16" s="10">
         <v>182.2</v>
       </c>
       <c r="R16" s="10">
         <v>109.9</v>
       </c>
       <c r="S16" s="10">
         <v>124.6</v>
       </c>
       <c r="T16" s="13">
         <v>124.7</v>
       </c>
       <c r="U16" s="14">
         <v>102.2</v>
       </c>
       <c r="V16" s="14">
         <v>100</v>
       </c>
       <c r="W16" s="14">
         <v>160.9</v>
       </c>
+      <c r="X16" s="14">
+        <v>180.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="18">
         <v>135.80000000000001</v>
       </c>
       <c r="C17" s="18">
         <v>63.3</v>
       </c>
       <c r="D17" s="18">
         <v>202.7</v>
       </c>
       <c r="E17" s="18">
         <v>152.9</v>
       </c>
       <c r="F17" s="18">
         <v>100.5</v>
       </c>
       <c r="G17" s="18">
         <v>100.1</v>
       </c>
       <c r="H17" s="18">
         <v>103</v>
       </c>
       <c r="I17" s="18">
@@ -1952,52 +1994,55 @@
       </c>
       <c r="P17" s="2">
         <v>102.4</v>
       </c>
       <c r="Q17" s="10">
         <v>112.5</v>
       </c>
       <c r="R17" s="10">
         <v>105.4</v>
       </c>
       <c r="S17" s="10">
         <v>147.19999999999999</v>
       </c>
       <c r="T17" s="13">
         <v>117.3</v>
       </c>
       <c r="U17" s="14">
         <v>110.2</v>
       </c>
       <c r="V17" s="14">
         <v>103.1</v>
       </c>
       <c r="W17" s="14">
         <v>100</v>
       </c>
+      <c r="X17" s="14">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="18">
         <v>332</v>
       </c>
       <c r="E18" s="18">
         <v>146</v>
       </c>
       <c r="F18" s="18">
         <v>209.6</v>
       </c>
       <c r="G18" s="18">
         <v>41.2</v>
       </c>
       <c r="H18" s="18">
         <v>124</v>
       </c>
       <c r="I18" s="18">
@@ -2023,52 +2068,55 @@
       </c>
       <c r="P18" s="2">
         <v>102.1</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="10">
         <v>104.5</v>
       </c>
       <c r="S18" s="10">
         <v>134.80000000000001</v>
       </c>
       <c r="T18" s="13">
         <v>115.5</v>
       </c>
       <c r="U18" s="14">
         <v>109.4</v>
       </c>
       <c r="V18" s="14">
         <v>91.7</v>
       </c>
       <c r="W18" s="14">
         <v>110.2</v>
       </c>
+      <c r="X18" s="14">
+        <v>78.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="18">
         <v>92.6</v>
       </c>
       <c r="C19" s="18">
         <v>141.30000000000001</v>
       </c>
       <c r="D19" s="18">
         <v>132.6</v>
       </c>
       <c r="E19" s="18">
         <v>115.7</v>
       </c>
       <c r="F19" s="18">
         <v>148.19999999999999</v>
       </c>
       <c r="G19" s="18">
         <v>134</v>
       </c>
       <c r="H19" s="18">
         <v>121.8</v>
       </c>
       <c r="I19" s="18">
@@ -2094,52 +2142,55 @@
       </c>
       <c r="P19" s="2">
         <v>137.4</v>
       </c>
       <c r="Q19" s="10">
         <v>112</v>
       </c>
       <c r="R19" s="10">
         <v>112</v>
       </c>
       <c r="S19" s="10">
         <v>102.8</v>
       </c>
       <c r="T19" s="13">
         <v>111.4</v>
       </c>
       <c r="U19" s="14">
         <v>98.3</v>
       </c>
       <c r="V19" s="14">
         <v>100.5</v>
       </c>
       <c r="W19" s="14">
         <v>105.7</v>
       </c>
+      <c r="X19" s="14">
+        <v>135.30000000000001</v>
+      </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="18">
         <v>115.2</v>
       </c>
       <c r="C20" s="18">
         <v>126.8</v>
       </c>
       <c r="D20" s="18">
         <v>199.1</v>
       </c>
       <c r="E20" s="18">
         <v>199.3</v>
       </c>
       <c r="F20" s="18">
         <v>85.2</v>
       </c>
       <c r="G20" s="18">
         <v>102.9</v>
       </c>
       <c r="H20" s="18">
         <v>101</v>
       </c>
       <c r="I20" s="18">
@@ -2165,52 +2216,55 @@
       </c>
       <c r="P20" s="2">
         <v>110.8</v>
       </c>
       <c r="Q20" s="10">
         <v>160.69999999999999</v>
       </c>
       <c r="R20" s="10">
         <v>100.4</v>
       </c>
       <c r="S20" s="10" t="s">
         <v>38</v>
       </c>
       <c r="T20" s="13">
         <v>76.599999999999994</v>
       </c>
       <c r="U20" s="14">
         <v>100.5</v>
       </c>
       <c r="V20" s="14">
         <v>98.6</v>
       </c>
       <c r="W20" s="14">
         <v>176</v>
       </c>
+      <c r="X20" s="14">
+        <v>83.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="18">
         <v>125.6</v>
       </c>
       <c r="E21" s="18">
         <v>355.3</v>
       </c>
       <c r="F21" s="18">
         <v>99.6</v>
       </c>
       <c r="G21" s="18">
         <v>136.4</v>
       </c>
       <c r="H21" s="18">
         <v>146.6</v>
       </c>
       <c r="I21" s="18" t="s">
@@ -2236,52 +2290,55 @@
       </c>
       <c r="P21" s="2">
         <v>116.1</v>
       </c>
       <c r="Q21" s="10">
         <v>112.7</v>
       </c>
       <c r="R21" s="10">
         <v>105.3</v>
       </c>
       <c r="S21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="T21" s="13">
         <v>60.7</v>
       </c>
       <c r="U21" s="14">
         <v>104.7</v>
       </c>
       <c r="V21" s="14">
         <v>40.4</v>
       </c>
       <c r="W21" s="14">
         <v>279.10000000000002</v>
       </c>
+      <c r="X21" s="14">
+        <v>76.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="18">
         <v>31</v>
       </c>
       <c r="C22" s="18">
         <v>703.6</v>
       </c>
       <c r="D22" s="18">
         <v>139</v>
       </c>
       <c r="E22" s="18">
         <v>261.10000000000002</v>
       </c>
       <c r="F22" s="18">
         <v>93.9</v>
       </c>
       <c r="G22" s="18">
         <v>55.8</v>
       </c>
       <c r="H22" s="18">
         <v>102.5</v>
       </c>
       <c r="I22" s="18">
@@ -2307,52 +2364,55 @@
       </c>
       <c r="P22" s="2">
         <v>100.4</v>
       </c>
       <c r="Q22" s="10">
         <v>100.3</v>
       </c>
       <c r="R22" s="10">
         <v>104.2</v>
       </c>
       <c r="S22" s="10">
         <v>142</v>
       </c>
       <c r="T22" s="14">
         <v>100.4</v>
       </c>
       <c r="U22" s="14">
         <v>100.2</v>
       </c>
       <c r="V22" s="14">
         <v>100</v>
       </c>
       <c r="W22" s="14">
         <v>100.1</v>
       </c>
+      <c r="X22" s="14">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="18">
         <v>250.8</v>
       </c>
       <c r="E23" s="18">
         <v>942.3</v>
       </c>
       <c r="F23" s="18">
         <v>1.4</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>41</v>
       </c>
       <c r="H23" s="18">
         <v>28.1</v>
       </c>
       <c r="I23" s="18">
@@ -2378,52 +2438,55 @@
       </c>
       <c r="P23" s="2">
         <v>118.8</v>
       </c>
       <c r="Q23" s="10">
         <v>118.8</v>
       </c>
       <c r="R23" s="10">
         <v>117.1</v>
       </c>
       <c r="S23" s="10">
         <v>124.6</v>
       </c>
       <c r="T23" s="14">
         <v>119.6</v>
       </c>
       <c r="U23" s="14">
         <v>104.6</v>
       </c>
       <c r="V23" s="14">
         <v>102.6</v>
       </c>
       <c r="W23" s="14">
         <v>107.7</v>
       </c>
+      <c r="X23" s="14">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="18">
         <v>133.9</v>
       </c>
       <c r="D24" s="18">
         <v>489.2</v>
       </c>
       <c r="E24" s="18">
         <v>185.3</v>
       </c>
       <c r="F24" s="18">
         <v>121.3</v>
       </c>
       <c r="G24" s="18">
         <v>100.2</v>
       </c>
       <c r="H24" s="18">
         <v>108.4</v>
       </c>
       <c r="I24" s="18">
@@ -2449,52 +2512,55 @@
       </c>
       <c r="P24" s="2">
         <v>108.4</v>
       </c>
       <c r="Q24" s="10">
         <v>112.6</v>
       </c>
       <c r="R24" s="10">
         <v>134.9</v>
       </c>
       <c r="S24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="T24" s="14">
         <v>181.9</v>
       </c>
       <c r="U24" s="14">
         <v>111.8</v>
       </c>
       <c r="V24" s="14">
         <v>106.8</v>
       </c>
       <c r="W24" s="14">
         <v>64.900000000000006</v>
       </c>
+      <c r="X24" s="14">
+        <v>180.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="18">
         <v>341.5</v>
       </c>
       <c r="E25" s="18">
         <v>127.4</v>
       </c>
       <c r="F25" s="18">
         <v>29.4</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>42</v>
       </c>
       <c r="H25" s="18">
         <v>143</v>
       </c>
       <c r="I25" s="18">
@@ -2520,69 +2586,73 @@
       </c>
       <c r="P25" s="2">
         <v>112.2</v>
       </c>
       <c r="Q25" s="10">
         <v>125.3</v>
       </c>
       <c r="R25" s="10">
         <v>115.9</v>
       </c>
       <c r="S25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="T25" s="14">
         <v>112.5</v>
       </c>
       <c r="U25" s="14">
         <v>92.9</v>
       </c>
       <c r="V25" s="14">
         <v>124.3</v>
       </c>
       <c r="W25" s="14">
         <v>100.6</v>
       </c>
+      <c r="X25" s="14">
+        <v>114.9</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="25">
+  <mergeCells count="26">
+    <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
-    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="A1:X1"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="A2:X2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
@@ -2635,57 +2705,57 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{064F3E9D-2374-4DED-A4B1-3D208300C553}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77974B59-9ACA-46C6-84BA-854C7EF15E36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF5057F-D169-4FF0-BE76-A3BAAB193C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>