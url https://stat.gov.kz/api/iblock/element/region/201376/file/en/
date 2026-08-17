--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2022" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="12">
   <si>
     <t>percentage to previous year, %</t>
   </si>
   <si>
     <t xml:space="preserve">The  dynamics of  residential  buildings operating start  </t>
   </si>
   <si>
     <t xml:space="preserve">continuation </t>
   </si>
   <si>
     <t>the ending</t>
   </si>
   <si>
     <t>"-"</t>
   </si>
   <si>
     <t>418*</t>
   </si>
@@ -179,66 +179,63 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -271,53 +268,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -597,676 +591,685 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="31"/>
+    <col min="14" max="14" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="37"/>
-[...10 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>1980</v>
       </c>
       <c r="C3" s="3">
         <v>1981</v>
       </c>
       <c r="D3" s="3">
         <v>1982</v>
       </c>
       <c r="E3" s="3">
         <v>1983</v>
       </c>
       <c r="F3" s="3">
         <v>1984</v>
       </c>
       <c r="G3" s="3">
         <v>1985</v>
       </c>
       <c r="H3" s="3">
         <v>1986</v>
       </c>
       <c r="I3" s="3">
         <v>1987</v>
       </c>
       <c r="J3" s="3">
         <v>1988</v>
       </c>
       <c r="K3" s="3">
         <v>1989</v>
       </c>
       <c r="L3" s="3">
         <v>1990</v>
       </c>
-      <c r="M3" s="26">
+      <c r="M3" s="25">
         <v>1991</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B4" s="11">
         <v>575</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="12">
         <v>585</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="12">
         <v>694</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="12">
         <v>766</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="12">
         <v>689</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G4" s="12">
         <v>723</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H4" s="12">
         <v>688</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="12">
         <v>828</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J4" s="12">
         <v>802.7</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="9">
         <v>777</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="13">
         <v>723.8</v>
       </c>
-      <c r="M4" s="32">
+      <c r="M4" s="31">
         <v>554</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="10">
         <v>101.7</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="10">
         <v>118.6</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="10">
         <v>110.4</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="10">
         <v>89.9</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="10">
         <v>104.9</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="10">
         <v>95.2</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="10">
         <v>120.3</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="10">
         <v>96.9</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="10">
         <v>96.8</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="14">
         <v>76.5</v>
       </c>
-      <c r="M5" s="32">
+      <c r="M5" s="31">
         <v>76.2</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
     </row>
     <row r="7" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
-      <c r="J7" s="36" t="s">
+      <c r="J7" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="K7" s="36"/>
-[...1 lines deleted...]
-      <c r="M7" s="36"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="3">
         <v>1992</v>
       </c>
       <c r="C8" s="3">
         <v>1993</v>
       </c>
       <c r="D8" s="3">
         <v>1994</v>
       </c>
       <c r="E8" s="3">
         <v>1995</v>
       </c>
       <c r="F8" s="3">
         <v>1996</v>
       </c>
       <c r="G8" s="3">
         <v>1997</v>
       </c>
       <c r="H8" s="3">
         <v>1998</v>
       </c>
       <c r="I8" s="3">
         <v>1999</v>
       </c>
       <c r="J8" s="3">
         <v>2000</v>
       </c>
       <c r="K8" s="3">
         <v>2001</v>
       </c>
       <c r="L8" s="3">
         <v>2002</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="25">
         <v>2003</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="34" t="s">
+      <c r="C9" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="34" t="s">
+      <c r="D9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="34" t="s">
+      <c r="E9" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="34" t="s">
+      <c r="F9" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="34" t="s">
+      <c r="G9" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>51602</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>32970</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="21">
         <v>30895</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="21">
         <v>27473</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="21">
         <v>30445</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="28">
         <v>34629</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="33">
         <v>75.5</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="33">
         <v>85.2</v>
       </c>
-      <c r="D10" s="34">
+      <c r="D10" s="33">
         <v>68.8</v>
       </c>
-      <c r="E10" s="34">
+      <c r="E10" s="33">
         <v>58.8</v>
       </c>
-      <c r="F10" s="34">
+      <c r="F10" s="33">
         <v>118.8</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="33">
         <v>70.400000000000006</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>43</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="19">
         <v>63.9</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="23">
         <v>93.7</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="23">
         <v>90.6</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>110.8</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="26">
         <v>113.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="36"/>
-[...10 lines deleted...]
-      <c r="M12" s="36"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
       <c r="B13" s="3">
         <v>2004</v>
       </c>
       <c r="C13" s="3">
         <v>2005</v>
       </c>
       <c r="D13" s="3">
         <v>2006</v>
       </c>
       <c r="E13" s="3">
         <v>2007</v>
       </c>
       <c r="F13" s="3">
         <v>2008</v>
       </c>
       <c r="G13" s="3">
         <v>2009</v>
       </c>
       <c r="H13" s="3">
         <v>2010</v>
       </c>
       <c r="I13" s="3">
         <v>2011</v>
       </c>
       <c r="J13" s="3">
         <v>2012</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="7">
         <v>2013</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="7">
         <v>2014</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="27">
         <v>2015</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="21">
         <v>48501</v>
       </c>
-      <c r="C14" s="22">
+      <c r="C14" s="21">
         <v>113031</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="32">
         <v>144087</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="21">
         <v>162065</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="21">
         <v>186561</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="21">
         <v>187866</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="21">
         <v>195082</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="21">
         <v>196188</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="21">
         <v>204750</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="21">
         <v>231780</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="21">
         <v>247897</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="28">
         <v>248924</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="19">
         <v>140.1</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>230.6</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="19">
         <v>127.5</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>112.5</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="19">
         <v>115.1</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="19">
         <v>100.7</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="19">
         <v>103.8</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="17">
         <v>100.6</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="19">
         <v>104.4</v>
       </c>
-      <c r="K15" s="20">
+      <c r="K15" s="19">
         <v>113.2</v>
       </c>
-      <c r="L15" s="35">
+      <c r="L15" s="19">
         <v>107</v>
       </c>
-      <c r="M15" s="30">
+      <c r="M15" s="29">
         <v>100.4</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="36"/>
-[...10 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="34"/>
+      <c r="K17" s="34"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="5"/>
       <c r="B18" s="3">
         <v>2016</v>
       </c>
       <c r="C18" s="3">
         <v>2017</v>
       </c>
       <c r="D18" s="3">
         <v>2018</v>
       </c>
       <c r="E18" s="3">
         <v>2019</v>
       </c>
       <c r="F18" s="3">
         <v>2020</v>
       </c>
       <c r="G18" s="3">
         <v>2021</v>
       </c>
       <c r="H18" s="3">
         <v>2022</v>
       </c>
       <c r="I18" s="3">
         <v>2023</v>
       </c>
       <c r="J18" s="3">
         <v>2024</v>
       </c>
-      <c r="K18" s="8"/>
-[...1 lines deleted...]
-      <c r="M18" s="28"/>
+      <c r="K18" s="7">
+        <v>2025</v>
+      </c>
+      <c r="L18" s="7"/>
+      <c r="M18" s="27"/>
     </row>
     <row r="19" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="21">
         <v>194724</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="21">
         <v>264678</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="22">
         <v>299279</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="21">
         <v>335426</v>
       </c>
-      <c r="F19" s="23">
+      <c r="F19" s="22">
         <v>379439</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="22">
         <v>447614</v>
       </c>
-      <c r="H19" s="23">
+      <c r="H19" s="22">
         <v>448972</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="21">
         <v>474972</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="21">
         <v>497986</v>
       </c>
-      <c r="K19" s="6"/>
-[...1 lines deleted...]
-      <c r="M19" s="29"/>
+      <c r="K19" s="21">
+        <v>517393</v>
+      </c>
+      <c r="L19" s="8"/>
+      <c r="M19" s="28"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="19">
         <v>78.2</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="23">
         <v>135.9</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="19">
         <v>113.1</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="20">
         <v>112.1</v>
       </c>
-      <c r="F20" s="25">
+      <c r="F20" s="24">
         <v>113.1</v>
       </c>
-      <c r="G20" s="25">
+      <c r="G20" s="24">
         <v>118</v>
       </c>
-      <c r="H20" s="25">
+      <c r="H20" s="24">
         <v>100.3</v>
       </c>
-      <c r="I20" s="18">
+      <c r="I20" s="17">
         <v>105.8</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="19">
         <v>104.8</v>
       </c>
-      <c r="K20" s="7"/>
-[...1 lines deleted...]
-      <c r="M20" s="30"/>
+      <c r="K20" s="19">
+        <v>103.9</v>
+      </c>
+      <c r="L20" s="6"/>
+      <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="38"/>
-[...4 lines deleted...]
-      <c r="F21" s="38"/>
+      <c r="A21" s="36"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1275,107 +1278,104 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>