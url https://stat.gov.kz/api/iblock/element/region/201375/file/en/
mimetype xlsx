--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -175,77 +175,78 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -599,639 +600,648 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:R17"/>
+  <dimension ref="A2:R18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M24" sqref="M24"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="9.140625" style="42"/>
+    <col min="18" max="18" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="43"/>
-[...13 lines deleted...]
-      <c r="P2" s="43"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:18" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>1985</v>
       </c>
       <c r="C3" s="3">
         <v>1986</v>
       </c>
       <c r="D3" s="3">
         <v>1987</v>
       </c>
       <c r="E3" s="3">
         <v>1988</v>
       </c>
       <c r="F3" s="3">
         <v>1989</v>
       </c>
       <c r="G3" s="3">
         <v>1990</v>
       </c>
       <c r="H3" s="3">
         <v>1991</v>
       </c>
       <c r="I3" s="3">
         <v>1992</v>
       </c>
       <c r="J3" s="3">
         <v>1993</v>
       </c>
       <c r="K3" s="3">
         <v>1994</v>
       </c>
       <c r="L3" s="3">
         <v>1995</v>
       </c>
       <c r="M3" s="3">
         <v>1996</v>
       </c>
       <c r="N3" s="3">
         <v>1997</v>
       </c>
       <c r="O3" s="3">
         <v>1998</v>
       </c>
       <c r="P3" s="3">
         <v>1999</v>
       </c>
-      <c r="Q3" s="36">
+      <c r="Q3" s="37">
         <v>2000</v>
       </c>
       <c r="R3" s="10"/>
     </row>
     <row r="4" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="21">
+      <c r="B4" s="22">
         <v>10</v>
       </c>
-      <c r="C4" s="21">
+      <c r="C4" s="22">
         <v>8</v>
       </c>
-      <c r="D4" s="21">
+      <c r="D4" s="22">
         <v>8</v>
       </c>
-      <c r="E4" s="21">
+      <c r="E4" s="22">
         <v>22.2</v>
       </c>
-      <c r="F4" s="21">
+      <c r="F4" s="22">
         <v>33.4</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="24">
         <v>21.9</v>
       </c>
-      <c r="H4" s="19">
+      <c r="H4" s="20">
         <v>22</v>
       </c>
-      <c r="I4" s="20">
+      <c r="I4" s="21">
         <v>29</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="21">
         <v>33.1</v>
       </c>
-      <c r="K4" s="20">
+      <c r="K4" s="21">
         <v>44.4</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="21">
         <v>39.6</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="21">
         <v>77</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N4" s="18">
         <v>77086</v>
       </c>
-      <c r="O4" s="17">
+      <c r="O4" s="18">
         <v>45881</v>
       </c>
-      <c r="P4" s="17">
+      <c r="P4" s="18">
         <v>32734</v>
       </c>
-      <c r="Q4" s="37">
+      <c r="Q4" s="38">
         <v>30319</v>
       </c>
       <c r="R4" s="10"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="22">
+      <c r="B5" s="23">
         <v>125</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C5" s="23">
         <v>80</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="23">
         <v>100</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="19">
         <v>277.5</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="19">
         <v>150.4</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="19">
         <v>65.599999999999994</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H5" s="20">
         <v>100.4</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="21">
         <v>131.80000000000001</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="21">
         <v>114.1</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="21">
         <v>134.1</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="21">
         <v>89.2</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="21">
         <v>194.4</v>
       </c>
-      <c r="N5" s="20">
+      <c r="N5" s="21">
         <v>100.1</v>
       </c>
-      <c r="O5" s="20">
+      <c r="O5" s="21">
         <v>59.5</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P5" s="21">
         <v>71.3</v>
       </c>
-      <c r="Q5" s="38">
+      <c r="Q5" s="39">
         <v>92.6</v>
       </c>
       <c r="R5" s="10"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="10"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A7" s="13"/>
-[...14 lines deleted...]
-      <c r="Q7" s="16" t="s">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="Q7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="15"/>
+      <c r="R7" s="16"/>
     </row>
     <row r="8" spans="1:18" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="3">
         <v>2001</v>
       </c>
       <c r="C8" s="3">
         <v>2002</v>
       </c>
       <c r="D8" s="3">
         <v>2003</v>
       </c>
       <c r="E8" s="3">
         <v>2004</v>
       </c>
       <c r="F8" s="3">
         <v>2005</v>
       </c>
       <c r="G8" s="3">
         <v>2006</v>
       </c>
       <c r="H8" s="3">
         <v>2007</v>
       </c>
       <c r="I8" s="3">
         <v>2008</v>
       </c>
       <c r="J8" s="3">
         <v>2009</v>
       </c>
       <c r="K8" s="3">
         <v>2010</v>
       </c>
       <c r="L8" s="3">
         <v>2011</v>
       </c>
       <c r="M8" s="3">
         <v>2012</v>
       </c>
       <c r="N8" s="3">
         <v>2013</v>
       </c>
       <c r="O8" s="3">
         <v>2014</v>
       </c>
       <c r="P8" s="3">
         <v>2015</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="37">
         <v>2016</v>
       </c>
       <c r="R8" s="10"/>
     </row>
     <row r="9" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="28">
         <v>27473</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="28">
         <v>29286</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="28">
         <v>33705</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="28">
         <v>44304</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="28">
         <v>62526</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="28">
         <v>103187</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="28">
         <v>122980</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="28">
         <v>124086</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="28">
         <v>110375</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="28">
         <v>123504</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="28">
         <v>115694</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="28">
         <v>100048</v>
       </c>
-      <c r="N9" s="27">
+      <c r="N9" s="28">
         <v>143778</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="28">
         <v>139712</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="30">
         <v>148356</v>
       </c>
-      <c r="Q9" s="39">
+      <c r="Q9" s="40">
         <v>114557</v>
       </c>
       <c r="R9" s="10"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="29">
         <v>90.6</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="27">
         <v>106.6</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="26">
         <v>115.1</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="27">
         <v>131.4</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="27">
         <v>141.1</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="26">
         <v>165</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="26">
         <v>119.2</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="27">
         <v>100.9</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="26">
         <v>89</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="27">
         <v>111.9</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="25">
         <v>93.7</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="27">
         <v>86.5</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="27">
         <v>143.69999999999999</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="27">
         <v>97.2</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="27">
         <v>106.2</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="41">
         <v>77.2</v>
       </c>
       <c r="R10" s="10"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="10"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="B12" s="14"/>
-[...14 lines deleted...]
-      <c r="Q12" s="14" t="s">
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="14"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="15" t="s">
         <v>4</v>
       </c>
       <c r="R12" s="10"/>
     </row>
     <row r="13" spans="1:18" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
       <c r="B13" s="3">
         <v>2017</v>
       </c>
       <c r="C13" s="3">
         <v>2018</v>
       </c>
       <c r="D13" s="3">
         <v>2019</v>
       </c>
       <c r="E13" s="3">
         <v>2020</v>
       </c>
       <c r="F13" s="3">
         <v>2021</v>
       </c>
       <c r="G13" s="3">
         <v>2022</v>
       </c>
       <c r="H13" s="3">
         <v>2023</v>
       </c>
       <c r="I13" s="3">
         <v>2024</v>
       </c>
-      <c r="J13" s="3"/>
+      <c r="J13" s="3">
+        <v>2025</v>
+      </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
-      <c r="Q13" s="36"/>
+      <c r="Q13" s="37"/>
       <c r="R13" s="10"/>
     </row>
     <row r="14" spans="1:18" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B14" s="32">
         <v>92189</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="33">
         <v>107101</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="33">
         <v>109171</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="33">
         <v>134723</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="33">
         <v>181585</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="36">
         <v>177189</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="33">
         <v>158270</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="32">
         <v>136604</v>
       </c>
-      <c r="J14" s="5"/>
+      <c r="J14" s="32">
+        <v>103771</v>
+      </c>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
-      <c r="Q14" s="41"/>
+      <c r="Q14" s="42"/>
       <c r="R14" s="10"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="34">
         <v>80.5</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="31">
         <v>116.2</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="35">
         <v>101.9</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="35">
         <v>143.69999999999999</v>
       </c>
-      <c r="F15" s="34">
+      <c r="F15" s="35">
         <v>134.80000000000001</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="35">
         <v>97.6</v>
       </c>
-      <c r="H15" s="34">
+      <c r="H15" s="35">
         <v>89.3</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="31">
         <v>86.3</v>
       </c>
-      <c r="J15" s="7"/>
+      <c r="J15" s="26">
+        <v>76</v>
+      </c>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
-      <c r="Q15" s="40"/>
+      <c r="Q15" s="41"/>
       <c r="R15" s="10"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="10"/>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="12"/>
-[...3 lines deleted...]
-      <c r="F17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="10"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="P18" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
@@ -1300,55 +1310,55 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ижс</vt:lpstr>
     </vt:vector>