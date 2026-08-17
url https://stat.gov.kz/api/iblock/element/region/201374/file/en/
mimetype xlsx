--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="23">
   <si>
     <t>Number of  construction organizations</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
@@ -640,117 +640,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X24"/>
+  <dimension ref="A1:Y24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S38" sqref="S38"/>
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="3" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="3"/>
     <col min="7" max="7" width="9.85546875" style="3" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="3"/>
+    <col min="8" max="24" width="9.140625" style="3"/>
+    <col min="25" max="25" width="9.140625" style="20"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="25"/>
       <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
     </row>
     <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="5">
         <v>2007</v>
       </c>
       <c r="G3" s="7">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="6">
@@ -773,54 +777,56 @@
       </c>
       <c r="O3" s="1">
         <v>2016</v>
       </c>
       <c r="P3" s="1">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="6">
         <v>2021</v>
       </c>
       <c r="U3" s="19">
         <v>2022</v>
       </c>
       <c r="V3" s="19">
         <v>2023</v>
       </c>
-      <c r="W3" s="19">
+      <c r="W3" s="2">
         <v>2024</v>
       </c>
-      <c r="X3" s="20"/>
+      <c r="X3" s="2">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9">
         <v>132</v>
       </c>
       <c r="C4" s="9">
         <v>156</v>
       </c>
       <c r="D4" s="9">
         <v>166</v>
       </c>
       <c r="E4" s="9">
         <v>213</v>
       </c>
       <c r="F4" s="9">
         <v>255</v>
       </c>
       <c r="G4" s="10">
         <v>272</v>
       </c>
       <c r="H4" s="10">
         <v>294</v>
@@ -845,52 +851,55 @@
       </c>
       <c r="O4" s="17">
         <v>373</v>
       </c>
       <c r="P4" s="16">
         <v>389</v>
       </c>
       <c r="Q4" s="16">
         <v>409</v>
       </c>
       <c r="R4" s="16">
         <v>393</v>
       </c>
       <c r="S4" s="16">
         <v>397</v>
       </c>
       <c r="T4" s="18">
         <v>414</v>
       </c>
       <c r="U4" s="18">
         <v>388</v>
       </c>
       <c r="V4" s="18">
         <v>377</v>
       </c>
-      <c r="W4" s="18">
+      <c r="W4" s="16">
         <v>426</v>
+      </c>
+      <c r="X4" s="18">
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>78</v>
       </c>
       <c r="C5" s="9">
         <v>100</v>
       </c>
       <c r="D5" s="9">
         <v>100</v>
       </c>
       <c r="E5" s="9">
         <v>135</v>
       </c>
       <c r="F5" s="9">
         <v>166</v>
       </c>
       <c r="G5" s="10">
         <v>167</v>
       </c>
       <c r="H5" s="10">
@@ -916,52 +925,55 @@
       </c>
       <c r="O5" s="11">
         <v>213</v>
       </c>
       <c r="P5" s="15">
         <v>229</v>
       </c>
       <c r="Q5" s="15">
         <v>257</v>
       </c>
       <c r="R5" s="15">
         <v>247</v>
       </c>
       <c r="S5" s="15">
         <v>258</v>
       </c>
       <c r="T5" s="13">
         <v>269</v>
       </c>
       <c r="U5" s="13">
         <v>249</v>
       </c>
       <c r="V5" s="13">
         <v>243</v>
       </c>
-      <c r="W5" s="13">
+      <c r="W5" s="15">
         <v>271</v>
+      </c>
+      <c r="X5" s="13">
+        <v>298</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="12">
         <v>5</v>
       </c>
       <c r="C6" s="9">
         <v>3</v>
       </c>
       <c r="D6" s="9">
         <v>2</v>
       </c>
       <c r="E6" s="9">
         <v>5</v>
       </c>
       <c r="F6" s="9">
         <v>6</v>
       </c>
       <c r="G6" s="10">
         <v>6</v>
       </c>
       <c r="H6" s="10">
@@ -987,52 +999,55 @@
       </c>
       <c r="O6" s="11">
         <v>6</v>
       </c>
       <c r="P6" s="15">
         <v>5</v>
       </c>
       <c r="Q6" s="15">
         <v>3</v>
       </c>
       <c r="R6" s="15">
         <v>3</v>
       </c>
       <c r="S6" s="15">
         <v>4</v>
       </c>
       <c r="T6" s="13">
         <v>4</v>
       </c>
       <c r="U6" s="13">
         <v>4</v>
       </c>
       <c r="V6" s="13">
         <v>4</v>
       </c>
-      <c r="W6" s="13">
-        <v>4</v>
+      <c r="W6" s="15">
+        <v>4</v>
+      </c>
+      <c r="X6" s="13">
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="12">
         <v>7</v>
       </c>
       <c r="C7" s="9">
         <v>10</v>
       </c>
       <c r="D7" s="9">
         <v>12</v>
       </c>
       <c r="E7" s="9">
         <v>10</v>
       </c>
       <c r="F7" s="9">
         <v>9</v>
       </c>
       <c r="G7" s="10">
         <v>9</v>
       </c>
       <c r="H7" s="10">
@@ -1058,52 +1073,55 @@
       </c>
       <c r="O7" s="11">
         <v>21</v>
       </c>
       <c r="P7" s="15">
         <v>20</v>
       </c>
       <c r="Q7" s="15">
         <v>24</v>
       </c>
       <c r="R7" s="15">
         <v>23</v>
       </c>
       <c r="S7" s="15">
         <v>23</v>
       </c>
       <c r="T7" s="13">
         <v>23</v>
       </c>
       <c r="U7" s="13">
         <v>20</v>
       </c>
       <c r="V7" s="13">
         <v>23</v>
       </c>
-      <c r="W7" s="13">
-        <v>22</v>
+      <c r="W7" s="15">
+        <v>22</v>
+      </c>
+      <c r="X7" s="13">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="9">
         <v>17</v>
       </c>
       <c r="C8" s="9">
         <v>18</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>33</v>
       </c>
       <c r="F8" s="9">
         <v>34</v>
       </c>
       <c r="G8" s="10">
         <v>37</v>
       </c>
       <c r="H8" s="10">
@@ -1129,52 +1147,55 @@
       </c>
       <c r="O8" s="11">
         <v>65</v>
       </c>
       <c r="P8" s="15">
         <v>62</v>
       </c>
       <c r="Q8" s="15">
         <v>57</v>
       </c>
       <c r="R8" s="15">
         <v>59</v>
       </c>
       <c r="S8" s="15">
         <v>55</v>
       </c>
       <c r="T8" s="13">
         <v>64</v>
       </c>
       <c r="U8" s="13">
         <v>60</v>
       </c>
       <c r="V8" s="13">
         <v>58</v>
       </c>
-      <c r="W8" s="13">
+      <c r="W8" s="15">
         <v>71</v>
+      </c>
+      <c r="X8" s="13">
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="10">
@@ -1200,52 +1221,55 @@
       </c>
       <c r="O9" s="11">
         <v>2</v>
       </c>
       <c r="P9" s="15">
         <v>4</v>
       </c>
       <c r="Q9" s="15">
         <v>2</v>
       </c>
       <c r="R9" s="15">
         <v>3</v>
       </c>
       <c r="S9" s="15">
         <v>1</v>
       </c>
       <c r="T9" s="13">
         <v>1</v>
       </c>
       <c r="U9" s="13">
         <v>1</v>
       </c>
       <c r="V9" s="13">
         <v>1</v>
       </c>
-      <c r="W9" s="13">
-        <v>1</v>
+      <c r="W9" s="15">
+        <v>1</v>
+      </c>
+      <c r="X9" s="13">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12">
         <v>2</v>
       </c>
       <c r="C10" s="9">
         <v>2</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="9">
         <v>2</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>2</v>
       </c>
       <c r="H10" s="10">
@@ -1271,52 +1295,55 @@
       </c>
       <c r="O10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="P10" s="15">
         <v>2</v>
       </c>
       <c r="Q10" s="15">
         <v>3</v>
       </c>
       <c r="R10" s="15">
         <v>2</v>
       </c>
       <c r="S10" s="15">
         <v>4</v>
       </c>
       <c r="T10" s="13">
         <v>3</v>
       </c>
       <c r="U10" s="13">
         <v>1</v>
       </c>
       <c r="V10" s="13">
         <v>2</v>
       </c>
-      <c r="W10" s="13">
-        <v>2</v>
+      <c r="W10" s="15">
+        <v>2</v>
+      </c>
+      <c r="X10" s="13">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10">
         <v>1</v>
       </c>
       <c r="H11" s="10" t="s">
@@ -1342,51 +1369,54 @@
       </c>
       <c r="O11" s="11">
         <v>1</v>
       </c>
       <c r="P11" s="15">
         <v>1</v>
       </c>
       <c r="Q11" s="15">
         <v>1</v>
       </c>
       <c r="R11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S11" s="15">
         <v>2</v>
       </c>
       <c r="T11" s="13">
         <v>1</v>
       </c>
       <c r="U11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="15">
+        <v>1</v>
+      </c>
+      <c r="X11" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
@@ -1413,52 +1443,55 @@
       </c>
       <c r="O12" s="11">
         <v>3</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="Q12" s="15">
         <v>2</v>
       </c>
       <c r="R12" s="15">
         <v>2</v>
       </c>
       <c r="S12" s="15">
         <v>1</v>
       </c>
       <c r="T12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V12" s="13">
         <v>1</v>
       </c>
-      <c r="W12" s="13" t="s">
-        <v>22</v>
+      <c r="W12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X12" s="13">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="12">
         <v>1</v>
       </c>
       <c r="C13" s="9">
         <v>1</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="9">
         <v>1</v>
       </c>
       <c r="F13" s="9">
         <v>2</v>
       </c>
       <c r="G13" s="10">
         <v>2</v>
       </c>
       <c r="H13" s="10">
@@ -1484,52 +1517,55 @@
       </c>
       <c r="O13" s="11" t="s">
         <v>22</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="Q13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="R13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S13" s="15">
         <v>1</v>
       </c>
       <c r="T13" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U13" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V13" s="13">
         <v>1</v>
       </c>
-      <c r="W13" s="13">
-        <v>2</v>
+      <c r="W13" s="15">
+        <v>2</v>
+      </c>
+      <c r="X13" s="13">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="12">
         <v>3</v>
       </c>
       <c r="C14" s="9">
         <v>3</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>8</v>
       </c>
       <c r="F14" s="9">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>15</v>
       </c>
       <c r="H14" s="10">
@@ -1555,51 +1591,54 @@
       </c>
       <c r="O14" s="11">
         <v>9</v>
       </c>
       <c r="P14" s="15">
         <v>10</v>
       </c>
       <c r="Q14" s="15">
         <v>11</v>
       </c>
       <c r="R14" s="15">
         <v>14</v>
       </c>
       <c r="S14" s="15">
         <v>14</v>
       </c>
       <c r="T14" s="13">
         <v>14</v>
       </c>
       <c r="U14" s="13">
         <v>11</v>
       </c>
       <c r="V14" s="13">
         <v>12</v>
       </c>
-      <c r="W14" s="13">
+      <c r="W14" s="15">
+        <v>11</v>
+      </c>
+      <c r="X14" s="13">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
@@ -1626,51 +1665,54 @@
       </c>
       <c r="O15" s="11">
         <v>3</v>
       </c>
       <c r="P15" s="15">
         <v>4</v>
       </c>
       <c r="Q15" s="15">
         <v>10</v>
       </c>
       <c r="R15" s="15">
         <v>3</v>
       </c>
       <c r="S15" s="15">
         <v>3</v>
       </c>
       <c r="T15" s="13">
         <v>6</v>
       </c>
       <c r="U15" s="13">
         <v>4</v>
       </c>
       <c r="V15" s="13">
         <v>4</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="15">
+        <v>4</v>
+      </c>
+      <c r="X15" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>2</v>
       </c>
       <c r="C16" s="9">
         <v>1</v>
       </c>
       <c r="D16" s="9">
         <v>1</v>
       </c>
       <c r="E16" s="9">
         <v>1</v>
       </c>
       <c r="F16" s="9">
         <v>1</v>
       </c>
       <c r="G16" s="10">
         <v>2</v>
       </c>
@@ -1697,55 +1739,58 @@
       </c>
       <c r="O16" s="11">
         <v>5</v>
       </c>
       <c r="P16" s="15">
         <v>3</v>
       </c>
       <c r="Q16" s="15">
         <v>3</v>
       </c>
       <c r="R16" s="15">
         <v>3</v>
       </c>
       <c r="S16" s="15">
         <v>1</v>
       </c>
       <c r="T16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="13">
         <v>1</v>
       </c>
-      <c r="W16" s="13">
-        <v>2</v>
+      <c r="W16" s="15">
+        <v>2</v>
+      </c>
+      <c r="X16" s="13">
+        <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="10">
@@ -1768,55 +1813,58 @@
       </c>
       <c r="O17" s="11">
         <v>1</v>
       </c>
       <c r="P17" s="15">
         <v>1</v>
       </c>
       <c r="Q17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="R17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="W17" s="13" t="s">
+      <c r="W17" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X17" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="12">
         <v>10</v>
       </c>
       <c r="C18" s="9">
         <v>10</v>
       </c>
       <c r="D18" s="9">
         <v>10</v>
       </c>
       <c r="E18" s="9">
         <v>9</v>
       </c>
       <c r="F18" s="9">
         <v>18</v>
       </c>
       <c r="G18" s="10">
         <v>19</v>
       </c>
       <c r="H18" s="10">
         <v>18</v>
       </c>
       <c r="I18" s="10">
@@ -1839,55 +1887,58 @@
       </c>
       <c r="O18" s="11">
         <v>23</v>
       </c>
       <c r="P18" s="15">
         <v>24</v>
       </c>
       <c r="Q18" s="15">
         <v>24</v>
       </c>
       <c r="R18" s="15">
         <v>24</v>
       </c>
       <c r="S18" s="15">
         <v>18</v>
       </c>
       <c r="T18" s="13">
         <v>20</v>
       </c>
       <c r="U18" s="13">
         <v>22</v>
       </c>
       <c r="V18" s="13">
         <v>18</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="15">
         <v>25</v>
       </c>
+      <c r="X18" s="13">
+        <v>29</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12">
         <v>2</v>
       </c>
       <c r="C19" s="9">
         <v>2</v>
       </c>
       <c r="D19" s="9">
         <v>2</v>
       </c>
       <c r="E19" s="9">
         <v>3</v>
       </c>
       <c r="F19" s="9">
         <v>2</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>2</v>
       </c>
       <c r="I19" s="10">
@@ -1910,55 +1961,58 @@
       </c>
       <c r="O19" s="11">
         <v>3</v>
       </c>
       <c r="P19" s="15">
         <v>3</v>
       </c>
       <c r="Q19" s="15">
         <v>1</v>
       </c>
       <c r="R19" s="15">
         <v>1</v>
       </c>
       <c r="S19" s="15">
         <v>1</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U19" s="13">
         <v>2</v>
       </c>
       <c r="V19" s="13">
         <v>3</v>
       </c>
-      <c r="W19" s="13">
-        <v>2</v>
+      <c r="W19" s="15">
+        <v>2</v>
+      </c>
+      <c r="X19" s="13">
+        <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>1</v>
       </c>
       <c r="I20" s="10">
@@ -1981,55 +2035,58 @@
       </c>
       <c r="O20" s="11">
         <v>1</v>
       </c>
       <c r="P20" s="15">
         <v>7</v>
       </c>
       <c r="Q20" s="15">
         <v>2</v>
       </c>
       <c r="R20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U20" s="13">
         <v>4</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="W20" s="13" t="s">
+      <c r="W20" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X20" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12">
         <v>2</v>
       </c>
       <c r="C21" s="9">
         <v>2</v>
       </c>
       <c r="D21" s="9">
         <v>2</v>
       </c>
       <c r="E21" s="9">
         <v>2</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>1</v>
       </c>
       <c r="H21" s="10">
         <v>2</v>
       </c>
       <c r="I21" s="10">
@@ -2052,55 +2109,58 @@
       </c>
       <c r="O21" s="11">
         <v>3</v>
       </c>
       <c r="P21" s="15">
         <v>3</v>
       </c>
       <c r="Q21" s="15">
         <v>1</v>
       </c>
       <c r="R21" s="15">
         <v>2</v>
       </c>
       <c r="S21" s="15">
         <v>3</v>
       </c>
       <c r="T21" s="13">
         <v>1</v>
       </c>
       <c r="U21" s="13">
         <v>2</v>
       </c>
       <c r="V21" s="13">
         <v>1</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="15">
+        <v>1</v>
+      </c>
+      <c r="X21" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12">
         <v>2</v>
       </c>
       <c r="C22" s="9">
         <v>3</v>
       </c>
       <c r="D22" s="9">
         <v>2</v>
       </c>
       <c r="E22" s="9">
         <v>3</v>
       </c>
       <c r="F22" s="9">
         <v>3</v>
       </c>
       <c r="G22" s="10">
         <v>4</v>
       </c>
       <c r="H22" s="10">
         <v>3</v>
       </c>
       <c r="I22" s="10">
@@ -2123,55 +2183,58 @@
       </c>
       <c r="O22" s="11">
         <v>5</v>
       </c>
       <c r="P22" s="15">
         <v>4</v>
       </c>
       <c r="Q22" s="15">
         <v>6</v>
       </c>
       <c r="R22" s="15">
         <v>3</v>
       </c>
       <c r="S22" s="15">
         <v>3</v>
       </c>
       <c r="T22" s="13">
         <v>4</v>
       </c>
       <c r="U22" s="13">
         <v>4</v>
       </c>
       <c r="V22" s="13">
         <v>3</v>
       </c>
-      <c r="W22" s="13">
+      <c r="W22" s="15">
         <v>5</v>
       </c>
+      <c r="X22" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>1</v>
       </c>
       <c r="C23" s="9">
         <v>1</v>
       </c>
       <c r="D23" s="9">
         <v>1</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="9">
         <v>1</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>2</v>
       </c>
       <c r="I23" s="10">
@@ -2194,55 +2257,58 @@
       </c>
       <c r="O23" s="11">
         <v>3</v>
       </c>
       <c r="P23" s="15">
         <v>1</v>
       </c>
       <c r="Q23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="R23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S23" s="15">
         <v>1</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="U23" s="13">
         <v>1</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="W23" s="13" t="s">
+      <c r="W23" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X23" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="10">
         <v>3</v>
       </c>
       <c r="I24" s="10">
@@ -2265,58 +2331,61 @@
       </c>
       <c r="O24" s="11">
         <v>6</v>
       </c>
       <c r="P24" s="15">
         <v>6</v>
       </c>
       <c r="Q24" s="15">
         <v>2</v>
       </c>
       <c r="R24" s="15">
         <v>4</v>
       </c>
       <c r="S24" s="15">
         <v>4</v>
       </c>
       <c r="T24" s="13">
         <v>4</v>
       </c>
       <c r="U24" s="13">
         <v>3</v>
       </c>
       <c r="V24" s="13">
         <v>2</v>
       </c>
-      <c r="W24" s="13">
-        <v>2</v>
+      <c r="W24" s="15">
+        <v>2</v>
+      </c>
+      <c r="X24" s="13">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>