--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="38">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Pre-school institutions</t>
   </si>
   <si>
     <t>Hospitals</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution</t>
   </si>
   <si>
     <t>pupils places</t>
   </si>
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
@@ -127,51 +127,51 @@
   <si>
     <t>3,2 times</t>
   </si>
   <si>
     <t>8,3 times</t>
   </si>
   <si>
     <t>2,7 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,8 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,5 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 5,9 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 4,0 times</t>
   </si>
   <si>
     <t>2,3  times</t>
   </si>
   <si>
-    <t>5,5 times</t>
+    <t>в 5,5 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -841,54 +841,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O50"/>
+  <dimension ref="A1:O51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q35" sqref="Q35"/>
+      <selection activeCell="O15" sqref="O15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="5" width="14" style="2" customWidth="1"/>
     <col min="6" max="6" width="13" style="2" customWidth="1"/>
     <col min="7" max="8" width="14.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="2" customWidth="1"/>
     <col min="10" max="11" width="15.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="15.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
@@ -2678,102 +2678,143 @@
         <v>0</v>
       </c>
       <c r="G45" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="36" t="s">
         <v>0</v>
       </c>
       <c r="K45" s="45">
         <v>4</v>
       </c>
       <c r="L45" s="45">
         <v>155</v>
       </c>
       <c r="M45" s="43">
         <v>574.1</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A46" s="1">
+      <c r="A46" s="8">
         <v>2024</v>
       </c>
       <c r="B46" s="44">
         <v>1</v>
       </c>
       <c r="C46" s="44">
         <v>60</v>
       </c>
       <c r="D46" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="44">
         <v>1</v>
       </c>
       <c r="F46" s="44">
         <v>280</v>
       </c>
       <c r="G46" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J46" s="36" t="s">
         <v>0</v>
       </c>
       <c r="K46" s="44">
         <v>21</v>
       </c>
       <c r="L46" s="44">
         <v>850</v>
       </c>
       <c r="M46" s="31" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A47" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="44">
+        <v>6</v>
+      </c>
+      <c r="C47" s="44">
+        <v>4800</v>
+      </c>
+      <c r="D47" s="43">
+        <v>8000</v>
+      </c>
+      <c r="E47" s="44">
+        <v>1</v>
+      </c>
+      <c r="F47" s="44">
+        <v>280</v>
+      </c>
+      <c r="G47" s="43">
+        <v>100</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="44">
+        <v>5</v>
+      </c>
+      <c r="L47" s="44">
+        <v>320</v>
+      </c>
+      <c r="M47" s="31">
+        <v>37.6</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A51" s="15" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
@@ -2851,55 +2892,55 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>