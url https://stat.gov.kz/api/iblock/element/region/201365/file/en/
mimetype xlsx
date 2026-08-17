--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -110,51 +110,51 @@
     <t>2,0 есе</t>
   </si>
   <si>
     <t>2,1 times</t>
   </si>
   <si>
     <t>2,6 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,3 times</t>
   </si>
   <si>
     <t>2,3 times</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -185,60 +185,67 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -280,61 +287,85 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -389,50 +420,62 @@
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -708,120 +751,122 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X24"/>
+  <dimension ref="A1:Y24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="13" max="16" width="9.140625" style="7"/>
     <col min="17" max="17" width="11.7109375" style="7" customWidth="1"/>
-    <col min="24" max="24" width="9.140625" style="32"/>
+    <col min="25" max="25" width="9.140625" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
       <c r="N1" s="35"/>
       <c r="O1" s="35"/>
       <c r="P1" s="35"/>
       <c r="Q1" s="35"/>
       <c r="R1" s="35"/>
       <c r="S1" s="35"/>
       <c r="T1" s="35"/>
       <c r="U1" s="35"/>
       <c r="V1" s="35"/>
-      <c r="W1" s="36"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="36"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
       <c r="V2" s="33"/>
-      <c r="W2" s="34"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="34"/>
     </row>
-    <row r="3" spans="1:23" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="1">
         <v>2003</v>
       </c>
       <c r="C3" s="2">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="4">
         <v>2006</v>
       </c>
       <c r="F3" s="4">
         <v>2007</v>
       </c>
       <c r="G3" s="1">
         <v>2008</v>
       </c>
       <c r="H3" s="2">
         <v>2009</v>
       </c>
       <c r="I3" s="3">
         <v>2010</v>
       </c>
@@ -842,55 +887,58 @@
       </c>
       <c r="O3" s="5">
         <v>2016</v>
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
       <c r="R3" s="5">
         <v>2019</v>
       </c>
       <c r="S3" s="5">
         <v>2020</v>
       </c>
       <c r="T3" s="8">
         <v>2021</v>
       </c>
       <c r="U3" s="3">
         <v>2022</v>
       </c>
       <c r="V3" s="3">
         <v>2023</v>
       </c>
-      <c r="W3" s="3">
+      <c r="W3" s="39">
         <v>2024</v>
       </c>
+      <c r="X3" s="39">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <v>97.4</v>
       </c>
       <c r="C4" s="9">
         <v>179.9</v>
       </c>
       <c r="D4" s="10">
         <v>138.80000000000001</v>
       </c>
       <c r="E4" s="11">
         <v>141</v>
       </c>
       <c r="F4" s="11">
         <v>137.98395494411474</v>
       </c>
       <c r="G4" s="12">
         <v>103.43295771513419</v>
       </c>
       <c r="H4" s="11">
         <v>104.38957158345077</v>
       </c>
       <c r="I4" s="13">
@@ -913,55 +961,58 @@
       </c>
       <c r="O4" s="23">
         <v>69.599999999999994</v>
       </c>
       <c r="P4" s="26">
         <v>128.30000000000001</v>
       </c>
       <c r="Q4" s="27">
         <v>124.6</v>
       </c>
       <c r="R4" s="27">
         <v>106.7</v>
       </c>
       <c r="S4" s="27">
         <v>129.1</v>
       </c>
       <c r="T4" s="28">
         <v>111.7</v>
       </c>
       <c r="U4" s="28">
         <v>104.4</v>
       </c>
       <c r="V4" s="28">
         <v>127.3</v>
       </c>
-      <c r="W4" s="37">
+      <c r="W4" s="38">
         <v>129.80000000000001</v>
       </c>
+      <c r="X4" s="40">
+        <v>124.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="21">
         <v>117.4</v>
       </c>
       <c r="C5" s="20">
         <v>185.1</v>
       </c>
       <c r="D5" s="20">
         <v>154</v>
       </c>
       <c r="E5" s="20">
         <v>151</v>
       </c>
       <c r="F5" s="20">
         <v>119.5</v>
       </c>
       <c r="G5" s="18">
         <v>94</v>
       </c>
       <c r="H5" s="20">
         <v>104.4</v>
       </c>
       <c r="I5" s="20">
@@ -987,52 +1038,55 @@
       </c>
       <c r="P5" s="26">
         <v>127.3</v>
       </c>
       <c r="Q5" s="27">
         <v>115.3</v>
       </c>
       <c r="R5" s="27">
         <v>111.7</v>
       </c>
       <c r="S5" s="27">
         <v>135.5</v>
       </c>
       <c r="T5" s="28">
         <v>114.7</v>
       </c>
       <c r="U5" s="28">
         <v>94.5</v>
       </c>
       <c r="V5" s="28">
         <v>119.8</v>
       </c>
       <c r="W5" s="37">
         <v>147.30000000000001</v>
       </c>
+      <c r="X5" s="41">
+        <v>117.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>17.100000000000001</v>
       </c>
       <c r="C6" s="20">
         <v>322.60000000000002</v>
       </c>
       <c r="D6" s="20">
         <v>194.1</v>
       </c>
       <c r="E6" s="20">
         <v>152.19999999999999</v>
       </c>
       <c r="F6" s="20">
         <v>129.19999999999999</v>
       </c>
       <c r="G6" s="18">
         <v>81.099999999999994</v>
       </c>
       <c r="H6" s="20">
         <v>172.5</v>
       </c>
       <c r="I6" s="20">
@@ -1058,52 +1112,55 @@
       </c>
       <c r="P6" s="26">
         <v>83.7</v>
       </c>
       <c r="Q6" s="27">
         <v>117.5</v>
       </c>
       <c r="R6" s="27">
         <v>128.6</v>
       </c>
       <c r="S6" s="27">
         <v>316.8</v>
       </c>
       <c r="T6" s="28">
         <v>108.8</v>
       </c>
       <c r="U6" s="28">
         <v>41.5</v>
       </c>
       <c r="V6" s="28">
         <v>508.8</v>
       </c>
       <c r="W6" s="37">
         <v>83.5</v>
       </c>
+      <c r="X6" s="41">
+        <v>303.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="21">
         <v>114.8</v>
       </c>
       <c r="C7" s="20">
         <v>134.69999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>151.19999999999999</v>
       </c>
       <c r="E7" s="20">
         <v>145.1</v>
       </c>
       <c r="F7" s="20">
         <v>134.1</v>
       </c>
       <c r="G7" s="18">
         <v>85.4</v>
       </c>
       <c r="H7" s="20">
         <v>36</v>
       </c>
       <c r="I7" s="20">
@@ -1129,52 +1186,55 @@
       </c>
       <c r="P7" s="26">
         <v>132.4</v>
       </c>
       <c r="Q7" s="27">
         <v>106.2</v>
       </c>
       <c r="R7" s="27">
         <v>128</v>
       </c>
       <c r="S7" s="27">
         <v>99.3</v>
       </c>
       <c r="T7" s="28">
         <v>90.1</v>
       </c>
       <c r="U7" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="V7" s="28">
         <v>167.1</v>
       </c>
       <c r="W7" s="37">
         <v>88.4</v>
       </c>
+      <c r="X7" s="41">
+        <v>76.599999999999994</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="21">
         <v>128.1</v>
       </c>
       <c r="C8" s="20">
         <v>124</v>
       </c>
       <c r="D8" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="E8" s="20">
         <v>115.7</v>
       </c>
       <c r="F8" s="20">
         <v>130.69999999999999</v>
       </c>
       <c r="G8" s="18">
         <v>162.30000000000001</v>
       </c>
       <c r="H8" s="20">
         <v>110.8</v>
       </c>
       <c r="I8" s="20">
@@ -1200,52 +1260,55 @@
       </c>
       <c r="P8" s="26">
         <v>88.7</v>
       </c>
       <c r="Q8" s="27">
         <v>104.4</v>
       </c>
       <c r="R8" s="27">
         <v>126.7</v>
       </c>
       <c r="S8" s="27">
         <v>102.3</v>
       </c>
       <c r="T8" s="28">
         <v>154.5</v>
       </c>
       <c r="U8" s="28">
         <v>93</v>
       </c>
       <c r="V8" s="28">
         <v>163.6</v>
       </c>
       <c r="W8" s="37">
         <v>122.3</v>
       </c>
+      <c r="X8" s="41">
+        <v>95</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="17">
         <v>88.2</v>
       </c>
       <c r="I9" s="17">
@@ -1271,52 +1334,55 @@
       </c>
       <c r="P9" s="26">
         <v>108.4</v>
       </c>
       <c r="Q9" s="27">
         <v>279.5</v>
       </c>
       <c r="R9" s="27">
         <v>126</v>
       </c>
       <c r="S9" s="27">
         <v>93.8</v>
       </c>
       <c r="T9" s="28">
         <v>19.7</v>
       </c>
       <c r="U9" s="28" t="s">
         <v>25</v>
       </c>
       <c r="V9" s="28">
         <v>244.1</v>
       </c>
       <c r="W9" s="37">
         <v>238.7</v>
       </c>
+      <c r="X9" s="41">
+        <v>287.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>61.4</v>
       </c>
       <c r="C10" s="17">
         <v>138.19999999999999</v>
       </c>
       <c r="D10" s="17">
         <v>206.3</v>
       </c>
       <c r="E10" s="17">
         <v>54.4</v>
       </c>
       <c r="F10" s="17">
         <v>120.5</v>
       </c>
       <c r="G10" s="16">
         <v>161.6</v>
       </c>
       <c r="H10" s="17">
         <v>1217.0999999999999</v>
       </c>
       <c r="I10" s="17">
@@ -1342,52 +1408,55 @@
       </c>
       <c r="P10" s="26">
         <v>1120</v>
       </c>
       <c r="Q10" s="27">
         <v>101.1</v>
       </c>
       <c r="R10" s="27">
         <v>53.6</v>
       </c>
       <c r="S10" s="27">
         <v>132</v>
       </c>
       <c r="T10" s="28">
         <v>181.8</v>
       </c>
       <c r="U10" s="28">
         <v>55.3</v>
       </c>
       <c r="V10" s="28">
         <v>125.8</v>
       </c>
       <c r="W10" s="37">
         <v>99.2</v>
       </c>
+      <c r="X10" s="41">
+        <v>42.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="20">
         <v>145.6</v>
       </c>
       <c r="I11" s="20">
@@ -1413,52 +1482,55 @@
       </c>
       <c r="P11" s="26">
         <v>190.2</v>
       </c>
       <c r="Q11" s="27">
         <v>182</v>
       </c>
       <c r="R11" s="27">
         <v>91</v>
       </c>
       <c r="S11" s="27">
         <v>62.3</v>
       </c>
       <c r="T11" s="28" t="s">
         <v>24</v>
       </c>
       <c r="U11" s="28">
         <v>185.3</v>
       </c>
       <c r="V11" s="28">
         <v>83.8</v>
       </c>
       <c r="W11" s="37">
         <v>90.7</v>
       </c>
+      <c r="X11" s="41">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="20">
         <v>1149.3</v>
       </c>
       <c r="H12" s="20">
         <v>123.2</v>
       </c>
       <c r="I12" s="20">
@@ -1484,52 +1556,55 @@
       </c>
       <c r="P12" s="26">
         <v>333.7</v>
       </c>
       <c r="Q12" s="27">
         <v>95</v>
       </c>
       <c r="R12" s="27">
         <v>104.3</v>
       </c>
       <c r="S12" s="27">
         <v>155</v>
       </c>
       <c r="T12" s="28">
         <v>18.100000000000001</v>
       </c>
       <c r="U12" s="28" t="s">
         <v>26</v>
       </c>
       <c r="V12" s="28">
         <v>102.4</v>
       </c>
       <c r="W12" s="37">
         <v>116.2</v>
       </c>
+      <c r="X12" s="41">
+        <v>150</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="21">
         <v>72</v>
       </c>
       <c r="C13" s="20">
         <v>224.4</v>
       </c>
       <c r="D13" s="20">
         <v>73.099999999999994</v>
       </c>
       <c r="E13" s="20">
         <v>109.2</v>
       </c>
       <c r="F13" s="20">
         <v>541.79999999999995</v>
       </c>
       <c r="G13" s="20">
         <v>378.9</v>
       </c>
       <c r="H13" s="20">
         <v>12.3</v>
       </c>
       <c r="I13" s="20">
@@ -1555,52 +1630,55 @@
       </c>
       <c r="P13" s="26">
         <v>570.6</v>
       </c>
       <c r="Q13" s="27">
         <v>584.6</v>
       </c>
       <c r="R13" s="27">
         <v>102.2</v>
       </c>
       <c r="S13" s="27">
         <v>146.69999999999999</v>
       </c>
       <c r="T13" s="28">
         <v>48</v>
       </c>
       <c r="U13" s="28">
         <v>174.6</v>
       </c>
       <c r="V13" s="28">
         <v>110.7</v>
       </c>
       <c r="W13" s="37">
         <v>146.1</v>
       </c>
+      <c r="X13" s="41">
+        <v>78.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="21">
         <v>154</v>
       </c>
       <c r="C14" s="20">
         <v>176.3</v>
       </c>
       <c r="D14" s="20">
         <v>140.9</v>
       </c>
       <c r="E14" s="20">
         <v>393.7</v>
       </c>
       <c r="F14" s="20">
         <v>130.1</v>
       </c>
       <c r="G14" s="20">
         <v>200.6</v>
       </c>
       <c r="H14" s="20">
         <v>121.9</v>
       </c>
       <c r="I14" s="20">
@@ -1626,52 +1704,55 @@
       </c>
       <c r="P14" s="26">
         <v>278.2</v>
       </c>
       <c r="Q14" s="27">
         <v>94.2</v>
       </c>
       <c r="R14" s="27">
         <v>96</v>
       </c>
       <c r="S14" s="27">
         <v>117.3</v>
       </c>
       <c r="T14" s="28">
         <v>114.3</v>
       </c>
       <c r="U14" s="28">
         <v>125.8</v>
       </c>
       <c r="V14" s="28">
         <v>83.7</v>
       </c>
       <c r="W14" s="37">
         <v>211.9</v>
       </c>
+      <c r="X14" s="41">
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="20">
         <v>101.6</v>
       </c>
       <c r="I15" s="20">
@@ -1697,52 +1778,55 @@
       </c>
       <c r="P15" s="26">
         <v>998.5</v>
       </c>
       <c r="Q15" s="27">
         <v>101.4</v>
       </c>
       <c r="R15" s="27">
         <v>108.6</v>
       </c>
       <c r="S15" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="T15" s="28">
         <v>76.2</v>
       </c>
       <c r="U15" s="28">
         <v>84.4</v>
       </c>
       <c r="V15" s="28">
         <v>199.9</v>
       </c>
       <c r="W15" s="37">
         <v>174.5</v>
       </c>
+      <c r="X15" s="41">
+        <v>171.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="21">
         <v>121.5</v>
       </c>
       <c r="C16" s="20">
         <v>53.4</v>
       </c>
       <c r="D16" s="20">
         <v>186</v>
       </c>
       <c r="E16" s="20">
         <v>46.2</v>
       </c>
       <c r="F16" s="20">
         <v>111.2</v>
       </c>
       <c r="G16" s="20">
         <v>6264.4</v>
       </c>
       <c r="H16" s="20">
         <v>46.4</v>
       </c>
       <c r="I16" s="20">
@@ -1768,52 +1852,55 @@
       </c>
       <c r="P16" s="26">
         <v>82.3</v>
       </c>
       <c r="Q16" s="27">
         <v>69</v>
       </c>
       <c r="R16" s="27">
         <v>115.1</v>
       </c>
       <c r="S16" s="27">
         <v>116.1</v>
       </c>
       <c r="T16" s="28">
         <v>110.8</v>
       </c>
       <c r="U16" s="28" t="s">
         <v>27</v>
       </c>
       <c r="V16" s="28">
         <v>96.3</v>
       </c>
       <c r="W16" s="37">
         <v>133.69999999999999</v>
       </c>
+      <c r="X16" s="41">
+        <v>114</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="20">
         <v>110.2</v>
       </c>
       <c r="I17" s="20">
@@ -1839,52 +1926,55 @@
       </c>
       <c r="P17" s="26">
         <v>88.5</v>
       </c>
       <c r="Q17" s="27">
         <v>137</v>
       </c>
       <c r="R17" s="27">
         <v>123.7</v>
       </c>
       <c r="S17" s="27">
         <v>183.2</v>
       </c>
       <c r="T17" s="28">
         <v>46.6</v>
       </c>
       <c r="U17" s="28">
         <v>107.2</v>
       </c>
       <c r="V17" s="28">
         <v>478.4</v>
       </c>
       <c r="W17" s="37">
         <v>38.700000000000003</v>
       </c>
+      <c r="X17" s="41">
+        <v>220.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="21">
         <v>118</v>
       </c>
       <c r="C18" s="20">
         <v>218.9</v>
       </c>
       <c r="D18" s="20">
         <v>83.7</v>
       </c>
       <c r="E18" s="20">
         <v>75.900000000000006</v>
       </c>
       <c r="F18" s="20">
         <v>660.7</v>
       </c>
       <c r="G18" s="18">
         <v>39.1</v>
       </c>
       <c r="H18" s="20">
         <v>82.5</v>
       </c>
       <c r="I18" s="20">
@@ -1910,52 +2000,55 @@
       </c>
       <c r="P18" s="26">
         <v>133.4</v>
       </c>
       <c r="Q18" s="27">
         <v>144.30000000000001</v>
       </c>
       <c r="R18" s="27">
         <v>74.5</v>
       </c>
       <c r="S18" s="27">
         <v>111</v>
       </c>
       <c r="T18" s="28">
         <v>118.3</v>
       </c>
       <c r="U18" s="28">
         <v>110.6</v>
       </c>
       <c r="V18" s="28">
         <v>109.1</v>
       </c>
       <c r="W18" s="37">
         <v>193.1</v>
       </c>
+      <c r="X18" s="41">
+        <v>135.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="21">
         <v>991.3</v>
       </c>
       <c r="C19" s="20">
         <v>72.099999999999994</v>
       </c>
       <c r="D19" s="20">
         <v>23.3</v>
       </c>
       <c r="E19" s="20">
         <v>92.4</v>
       </c>
       <c r="F19" s="20">
         <v>216.2</v>
       </c>
       <c r="G19" s="20">
         <v>1524.5</v>
       </c>
       <c r="H19" s="20">
         <v>67.400000000000006</v>
       </c>
       <c r="I19" s="20">
@@ -1981,52 +2074,55 @@
       </c>
       <c r="P19" s="26">
         <v>373.8</v>
       </c>
       <c r="Q19" s="27">
         <v>252.4</v>
       </c>
       <c r="R19" s="27">
         <v>91.6</v>
       </c>
       <c r="S19" s="27">
         <v>121.4</v>
       </c>
       <c r="T19" s="28">
         <v>41.7</v>
       </c>
       <c r="U19" s="28">
         <v>172.6</v>
       </c>
       <c r="V19" s="28">
         <v>251.5</v>
       </c>
       <c r="W19" s="37">
         <v>148.80000000000001</v>
       </c>
+      <c r="X19" s="41">
+        <v>91.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="20">
         <v>183</v>
       </c>
       <c r="I20" s="20">
@@ -2052,52 +2148,55 @@
       </c>
       <c r="P20" s="26">
         <v>46.4</v>
       </c>
       <c r="Q20" s="27">
         <v>418.2</v>
       </c>
       <c r="R20" s="27">
         <v>78.8</v>
       </c>
       <c r="S20" s="27">
         <v>394.5</v>
       </c>
       <c r="T20" s="28">
         <v>36.799999999999997</v>
       </c>
       <c r="U20" s="28">
         <v>24.6</v>
       </c>
       <c r="V20" s="28">
         <v>438</v>
       </c>
       <c r="W20" s="37">
         <v>143.30000000000001</v>
       </c>
+      <c r="X20" s="41">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="C21" s="20">
         <v>230.8</v>
       </c>
       <c r="D21" s="20">
         <v>77.5</v>
       </c>
       <c r="E21" s="20">
         <v>452.9</v>
       </c>
       <c r="F21" s="20">
         <v>53</v>
       </c>
       <c r="G21" s="20">
         <v>1340.2</v>
       </c>
       <c r="H21" s="20">
         <v>178.5</v>
       </c>
       <c r="I21" s="20">
@@ -2123,52 +2222,55 @@
       </c>
       <c r="P21" s="26">
         <v>55</v>
       </c>
       <c r="Q21" s="27">
         <v>300.7</v>
       </c>
       <c r="R21" s="27">
         <v>102.4</v>
       </c>
       <c r="S21" s="27">
         <v>91.2</v>
       </c>
       <c r="T21" s="28">
         <v>124.2</v>
       </c>
       <c r="U21" s="28">
         <v>56.1</v>
       </c>
       <c r="V21" s="28">
         <v>135.9</v>
       </c>
       <c r="W21" s="37">
         <v>174.8</v>
       </c>
+      <c r="X21" s="41">
+        <v>146.80000000000001</v>
+      </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="21">
         <v>59.6</v>
       </c>
       <c r="C22" s="20">
         <v>697.1</v>
       </c>
       <c r="D22" s="20">
         <v>50.8</v>
       </c>
       <c r="E22" s="20">
         <v>66.2</v>
       </c>
       <c r="F22" s="20">
         <v>177.2</v>
       </c>
       <c r="G22" s="20">
         <v>1185.5</v>
       </c>
       <c r="H22" s="20">
         <v>48.9</v>
       </c>
       <c r="I22" s="20">
@@ -2194,52 +2296,55 @@
       </c>
       <c r="P22" s="26">
         <v>105.7</v>
       </c>
       <c r="Q22" s="27">
         <v>126.9</v>
       </c>
       <c r="R22" s="27">
         <v>87.2</v>
       </c>
       <c r="S22" s="27">
         <v>215.9</v>
       </c>
       <c r="T22" s="28">
         <v>173.4</v>
       </c>
       <c r="U22" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="V22" s="28">
         <v>47.5</v>
       </c>
       <c r="W22" s="37">
         <v>96.1</v>
       </c>
+      <c r="X22" s="41">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="21">
         <v>88.9</v>
       </c>
       <c r="C23" s="20">
         <v>192.3</v>
       </c>
       <c r="D23" s="20">
         <v>46.5</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G23" s="20">
         <v>505.7</v>
       </c>
       <c r="H23" s="20">
         <v>111.5</v>
       </c>
       <c r="I23" s="20">
@@ -2265,52 +2370,55 @@
       </c>
       <c r="P23" s="26">
         <v>168.5</v>
       </c>
       <c r="Q23" s="27">
         <v>161.1</v>
       </c>
       <c r="R23" s="27" t="s">
         <v>23</v>
       </c>
       <c r="S23" s="27">
         <v>106.3</v>
       </c>
       <c r="T23" s="28">
         <v>126.8</v>
       </c>
       <c r="U23" s="28">
         <v>143.5</v>
       </c>
       <c r="V23" s="28">
         <v>116.6</v>
       </c>
       <c r="W23" s="37">
         <v>201.4</v>
       </c>
+      <c r="X23" s="41">
+        <v>49.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G24" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H24" s="20">
         <v>175</v>
       </c>
       <c r="I24" s="20">
@@ -2335,56 +2443,59 @@
         <v>61.2</v>
       </c>
       <c r="P24" s="26">
         <v>92.8</v>
       </c>
       <c r="Q24" s="27">
         <v>175.2</v>
       </c>
       <c r="R24" s="27">
         <v>105.4</v>
       </c>
       <c r="S24" s="27">
         <v>118.5</v>
       </c>
       <c r="T24" s="28">
         <v>112.5</v>
       </c>
       <c r="U24" s="28">
         <v>105.2</v>
       </c>
       <c r="V24" s="28">
         <v>182.2</v>
       </c>
       <c r="W24" s="37">
         <v>89.4</v>
+      </c>
+      <c r="X24" s="41">
+        <v>108.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -2451,56 +2562,56 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB61216-72E3-4406-9636-723A34FDB54B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14B0B0CB-5CB1-4902-969B-299CEA69F865}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1283B3E7-2259-4F28-A035-D97CF347FA3A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>