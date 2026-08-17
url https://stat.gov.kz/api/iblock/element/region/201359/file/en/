--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -70,103 +70,90 @@
   <si>
     <t>144*</t>
   </si>
   <si>
     <t>171*</t>
   </si>
   <si>
     <t xml:space="preserve">square metres </t>
   </si>
   <si>
     <t xml:space="preserve">mln. tenge                                                                                                                                                                   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...12 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -273,226 +260,216 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -758,991 +735,1041 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="18" style="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="17" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="64"/>
-[...4 lines deleted...]
-      <c r="G1" s="64"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
     </row>
     <row r="2" spans="1:7" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="65"/>
-      <c r="B2" s="60" t="s">
+      <c r="A2" s="32"/>
+      <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="61"/>
-      <c r="D2" s="60" t="s">
+      <c r="C2" s="28"/>
+      <c r="D2" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="61"/>
-      <c r="F2" s="60" t="s">
+      <c r="E2" s="28"/>
+      <c r="F2" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="61"/>
+      <c r="G2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="66"/>
+      <c r="A3" s="33"/>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="3">
         <v>1990</v>
       </c>
-      <c r="B4" s="21"/>
-[...1 lines deleted...]
-      <c r="D4" s="20" t="s">
+      <c r="B4" s="34"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="37">
         <v>76.2</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="38">
         <v>21.9</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="62">
         <v>65.599999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>1991</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="39">
         <v>1</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="40">
         <v>76.900000000000006</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="42">
         <v>75.5</v>
       </c>
-      <c r="F5" s="19">
+      <c r="F5" s="43">
         <v>22</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="43">
         <v>100.4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>1992</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="39">
         <v>21</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="40">
         <v>52.6</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="D6" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="42">
         <v>85.2</v>
       </c>
-      <c r="F6" s="19">
+      <c r="F6" s="43">
         <v>29</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="43">
         <v>131.80000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>1993</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="39">
         <v>219</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="40">
         <v>62.1</v>
       </c>
-      <c r="D7" s="18" t="s">
+      <c r="D7" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="42">
         <v>68.8</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="43">
         <v>33.1</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="43">
         <v>114.1</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>1994</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="39">
         <v>2379</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="40">
         <v>58.4</v>
       </c>
-      <c r="D8" s="18" t="s">
+      <c r="D8" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="42">
         <v>58.8</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="43">
         <v>44.4</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="43">
         <v>134.1</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>1995</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="39">
         <v>4969</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="40">
         <v>70.400000000000006</v>
       </c>
-      <c r="D9" s="18" t="s">
+      <c r="D9" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="42">
         <v>118.8</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="43">
         <v>39.6</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="43">
         <v>89.2</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>1996</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="39">
         <v>3969</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="40">
         <v>61.9</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="41">
         <v>121091</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="42">
         <v>70.400000000000006</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="43">
         <v>77</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="43">
         <v>194.4</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>1997</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="39">
         <v>3827</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="45">
         <v>87.7</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="41">
         <v>51602</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="44">
         <v>43</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="41">
         <v>77086</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="43">
         <v>100.1</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>1998</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="39">
         <v>2409</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="40">
         <v>62.9</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="41">
         <v>32970</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="42">
         <v>63.9</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="41">
         <v>45881</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="43">
         <v>59.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>1999</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="39">
         <v>1056</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="40">
         <v>42.5</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="41">
         <v>30895</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="42">
         <v>93.7</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="41">
         <v>32734</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="43">
         <v>71.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2000</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="46">
         <v>2249</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="47">
         <v>198.6</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="41">
         <v>27473</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="42">
         <v>88.9</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="41">
         <v>30319</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="43">
         <v>92.6</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2001</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="46">
         <v>3954</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="48">
         <v>156.80000000000001</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="41">
         <v>30445</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="42">
         <v>110.8</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="41">
         <v>27473</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="43">
         <v>90.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>2002</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="46">
         <v>4698</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="48">
         <v>109.8</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="41">
         <v>34629</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="42">
         <v>113.7</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="41">
         <v>29286</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="43">
         <v>106.6</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2003</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="49">
         <v>4766</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C17" s="50">
         <v>97.4</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="41">
         <v>34629</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="44">
         <v>113.7</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="41">
         <v>33705</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="43">
         <v>115.1</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="4">
         <v>2004</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="49">
         <v>8917</v>
       </c>
-      <c r="C18" s="31">
+      <c r="C18" s="50">
         <v>179.9</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="41">
         <v>48501</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="42">
         <v>140.1</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="41">
         <v>44304</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="43">
         <v>131.4</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>2005</v>
       </c>
-      <c r="B19" s="30">
+      <c r="B19" s="49">
         <v>13301</v>
       </c>
-      <c r="C19" s="31">
+      <c r="C19" s="50">
         <v>138.80000000000001</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="41">
         <v>113031</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="42">
         <v>230.6</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="41">
         <v>62526</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="43">
         <v>141.1</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="4">
         <v>2006</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="49">
         <v>20295</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="51">
         <v>141</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="41">
         <v>144087</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="42">
         <v>127.5</v>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="41">
         <v>103187</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="43">
         <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="4">
         <v>2007</v>
       </c>
-      <c r="B21" s="30">
+      <c r="B21" s="49">
         <v>30225</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="51">
         <v>138</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="41">
         <v>162065</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="44">
         <v>112.5</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="41">
         <v>122980</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G21" s="43">
         <v>119.2</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>2008</v>
       </c>
-      <c r="B22" s="30">
+      <c r="B22" s="49">
         <v>33972</v>
       </c>
-      <c r="C22" s="31">
+      <c r="C22" s="50">
         <v>103.4</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="20">
         <v>186561</v>
       </c>
-      <c r="E22" s="34">
+      <c r="E22" s="19">
         <v>115.1</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="41">
         <v>124086</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G22" s="43">
         <v>100.9</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="6">
         <v>2009</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="39">
         <v>37627</v>
       </c>
-      <c r="C23" s="35">
+      <c r="C23" s="52">
         <v>104.4</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="20">
         <v>187866</v>
       </c>
-      <c r="E23" s="34">
+      <c r="E23" s="19">
         <v>100.7</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="20">
         <v>110375</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="63">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="6">
         <v>2010</v>
       </c>
-      <c r="B24" s="36">
+      <c r="B24" s="53">
         <v>49928</v>
       </c>
-      <c r="C24" s="31">
+      <c r="C24" s="50">
         <v>125.8</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="20">
         <v>195082</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="54">
         <v>103.8</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="20">
         <v>123504</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="63">
         <v>111.9</v>
       </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="8">
         <v>2011</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="55">
         <v>58556</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C25" s="50">
         <v>111.2</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="20">
         <v>196188</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="56">
         <v>100.6</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="20">
         <v>115694</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="63">
         <v>93.7</v>
       </c>
-      <c r="H25" s="62"/>
-      <c r="I25" s="62"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
       <c r="J25" s="9"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="6">
         <v>2012</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="55">
         <v>79457</v>
       </c>
-      <c r="C26" s="31">
+      <c r="C26" s="50">
         <v>128.6</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="20">
         <v>204750</v>
       </c>
-      <c r="E26" s="39">
+      <c r="E26" s="56">
         <v>104.4</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="20">
         <v>100048</v>
       </c>
-      <c r="G26" s="40">
+      <c r="G26" s="64">
         <v>86.5</v>
       </c>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="9"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="6">
         <v>2013</v>
       </c>
-      <c r="B27" s="41">
+      <c r="B27" s="57">
         <v>84020</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="50">
         <v>101.3</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="58">
         <v>231780</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="59">
         <v>113.2</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="20">
         <v>143778</v>
       </c>
-      <c r="G27" s="40">
+      <c r="G27" s="64">
         <v>143.69999999999999</v>
       </c>
       <c r="H27" s="11"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="6">
         <v>2014</v>
       </c>
-      <c r="B28" s="41">
+      <c r="B28" s="57">
         <v>88723</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="60">
         <v>101</v>
       </c>
-      <c r="D28" s="42">
+      <c r="D28" s="58">
         <v>247897</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="59">
         <v>107</v>
       </c>
-      <c r="F28" s="42">
+      <c r="F28" s="58">
         <v>139712</v>
       </c>
-      <c r="G28" s="43">
+      <c r="G28" s="64">
         <v>97.2</v>
       </c>
       <c r="H28" s="11"/>
     </row>
     <row r="29" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12">
         <v>2015</v>
       </c>
-      <c r="B29" s="36">
+      <c r="B29" s="53">
         <v>85706</v>
       </c>
-      <c r="C29" s="35">
+      <c r="C29" s="52">
         <v>93.8</v>
       </c>
-      <c r="D29" s="45">
+      <c r="D29" s="24">
         <v>248924</v>
       </c>
-      <c r="E29" s="34">
+      <c r="E29" s="19">
         <v>100.4</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="58">
         <v>148356</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G29" s="64">
         <v>106.2</v>
       </c>
       <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="6">
         <v>2016</v>
       </c>
-      <c r="B30" s="46">
+      <c r="B30" s="16">
         <v>61766</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="17">
         <v>69.599999999999994</v>
       </c>
-      <c r="D30" s="45">
+      <c r="D30" s="24">
         <v>194724</v>
       </c>
-      <c r="E30" s="34">
+      <c r="E30" s="19">
         <v>78.2</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="58">
         <v>114557</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="64">
         <v>77.2</v>
       </c>
       <c r="H30" s="11"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="6">
         <v>2017</v>
       </c>
-      <c r="B31" s="45">
+      <c r="B31" s="24">
         <v>82480</v>
       </c>
-      <c r="C31" s="48">
+      <c r="C31" s="61">
         <v>128.30000000000001</v>
       </c>
-      <c r="D31" s="45">
+      <c r="D31" s="24">
         <v>264678</v>
       </c>
-      <c r="E31" s="37">
+      <c r="E31" s="54">
         <v>135.9</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="24">
         <v>92189</v>
       </c>
-      <c r="G31" s="37">
+      <c r="G31" s="63">
         <v>80.5</v>
       </c>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="6">
         <v>2018</v>
       </c>
-      <c r="B32" s="49">
+      <c r="B32" s="16">
         <v>108598</v>
       </c>
-      <c r="C32" s="50">
+      <c r="C32" s="17">
         <v>124.6</v>
       </c>
-      <c r="D32" s="51">
+      <c r="D32" s="18">
         <v>299279</v>
       </c>
-      <c r="E32" s="52">
+      <c r="E32" s="19">
         <v>113.1</v>
       </c>
-      <c r="F32" s="53">
+      <c r="F32" s="20">
         <v>107101</v>
       </c>
-      <c r="G32" s="52">
+      <c r="G32" s="63">
         <v>116.2</v>
       </c>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="6">
         <v>2019</v>
       </c>
-      <c r="B33" s="51">
+      <c r="B33" s="18">
         <v>117777</v>
       </c>
-      <c r="C33" s="54">
+      <c r="C33" s="21">
         <v>106.7</v>
       </c>
-      <c r="D33" s="51">
+      <c r="D33" s="18">
         <v>335426</v>
       </c>
-      <c r="E33" s="54">
+      <c r="E33" s="21">
         <v>112.1</v>
       </c>
-      <c r="F33" s="51">
+      <c r="F33" s="18">
         <v>109171</v>
       </c>
-      <c r="G33" s="54">
+      <c r="G33" s="26">
         <v>101.9</v>
       </c>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="6">
         <v>2020</v>
       </c>
-      <c r="B34" s="51">
+      <c r="B34" s="18">
         <v>151644</v>
       </c>
-      <c r="C34" s="54">
+      <c r="C34" s="21">
         <v>129.1</v>
       </c>
-      <c r="D34" s="51">
+      <c r="D34" s="18">
         <v>379439</v>
       </c>
-      <c r="E34" s="54">
+      <c r="E34" s="21">
         <v>113.1</v>
       </c>
-      <c r="F34" s="51">
+      <c r="F34" s="18">
         <v>134723</v>
       </c>
-      <c r="G34" s="54">
+      <c r="G34" s="26">
         <v>143.69999999999999</v>
       </c>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="6">
         <v>2021</v>
       </c>
-      <c r="B35" s="51">
+      <c r="B35" s="18">
         <v>175297</v>
       </c>
-      <c r="C35" s="54">
+      <c r="C35" s="21">
         <v>111.7</v>
       </c>
-      <c r="D35" s="51">
+      <c r="D35" s="18">
         <v>447614</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E35" s="21">
         <v>118</v>
       </c>
-      <c r="F35" s="51">
+      <c r="F35" s="18">
         <v>181585</v>
       </c>
-      <c r="G35" s="54">
+      <c r="G35" s="26">
         <v>134.80000000000001</v>
       </c>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="6">
         <v>2022</v>
       </c>
-      <c r="B36" s="55">
+      <c r="B36" s="22">
         <v>186930</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="23">
         <v>104.4</v>
       </c>
-      <c r="D36" s="51">
+      <c r="D36" s="18">
         <v>448972</v>
       </c>
-      <c r="E36" s="54">
+      <c r="E36" s="21">
         <v>100.3</v>
       </c>
-      <c r="F36" s="51">
+      <c r="F36" s="18">
         <v>177189</v>
       </c>
-      <c r="G36" s="54">
+      <c r="G36" s="26">
         <v>97.6</v>
       </c>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="6">
         <v>2023</v>
       </c>
-      <c r="B37" s="51">
+      <c r="B37" s="18">
         <v>245672</v>
       </c>
-      <c r="C37" s="54">
+      <c r="C37" s="21">
         <v>127.3</v>
       </c>
-      <c r="D37" s="57">
+      <c r="D37" s="24">
         <v>474972</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="25">
         <v>105.8</v>
       </c>
-      <c r="F37" s="51">
+      <c r="F37" s="18">
         <v>158270</v>
       </c>
-      <c r="G37" s="59">
+      <c r="G37" s="26">
         <v>89.3</v>
       </c>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="6">
         <v>2024</v>
       </c>
-      <c r="B38" s="51">
+      <c r="B38" s="18">
         <v>327799</v>
       </c>
-      <c r="C38" s="54">
+      <c r="C38" s="21">
         <v>129.80000000000001</v>
       </c>
-      <c r="D38" s="51">
+      <c r="D38" s="18">
         <v>497986</v>
       </c>
-      <c r="E38" s="54">
+      <c r="E38" s="21">
         <v>104.8</v>
       </c>
-      <c r="F38" s="51">
+      <c r="F38" s="18">
         <v>136604</v>
       </c>
-      <c r="G38" s="54">
+      <c r="G38" s="26">
         <v>86.3</v>
       </c>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A39" s="11"/>
-[...5 lines deleted...]
-      <c r="G39" s="11"/>
+      <c r="A39" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="18">
+        <v>418102</v>
+      </c>
+      <c r="C39" s="21">
+        <v>124.4</v>
+      </c>
+      <c r="D39" s="18">
+        <v>517393</v>
+      </c>
+      <c r="E39" s="21">
+        <v>103.9</v>
+      </c>
+      <c r="F39" s="18">
+        <v>103771</v>
+      </c>
+      <c r="G39" s="26">
+        <v>76</v>
+      </c>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="11"/>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A41" s="11"/>
+      <c r="A41" s="13" t="s">
+        <v>5</v>
+      </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A42" s="14"/>
-[...7 lines deleted...]
-      <c r="I42" s="14"/>
+      <c r="A42" s="11"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="14"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+    </row>
+    <row r="46" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
@@ -1818,55 +1845,55 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>