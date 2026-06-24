--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="90" windowWidth="24090" windowHeight="8070"/>
+    <workbookView xWindow="480" yWindow="96" windowWidth="23256" windowHeight="8076"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="31">
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
@@ -95,62 +95,71 @@
     <t>Income from servise provided, thous. tenge</t>
   </si>
   <si>
     <t>Number of held film screenings, units</t>
   </si>
   <si>
     <t>Number of held film screenings for children, units</t>
   </si>
   <si>
     <t>Number of organizations conducting films production, units</t>
   </si>
   <si>
     <t>Number of created films -total, units</t>
   </si>
   <si>
     <t>The value of "X" - means confidential data.</t>
   </si>
   <si>
     <t>Number of visits the film screenings, person</t>
   </si>
   <si>
     <t>Number of visitors-children, person</t>
   </si>
   <si>
     <t>Activities of cinematographic organizations performing film screening</t>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>* According to the Ministry of Culture and Information of Republic of Kazakhstan, based on informationfrom local executive bodies and film distributors.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="63"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -253,50 +262,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
@@ -928,51 +943,51 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1030,53 +1045,57 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="348">
     <cellStyle name="Акцент1 10" xfId="188"/>
     <cellStyle name="Акцент1 11" xfId="205"/>
     <cellStyle name="Акцент1 12" xfId="233"/>
     <cellStyle name="Акцент1 13" xfId="256"/>
     <cellStyle name="Акцент1 14" xfId="280"/>
     <cellStyle name="Акцент1 15" xfId="297"/>
     <cellStyle name="Акцент1 16" xfId="320"/>
     <cellStyle name="Акцент1 2" xfId="1"/>
     <cellStyle name="Акцент1 3" xfId="27"/>
     <cellStyle name="Акцент1 4" xfId="26"/>
     <cellStyle name="Акцент1 5" xfId="67"/>
     <cellStyle name="Акцент1 6" xfId="96"/>
     <cellStyle name="Акцент1 7" xfId="113"/>
     <cellStyle name="Акцент1 8" xfId="141"/>
     <cellStyle name="Акцент1 9" xfId="164"/>
     <cellStyle name="Акцент2 10" xfId="189"/>
     <cellStyle name="Акцент2 11" xfId="187"/>
     <cellStyle name="Акцент2 12" xfId="234"/>
     <cellStyle name="Акцент2 13" xfId="257"/>
     <cellStyle name="Акцент2 14" xfId="281"/>
     <cellStyle name="Акцент2 15" xfId="279"/>
     <cellStyle name="Акцент2 16" xfId="298"/>
     <cellStyle name="Акцент2 2" xfId="2"/>
@@ -1682,92 +1701,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X17"/>
+  <dimension ref="A1:Y18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection sqref="A1:X1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="35.6640625" style="12" customWidth="1"/>
+    <col min="2" max="24" width="8.33203125" style="12" customWidth="1"/>
+    <col min="25" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="20.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
-      <c r="X1" s="41"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
-    <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14">
         <v>2002</v>
       </c>
       <c r="C2" s="14">
         <v>2003</v>
       </c>
       <c r="D2" s="14">
         <v>2004</v>
       </c>
       <c r="E2" s="14">
         <v>2005</v>
       </c>
       <c r="F2" s="14">
         <v>2006</v>
       </c>
       <c r="G2" s="15">
         <v>2007</v>
       </c>
       <c r="H2" s="15">
         <v>2008</v>
       </c>
       <c r="I2" s="14">
         <v>2009</v>
       </c>
@@ -1794,52 +1814,55 @@
       </c>
       <c r="Q2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="R2" s="14" t="s">
         <v>5</v>
       </c>
       <c r="S2" s="14" t="s">
         <v>6</v>
       </c>
       <c r="T2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="U2" s="15">
         <v>2021</v>
       </c>
       <c r="V2" s="15">
         <v>2022</v>
       </c>
       <c r="W2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="X2" s="14">
         <v>2024</v>
       </c>
+      <c r="Y2" s="41" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="16">
         <v>3</v>
       </c>
       <c r="C3" s="16">
         <v>3</v>
       </c>
       <c r="D3" s="16">
         <v>4</v>
       </c>
       <c r="E3" s="16">
         <v>4</v>
       </c>
       <c r="F3" s="16">
         <v>2</v>
       </c>
       <c r="G3" s="16">
         <v>12</v>
       </c>
       <c r="H3" s="16">
         <v>8</v>
       </c>
       <c r="I3" s="16">
@@ -1868,52 +1891,55 @@
       </c>
       <c r="Q3" s="16">
         <v>3</v>
       </c>
       <c r="R3" s="16">
         <v>3</v>
       </c>
       <c r="S3" s="17">
         <v>3</v>
       </c>
       <c r="T3" s="17">
         <v>3</v>
       </c>
       <c r="U3" s="16">
         <v>4</v>
       </c>
       <c r="V3" s="18">
         <v>4</v>
       </c>
       <c r="W3" s="19">
         <v>7</v>
       </c>
       <c r="X3" s="17">
         <v>5</v>
       </c>
+      <c r="Y3" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="4" spans="1:24" ht="12.75" customHeight="1">
+    <row r="4" spans="1:25" ht="12.75" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="20">
         <v>3</v>
       </c>
       <c r="C4" s="20">
         <v>3</v>
       </c>
       <c r="D4" s="20">
         <v>3</v>
       </c>
       <c r="E4" s="20">
         <v>3</v>
       </c>
       <c r="F4" s="20">
         <v>2</v>
       </c>
       <c r="G4" s="20">
         <v>2</v>
       </c>
       <c r="H4" s="20">
         <v>2</v>
       </c>
       <c r="I4" s="20">
@@ -1942,52 +1968,55 @@
       </c>
       <c r="Q4" s="20">
         <v>3</v>
       </c>
       <c r="R4" s="20">
         <v>3</v>
       </c>
       <c r="S4" s="19">
         <v>3</v>
       </c>
       <c r="T4" s="19">
         <v>3</v>
       </c>
       <c r="U4" s="20">
         <v>4</v>
       </c>
       <c r="V4" s="22">
         <v>4</v>
       </c>
       <c r="W4" s="19">
         <v>4</v>
       </c>
       <c r="X4" s="19">
         <v>3</v>
       </c>
+      <c r="Y4" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="20" t="s">
@@ -2016,52 +2045,55 @@
       </c>
       <c r="Q5" s="20">
         <v>4</v>
       </c>
       <c r="R5" s="20">
         <v>8</v>
       </c>
       <c r="S5" s="20">
         <v>8</v>
       </c>
       <c r="T5" s="20">
         <v>8</v>
       </c>
       <c r="U5" s="20">
         <v>13</v>
       </c>
       <c r="V5" s="22">
         <v>13</v>
       </c>
       <c r="W5" s="19">
         <v>13</v>
       </c>
       <c r="X5" s="19">
         <v>12</v>
       </c>
+      <c r="Y5" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="24" t="s">
@@ -2090,52 +2122,55 @@
       </c>
       <c r="Q6" s="25">
         <v>818</v>
       </c>
       <c r="R6" s="26">
         <v>1280</v>
       </c>
       <c r="S6" s="26">
         <v>1280</v>
       </c>
       <c r="T6" s="26">
         <v>1280</v>
       </c>
       <c r="U6" s="26">
         <v>1812</v>
       </c>
       <c r="V6" s="27">
         <v>1815</v>
       </c>
       <c r="W6" s="28">
         <v>1803</v>
       </c>
       <c r="X6" s="28">
         <v>1345</v>
       </c>
+      <c r="Y6" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4">
         <v>1575</v>
       </c>
       <c r="G7" s="4">
         <v>1575</v>
       </c>
       <c r="H7" s="4">
         <v>1575</v>
       </c>
       <c r="I7" s="4">
@@ -2164,52 +2199,55 @@
       </c>
       <c r="Q7" s="4">
         <v>1119</v>
       </c>
       <c r="R7" s="6">
         <v>2000.8</v>
       </c>
       <c r="S7" s="6">
         <v>2000.8</v>
       </c>
       <c r="T7" s="6">
         <v>2000.8</v>
       </c>
       <c r="U7" s="6">
         <v>3477.8</v>
       </c>
       <c r="V7" s="29">
         <v>3477.8</v>
       </c>
       <c r="W7" s="6">
         <v>3477.8</v>
       </c>
       <c r="X7" s="6">
         <v>2805.8</v>
       </c>
+      <c r="Y7" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24">
         <v>2</v>
       </c>
       <c r="E8" s="24">
         <v>3</v>
       </c>
       <c r="F8" s="24">
         <v>2</v>
       </c>
       <c r="G8" s="24">
         <v>12</v>
       </c>
       <c r="H8" s="24">
         <v>8</v>
       </c>
       <c r="I8" s="24">
         <v>8</v>
       </c>
       <c r="J8" s="23">
         <v>10</v>
@@ -2234,52 +2272,55 @@
       </c>
       <c r="Q8" s="25">
         <v>4</v>
       </c>
       <c r="R8" s="26">
         <v>2</v>
       </c>
       <c r="S8" s="26">
         <v>6</v>
       </c>
       <c r="T8" s="26">
         <v>6</v>
       </c>
       <c r="U8" s="26">
         <v>13</v>
       </c>
       <c r="V8" s="27">
         <v>13</v>
       </c>
       <c r="W8" s="28">
         <v>13</v>
       </c>
       <c r="X8" s="28">
         <v>12</v>
       </c>
+      <c r="Y8" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="24">
         <v>1</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="24" t="s">
@@ -2308,52 +2349,55 @@
       </c>
       <c r="Q9" s="25" t="s">
         <v>10</v>
       </c>
       <c r="R9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="S9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="T9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="30" t="s">
         <v>8</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="X9" s="1" t="s">
         <v>8</v>
       </c>
+      <c r="Y9" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="4">
         <v>1374.6</v>
       </c>
       <c r="C10" s="4">
         <v>9469</v>
       </c>
       <c r="D10" s="4">
         <v>1581</v>
       </c>
       <c r="E10" s="5">
         <v>4829</v>
       </c>
       <c r="F10" s="4">
         <v>5432</v>
       </c>
       <c r="G10" s="4">
         <v>8617</v>
       </c>
       <c r="H10" s="4">
         <v>9986</v>
       </c>
       <c r="I10" s="4">
@@ -2382,52 +2426,55 @@
       </c>
       <c r="Q10" s="4">
         <v>100614</v>
       </c>
       <c r="R10" s="6">
         <v>136480</v>
       </c>
       <c r="S10" s="6">
         <v>209294</v>
       </c>
       <c r="T10" s="6">
         <v>46719</v>
       </c>
       <c r="U10" s="7">
         <v>200196.3</v>
       </c>
       <c r="V10" s="8">
         <v>256059.6</v>
       </c>
       <c r="W10" s="9">
         <v>346291</v>
       </c>
       <c r="X10" s="9">
         <v>480979</v>
       </c>
+      <c r="Y10" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="11" spans="1:24" ht="12" customHeight="1">
+    <row r="11" spans="1:25" ht="12" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="31">
         <v>1213</v>
       </c>
       <c r="C11" s="31">
         <v>1563</v>
       </c>
       <c r="D11" s="31">
         <v>1812</v>
       </c>
       <c r="E11" s="31">
         <v>1849</v>
       </c>
       <c r="F11" s="31">
         <v>1768</v>
       </c>
       <c r="G11" s="31">
         <v>2678</v>
       </c>
       <c r="H11" s="31">
         <v>2760</v>
       </c>
       <c r="I11" s="31">
@@ -2456,52 +2503,55 @@
       </c>
       <c r="Q11" s="31">
         <v>6164</v>
       </c>
       <c r="R11" s="31">
         <v>20843</v>
       </c>
       <c r="S11" s="31">
         <v>26998</v>
       </c>
       <c r="T11" s="31">
         <v>5213</v>
       </c>
       <c r="U11" s="31">
         <v>31525</v>
       </c>
       <c r="V11" s="32">
         <v>39423</v>
       </c>
       <c r="W11" s="31">
         <v>57493</v>
       </c>
       <c r="X11" s="31">
         <v>34889</v>
       </c>
+      <c r="Y11" s="1">
+        <v>33864</v>
+      </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="26">
         <v>613</v>
       </c>
       <c r="C12" s="26">
         <v>804</v>
       </c>
       <c r="D12" s="26">
         <v>865</v>
       </c>
       <c r="E12" s="26">
         <v>704</v>
       </c>
       <c r="F12" s="33">
         <v>701</v>
       </c>
       <c r="G12" s="33">
         <v>941</v>
       </c>
       <c r="H12" s="33">
         <v>669</v>
       </c>
       <c r="I12" s="33">
@@ -2530,52 +2580,55 @@
       </c>
       <c r="Q12" s="33">
         <v>2120</v>
       </c>
       <c r="R12" s="33">
         <v>6032</v>
       </c>
       <c r="S12" s="33">
         <v>9249</v>
       </c>
       <c r="T12" s="33">
         <v>1310</v>
       </c>
       <c r="U12" s="33">
         <v>11411</v>
       </c>
       <c r="V12" s="37">
         <v>9705</v>
       </c>
       <c r="W12" s="38">
         <v>13590</v>
       </c>
       <c r="X12" s="38">
         <v>13325</v>
       </c>
+      <c r="Y12" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1">
         <v>27800</v>
       </c>
       <c r="C13" s="1">
         <v>28818</v>
       </c>
       <c r="D13" s="1">
         <v>15940</v>
       </c>
       <c r="E13" s="2">
         <v>21646</v>
       </c>
       <c r="F13" s="1">
         <v>24491</v>
       </c>
       <c r="G13" s="1">
         <v>37879</v>
       </c>
       <c r="H13" s="1">
         <v>50578</v>
       </c>
       <c r="I13" s="1">
@@ -2604,52 +2657,55 @@
       </c>
       <c r="Q13" s="1">
         <v>123997</v>
       </c>
       <c r="R13" s="3">
         <v>171955</v>
       </c>
       <c r="S13" s="3">
         <v>233540</v>
       </c>
       <c r="T13" s="3">
         <v>45740</v>
       </c>
       <c r="U13" s="3">
         <v>182948</v>
       </c>
       <c r="V13" s="3">
         <v>195555</v>
       </c>
       <c r="W13" s="3">
         <v>255860</v>
       </c>
       <c r="X13" s="3">
         <v>300310</v>
       </c>
+      <c r="Y13" s="1">
+        <v>313707</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="1">
         <v>10700</v>
       </c>
       <c r="C14" s="1">
         <v>10236</v>
       </c>
       <c r="D14" s="1">
         <v>6899</v>
       </c>
       <c r="E14" s="2">
         <v>8745</v>
       </c>
       <c r="F14" s="1">
         <v>11674</v>
       </c>
       <c r="G14" s="1">
         <v>11892</v>
       </c>
       <c r="H14" s="1">
         <v>11625</v>
       </c>
       <c r="I14" s="1">
@@ -2678,52 +2734,55 @@
       </c>
       <c r="Q14" s="1">
         <v>50014</v>
       </c>
       <c r="R14" s="3">
         <v>40338</v>
       </c>
       <c r="S14" s="3">
         <v>101231</v>
       </c>
       <c r="T14" s="3">
         <v>9033</v>
       </c>
       <c r="U14" s="3">
         <v>76651</v>
       </c>
       <c r="V14" s="3">
         <v>82889</v>
       </c>
       <c r="W14" s="3">
         <v>82844</v>
       </c>
       <c r="X14" s="3">
         <v>115815</v>
       </c>
+      <c r="Y14" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="1" t="s">
@@ -2752,52 +2811,55 @@
       </c>
       <c r="Q15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="3">
         <v>3</v>
       </c>
       <c r="T15" s="3">
         <v>4</v>
       </c>
       <c r="U15" s="3">
         <v>5</v>
       </c>
       <c r="V15" s="34">
         <v>1</v>
       </c>
       <c r="W15" s="3">
         <v>1</v>
       </c>
       <c r="X15" s="3">
         <v>3</v>
       </c>
+      <c r="Y15" s="42" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="16" spans="1:24" ht="12" thickBot="1">
+    <row r="16" spans="1:25" ht="10.8" thickBot="1">
       <c r="A16" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="I16" s="35" t="s">
@@ -2825,60 +2887,68 @@
         <v>8</v>
       </c>
       <c r="Q16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="R16" s="35" t="s">
         <v>8</v>
       </c>
       <c r="S16" s="35">
         <v>13</v>
       </c>
       <c r="T16" s="35">
         <v>20</v>
       </c>
       <c r="U16" s="35">
         <v>5</v>
       </c>
       <c r="V16" s="36" t="s">
         <v>9</v>
       </c>
       <c r="W16" s="35" t="s">
         <v>10</v>
       </c>
       <c r="X16" s="35">
         <v>6</v>
+      </c>
+      <c r="Y16" s="35" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="10" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="43" t="s">
+        <v>30</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>