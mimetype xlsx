--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="228" windowWidth="23256" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="Museums" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="46">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Number of museums, units</t>
   </si>
   <si>
     <t>Number of exhibits exposed throughtout the year, units</t>
   </si>
   <si>
     <t>Number of exhibits requiring restoration, units</t>
   </si>
   <si>
     <t>The number of visits, thous.people</t>
   </si>
   <si>
@@ -225,51 +225,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -580,57 +580,70 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -846,185 +859,201 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1285,112 +1314,113 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y93"/>
+  <dimension ref="A1:AA95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="7" customWidth="1"/>
     <col min="2" max="3" width="8.33203125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" style="7" customWidth="1"/>
     <col min="8" max="8" width="8.5546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.33203125" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="7" customWidth="1"/>
     <col min="11" max="11" width="9" style="7" customWidth="1"/>
     <col min="12" max="12" width="8.109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" style="7" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="7"/>
     <col min="15" max="15" width="8.44140625" style="7" customWidth="1"/>
     <col min="16" max="16" width="8.33203125" style="7" customWidth="1"/>
     <col min="17" max="17" width="9.109375" style="7"/>
     <col min="18" max="18" width="8.44140625" style="7" customWidth="1"/>
     <col min="19" max="19" width="8.109375" style="7" customWidth="1"/>
     <col min="20" max="20" width="8.44140625" style="13" customWidth="1"/>
     <col min="21" max="22" width="8.5546875" style="7" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="7" customWidth="1"/>
     <col min="24" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="18" customHeight="1" thickBot="1">
-      <c r="A1" s="121" t="s">
+    <row r="1" spans="1:26" ht="18" customHeight="1" thickBot="1">
+      <c r="A1" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="121"/>
-[...24 lines deleted...]
-    <row r="2" spans="1:25" s="21" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="132"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="132"/>
+      <c r="V1" s="132"/>
+      <c r="W1" s="132"/>
+      <c r="X1" s="132"/>
+      <c r="Y1" s="132"/>
+      <c r="Z1" s="132"/>
+    </row>
+    <row r="2" spans="1:26" s="21" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="18"/>
       <c r="B2" s="19">
         <v>2001</v>
       </c>
       <c r="C2" s="19">
         <v>2002</v>
       </c>
       <c r="D2" s="19">
         <v>2003</v>
       </c>
       <c r="E2" s="19">
         <v>2004</v>
       </c>
       <c r="F2" s="19">
         <v>2005</v>
       </c>
       <c r="G2" s="19">
         <v>2006</v>
       </c>
       <c r="H2" s="19">
         <v>2007</v>
       </c>
       <c r="I2" s="19">
         <v>2008</v>
       </c>
@@ -1420,52 +1450,55 @@
       </c>
       <c r="R2" s="19">
         <v>2017</v>
       </c>
       <c r="S2" s="19">
         <v>2018</v>
       </c>
       <c r="T2" s="19">
         <v>2019</v>
       </c>
       <c r="U2" s="19">
         <v>2020</v>
       </c>
       <c r="V2" s="19">
         <v>2021</v>
       </c>
       <c r="W2" s="20">
         <v>2022</v>
       </c>
       <c r="X2" s="19">
         <v>2023</v>
       </c>
       <c r="Y2" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="3" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z2" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="22">
         <v>4</v>
       </c>
       <c r="C3" s="22">
         <v>8</v>
       </c>
       <c r="D3" s="22">
         <v>9</v>
       </c>
       <c r="E3" s="22">
         <v>10</v>
       </c>
       <c r="F3" s="22">
         <v>10</v>
       </c>
       <c r="G3" s="22">
         <v>9</v>
       </c>
       <c r="H3" s="22">
         <v>10</v>
       </c>
       <c r="I3" s="22">
@@ -1497,52 +1530,55 @@
       </c>
       <c r="R3" s="22">
         <v>12</v>
       </c>
       <c r="S3" s="22">
         <v>13</v>
       </c>
       <c r="T3" s="23">
         <v>13</v>
       </c>
       <c r="U3" s="23">
         <v>13</v>
       </c>
       <c r="V3" s="22">
         <v>13</v>
       </c>
       <c r="W3" s="24">
         <v>13</v>
       </c>
       <c r="X3" s="25">
         <v>13</v>
       </c>
       <c r="Y3" s="25">
         <v>16</v>
       </c>
-    </row>
-    <row r="4" spans="1:25" s="9" customFormat="1" ht="20.399999999999999">
+      <c r="Z3" s="25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="9" customFormat="1" ht="20.399999999999999">
       <c r="A4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="26">
         <v>139675</v>
       </c>
       <c r="C4" s="26">
         <v>147545</v>
       </c>
       <c r="D4" s="26">
         <v>340726</v>
       </c>
       <c r="E4" s="26">
         <v>342772</v>
       </c>
       <c r="F4" s="26">
         <v>350675</v>
       </c>
       <c r="G4" s="26">
         <v>362151</v>
       </c>
       <c r="H4" s="26">
         <v>311575</v>
       </c>
       <c r="I4" s="26">
@@ -1574,52 +1610,55 @@
       </c>
       <c r="R4" s="27">
         <v>156699</v>
       </c>
       <c r="S4" s="27">
         <v>157270</v>
       </c>
       <c r="T4" s="28">
         <v>157832</v>
       </c>
       <c r="U4" s="28">
         <v>158572</v>
       </c>
       <c r="V4" s="27">
         <v>159270</v>
       </c>
       <c r="W4" s="29">
         <v>160024</v>
       </c>
       <c r="X4" s="26">
         <v>171244</v>
       </c>
       <c r="Y4" s="93">
         <v>172418</v>
       </c>
-    </row>
-    <row r="5" spans="1:25" s="9" customFormat="1" ht="20.399999999999999">
+      <c r="Z4" s="97">
+        <v>173979</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="9" customFormat="1" ht="20.399999999999999">
       <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="26">
         <v>4314</v>
       </c>
       <c r="C5" s="26">
         <v>18355</v>
       </c>
       <c r="D5" s="26">
         <v>9852</v>
       </c>
       <c r="E5" s="26">
         <v>7589</v>
       </c>
       <c r="F5" s="26">
         <v>276796</v>
       </c>
       <c r="G5" s="26">
         <v>159152</v>
       </c>
       <c r="H5" s="26">
         <v>135238</v>
       </c>
       <c r="I5" s="26">
@@ -1651,52 +1690,55 @@
       </c>
       <c r="R5" s="26">
         <v>17284</v>
       </c>
       <c r="S5" s="26">
         <v>18460</v>
       </c>
       <c r="T5" s="30">
         <v>16654</v>
       </c>
       <c r="U5" s="30">
         <v>8322</v>
       </c>
       <c r="V5" s="26">
         <v>8489</v>
       </c>
       <c r="W5" s="31">
         <v>8429</v>
       </c>
       <c r="X5" s="26">
         <v>17133</v>
       </c>
       <c r="Y5" s="90">
         <v>17027</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" s="9" customFormat="1" ht="20.399999999999999">
+      <c r="Z5" s="97">
+        <v>18258</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="9" customFormat="1" ht="20.399999999999999">
       <c r="A6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="26">
         <v>1150</v>
       </c>
       <c r="C6" s="26">
         <v>1950</v>
       </c>
       <c r="D6" s="26">
         <v>10823</v>
       </c>
       <c r="E6" s="26">
         <v>10423</v>
       </c>
       <c r="F6" s="26">
         <v>20560</v>
       </c>
       <c r="G6" s="26">
         <v>9363</v>
       </c>
       <c r="H6" s="26">
         <v>2870</v>
       </c>
       <c r="I6" s="26">
@@ -1728,52 +1770,55 @@
       </c>
       <c r="R6" s="26">
         <v>2079</v>
       </c>
       <c r="S6" s="26">
         <v>2077</v>
       </c>
       <c r="T6" s="30">
         <v>2079</v>
       </c>
       <c r="U6" s="30">
         <v>2232</v>
       </c>
       <c r="V6" s="26">
         <v>2239</v>
       </c>
       <c r="W6" s="31">
         <v>2242</v>
       </c>
       <c r="X6" s="26">
         <v>2227</v>
       </c>
       <c r="Y6" s="90">
         <v>2236</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="9" customFormat="1" ht="24.75" customHeight="1">
+      <c r="Z6" s="97">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="32">
         <v>244</v>
       </c>
       <c r="C7" s="32">
         <v>156</v>
       </c>
       <c r="D7" s="25">
         <v>196.3</v>
       </c>
       <c r="E7" s="25">
         <v>97.4</v>
       </c>
       <c r="F7" s="25">
         <v>106.5</v>
       </c>
       <c r="G7" s="25">
         <v>142.30000000000001</v>
       </c>
       <c r="H7" s="25">
         <v>142.80000000000001</v>
       </c>
       <c r="I7" s="25">
@@ -1805,52 +1850,55 @@
       </c>
       <c r="R7" s="25">
         <v>167.4</v>
       </c>
       <c r="S7" s="32">
         <v>183</v>
       </c>
       <c r="T7" s="33">
         <v>180.2</v>
       </c>
       <c r="U7" s="33">
         <v>67.099999999999994</v>
       </c>
       <c r="V7" s="32">
         <v>77.7</v>
       </c>
       <c r="W7" s="34">
         <v>89.4</v>
       </c>
       <c r="X7" s="32">
         <v>142.19999999999999</v>
       </c>
       <c r="Y7" s="94">
         <v>180.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:25" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="Z7" s="94">
+        <v>287.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="26">
         <v>854</v>
       </c>
       <c r="C8" s="26">
         <v>1380</v>
       </c>
       <c r="D8" s="26">
         <v>2175</v>
       </c>
       <c r="E8" s="26">
         <v>1213</v>
       </c>
       <c r="F8" s="26">
         <v>1582</v>
       </c>
       <c r="G8" s="26">
         <v>1860</v>
       </c>
       <c r="H8" s="26">
         <v>2258</v>
       </c>
       <c r="I8" s="26">
@@ -1882,52 +1930,55 @@
       </c>
       <c r="R8" s="26">
         <v>2395</v>
       </c>
       <c r="S8" s="26">
         <v>2797</v>
       </c>
       <c r="T8" s="30">
         <v>3581</v>
       </c>
       <c r="U8" s="30">
         <v>1030</v>
       </c>
       <c r="V8" s="26">
         <v>2060</v>
       </c>
       <c r="W8" s="31">
         <v>3053</v>
       </c>
       <c r="X8" s="26">
         <v>3836</v>
       </c>
       <c r="Y8" s="90">
         <v>3814</v>
       </c>
-    </row>
-    <row r="9" spans="1:25" s="9" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Z8" s="97">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="9" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="25">
         <v>168</v>
       </c>
       <c r="C9" s="25">
         <v>268</v>
       </c>
       <c r="D9" s="25">
         <v>339</v>
       </c>
       <c r="E9" s="25">
         <v>300</v>
       </c>
       <c r="F9" s="25">
         <v>223</v>
       </c>
       <c r="G9" s="25">
         <v>245</v>
       </c>
       <c r="H9" s="25">
         <v>250</v>
       </c>
       <c r="I9" s="25">
@@ -1959,126 +2010,130 @@
       </c>
       <c r="R9" s="25">
         <v>442</v>
       </c>
       <c r="S9" s="25">
         <v>354</v>
       </c>
       <c r="T9" s="23">
         <v>927</v>
       </c>
       <c r="U9" s="23">
         <v>337</v>
       </c>
       <c r="V9" s="25">
         <v>529</v>
       </c>
       <c r="W9" s="35">
         <v>630</v>
       </c>
       <c r="X9" s="25">
         <v>884</v>
       </c>
       <c r="Y9" s="90">
         <v>723</v>
       </c>
-    </row>
-    <row r="10" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="Z9" s="97">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="8"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="T10" s="10"/>
     </row>
-    <row r="11" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="122" t="s">
+    <row r="11" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="133" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="122"/>
-[...24 lines deleted...]
-    <row r="12" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B11" s="133"/>
+      <c r="C11" s="133"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="133"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="133"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="133"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="133"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="133"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="133"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="133"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="133"/>
+      <c r="W11" s="133"/>
+      <c r="X11" s="133"/>
+      <c r="Y11" s="133"/>
+      <c r="Z11" s="133"/>
+    </row>
+    <row r="12" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="T12" s="37"/>
       <c r="U12" s="37"/>
       <c r="V12" s="38"/>
       <c r="W12" s="38"/>
       <c r="X12" s="38"/>
-      <c r="Y12" s="38" t="s">
+      <c r="Z12" s="38" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="13" spans="1:25" ht="15" customHeight="1" thickBot="1">
+    <row r="13" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="A13" s="19"/>
       <c r="B13" s="19">
         <v>2001</v>
       </c>
       <c r="C13" s="19">
         <v>2002</v>
       </c>
       <c r="D13" s="19">
         <v>2003</v>
       </c>
       <c r="E13" s="19">
         <v>2004</v>
       </c>
       <c r="F13" s="19">
         <v>2005</v>
       </c>
       <c r="G13" s="19">
         <v>2006</v>
       </c>
       <c r="H13" s="19">
         <v>2007</v>
       </c>
       <c r="I13" s="19">
         <v>2008</v>
       </c>
@@ -2108,52 +2163,55 @@
       </c>
       <c r="R13" s="19">
         <v>2017</v>
       </c>
       <c r="S13" s="19">
         <v>2018</v>
       </c>
       <c r="T13" s="19">
         <v>2019</v>
       </c>
       <c r="U13" s="19">
         <v>2020</v>
       </c>
       <c r="V13" s="19">
         <v>2021</v>
       </c>
       <c r="W13" s="20">
         <v>2022</v>
       </c>
       <c r="X13" s="19">
         <v>2023</v>
       </c>
       <c r="Y13" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1">
+      <c r="Z13" s="143">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="15" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="22">
         <v>4</v>
       </c>
       <c r="C14" s="22">
         <v>8</v>
       </c>
       <c r="D14" s="22">
         <v>9</v>
       </c>
       <c r="E14" s="22">
         <v>10</v>
       </c>
       <c r="F14" s="22">
         <v>10</v>
       </c>
       <c r="G14" s="22">
         <v>9</v>
       </c>
       <c r="H14" s="22">
         <v>10</v>
       </c>
       <c r="I14" s="22">
@@ -2185,52 +2243,55 @@
       </c>
       <c r="R14" s="22">
         <v>12</v>
       </c>
       <c r="S14" s="22">
         <v>13</v>
       </c>
       <c r="T14" s="23">
         <v>13</v>
       </c>
       <c r="U14" s="23">
         <v>13</v>
       </c>
       <c r="V14" s="22">
         <v>13</v>
       </c>
       <c r="W14" s="24">
         <v>13</v>
       </c>
       <c r="X14" s="25">
         <v>13</v>
       </c>
       <c r="Y14" s="93">
         <v>16</v>
       </c>
-    </row>
-    <row r="15" spans="1:25" ht="15" customHeight="1">
+      <c r="Z14" s="97">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="15" customHeight="1">
       <c r="A15" s="84" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="15">
         <v>3</v>
       </c>
       <c r="G15" s="15">
         <v>2</v>
       </c>
       <c r="H15" s="15">
         <v>3</v>
       </c>
       <c r="I15" s="15">
@@ -2262,52 +2323,55 @@
       </c>
       <c r="R15" s="15">
         <v>3</v>
       </c>
       <c r="S15" s="15">
         <v>3</v>
       </c>
       <c r="T15" s="41">
         <v>3</v>
       </c>
       <c r="U15" s="41">
         <v>3</v>
       </c>
       <c r="V15" s="15">
         <v>3</v>
       </c>
       <c r="W15" s="42">
         <v>3</v>
       </c>
       <c r="X15" s="15">
         <v>3</v>
       </c>
       <c r="Y15" s="90">
         <v>5</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" ht="15" customHeight="1">
+      <c r="Z15" s="97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="15" customHeight="1">
       <c r="A16" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="15">
         <v>2</v>
       </c>
       <c r="G16" s="15">
         <v>2</v>
       </c>
       <c r="H16" s="15">
         <v>2</v>
       </c>
       <c r="I16" s="15">
@@ -2339,52 +2403,55 @@
       </c>
       <c r="R16" s="15">
         <v>2</v>
       </c>
       <c r="S16" s="15">
         <v>3</v>
       </c>
       <c r="T16" s="41">
         <v>3</v>
       </c>
       <c r="U16" s="41">
         <v>3</v>
       </c>
       <c r="V16" s="15">
         <v>3</v>
       </c>
       <c r="W16" s="42">
         <v>3</v>
       </c>
       <c r="X16" s="15">
         <v>3</v>
       </c>
       <c r="Y16" s="90">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" ht="15" customHeight="1">
+      <c r="Z16" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="15" customHeight="1">
       <c r="A17" s="85" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="15">
@@ -2416,52 +2483,55 @@
       </c>
       <c r="R17" s="15">
         <v>2</v>
       </c>
       <c r="S17" s="39" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="43">
         <v>2</v>
       </c>
       <c r="U17" s="43">
         <v>2</v>
       </c>
       <c r="V17" s="39">
         <v>2</v>
       </c>
       <c r="W17" s="44">
         <v>2</v>
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="90">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:25" ht="15" customHeight="1">
+      <c r="Z17" s="97">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="15" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="15">
         <v>1</v>
       </c>
       <c r="H18" s="15">
         <v>1</v>
       </c>
       <c r="I18" s="15">
@@ -2493,52 +2563,55 @@
       </c>
       <c r="R18" s="15">
         <v>1</v>
       </c>
       <c r="S18" s="39" t="s">
         <v>2</v>
       </c>
       <c r="T18" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U18" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V18" s="39">
         <v>1</v>
       </c>
       <c r="W18" s="44">
         <v>1</v>
       </c>
       <c r="X18" s="39">
         <v>1</v>
       </c>
       <c r="Y18" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:25" ht="15" customHeight="1">
+      <c r="Z18" s="97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="15" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="15">
         <v>3</v>
       </c>
       <c r="G19" s="15">
         <v>3</v>
       </c>
       <c r="H19" s="15">
         <v>3</v>
       </c>
       <c r="I19" s="15">
@@ -2570,52 +2643,55 @@
       </c>
       <c r="R19" s="15">
         <v>3</v>
       </c>
       <c r="S19" s="15">
         <v>3</v>
       </c>
       <c r="T19" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U19" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V19" s="15">
         <v>3</v>
       </c>
       <c r="W19" s="42">
         <v>3</v>
       </c>
       <c r="X19" s="15">
         <v>3</v>
       </c>
       <c r="Y19" s="90">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+      <c r="Z19" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="15" customHeight="1">
       <c r="A20" s="85" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="15">
         <v>1</v>
       </c>
       <c r="H20" s="15">
         <v>1</v>
       </c>
       <c r="I20" s="15">
@@ -2647,52 +2723,55 @@
       </c>
       <c r="R20" s="15">
         <v>1</v>
       </c>
       <c r="S20" s="15">
         <v>1</v>
       </c>
       <c r="T20" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U20" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V20" s="15">
         <v>1</v>
       </c>
       <c r="W20" s="24">
         <v>1</v>
       </c>
       <c r="X20" s="25">
         <v>1</v>
       </c>
       <c r="Y20" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" ht="15" customHeight="1">
+      <c r="Z20" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="15" customHeight="1">
       <c r="A21" s="92" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="39" t="s">
@@ -2724,120 +2803,124 @@
       </c>
       <c r="R21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="90">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" ht="15" customHeight="1">
+      <c r="Z21" s="97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="15" customHeight="1">
       <c r="A22" s="91"/>
       <c r="B22" s="49"/>
       <c r="C22" s="49"/>
       <c r="D22" s="49"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="49"/>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
       <c r="N22" s="49"/>
       <c r="O22" s="49"/>
       <c r="P22" s="49"/>
       <c r="Q22" s="49"/>
       <c r="R22" s="49"/>
       <c r="S22" s="49"/>
       <c r="T22" s="49"/>
       <c r="U22" s="49"/>
       <c r="V22" s="49"/>
       <c r="W22" s="49"/>
       <c r="X22" s="49"/>
       <c r="Y22" s="9"/>
     </row>
-    <row r="23" spans="1:25" ht="15" customHeight="1">
-      <c r="A23" s="123" t="s">
+    <row r="23" spans="1:26" ht="15" customHeight="1">
+      <c r="A23" s="134" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="123"/>
-[...24 lines deleted...]
-    <row r="24" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="B23" s="134"/>
+      <c r="C23" s="134"/>
+      <c r="D23" s="134"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+      <c r="G23" s="134"/>
+      <c r="H23" s="134"/>
+      <c r="I23" s="134"/>
+      <c r="J23" s="134"/>
+      <c r="K23" s="134"/>
+      <c r="L23" s="134"/>
+      <c r="M23" s="134"/>
+      <c r="N23" s="134"/>
+      <c r="O23" s="134"/>
+      <c r="P23" s="134"/>
+      <c r="Q23" s="134"/>
+      <c r="R23" s="134"/>
+      <c r="S23" s="134"/>
+      <c r="T23" s="134"/>
+      <c r="U23" s="134"/>
+      <c r="V23" s="134"/>
+      <c r="W23" s="134"/>
+      <c r="X23" s="134"/>
+      <c r="Y23" s="134"/>
+      <c r="Z23" s="134"/>
+    </row>
+    <row r="24" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="Q24" s="36"/>
       <c r="R24" s="36"/>
       <c r="T24" s="37"/>
       <c r="U24" s="37"/>
       <c r="V24" s="38"/>
       <c r="W24" s="38"/>
       <c r="X24" s="38"/>
-      <c r="Y24" s="38" t="s">
+      <c r="Z24" s="38" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:25" ht="15" customHeight="1" thickBot="1">
+    <row r="25" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="A25" s="19"/>
       <c r="B25" s="19">
         <v>2001</v>
       </c>
       <c r="C25" s="19">
         <v>2002</v>
       </c>
       <c r="D25" s="19">
         <v>2003</v>
       </c>
       <c r="E25" s="19">
         <v>2004</v>
       </c>
       <c r="F25" s="19">
         <v>2005</v>
       </c>
       <c r="G25" s="19">
         <v>2006</v>
       </c>
       <c r="H25" s="19">
         <v>2007</v>
       </c>
       <c r="I25" s="19">
         <v>2008</v>
       </c>
@@ -2867,52 +2950,55 @@
       </c>
       <c r="R25" s="19">
         <v>2017</v>
       </c>
       <c r="S25" s="19">
         <v>2018</v>
       </c>
       <c r="T25" s="19">
         <v>2019</v>
       </c>
       <c r="U25" s="19">
         <v>2020</v>
       </c>
       <c r="V25" s="19">
         <v>2021</v>
       </c>
       <c r="W25" s="19">
         <v>2022</v>
       </c>
       <c r="X25" s="19">
         <v>2023</v>
       </c>
       <c r="Y25" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" ht="15" customHeight="1">
+      <c r="Z25" s="143">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="15" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="1">
         <v>139675</v>
       </c>
       <c r="C26" s="1">
         <v>147545</v>
       </c>
       <c r="D26" s="1">
         <v>340726</v>
       </c>
       <c r="E26" s="1">
         <v>342772</v>
       </c>
       <c r="F26" s="2">
         <v>350675</v>
       </c>
       <c r="G26" s="1">
         <v>362151</v>
       </c>
       <c r="H26" s="3">
         <v>311575</v>
       </c>
       <c r="I26" s="3">
@@ -2944,52 +3030,55 @@
       </c>
       <c r="R26" s="1">
         <v>156699</v>
       </c>
       <c r="S26" s="5">
         <v>157270</v>
       </c>
       <c r="T26" s="5">
         <v>157832</v>
       </c>
       <c r="U26" s="5">
         <v>158572</v>
       </c>
       <c r="V26" s="5">
         <v>159270</v>
       </c>
       <c r="W26" s="5">
         <v>160024</v>
       </c>
       <c r="X26" s="5">
         <v>171244</v>
       </c>
       <c r="Y26" s="93">
         <v>172418</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" ht="15" customHeight="1">
+      <c r="Z26" s="97">
+        <v>173979</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="15" customHeight="1">
       <c r="A27" s="84" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="2">
         <v>336879</v>
       </c>
       <c r="G27" s="2">
         <v>344972</v>
       </c>
       <c r="H27" s="4">
         <v>295170</v>
       </c>
       <c r="I27" s="4">
@@ -3021,52 +3110,55 @@
       </c>
       <c r="R27" s="47">
         <v>138961</v>
       </c>
       <c r="S27" s="47">
         <v>139193</v>
       </c>
       <c r="T27" s="48">
         <v>139621</v>
       </c>
       <c r="U27" s="48">
         <v>140053</v>
       </c>
       <c r="V27" s="47">
         <v>140560</v>
       </c>
       <c r="W27" s="47">
         <v>140964</v>
       </c>
       <c r="X27" s="47">
         <v>141230</v>
       </c>
       <c r="Y27" s="90">
         <v>141631</v>
       </c>
-    </row>
-    <row r="28" spans="1:25" ht="15" customHeight="1">
+      <c r="Z27" s="97">
+        <v>141820</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="15" customHeight="1">
       <c r="A28" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="2">
         <v>6905</v>
       </c>
       <c r="G28" s="2">
         <v>9968</v>
       </c>
       <c r="H28" s="4">
         <v>6669</v>
       </c>
       <c r="I28" s="4">
@@ -3098,52 +3190,55 @@
       </c>
       <c r="R28" s="47">
         <v>5649</v>
       </c>
       <c r="S28" s="47">
         <v>5657</v>
       </c>
       <c r="T28" s="48">
         <v>5666</v>
       </c>
       <c r="U28" s="48">
         <v>5671</v>
       </c>
       <c r="V28" s="47">
         <v>5683</v>
       </c>
       <c r="W28" s="47">
         <v>5683</v>
       </c>
       <c r="X28" s="47">
         <v>16436</v>
       </c>
       <c r="Y28" s="90">
         <v>16498</v>
       </c>
-    </row>
-    <row r="29" spans="1:25" ht="15" customHeight="1">
+      <c r="Z28" s="97">
+        <v>17685</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="15" customHeight="1">
       <c r="A29" s="85" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="4">
@@ -3175,52 +3270,55 @@
       </c>
       <c r="R29" s="47">
         <v>2880</v>
       </c>
       <c r="S29" s="47">
         <v>2957</v>
       </c>
       <c r="T29" s="48">
         <v>2975</v>
       </c>
       <c r="U29" s="48">
         <v>2989</v>
       </c>
       <c r="V29" s="47">
         <v>3017</v>
       </c>
       <c r="W29" s="47">
         <v>3226</v>
       </c>
       <c r="X29" s="47">
         <v>3256</v>
       </c>
       <c r="Y29" s="90">
         <v>3275</v>
       </c>
-    </row>
-    <row r="30" spans="1:25" ht="15" customHeight="1">
+      <c r="Z29" s="97">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="15" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="2">
         <v>2511</v>
       </c>
       <c r="G30" s="2">
         <v>2778</v>
       </c>
       <c r="H30" s="4">
         <v>3098</v>
       </c>
       <c r="I30" s="4">
@@ -3252,52 +3350,55 @@
       </c>
       <c r="R30" s="47">
         <v>3818</v>
       </c>
       <c r="S30" s="47">
         <v>3936</v>
       </c>
       <c r="T30" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U30" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V30" s="47">
         <v>4358</v>
       </c>
       <c r="W30" s="47">
         <v>4440</v>
       </c>
       <c r="X30" s="47">
         <v>4552</v>
       </c>
       <c r="Y30" s="90">
         <v>4596</v>
       </c>
-    </row>
-    <row r="31" spans="1:25" ht="15" customHeight="1">
+      <c r="Z30" s="97">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="15" customHeight="1">
       <c r="A31" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="2">
         <v>2080</v>
       </c>
       <c r="G31" s="2">
         <v>2103</v>
       </c>
       <c r="H31" s="4">
         <v>2138</v>
       </c>
       <c r="I31" s="4">
@@ -3329,52 +3430,55 @@
       </c>
       <c r="R31" s="47">
         <v>2193</v>
       </c>
       <c r="S31" s="47">
         <v>2202</v>
       </c>
       <c r="T31" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U31" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V31" s="47">
         <v>2032</v>
       </c>
       <c r="W31" s="47">
         <v>2032</v>
       </c>
       <c r="X31" s="47">
         <v>2032</v>
       </c>
       <c r="Y31" s="90">
         <v>2039</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" ht="15" customHeight="1">
+      <c r="Z31" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="15" customHeight="1">
       <c r="A32" s="85" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="2">
         <v>2300</v>
       </c>
       <c r="G32" s="2">
         <v>2330</v>
       </c>
       <c r="H32" s="4">
         <v>4500</v>
       </c>
       <c r="I32" s="4">
@@ -3406,52 +3510,55 @@
       </c>
       <c r="R32" s="47">
         <v>3198</v>
       </c>
       <c r="S32" s="47">
         <v>3325</v>
       </c>
       <c r="T32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U32" s="43" t="s">
         <v>2</v>
       </c>
       <c r="V32" s="47">
         <v>3620</v>
       </c>
       <c r="W32" s="27">
         <v>3679</v>
       </c>
       <c r="X32" s="27">
         <v>3738</v>
       </c>
       <c r="Y32" s="90">
         <v>3804</v>
       </c>
-    </row>
-    <row r="33" spans="1:25" ht="15" customHeight="1">
+      <c r="Z32" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" ht="15" customHeight="1">
       <c r="A33" s="92" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="39" t="s">
@@ -3483,112 +3590,118 @@
       </c>
       <c r="R33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="90">
         <v>575</v>
       </c>
-    </row>
-    <row r="34" spans="1:25" ht="15" customHeight="1">
+      <c r="Z33" s="97">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" ht="15" customHeight="1">
       <c r="A34" s="9"/>
       <c r="B34" s="49"/>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="50"/>
       <c r="G34" s="50"/>
       <c r="H34" s="51"/>
       <c r="I34" s="51"/>
       <c r="J34" s="50"/>
       <c r="K34" s="50"/>
       <c r="L34" s="52"/>
       <c r="M34" s="50"/>
       <c r="N34" s="50"/>
       <c r="O34" s="53"/>
       <c r="P34" s="54"/>
       <c r="Q34" s="55"/>
       <c r="R34" s="55"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="102" t="s">
+      <c r="Z34" s="144"/>
+    </row>
+    <row r="35" spans="1:27" ht="15" customHeight="1">
+      <c r="A35" s="140" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="102"/>
-[...24 lines deleted...]
-    <row r="36" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="B35" s="140"/>
+      <c r="C35" s="140"/>
+      <c r="D35" s="140"/>
+      <c r="E35" s="140"/>
+      <c r="F35" s="140"/>
+      <c r="G35" s="140"/>
+      <c r="H35" s="140"/>
+      <c r="I35" s="140"/>
+      <c r="J35" s="140"/>
+      <c r="K35" s="140"/>
+      <c r="L35" s="140"/>
+      <c r="M35" s="140"/>
+      <c r="N35" s="140"/>
+      <c r="O35" s="140"/>
+      <c r="P35" s="140"/>
+      <c r="Q35" s="140"/>
+      <c r="R35" s="140"/>
+      <c r="S35" s="140"/>
+      <c r="T35" s="140"/>
+      <c r="U35" s="140"/>
+      <c r="V35" s="140"/>
+      <c r="W35" s="140"/>
+      <c r="X35" s="140"/>
+      <c r="Y35" s="140"/>
+      <c r="Z35" s="140"/>
+    </row>
+    <row r="36" spans="1:27" ht="15" customHeight="1" thickBot="1">
       <c r="Q36" s="56"/>
       <c r="R36" s="56"/>
       <c r="T36" s="7"/>
       <c r="U36" s="57"/>
       <c r="V36" s="58"/>
-      <c r="X36" s="101" t="s">
+      <c r="Y36" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="Y36" s="101"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="Z36" s="139"/>
+      <c r="AA36" s="147"/>
+    </row>
+    <row r="37" spans="1:27" ht="15" customHeight="1" thickBot="1">
       <c r="A37" s="87"/>
       <c r="B37" s="19">
         <v>2001</v>
       </c>
       <c r="C37" s="19">
         <v>2002</v>
       </c>
       <c r="D37" s="19">
         <v>2003</v>
       </c>
       <c r="E37" s="19">
         <v>2004</v>
       </c>
       <c r="F37" s="19">
         <v>2005</v>
       </c>
       <c r="G37" s="19">
         <v>2006</v>
       </c>
       <c r="H37" s="19">
         <v>2007</v>
       </c>
       <c r="I37" s="19">
         <v>2008</v>
       </c>
@@ -3618,52 +3731,55 @@
       </c>
       <c r="R37" s="19">
         <v>2017</v>
       </c>
       <c r="S37" s="19">
         <v>2018</v>
       </c>
       <c r="T37" s="19">
         <v>2019</v>
       </c>
       <c r="U37" s="19">
         <v>2020</v>
       </c>
       <c r="V37" s="19">
         <v>2021</v>
       </c>
       <c r="W37" s="19">
         <v>2022</v>
       </c>
       <c r="X37" s="19">
         <v>2023</v>
       </c>
       <c r="Y37" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="38" spans="1:25" ht="15" customHeight="1">
+      <c r="Z37" s="143">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" ht="15" customHeight="1">
       <c r="A38" s="86" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="32">
         <v>244</v>
       </c>
       <c r="C38" s="32">
         <v>156</v>
       </c>
       <c r="D38" s="32">
         <v>196.3</v>
       </c>
       <c r="E38" s="32">
         <v>97.4</v>
       </c>
       <c r="F38" s="32">
         <v>106.5</v>
       </c>
       <c r="G38" s="32">
         <v>142.30000000000001</v>
       </c>
       <c r="H38" s="32">
         <v>142.80000000000001</v>
       </c>
       <c r="I38" s="32">
@@ -3695,52 +3811,55 @@
       </c>
       <c r="R38" s="32">
         <v>167.4</v>
       </c>
       <c r="S38" s="32">
         <v>183</v>
       </c>
       <c r="T38" s="33">
         <v>180.2</v>
       </c>
       <c r="U38" s="33">
         <v>67.099999999999994</v>
       </c>
       <c r="V38" s="32">
         <v>77.7</v>
       </c>
       <c r="W38" s="32">
         <v>89.4</v>
       </c>
       <c r="X38" s="32">
         <v>142.19999999999999</v>
       </c>
       <c r="Y38" s="95">
         <v>180.7</v>
       </c>
-    </row>
-    <row r="39" spans="1:25" ht="15" customHeight="1">
+      <c r="Z38" s="94">
+        <v>287.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" ht="15" customHeight="1">
       <c r="A39" s="84" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="59">
         <v>97.5</v>
       </c>
       <c r="G39" s="59">
         <v>131</v>
       </c>
       <c r="H39" s="60">
         <v>130.9</v>
       </c>
       <c r="I39" s="60">
@@ -3772,52 +3891,55 @@
       </c>
       <c r="R39" s="64">
         <v>147.30000000000001</v>
       </c>
       <c r="S39" s="64">
         <v>161.80000000000001</v>
       </c>
       <c r="T39" s="65">
         <v>152.6</v>
       </c>
       <c r="U39" s="65">
         <v>58.6</v>
       </c>
       <c r="V39" s="62">
         <v>58.7</v>
       </c>
       <c r="W39" s="62">
         <v>68.8</v>
       </c>
       <c r="X39" s="62">
         <v>110.9</v>
       </c>
       <c r="Y39" s="94">
         <v>149.80000000000001</v>
       </c>
-    </row>
-    <row r="40" spans="1:25" ht="15" customHeight="1">
+      <c r="Z39" s="94">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" ht="15" customHeight="1">
       <c r="A40" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="59">
         <v>2.5</v>
       </c>
       <c r="G40" s="59">
         <v>3</v>
       </c>
       <c r="H40" s="60">
         <v>4.5</v>
       </c>
       <c r="I40" s="60">
@@ -3849,52 +3971,55 @@
       </c>
       <c r="R40" s="64">
         <v>5.6</v>
       </c>
       <c r="S40" s="64">
         <v>7.4</v>
       </c>
       <c r="T40" s="65">
         <v>16.899999999999999</v>
       </c>
       <c r="U40" s="65">
         <v>5.7</v>
       </c>
       <c r="V40" s="62">
         <v>13.7</v>
       </c>
       <c r="W40" s="62">
         <v>12.5</v>
       </c>
       <c r="X40" s="62">
         <v>21.1</v>
       </c>
       <c r="Y40" s="94">
         <v>21.1</v>
       </c>
-    </row>
-    <row r="41" spans="1:25" ht="15" customHeight="1">
+      <c r="Z40" s="94">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" ht="15" customHeight="1">
       <c r="A41" s="85" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="59" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="59" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="59" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="60">
@@ -3926,52 +4051,55 @@
       </c>
       <c r="R41" s="64">
         <v>5</v>
       </c>
       <c r="S41" s="64">
         <v>4.3</v>
       </c>
       <c r="T41" s="65">
         <v>2.7</v>
       </c>
       <c r="U41" s="65">
         <v>1</v>
       </c>
       <c r="V41" s="62">
         <v>1.3</v>
       </c>
       <c r="W41" s="62">
         <v>1.5</v>
       </c>
       <c r="X41" s="62">
         <v>2.5</v>
       </c>
       <c r="Y41" s="94">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="42" spans="1:25" ht="15" customHeight="1">
+      <c r="Z41" s="94">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" ht="15" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="59">
         <v>3</v>
       </c>
       <c r="G42" s="59">
         <v>2.2999999999999998</v>
       </c>
       <c r="H42" s="60">
         <v>2.7</v>
       </c>
       <c r="I42" s="60">
@@ -4003,52 +4131,55 @@
       </c>
       <c r="R42" s="64">
         <v>3.7</v>
       </c>
       <c r="S42" s="64">
         <v>3.2</v>
       </c>
       <c r="T42" s="65" t="s">
         <v>2</v>
       </c>
       <c r="U42" s="65" t="s">
         <v>2</v>
       </c>
       <c r="V42" s="62">
         <v>0.6</v>
       </c>
       <c r="W42" s="62">
         <v>1.8</v>
       </c>
       <c r="X42" s="62">
         <v>2.4</v>
       </c>
       <c r="Y42" s="94">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="43" spans="1:25" ht="15" customHeight="1">
+      <c r="Z42" s="94">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" ht="15" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="59">
         <v>2.8</v>
       </c>
       <c r="G43" s="59">
         <v>4.8</v>
       </c>
       <c r="H43" s="60">
         <v>3.8</v>
       </c>
       <c r="I43" s="60">
@@ -4080,52 +4211,55 @@
       </c>
       <c r="R43" s="64">
         <v>2.8</v>
       </c>
       <c r="S43" s="64">
         <v>3.1</v>
       </c>
       <c r="T43" s="65" t="s">
         <v>2</v>
       </c>
       <c r="U43" s="65" t="s">
         <v>2</v>
       </c>
       <c r="V43" s="62">
         <v>1.6</v>
       </c>
       <c r="W43" s="62">
         <v>2.4</v>
       </c>
       <c r="X43" s="62">
         <v>2.6</v>
       </c>
       <c r="Y43" s="94">
         <v>2.6</v>
       </c>
-    </row>
-    <row r="44" spans="1:25" ht="15" customHeight="1">
+      <c r="Z43" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" ht="15" customHeight="1">
       <c r="A44" s="85" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="59">
         <v>0.6</v>
       </c>
       <c r="G44" s="59">
         <v>1.2</v>
       </c>
       <c r="H44" s="60">
         <v>0.9</v>
       </c>
       <c r="I44" s="60">
@@ -4157,52 +4291,55 @@
       </c>
       <c r="R44" s="64">
         <v>3</v>
       </c>
       <c r="S44" s="64">
         <v>3.1</v>
       </c>
       <c r="T44" s="65" t="s">
         <v>2</v>
       </c>
       <c r="U44" s="65" t="s">
         <v>2</v>
       </c>
       <c r="V44" s="62">
         <v>1.7</v>
       </c>
       <c r="W44" s="32">
         <v>2.4</v>
       </c>
       <c r="X44" s="32">
         <v>2.7</v>
       </c>
       <c r="Y44" s="94">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="45" spans="1:25" ht="15" customHeight="1">
+      <c r="Z44" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27" ht="15" customHeight="1">
       <c r="A45" s="92" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="39" t="s">
@@ -4234,120 +4371,125 @@
       </c>
       <c r="R45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="S45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="94">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="46" spans="1:25" ht="15" customHeight="1">
+      <c r="Z45" s="94">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" ht="15" customHeight="1">
       <c r="A46" s="91"/>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="49"/>
       <c r="E46" s="49"/>
       <c r="F46" s="49"/>
       <c r="G46" s="49"/>
       <c r="H46" s="49"/>
       <c r="I46" s="49"/>
       <c r="J46" s="49"/>
       <c r="K46" s="49"/>
       <c r="L46" s="49"/>
       <c r="M46" s="49"/>
       <c r="N46" s="49"/>
       <c r="O46" s="49"/>
       <c r="P46" s="49"/>
       <c r="Q46" s="49"/>
       <c r="R46" s="49"/>
       <c r="S46" s="49"/>
       <c r="T46" s="49"/>
       <c r="U46" s="49"/>
       <c r="V46" s="49"/>
       <c r="W46" s="49"/>
       <c r="X46" s="49"/>
       <c r="Y46" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="124" t="s">
+      <c r="Z46" s="145"/>
+    </row>
+    <row r="47" spans="1:27" ht="15" customHeight="1">
+      <c r="A47" s="135" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="124"/>
-[...24 lines deleted...]
-    <row r="48" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="B47" s="135"/>
+      <c r="C47" s="135"/>
+      <c r="D47" s="135"/>
+      <c r="E47" s="135"/>
+      <c r="F47" s="135"/>
+      <c r="G47" s="135"/>
+      <c r="H47" s="135"/>
+      <c r="I47" s="135"/>
+      <c r="J47" s="135"/>
+      <c r="K47" s="135"/>
+      <c r="L47" s="135"/>
+      <c r="M47" s="135"/>
+      <c r="N47" s="135"/>
+      <c r="O47" s="135"/>
+      <c r="P47" s="135"/>
+      <c r="Q47" s="135"/>
+      <c r="R47" s="135"/>
+      <c r="S47" s="135"/>
+      <c r="T47" s="135"/>
+      <c r="U47" s="135"/>
+      <c r="V47" s="135"/>
+      <c r="W47" s="135"/>
+      <c r="X47" s="135"/>
+      <c r="Y47" s="135"/>
+      <c r="Z47" s="135"/>
+    </row>
+    <row r="48" spans="1:27" ht="15" customHeight="1" thickBot="1">
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="T48" s="38"/>
       <c r="U48" s="38"/>
       <c r="V48" s="38"/>
       <c r="W48" s="38"/>
       <c r="X48" s="38"/>
-      <c r="Y48" s="38" t="s">
+      <c r="Z48" s="38" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="49" spans="1:25" ht="15" customHeight="1" thickBot="1">
+    <row r="49" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="A49" s="19"/>
       <c r="B49" s="88">
         <v>2001</v>
       </c>
       <c r="C49" s="67">
         <v>2002</v>
       </c>
       <c r="D49" s="67">
         <v>2003</v>
       </c>
       <c r="E49" s="67">
         <v>2004</v>
       </c>
       <c r="F49" s="67">
         <v>2005</v>
       </c>
       <c r="G49" s="67">
         <v>2006</v>
       </c>
       <c r="H49" s="67">
         <v>2007</v>
       </c>
       <c r="I49" s="67">
         <v>2008</v>
       </c>
@@ -4377,52 +4519,55 @@
       </c>
       <c r="R49" s="19">
         <v>2017</v>
       </c>
       <c r="S49" s="19">
         <v>2018</v>
       </c>
       <c r="T49" s="19">
         <v>2019</v>
       </c>
       <c r="U49" s="19">
         <v>2020</v>
       </c>
       <c r="V49" s="19">
         <v>2021</v>
       </c>
       <c r="W49" s="19">
         <v>2022</v>
       </c>
       <c r="X49" s="19">
         <v>2023</v>
       </c>
       <c r="Y49" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="50" spans="1:25" ht="15" customHeight="1">
+      <c r="Z49" s="143">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="15" customHeight="1">
       <c r="A50" s="86" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="26">
         <v>854</v>
       </c>
       <c r="C50" s="26">
         <v>1380</v>
       </c>
       <c r="D50" s="26">
         <v>2175</v>
       </c>
       <c r="E50" s="26">
         <v>1213</v>
       </c>
       <c r="F50" s="26">
         <v>1582</v>
       </c>
       <c r="G50" s="26">
         <v>1860</v>
       </c>
       <c r="H50" s="26">
         <v>2258</v>
       </c>
       <c r="I50" s="26">
@@ -4454,52 +4599,55 @@
       </c>
       <c r="R50" s="26">
         <v>2395</v>
       </c>
       <c r="S50" s="26">
         <v>2797</v>
       </c>
       <c r="T50" s="30">
         <v>3581</v>
       </c>
       <c r="U50" s="30">
         <v>1030</v>
       </c>
       <c r="V50" s="26">
         <v>2060</v>
       </c>
       <c r="W50" s="26">
         <v>3053</v>
       </c>
       <c r="X50" s="26">
         <v>3836</v>
       </c>
       <c r="Y50" s="93">
         <v>3814</v>
       </c>
-    </row>
-    <row r="51" spans="1:25" ht="15" customHeight="1">
+      <c r="Z50" s="97">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="15" customHeight="1">
       <c r="A51" s="84" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="39">
         <v>1337</v>
       </c>
       <c r="G51" s="39">
         <v>1480</v>
       </c>
       <c r="H51" s="69">
         <v>1316</v>
       </c>
       <c r="I51" s="70">
@@ -4531,52 +4679,55 @@
       </c>
       <c r="R51" s="72">
         <v>1164</v>
       </c>
       <c r="S51" s="72">
         <v>1441</v>
       </c>
       <c r="T51" s="75">
         <v>1659</v>
       </c>
       <c r="U51" s="75">
         <v>447</v>
       </c>
       <c r="V51" s="72">
         <v>910</v>
       </c>
       <c r="W51" s="72">
         <v>1559</v>
       </c>
       <c r="X51" s="72">
         <v>1789</v>
       </c>
       <c r="Y51" s="90">
         <v>2033</v>
       </c>
-    </row>
-    <row r="52" spans="1:25" ht="15" customHeight="1">
+      <c r="Z51" s="97">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="15" customHeight="1">
       <c r="A52" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="39">
         <v>64</v>
       </c>
       <c r="G52" s="39">
         <v>55</v>
       </c>
       <c r="H52" s="69">
         <v>640</v>
       </c>
       <c r="I52" s="76">
@@ -4608,52 +4759,55 @@
       </c>
       <c r="R52" s="72">
         <v>325</v>
       </c>
       <c r="S52" s="72">
         <v>389</v>
       </c>
       <c r="T52" s="75">
         <v>1051</v>
       </c>
       <c r="U52" s="75">
         <v>337</v>
       </c>
       <c r="V52" s="72">
         <v>656</v>
       </c>
       <c r="W52" s="72">
         <v>920</v>
       </c>
       <c r="X52" s="72">
         <v>1256</v>
       </c>
       <c r="Y52" s="90">
         <v>1080</v>
       </c>
-    </row>
-    <row r="53" spans="1:25" ht="15" customHeight="1">
+      <c r="Z52" s="97">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="15" customHeight="1">
       <c r="A53" s="85" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="76">
@@ -4685,52 +4839,55 @@
       </c>
       <c r="R53" s="72">
         <v>222</v>
       </c>
       <c r="S53" s="72">
         <v>197</v>
       </c>
       <c r="T53" s="75">
         <v>204</v>
       </c>
       <c r="U53" s="75">
         <v>72</v>
       </c>
       <c r="V53" s="72">
         <v>100</v>
       </c>
       <c r="W53" s="72">
         <v>107</v>
       </c>
       <c r="X53" s="72">
         <v>147</v>
       </c>
       <c r="Y53" s="90">
         <v>95</v>
       </c>
-    </row>
-    <row r="54" spans="1:25" ht="15" customHeight="1">
+      <c r="Z53" s="97">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="15" customHeight="1">
       <c r="A54" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="39">
         <v>50</v>
       </c>
       <c r="G54" s="39">
         <v>66</v>
       </c>
       <c r="H54" s="69">
         <v>65</v>
       </c>
       <c r="I54" s="76">
@@ -4762,52 +4919,55 @@
       </c>
       <c r="R54" s="72">
         <v>294</v>
       </c>
       <c r="S54" s="72">
         <v>194</v>
       </c>
       <c r="T54" s="75" t="s">
         <v>2</v>
       </c>
       <c r="U54" s="75" t="s">
         <v>2</v>
       </c>
       <c r="V54" s="72">
         <v>40</v>
       </c>
       <c r="W54" s="72">
         <v>54</v>
       </c>
       <c r="X54" s="72">
         <v>87</v>
       </c>
       <c r="Y54" s="90">
         <v>54</v>
       </c>
-    </row>
-    <row r="55" spans="1:25" ht="15" customHeight="1">
+      <c r="Z54" s="97">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="15" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="39">
         <v>114</v>
       </c>
       <c r="G55" s="39">
         <v>190</v>
       </c>
       <c r="H55" s="69">
         <v>179</v>
       </c>
       <c r="I55" s="76">
@@ -4839,52 +4999,55 @@
       </c>
       <c r="R55" s="72">
         <v>155</v>
       </c>
       <c r="S55" s="72">
         <v>334</v>
       </c>
       <c r="T55" s="75" t="s">
         <v>2</v>
       </c>
       <c r="U55" s="75" t="s">
         <v>2</v>
       </c>
       <c r="V55" s="72">
         <v>206</v>
       </c>
       <c r="W55" s="26">
         <v>266</v>
       </c>
       <c r="X55" s="26">
         <v>317</v>
       </c>
       <c r="Y55" s="90">
         <v>292</v>
       </c>
-    </row>
-    <row r="56" spans="1:25" ht="15" customHeight="1">
+      <c r="Z55" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="15" customHeight="1">
       <c r="A56" s="85" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="39">
         <v>17</v>
       </c>
       <c r="G56" s="39">
         <v>69</v>
       </c>
       <c r="H56" s="69">
         <v>58</v>
       </c>
       <c r="I56" s="76">
@@ -4916,52 +5079,55 @@
       </c>
       <c r="R56" s="72">
         <v>235</v>
       </c>
       <c r="S56" s="72">
         <v>242</v>
       </c>
       <c r="T56" s="75" t="s">
         <v>2</v>
       </c>
       <c r="U56" s="75" t="s">
         <v>2</v>
       </c>
       <c r="V56" s="72">
         <v>148</v>
       </c>
       <c r="W56" s="72">
         <v>147</v>
       </c>
       <c r="X56" s="72">
         <v>240</v>
       </c>
       <c r="Y56" s="90">
         <v>233</v>
       </c>
-    </row>
-    <row r="57" spans="1:25" ht="15" customHeight="1">
+      <c r="Z56" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="15" customHeight="1">
       <c r="A57" s="92" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I57" s="39" t="s">
@@ -4993,120 +5159,125 @@
       </c>
       <c r="R57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X57" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y57" s="90">
         <v>27</v>
       </c>
-    </row>
-    <row r="58" spans="1:25" ht="15" customHeight="1">
+      <c r="Z57" s="97">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" ht="15" customHeight="1">
       <c r="A58" s="91"/>
       <c r="B58" s="49"/>
       <c r="C58" s="49"/>
       <c r="D58" s="49"/>
       <c r="E58" s="49"/>
       <c r="F58" s="49"/>
       <c r="G58" s="49"/>
       <c r="H58" s="49"/>
       <c r="I58" s="49"/>
       <c r="J58" s="49"/>
       <c r="K58" s="49"/>
       <c r="L58" s="49"/>
       <c r="M58" s="49"/>
       <c r="N58" s="49"/>
       <c r="O58" s="49"/>
       <c r="P58" s="49"/>
       <c r="Q58" s="49"/>
       <c r="R58" s="49"/>
       <c r="S58" s="49"/>
       <c r="T58" s="49"/>
       <c r="U58" s="49"/>
       <c r="V58" s="49"/>
       <c r="W58" s="49"/>
       <c r="X58" s="49"/>
       <c r="Y58" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="103" t="s">
+      <c r="Z58" s="144"/>
+    </row>
+    <row r="59" spans="1:26" ht="15" customHeight="1">
+      <c r="A59" s="141" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="103"/>
-[...24 lines deleted...]
-    <row r="60" spans="1:25" ht="15" customHeight="1" thickBot="1">
+      <c r="B59" s="141"/>
+      <c r="C59" s="141"/>
+      <c r="D59" s="141"/>
+      <c r="E59" s="141"/>
+      <c r="F59" s="141"/>
+      <c r="G59" s="141"/>
+      <c r="H59" s="141"/>
+      <c r="I59" s="141"/>
+      <c r="J59" s="141"/>
+      <c r="K59" s="141"/>
+      <c r="L59" s="141"/>
+      <c r="M59" s="141"/>
+      <c r="N59" s="141"/>
+      <c r="O59" s="141"/>
+      <c r="P59" s="141"/>
+      <c r="Q59" s="141"/>
+      <c r="R59" s="141"/>
+      <c r="S59" s="141"/>
+      <c r="T59" s="141"/>
+      <c r="U59" s="141"/>
+      <c r="V59" s="141"/>
+      <c r="W59" s="141"/>
+      <c r="X59" s="141"/>
+      <c r="Y59" s="141"/>
+      <c r="Z59" s="141"/>
+    </row>
+    <row r="60" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="Q60" s="6"/>
       <c r="R60" s="6"/>
       <c r="T60" s="38"/>
       <c r="U60" s="38"/>
       <c r="V60" s="38"/>
       <c r="W60" s="38"/>
       <c r="X60" s="38"/>
-      <c r="Y60" s="38" t="s">
+      <c r="Z60" s="38" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="61" spans="1:25" ht="15" customHeight="1" thickBot="1">
+    <row r="61" spans="1:26" ht="15" customHeight="1" thickBot="1">
       <c r="A61" s="19"/>
       <c r="B61" s="19">
         <v>2001</v>
       </c>
       <c r="C61" s="19">
         <v>2002</v>
       </c>
       <c r="D61" s="19">
         <v>2003</v>
       </c>
       <c r="E61" s="19">
         <v>2004</v>
       </c>
       <c r="F61" s="19">
         <v>2005</v>
       </c>
       <c r="G61" s="19">
         <v>2006</v>
       </c>
       <c r="H61" s="19">
         <v>2007</v>
       </c>
       <c r="I61" s="19">
         <v>2008</v>
       </c>
@@ -5136,52 +5307,55 @@
       </c>
       <c r="R61" s="19">
         <v>2017</v>
       </c>
       <c r="S61" s="19">
         <v>2018</v>
       </c>
       <c r="T61" s="19">
         <v>2019</v>
       </c>
       <c r="U61" s="19">
         <v>2020</v>
       </c>
       <c r="V61" s="19">
         <v>2021</v>
       </c>
       <c r="W61" s="19">
         <v>2022</v>
       </c>
       <c r="X61" s="19">
         <v>2023</v>
       </c>
       <c r="Y61" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="62" spans="1:25" ht="15" customHeight="1">
+      <c r="Z61" s="143">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" ht="15" customHeight="1">
       <c r="A62" s="86" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="22">
         <v>168</v>
       </c>
       <c r="C62" s="22">
         <v>268</v>
       </c>
       <c r="D62" s="22">
         <v>339</v>
       </c>
       <c r="E62" s="22">
         <v>300</v>
       </c>
       <c r="F62" s="22">
         <v>223</v>
       </c>
       <c r="G62" s="22">
         <v>245</v>
       </c>
       <c r="H62" s="22">
         <v>250</v>
       </c>
       <c r="I62" s="22">
@@ -5213,52 +5387,55 @@
       </c>
       <c r="R62" s="22">
         <v>442</v>
       </c>
       <c r="S62" s="22">
         <v>354</v>
       </c>
       <c r="T62" s="23">
         <v>927</v>
       </c>
       <c r="U62" s="23">
         <v>337</v>
       </c>
       <c r="V62" s="22">
         <v>529</v>
       </c>
       <c r="W62" s="22">
         <v>630</v>
       </c>
       <c r="X62" s="22">
         <v>884</v>
       </c>
       <c r="Y62" s="93">
         <v>723</v>
       </c>
-    </row>
-    <row r="63" spans="1:25" ht="15" customHeight="1">
+      <c r="Z62" s="97">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="15" customHeight="1">
       <c r="A63" s="84" t="s">
         <v>38</v>
       </c>
       <c r="B63" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E63" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F63" s="15">
         <v>183</v>
       </c>
       <c r="G63" s="15">
         <v>168</v>
       </c>
       <c r="H63" s="77">
         <v>172</v>
       </c>
       <c r="I63" s="77">
@@ -5290,52 +5467,55 @@
       </c>
       <c r="R63" s="74">
         <v>225</v>
       </c>
       <c r="S63" s="74">
         <v>103</v>
       </c>
       <c r="T63" s="79">
         <v>123</v>
       </c>
       <c r="U63" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V63" s="74">
         <v>100</v>
       </c>
       <c r="W63" s="74">
         <v>68</v>
       </c>
       <c r="X63" s="74">
         <v>65</v>
       </c>
       <c r="Y63" s="90">
         <v>105</v>
       </c>
-    </row>
-    <row r="64" spans="1:25" ht="15" customHeight="1">
+      <c r="Z63" s="97">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="15" customHeight="1">
       <c r="A64" s="84" t="s">
         <v>39</v>
       </c>
       <c r="B64" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E64" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F64" s="15">
         <v>24</v>
       </c>
       <c r="G64" s="15">
         <v>31</v>
       </c>
       <c r="H64" s="77">
         <v>27</v>
       </c>
       <c r="I64" s="77">
@@ -5367,52 +5547,55 @@
       </c>
       <c r="R64" s="74">
         <v>134</v>
       </c>
       <c r="S64" s="74">
         <v>155</v>
       </c>
       <c r="T64" s="79">
         <v>743</v>
       </c>
       <c r="U64" s="79">
         <v>209</v>
       </c>
       <c r="V64" s="74">
         <v>360</v>
       </c>
       <c r="W64" s="74">
         <v>488</v>
       </c>
       <c r="X64" s="74">
         <v>745</v>
       </c>
       <c r="Y64" s="90">
         <v>539</v>
       </c>
-    </row>
-    <row r="65" spans="1:25" ht="15" customHeight="1">
+      <c r="Z64" s="97">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="15" customHeight="1">
       <c r="A65" s="85" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C65" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E65" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F65" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I65" s="69" t="s">
@@ -5444,52 +5627,55 @@
       </c>
       <c r="R65" s="74">
         <v>30</v>
       </c>
       <c r="S65" s="74">
         <v>42</v>
       </c>
       <c r="T65" s="79">
         <v>16</v>
       </c>
       <c r="U65" s="79">
         <v>7</v>
       </c>
       <c r="V65" s="74">
         <v>22</v>
       </c>
       <c r="W65" s="74">
         <v>25</v>
       </c>
       <c r="X65" s="74">
         <v>25</v>
       </c>
       <c r="Y65" s="90">
         <v>25</v>
       </c>
-    </row>
-    <row r="66" spans="1:25" ht="15" customHeight="1">
+      <c r="Z65" s="97">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="15" customHeight="1">
       <c r="A66" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E66" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F66" s="15">
         <v>3</v>
       </c>
       <c r="G66" s="15">
         <v>3</v>
       </c>
       <c r="H66" s="77">
         <v>2</v>
       </c>
       <c r="I66" s="77">
@@ -5521,52 +5707,55 @@
       </c>
       <c r="R66" s="74">
         <v>5</v>
       </c>
       <c r="S66" s="74">
         <v>7</v>
       </c>
       <c r="T66" s="79" t="s">
         <v>2</v>
       </c>
       <c r="U66" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V66" s="74">
         <v>4</v>
       </c>
       <c r="W66" s="74">
         <v>4</v>
       </c>
       <c r="X66" s="74">
         <v>5</v>
       </c>
       <c r="Y66" s="90">
         <v>3</v>
       </c>
-    </row>
-    <row r="67" spans="1:25" ht="15" customHeight="1">
+      <c r="Z66" s="97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="15" customHeight="1">
       <c r="A67" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B67" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F67" s="15">
         <v>10</v>
       </c>
       <c r="G67" s="15">
         <v>32</v>
       </c>
       <c r="H67" s="77">
         <v>37</v>
       </c>
       <c r="I67" s="77">
@@ -5598,52 +5787,55 @@
       </c>
       <c r="R67" s="74">
         <v>34</v>
       </c>
       <c r="S67" s="74">
         <v>33</v>
       </c>
       <c r="T67" s="79" t="s">
         <v>2</v>
       </c>
       <c r="U67" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V67" s="74">
         <v>31</v>
       </c>
       <c r="W67" s="74">
         <v>33</v>
       </c>
       <c r="X67" s="74">
         <v>32</v>
       </c>
       <c r="Y67" s="90">
         <v>39</v>
       </c>
-    </row>
-    <row r="68" spans="1:25" ht="15" customHeight="1">
+      <c r="Z67" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="15" customHeight="1">
       <c r="A68" s="85" t="s">
         <v>41</v>
       </c>
       <c r="B68" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="39" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="15">
         <v>3</v>
       </c>
       <c r="G68" s="15">
         <v>11</v>
       </c>
       <c r="H68" s="77">
         <v>12</v>
       </c>
       <c r="I68" s="77">
@@ -5675,52 +5867,55 @@
       </c>
       <c r="R68" s="74">
         <v>14</v>
       </c>
       <c r="S68" s="74">
         <v>14</v>
       </c>
       <c r="T68" s="79" t="s">
         <v>2</v>
       </c>
       <c r="U68" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V68" s="74">
         <v>12</v>
       </c>
       <c r="W68" s="22">
         <v>12</v>
       </c>
       <c r="X68" s="22">
         <v>12</v>
       </c>
       <c r="Y68" s="90">
         <v>12</v>
       </c>
-    </row>
-    <row r="69" spans="1:25" ht="15" customHeight="1">
+      <c r="Z68" s="96" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="15" customHeight="1">
       <c r="A69" s="92" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I69" s="39" t="s">
@@ -5752,813 +5947,893 @@
       </c>
       <c r="R69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="S69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="U69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X69" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y69" s="96" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A71" s="116" t="s">
+      <c r="Z69" s="97">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="14.4" customHeight="1">
+      <c r="Z70" s="146"/>
+    </row>
+    <row r="71" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A71" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="116"/>
-[...14 lines deleted...]
-    <row r="72" spans="1:25" ht="11.25" customHeight="1" thickBot="1">
+      <c r="B71" s="129"/>
+      <c r="C71" s="129"/>
+      <c r="D71" s="129"/>
+      <c r="E71" s="129"/>
+      <c r="F71" s="129"/>
+      <c r="G71" s="129"/>
+      <c r="H71" s="129"/>
+      <c r="I71" s="129"/>
+      <c r="J71" s="129"/>
+      <c r="K71" s="129"/>
+      <c r="L71" s="129"/>
+      <c r="M71" s="129"/>
+      <c r="N71" s="129"/>
+      <c r="O71" s="129"/>
+    </row>
+    <row r="72" spans="1:26" ht="11.25" customHeight="1" thickBot="1">
       <c r="O72" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="73" spans="1:25" ht="30" customHeight="1" thickBot="1">
+    <row r="73" spans="1:26" ht="30" customHeight="1" thickBot="1">
       <c r="A73" s="80"/>
-      <c r="B73" s="117" t="s">
+      <c r="B73" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="C73" s="118"/>
-      <c r="D73" s="119" t="s">
+      <c r="C73" s="104"/>
+      <c r="D73" s="130" t="s">
         <v>19</v>
       </c>
-      <c r="E73" s="120"/>
-      <c r="F73" s="117" t="s">
+      <c r="E73" s="131"/>
+      <c r="F73" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="G73" s="118"/>
-      <c r="H73" s="119" t="s">
+      <c r="G73" s="104"/>
+      <c r="H73" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="I73" s="120"/>
-      <c r="J73" s="117" t="s">
+      <c r="I73" s="131"/>
+      <c r="J73" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="K73" s="118"/>
-      <c r="L73" s="119" t="s">
+      <c r="K73" s="104"/>
+      <c r="L73" s="130" t="s">
         <v>23</v>
       </c>
-      <c r="M73" s="120"/>
-      <c r="N73" s="117" t="s">
+      <c r="M73" s="131"/>
+      <c r="N73" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="O73" s="118"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:25" ht="11.25" customHeight="1">
+      <c r="O73" s="104"/>
+    </row>
+    <row r="74" spans="1:26" ht="11.25" customHeight="1">
       <c r="A74" s="81">
         <v>2018</v>
       </c>
-      <c r="B74" s="112" t="s">
-[...7 lines deleted...]
-      <c r="F74" s="114">
+      <c r="B74" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="114"/>
+      <c r="D74" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="E74" s="120"/>
+      <c r="F74" s="119">
         <v>5</v>
       </c>
-      <c r="G74" s="115"/>
-[...17 lines deleted...]
-    <row r="75" spans="1:25" ht="11.25" customHeight="1">
+      <c r="G74" s="120"/>
+      <c r="H74" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="I74" s="120"/>
+      <c r="J74" s="119">
+        <v>1</v>
+      </c>
+      <c r="K74" s="120"/>
+      <c r="L74" s="119">
+        <v>1</v>
+      </c>
+      <c r="M74" s="120"/>
+      <c r="N74" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="O74" s="121"/>
+    </row>
+    <row r="75" spans="1:26" ht="11.25" customHeight="1">
       <c r="A75" s="82">
         <v>2019</v>
       </c>
-      <c r="B75" s="127">
-[...5 lines deleted...]
-      <c r="D75" s="125">
+      <c r="B75" s="128">
+        <v>2</v>
+      </c>
+      <c r="C75" s="118">
+        <v>2</v>
+      </c>
+      <c r="D75" s="126">
         <v>4</v>
       </c>
-      <c r="E75" s="126">
+      <c r="E75" s="127">
         <v>4</v>
       </c>
-      <c r="F75" s="125">
+      <c r="F75" s="126">
         <v>5</v>
       </c>
-      <c r="G75" s="126">
+      <c r="G75" s="127">
         <v>5</v>
       </c>
-      <c r="H75" s="125" t="s">
-[...24 lines deleted...]
-    <row r="76" spans="1:25" ht="11.25" customHeight="1">
+      <c r="H75" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="I75" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="J75" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="K75" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="L75" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="M75" s="127" t="s">
+        <v>3</v>
+      </c>
+      <c r="N75" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="O75" s="127" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="11.25" customHeight="1">
       <c r="A76" s="82">
         <v>2020</v>
       </c>
-      <c r="B76" s="127">
-[...3 lines deleted...]
-      <c r="D76" s="125">
+      <c r="B76" s="128">
+        <v>2</v>
+      </c>
+      <c r="C76" s="118"/>
+      <c r="D76" s="126">
         <v>4</v>
       </c>
-      <c r="E76" s="126"/>
-      <c r="F76" s="125">
+      <c r="E76" s="127"/>
+      <c r="F76" s="126">
         <v>5</v>
       </c>
-      <c r="G76" s="126"/>
-[...17 lines deleted...]
-    <row r="77" spans="1:25" ht="11.25" customHeight="1">
+      <c r="G76" s="127"/>
+      <c r="H76" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="I76" s="127"/>
+      <c r="J76" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="K76" s="127"/>
+      <c r="L76" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="M76" s="127"/>
+      <c r="N76" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="O76" s="127"/>
+    </row>
+    <row r="77" spans="1:26" ht="11.25" customHeight="1">
       <c r="A77" s="82">
         <v>2021</v>
       </c>
-      <c r="B77" s="127">
-[...5 lines deleted...]
-      <c r="D77" s="104">
+      <c r="B77" s="128">
+        <v>2</v>
+      </c>
+      <c r="C77" s="118">
+        <v>2</v>
+      </c>
+      <c r="D77" s="117">
         <v>4</v>
       </c>
-      <c r="E77" s="105">
+      <c r="E77" s="118">
         <v>4</v>
       </c>
-      <c r="F77" s="104">
+      <c r="F77" s="117">
         <v>5</v>
       </c>
-      <c r="G77" s="105">
+      <c r="G77" s="118">
         <v>5</v>
       </c>
-      <c r="H77" s="104" t="s">
-[...24 lines deleted...]
-    <row r="78" spans="1:25" ht="11.25" customHeight="1">
+      <c r="H77" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="I77" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="J77" s="117">
+        <v>1</v>
+      </c>
+      <c r="K77" s="118">
+        <v>1</v>
+      </c>
+      <c r="L77" s="117">
+        <v>1</v>
+      </c>
+      <c r="M77" s="118">
+        <v>1</v>
+      </c>
+      <c r="N77" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="O77" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="11.25" customHeight="1">
       <c r="A78" s="82">
         <v>2022</v>
       </c>
-      <c r="B78" s="127">
-[...3 lines deleted...]
-      <c r="D78" s="104">
+      <c r="B78" s="128">
+        <v>2</v>
+      </c>
+      <c r="C78" s="118"/>
+      <c r="D78" s="117">
         <v>4</v>
       </c>
-      <c r="E78" s="105"/>
-      <c r="F78" s="104">
+      <c r="E78" s="118"/>
+      <c r="F78" s="117">
         <v>5</v>
       </c>
-      <c r="G78" s="105"/>
-[...17 lines deleted...]
-    <row r="79" spans="1:25" ht="11.25" customHeight="1">
+      <c r="G78" s="118"/>
+      <c r="H78" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="I78" s="118"/>
+      <c r="J78" s="117">
+        <v>1</v>
+      </c>
+      <c r="K78" s="118"/>
+      <c r="L78" s="117">
+        <v>1</v>
+      </c>
+      <c r="M78" s="118"/>
+      <c r="N78" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="O78" s="118"/>
+    </row>
+    <row r="79" spans="1:26" ht="11.25" customHeight="1">
       <c r="A79" s="82">
         <v>2023</v>
       </c>
-      <c r="B79" s="104">
-[...3 lines deleted...]
-      <c r="D79" s="104">
+      <c r="B79" s="117">
+        <v>2</v>
+      </c>
+      <c r="C79" s="118"/>
+      <c r="D79" s="117">
         <v>4</v>
       </c>
-      <c r="E79" s="105"/>
-      <c r="F79" s="104">
+      <c r="E79" s="118"/>
+      <c r="F79" s="117">
         <v>5</v>
       </c>
-      <c r="G79" s="105"/>
-[...17 lines deleted...]
-    <row r="80" spans="1:25" ht="11.25" customHeight="1">
+      <c r="G79" s="118"/>
+      <c r="H79" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="I79" s="118"/>
+      <c r="J79" s="117">
+        <v>1</v>
+      </c>
+      <c r="K79" s="118"/>
+      <c r="L79" s="98">
+        <v>1</v>
+      </c>
+      <c r="M79" s="98"/>
+      <c r="N79" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="O79" s="118"/>
+    </row>
+    <row r="80" spans="1:26" ht="11.25" customHeight="1">
       <c r="A80" s="82">
         <v>2024</v>
       </c>
-      <c r="B80" s="104">
-[...3 lines deleted...]
-      <c r="D80" s="104">
+      <c r="B80" s="117">
+        <v>3</v>
+      </c>
+      <c r="C80" s="118"/>
+      <c r="D80" s="117">
         <v>5</v>
       </c>
-      <c r="E80" s="105"/>
-      <c r="F80" s="104">
+      <c r="E80" s="118"/>
+      <c r="F80" s="117">
         <v>5</v>
       </c>
-      <c r="G80" s="105"/>
-[...18 lines deleted...]
-      <c r="A82" s="107" t="s">
+      <c r="G80" s="118"/>
+      <c r="H80" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="I80" s="118"/>
+      <c r="J80" s="117">
+        <v>2</v>
+      </c>
+      <c r="K80" s="118"/>
+      <c r="L80" s="98">
+        <v>1</v>
+      </c>
+      <c r="M80" s="98"/>
+      <c r="N80" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="O80" s="118"/>
+    </row>
+    <row r="81" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A81" s="82">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="117">
+        <v>3</v>
+      </c>
+      <c r="C81" s="118"/>
+      <c r="D81" s="117">
+        <v>5</v>
+      </c>
+      <c r="E81" s="118"/>
+      <c r="F81" s="117">
+        <v>5</v>
+      </c>
+      <c r="G81" s="118"/>
+      <c r="H81" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="I81" s="118"/>
+      <c r="J81" s="117">
+        <v>2</v>
+      </c>
+      <c r="K81" s="118"/>
+      <c r="L81" s="107">
+        <v>1</v>
+      </c>
+      <c r="M81" s="108"/>
+      <c r="N81" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="O81" s="118"/>
+    </row>
+    <row r="83" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A83" s="142" t="s">
         <v>26</v>
       </c>
-      <c r="B82" s="107"/>
-[...24 lines deleted...]
-      <c r="M83" s="6" t="s">
+      <c r="B83" s="142"/>
+      <c r="C83" s="142"/>
+      <c r="D83" s="142"/>
+      <c r="E83" s="142"/>
+      <c r="F83" s="142"/>
+      <c r="G83" s="142"/>
+      <c r="H83" s="142"/>
+      <c r="I83" s="142"/>
+      <c r="J83" s="142"/>
+      <c r="K83" s="142"/>
+      <c r="L83" s="142"/>
+      <c r="M83" s="142"/>
+    </row>
+    <row r="84" spans="1:15" ht="11.25" customHeight="1" thickBot="1">
+      <c r="B84" s="83"/>
+      <c r="C84" s="83"/>
+      <c r="D84" s="83"/>
+      <c r="E84" s="83"/>
+      <c r="F84" s="83"/>
+      <c r="G84" s="83"/>
+      <c r="H84" s="83"/>
+      <c r="I84" s="83"/>
+      <c r="J84" s="83"/>
+      <c r="K84" s="83"/>
+      <c r="L84" s="83"/>
+      <c r="M84" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="21" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B84" s="133" t="s">
+    <row r="85" spans="1:15" ht="21" customHeight="1" thickBot="1">
+      <c r="A85" s="136"/>
+      <c r="B85" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="C84" s="134"/>
-      <c r="D84" s="137" t="s">
+      <c r="C85" s="110"/>
+      <c r="D85" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="E84" s="138"/>
-      <c r="F84" s="137" t="s">
+      <c r="E85" s="100"/>
+      <c r="F85" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="G84" s="138"/>
-      <c r="H84" s="133" t="s">
+      <c r="G85" s="100"/>
+      <c r="H85" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="I84" s="134"/>
-      <c r="J84" s="137" t="s">
+      <c r="I85" s="110"/>
+      <c r="J85" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="K84" s="138"/>
-      <c r="L84" s="137" t="s">
+      <c r="K85" s="100"/>
+      <c r="L85" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="M84" s="138"/>
-[...7 lines deleted...]
-      <c r="F85" s="117" t="s">
+      <c r="M85" s="100"/>
+    </row>
+    <row r="86" spans="1:15" ht="42.75" customHeight="1" thickBot="1">
+      <c r="A86" s="137"/>
+      <c r="B86" s="111"/>
+      <c r="C86" s="112"/>
+      <c r="D86" s="101"/>
+      <c r="E86" s="102"/>
+      <c r="F86" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="G85" s="118"/>
-[...8 lines deleted...]
-      <c r="A86" s="81">
+      <c r="G86" s="104"/>
+      <c r="H86" s="111"/>
+      <c r="I86" s="112"/>
+      <c r="J86" s="101"/>
+      <c r="K86" s="102"/>
+      <c r="L86" s="101"/>
+      <c r="M86" s="102"/>
+    </row>
+    <row r="87" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A87" s="81">
         <v>2018</v>
       </c>
-      <c r="B86" s="129">
+      <c r="B87" s="122">
         <v>18175</v>
       </c>
-      <c r="C86" s="130">
+      <c r="C87" s="123">
         <v>18175</v>
       </c>
-      <c r="D86" s="131">
+      <c r="D87" s="124">
         <v>9</v>
       </c>
-      <c r="E86" s="132">
+      <c r="E87" s="125">
         <v>9</v>
       </c>
-      <c r="F86" s="131">
-[...5 lines deleted...]
-      <c r="H86" s="131">
+      <c r="F87" s="124">
+        <v>3</v>
+      </c>
+      <c r="G87" s="125">
+        <v>3</v>
+      </c>
+      <c r="H87" s="124">
         <v>50</v>
       </c>
-      <c r="I86" s="132">
+      <c r="I87" s="125">
         <v>50</v>
       </c>
-      <c r="J86" s="131">
+      <c r="J87" s="124">
         <v>8</v>
       </c>
-      <c r="K86" s="132">
+      <c r="K87" s="125">
         <v>8</v>
       </c>
-      <c r="L86" s="141" t="s">
-[...7 lines deleted...]
-      <c r="A87" s="82">
+      <c r="L87" s="113" t="s">
+        <v>0</v>
+      </c>
+      <c r="M87" s="114" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A88" s="82">
         <v>2019</v>
       </c>
-      <c r="B87" s="97">
+      <c r="B88" s="107">
         <v>15968</v>
       </c>
-      <c r="C87" s="98">
+      <c r="C88" s="108">
         <v>15968</v>
       </c>
-      <c r="D87" s="99">
+      <c r="D88" s="115">
         <v>10</v>
       </c>
-      <c r="E87" s="100">
+      <c r="E88" s="116">
         <v>10</v>
       </c>
-      <c r="F87" s="99">
-[...5 lines deleted...]
-      <c r="H87" s="99">
+      <c r="F88" s="115">
+        <v>3</v>
+      </c>
+      <c r="G88" s="116">
+        <v>3</v>
+      </c>
+      <c r="H88" s="115">
         <v>58</v>
       </c>
-      <c r="I87" s="100">
+      <c r="I88" s="116">
         <v>58</v>
       </c>
-      <c r="J87" s="99">
+      <c r="J88" s="115">
         <v>9</v>
       </c>
-      <c r="K87" s="100">
+      <c r="K88" s="116">
         <v>9</v>
       </c>
-      <c r="L87" s="104" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="82">
+      <c r="L88" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="M88" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A89" s="82">
         <v>2020</v>
       </c>
-      <c r="B88" s="97">
+      <c r="B89" s="107">
         <v>16780</v>
       </c>
-      <c r="C88" s="98"/>
-      <c r="D88" s="99">
+      <c r="C89" s="108"/>
+      <c r="D89" s="115">
         <v>10</v>
       </c>
-      <c r="E88" s="100"/>
-      <c r="F88" s="99">
+      <c r="E89" s="116"/>
+      <c r="F89" s="115">
         <v>5</v>
       </c>
-      <c r="G88" s="100"/>
-      <c r="H88" s="99">
+      <c r="G89" s="116"/>
+      <c r="H89" s="115">
         <v>62</v>
       </c>
-      <c r="I88" s="100"/>
-      <c r="J88" s="99">
+      <c r="I89" s="116"/>
+      <c r="J89" s="115">
         <v>9</v>
       </c>
-      <c r="K88" s="100"/>
-[...6 lines deleted...]
-      <c r="A89" s="82">
+      <c r="K89" s="116"/>
+      <c r="L89" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="M89" s="118"/>
+    </row>
+    <row r="90" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A90" s="82">
         <v>2021</v>
       </c>
-      <c r="B89" s="97">
+      <c r="B90" s="107">
         <v>17496</v>
       </c>
-      <c r="C89" s="98">
+      <c r="C90" s="108">
         <v>17496</v>
       </c>
-      <c r="D89" s="97">
+      <c r="D90" s="107">
         <v>10</v>
       </c>
-      <c r="E89" s="98">
+      <c r="E90" s="108">
         <v>10</v>
       </c>
-      <c r="F89" s="97">
+      <c r="F90" s="107">
         <v>5</v>
       </c>
-      <c r="G89" s="98">
+      <c r="G90" s="108">
         <v>5</v>
       </c>
-      <c r="H89" s="97">
+      <c r="H90" s="107">
         <v>59</v>
       </c>
-      <c r="I89" s="98">
+      <c r="I90" s="108">
         <v>59</v>
       </c>
-      <c r="J89" s="97">
+      <c r="J90" s="107">
         <v>9</v>
       </c>
-      <c r="K89" s="98">
+      <c r="K90" s="108">
         <v>9</v>
       </c>
-      <c r="L89" s="97" t="s">
-[...7 lines deleted...]
-      <c r="A90" s="82">
+      <c r="L90" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M90" s="108" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A91" s="82">
         <v>2022</v>
       </c>
-      <c r="B90" s="97">
+      <c r="B91" s="107">
         <v>18206</v>
       </c>
-      <c r="C90" s="98"/>
-      <c r="D90" s="108">
+      <c r="C91" s="108"/>
+      <c r="D91" s="105">
         <v>10</v>
       </c>
-      <c r="E90" s="109"/>
-      <c r="F90" s="108">
+      <c r="E91" s="106"/>
+      <c r="F91" s="105">
         <v>5</v>
       </c>
-      <c r="G90" s="109">
+      <c r="G91" s="106">
         <v>5</v>
       </c>
-      <c r="H90" s="108">
+      <c r="H91" s="105">
         <v>63</v>
       </c>
-      <c r="I90" s="109">
+      <c r="I91" s="106">
         <v>59</v>
       </c>
-      <c r="J90" s="97">
+      <c r="J91" s="107">
         <v>9</v>
       </c>
-      <c r="K90" s="98">
+      <c r="K91" s="108">
         <v>9</v>
       </c>
-      <c r="L90" s="97" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="82">
+      <c r="L91" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="M91" s="108" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A92" s="82">
         <v>2023</v>
       </c>
-      <c r="B91" s="97">
+      <c r="B92" s="107">
         <v>18463</v>
       </c>
-      <c r="C91" s="98"/>
-      <c r="D91" s="97">
+      <c r="C92" s="108"/>
+      <c r="D92" s="107">
         <v>10</v>
       </c>
-      <c r="E91" s="98"/>
-      <c r="F91" s="97" t="s">
+      <c r="E92" s="108"/>
+      <c r="F92" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="G91" s="98"/>
-      <c r="H91" s="97" t="s">
+      <c r="G92" s="108"/>
+      <c r="H92" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="I91" s="98"/>
-      <c r="J91" s="97" t="s">
+      <c r="I92" s="108"/>
+      <c r="J92" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="K91" s="98"/>
-      <c r="L91" s="99">
+      <c r="K92" s="108"/>
+      <c r="L92" s="115">
         <v>10754</v>
       </c>
-      <c r="M91" s="100"/>
-[...2 lines deleted...]
-      <c r="A92" s="82">
+      <c r="M92" s="116"/>
+    </row>
+    <row r="93" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A93" s="82">
         <v>2024</v>
       </c>
-      <c r="B92" s="97">
+      <c r="B93" s="107">
         <v>18745</v>
       </c>
-      <c r="C92" s="98"/>
-      <c r="D92" s="97">
+      <c r="C93" s="108"/>
+      <c r="D93" s="107">
         <v>11</v>
       </c>
-      <c r="E92" s="98"/>
-      <c r="F92" s="97" t="s">
+      <c r="E93" s="108"/>
+      <c r="F93" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="G92" s="98"/>
-      <c r="H92" s="97" t="s">
+      <c r="G93" s="108"/>
+      <c r="H93" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="I92" s="98"/>
-      <c r="J92" s="97" t="s">
+      <c r="I93" s="108"/>
+      <c r="J93" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="K92" s="98"/>
-      <c r="L92" s="99">
+      <c r="K93" s="108"/>
+      <c r="L93" s="115">
         <v>10816</v>
       </c>
-      <c r="M92" s="100"/>
-[...2 lines deleted...]
-      <c r="A93" s="89" t="s">
+      <c r="M93" s="116"/>
+    </row>
+    <row r="94" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A94" s="82">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="107">
+        <v>18763</v>
+      </c>
+      <c r="C94" s="108"/>
+      <c r="D94" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="E94" s="108"/>
+      <c r="F94" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="G94" s="108"/>
+      <c r="H94" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="I94" s="108"/>
+      <c r="J94" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="K94" s="108"/>
+      <c r="L94" s="115">
+        <v>12272</v>
+      </c>
+      <c r="M94" s="116"/>
+    </row>
+    <row r="95" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A95" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="E93" s="9"/>
+      <c r="E95" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="115">
-[...18 lines deleted...]
-    <mergeCell ref="D88:E88"/>
+  <mergeCells count="128">
+    <mergeCell ref="N81:O81"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="F94:G94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="J94:K94"/>
+    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="A59:Z59"/>
+    <mergeCell ref="A47:Z47"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="J93:K93"/>
+    <mergeCell ref="L93:M93"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="A83:M83"/>
+    <mergeCell ref="J74:K74"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="F90:G90"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="F81:G81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="J81:K81"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="A71:O71"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="N73:O73"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="A35:Z35"/>
+    <mergeCell ref="A23:Z23"/>
+    <mergeCell ref="A11:Z11"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="N77:O77"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="H76:I76"/>
     <mergeCell ref="L74:M74"/>
     <mergeCell ref="N74:O74"/>
-    <mergeCell ref="B86:C86"/>
-[...5 lines deleted...]
-    <mergeCell ref="J84:K85"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="B85:C86"/>
+    <mergeCell ref="J85:K86"/>
     <mergeCell ref="N76:O76"/>
     <mergeCell ref="B76:C76"/>
     <mergeCell ref="D76:E76"/>
     <mergeCell ref="L76:M76"/>
     <mergeCell ref="H78:I78"/>
     <mergeCell ref="J78:K78"/>
     <mergeCell ref="L78:M78"/>
     <mergeCell ref="N78:O78"/>
     <mergeCell ref="B78:C78"/>
     <mergeCell ref="D78:E78"/>
     <mergeCell ref="F78:G78"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="L77:M77"/>
-[...66 lines deleted...]
-    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="L85:M86"/>
+    <mergeCell ref="F86:G86"/>
     <mergeCell ref="H91:I91"/>
     <mergeCell ref="J91:K91"/>
     <mergeCell ref="L91:M91"/>
-    <mergeCell ref="A82:M82"/>
+    <mergeCell ref="D85:E86"/>
+    <mergeCell ref="F85:G85"/>
+    <mergeCell ref="H85:I86"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="L90:M90"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="J90:K90"/>
+    <mergeCell ref="L81:M81"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Museums</vt:lpstr>