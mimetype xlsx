--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="495" yWindow="-90" windowWidth="21195" windowHeight="8550"/>
+    <workbookView xWindow="492" yWindow="-96" windowWidth="21192" windowHeight="8556"/>
   </bookViews>
   <sheets>
     <sheet name="Театры" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="30">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>All theaters, units</t>
   </si>
   <si>
     <t>Theaters activity</t>
   </si>
   <si>
     <t>Number of places in the audience halls, units</t>
   </si>
   <si>
     <t>Number of events held by theater, units</t>
   </si>
   <si>
@@ -1237,51 +1237,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1361,159 +1361,174 @@
     <xf numFmtId="1" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...96 lines deleted...]
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="462">
     <cellStyle name="Акцент1 10" xfId="159"/>
     <cellStyle name="Акцент1 11" xfId="209"/>
     <cellStyle name="Акцент1 12" xfId="233"/>
     <cellStyle name="Акцент1 13" xfId="256"/>
     <cellStyle name="Акцент1 14" xfId="273"/>
     <cellStyle name="Акцент1 15" xfId="301"/>
     <cellStyle name="Акцент1 16" xfId="324"/>
     <cellStyle name="Акцент1 17" xfId="348"/>
     <cellStyle name="Акцент1 18" xfId="371"/>
     <cellStyle name="Акцент1 19" xfId="388"/>
     <cellStyle name="Акцент1 2" xfId="2"/>
     <cellStyle name="Акцент1 20" xfId="411"/>
     <cellStyle name="Акцент1 21" xfId="434"/>
     <cellStyle name="Акцент1 3" xfId="26"/>
     <cellStyle name="Акцент1 4" xfId="43"/>
     <cellStyle name="Акцент1 5" xfId="66"/>
     <cellStyle name="Акцент1 6" xfId="67"/>
     <cellStyle name="Акцент1 7" xfId="89"/>
     <cellStyle name="Акцент1 8" xfId="112"/>
     <cellStyle name="Акцент1 9" xfId="158"/>
     <cellStyle name="Акцент2 10" xfId="187"/>
     <cellStyle name="Акцент2 11" xfId="210"/>
     <cellStyle name="Акцент2 12" xfId="234"/>
@@ -2233,93 +2248,95 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y36"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="23.88671875" style="9" customWidth="1"/>
+    <col min="2" max="25" width="5.5546875" style="9" customWidth="1"/>
+    <col min="26" max="26" width="4.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:26" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="86"/>
-[...22 lines deleted...]
-      <c r="Y1" s="86"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
+      <c r="Z1" s="88"/>
     </row>
-    <row r="2" spans="1:25" ht="21.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="12">
         <v>2001</v>
       </c>
       <c r="C2" s="12">
         <v>2002</v>
       </c>
       <c r="D2" s="12">
         <v>2003</v>
       </c>
       <c r="E2" s="13">
         <v>2004</v>
       </c>
       <c r="F2" s="11">
         <v>2005</v>
       </c>
       <c r="G2" s="12">
         <v>2006</v>
       </c>
       <c r="H2" s="12">
         <v>2007</v>
       </c>
       <c r="I2" s="12">
         <v>2008</v>
       </c>
@@ -2349,52 +2366,55 @@
       </c>
       <c r="R2" s="12">
         <v>2017</v>
       </c>
       <c r="S2" s="13">
         <v>2018</v>
       </c>
       <c r="T2" s="14">
         <v>2019</v>
       </c>
       <c r="U2" s="14">
         <v>2020</v>
       </c>
       <c r="V2" s="14">
         <v>2021</v>
       </c>
       <c r="W2" s="15">
         <v>2022</v>
       </c>
       <c r="X2" s="14">
         <v>2023</v>
       </c>
       <c r="Y2" s="14">
         <v>2024</v>
       </c>
+      <c r="Z2" s="14">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="3" spans="1:25" ht="15.75" customHeight="1">
+    <row r="3" spans="1:26" ht="15.75" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16">
         <v>2</v>
       </c>
       <c r="C3" s="16">
         <v>3</v>
       </c>
       <c r="D3" s="16">
         <v>3</v>
       </c>
       <c r="E3" s="16">
         <v>3</v>
       </c>
       <c r="F3" s="16">
         <v>3</v>
       </c>
       <c r="G3" s="16">
         <v>3</v>
       </c>
       <c r="H3" s="16">
         <v>3</v>
       </c>
       <c r="I3" s="16">
@@ -2426,52 +2446,55 @@
       </c>
       <c r="R3" s="16">
         <v>3</v>
       </c>
       <c r="S3" s="17">
         <v>3</v>
       </c>
       <c r="T3" s="18">
         <v>3</v>
       </c>
       <c r="U3" s="19">
         <v>3</v>
       </c>
       <c r="V3" s="20">
         <v>3</v>
       </c>
       <c r="W3" s="20">
         <v>3</v>
       </c>
       <c r="X3" s="19">
         <v>3</v>
       </c>
       <c r="Y3" s="19">
         <v>3</v>
       </c>
+      <c r="Z3" s="19">
+        <v>3</v>
+      </c>
     </row>
-    <row r="4" spans="1:25" ht="22.5">
+    <row r="4" spans="1:26" ht="20.399999999999999">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="21">
         <v>1109</v>
       </c>
       <c r="C4" s="21">
         <v>1180</v>
       </c>
       <c r="D4" s="21">
         <v>1049</v>
       </c>
       <c r="E4" s="21">
         <v>1039</v>
       </c>
       <c r="F4" s="21">
         <v>1019</v>
       </c>
       <c r="G4" s="21">
         <v>1017</v>
       </c>
       <c r="H4" s="21">
         <v>1017</v>
       </c>
       <c r="I4" s="21">
@@ -2500,55 +2523,58 @@
       </c>
       <c r="Q4" s="21">
         <v>919</v>
       </c>
       <c r="R4" s="21">
         <v>921</v>
       </c>
       <c r="S4" s="17">
         <v>921</v>
       </c>
       <c r="T4" s="19">
         <v>921</v>
       </c>
       <c r="U4" s="19">
         <v>921</v>
       </c>
       <c r="V4" s="20">
         <v>921</v>
       </c>
       <c r="W4" s="20">
         <v>921</v>
       </c>
       <c r="X4" s="19">
         <v>1311</v>
       </c>
-      <c r="Y4" s="83">
+      <c r="Y4" s="49">
         <v>1311</v>
       </c>
+      <c r="Z4" s="49">
+        <v>1311</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" ht="22.5">
+    <row r="5" spans="1:26" ht="20.399999999999999">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="22">
         <v>293</v>
       </c>
       <c r="C5" s="22">
         <v>635</v>
       </c>
       <c r="D5" s="22">
         <v>624</v>
       </c>
       <c r="E5" s="22">
         <v>668</v>
       </c>
       <c r="F5" s="22">
         <v>568</v>
       </c>
       <c r="G5" s="22">
         <v>526</v>
       </c>
       <c r="H5" s="22">
         <v>543</v>
       </c>
       <c r="I5" s="22">
@@ -2577,55 +2603,58 @@
       </c>
       <c r="Q5" s="22">
         <v>567</v>
       </c>
       <c r="R5" s="22">
         <v>688</v>
       </c>
       <c r="S5" s="17">
         <v>731</v>
       </c>
       <c r="T5" s="19">
         <v>678</v>
       </c>
       <c r="U5" s="19">
         <v>155</v>
       </c>
       <c r="V5" s="20">
         <v>353</v>
       </c>
       <c r="W5" s="20">
         <v>565</v>
       </c>
       <c r="X5" s="19">
         <v>517</v>
       </c>
-      <c r="Y5" s="83">
+      <c r="Y5" s="49">
         <v>570</v>
       </c>
+      <c r="Z5" s="49">
+        <v>605</v>
+      </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="23">
         <v>13</v>
       </c>
       <c r="F6" s="23">
         <v>11</v>
       </c>
       <c r="G6" s="23">
         <v>14</v>
       </c>
       <c r="H6" s="23">
         <v>10</v>
       </c>
       <c r="I6" s="23">
@@ -2654,55 +2683,58 @@
       </c>
       <c r="Q6" s="23">
         <v>20</v>
       </c>
       <c r="R6" s="23">
         <v>17</v>
       </c>
       <c r="S6" s="24">
         <v>19</v>
       </c>
       <c r="T6" s="25">
         <v>19</v>
       </c>
       <c r="U6" s="25">
         <v>16</v>
       </c>
       <c r="V6" s="26">
         <v>16</v>
       </c>
       <c r="W6" s="26">
         <v>16</v>
       </c>
       <c r="X6" s="19">
         <v>16</v>
       </c>
-      <c r="Y6" s="83">
+      <c r="Y6" s="49">
         <v>21</v>
       </c>
+      <c r="Z6" s="49">
+        <v>19</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" s="29" customFormat="1" ht="22.5">
+    <row r="7" spans="1:26" s="29" customFormat="1" ht="20.399999999999999">
       <c r="A7" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="21">
         <v>44</v>
       </c>
       <c r="C7" s="21">
         <v>106</v>
       </c>
       <c r="D7" s="21">
         <v>81</v>
       </c>
       <c r="E7" s="21">
         <v>123</v>
       </c>
       <c r="F7" s="21">
         <v>113</v>
       </c>
       <c r="G7" s="21">
         <v>142</v>
       </c>
       <c r="H7" s="21">
         <v>125</v>
       </c>
       <c r="I7" s="21">
@@ -2731,55 +2763,58 @@
       </c>
       <c r="Q7" s="21">
         <v>107</v>
       </c>
       <c r="R7" s="21">
         <v>116</v>
       </c>
       <c r="S7" s="47">
         <v>82</v>
       </c>
       <c r="T7" s="19">
         <v>81</v>
       </c>
       <c r="U7" s="28" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="20">
         <v>9</v>
       </c>
       <c r="W7" s="20">
         <v>65</v>
       </c>
       <c r="X7" s="19">
         <v>58</v>
       </c>
-      <c r="Y7" s="83">
+      <c r="Y7" s="49">
         <v>41</v>
       </c>
+      <c r="Z7" s="49">
+        <v>58</v>
+      </c>
     </row>
-    <row r="8" spans="1:25" ht="22.5">
+    <row r="8" spans="1:26" ht="20.399999999999999">
       <c r="A8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="30">
         <v>63.9</v>
       </c>
       <c r="C8" s="30">
         <v>115.9</v>
       </c>
       <c r="D8" s="30">
         <v>93.8</v>
       </c>
       <c r="E8" s="30">
         <v>102.9</v>
       </c>
       <c r="F8" s="30">
         <v>87</v>
       </c>
       <c r="G8" s="30">
         <v>90.3</v>
       </c>
       <c r="H8" s="30">
         <v>93.7</v>
       </c>
       <c r="I8" s="30">
@@ -2808,55 +2843,58 @@
       </c>
       <c r="Q8" s="30">
         <v>58</v>
       </c>
       <c r="R8" s="30">
         <v>75.599999999999994</v>
       </c>
       <c r="S8" s="17">
         <v>75.900000000000006</v>
       </c>
       <c r="T8" s="31">
         <v>85</v>
       </c>
       <c r="U8" s="32">
         <v>13.7</v>
       </c>
       <c r="V8" s="33">
         <v>22.1</v>
       </c>
       <c r="W8" s="33">
         <v>54.8</v>
       </c>
       <c r="X8" s="19">
         <v>50.8</v>
       </c>
-      <c r="Y8" s="84">
+      <c r="Y8" s="50">
         <v>67.3</v>
       </c>
+      <c r="Z8" s="50">
+        <v>77.099999999999994</v>
+      </c>
     </row>
-    <row r="9" spans="1:25" ht="22.5">
+    <row r="9" spans="1:26" ht="20.399999999999999">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="34">
         <v>56</v>
       </c>
       <c r="G9" s="34">
         <v>45.8</v>
       </c>
       <c r="H9" s="34">
         <v>49</v>
       </c>
       <c r="I9" s="34">
@@ -2885,55 +2923,58 @@
       </c>
       <c r="Q9" s="34">
         <v>43.2</v>
       </c>
       <c r="R9" s="34">
         <v>56</v>
       </c>
       <c r="S9" s="17">
         <v>52.4</v>
       </c>
       <c r="T9" s="35">
         <v>54.8</v>
       </c>
       <c r="U9" s="19">
         <v>8.6</v>
       </c>
       <c r="V9" s="20">
         <v>11.8</v>
       </c>
       <c r="W9" s="20">
         <v>38.700000000000003</v>
       </c>
       <c r="X9" s="19">
         <v>32.9</v>
       </c>
-      <c r="Y9" s="84">
+      <c r="Y9" s="50">
         <v>40.799999999999997</v>
       </c>
+      <c r="Z9" s="50">
+        <v>36.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:25" ht="22.5">
+    <row r="10" spans="1:26" ht="20.399999999999999">
       <c r="A10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="21" t="s">
@@ -2962,55 +3003,58 @@
       </c>
       <c r="Q10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="21" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="36" t="s">
         <v>1</v>
       </c>
       <c r="T10" s="36" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="36" t="s">
         <v>1</v>
       </c>
       <c r="V10" s="36">
         <v>113</v>
       </c>
       <c r="W10" s="37">
         <v>72</v>
       </c>
       <c r="X10" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Y10" s="85" t="s">
+      <c r="Y10" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="51" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="33.75">
+    <row r="11" spans="1:26" ht="20.399999999999999">
       <c r="A11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="21" t="s">
@@ -3039,55 +3083,58 @@
       </c>
       <c r="Q11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="21" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="36" t="s">
         <v>1</v>
       </c>
       <c r="T11" s="36" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="36" t="s">
         <v>1</v>
       </c>
       <c r="V11" s="38">
         <v>22.161000000000001</v>
       </c>
       <c r="W11" s="39">
         <v>29.4</v>
       </c>
       <c r="X11" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Y11" s="85" t="s">
+      <c r="Y11" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="51" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:25" ht="45">
+    <row r="12" spans="1:26" ht="30.6">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="21" t="s">
@@ -3116,608 +3163,671 @@
       </c>
       <c r="Q12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="21" t="s">
         <v>1</v>
       </c>
       <c r="S12" s="36" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="36" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="36" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="40">
         <v>2</v>
       </c>
       <c r="W12" s="41">
         <v>2</v>
       </c>
       <c r="X12" s="40">
         <v>3</v>
       </c>
-      <c r="Y12" s="83">
+      <c r="Y12" s="49">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="49">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:25" ht="12.75">
-      <c r="A14" s="70" t="s">
+    <row r="14" spans="1:26" ht="13.2">
+      <c r="A14" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="70"/>
-[...10 lines deleted...]
-      <c r="M14" s="70"/>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="80"/>
+      <c r="M14" s="80"/>
     </row>
-    <row r="15" spans="1:25" ht="12" thickBot="1">
+    <row r="15" spans="1:26" ht="10.8" thickBot="1">
       <c r="M15" s="7" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
+    <row r="16" spans="1:26" ht="28.5" customHeight="1" thickBot="1">
       <c r="A16" s="42"/>
-      <c r="B16" s="71" t="s">
+      <c r="B16" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="72"/>
-      <c r="D16" s="75" t="s">
+      <c r="C16" s="82"/>
+      <c r="D16" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="E16" s="75"/>
-      <c r="F16" s="73" t="s">
+      <c r="E16" s="85"/>
+      <c r="F16" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="G16" s="74"/>
-      <c r="H16" s="75" t="s">
+      <c r="G16" s="84"/>
+      <c r="H16" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="I16" s="75"/>
-      <c r="J16" s="73" t="s">
+      <c r="I16" s="85"/>
+      <c r="J16" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="K16" s="74"/>
-      <c r="L16" s="75" t="s">
+      <c r="K16" s="84"/>
+      <c r="L16" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="M16" s="74"/>
+      <c r="M16" s="84"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
       <c r="A17" s="43">
         <v>2018</v>
       </c>
-      <c r="B17" s="76" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="78">
+      <c r="B17" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="77"/>
+      <c r="D17" s="87">
         <v>2</v>
       </c>
-      <c r="E17" s="78"/>
-[...15 lines deleted...]
-      <c r="M17" s="76"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="77"/>
+      <c r="H17" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="77"/>
+      <c r="J17" s="86">
+        <v>1</v>
+      </c>
+      <c r="K17" s="86"/>
+      <c r="L17" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="M17" s="77"/>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
       <c r="A18" s="43">
         <v>2019</v>
       </c>
-      <c r="B18" s="79" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="81">
+      <c r="B18" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="91">
         <v>2</v>
       </c>
-      <c r="E18" s="82"/>
-[...8 lines deleted...]
-      <c r="J18" s="68" t="s">
+      <c r="E18" s="92"/>
+      <c r="F18" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="90"/>
+      <c r="H18" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="I18" s="90"/>
+      <c r="J18" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="K18" s="69"/>
-[...3 lines deleted...]
-      <c r="M18" s="80"/>
+      <c r="K18" s="79"/>
+      <c r="L18" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="M18" s="90"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
       <c r="A19" s="43">
         <v>2020</v>
       </c>
-      <c r="B19" s="68" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="68">
+      <c r="B19" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="79"/>
+      <c r="D19" s="78">
         <v>2</v>
       </c>
-      <c r="E19" s="69"/>
-[...15 lines deleted...]
-      <c r="M19" s="69"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="79"/>
+      <c r="H19" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="I19" s="79"/>
+      <c r="J19" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="79"/>
+      <c r="L19" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="M19" s="79"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" ht="12.75" customHeight="1">
       <c r="A20" s="43">
         <v>2021</v>
       </c>
-      <c r="B20" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="51">
+      <c r="B20" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="58"/>
+      <c r="D20" s="57">
         <v>2</v>
       </c>
-      <c r="E20" s="51"/>
-[...15 lines deleted...]
-      <c r="M20" s="50"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="58"/>
+      <c r="J20" s="57">
+        <v>1</v>
+      </c>
+      <c r="K20" s="57"/>
+      <c r="L20" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="M20" s="58"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" ht="12.75" customHeight="1">
       <c r="A21" s="43">
         <v>2022</v>
       </c>
-      <c r="B21" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="51">
+      <c r="B21" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="58"/>
+      <c r="D21" s="57">
         <v>2</v>
       </c>
-      <c r="E21" s="51"/>
-[...15 lines deleted...]
-      <c r="M21" s="50"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="I21" s="58"/>
+      <c r="J21" s="57">
+        <v>1</v>
+      </c>
+      <c r="K21" s="57"/>
+      <c r="L21" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="M21" s="58"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
       <c r="A22" s="44">
         <v>2023</v>
       </c>
-      <c r="B22" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="51">
+      <c r="B22" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="57">
         <v>2</v>
       </c>
-      <c r="E22" s="51"/>
-[...15 lines deleted...]
-      <c r="M22" s="50"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="58"/>
+      <c r="J22" s="57">
+        <v>1</v>
+      </c>
+      <c r="K22" s="57"/>
+      <c r="L22" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="M22" s="58"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" ht="12.75" customHeight="1">
       <c r="A23" s="44">
         <v>2024</v>
       </c>
-      <c r="B23" s="50" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="51">
+      <c r="B23" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="58"/>
+      <c r="D23" s="57">
         <v>2</v>
       </c>
-      <c r="E23" s="51"/>
-[...15 lines deleted...]
-      <c r="M23" s="50"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="58"/>
+      <c r="J23" s="57">
+        <v>1</v>
+      </c>
+      <c r="K23" s="57"/>
+      <c r="L23" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="M23" s="58"/>
     </row>
-    <row r="24" spans="1:13">
-      <c r="A24" s="87"/>
+    <row r="24" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A24" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="60"/>
+      <c r="D24" s="61">
+        <v>2</v>
+      </c>
+      <c r="E24" s="62"/>
+      <c r="F24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="60"/>
+      <c r="H24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24" s="60"/>
+      <c r="J24" s="61">
+        <v>1</v>
+      </c>
+      <c r="K24" s="62"/>
+      <c r="L24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="M24" s="60"/>
     </row>
-    <row r="25" spans="1:13" ht="12.75">
-      <c r="A25" s="54" t="s">
+    <row r="25" spans="1:13">
+      <c r="A25" s="52"/>
+    </row>
+    <row r="26" spans="1:13" ht="13.2">
+      <c r="A26" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="54"/>
-[...6 lines deleted...]
-      <c r="I25" s="54"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
     </row>
-    <row r="26" spans="1:13" ht="12" thickBot="1">
-[...6 lines deleted...]
-      <c r="I26" s="8" t="s">
+    <row r="27" spans="1:13" ht="10.8" thickBot="1">
+      <c r="B27" s="64"/>
+      <c r="C27" s="64"/>
+      <c r="D27" s="64"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="64"/>
+      <c r="I27" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="18" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B27" s="58" t="s">
+    <row r="28" spans="1:13" ht="18" customHeight="1" thickBot="1">
+      <c r="A28" s="65"/>
+      <c r="B28" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="59"/>
-      <c r="D27" s="62" t="s">
+      <c r="C28" s="68"/>
+      <c r="D28" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="E27" s="63"/>
-      <c r="F27" s="58" t="s">
+      <c r="E28" s="72"/>
+      <c r="F28" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="G27" s="59"/>
-      <c r="H27" s="64" t="s">
+      <c r="G28" s="68"/>
+      <c r="H28" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="I27" s="59"/>
+      <c r="I28" s="68"/>
     </row>
-    <row r="28" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="D28" s="62" t="s">
+    <row r="29" spans="1:13" ht="53.25" customHeight="1" thickBot="1">
+      <c r="A29" s="66"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E28" s="63"/>
-[...3 lines deleted...]
-      <c r="I28" s="61"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="70"/>
     </row>
-    <row r="29" spans="1:13">
-      <c r="A29" s="45">
+    <row r="30" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A30" s="45">
         <v>2018</v>
       </c>
-      <c r="B29" s="66">
-[...7 lines deleted...]
-      <c r="F29" s="66">
+      <c r="B30" s="75">
+        <v>3</v>
+      </c>
+      <c r="C30" s="76"/>
+      <c r="D30" s="75">
+        <v>3</v>
+      </c>
+      <c r="E30" s="76"/>
+      <c r="F30" s="75">
         <v>51</v>
       </c>
-      <c r="G29" s="67"/>
-[...3 lines deleted...]
-      <c r="I29" s="67"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="75">
+        <v>3</v>
+      </c>
+      <c r="I30" s="76"/>
     </row>
-    <row r="30" spans="1:13">
-      <c r="A30" s="46">
+    <row r="31" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A31" s="46">
         <v>2019</v>
       </c>
-      <c r="B30" s="52">
-[...7 lines deleted...]
-      <c r="F30" s="52">
+      <c r="B31" s="54">
+        <v>3</v>
+      </c>
+      <c r="C31" s="55"/>
+      <c r="D31" s="54">
+        <v>3</v>
+      </c>
+      <c r="E31" s="55"/>
+      <c r="F31" s="54">
         <v>56</v>
       </c>
-      <c r="G30" s="53"/>
-[...3 lines deleted...]
-      <c r="I30" s="53"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="54">
+        <v>3</v>
+      </c>
+      <c r="I31" s="55"/>
     </row>
-    <row r="31" spans="1:13">
-      <c r="A31" s="46">
+    <row r="32" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A32" s="46">
         <v>2020</v>
       </c>
-      <c r="B31" s="52">
-[...7 lines deleted...]
-      <c r="F31" s="52">
+      <c r="B32" s="54">
+        <v>3</v>
+      </c>
+      <c r="C32" s="55"/>
+      <c r="D32" s="54">
+        <v>3</v>
+      </c>
+      <c r="E32" s="55"/>
+      <c r="F32" s="54">
         <v>57</v>
       </c>
-      <c r="G31" s="53"/>
-[...3 lines deleted...]
-      <c r="I31" s="53"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="54">
+        <v>3</v>
+      </c>
+      <c r="I32" s="55"/>
     </row>
-    <row r="32" spans="1:13">
-      <c r="A32" s="46">
+    <row r="33" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A33" s="46">
         <v>2021</v>
       </c>
-      <c r="B32" s="52">
-[...7 lines deleted...]
-      <c r="F32" s="52">
+      <c r="B33" s="54">
+        <v>3</v>
+      </c>
+      <c r="C33" s="55"/>
+      <c r="D33" s="54">
+        <v>3</v>
+      </c>
+      <c r="E33" s="55"/>
+      <c r="F33" s="54">
         <v>54</v>
       </c>
-      <c r="G32" s="53"/>
-[...4 lines deleted...]
-      <c r="L32" s="10"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="54">
+        <v>3</v>
+      </c>
+      <c r="I33" s="55"/>
+      <c r="L33" s="10"/>
     </row>
-    <row r="33" spans="1:9">
-      <c r="A33" s="46">
+    <row r="34" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A34" s="46">
         <v>2022</v>
       </c>
-      <c r="B33" s="52">
-[...7 lines deleted...]
-      <c r="F33" s="52">
+      <c r="B34" s="54">
+        <v>3</v>
+      </c>
+      <c r="C34" s="55"/>
+      <c r="D34" s="54">
+        <v>3</v>
+      </c>
+      <c r="E34" s="55"/>
+      <c r="F34" s="54">
         <v>55</v>
       </c>
-      <c r="G33" s="53"/>
-[...3 lines deleted...]
-      <c r="I33" s="53"/>
+      <c r="G34" s="55"/>
+      <c r="H34" s="54">
+        <v>3</v>
+      </c>
+      <c r="I34" s="55"/>
     </row>
-    <row r="34" spans="1:9">
-      <c r="A34" s="46">
+    <row r="35" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A35" s="46">
         <v>2023</v>
       </c>
-      <c r="B34" s="49">
-[...3 lines deleted...]
-      <c r="D34" s="49" t="s">
+      <c r="B35" s="56">
+        <v>3</v>
+      </c>
+      <c r="C35" s="56"/>
+      <c r="D35" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="49"/>
-      <c r="F34" s="49" t="s">
+      <c r="E35" s="56"/>
+      <c r="F35" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="G34" s="49"/>
-[...3 lines deleted...]
-      <c r="I34" s="49"/>
+      <c r="G35" s="56"/>
+      <c r="H35" s="56">
+        <v>3</v>
+      </c>
+      <c r="I35" s="56"/>
     </row>
-    <row r="35" spans="1:9">
-      <c r="A35" s="46">
+    <row r="36" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A36" s="46">
         <v>2024</v>
       </c>
-      <c r="B35" s="49">
-[...3 lines deleted...]
-      <c r="D35" s="49" t="s">
+      <c r="B36" s="56">
+        <v>3</v>
+      </c>
+      <c r="C36" s="56"/>
+      <c r="D36" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="49"/>
-      <c r="F35" s="49" t="s">
+      <c r="E36" s="56"/>
+      <c r="F36" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="49"/>
-[...3 lines deleted...]
-      <c r="I35" s="49"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56">
+        <v>3</v>
+      </c>
+      <c r="I36" s="56"/>
     </row>
-    <row r="36" spans="1:9">
-      <c r="A36" s="48" t="s">
+    <row r="37" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A37" s="46">
+        <v>2025</v>
+      </c>
+      <c r="B37" s="54">
+        <v>3</v>
+      </c>
+      <c r="C37" s="55"/>
+      <c r="D37" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="56"/>
+      <c r="F37" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="56"/>
+      <c r="H37" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="56"/>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="48" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="86">
-    <mergeCell ref="A1:Y1"/>
+  <mergeCells count="96">
+    <mergeCell ref="A1:Z1"/>
     <mergeCell ref="L23:M23"/>
-    <mergeCell ref="B35:C35"/>
-[...2 lines deleted...]
-    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:I18"/>
-    <mergeCell ref="J18:K18"/>
-[...1 lines deleted...]
-    <mergeCell ref="J21:K21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="D32:E32"/>
     <mergeCell ref="L17:M17"/>
-    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
-    <mergeCell ref="F20:G20"/>
-[...3 lines deleted...]
-    <mergeCell ref="D30:E30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="H30:I30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="D31:E31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="H31:I31"/>
-    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C29"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G29"/>
+    <mergeCell ref="H28:I29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="H33:I33"/>
-    <mergeCell ref="A25:I25"/>
-[...11 lines deleted...]
-    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="B22:C22"/>
-[...9 lines deleted...]
-    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Театры</vt:lpstr>