--- v0 (2026-04-24)
+++ v1 (2026-08-17)
@@ -163,51 +163,51 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -275,65 +275,56 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
@@ -364,61 +355,65 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -691,127 +686,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q41" sqref="Q41"/>
+      <selection activeCell="AA32" sqref="AA32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="6" width="7" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" customWidth="1"/>
     <col min="17" max="17" width="10.140625" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...17 lines deleted...]
-      <c r="T1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...20 lines deleted...]
-      <c r="W2" s="34"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="12">
         <v>2003</v>
       </c>
       <c r="C3" s="12">
         <v>2004</v>
       </c>
       <c r="D3" s="12">
         <v>2005</v>
       </c>
       <c r="E3" s="12">
         <v>2006</v>
       </c>
       <c r="F3" s="12">
         <v>2007</v>
       </c>
       <c r="G3" s="13">
         <v>2008</v>
       </c>
       <c r="H3" s="13">
         <v>2009</v>
       </c>
       <c r="I3" s="14">
         <v>2010</v>
       </c>
@@ -829,58 +825,61 @@
       </c>
       <c r="N3" s="5">
         <v>2015</v>
       </c>
       <c r="O3" s="5">
         <v>2016</v>
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
       <c r="R3" s="20">
         <v>2019</v>
       </c>
       <c r="S3" s="20">
         <v>2020</v>
       </c>
       <c r="T3" s="23">
         <v>2021</v>
       </c>
       <c r="U3" s="29">
         <v>2022</v>
       </c>
-      <c r="V3" s="35">
+      <c r="V3" s="32">
         <v>2023</v>
       </c>
       <c r="W3" s="5">
         <v>2024</v>
       </c>
+      <c r="X3" s="37">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
+    <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>145.30000000000001</v>
       </c>
       <c r="C4" s="8">
         <v>140</v>
       </c>
       <c r="D4" s="8">
         <v>121</v>
       </c>
       <c r="E4" s="8">
         <v>106.4</v>
       </c>
       <c r="F4" s="8">
         <v>142</v>
       </c>
       <c r="G4" s="8">
         <v>104.8</v>
       </c>
       <c r="H4" s="8">
         <v>106</v>
       </c>
       <c r="I4" s="9">
@@ -900,58 +899,61 @@
       </c>
       <c r="N4" s="15">
         <v>82</v>
       </c>
       <c r="O4" s="18">
         <v>92.5</v>
       </c>
       <c r="P4" s="18">
         <v>104.3</v>
       </c>
       <c r="Q4" s="18">
         <v>115.2</v>
       </c>
       <c r="R4" s="21">
         <v>104</v>
       </c>
       <c r="S4" s="21">
         <v>113.6</v>
       </c>
       <c r="T4" s="24">
         <v>122.5</v>
       </c>
       <c r="U4" s="30">
         <v>107.7</v>
       </c>
-      <c r="V4" s="36">
+      <c r="V4" s="33">
         <v>110.5</v>
       </c>
       <c r="W4" s="15">
         <v>112.4</v>
       </c>
+      <c r="X4" s="38">
+        <v>120.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>183</v>
       </c>
       <c r="C5" s="4">
         <v>150</v>
       </c>
       <c r="D5" s="4">
         <v>102.6</v>
       </c>
       <c r="E5" s="4">
         <v>104</v>
       </c>
       <c r="F5" s="4">
         <v>115.7</v>
       </c>
       <c r="G5" s="4">
         <v>104.6</v>
       </c>
       <c r="H5" s="4">
         <v>89.4</v>
       </c>
       <c r="I5" s="10">
@@ -977,52 +979,55 @@
       </c>
       <c r="P5" s="16">
         <v>139.80000000000001</v>
       </c>
       <c r="Q5" s="16">
         <v>114.2</v>
       </c>
       <c r="R5" s="22">
         <v>107.1</v>
       </c>
       <c r="S5" s="22">
         <v>134.1</v>
       </c>
       <c r="T5" s="25">
         <v>123.5</v>
       </c>
       <c r="U5" s="31">
         <v>94.2</v>
       </c>
       <c r="V5" s="31">
         <v>126.7</v>
       </c>
       <c r="W5" s="16">
         <v>140.1</v>
       </c>
+      <c r="X5" s="17">
+        <v>134.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>219.8</v>
       </c>
       <c r="C6" s="4">
         <v>59.8</v>
       </c>
       <c r="D6" s="4">
         <v>164.3</v>
       </c>
       <c r="E6" s="4">
         <v>80.3</v>
       </c>
       <c r="F6" s="4">
         <v>126.8</v>
       </c>
       <c r="G6" s="4">
         <v>168.6</v>
       </c>
       <c r="H6" s="4">
         <v>79.900000000000006</v>
       </c>
       <c r="I6" s="10">
@@ -1048,52 +1053,55 @@
       </c>
       <c r="P6" s="16">
         <v>68.7</v>
       </c>
       <c r="Q6" s="16">
         <v>119.1</v>
       </c>
       <c r="R6" s="22">
         <v>110.5</v>
       </c>
       <c r="S6" s="22">
         <v>183.3</v>
       </c>
       <c r="T6" s="25">
         <v>183.9</v>
       </c>
       <c r="U6" s="31">
         <v>23.4</v>
       </c>
       <c r="V6" s="31">
         <v>651.79999999999995</v>
       </c>
       <c r="W6" s="16">
         <v>55.3</v>
       </c>
+      <c r="X6" s="17">
+        <v>259.60000000000002</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>191.2</v>
       </c>
       <c r="C7" s="4">
         <v>94.6</v>
       </c>
       <c r="D7" s="4">
         <v>180</v>
       </c>
       <c r="E7" s="4">
         <v>185.9</v>
       </c>
       <c r="F7" s="4">
         <v>96.7</v>
       </c>
       <c r="G7" s="4">
         <v>140.1</v>
       </c>
       <c r="H7" s="4">
         <v>91.5</v>
       </c>
       <c r="I7" s="10">
@@ -1119,52 +1127,55 @@
       </c>
       <c r="P7" s="16">
         <v>118.6</v>
       </c>
       <c r="Q7" s="26" t="s">
         <v>22</v>
       </c>
       <c r="R7" s="22">
         <v>99.4</v>
       </c>
       <c r="S7" s="22">
         <v>67.3</v>
       </c>
       <c r="T7" s="25">
         <v>102.8</v>
       </c>
       <c r="U7" s="31">
         <v>115.1</v>
       </c>
       <c r="V7" s="31">
         <v>100</v>
       </c>
       <c r="W7" s="16">
         <v>67.400000000000006</v>
       </c>
+      <c r="X7" s="17">
+        <v>144.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>146.9</v>
       </c>
       <c r="C8" s="4">
         <v>129</v>
       </c>
       <c r="D8" s="4">
         <v>100.9</v>
       </c>
       <c r="E8" s="4">
         <v>93.6</v>
       </c>
       <c r="F8" s="4">
         <v>198.5</v>
       </c>
       <c r="G8" s="4">
         <v>84.6</v>
       </c>
       <c r="H8" s="4">
         <v>149.6</v>
       </c>
       <c r="I8" s="10">
@@ -1190,52 +1201,55 @@
       </c>
       <c r="P8" s="16">
         <v>69.3</v>
       </c>
       <c r="Q8" s="16">
         <v>106.6</v>
       </c>
       <c r="R8" s="22">
         <v>93.8</v>
       </c>
       <c r="S8" s="22">
         <v>71.099999999999994</v>
       </c>
       <c r="T8" s="25">
         <v>141.19999999999999</v>
       </c>
       <c r="U8" s="31">
         <v>162.5</v>
       </c>
       <c r="V8" s="31">
         <v>87.2</v>
       </c>
       <c r="W8" s="16">
         <v>92.9</v>
       </c>
+      <c r="X8" s="17">
+        <v>79.599999999999994</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>61.7</v>
       </c>
       <c r="C9" s="4">
         <v>458</v>
       </c>
       <c r="D9" s="4">
         <v>76.599999999999994</v>
       </c>
       <c r="E9" s="4">
         <v>39.799999999999997</v>
       </c>
       <c r="F9" s="4">
         <v>167</v>
       </c>
       <c r="G9" s="4">
         <v>315.60000000000002</v>
       </c>
       <c r="H9" s="4">
         <v>126.6</v>
       </c>
       <c r="I9" s="10">
@@ -1261,52 +1275,55 @@
       </c>
       <c r="P9" s="16">
         <v>101.2</v>
       </c>
       <c r="Q9" s="16">
         <v>120</v>
       </c>
       <c r="R9" s="22">
         <v>169.6</v>
       </c>
       <c r="S9" s="22">
         <v>151</v>
       </c>
       <c r="T9" s="25">
         <v>69</v>
       </c>
       <c r="U9" s="31">
         <v>143.69999999999999</v>
       </c>
       <c r="V9" s="31">
         <v>131.1</v>
       </c>
       <c r="W9" s="16">
         <v>114.8</v>
       </c>
+      <c r="X9" s="17">
+        <v>204</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>450.1</v>
       </c>
       <c r="C10" s="4">
         <v>122.9</v>
       </c>
       <c r="D10" s="4">
         <v>695.3</v>
       </c>
       <c r="E10" s="4">
         <v>46.1</v>
       </c>
       <c r="F10" s="4">
         <v>344.8</v>
       </c>
       <c r="G10" s="4">
         <v>83.1</v>
       </c>
       <c r="H10" s="4">
         <v>80.599999999999994</v>
       </c>
       <c r="I10" s="10">
@@ -1332,52 +1349,55 @@
       </c>
       <c r="P10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="Q10" s="16">
         <v>113.8</v>
       </c>
       <c r="R10" s="22">
         <v>77.2</v>
       </c>
       <c r="S10" s="22">
         <v>93.5</v>
       </c>
       <c r="T10" s="25">
         <v>113.9</v>
       </c>
       <c r="U10" s="31">
         <v>91.4</v>
       </c>
       <c r="V10" s="31">
         <v>139.69999999999999</v>
       </c>
       <c r="W10" s="16">
         <v>139.9</v>
       </c>
+      <c r="X10" s="17">
+        <v>50.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>328.3</v>
       </c>
       <c r="C11" s="4">
         <v>226.1</v>
       </c>
       <c r="D11" s="4">
         <v>142.6</v>
       </c>
       <c r="E11" s="4">
         <v>56.9</v>
       </c>
       <c r="F11" s="4">
         <v>224.9</v>
       </c>
       <c r="G11" s="4">
         <v>324.10000000000002</v>
       </c>
       <c r="H11" s="4">
         <v>96.2</v>
       </c>
       <c r="I11" s="10">
@@ -1403,52 +1423,55 @@
       </c>
       <c r="P11" s="26" t="s">
         <v>22</v>
       </c>
       <c r="Q11" s="16">
         <v>99.9</v>
       </c>
       <c r="R11" s="22">
         <v>107.8</v>
       </c>
       <c r="S11" s="22">
         <v>83.2</v>
       </c>
       <c r="T11" s="25">
         <v>174.5</v>
       </c>
       <c r="U11" s="31">
         <v>108.6</v>
       </c>
       <c r="V11" s="31">
         <v>95.1</v>
       </c>
       <c r="W11" s="16">
         <v>125.5</v>
       </c>
+      <c r="X11" s="17">
+        <v>96.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>91.2</v>
       </c>
       <c r="C12" s="4">
         <v>99.9</v>
       </c>
       <c r="D12" s="4">
         <v>425.7</v>
       </c>
       <c r="E12" s="4">
         <v>82.9</v>
       </c>
       <c r="F12" s="4">
         <v>100.6</v>
       </c>
       <c r="G12" s="4">
         <v>126.5</v>
       </c>
       <c r="H12" s="4">
         <v>102.7</v>
       </c>
       <c r="I12" s="10">
@@ -1474,52 +1497,55 @@
       </c>
       <c r="P12" s="27">
         <v>127.8</v>
       </c>
       <c r="Q12" s="17">
         <v>84.9</v>
       </c>
       <c r="R12" s="22">
         <v>100</v>
       </c>
       <c r="S12" s="22">
         <v>117.2</v>
       </c>
       <c r="T12" s="25">
         <v>63.7</v>
       </c>
       <c r="U12" s="31">
         <v>145.80000000000001</v>
       </c>
       <c r="V12" s="31">
         <v>110.3</v>
       </c>
       <c r="W12" s="16">
         <v>109.1</v>
       </c>
+      <c r="X12" s="17">
+        <v>112.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>261.2</v>
       </c>
       <c r="C13" s="4">
         <v>123.3</v>
       </c>
       <c r="D13" s="4">
         <v>102.7</v>
       </c>
       <c r="E13" s="4">
         <v>611.79999999999995</v>
       </c>
       <c r="F13" s="4">
         <v>305.60000000000002</v>
       </c>
       <c r="G13" s="4">
         <v>81.7</v>
       </c>
       <c r="H13" s="4">
         <v>83.9</v>
       </c>
       <c r="I13" s="10">
@@ -1545,52 +1571,55 @@
       </c>
       <c r="P13" s="16">
         <v>111.3</v>
       </c>
       <c r="Q13" s="16">
         <v>134.19999999999999</v>
       </c>
       <c r="R13" s="22">
         <v>99.1</v>
       </c>
       <c r="S13" s="22">
         <v>177.3</v>
       </c>
       <c r="T13" s="25">
         <v>92.2</v>
       </c>
       <c r="U13" s="31">
         <v>96.9</v>
       </c>
       <c r="V13" s="31">
         <v>132.5</v>
       </c>
       <c r="W13" s="16">
         <v>162.30000000000001</v>
       </c>
+      <c r="X13" s="17">
+        <v>74.900000000000006</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>174.8</v>
       </c>
       <c r="C14" s="4">
         <v>112.8</v>
       </c>
       <c r="D14" s="4">
         <v>63</v>
       </c>
       <c r="E14" s="4">
         <v>152.5</v>
       </c>
       <c r="F14" s="4">
         <v>113.8</v>
       </c>
       <c r="G14" s="4">
         <v>237.6</v>
       </c>
       <c r="H14" s="4">
         <v>63.3</v>
       </c>
       <c r="I14" s="10">
@@ -1616,52 +1645,55 @@
       </c>
       <c r="P14" s="16">
         <v>129.69999999999999</v>
       </c>
       <c r="Q14" s="16">
         <v>118.4</v>
       </c>
       <c r="R14" s="22">
         <v>122.7</v>
       </c>
       <c r="S14" s="22">
         <v>101.3</v>
       </c>
       <c r="T14" s="25">
         <v>100.6</v>
       </c>
       <c r="U14" s="31">
         <v>81.3</v>
       </c>
       <c r="V14" s="31">
         <v>145.30000000000001</v>
       </c>
       <c r="W14" s="16">
         <v>106</v>
       </c>
+      <c r="X14" s="17">
+        <v>127.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>49.3</v>
       </c>
       <c r="C15" s="4">
         <v>143.80000000000001</v>
       </c>
       <c r="D15" s="4">
         <v>395.7</v>
       </c>
       <c r="E15" s="4">
         <v>34.4</v>
       </c>
       <c r="F15" s="4">
         <v>128.69999999999999</v>
       </c>
       <c r="G15" s="4">
         <v>324.89999999999998</v>
       </c>
       <c r="H15" s="4">
         <v>108.7</v>
       </c>
       <c r="I15" s="10">
@@ -1687,52 +1719,55 @@
       </c>
       <c r="P15" s="16">
         <v>105.8</v>
       </c>
       <c r="Q15" s="22">
         <v>106.2</v>
       </c>
       <c r="R15" s="22">
         <v>109.4</v>
       </c>
       <c r="S15" s="22">
         <v>90.5</v>
       </c>
       <c r="T15" s="25">
         <v>145.69999999999999</v>
       </c>
       <c r="U15" s="31">
         <v>95.7</v>
       </c>
       <c r="V15" s="31">
         <v>113.1</v>
       </c>
       <c r="W15" s="16">
         <v>159.19999999999999</v>
       </c>
+      <c r="X15" s="17">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>23.6</v>
       </c>
       <c r="C16" s="4">
         <v>153</v>
       </c>
       <c r="D16" s="4">
         <v>171.5</v>
       </c>
       <c r="E16" s="4">
         <v>243</v>
       </c>
       <c r="F16" s="4">
         <v>101.1</v>
       </c>
       <c r="G16" s="4">
         <v>138</v>
       </c>
       <c r="H16" s="4">
         <v>104.9</v>
       </c>
       <c r="I16" s="10">
@@ -1758,52 +1793,55 @@
       </c>
       <c r="P16" s="17">
         <v>94.4</v>
       </c>
       <c r="Q16" s="17">
         <v>103</v>
       </c>
       <c r="R16" s="22">
         <v>151.6</v>
       </c>
       <c r="S16" s="22">
         <v>126.8</v>
       </c>
       <c r="T16" s="25">
         <v>128.19999999999999</v>
       </c>
       <c r="U16" s="31">
         <v>115.5</v>
       </c>
       <c r="V16" s="31">
         <v>108.3</v>
       </c>
       <c r="W16" s="16">
         <v>148.4</v>
       </c>
+      <c r="X16" s="17">
+        <v>81.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>52.1</v>
       </c>
       <c r="C17" s="4">
         <v>393.4</v>
       </c>
       <c r="D17" s="4">
         <v>115</v>
       </c>
       <c r="E17" s="4">
         <v>52.5</v>
       </c>
       <c r="F17" s="4">
         <v>197.6</v>
       </c>
       <c r="G17" s="4">
         <v>100.6</v>
       </c>
       <c r="H17" s="4">
         <v>99.6</v>
       </c>
       <c r="I17" s="10">
@@ -1829,52 +1867,55 @@
       </c>
       <c r="P17" s="16">
         <v>102.7</v>
       </c>
       <c r="Q17" s="16">
         <v>62.4</v>
       </c>
       <c r="R17" s="22">
         <v>104.9</v>
       </c>
       <c r="S17" s="22">
         <v>192.6</v>
       </c>
       <c r="T17" s="25">
         <v>113.9</v>
       </c>
       <c r="U17" s="31">
         <v>107.8</v>
       </c>
       <c r="V17" s="31">
         <v>118.1</v>
       </c>
       <c r="W17" s="16">
         <v>59.1</v>
       </c>
+      <c r="X17" s="17">
+        <v>144.69999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="4">
         <v>98.1</v>
       </c>
       <c r="C18" s="4">
         <v>93.9</v>
       </c>
       <c r="D18" s="4">
         <v>269</v>
       </c>
       <c r="E18" s="4">
         <v>75.2</v>
       </c>
       <c r="F18" s="4">
         <v>121.5</v>
       </c>
       <c r="G18" s="4">
         <v>113.3</v>
       </c>
       <c r="H18" s="4">
         <v>133.9</v>
       </c>
       <c r="I18" s="10">
@@ -1900,52 +1941,55 @@
       </c>
       <c r="P18" s="16">
         <v>107.2</v>
       </c>
       <c r="Q18" s="16">
         <v>109.2</v>
       </c>
       <c r="R18" s="22">
         <v>107.4</v>
       </c>
       <c r="S18" s="22">
         <v>143.4</v>
       </c>
       <c r="T18" s="25">
         <v>133.9</v>
       </c>
       <c r="U18" s="31">
         <v>87.4</v>
       </c>
       <c r="V18" s="31">
         <v>83.3</v>
       </c>
       <c r="W18" s="16">
         <v>176.1</v>
       </c>
+      <c r="X18" s="17">
+        <v>125.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4">
         <v>118.6</v>
       </c>
       <c r="C19" s="4">
         <v>151.4</v>
       </c>
       <c r="D19" s="4">
         <v>115.7</v>
       </c>
       <c r="E19" s="4">
         <v>114.8</v>
       </c>
       <c r="F19" s="4">
         <v>129.5</v>
       </c>
       <c r="G19" s="4">
         <v>212.1</v>
       </c>
       <c r="H19" s="4">
         <v>106.8</v>
       </c>
       <c r="I19" s="10">
@@ -1971,52 +2015,55 @@
       </c>
       <c r="P19" s="17">
         <v>125.9</v>
       </c>
       <c r="Q19" s="17">
         <v>130.80000000000001</v>
       </c>
       <c r="R19" s="22">
         <v>107.5</v>
       </c>
       <c r="S19" s="22">
         <v>170.8</v>
       </c>
       <c r="T19" s="25">
         <v>123.3</v>
       </c>
       <c r="U19" s="31">
         <v>142.5</v>
       </c>
       <c r="V19" s="31">
         <v>94.8</v>
       </c>
       <c r="W19" s="16">
         <v>108</v>
       </c>
+      <c r="X19" s="17">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="4">
         <v>52.8</v>
       </c>
       <c r="C20" s="4">
         <v>135</v>
       </c>
       <c r="D20" s="4">
         <v>349.6</v>
       </c>
       <c r="E20" s="4">
         <v>76.8</v>
       </c>
       <c r="F20" s="4">
         <v>44.6</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="4">
         <v>105.1</v>
       </c>
       <c r="I20" s="17">
@@ -2042,52 +2089,55 @@
       </c>
       <c r="P20" s="16">
         <v>101.4</v>
       </c>
       <c r="Q20" s="16">
         <v>110.4</v>
       </c>
       <c r="R20" s="22">
         <v>80.099999999999994</v>
       </c>
       <c r="S20" s="22" t="s">
         <v>26</v>
       </c>
       <c r="T20" s="22">
         <v>57.8</v>
       </c>
       <c r="U20" s="31">
         <v>130.9</v>
       </c>
       <c r="V20" s="31">
         <v>105.8</v>
       </c>
       <c r="W20" s="16">
         <v>99.4</v>
       </c>
+      <c r="X20" s="17">
+        <v>139.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="4">
         <v>40</v>
       </c>
       <c r="C21" s="4">
         <v>251.4</v>
       </c>
       <c r="D21" s="4">
         <v>273.8</v>
       </c>
       <c r="E21" s="4">
         <v>47.4</v>
       </c>
       <c r="F21" s="4">
         <v>133.69999999999999</v>
       </c>
       <c r="G21" s="4">
         <v>497.9</v>
       </c>
       <c r="H21" s="4">
         <v>117.4</v>
       </c>
       <c r="I21" s="17">
@@ -2113,52 +2163,55 @@
       </c>
       <c r="P21" s="17">
         <v>101.2</v>
       </c>
       <c r="Q21" s="17">
         <v>100</v>
       </c>
       <c r="R21" s="22">
         <v>94.2</v>
       </c>
       <c r="S21" s="22">
         <v>96.7</v>
       </c>
       <c r="T21" s="22">
         <v>85.7</v>
       </c>
       <c r="U21" s="31">
         <v>122.9</v>
       </c>
       <c r="V21" s="31">
         <v>103.4</v>
       </c>
       <c r="W21" s="16">
         <v>79.8</v>
       </c>
+      <c r="X21" s="17">
+        <v>111.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="4">
         <v>62.8</v>
       </c>
       <c r="C22" s="4">
         <v>201.4</v>
       </c>
       <c r="D22" s="28">
         <v>1486.1</v>
       </c>
       <c r="E22" s="4">
         <v>227.5</v>
       </c>
       <c r="F22" s="4">
         <v>179.7</v>
       </c>
       <c r="G22" s="4">
         <v>29.2</v>
       </c>
       <c r="H22" s="4">
         <v>82.1</v>
       </c>
       <c r="I22" s="17">
@@ -2184,52 +2237,55 @@
       </c>
       <c r="P22" s="17">
         <v>115.2</v>
       </c>
       <c r="Q22" s="17">
         <v>119.9</v>
       </c>
       <c r="R22" s="22">
         <v>119.8</v>
       </c>
       <c r="S22" s="22">
         <v>179.4</v>
       </c>
       <c r="T22" s="22">
         <v>146.5</v>
       </c>
       <c r="U22" s="31">
         <v>104.2</v>
       </c>
       <c r="V22" s="31">
         <v>78.5</v>
       </c>
       <c r="W22" s="16">
         <v>76.400000000000006</v>
       </c>
+      <c r="X22" s="17">
+        <v>83.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="16">
         <v>38</v>
       </c>
       <c r="C23" s="16">
         <v>155.69999999999999</v>
       </c>
       <c r="D23" s="16">
         <v>108.5</v>
       </c>
       <c r="E23" s="16">
         <v>130.69999999999999</v>
       </c>
       <c r="F23" s="16">
         <v>124.6</v>
       </c>
       <c r="G23" s="16">
         <v>271.7</v>
       </c>
       <c r="H23" s="16">
         <v>102.6</v>
       </c>
       <c r="I23" s="16">
@@ -2255,52 +2311,55 @@
       </c>
       <c r="P23" s="16">
         <v>99.4</v>
       </c>
       <c r="Q23" s="16">
         <v>108.3</v>
       </c>
       <c r="R23" s="16">
         <v>97.8</v>
       </c>
       <c r="S23" s="16">
         <v>110.6</v>
       </c>
       <c r="T23" s="16">
         <v>97.1</v>
       </c>
       <c r="U23" s="31">
         <v>124.7</v>
       </c>
       <c r="V23" s="31">
         <v>128</v>
       </c>
       <c r="W23" s="16">
         <v>73.8</v>
       </c>
+      <c r="X23" s="17">
+        <v>114.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>30.5</v>
       </c>
       <c r="C24" s="16">
         <v>413.2</v>
       </c>
       <c r="D24" s="16">
         <v>41.6</v>
       </c>
       <c r="E24" s="16">
         <v>136.9</v>
       </c>
       <c r="F24" s="16">
         <v>427.7</v>
       </c>
       <c r="G24" s="16">
         <v>137.5</v>
       </c>
       <c r="H24" s="16">
         <v>104.8</v>
       </c>
       <c r="I24" s="16">
@@ -2325,83 +2384,83 @@
         <v>86.6</v>
       </c>
       <c r="P24" s="16">
         <v>103.2</v>
       </c>
       <c r="Q24" s="16">
         <v>115.4</v>
       </c>
       <c r="R24" s="16">
         <v>99.1</v>
       </c>
       <c r="S24" s="16">
         <v>162.5</v>
       </c>
       <c r="T24" s="16">
         <v>86.2</v>
       </c>
       <c r="U24" s="31">
         <v>113.3</v>
       </c>
       <c r="V24" s="31">
         <v>80.8</v>
       </c>
       <c r="W24" s="16">
         <v>149.69999999999999</v>
+      </c>
+      <c r="X24" s="17">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2410,82 +2469,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38C31C9-C6B2-4DF1-9D5C-D30F66A144C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A891095-BA25-438C-8926-6BFC22CCA184}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D6EBF85-D934-4008-BEAC-37ED69DD1D2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A891095-BA25-438C-8926-6BFC22CCA184}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38C31C9-C6B2-4DF1-9D5C-D30F66A144C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>