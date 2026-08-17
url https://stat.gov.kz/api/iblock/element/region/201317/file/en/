--- v0 (2026-04-24)
+++ v1 (2026-08-17)
@@ -307,51 +307,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -396,55 +396,64 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -722,127 +731,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+      <selection activeCell="V29" sqref="V29:W29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="9" max="10" width="8.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...17 lines deleted...]
-      <c r="T1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="43"/>
-[...20 lines deleted...]
-      <c r="W2" s="43"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>2003</v>
       </c>
       <c r="C3" s="6">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="7">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="9">
         <v>2010</v>
       </c>
@@ -866,52 +876,55 @@
       </c>
       <c r="P3" s="11">
         <v>2017</v>
       </c>
       <c r="Q3" s="11">
         <v>2018</v>
       </c>
       <c r="R3" s="11">
         <v>2019</v>
       </c>
       <c r="S3" s="14">
         <v>2020</v>
       </c>
       <c r="T3" s="16">
         <v>2021</v>
       </c>
       <c r="U3" s="14">
         <v>2022</v>
       </c>
       <c r="V3" s="8">
         <v>2023</v>
       </c>
       <c r="W3" s="11">
         <v>2024</v>
       </c>
+      <c r="X3" s="43">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="22">
         <v>228.304</v>
       </c>
       <c r="C4" s="22">
         <v>1550.5809999999999</v>
       </c>
       <c r="D4" s="22">
         <v>3150.7060000000001</v>
       </c>
       <c r="E4" s="22">
         <v>5086.1620000000003</v>
       </c>
       <c r="F4" s="22">
         <v>9151.36</v>
       </c>
       <c r="G4" s="23">
         <v>11816.076999999999</v>
       </c>
       <c r="H4" s="23">
         <v>10364.718000000001</v>
       </c>
       <c r="I4" s="23">
@@ -931,58 +944,61 @@
       </c>
       <c r="N4" s="23">
         <v>18826.914000000001</v>
       </c>
       <c r="O4" s="25">
         <v>18133</v>
       </c>
       <c r="P4" s="25">
         <v>26115</v>
       </c>
       <c r="Q4" s="26">
         <v>32089</v>
       </c>
       <c r="R4" s="17">
         <v>30756</v>
       </c>
       <c r="S4" s="27">
         <v>37828</v>
       </c>
       <c r="T4" s="28">
         <v>57448.052000000003</v>
       </c>
       <c r="U4" s="37">
         <v>75377</v>
       </c>
-      <c r="V4" s="42">
+      <c r="V4" s="40">
         <v>79821</v>
       </c>
       <c r="W4" s="39">
         <v>83019</v>
       </c>
+      <c r="X4" s="42">
+        <v>84502</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="29">
         <v>99.451999999999998</v>
       </c>
       <c r="C5" s="29">
         <v>1000.931</v>
       </c>
       <c r="D5" s="29">
         <v>2104.1680000000001</v>
       </c>
       <c r="E5" s="29">
         <v>3203.5749999999998</v>
       </c>
       <c r="F5" s="29">
         <v>6631.01</v>
       </c>
       <c r="G5" s="30">
         <v>8342.6610000000001</v>
       </c>
       <c r="H5" s="30">
         <v>7424.2020000000002</v>
       </c>
       <c r="I5" s="30">
@@ -1008,52 +1024,55 @@
       </c>
       <c r="P5" s="12">
         <v>18323</v>
       </c>
       <c r="Q5" s="32">
         <v>25082</v>
       </c>
       <c r="R5" s="18">
         <v>22093</v>
       </c>
       <c r="S5" s="3">
         <v>28663</v>
       </c>
       <c r="T5" s="15">
         <v>45783.131000000001</v>
       </c>
       <c r="U5" s="35">
         <v>61777</v>
       </c>
       <c r="V5" s="4">
         <v>66090</v>
       </c>
       <c r="W5" s="38">
         <v>50585</v>
       </c>
+      <c r="X5" s="41">
+        <v>58947</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="29">
         <v>0</v>
       </c>
       <c r="C6" s="29">
         <v>81.942999999999998</v>
       </c>
       <c r="D6" s="29">
         <v>108.73099999999999</v>
       </c>
       <c r="E6" s="29">
         <v>6</v>
       </c>
       <c r="F6" s="29">
         <v>87.212999999999994</v>
       </c>
       <c r="G6" s="30">
         <v>155.89699999999999</v>
       </c>
       <c r="H6" s="30">
         <v>41.695</v>
       </c>
       <c r="I6" s="30">
@@ -1079,52 +1098,55 @@
       </c>
       <c r="P6" s="12">
         <v>313</v>
       </c>
       <c r="Q6" s="32">
         <v>86</v>
       </c>
       <c r="R6" s="18">
         <v>699</v>
       </c>
       <c r="S6" s="20">
         <v>66</v>
       </c>
       <c r="T6" s="15">
         <v>135.03800000000001</v>
       </c>
       <c r="U6" s="35">
         <v>173</v>
       </c>
       <c r="V6" s="4">
         <v>199</v>
       </c>
       <c r="W6" s="38">
         <v>3320</v>
       </c>
+      <c r="X6" s="41">
+        <v>1108</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="29">
         <v>8.4649999999999999</v>
       </c>
       <c r="C7" s="29">
         <v>78.313999999999993</v>
       </c>
       <c r="D7" s="29">
         <v>162.80500000000001</v>
       </c>
       <c r="E7" s="29">
         <v>405.82</v>
       </c>
       <c r="F7" s="29">
         <v>125.654</v>
       </c>
       <c r="G7" s="30">
         <v>410.75900000000001</v>
       </c>
       <c r="H7" s="30">
         <v>179.51</v>
       </c>
       <c r="I7" s="30">
@@ -1150,52 +1172,55 @@
       </c>
       <c r="P7" s="12">
         <v>281</v>
       </c>
       <c r="Q7" s="32">
         <v>366</v>
       </c>
       <c r="R7" s="18">
         <v>868</v>
       </c>
       <c r="S7" s="20">
         <v>506</v>
       </c>
       <c r="T7" s="15">
         <v>1413.4870000000001</v>
       </c>
       <c r="U7" s="35">
         <v>1758</v>
       </c>
       <c r="V7" s="4">
         <v>588</v>
       </c>
       <c r="W7" s="20">
         <v>975</v>
       </c>
+      <c r="X7" s="41">
+        <v>188</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="29">
         <v>54.067</v>
       </c>
       <c r="C8" s="29">
         <v>260.03699999999998</v>
       </c>
       <c r="D8" s="29">
         <v>392.601</v>
       </c>
       <c r="E8" s="29">
         <v>733.19600000000003</v>
       </c>
       <c r="F8" s="29">
         <v>1196.702</v>
       </c>
       <c r="G8" s="30">
         <v>1184.2470000000001</v>
       </c>
       <c r="H8" s="30">
         <v>1268.748</v>
       </c>
       <c r="I8" s="30">
@@ -1221,52 +1246,55 @@
       </c>
       <c r="P8" s="12">
         <v>3147</v>
       </c>
       <c r="Q8" s="32">
         <v>2270</v>
       </c>
       <c r="R8" s="18">
         <v>2243</v>
       </c>
       <c r="S8" s="3">
         <v>2804</v>
       </c>
       <c r="T8" s="15">
         <v>4438.5119999999997</v>
       </c>
       <c r="U8" s="35">
         <v>3696</v>
       </c>
       <c r="V8" s="4">
         <v>5218</v>
       </c>
       <c r="W8" s="38">
         <v>9492</v>
       </c>
+      <c r="X8" s="41">
+        <v>3321</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="29">
         <v>0</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="29">
         <v>13.9</v>
       </c>
       <c r="E9" s="29">
         <v>23.937999999999999</v>
       </c>
       <c r="F9" s="29">
         <v>16.992999999999999</v>
       </c>
       <c r="G9" s="30">
         <v>61.384</v>
       </c>
       <c r="H9" s="30">
         <v>74.540000000000006</v>
       </c>
       <c r="I9" s="30">
@@ -1292,52 +1320,55 @@
       </c>
       <c r="P9" s="12">
         <v>11</v>
       </c>
       <c r="Q9" s="32">
         <v>30</v>
       </c>
       <c r="R9" s="18">
         <v>37</v>
       </c>
       <c r="S9" s="20">
         <v>59</v>
       </c>
       <c r="T9" s="15">
         <v>79.438000000000002</v>
       </c>
       <c r="U9" s="35">
         <v>81</v>
       </c>
       <c r="V9" s="4">
         <v>105</v>
       </c>
       <c r="W9" s="20">
         <v>290</v>
       </c>
+      <c r="X9" s="41">
+        <v>522</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="29">
         <v>0</v>
       </c>
       <c r="C10" s="29">
         <v>2.8050000000000002</v>
       </c>
       <c r="D10" s="29">
         <v>7.4</v>
       </c>
       <c r="E10" s="29">
         <v>27</v>
       </c>
       <c r="F10" s="29">
         <v>9</v>
       </c>
       <c r="G10" s="30">
         <v>63.116999999999997</v>
       </c>
       <c r="H10" s="30">
         <v>68.018000000000001</v>
       </c>
       <c r="I10" s="30">
@@ -1363,52 +1394,55 @@
       </c>
       <c r="P10" s="12">
         <v>52</v>
       </c>
       <c r="Q10" s="32">
         <v>82</v>
       </c>
       <c r="R10" s="18">
         <v>54</v>
       </c>
       <c r="S10" s="20">
         <v>223</v>
       </c>
       <c r="T10" s="15">
         <v>103.85</v>
       </c>
       <c r="U10" s="35">
         <v>133</v>
       </c>
       <c r="V10" s="4">
         <v>64</v>
       </c>
       <c r="W10" s="20">
         <v>920</v>
       </c>
+      <c r="X10" s="41">
+        <v>579</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="29">
         <v>0</v>
       </c>
       <c r="C11" s="29">
         <v>7.1369999999999996</v>
       </c>
       <c r="D11" s="29">
         <v>27.811</v>
       </c>
       <c r="E11" s="29">
         <v>40.978000000000002</v>
       </c>
       <c r="F11" s="29">
         <v>18.393000000000001</v>
       </c>
       <c r="G11" s="30">
         <v>32.927999999999997</v>
       </c>
       <c r="H11" s="30">
         <v>43.753999999999998</v>
       </c>
       <c r="I11" s="30">
@@ -1434,52 +1468,55 @@
       </c>
       <c r="P11" s="12">
         <v>107</v>
       </c>
       <c r="Q11" s="32">
         <v>103</v>
       </c>
       <c r="R11" s="18">
         <v>240</v>
       </c>
       <c r="S11" s="20">
         <v>158</v>
       </c>
       <c r="T11" s="15">
         <v>236.006</v>
       </c>
       <c r="U11" s="35">
         <v>1896</v>
       </c>
       <c r="V11" s="4">
         <v>373</v>
       </c>
       <c r="W11" s="20">
         <v>410</v>
       </c>
+      <c r="X11" s="41">
+        <v>743</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="29">
         <v>0.71499999999999997</v>
       </c>
       <c r="C12" s="29">
         <v>1.63</v>
       </c>
       <c r="D12" s="29">
         <v>20.777999999999999</v>
       </c>
       <c r="E12" s="29">
         <v>22.495999999999999</v>
       </c>
       <c r="F12" s="29">
         <v>8.0980000000000008</v>
       </c>
       <c r="G12" s="30">
         <v>74.286000000000001</v>
       </c>
       <c r="H12" s="30">
         <v>38.090000000000003</v>
       </c>
       <c r="I12" s="30">
@@ -1505,52 +1542,55 @@
       </c>
       <c r="P12" s="12">
         <v>19</v>
       </c>
       <c r="Q12" s="32">
         <v>27</v>
       </c>
       <c r="R12" s="18">
         <v>11</v>
       </c>
       <c r="S12" s="20">
         <v>129</v>
       </c>
       <c r="T12" s="15">
         <v>23.780999999999999</v>
       </c>
       <c r="U12" s="35">
         <v>87</v>
       </c>
       <c r="V12" s="4">
         <v>102</v>
       </c>
       <c r="W12" s="20">
         <v>165</v>
       </c>
+      <c r="X12" s="41">
+        <v>538</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="29">
         <v>0</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="29">
         <v>4.742</v>
       </c>
       <c r="E13" s="29">
         <v>11.426</v>
       </c>
       <c r="F13" s="29">
         <v>12.36</v>
       </c>
       <c r="G13" s="30">
         <v>136.82400000000001</v>
       </c>
       <c r="H13" s="30">
         <v>41.408000000000001</v>
       </c>
       <c r="I13" s="30">
@@ -1576,52 +1616,55 @@
       </c>
       <c r="P13" s="12">
         <v>22</v>
       </c>
       <c r="Q13" s="32">
         <v>32</v>
       </c>
       <c r="R13" s="18">
         <v>29</v>
       </c>
       <c r="S13" s="20">
         <v>72</v>
       </c>
       <c r="T13" s="15">
         <v>85.051000000000002</v>
       </c>
       <c r="U13" s="35">
         <v>89</v>
       </c>
       <c r="V13" s="4">
         <v>384</v>
       </c>
       <c r="W13" s="38">
         <v>1242</v>
       </c>
+      <c r="X13" s="41">
+        <v>42</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="29">
         <v>17.713999999999999</v>
       </c>
       <c r="C14" s="29">
         <v>22.75</v>
       </c>
       <c r="D14" s="29">
         <v>6</v>
       </c>
       <c r="E14" s="29">
         <v>44.372</v>
       </c>
       <c r="F14" s="29">
         <v>46.12</v>
       </c>
       <c r="G14" s="30">
         <v>60.197000000000003</v>
       </c>
       <c r="H14" s="30">
         <v>59.344000000000001</v>
       </c>
       <c r="I14" s="30">
@@ -1647,52 +1690,55 @@
       </c>
       <c r="P14" s="12">
         <v>36</v>
       </c>
       <c r="Q14" s="32">
         <v>63</v>
       </c>
       <c r="R14" s="18">
         <v>68</v>
       </c>
       <c r="S14" s="20">
         <v>645</v>
       </c>
       <c r="T14" s="15">
         <v>230.69200000000001</v>
       </c>
       <c r="U14" s="35">
         <v>276</v>
       </c>
       <c r="V14" s="4">
         <v>297</v>
       </c>
       <c r="W14" s="20">
         <v>667</v>
       </c>
+      <c r="X14" s="41">
+        <v>351</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="29">
         <v>6.2690000000000001</v>
       </c>
       <c r="C15" s="29">
         <v>0.85</v>
       </c>
       <c r="D15" s="29">
         <v>36.83</v>
       </c>
       <c r="E15" s="29">
         <v>20.448</v>
       </c>
       <c r="F15" s="29">
         <v>37.003</v>
       </c>
       <c r="G15" s="30">
         <v>7.383</v>
       </c>
       <c r="H15" s="30">
         <v>51.468000000000004</v>
       </c>
       <c r="I15" s="30">
@@ -1718,52 +1764,55 @@
       </c>
       <c r="P15" s="12">
         <v>9</v>
       </c>
       <c r="Q15" s="32">
         <v>16</v>
       </c>
       <c r="R15" s="33">
         <v>85</v>
       </c>
       <c r="S15" s="20">
         <v>53</v>
       </c>
       <c r="T15" s="15">
         <v>34.79</v>
       </c>
       <c r="U15" s="35">
         <v>29</v>
       </c>
       <c r="V15" s="4">
         <v>79</v>
       </c>
       <c r="W15" s="20">
         <v>686</v>
       </c>
+      <c r="X15" s="41">
+        <v>1274</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="29">
         <v>5.6680000000000001</v>
       </c>
       <c r="C16" s="29">
         <v>6.1619999999999999</v>
       </c>
       <c r="D16" s="29">
         <v>17.53</v>
       </c>
       <c r="E16" s="29">
         <v>37.033999999999999</v>
       </c>
       <c r="F16" s="29">
         <v>47.045000000000002</v>
       </c>
       <c r="G16" s="30">
         <v>53.625</v>
       </c>
       <c r="H16" s="30">
         <v>57.435000000000002</v>
       </c>
       <c r="I16" s="30">
@@ -1789,52 +1838,55 @@
       </c>
       <c r="P16" s="12">
         <v>73</v>
       </c>
       <c r="Q16" s="4">
         <v>110</v>
       </c>
       <c r="R16" s="18">
         <v>92</v>
       </c>
       <c r="S16" s="20">
         <v>103</v>
       </c>
       <c r="T16" s="15">
         <v>162.4</v>
       </c>
       <c r="U16" s="35">
         <v>148</v>
       </c>
       <c r="V16" s="4">
         <v>160</v>
       </c>
       <c r="W16" s="20">
         <v>191</v>
       </c>
+      <c r="X16" s="41">
+        <v>1485</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="29">
         <v>0.42599999999999999</v>
       </c>
       <c r="C17" s="29">
         <v>13.898</v>
       </c>
       <c r="D17" s="29">
         <v>31.164999999999999</v>
       </c>
       <c r="E17" s="29">
         <v>48.36</v>
       </c>
       <c r="F17" s="29">
         <v>73.918999999999997</v>
       </c>
       <c r="G17" s="30">
         <v>93.828999999999994</v>
       </c>
       <c r="H17" s="30">
         <v>65.882000000000005</v>
       </c>
       <c r="I17" s="30">
@@ -1860,52 +1912,55 @@
       </c>
       <c r="P17" s="12">
         <v>5</v>
       </c>
       <c r="Q17" s="4">
         <v>136</v>
       </c>
       <c r="R17" s="18">
         <v>48</v>
       </c>
       <c r="S17" s="20">
         <v>144</v>
       </c>
       <c r="T17" s="15">
         <v>54.84</v>
       </c>
       <c r="U17" s="35">
         <v>374</v>
       </c>
       <c r="V17" s="4">
         <v>259</v>
       </c>
       <c r="W17" s="20">
         <v>517</v>
       </c>
+      <c r="X17" s="41">
+        <v>426</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="29">
         <v>28.413</v>
       </c>
       <c r="C18" s="29">
         <v>53.182000000000002</v>
       </c>
       <c r="D18" s="29">
         <v>129.61600000000001</v>
       </c>
       <c r="E18" s="29">
         <v>251.81200000000001</v>
       </c>
       <c r="F18" s="29">
         <v>411.75200000000001</v>
       </c>
       <c r="G18" s="30">
         <v>580.49199999999996</v>
       </c>
       <c r="H18" s="30">
         <v>641.98900000000003</v>
       </c>
       <c r="I18" s="30">
@@ -1931,52 +1986,55 @@
       </c>
       <c r="P18" s="12">
         <v>3426</v>
       </c>
       <c r="Q18" s="32">
         <v>3369</v>
       </c>
       <c r="R18" s="18">
         <v>3689</v>
       </c>
       <c r="S18" s="3">
         <v>3175</v>
       </c>
       <c r="T18" s="15">
         <v>3905.65</v>
       </c>
       <c r="U18" s="35">
         <v>3841</v>
       </c>
       <c r="V18" s="4">
         <v>3911</v>
       </c>
       <c r="W18" s="38">
         <v>12006</v>
       </c>
+      <c r="X18" s="41">
+        <v>11282</v>
+      </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>6.1</v>
       </c>
       <c r="C19" s="29">
         <v>4.55</v>
       </c>
       <c r="D19" s="29">
         <v>9.64</v>
       </c>
       <c r="E19" s="29">
         <v>30.007999999999999</v>
       </c>
       <c r="F19" s="29">
         <v>31.126999999999999</v>
       </c>
       <c r="G19" s="30">
         <v>61.5</v>
       </c>
       <c r="H19" s="30">
         <v>75.45</v>
       </c>
       <c r="I19" s="30">
@@ -2002,52 +2060,55 @@
       </c>
       <c r="P19" s="12">
         <v>40</v>
       </c>
       <c r="Q19" s="32">
         <v>71</v>
       </c>
       <c r="R19" s="19">
         <v>59</v>
       </c>
       <c r="S19" s="20">
         <v>212</v>
       </c>
       <c r="T19" s="15">
         <v>143.42400000000001</v>
       </c>
       <c r="U19" s="35">
         <v>137</v>
       </c>
       <c r="V19" s="4">
         <v>125</v>
       </c>
       <c r="W19" s="20">
         <v>832</v>
       </c>
+      <c r="X19" s="41">
+        <v>76</v>
+      </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="29">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>1.5</v>
       </c>
       <c r="D20" s="29">
         <v>3</v>
       </c>
       <c r="E20" s="29">
         <v>10.339</v>
       </c>
       <c r="F20" s="29">
         <v>19.2</v>
       </c>
       <c r="G20" s="30">
         <v>50.491</v>
       </c>
       <c r="H20" s="30">
         <v>55.591000000000001</v>
       </c>
       <c r="I20" s="30" t="s">
@@ -2073,52 +2134,55 @@
       </c>
       <c r="P20" s="12">
         <v>16</v>
       </c>
       <c r="Q20" s="32">
         <v>21</v>
       </c>
       <c r="R20" s="18">
         <v>31</v>
       </c>
       <c r="S20" s="20">
         <v>102</v>
       </c>
       <c r="T20" s="15">
         <v>154.69999999999999</v>
       </c>
       <c r="U20" s="35">
         <v>239</v>
       </c>
       <c r="V20" s="4">
         <v>182</v>
       </c>
       <c r="W20" s="20">
         <v>3</v>
       </c>
+      <c r="X20" s="41">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="29">
         <v>0.41499999999999998</v>
       </c>
       <c r="C21" s="29">
         <v>7.18</v>
       </c>
       <c r="D21" s="29">
         <v>19.71</v>
       </c>
       <c r="E21" s="29">
         <v>47.881</v>
       </c>
       <c r="F21" s="29">
         <v>26.846</v>
       </c>
       <c r="G21" s="30">
         <v>22.056999999999999</v>
       </c>
       <c r="H21" s="30">
         <v>31.312000000000001</v>
       </c>
       <c r="I21" s="30">
@@ -2144,52 +2208,55 @@
       </c>
       <c r="P21" s="12">
         <v>46</v>
       </c>
       <c r="Q21" s="32">
         <v>71</v>
       </c>
       <c r="R21" s="18">
         <v>53</v>
       </c>
       <c r="S21" s="20">
         <v>67</v>
       </c>
       <c r="T21" s="15">
         <v>86.488</v>
       </c>
       <c r="U21" s="35">
         <v>110</v>
       </c>
       <c r="V21" s="4">
         <v>173</v>
       </c>
       <c r="W21" s="20">
         <v>154</v>
       </c>
+      <c r="X21" s="41">
+        <v>275</v>
+      </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="29">
         <v>0</v>
       </c>
       <c r="C22" s="29">
         <v>2.742</v>
       </c>
       <c r="D22" s="29">
         <v>19.827000000000002</v>
       </c>
       <c r="E22" s="29">
         <v>69.531999999999996</v>
       </c>
       <c r="F22" s="29">
         <v>331.88499999999999</v>
       </c>
       <c r="G22" s="30">
         <v>342.50299999999999</v>
       </c>
       <c r="H22" s="30">
         <v>33.134999999999998</v>
       </c>
       <c r="I22" s="30">
@@ -2215,52 +2282,55 @@
       </c>
       <c r="P22" s="12">
         <v>24</v>
       </c>
       <c r="Q22" s="4">
         <v>30</v>
       </c>
       <c r="R22" s="18">
         <v>34</v>
       </c>
       <c r="S22" s="20">
         <v>65</v>
       </c>
       <c r="T22" s="15">
         <v>83.238</v>
       </c>
       <c r="U22" s="36">
         <v>68</v>
       </c>
       <c r="V22" s="4">
         <v>278</v>
       </c>
       <c r="W22" s="20">
         <v>231</v>
       </c>
+      <c r="X22" s="41">
+        <v>514</v>
+      </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="29">
         <v>0.6</v>
       </c>
       <c r="C23" s="29">
         <v>0.75</v>
       </c>
       <c r="D23" s="29">
         <v>8.5500000000000007</v>
       </c>
       <c r="E23" s="29">
         <v>28.85</v>
       </c>
       <c r="F23" s="29">
         <v>18.7</v>
       </c>
       <c r="G23" s="30">
         <v>26.85</v>
       </c>
       <c r="H23" s="30">
         <v>31</v>
       </c>
       <c r="I23" s="30">
@@ -2286,52 +2356,55 @@
       </c>
       <c r="P23" s="20">
         <v>13</v>
       </c>
       <c r="Q23" s="20">
         <v>10</v>
       </c>
       <c r="R23" s="34">
         <v>23</v>
       </c>
       <c r="S23" s="20">
         <v>74</v>
       </c>
       <c r="T23" s="15">
         <v>199.518</v>
       </c>
       <c r="U23" s="36">
         <v>213</v>
       </c>
       <c r="V23" s="4">
         <v>225</v>
       </c>
       <c r="W23" s="20">
         <v>125</v>
       </c>
+      <c r="X23" s="41">
+        <v>1578</v>
+      </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="29">
         <v>0</v>
       </c>
       <c r="C24" s="29">
         <v>4.22</v>
       </c>
       <c r="D24" s="29">
         <v>25.902000000000001</v>
       </c>
       <c r="E24" s="29">
         <v>23.097000000000001</v>
       </c>
       <c r="F24" s="29">
         <v>2.34</v>
       </c>
       <c r="G24" s="30">
         <v>55.046999999999997</v>
       </c>
       <c r="H24" s="30">
         <v>82.147000000000006</v>
       </c>
       <c r="I24" s="30">
@@ -2356,167 +2429,170 @@
         <v>39</v>
       </c>
       <c r="P24" s="20">
         <v>152</v>
       </c>
       <c r="Q24" s="20">
         <v>114</v>
       </c>
       <c r="R24" s="34">
         <v>300</v>
       </c>
       <c r="S24" s="20">
         <v>508</v>
       </c>
       <c r="T24" s="15">
         <v>94.018000000000001</v>
       </c>
       <c r="U24" s="36">
         <v>252</v>
       </c>
       <c r="V24" s="4">
         <v>1009</v>
       </c>
       <c r="W24" s="20">
         <v>208</v>
+      </c>
+      <c r="X24" s="41">
+        <v>1251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.62992125984251968" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FFB16D-F599-4915-ADB1-CC8161700BB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C29ACB-ED0B-4FFF-B302-898B390F0D1B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEDEB25D-975E-4E3C-9142-15C57C056026}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C29ACB-ED0B-4FFF-B302-898B390F0D1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FFB16D-F599-4915-ADB1-CC8161700BB4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>