--- v0 (2026-04-24)
+++ v1 (2026-08-17)
@@ -90,55 +90,63 @@
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -149,60 +157,85 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -246,153 +279,182 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="18">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="5"/>
+    <cellStyle name="Обычный 11 2" xfId="17"/>
+    <cellStyle name="Обычный 12" xfId="4"/>
+    <cellStyle name="Обычный 13" xfId="8"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 10" xfId="11"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="16"/>
+    <cellStyle name="Обычный 2 3" xfId="15"/>
+    <cellStyle name="Обычный 3" xfId="10"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="7"/>
+    <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -659,122 +721,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T26" sqref="T26"/>
+      <selection activeCell="X28" sqref="X28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" customWidth="1"/>
     <col min="12" max="13" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" customWidth="1"/>
+    <col min="24" max="24" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1">
+      <c r="A1" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="36"/>
-[...17 lines deleted...]
-      <c r="T1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
       <c r="O2" s="40"/>
       <c r="P2" s="40"/>
       <c r="Q2" s="40"/>
       <c r="R2" s="40"/>
       <c r="S2" s="40"/>
       <c r="T2" s="40"/>
       <c r="U2" s="40"/>
       <c r="V2" s="40"/>
       <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="8">
         <v>2003</v>
       </c>
       <c r="C3" s="8">
         <v>2004</v>
       </c>
       <c r="D3" s="8">
         <v>2005</v>
       </c>
       <c r="E3" s="8">
         <v>2006</v>
       </c>
       <c r="F3" s="8">
         <v>2007</v>
       </c>
       <c r="G3" s="9">
         <v>2008</v>
       </c>
       <c r="H3" s="10">
         <v>2009</v>
       </c>
       <c r="I3" s="6">
         <v>2010</v>
       </c>
@@ -792,58 +856,61 @@
       </c>
       <c r="N3" s="11">
         <v>2015</v>
       </c>
       <c r="O3" s="4">
         <v>2016</v>
       </c>
       <c r="P3" s="4">
         <v>2017</v>
       </c>
       <c r="Q3" s="4">
         <v>2018</v>
       </c>
       <c r="R3" s="4">
         <v>2019</v>
       </c>
       <c r="S3" s="4">
         <v>2020</v>
       </c>
       <c r="T3" s="6">
         <v>2021</v>
       </c>
       <c r="U3" s="6">
         <v>2022</v>
       </c>
-      <c r="V3" s="38">
+      <c r="V3" s="36">
         <v>2023</v>
       </c>
-      <c r="W3" s="11">
+      <c r="W3" s="41">
         <v>2024</v>
       </c>
+      <c r="X3" s="42">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="17">
         <v>29278.655999999999</v>
       </c>
       <c r="C4" s="18">
         <v>42581.637999999999</v>
       </c>
       <c r="D4" s="18">
         <v>56074.453000000001</v>
       </c>
       <c r="E4" s="18">
         <v>63831.285000000003</v>
       </c>
       <c r="F4" s="17">
         <v>96419.024999999994</v>
       </c>
       <c r="G4" s="18">
         <v>108693.788</v>
       </c>
       <c r="H4" s="18">
         <v>122203.586</v>
       </c>
       <c r="I4" s="18">
@@ -869,52 +936,55 @@
       </c>
       <c r="P4" s="5">
         <v>202289</v>
       </c>
       <c r="Q4" s="20">
         <v>249340</v>
       </c>
       <c r="R4" s="14">
         <v>288737</v>
       </c>
       <c r="S4" s="21">
         <v>336599</v>
       </c>
       <c r="T4" s="22">
         <v>431179</v>
       </c>
       <c r="U4" s="32">
         <v>492070</v>
       </c>
       <c r="V4" s="5">
         <v>561627</v>
       </c>
       <c r="W4" s="34">
         <v>640216</v>
       </c>
+      <c r="X4" s="34">
+        <v>802048</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="23">
         <v>13671.710999999999</v>
       </c>
       <c r="C5" s="24">
         <v>21309.600999999999</v>
       </c>
       <c r="D5" s="24">
         <v>23788.664000000001</v>
       </c>
       <c r="E5" s="24">
         <v>26478.210999999999</v>
       </c>
       <c r="F5" s="23">
         <v>32589.922999999999</v>
       </c>
       <c r="G5" s="24">
         <v>36694.017</v>
       </c>
       <c r="H5" s="24">
         <v>34803.853999999999</v>
       </c>
       <c r="I5" s="24">
@@ -934,58 +1004,61 @@
       </c>
       <c r="N5" s="25">
         <v>38028.182000000001</v>
       </c>
       <c r="O5" s="26">
         <v>39531</v>
       </c>
       <c r="P5" s="27">
         <v>59287</v>
       </c>
       <c r="Q5" s="26">
         <v>72040</v>
       </c>
       <c r="R5" s="28">
         <v>82259</v>
       </c>
       <c r="S5" s="26">
         <v>112004</v>
       </c>
       <c r="T5" s="29">
         <v>144041</v>
       </c>
       <c r="U5" s="33">
         <v>140767</v>
       </c>
-      <c r="V5" s="39">
+      <c r="V5" s="37">
         <v>184049</v>
       </c>
       <c r="W5" s="35">
         <v>262051</v>
       </c>
+      <c r="X5" s="35">
+        <v>365706</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="23">
         <v>1324.229</v>
       </c>
       <c r="C6" s="24">
         <v>822.95299999999997</v>
       </c>
       <c r="D6" s="24">
         <v>1470.7760000000001</v>
       </c>
       <c r="E6" s="24">
         <v>1263.42</v>
       </c>
       <c r="F6" s="23">
         <v>1704.28</v>
       </c>
       <c r="G6" s="24">
         <v>3090.9290000000001</v>
       </c>
       <c r="H6" s="24">
         <v>2621.123</v>
       </c>
       <c r="I6" s="24">
@@ -1005,58 +1078,61 @@
       </c>
       <c r="N6" s="25">
         <v>6329.6459999999997</v>
       </c>
       <c r="O6" s="26">
         <v>4431</v>
       </c>
       <c r="P6" s="27">
         <v>3326</v>
       </c>
       <c r="Q6" s="26">
         <v>4255</v>
       </c>
       <c r="R6" s="28">
         <v>5386</v>
       </c>
       <c r="S6" s="26">
         <v>10072</v>
       </c>
       <c r="T6" s="29">
         <v>19320</v>
       </c>
       <c r="U6" s="33">
         <v>4815</v>
       </c>
-      <c r="V6" s="39">
+      <c r="V6" s="37">
         <v>32385</v>
       </c>
       <c r="W6" s="35">
         <v>18215</v>
       </c>
+      <c r="X6" s="35">
+        <v>49183</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>1778.0909999999999</v>
       </c>
       <c r="C7" s="24">
         <v>1747.9639999999999</v>
       </c>
       <c r="D7" s="24">
         <v>3423.21</v>
       </c>
       <c r="E7" s="24">
         <v>6809.5619999999999</v>
       </c>
       <c r="F7" s="23">
         <v>7002.951</v>
       </c>
       <c r="G7" s="24">
         <v>10560.407999999999</v>
       </c>
       <c r="H7" s="24">
         <v>10252.021000000001</v>
       </c>
       <c r="I7" s="24">
@@ -1076,58 +1152,61 @@
       </c>
       <c r="N7" s="25">
         <v>4039.3690000000001</v>
       </c>
       <c r="O7" s="26">
         <v>10081</v>
       </c>
       <c r="P7" s="27">
         <v>12693</v>
       </c>
       <c r="Q7" s="26">
         <v>29482</v>
       </c>
       <c r="R7" s="28">
         <v>31321</v>
       </c>
       <c r="S7" s="26">
         <v>21494</v>
       </c>
       <c r="T7" s="29">
         <v>23184</v>
       </c>
       <c r="U7" s="33">
         <v>28228</v>
       </c>
-      <c r="V7" s="39">
+      <c r="V7" s="37">
         <v>29111</v>
       </c>
       <c r="W7" s="35">
         <v>19828</v>
       </c>
+      <c r="X7" s="35">
+        <v>30011</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="23">
         <v>8431.1830000000009</v>
       </c>
       <c r="C8" s="24">
         <v>11299.73</v>
       </c>
       <c r="D8" s="24">
         <v>12407.589</v>
       </c>
       <c r="E8" s="24">
         <v>12430.102000000001</v>
       </c>
       <c r="F8" s="23">
         <v>26251.758999999998</v>
       </c>
       <c r="G8" s="24">
         <v>23885.703000000001</v>
       </c>
       <c r="H8" s="24">
         <v>37920.438999999998</v>
       </c>
       <c r="I8" s="24">
@@ -1147,58 +1226,61 @@
       </c>
       <c r="N8" s="25">
         <v>58477.853000000003</v>
       </c>
       <c r="O8" s="26">
         <v>61919</v>
       </c>
       <c r="P8" s="27">
         <v>47400</v>
       </c>
       <c r="Q8" s="26">
         <v>54357</v>
       </c>
       <c r="R8" s="28">
         <v>59885</v>
       </c>
       <c r="S8" s="26">
         <v>44517</v>
       </c>
       <c r="T8" s="29">
         <v>66148</v>
       </c>
       <c r="U8" s="33">
         <v>117050</v>
       </c>
-      <c r="V8" s="39">
+      <c r="V8" s="37">
         <v>105572</v>
       </c>
       <c r="W8" s="35">
         <v>99295</v>
       </c>
+      <c r="X8" s="35">
+        <v>82215</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="23">
         <v>142.99199999999999</v>
       </c>
       <c r="C9" s="24">
         <v>680.43100000000004</v>
       </c>
       <c r="D9" s="24">
         <v>566.74800000000005</v>
       </c>
       <c r="E9" s="24">
         <v>241.26300000000001</v>
       </c>
       <c r="F9" s="23">
         <v>428.62900000000002</v>
       </c>
       <c r="G9" s="24">
         <v>1455.6659999999999</v>
       </c>
       <c r="H9" s="24">
         <v>1954.91</v>
       </c>
       <c r="I9" s="24">
@@ -1218,58 +1300,61 @@
       </c>
       <c r="N9" s="25">
         <v>2189.9639999999999</v>
       </c>
       <c r="O9" s="26">
         <v>1291</v>
       </c>
       <c r="P9" s="27">
         <v>1405</v>
       </c>
       <c r="Q9" s="26">
         <v>1814</v>
       </c>
       <c r="R9" s="28">
         <v>3277</v>
       </c>
       <c r="S9" s="26">
         <v>5139</v>
       </c>
       <c r="T9" s="29">
         <v>3748</v>
       </c>
       <c r="U9" s="33">
         <v>5835</v>
       </c>
-      <c r="V9" s="39">
+      <c r="V9" s="37">
         <v>7877</v>
       </c>
       <c r="W9" s="35">
         <v>9139</v>
       </c>
+      <c r="X9" s="35">
+        <v>19150</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="23">
         <v>25.297999999999998</v>
       </c>
       <c r="C10" s="24">
         <v>32.299999999999997</v>
       </c>
       <c r="D10" s="24">
         <v>244.352</v>
       </c>
       <c r="E10" s="24">
         <v>120.589</v>
       </c>
       <c r="F10" s="23">
         <v>442.41399999999999</v>
       </c>
       <c r="G10" s="24">
         <v>395.49700000000001</v>
       </c>
       <c r="H10" s="24">
         <v>338.41800000000001</v>
       </c>
       <c r="I10" s="24">
@@ -1289,58 +1374,61 @@
       </c>
       <c r="N10" s="25">
         <v>1047.905</v>
       </c>
       <c r="O10" s="26">
         <v>846</v>
       </c>
       <c r="P10" s="27">
         <v>2153</v>
       </c>
       <c r="Q10" s="26">
         <v>2612</v>
       </c>
       <c r="R10" s="28">
         <v>2384</v>
       </c>
       <c r="S10" s="26">
         <v>2330</v>
       </c>
       <c r="T10" s="29">
         <v>2780</v>
       </c>
       <c r="U10" s="33">
         <v>2696</v>
       </c>
-      <c r="V10" s="39">
+      <c r="V10" s="37">
         <v>3894</v>
       </c>
       <c r="W10" s="35">
         <v>5485</v>
       </c>
+      <c r="X10" s="35">
+        <v>2879</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="23">
         <v>156.89599999999999</v>
       </c>
       <c r="C11" s="24">
         <v>368.50900000000001</v>
       </c>
       <c r="D11" s="24">
         <v>571.55799999999999</v>
       </c>
       <c r="E11" s="24">
         <v>348.01499999999999</v>
       </c>
       <c r="F11" s="23">
         <v>832.85599999999999</v>
       </c>
       <c r="G11" s="24">
         <v>2904.2469999999998</v>
       </c>
       <c r="H11" s="24">
         <v>2964.6410000000001</v>
       </c>
       <c r="I11" s="24">
@@ -1360,58 +1448,61 @@
       </c>
       <c r="N11" s="25">
         <v>2727.152</v>
       </c>
       <c r="O11" s="26">
         <v>3107</v>
       </c>
       <c r="P11" s="27">
         <v>7188</v>
       </c>
       <c r="Q11" s="26">
         <v>7626</v>
       </c>
       <c r="R11" s="28">
         <v>8705</v>
       </c>
       <c r="S11" s="26">
         <v>7499</v>
       </c>
       <c r="T11" s="29">
         <v>13635</v>
       </c>
       <c r="U11" s="33">
         <v>15493</v>
       </c>
-      <c r="V11" s="39">
+      <c r="V11" s="37">
         <v>15223</v>
       </c>
       <c r="W11" s="35">
         <v>19455</v>
       </c>
+      <c r="X11" s="35">
+        <v>19366</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="23">
         <v>240.768</v>
       </c>
       <c r="C12" s="24">
         <v>250.01</v>
       </c>
       <c r="D12" s="24">
         <v>1158.0350000000001</v>
       </c>
       <c r="E12" s="24">
         <v>1026.893</v>
       </c>
       <c r="F12" s="23">
         <v>1098.9380000000001</v>
       </c>
       <c r="G12" s="24">
         <v>1495.598</v>
       </c>
       <c r="H12" s="24">
         <v>1629.8789999999999</v>
       </c>
       <c r="I12" s="24">
@@ -1431,58 +1522,61 @@
       </c>
       <c r="N12" s="25">
         <v>3863.6849999999999</v>
       </c>
       <c r="O12" s="26">
         <v>5046</v>
       </c>
       <c r="P12" s="27">
         <v>6871</v>
       </c>
       <c r="Q12" s="26">
         <v>6206</v>
       </c>
       <c r="R12" s="28">
         <v>6712</v>
       </c>
       <c r="S12" s="26">
         <v>7966</v>
       </c>
       <c r="T12" s="29">
         <v>5313</v>
       </c>
       <c r="U12" s="33">
         <v>8173</v>
       </c>
-      <c r="V12" s="39">
+      <c r="V12" s="37">
         <v>9311</v>
       </c>
       <c r="W12" s="35">
         <v>10235</v>
       </c>
+      <c r="X12" s="35">
+        <v>11879</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="23">
         <v>20.553999999999998</v>
       </c>
       <c r="C13" s="24">
         <v>26.341000000000001</v>
       </c>
       <c r="D13" s="24">
         <v>29.445</v>
       </c>
       <c r="E13" s="24">
         <v>192.74799999999999</v>
       </c>
       <c r="F13" s="23">
         <v>626.64800000000002</v>
       </c>
       <c r="G13" s="24">
         <v>551.17100000000005</v>
       </c>
       <c r="H13" s="24">
         <v>490.40899999999999</v>
       </c>
       <c r="I13" s="24">
@@ -1502,58 +1596,61 @@
       </c>
       <c r="N13" s="25">
         <v>639.86599999999999</v>
       </c>
       <c r="O13" s="26">
         <v>699</v>
       </c>
       <c r="P13" s="27">
         <v>819</v>
       </c>
       <c r="Q13" s="26">
         <v>1166</v>
       </c>
       <c r="R13" s="28">
         <v>1277</v>
       </c>
       <c r="S13" s="26">
         <v>2270</v>
       </c>
       <c r="T13" s="29">
         <v>2194</v>
       </c>
       <c r="U13" s="33">
         <v>2221</v>
       </c>
-      <c r="V13" s="39">
+      <c r="V13" s="37">
         <v>3028</v>
       </c>
       <c r="W13" s="35">
         <v>5023</v>
       </c>
+      <c r="X13" s="35">
+        <v>3878</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="23">
         <v>1088.4770000000001</v>
       </c>
       <c r="C14" s="24">
         <v>1276.2470000000001</v>
       </c>
       <c r="D14" s="24">
         <v>874.22199999999998</v>
       </c>
       <c r="E14" s="24">
         <v>1426.953</v>
       </c>
       <c r="F14" s="23">
         <v>1728.355</v>
       </c>
       <c r="G14" s="24">
         <v>4418.2730000000001</v>
       </c>
       <c r="H14" s="24">
         <v>2966.81</v>
       </c>
       <c r="I14" s="24">
@@ -1573,58 +1670,61 @@
       </c>
       <c r="N14" s="25">
         <v>2851.9340000000002</v>
       </c>
       <c r="O14" s="26">
         <v>5876</v>
       </c>
       <c r="P14" s="27">
         <v>8288</v>
       </c>
       <c r="Q14" s="26">
         <v>10541</v>
       </c>
       <c r="R14" s="28">
         <v>15070</v>
       </c>
       <c r="S14" s="26">
         <v>15979</v>
       </c>
       <c r="T14" s="29">
         <v>16890</v>
       </c>
       <c r="U14" s="33">
         <v>14685</v>
       </c>
-      <c r="V14" s="39">
+      <c r="V14" s="37">
         <v>22043</v>
       </c>
       <c r="W14" s="35">
         <v>23428</v>
       </c>
+      <c r="X14" s="35">
+        <v>31298</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="23">
         <v>266.03500000000003</v>
       </c>
       <c r="C15" s="24">
         <v>397.56400000000002</v>
       </c>
       <c r="D15" s="24">
         <v>1711.6769999999999</v>
       </c>
       <c r="E15" s="24">
         <v>629.55399999999997</v>
       </c>
       <c r="F15" s="23">
         <v>862.24599999999998</v>
       </c>
       <c r="G15" s="24">
         <v>3014.2849999999999</v>
       </c>
       <c r="H15" s="24">
         <v>3476.5909999999999</v>
       </c>
       <c r="I15" s="24">
@@ -1644,58 +1744,61 @@
       </c>
       <c r="N15" s="25">
         <v>2681.2930000000001</v>
       </c>
       <c r="O15" s="26">
         <v>3502</v>
       </c>
       <c r="P15" s="27">
         <v>4024</v>
       </c>
       <c r="Q15" s="26">
         <v>4565</v>
       </c>
       <c r="R15" s="30">
         <v>5802</v>
       </c>
       <c r="S15" s="26">
         <v>5421</v>
       </c>
       <c r="T15" s="31">
         <v>8268</v>
       </c>
       <c r="U15" s="33">
         <v>8501</v>
       </c>
-      <c r="V15" s="39">
+      <c r="V15" s="37">
         <v>9902</v>
       </c>
       <c r="W15" s="35">
         <v>15922</v>
       </c>
+      <c r="X15" s="35">
+        <v>15418</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="23">
         <v>134.26599999999999</v>
       </c>
       <c r="C16" s="24">
         <v>212.43600000000001</v>
       </c>
       <c r="D16" s="24">
         <v>398.17399999999998</v>
       </c>
       <c r="E16" s="24">
         <v>1035.124</v>
       </c>
       <c r="F16" s="23">
         <v>1113.873</v>
       </c>
       <c r="G16" s="24">
         <v>1653.7619999999999</v>
       </c>
       <c r="H16" s="24">
         <v>1840.768</v>
       </c>
       <c r="I16" s="24">
@@ -1715,58 +1818,61 @@
       </c>
       <c r="N16" s="25">
         <v>2360.8589999999999</v>
       </c>
       <c r="O16" s="26">
         <v>2712</v>
       </c>
       <c r="P16" s="27">
         <v>2784</v>
       </c>
       <c r="Q16" s="26">
         <v>3061</v>
       </c>
       <c r="R16" s="28">
         <v>5072</v>
       </c>
       <c r="S16" s="26">
         <v>6729</v>
       </c>
       <c r="T16" s="29">
         <v>9082</v>
       </c>
       <c r="U16" s="33">
         <v>11278</v>
       </c>
-      <c r="V16" s="39">
+      <c r="V16" s="37">
         <v>12629</v>
       </c>
       <c r="W16" s="35">
         <v>18850</v>
       </c>
+      <c r="X16" s="35">
+        <v>15869</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="23">
         <v>445.589</v>
       </c>
       <c r="C17" s="24">
         <v>1821.144</v>
       </c>
       <c r="D17" s="24">
         <v>2278.77</v>
       </c>
       <c r="E17" s="24">
         <v>1281.297</v>
       </c>
       <c r="F17" s="23">
         <v>2693.31</v>
       </c>
       <c r="G17" s="24">
         <v>2916.203</v>
       </c>
       <c r="H17" s="24">
         <v>3081.549</v>
       </c>
       <c r="I17" s="24">
@@ -1786,58 +1892,61 @@
       </c>
       <c r="N17" s="25">
         <v>4399.7160000000003</v>
       </c>
       <c r="O17" s="26">
         <v>5264</v>
       </c>
       <c r="P17" s="27">
         <v>6036</v>
       </c>
       <c r="Q17" s="26">
         <v>4047</v>
       </c>
       <c r="R17" s="28">
         <v>4904</v>
       </c>
       <c r="S17" s="26">
         <v>9750</v>
       </c>
       <c r="T17" s="29">
         <v>11754</v>
       </c>
       <c r="U17" s="33">
         <v>13800</v>
       </c>
-      <c r="V17" s="39">
+      <c r="V17" s="37">
         <v>16873</v>
       </c>
       <c r="W17" s="35">
         <v>9999</v>
       </c>
+      <c r="X17" s="35">
+        <v>15037</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="23">
         <v>977.75199999999995</v>
       </c>
       <c r="C18" s="24">
         <v>954.2</v>
       </c>
       <c r="D18" s="24">
         <v>2792.2330000000002</v>
       </c>
       <c r="E18" s="24">
         <v>2247.11</v>
       </c>
       <c r="F18" s="23">
         <v>2905.9229999999998</v>
       </c>
       <c r="G18" s="24">
         <v>3544.0250000000001</v>
       </c>
       <c r="H18" s="24">
         <v>5033.1450000000004</v>
       </c>
       <c r="I18" s="24">
@@ -1857,58 +1966,61 @@
       </c>
       <c r="N18" s="25">
         <v>9594.9279999999999</v>
       </c>
       <c r="O18" s="26">
         <v>9908</v>
       </c>
       <c r="P18" s="27">
         <v>11408</v>
       </c>
       <c r="Q18" s="26">
         <v>13268</v>
       </c>
       <c r="R18" s="28">
         <v>15870</v>
       </c>
       <c r="S18" s="26">
         <v>22980</v>
       </c>
       <c r="T18" s="29">
         <v>32020</v>
       </c>
       <c r="U18" s="33">
         <v>29368</v>
       </c>
-      <c r="V18" s="39">
+      <c r="V18" s="37">
         <v>25261</v>
       </c>
       <c r="W18" s="35">
         <v>45283</v>
       </c>
+      <c r="X18" s="35">
+        <v>59078</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="23">
         <v>119.776</v>
       </c>
       <c r="C19" s="24">
         <v>188.405</v>
       </c>
       <c r="D19" s="24">
         <v>237.20599999999999</v>
       </c>
       <c r="E19" s="24">
         <v>291.33800000000002</v>
       </c>
       <c r="F19" s="23">
         <v>401.43</v>
       </c>
       <c r="G19" s="24">
         <v>916.03099999999995</v>
       </c>
       <c r="H19" s="24">
         <v>1037.6469999999999</v>
       </c>
       <c r="I19" s="24">
@@ -1928,58 +2040,61 @@
       </c>
       <c r="N19" s="25">
         <v>1436.799</v>
       </c>
       <c r="O19" s="26">
         <v>1508</v>
       </c>
       <c r="P19" s="27">
         <v>2083</v>
       </c>
       <c r="Q19" s="26">
         <v>2916</v>
       </c>
       <c r="R19" s="28">
         <v>3689</v>
       </c>
       <c r="S19" s="26">
         <v>6571</v>
       </c>
       <c r="T19" s="29">
         <v>8573</v>
       </c>
       <c r="U19" s="33">
         <v>13241</v>
       </c>
-      <c r="V19" s="39">
+      <c r="V19" s="37">
         <v>12945</v>
       </c>
       <c r="W19" s="35">
         <v>14188</v>
       </c>
+      <c r="X19" s="35">
+        <v>15190</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="23">
         <v>18.965</v>
       </c>
       <c r="C20" s="24">
         <v>26.594999999999999</v>
       </c>
       <c r="D20" s="24">
         <v>101.14400000000001</v>
       </c>
       <c r="E20" s="24">
         <v>83.114999999999995</v>
       </c>
       <c r="F20" s="23">
         <v>39.427</v>
       </c>
       <c r="G20" s="24">
         <v>559.21</v>
       </c>
       <c r="H20" s="24">
         <v>623.702</v>
       </c>
       <c r="I20" s="24">
@@ -1999,58 +2114,61 @@
       </c>
       <c r="N20" s="25">
         <v>905.24199999999996</v>
       </c>
       <c r="O20" s="26">
         <v>960</v>
       </c>
       <c r="P20" s="27">
         <v>1100</v>
       </c>
       <c r="Q20" s="26">
         <v>1295</v>
       </c>
       <c r="R20" s="28">
         <v>1200</v>
       </c>
       <c r="S20" s="26">
         <v>4086</v>
       </c>
       <c r="T20" s="29">
         <v>2496</v>
       </c>
       <c r="U20" s="33">
         <v>3529</v>
       </c>
-      <c r="V20" s="39">
+      <c r="V20" s="37">
         <v>3865</v>
       </c>
       <c r="W20" s="35">
         <v>3901</v>
       </c>
+      <c r="X20" s="35">
+        <v>5683</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>90.313000000000002</v>
       </c>
       <c r="C21" s="24">
         <v>235.947</v>
       </c>
       <c r="D21" s="24">
         <v>702.87699999999995</v>
       </c>
       <c r="E21" s="24">
         <v>356.83</v>
       </c>
       <c r="F21" s="23">
         <v>507.57299999999998</v>
       </c>
       <c r="G21" s="24">
         <v>2719.4470000000001</v>
       </c>
       <c r="H21" s="24">
         <v>3386.1759999999999</v>
       </c>
       <c r="I21" s="24">
@@ -2070,58 +2188,61 @@
       </c>
       <c r="N21" s="25">
         <v>6410.424</v>
       </c>
       <c r="O21" s="26">
         <v>7306</v>
       </c>
       <c r="P21" s="27">
         <v>8360</v>
       </c>
       <c r="Q21" s="26">
         <v>9010</v>
       </c>
       <c r="R21" s="28">
         <v>10230</v>
       </c>
       <c r="S21" s="26">
         <v>10407</v>
       </c>
       <c r="T21" s="29">
         <v>9404</v>
       </c>
       <c r="U21" s="33">
         <v>12536</v>
       </c>
-      <c r="V21" s="39">
+      <c r="V21" s="37">
         <v>13407</v>
       </c>
       <c r="W21" s="35">
         <v>10865</v>
       </c>
+      <c r="X21" s="35">
+        <v>12531</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="23">
         <v>83.096000000000004</v>
       </c>
       <c r="C22" s="24">
         <v>173.91399999999999</v>
       </c>
       <c r="D22" s="24">
         <v>2812.06</v>
       </c>
       <c r="E22" s="24">
         <v>6845.9539999999997</v>
       </c>
       <c r="F22" s="23">
         <v>13092.958000000001</v>
       </c>
       <c r="G22" s="24">
         <v>4109.2049999999999</v>
       </c>
       <c r="H22" s="24">
         <v>3579.5839999999998</v>
       </c>
       <c r="I22" s="24">
@@ -2141,58 +2262,61 @@
       </c>
       <c r="N22" s="25">
         <v>5429.7939999999999</v>
       </c>
       <c r="O22" s="26">
         <v>5910</v>
       </c>
       <c r="P22" s="27">
         <v>7419</v>
       </c>
       <c r="Q22" s="26">
         <v>9530</v>
       </c>
       <c r="R22" s="28">
         <v>12392</v>
       </c>
       <c r="S22" s="26">
         <v>22495</v>
       </c>
       <c r="T22" s="29">
         <v>34283</v>
       </c>
       <c r="U22" s="33">
         <v>36948</v>
       </c>
-      <c r="V22" s="39">
+      <c r="V22" s="37">
         <v>29829</v>
       </c>
       <c r="W22" s="35">
         <v>23090</v>
       </c>
+      <c r="X22" s="35">
+        <v>19971</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="23">
         <v>138.83600000000001</v>
       </c>
       <c r="C23" s="24">
         <v>224.619</v>
       </c>
       <c r="D23" s="24">
         <v>265.12900000000002</v>
       </c>
       <c r="E23" s="24">
         <v>370.76799999999997</v>
       </c>
       <c r="F23" s="23">
         <v>491.55799999999999</v>
       </c>
       <c r="G23" s="24">
         <v>1437.0719999999999</v>
       </c>
       <c r="H23" s="24">
         <v>1563.962</v>
       </c>
       <c r="I23" s="24">
@@ -2212,58 +2336,61 @@
       </c>
       <c r="N23" s="25">
         <v>5263.5140000000001</v>
       </c>
       <c r="O23" s="26">
         <v>4465</v>
       </c>
       <c r="P23" s="26">
         <v>4998</v>
       </c>
       <c r="Q23" s="26">
         <v>5817</v>
       </c>
       <c r="R23" s="27">
         <v>6773</v>
       </c>
       <c r="S23" s="26">
         <v>7880</v>
       </c>
       <c r="T23" s="31">
         <v>8069</v>
       </c>
       <c r="U23" s="33">
         <v>10874</v>
       </c>
-      <c r="V23" s="39">
+      <c r="V23" s="37">
         <v>14405</v>
       </c>
       <c r="W23" s="35">
         <v>10801</v>
       </c>
+      <c r="X23" s="35">
+        <v>12909</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="23">
         <v>123.869</v>
       </c>
       <c r="C24" s="24">
         <v>531.72799999999995</v>
       </c>
       <c r="D24" s="24">
         <v>240.584</v>
       </c>
       <c r="E24" s="24">
         <v>352.43900000000002</v>
       </c>
       <c r="F24" s="23">
         <v>1603.9739999999999</v>
       </c>
       <c r="G24" s="24">
         <v>2373.0390000000002</v>
       </c>
       <c r="H24" s="24">
         <v>2637.9580000000001</v>
       </c>
       <c r="I24" s="24">
@@ -2283,85 +2410,91 @@
       </c>
       <c r="N24" s="25">
         <v>4297.9049999999997</v>
       </c>
       <c r="O24" s="7">
         <v>4090</v>
       </c>
       <c r="P24" s="7">
         <v>4647</v>
       </c>
       <c r="Q24" s="26">
         <v>5733</v>
       </c>
       <c r="R24" s="27">
         <v>6529</v>
       </c>
       <c r="S24" s="26">
         <v>11010</v>
       </c>
       <c r="T24" s="31">
         <v>9977</v>
       </c>
       <c r="U24" s="33">
         <v>12032</v>
       </c>
-      <c r="V24" s="39">
+      <c r="V24" s="37">
         <v>10018</v>
       </c>
       <c r="W24" s="35">
         <v>15163</v>
+      </c>
+      <c r="X24" s="35">
+        <v>14797</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2370,85 +2503,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA35B312-22A0-45B1-B022-C78667EE5647}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD991CFD-7FD7-431A-9005-176BCE2793F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02751F50-25E7-4FF3-A6BD-372FCBDB3B11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD991CFD-7FD7-431A-9005-176BCE2793F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA35B312-22A0-45B1-B022-C78667EE5647}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>