--- v0 (2026-04-24)
+++ v1 (2026-08-17)
@@ -229,72 +229,80 @@
   <si>
     <t xml:space="preserve"> 3,9 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 6,9 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 10,9 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,8 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 5,9 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 21,8 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 7,7 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 6,3 times</t>
   </si>
   <si>
-    <t>16,3 times</t>
-[...2 lines deleted...]
-    <t>14,2 times</t>
+    <t>в 16,3 раза</t>
+  </si>
+  <si>
+    <t>в 14,2 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -336,60 +344,82 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -457,185 +487,223 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="8" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="23">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="13"/>
+    <cellStyle name="Обычный 11 2" xfId="22"/>
+    <cellStyle name="Обычный 12" xfId="12"/>
+    <cellStyle name="Обычный 13" xfId="16"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 3" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 4 2" xfId="18"/>
+    <cellStyle name="Обычный 4 3" xfId="14"/>
+    <cellStyle name="Обычный 5" xfId="19"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="17"/>
+    <cellStyle name="Обычный 8" xfId="10"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -903,130 +971,131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V35" sqref="V35"/>
+      <selection activeCell="U35" sqref="U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" customWidth="1"/>
-    <col min="23" max="23" width="9.85546875" customWidth="1"/>
+    <col min="23" max="23" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="24" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:24" ht="24" customHeight="1">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...17 lines deleted...]
-      <c r="T1" s="41"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="39"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="42"/>
-[...20 lines deleted...]
-      <c r="W2" s="42"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>2003</v>
       </c>
       <c r="C3" s="9">
         <v>2004</v>
       </c>
       <c r="D3" s="9">
         <v>2005</v>
       </c>
       <c r="E3" s="9">
         <v>2006</v>
       </c>
       <c r="F3" s="10">
         <v>2007</v>
       </c>
       <c r="G3" s="11">
         <v>2008</v>
       </c>
       <c r="H3" s="12">
         <v>2009</v>
       </c>
       <c r="I3" s="13">
         <v>2010</v>
       </c>
@@ -1050,52 +1119,55 @@
       </c>
       <c r="P3" s="15">
         <v>2017</v>
       </c>
       <c r="Q3" s="15">
         <v>2018</v>
       </c>
       <c r="R3" s="16">
         <v>2019</v>
       </c>
       <c r="S3" s="16">
         <v>2020</v>
       </c>
       <c r="T3" s="17">
         <v>2021</v>
       </c>
       <c r="U3" s="30">
         <v>2022</v>
       </c>
       <c r="V3" s="34">
         <v>2023</v>
       </c>
       <c r="W3" s="37">
         <v>2024</v>
       </c>
+      <c r="X3" s="37">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="19">
         <v>108.9</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="19">
         <v>193.9</v>
       </c>
       <c r="E4" s="19">
         <v>154</v>
       </c>
       <c r="F4" s="19">
         <v>170.5</v>
       </c>
       <c r="G4" s="24">
         <v>119.7</v>
       </c>
       <c r="H4" s="25">
         <v>82.7</v>
       </c>
       <c r="I4" s="25">
@@ -1118,55 +1190,58 @@
       </c>
       <c r="O4" s="26">
         <v>92.9</v>
       </c>
       <c r="P4" s="26">
         <v>132.5</v>
       </c>
       <c r="Q4" s="26">
         <v>114.8</v>
       </c>
       <c r="R4" s="21">
         <v>86.1</v>
       </c>
       <c r="S4" s="21">
         <v>119.9</v>
       </c>
       <c r="T4" s="21">
         <v>145.19999999999999</v>
       </c>
       <c r="U4" s="31">
         <v>123.8</v>
       </c>
       <c r="V4" s="35">
         <v>102.5</v>
       </c>
-      <c r="W4" s="38">
+      <c r="W4" s="40">
         <v>102.6</v>
       </c>
+      <c r="X4" s="43">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>80.2</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="3">
         <v>145.27577522544783</v>
       </c>
       <c r="F5" s="3">
         <v>196.19698416753235</v>
       </c>
       <c r="G5" s="27">
         <v>116.60132056899471</v>
       </c>
       <c r="H5" s="28">
         <v>83.87447200864915</v>
       </c>
       <c r="I5" s="28">
@@ -1189,55 +1264,58 @@
       </c>
       <c r="O5" s="28">
         <v>50</v>
       </c>
       <c r="P5" s="28">
         <v>126.1</v>
       </c>
       <c r="Q5" s="6">
         <v>128.69999999999999</v>
       </c>
       <c r="R5" s="5">
         <v>82.6</v>
       </c>
       <c r="S5" s="5">
         <v>127.8</v>
       </c>
       <c r="T5" s="5">
         <v>153.4</v>
       </c>
       <c r="U5" s="32">
         <v>130.1</v>
       </c>
       <c r="V5" s="36">
         <v>103.7</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="33">
         <v>75.3</v>
       </c>
+      <c r="X5" s="42">
+        <v>111.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
         <v>126.61356576946569</v>
       </c>
       <c r="E6" s="3">
         <v>5.2654632438721771</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="27">
         <v>165.66664888824224</v>
       </c>
       <c r="H6" s="28">
         <v>25.207561552654482</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>29</v>
       </c>
@@ -1258,55 +1336,58 @@
       </c>
       <c r="O6" s="28">
         <v>25</v>
       </c>
       <c r="P6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="Q6" s="6">
         <v>25.7</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="S6" s="5">
         <v>9.1999999999999993</v>
       </c>
       <c r="T6" s="5">
         <v>197.7</v>
       </c>
       <c r="U6" s="32">
         <v>120.4</v>
       </c>
       <c r="V6" s="36">
         <v>111.5</v>
       </c>
-      <c r="W6" s="39" t="s">
+      <c r="W6" s="33" t="s">
         <v>71</v>
       </c>
+      <c r="X6" s="42">
+        <v>32.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="3">
         <v>70.3</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3">
         <v>198.36591470586114</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="3">
         <v>29.348804281589135</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="28">
         <v>41.189467283937645</v>
       </c>
       <c r="I7" s="28">
@@ -1329,55 +1410,58 @@
       </c>
       <c r="O7" s="28">
         <v>104.4</v>
       </c>
       <c r="P7" s="28" t="s">
         <v>37</v>
       </c>
       <c r="Q7" s="6">
         <v>121.5</v>
       </c>
       <c r="R7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="5">
         <v>57.2</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="U7" s="32">
         <v>117.6</v>
       </c>
       <c r="V7" s="36">
         <v>32.4</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="33">
         <v>164.3</v>
       </c>
+      <c r="X7" s="42">
+        <v>18.399999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="3">
         <v>144.0638350731474</v>
       </c>
       <c r="E8" s="3">
         <v>178.19987820122566</v>
       </c>
       <c r="F8" s="3">
         <v>154.70824880974908</v>
       </c>
       <c r="G8" s="27">
         <v>91.713830334589531</v>
       </c>
       <c r="H8" s="28">
         <v>100.97589088506783</v>
       </c>
       <c r="I8" s="28">
@@ -1400,55 +1484,58 @@
       </c>
       <c r="O8" s="6">
         <v>76.2</v>
       </c>
       <c r="P8" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="Q8" s="6">
         <v>67</v>
       </c>
       <c r="R8" s="5">
         <v>84.1</v>
       </c>
       <c r="S8" s="5">
         <v>119.6</v>
       </c>
       <c r="T8" s="5">
         <v>150.5</v>
       </c>
       <c r="U8" s="32">
         <v>76.5</v>
       </c>
       <c r="V8" s="36">
         <v>136.5</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="33">
         <v>179.7</v>
       </c>
+      <c r="X8" s="42">
+        <v>33.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="3">
         <v>164.32807952111591</v>
       </c>
       <c r="F9" s="3">
         <v>67.286778363853855</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="28">
         <v>114.45079647559106</v>
       </c>
       <c r="I9" s="28">
         <v>60.3</v>
       </c>
@@ -1469,55 +1556,58 @@
       </c>
       <c r="O9" s="28">
         <v>24.6</v>
       </c>
       <c r="P9" s="28">
         <v>61.1</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="R9" s="5">
         <v>114.5</v>
       </c>
       <c r="S9" s="5">
         <v>155.69999999999999</v>
       </c>
       <c r="T9" s="5">
         <v>126.5</v>
       </c>
       <c r="U9" s="32">
         <v>94.4</v>
       </c>
       <c r="V9" s="36">
         <v>126</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="33">
         <v>271.7</v>
       </c>
+      <c r="X9" s="42">
+        <v>175.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="3">
         <v>31.595576619273302</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>44</v>
       </c>
       <c r="H10" s="28">
         <v>101.56922193045226</v>
       </c>
       <c r="I10" s="28">
         <v>42.9</v>
       </c>
@@ -1538,55 +1628,58 @@
       </c>
       <c r="O10" s="6">
         <v>33.799999999999997</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q10" s="6">
         <v>148.6</v>
       </c>
       <c r="R10" s="5">
         <v>55.2</v>
       </c>
       <c r="S10" s="5" t="s">
         <v>45</v>
       </c>
       <c r="T10" s="5">
         <v>44.4</v>
       </c>
       <c r="U10" s="32">
         <v>121.2</v>
       </c>
       <c r="V10" s="36">
         <v>46.4</v>
       </c>
-      <c r="W10" s="39" t="s">
+      <c r="W10" s="33" t="s">
         <v>72</v>
       </c>
+      <c r="X10" s="42">
+        <v>60.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="3">
         <v>140.59596935805234</v>
       </c>
       <c r="F11" s="3">
         <v>42.545080830564736</v>
       </c>
       <c r="G11" s="27">
         <v>165.91717232152078</v>
       </c>
       <c r="H11" s="28">
         <v>125.23826010813643</v>
       </c>
       <c r="I11" s="28">
         <v>130.30000000000001</v>
       </c>
@@ -1607,55 +1700,58 @@
       </c>
       <c r="O11" s="28">
         <v>113.4</v>
       </c>
       <c r="P11" s="28">
         <v>112.3</v>
       </c>
       <c r="Q11" s="6">
         <v>90.7</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="5">
         <v>63.4</v>
       </c>
       <c r="T11" s="5">
         <v>143.69999999999999</v>
       </c>
       <c r="U11" s="33" t="s">
         <v>69</v>
       </c>
       <c r="V11" s="36">
         <v>19</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="33">
         <v>108</v>
       </c>
+      <c r="X11" s="42">
+        <v>175.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="3">
         <v>103.309504547896</v>
       </c>
       <c r="F12" s="3">
         <v>34.120863192950992</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="28">
         <v>48.32686408032049</v>
       </c>
       <c r="I12" s="28">
         <v>54.8</v>
       </c>
@@ -1676,55 +1772,58 @@
       </c>
       <c r="O12" s="28">
         <v>54.4</v>
       </c>
       <c r="P12" s="28">
         <v>80.900000000000006</v>
       </c>
       <c r="Q12" s="6">
         <v>133</v>
       </c>
       <c r="R12" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="T12" s="5">
         <v>17.5</v>
       </c>
       <c r="U12" s="33" t="s">
         <v>43</v>
       </c>
       <c r="V12" s="36">
         <v>113.6</v>
       </c>
-      <c r="W12" s="39">
+      <c r="W12" s="33">
         <v>160.9</v>
       </c>
+      <c r="X12" s="42">
+        <v>314.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="3">
         <v>102.53491869793928</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="28">
         <v>28.523747811053102</v>
       </c>
       <c r="I13" s="28">
         <v>160.30000000000001</v>
       </c>
@@ -1745,55 +1844,58 @@
       </c>
       <c r="O13" s="28">
         <v>24.2</v>
       </c>
       <c r="P13" s="28">
         <v>118.7</v>
       </c>
       <c r="Q13" s="6">
         <v>136.6</v>
       </c>
       <c r="R13" s="5">
         <v>82</v>
       </c>
       <c r="S13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="T13" s="5">
         <v>113.1</v>
       </c>
       <c r="U13" s="32">
         <v>100</v>
       </c>
       <c r="V13" s="36">
         <v>419.7</v>
       </c>
-      <c r="W13" s="39">
+      <c r="W13" s="33">
         <v>316.60000000000002</v>
       </c>
+      <c r="X13" s="42">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="3">
         <v>122.89903425668776</v>
       </c>
       <c r="D14" s="3">
         <v>25.165674020635855</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="3">
         <v>98.520778442320704</v>
       </c>
       <c r="G14" s="3">
         <v>120.96621860046766</v>
       </c>
       <c r="H14" s="28">
         <v>92.915161039663403</v>
       </c>
       <c r="I14" s="28" t="s">
@@ -1816,55 +1918,58 @@
       </c>
       <c r="O14" s="6">
         <v>118.4</v>
       </c>
       <c r="P14" s="6">
         <v>116.2</v>
       </c>
       <c r="Q14" s="6">
         <v>161.1</v>
       </c>
       <c r="R14" s="5">
         <v>93.4</v>
       </c>
       <c r="S14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="T14" s="5">
         <v>34</v>
       </c>
       <c r="U14" s="32">
         <v>112</v>
       </c>
       <c r="V14" s="36">
         <v>104</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="33">
         <v>224.1</v>
       </c>
+      <c r="X14" s="42">
+        <v>50.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="3">
         <v>63</v>
       </c>
       <c r="C15" s="3">
         <v>12.974910339553404</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="3">
         <v>52.977057783544353</v>
       </c>
       <c r="F15" s="3">
         <v>171.52745329268924</v>
       </c>
       <c r="G15" s="3">
         <v>18.49159989708021</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="I15" s="6">
@@ -1887,55 +1992,58 @@
       </c>
       <c r="O15" s="6">
         <v>23.3</v>
       </c>
       <c r="P15" s="6">
         <v>44.5</v>
       </c>
       <c r="Q15" s="6">
         <v>168.3</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S15" s="6">
         <v>60.4</v>
       </c>
       <c r="T15" s="6">
         <v>62.7</v>
       </c>
       <c r="U15" s="32">
         <v>76.5</v>
       </c>
       <c r="V15" s="36">
         <v>268.3</v>
       </c>
-      <c r="W15" s="39">
+      <c r="W15" s="33">
         <v>860.5</v>
       </c>
+      <c r="X15" s="42">
+        <v>178.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="3">
         <v>134.9</v>
       </c>
       <c r="C16" s="3">
         <v>104.0340634739476</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="3">
         <v>120.40939963712096</v>
       </c>
       <c r="G16" s="27">
         <v>105.64097179450079</v>
       </c>
       <c r="H16" s="28">
         <v>100.94712073976919</v>
       </c>
       <c r="I16" s="28" t="s">
@@ -1958,55 +2066,58 @@
       </c>
       <c r="O16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="P16" s="6">
         <v>86</v>
       </c>
       <c r="Q16" s="6">
         <v>142.5</v>
       </c>
       <c r="R16" s="5">
         <v>76.3</v>
       </c>
       <c r="S16" s="5">
         <v>107</v>
       </c>
       <c r="T16" s="5">
         <v>149.6</v>
       </c>
       <c r="U16" s="32">
         <v>84.8</v>
       </c>
       <c r="V16" s="36">
         <v>104.6</v>
       </c>
-      <c r="W16" s="39">
+      <c r="W16" s="33">
         <v>118.5</v>
       </c>
+      <c r="X16" s="42">
+        <v>751.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="3">
         <v>2.6</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="3">
         <v>148.06686400750496</v>
       </c>
       <c r="F17" s="3">
         <v>144.8829670049667</v>
       </c>
       <c r="G17" s="27">
         <v>117.64123094385772</v>
       </c>
       <c r="H17" s="28">
         <v>66.178101340609302</v>
       </c>
       <c r="I17" s="28">
@@ -2029,55 +2140,58 @@
       </c>
       <c r="O17" s="6">
         <v>106.3</v>
       </c>
       <c r="P17" s="6">
         <v>12.2</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="R17" s="5">
         <v>30.2</v>
       </c>
       <c r="S17" s="5" t="s">
         <v>52</v>
       </c>
       <c r="T17" s="5">
         <v>35.9</v>
       </c>
       <c r="U17" s="33" t="s">
         <v>70</v>
       </c>
       <c r="V17" s="36">
         <v>66.8</v>
       </c>
-      <c r="W17" s="39">
+      <c r="W17" s="33">
         <v>199.4</v>
       </c>
+      <c r="X17" s="42">
+        <v>79.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="3">
         <v>179.11472223527306</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="3">
         <v>185.3772882624047</v>
       </c>
       <c r="F18" s="3">
         <v>154.99112668346649</v>
       </c>
       <c r="G18" s="27">
         <v>130.65892385693499</v>
       </c>
       <c r="H18" s="28">
         <v>104.2355744082226</v>
       </c>
       <c r="I18" s="28">
@@ -2100,55 +2214,58 @@
       </c>
       <c r="O18" s="6">
         <v>42.7</v>
       </c>
       <c r="P18" s="6">
         <v>168.3</v>
       </c>
       <c r="Q18" s="6">
         <v>92.4</v>
       </c>
       <c r="R18" s="5">
         <v>98.3</v>
       </c>
       <c r="S18" s="5">
         <v>85.2</v>
       </c>
       <c r="T18" s="5">
         <v>118.2</v>
       </c>
       <c r="U18" s="32">
         <v>93.7</v>
       </c>
       <c r="V18" s="36">
         <v>98.7</v>
       </c>
-      <c r="W18" s="39">
+      <c r="W18" s="33">
         <v>301.60000000000002</v>
       </c>
+      <c r="X18" s="42">
+        <v>90.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="3">
         <v>71.37814730567105</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="3">
         <v>98.321332320859781</v>
       </c>
       <c r="G19" s="27">
         <v>183.11183104000403</v>
       </c>
       <c r="H19" s="28">
         <v>115.62952575802856</v>
       </c>
       <c r="I19" s="28">
@@ -2171,55 +2288,58 @@
       </c>
       <c r="O19" s="6">
         <v>119.5</v>
       </c>
       <c r="P19" s="6">
         <v>175.4</v>
       </c>
       <c r="Q19" s="6">
         <v>166.7</v>
       </c>
       <c r="R19" s="5">
         <v>69.8</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="T19" s="5">
         <v>64.099999999999994</v>
       </c>
       <c r="U19" s="32">
         <v>87.9</v>
       </c>
       <c r="V19" s="36">
         <v>88.7</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="33">
         <v>655.9</v>
       </c>
+      <c r="X19" s="42">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="3">
         <v>190.83969465648855</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="3">
         <v>176.02333042558683</v>
       </c>
       <c r="G20" s="27" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="28">
         <v>103.77079174868484</v>
       </c>
       <c r="I20" s="28" t="s">
         <v>22</v>
       </c>
@@ -2240,55 +2360,58 @@
       </c>
       <c r="O20" s="6">
         <v>36.799999999999997</v>
       </c>
       <c r="P20" s="6">
         <v>105.1</v>
       </c>
       <c r="Q20" s="6">
         <v>121.6</v>
       </c>
       <c r="R20" s="5">
         <v>129.1</v>
       </c>
       <c r="S20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="T20" s="5">
         <v>143.6</v>
       </c>
       <c r="U20" s="32">
         <v>143.19999999999999</v>
       </c>
       <c r="V20" s="36">
         <v>73.7</v>
       </c>
-      <c r="W20" s="39">
+      <c r="W20" s="33">
         <v>1.7</v>
       </c>
+      <c r="X20" s="42">
+        <v>73.900000000000006</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="3">
         <v>53.145183888453317</v>
       </c>
       <c r="G21" s="27">
         <v>76.145705119171808</v>
       </c>
       <c r="H21" s="28">
         <v>133.79780268558753</v>
       </c>
       <c r="I21" s="28">
         <v>110.8</v>
       </c>
@@ -2309,55 +2432,58 @@
       </c>
       <c r="O21" s="6">
         <v>97.3</v>
       </c>
       <c r="P21" s="6">
         <v>176.1</v>
       </c>
       <c r="Q21" s="6">
         <v>141.9</v>
       </c>
       <c r="R21" s="5">
         <v>62.1</v>
       </c>
       <c r="S21" s="5">
         <v>119.7</v>
       </c>
       <c r="T21" s="5">
         <v>123.2</v>
       </c>
       <c r="U21" s="32">
         <v>117</v>
       </c>
       <c r="V21" s="36">
         <v>152.69999999999999</v>
       </c>
-      <c r="W21" s="39">
+      <c r="W21" s="33">
         <v>87.2</v>
       </c>
+      <c r="X21" s="42">
+        <v>173.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G22" s="27">
         <v>95.64346706458096</v>
       </c>
       <c r="H22" s="28">
         <v>9.1181600525507633</v>
       </c>
       <c r="I22" s="28">
         <v>90.3</v>
       </c>
@@ -2378,55 +2504,58 @@
       </c>
       <c r="O22" s="6">
         <v>106</v>
       </c>
       <c r="P22" s="6">
         <v>143</v>
       </c>
       <c r="Q22" s="6">
         <v>113.6</v>
       </c>
       <c r="R22" s="5">
         <v>106.9</v>
       </c>
       <c r="S22" s="5">
         <v>186.6</v>
       </c>
       <c r="T22" s="5">
         <v>122.6</v>
       </c>
       <c r="U22" s="32">
         <v>78.5</v>
       </c>
       <c r="V22" s="36">
         <v>400.2</v>
       </c>
-      <c r="W22" s="39">
+      <c r="W22" s="33">
         <v>82</v>
       </c>
+      <c r="X22" s="42">
+        <v>214.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29">
         <v>119.61722488038278</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="28">
         <v>61.438885557755022</v>
       </c>
       <c r="G23" s="28">
         <v>133.07033151115363</v>
       </c>
       <c r="H23" s="28">
         <v>108.81832079289941</v>
       </c>
       <c r="I23" s="28">
         <v>130.6</v>
       </c>
@@ -2447,55 +2576,58 @@
       </c>
       <c r="O23" s="28">
         <v>26.5</v>
       </c>
       <c r="P23" s="28">
         <v>84.3</v>
       </c>
       <c r="Q23" s="28">
         <v>67.5</v>
       </c>
       <c r="R23" s="28" t="s">
         <v>27</v>
       </c>
       <c r="S23" s="28" t="s">
         <v>35</v>
       </c>
       <c r="T23" s="28" t="s">
         <v>37</v>
       </c>
       <c r="U23" s="32">
         <v>98.9</v>
       </c>
       <c r="V23" s="36">
         <v>102</v>
       </c>
-      <c r="W23" s="39">
+      <c r="W23" s="33">
         <v>54.9</v>
       </c>
+      <c r="X23" s="42">
+        <v>1203.8</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="28">
         <v>85.086565274513859</v>
       </c>
       <c r="F24" s="28">
         <v>9.603019780374014</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>68</v>
       </c>
       <c r="H24" s="28">
         <v>140.65094951761466</v>
       </c>
       <c r="I24" s="28">
         <v>34.299999999999997</v>
       </c>
@@ -2516,58 +2648,61 @@
       </c>
       <c r="O24" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="P24" s="28" t="s">
         <v>43</v>
       </c>
       <c r="Q24" s="28">
         <v>69.8</v>
       </c>
       <c r="R24" s="28" t="s">
         <v>36</v>
       </c>
       <c r="S24" s="28">
         <v>163</v>
       </c>
       <c r="T24" s="28">
         <v>17.600000000000001</v>
       </c>
       <c r="U24" s="33" t="s">
         <v>42</v>
       </c>
       <c r="V24" s="36">
         <v>388.2</v>
       </c>
-      <c r="W24" s="39">
+      <c r="W24" s="33">
         <v>20.399999999999999</v>
+      </c>
+      <c r="X24" s="42">
+        <v>580.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -2637,54 +2772,54 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C19112-1808-41A5-8381-822CDEC29069}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>