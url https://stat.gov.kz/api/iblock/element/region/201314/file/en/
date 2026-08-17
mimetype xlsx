--- v0 (2026-04-24)
+++ v1 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-465" yWindow="165" windowWidth="15210" windowHeight="8400"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="63">
   <si>
     <t>2003 year</t>
   </si>
   <si>
     <t>2004 year</t>
   </si>
   <si>
     <t>2005 year</t>
   </si>
   <si>
     <t>2006 year</t>
   </si>
   <si>
     <t>2007 year</t>
   </si>
   <si>
     <t>2008 year</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
@@ -200,69 +200,80 @@
     <t xml:space="preserve"> 4,0 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,4 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 2,6 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,0 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,5 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 7,8 times</t>
   </si>
   <si>
     <t xml:space="preserve"> 3,4 times</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
+  </si>
+  <si>
+    <t>2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -306,50 +317,63 @@
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -401,316 +425,347 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="24">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 11 2" xfId="23"/>
+    <cellStyle name="Обычный 12" xfId="12"/>
+    <cellStyle name="Обычный 13" xfId="15"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 3 2" xfId="21"/>
     <cellStyle name="Обычный 2 4" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 3 2 2" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный 4 2" xfId="19"/>
+    <cellStyle name="Обычный 4 3" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="9"/>
+    <cellStyle name="Обычный 5 2" xfId="20"/>
+    <cellStyle name="Обычный 6" xfId="14"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -973,153 +1028,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AR48"/>
+  <dimension ref="A1:AT48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AN28" sqref="AN28"/>
+    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
+      <selection activeCell="AN33" sqref="AN33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.140625" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" customWidth="1"/>
     <col min="24" max="24" width="11" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" customWidth="1"/>
     <col min="27" max="27" width="12.140625" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" customWidth="1"/>
     <col min="30" max="30" width="11.85546875" customWidth="1"/>
     <col min="31" max="32" width="12.140625" customWidth="1"/>
     <col min="33" max="33" width="11.28515625" customWidth="1"/>
     <col min="34" max="34" width="11.140625" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" customWidth="1"/>
     <col min="36" max="36" width="10.7109375" customWidth="1"/>
     <col min="37" max="37" width="11.28515625" customWidth="1"/>
     <col min="38" max="38" width="10.85546875" customWidth="1"/>
     <col min="40" max="40" width="10.85546875" customWidth="1"/>
+    <col min="45" max="45" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="32"/>
       <c r="P1" s="32"/>
       <c r="Q1" s="32"/>
       <c r="R1" s="32"/>
       <c r="S1" s="32"/>
       <c r="T1" s="32"/>
       <c r="U1" s="32"/>
       <c r="V1" s="32"/>
       <c r="W1" s="32"/>
       <c r="X1" s="32"/>
       <c r="Y1" s="32"/>
       <c r="Z1" s="32"/>
       <c r="AA1" s="32"/>
       <c r="AB1" s="32"/>
       <c r="AC1" s="32"/>
       <c r="AD1" s="32"/>
     </row>
-    <row r="2" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AF2" s="15"/>
-      <c r="AL2" s="34"/>
-      <c r="AR2" s="34" t="s">
+      <c r="AT2" s="34" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:46" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>4</v>
       </c>
@@ -1206,52 +1261,58 @@
       </c>
       <c r="AK3" s="18" t="s">
         <v>45</v>
       </c>
       <c r="AL3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="AM3" s="35" t="s">
         <v>46</v>
       </c>
       <c r="AN3" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AO3" s="35" t="s">
         <v>60</v>
       </c>
       <c r="AP3" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AQ3" s="35" t="s">
         <v>61</v>
       </c>
       <c r="AR3" s="36" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS3" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT3" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="37">
         <v>29279</v>
       </c>
       <c r="C4" s="38">
         <v>42582</v>
       </c>
       <c r="D4" s="39">
         <v>140</v>
       </c>
       <c r="E4" s="38">
         <v>56074</v>
       </c>
       <c r="F4" s="40">
         <v>121</v>
       </c>
       <c r="G4" s="41">
         <v>63831</v>
       </c>
       <c r="H4" s="42">
         <v>106.4</v>
       </c>
       <c r="I4" s="41">
@@ -1340,52 +1401,58 @@
       </c>
       <c r="AK4" s="43">
         <v>431179</v>
       </c>
       <c r="AL4" s="54">
         <v>122.5</v>
       </c>
       <c r="AM4" s="77">
         <v>492070</v>
       </c>
       <c r="AN4" s="78">
         <v>107.7</v>
       </c>
       <c r="AO4" s="86">
         <v>561627</v>
       </c>
       <c r="AP4" s="87">
         <v>110.5</v>
       </c>
       <c r="AQ4" s="24">
         <v>640216</v>
       </c>
       <c r="AR4" s="93">
         <v>112.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS4" s="24">
+        <v>802048</v>
+      </c>
+      <c r="AT4" s="96">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="37"/>
       <c r="C5" s="55"/>
       <c r="D5" s="56"/>
       <c r="E5" s="55"/>
       <c r="F5" s="55"/>
       <c r="G5" s="56"/>
       <c r="H5" s="57"/>
       <c r="I5" s="56"/>
       <c r="J5" s="57"/>
       <c r="K5" s="56"/>
       <c r="L5" s="57"/>
       <c r="M5" s="55"/>
       <c r="N5" s="22"/>
       <c r="O5" s="55"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="55"/>
       <c r="R5" s="37"/>
       <c r="S5" s="55"/>
       <c r="T5" s="37"/>
       <c r="U5" s="55"/>
       <c r="V5" s="37"/>
       <c r="W5" s="55"/>
@@ -1399,52 +1466,53 @@
       <c r="AE5" s="60"/>
       <c r="AF5" s="60"/>
       <c r="AG5" s="60" t="s">
         <v>44</v>
       </c>
       <c r="AH5" s="60" t="s">
         <v>44</v>
       </c>
       <c r="AI5" s="29"/>
       <c r="AJ5" s="60" t="s">
         <v>44</v>
       </c>
       <c r="AK5" s="24"/>
       <c r="AL5" s="60" t="s">
         <v>44</v>
       </c>
       <c r="AM5" s="79"/>
       <c r="AN5" s="80"/>
       <c r="AO5" s="88" t="s">
         <v>44</v>
       </c>
       <c r="AP5" s="89" t="s">
         <v>44</v>
       </c>
       <c r="AR5" s="93"/>
-    </row>
-    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AT5" s="96"/>
+    </row>
+    <row r="6" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="25">
         <v>2202</v>
       </c>
       <c r="C6" s="38">
         <v>5197</v>
       </c>
       <c r="D6" s="20">
         <v>227.2</v>
       </c>
       <c r="E6" s="38">
         <v>8108</v>
       </c>
       <c r="F6" s="20">
         <v>143.4</v>
       </c>
       <c r="G6" s="41">
         <v>9629</v>
       </c>
       <c r="H6" s="20">
         <v>111</v>
       </c>
       <c r="I6" s="41">
@@ -1533,52 +1601,58 @@
       </c>
       <c r="AK6" s="43">
         <v>79074</v>
       </c>
       <c r="AL6" s="54">
         <v>138.19999999999999</v>
       </c>
       <c r="AM6" s="81">
         <v>93029</v>
       </c>
       <c r="AN6" s="78">
         <v>111</v>
       </c>
       <c r="AO6" s="86">
         <v>99819</v>
       </c>
       <c r="AP6" s="87">
         <v>103.9</v>
       </c>
       <c r="AQ6" s="24">
         <v>72575</v>
       </c>
       <c r="AR6" s="93">
         <v>71.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS6" s="24">
+        <v>71956</v>
+      </c>
+      <c r="AT6" s="96">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="25">
         <v>12774</v>
       </c>
       <c r="C7" s="38">
         <v>15872</v>
       </c>
       <c r="D7" s="20">
         <v>119.6</v>
       </c>
       <c r="E7" s="38">
         <v>23627</v>
       </c>
       <c r="F7" s="20">
         <v>136.80000000000001</v>
       </c>
       <c r="G7" s="41">
         <v>30220</v>
       </c>
       <c r="H7" s="20">
         <v>119.5</v>
       </c>
       <c r="I7" s="41">
@@ -1667,52 +1741,58 @@
       </c>
       <c r="AK7" s="43">
         <v>194752</v>
       </c>
       <c r="AL7" s="54">
         <v>140.5</v>
       </c>
       <c r="AM7" s="81">
         <v>238591</v>
       </c>
       <c r="AN7" s="78">
         <v>115.6</v>
       </c>
       <c r="AO7" s="86">
         <v>270835</v>
       </c>
       <c r="AP7" s="87">
         <v>109.9</v>
       </c>
       <c r="AQ7" s="24">
         <v>302668</v>
       </c>
       <c r="AR7" s="93">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS7" s="24">
+        <v>419574</v>
+      </c>
+      <c r="AT7" s="96">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="25">
         <v>8616</v>
       </c>
       <c r="C8" s="64">
         <v>9732</v>
       </c>
       <c r="D8" s="20">
         <v>108.7</v>
       </c>
       <c r="E8" s="64">
         <v>14840</v>
       </c>
       <c r="F8" s="20">
         <v>140.1</v>
       </c>
       <c r="G8" s="41">
         <v>23517</v>
       </c>
       <c r="H8" s="20">
         <v>148.1</v>
       </c>
       <c r="I8" s="41">
@@ -1801,52 +1881,58 @@
       </c>
       <c r="AK8" s="43">
         <v>86412</v>
       </c>
       <c r="AL8" s="54">
         <v>142.6</v>
       </c>
       <c r="AM8" s="81">
         <v>145022</v>
       </c>
       <c r="AN8" s="78">
         <v>158.30000000000001</v>
       </c>
       <c r="AO8" s="86">
         <v>127309</v>
       </c>
       <c r="AP8" s="87">
         <v>85</v>
       </c>
       <c r="AQ8" s="24">
         <v>1017952</v>
       </c>
       <c r="AR8" s="93">
         <v>78.900000000000006</v>
       </c>
-    </row>
-    <row r="9" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS8" s="24">
+        <v>95345</v>
+      </c>
+      <c r="AT8" s="96">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="25">
         <v>1285</v>
       </c>
       <c r="C9" s="64">
         <v>2589</v>
       </c>
       <c r="D9" s="20">
         <v>193.8</v>
       </c>
       <c r="E9" s="64">
         <v>6576</v>
       </c>
       <c r="F9" s="20">
         <v>233.5</v>
       </c>
       <c r="G9" s="41">
         <v>3549</v>
       </c>
       <c r="H9" s="20">
         <v>50.4</v>
       </c>
       <c r="I9" s="41">
@@ -1935,52 +2021,58 @@
       </c>
       <c r="AK9" s="43">
         <v>40114</v>
       </c>
       <c r="AL9" s="54" t="s">
         <v>48</v>
       </c>
       <c r="AM9" s="81">
         <v>33036</v>
       </c>
       <c r="AN9" s="78">
         <v>77.7</v>
       </c>
       <c r="AO9" s="86">
         <v>53242</v>
       </c>
       <c r="AP9" s="87">
         <v>156</v>
       </c>
       <c r="AQ9" s="24">
         <v>126409</v>
       </c>
       <c r="AR9" s="93">
         <v>234.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS9" s="24">
+        <v>211330</v>
+      </c>
+      <c r="AT9" s="96">
+        <v>160.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="25">
         <v>2003</v>
       </c>
       <c r="C10" s="64">
         <v>2628</v>
       </c>
       <c r="D10" s="20">
         <v>126.3</v>
       </c>
       <c r="E10" s="64">
         <v>1158</v>
       </c>
       <c r="F10" s="20">
         <v>40.5</v>
       </c>
       <c r="G10" s="41">
         <v>1284</v>
       </c>
       <c r="H10" s="20">
         <v>103.7</v>
       </c>
       <c r="I10" s="41">
@@ -2069,52 +2161,58 @@
       </c>
       <c r="AK10" s="43">
         <v>45494</v>
       </c>
       <c r="AL10" s="54">
         <v>115.7</v>
       </c>
       <c r="AM10" s="81">
         <v>40636</v>
       </c>
       <c r="AN10" s="78">
         <v>84.3</v>
       </c>
       <c r="AO10" s="86">
         <v>62401</v>
       </c>
       <c r="AP10" s="87">
         <v>148.69999999999999</v>
       </c>
       <c r="AQ10" s="24">
         <v>48956</v>
       </c>
       <c r="AR10" s="93">
         <v>77.400000000000006</v>
       </c>
-    </row>
-    <row r="11" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS10" s="24">
+        <v>82763</v>
+      </c>
+      <c r="AT10" s="96">
+        <v>162.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="25">
         <v>870</v>
       </c>
       <c r="C11" s="64">
         <v>923</v>
       </c>
       <c r="D11" s="20">
         <v>102.1</v>
       </c>
       <c r="E11" s="64">
         <v>1053</v>
       </c>
       <c r="F11" s="20">
         <v>104.9</v>
       </c>
       <c r="G11" s="41">
         <v>1870</v>
       </c>
       <c r="H11" s="20">
         <v>166</v>
       </c>
       <c r="I11" s="41">
@@ -2203,52 +2301,58 @@
       </c>
       <c r="AK11" s="43">
         <v>22732</v>
       </c>
       <c r="AL11" s="54">
         <v>113.6</v>
       </c>
       <c r="AM11" s="81">
         <v>19897</v>
       </c>
       <c r="AN11" s="78">
         <v>82.6</v>
       </c>
       <c r="AO11" s="86">
         <v>27883</v>
       </c>
       <c r="AP11" s="87">
         <v>135.69999999999999</v>
       </c>
       <c r="AQ11" s="24">
         <v>25508</v>
       </c>
       <c r="AR11" s="93">
         <v>90.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS11" s="24">
+        <v>30136</v>
+      </c>
+      <c r="AT11" s="96">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="25">
         <v>134</v>
       </c>
       <c r="C12" s="64">
         <v>315</v>
       </c>
       <c r="D12" s="20">
         <v>226.1</v>
       </c>
       <c r="E12" s="64">
         <v>590</v>
       </c>
       <c r="F12" s="20">
         <v>172.5</v>
       </c>
       <c r="G12" s="41">
         <v>365</v>
       </c>
       <c r="H12" s="20">
         <v>57.7</v>
       </c>
       <c r="I12" s="41">
@@ -2337,52 +2441,58 @@
       </c>
       <c r="AK12" s="43">
         <v>2055</v>
       </c>
       <c r="AL12" s="54">
         <v>42.9</v>
       </c>
       <c r="AM12" s="81">
         <v>5760</v>
       </c>
       <c r="AN12" s="78" t="s">
         <v>55</v>
       </c>
       <c r="AO12" s="86">
         <v>4939</v>
       </c>
       <c r="AP12" s="87">
         <v>83</v>
       </c>
       <c r="AQ12" s="24">
         <v>10737</v>
       </c>
       <c r="AR12" s="93">
         <v>214.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS12" s="24">
+        <v>4634</v>
+      </c>
+      <c r="AT12" s="96">
+        <v>41.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="25">
         <v>1729</v>
       </c>
       <c r="C13" s="64">
         <v>2585</v>
       </c>
       <c r="D13" s="20">
         <v>143.9</v>
       </c>
       <c r="E13" s="64">
         <v>3291</v>
       </c>
       <c r="F13" s="20">
         <v>117</v>
       </c>
       <c r="G13" s="41">
         <v>3411</v>
       </c>
       <c r="H13" s="20">
         <v>96.8</v>
       </c>
       <c r="I13" s="41">
@@ -2471,52 +2581,58 @@
       </c>
       <c r="AK13" s="43">
         <v>5322</v>
       </c>
       <c r="AL13" s="54">
         <v>131.6</v>
       </c>
       <c r="AM13" s="81">
         <v>6605</v>
       </c>
       <c r="AN13" s="78">
         <v>117.1</v>
       </c>
       <c r="AO13" s="86">
         <v>9316</v>
       </c>
       <c r="AP13" s="87">
         <v>136.5</v>
       </c>
       <c r="AQ13" s="24">
         <v>12944</v>
       </c>
       <c r="AR13" s="93">
         <v>137</v>
       </c>
-    </row>
-    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS13" s="24">
+        <v>9506</v>
+      </c>
+      <c r="AT13" s="96">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="25">
         <v>8684</v>
       </c>
       <c r="C14" s="64">
         <v>11675</v>
       </c>
       <c r="D14" s="20">
         <v>129.4</v>
       </c>
       <c r="E14" s="64">
         <v>8695</v>
       </c>
       <c r="F14" s="20">
         <v>68.5</v>
       </c>
       <c r="G14" s="41">
         <v>8720</v>
       </c>
       <c r="H14" s="20">
         <v>93.7</v>
       </c>
       <c r="I14" s="41">
@@ -2605,52 +2721,58 @@
       </c>
       <c r="AK14" s="43">
         <v>54567</v>
       </c>
       <c r="AL14" s="54">
         <v>110.2</v>
       </c>
       <c r="AM14" s="81">
         <v>43291</v>
       </c>
       <c r="AN14" s="78">
         <v>74.8</v>
       </c>
       <c r="AO14" s="86">
         <v>43133</v>
       </c>
       <c r="AP14" s="87">
         <v>96.5</v>
       </c>
       <c r="AQ14" s="24">
         <v>80767</v>
       </c>
       <c r="AR14" s="93">
         <v>184.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS14" s="24">
+        <v>126937</v>
+      </c>
+      <c r="AT14" s="96">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="25">
         <v>204</v>
       </c>
       <c r="C15" s="64">
         <v>218</v>
       </c>
       <c r="D15" s="20">
         <v>102.7</v>
       </c>
       <c r="E15" s="64">
         <v>283</v>
       </c>
       <c r="F15" s="20">
         <v>119.5</v>
       </c>
       <c r="G15" s="41">
         <v>632</v>
       </c>
       <c r="H15" s="20">
         <v>208.9</v>
       </c>
       <c r="I15" s="41">
@@ -2739,52 +2861,58 @@
       </c>
       <c r="AK15" s="43">
         <v>1575</v>
       </c>
       <c r="AL15" s="54">
         <v>74.5</v>
       </c>
       <c r="AM15" s="81">
         <v>1486</v>
       </c>
       <c r="AN15" s="78">
         <v>89</v>
       </c>
       <c r="AO15" s="86">
         <v>2414</v>
       </c>
       <c r="AP15" s="87">
         <v>157.30000000000001</v>
       </c>
       <c r="AQ15" s="24">
         <v>3003</v>
       </c>
       <c r="AR15" s="93">
         <v>122.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS15" s="24">
+        <v>2781</v>
+      </c>
+      <c r="AT15" s="96">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="25">
         <v>46</v>
       </c>
       <c r="C16" s="64">
         <v>2437</v>
       </c>
       <c r="D16" s="20">
         <v>5087.2</v>
       </c>
       <c r="E16" s="64">
         <v>1957</v>
       </c>
       <c r="F16" s="20">
         <v>73.8</v>
       </c>
       <c r="G16" s="41">
         <v>2115</v>
       </c>
       <c r="H16" s="20">
         <v>101</v>
       </c>
       <c r="I16" s="41">
@@ -2873,52 +3001,58 @@
       </c>
       <c r="AK16" s="43">
         <v>1704</v>
       </c>
       <c r="AL16" s="54">
         <v>28.3</v>
       </c>
       <c r="AM16" s="81">
         <v>1951</v>
       </c>
       <c r="AN16" s="78">
         <v>108</v>
       </c>
       <c r="AO16" s="86">
         <v>2556</v>
       </c>
       <c r="AP16" s="87">
         <v>126.8</v>
       </c>
       <c r="AQ16" s="24">
         <v>5059</v>
       </c>
       <c r="AR16" s="93">
         <v>195.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS16" s="24">
+        <v>3067</v>
+      </c>
+      <c r="AT16" s="96">
+        <v>58.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="25">
         <v>200</v>
       </c>
       <c r="C17" s="64">
         <v>252</v>
       </c>
       <c r="D17" s="20">
         <v>121.1</v>
       </c>
       <c r="E17" s="64">
         <v>268</v>
       </c>
       <c r="F17" s="20">
         <v>97.7</v>
       </c>
       <c r="G17" s="41">
         <v>613</v>
       </c>
       <c r="H17" s="20">
         <v>213.7</v>
       </c>
       <c r="I17" s="41">
@@ -3007,52 +3141,58 @@
       </c>
       <c r="AK17" s="43">
         <v>579</v>
       </c>
       <c r="AL17" s="54">
         <v>66.2</v>
       </c>
       <c r="AM17" s="81">
         <v>564</v>
       </c>
       <c r="AN17" s="78">
         <v>91.9</v>
       </c>
       <c r="AO17" s="86">
         <v>1139</v>
       </c>
       <c r="AP17" s="87">
         <v>195.4</v>
       </c>
       <c r="AQ17" s="24">
         <v>1830</v>
       </c>
       <c r="AR17" s="93">
         <v>158.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS17" s="24">
+        <v>1733</v>
+      </c>
+      <c r="AT17" s="96">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="25">
         <v>376</v>
       </c>
       <c r="C18" s="64">
         <v>1797</v>
       </c>
       <c r="D18" s="20">
         <v>459.4</v>
       </c>
       <c r="E18" s="64">
         <v>4082</v>
       </c>
       <c r="F18" s="20">
         <v>208.8</v>
       </c>
       <c r="G18" s="41">
         <v>5014</v>
       </c>
       <c r="H18" s="20">
         <v>114.8</v>
       </c>
       <c r="I18" s="41">
@@ -3141,52 +3281,58 @@
       </c>
       <c r="AK18" s="43">
         <v>59062</v>
       </c>
       <c r="AL18" s="54">
         <v>137</v>
       </c>
       <c r="AM18" s="81">
         <v>77508</v>
       </c>
       <c r="AN18" s="78">
         <v>123.8</v>
       </c>
       <c r="AO18" s="86">
         <v>81742</v>
       </c>
       <c r="AP18" s="87">
         <v>102.1</v>
       </c>
       <c r="AQ18" s="24">
         <v>90585</v>
       </c>
       <c r="AR18" s="93">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS18" s="24">
+        <v>103173</v>
+      </c>
+      <c r="AT18" s="96">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="25">
         <v>244</v>
       </c>
       <c r="C19" s="64">
         <v>431</v>
       </c>
       <c r="D19" s="20">
         <v>169.7</v>
       </c>
       <c r="E19" s="64">
         <v>2546</v>
       </c>
       <c r="F19" s="20">
         <v>543.29999999999995</v>
       </c>
       <c r="G19" s="41">
         <v>320</v>
       </c>
       <c r="H19" s="20">
         <v>11.7</v>
       </c>
       <c r="I19" s="41">
@@ -3275,52 +3421,58 @@
       </c>
       <c r="AK19" s="43">
         <v>2821</v>
       </c>
       <c r="AL19" s="54" t="s">
         <v>51</v>
       </c>
       <c r="AM19" s="81">
         <v>2749</v>
       </c>
       <c r="AN19" s="78">
         <v>92</v>
       </c>
       <c r="AO19" s="86">
         <v>885</v>
       </c>
       <c r="AP19" s="87">
         <v>31.1</v>
       </c>
       <c r="AQ19" s="24">
         <v>1291</v>
       </c>
       <c r="AR19" s="93">
         <v>143.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS19" s="24">
+        <v>704</v>
+      </c>
+      <c r="AT19" s="96">
+        <v>52.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="25">
         <v>39</v>
       </c>
       <c r="C20" s="64">
         <v>63</v>
       </c>
       <c r="D20" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="E20" s="64">
         <v>18</v>
       </c>
       <c r="F20" s="20">
         <v>25.5</v>
       </c>
       <c r="G20" s="41">
         <v>19</v>
       </c>
       <c r="H20" s="20">
         <v>104</v>
       </c>
       <c r="I20" s="41">
@@ -3409,52 +3561,58 @@
       </c>
       <c r="AK20" s="43">
         <v>1043</v>
       </c>
       <c r="AL20" s="54">
         <v>100.3</v>
       </c>
       <c r="AM20" s="81">
         <v>872</v>
       </c>
       <c r="AN20" s="78">
         <v>78.900000000000006</v>
       </c>
       <c r="AO20" s="86">
         <v>1034</v>
       </c>
       <c r="AP20" s="87">
         <v>114.8</v>
       </c>
       <c r="AQ20" s="24">
         <v>1115</v>
       </c>
       <c r="AR20" s="93">
         <v>106.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS20" s="24">
+        <v>3978</v>
+      </c>
+      <c r="AT20" s="96">
+        <v>342.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="25">
         <v>1478</v>
       </c>
       <c r="C21" s="64">
         <v>519</v>
       </c>
       <c r="D21" s="20">
         <v>33.799999999999997</v>
       </c>
       <c r="E21" s="64">
         <v>154</v>
       </c>
       <c r="F21" s="20">
         <v>27.3</v>
       </c>
       <c r="G21" s="41">
         <v>184</v>
       </c>
       <c r="H21" s="20">
         <v>111.7</v>
       </c>
       <c r="I21" s="41">
@@ -3543,52 +3701,58 @@
       </c>
       <c r="AK21" s="43">
         <v>2838</v>
       </c>
       <c r="AL21" s="54">
         <v>69.8</v>
       </c>
       <c r="AM21" s="81">
         <v>2942</v>
       </c>
       <c r="AN21" s="78">
         <v>97.8</v>
       </c>
       <c r="AO21" s="86">
         <v>4856</v>
       </c>
       <c r="AP21" s="87">
         <v>159.80000000000001</v>
       </c>
       <c r="AQ21" s="24">
         <v>4085</v>
       </c>
       <c r="AR21" s="93">
         <v>83</v>
       </c>
-    </row>
-    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS21" s="24">
+        <v>2425</v>
+      </c>
+      <c r="AT21" s="96">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="25">
         <v>560</v>
       </c>
       <c r="C22" s="64">
         <v>335</v>
       </c>
       <c r="D22" s="20">
         <v>57.6</v>
       </c>
       <c r="E22" s="64">
         <v>1075</v>
       </c>
       <c r="F22" s="20">
         <v>295.2</v>
       </c>
       <c r="G22" s="41">
         <v>1263</v>
       </c>
       <c r="H22" s="20">
         <v>109.8</v>
       </c>
       <c r="I22" s="41">
@@ -3677,52 +3841,58 @@
       </c>
       <c r="AK22" s="43">
         <v>9800</v>
       </c>
       <c r="AL22" s="54">
         <v>69.099999999999994</v>
       </c>
       <c r="AM22" s="81">
         <v>8918</v>
       </c>
       <c r="AN22" s="78">
         <v>85.8</v>
       </c>
       <c r="AO22" s="86">
         <v>16960</v>
       </c>
       <c r="AP22" s="87">
         <v>184.1</v>
       </c>
       <c r="AQ22" s="24">
         <v>29546</v>
       </c>
       <c r="AR22" s="93">
         <v>171.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS22" s="24">
+        <v>26261</v>
+      </c>
+      <c r="AT22" s="96">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="25">
         <v>142</v>
       </c>
       <c r="C23" s="64">
         <v>193</v>
       </c>
       <c r="D23" s="20">
         <v>131.19999999999999</v>
       </c>
       <c r="E23" s="64">
         <v>1007</v>
       </c>
       <c r="F23" s="20">
         <v>478.4</v>
       </c>
       <c r="G23" s="41">
         <v>1055</v>
       </c>
       <c r="H23" s="20">
         <v>97.9</v>
       </c>
       <c r="I23" s="41">
@@ -3811,52 +3981,58 @@
       </c>
       <c r="AK23" s="43">
         <v>9042</v>
       </c>
       <c r="AL23" s="54">
         <v>58.9</v>
       </c>
       <c r="AM23" s="81">
         <v>4770</v>
       </c>
       <c r="AN23" s="78">
         <v>49.8</v>
       </c>
       <c r="AO23" s="86">
         <v>13662</v>
       </c>
       <c r="AP23" s="87">
         <v>277.3</v>
       </c>
       <c r="AQ23" s="24">
         <v>13947</v>
       </c>
       <c r="AR23" s="93">
         <v>100.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS23" s="24">
+        <v>18488</v>
+      </c>
+      <c r="AT23" s="96">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="25">
         <v>408</v>
       </c>
       <c r="C24" s="64">
         <v>629</v>
       </c>
       <c r="D24" s="20">
         <v>148.6</v>
       </c>
       <c r="E24" s="64">
         <v>322</v>
       </c>
       <c r="F24" s="20">
         <v>47</v>
       </c>
       <c r="G24" s="41">
         <v>72</v>
       </c>
       <c r="H24" s="20">
         <v>20.8</v>
       </c>
       <c r="I24" s="41">
@@ -3945,52 +4121,58 @@
       </c>
       <c r="AK24" s="43">
         <v>6905</v>
       </c>
       <c r="AL24" s="54">
         <v>66.2</v>
       </c>
       <c r="AM24" s="82">
         <v>3012</v>
       </c>
       <c r="AN24" s="83">
         <v>41.2</v>
       </c>
       <c r="AO24" s="86">
         <v>8169</v>
       </c>
       <c r="AP24" s="87">
         <v>262.60000000000002</v>
       </c>
       <c r="AQ24" s="24">
         <v>10009</v>
       </c>
       <c r="AR24" s="93">
         <v>120.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS24" s="24">
+        <v>6714</v>
+      </c>
+      <c r="AT24" s="96">
+        <v>64.400000000000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="26">
         <v>59</v>
       </c>
       <c r="C25" s="66">
         <v>64</v>
       </c>
       <c r="D25" s="21">
         <v>104.3</v>
       </c>
       <c r="E25" s="66">
         <v>51</v>
       </c>
       <c r="F25" s="21">
         <v>72.599999999999994</v>
       </c>
       <c r="G25" s="67">
         <v>199</v>
       </c>
       <c r="H25" s="21">
         <v>368.1</v>
       </c>
       <c r="I25" s="67">
@@ -4079,107 +4261,113 @@
       </c>
       <c r="AK25" s="76">
         <v>40</v>
       </c>
       <c r="AL25" s="75">
         <v>20.3</v>
       </c>
       <c r="AM25" s="84">
         <v>22</v>
       </c>
       <c r="AN25" s="85">
         <v>51.8</v>
       </c>
       <c r="AO25" s="90">
         <v>168</v>
       </c>
       <c r="AP25" s="91">
         <v>750.3</v>
       </c>
       <c r="AQ25" s="92">
         <v>55</v>
       </c>
       <c r="AR25" s="94">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:44" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS25" s="95">
+        <v>117</v>
+      </c>
+      <c r="AT25" s="97">
+        <v>206.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="11"/>
       <c r="N26" s="10"/>
     </row>
-    <row r="27" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:46" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
     </row>
-    <row r="28" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:46" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
     </row>
-    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A29" s="3"/>
     </row>
-    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
     </row>
-    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="3"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A39" s="3"/>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A40" s="3"/>
@@ -4206,53 +4394,56 @@
       <c r="A47" s="3"/>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A48" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4261,91 +4452,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>