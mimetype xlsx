--- v0 (2026-04-15)
+++ v1 (2026-09-14)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="13320"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="13320" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Labor cost per employee" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="68">
   <si>
     <t>Labor cost per employee</t>
   </si>
   <si>
     <t>Labor cost per 1 hour worked by an employee</t>
   </si>
   <si>
     <t>Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t xml:space="preserve">Denisov </t>
   </si>
   <si>
     <t xml:space="preserve">Zhangeldin </t>
   </si>
@@ -88,66 +89,234 @@
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
     <t>tenge</t>
   </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тhe cost of labor costs </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The composition of labor costs is developed on the basis of the ILO standard international classification of labor costs and is considered as the cost of the enterprise (employer) for the maintenance of hired labor.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>1-T "Labor report" (annual)</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Kondrina Natalya</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Division of labor statistics and standard of living</t>
+  </si>
+  <si>
+    <t>Kostanay сity</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2025&amp;name=102937&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>25220101, 25220102</t>
+  </si>
+  <si>
+    <t>SIC code  - 25220101</t>
+  </si>
+  <si>
+    <t>SIC code  - 25220102</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="8">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₸&quot;_-;\-* #,##0.00\ &quot;₸&quot;_-;_-* &quot;-&quot;??\ &quot;₸&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -168,60 +337,487 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="19"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -267,242 +863,7467 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="10"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="3526">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1770" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="2646" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2143" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2143" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2143" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2143" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="26" borderId="7" xfId="1471" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="26" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="26" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="26" borderId="7" xfId="1471" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="7" xfId="1471" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="7" xfId="1744" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="7" xfId="1471" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="3517" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="3526">
+    <cellStyle name="20% - Акцент1 10" xfId="7"/>
+    <cellStyle name="20% - Акцент1 10 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 11" xfId="9"/>
+    <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
+    <cellStyle name="20% - Акцент1 12" xfId="11"/>
+    <cellStyle name="20% - Акцент1 12 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 13" xfId="13"/>
+    <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
+    <cellStyle name="20% - Акцент1 14" xfId="15"/>
+    <cellStyle name="20% - Акцент1 14 2" xfId="16"/>
+    <cellStyle name="20% - Акцент1 15" xfId="17"/>
+    <cellStyle name="20% - Акцент1 15 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 16" xfId="19"/>
+    <cellStyle name="20% - Акцент1 16 2" xfId="20"/>
+    <cellStyle name="20% - Акцент1 17" xfId="21"/>
+    <cellStyle name="20% - Акцент1 18" xfId="22"/>
+    <cellStyle name="20% - Акцент1 19" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="41"/>
+    <cellStyle name="20% - Акцент1 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 26" xfId="48"/>
+    <cellStyle name="20% - Акцент1 27" xfId="49"/>
+    <cellStyle name="20% - Акцент1 28" xfId="50"/>
+    <cellStyle name="20% - Акцент1 29" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="53"/>
+    <cellStyle name="20% - Акцент1 30" xfId="54"/>
+    <cellStyle name="20% - Акцент1 31" xfId="55"/>
+    <cellStyle name="20% - Акцент1 32" xfId="56"/>
+    <cellStyle name="20% - Акцент1 4" xfId="57"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="58"/>
+    <cellStyle name="20% - Акцент1 5" xfId="59"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="60"/>
+    <cellStyle name="20% - Акцент1 6" xfId="61"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="62"/>
+    <cellStyle name="20% - Акцент1 7" xfId="63"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="64"/>
+    <cellStyle name="20% - Акцент1 8" xfId="65"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 9" xfId="67"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="68"/>
+    <cellStyle name="20% - Акцент2 10" xfId="69"/>
+    <cellStyle name="20% - Акцент2 10 2" xfId="70"/>
+    <cellStyle name="20% - Акцент2 11" xfId="71"/>
+    <cellStyle name="20% - Акцент2 11 2" xfId="72"/>
+    <cellStyle name="20% - Акцент2 12" xfId="73"/>
+    <cellStyle name="20% - Акцент2 12 2" xfId="74"/>
+    <cellStyle name="20% - Акцент2 13" xfId="75"/>
+    <cellStyle name="20% - Акцент2 13 2" xfId="76"/>
+    <cellStyle name="20% - Акцент2 14" xfId="77"/>
+    <cellStyle name="20% - Акцент2 14 2" xfId="78"/>
+    <cellStyle name="20% - Акцент2 15" xfId="79"/>
+    <cellStyle name="20% - Акцент2 15 2" xfId="80"/>
+    <cellStyle name="20% - Акцент2 16" xfId="81"/>
+    <cellStyle name="20% - Акцент2 16 2" xfId="82"/>
+    <cellStyle name="20% - Акцент2 17" xfId="83"/>
+    <cellStyle name="20% - Акцент2 18" xfId="84"/>
+    <cellStyle name="20% - Акцент2 19" xfId="85"/>
+    <cellStyle name="20% - Акцент2 2" xfId="86"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="87"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="88"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="89"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="90"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="91"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="92"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="93"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="94"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="95"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="96"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="97"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="98"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="99"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="100"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="101"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="102"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="103"/>
+    <cellStyle name="20% - Акцент2 20" xfId="104"/>
+    <cellStyle name="20% - Акцент2 21" xfId="105"/>
+    <cellStyle name="20% - Акцент2 22" xfId="106"/>
+    <cellStyle name="20% - Акцент2 23" xfId="107"/>
+    <cellStyle name="20% - Акцент2 24" xfId="108"/>
+    <cellStyle name="20% - Акцент2 25" xfId="109"/>
+    <cellStyle name="20% - Акцент2 26" xfId="110"/>
+    <cellStyle name="20% - Акцент2 27" xfId="111"/>
+    <cellStyle name="20% - Акцент2 28" xfId="112"/>
+    <cellStyle name="20% - Акцент2 29" xfId="113"/>
+    <cellStyle name="20% - Акцент2 3" xfId="114"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="115"/>
+    <cellStyle name="20% - Акцент2 30" xfId="116"/>
+    <cellStyle name="20% - Акцент2 31" xfId="117"/>
+    <cellStyle name="20% - Акцент2 32" xfId="118"/>
+    <cellStyle name="20% - Акцент2 4" xfId="119"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="120"/>
+    <cellStyle name="20% - Акцент2 5" xfId="121"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="122"/>
+    <cellStyle name="20% - Акцент2 6" xfId="123"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="124"/>
+    <cellStyle name="20% - Акцент2 7" xfId="125"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="126"/>
+    <cellStyle name="20% - Акцент2 8" xfId="127"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="128"/>
+    <cellStyle name="20% - Акцент2 9" xfId="129"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="130"/>
+    <cellStyle name="20% - Акцент3 10" xfId="131"/>
+    <cellStyle name="20% - Акцент3 10 2" xfId="132"/>
+    <cellStyle name="20% - Акцент3 11" xfId="133"/>
+    <cellStyle name="20% - Акцент3 11 2" xfId="134"/>
+    <cellStyle name="20% - Акцент3 12" xfId="135"/>
+    <cellStyle name="20% - Акцент3 12 2" xfId="136"/>
+    <cellStyle name="20% - Акцент3 13" xfId="137"/>
+    <cellStyle name="20% - Акцент3 13 2" xfId="138"/>
+    <cellStyle name="20% - Акцент3 14" xfId="139"/>
+    <cellStyle name="20% - Акцент3 14 2" xfId="140"/>
+    <cellStyle name="20% - Акцент3 15" xfId="141"/>
+    <cellStyle name="20% - Акцент3 15 2" xfId="142"/>
+    <cellStyle name="20% - Акцент3 16" xfId="143"/>
+    <cellStyle name="20% - Акцент3 16 2" xfId="144"/>
+    <cellStyle name="20% - Акцент3 17" xfId="145"/>
+    <cellStyle name="20% - Акцент3 18" xfId="146"/>
+    <cellStyle name="20% - Акцент3 19" xfId="147"/>
+    <cellStyle name="20% - Акцент3 2" xfId="148"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="149"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="150"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="151"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="152"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="153"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="154"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="155"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="156"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="157"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="158"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="159"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="160"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="161"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="162"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="163"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="164"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="165"/>
+    <cellStyle name="20% - Акцент3 20" xfId="166"/>
+    <cellStyle name="20% - Акцент3 21" xfId="167"/>
+    <cellStyle name="20% - Акцент3 22" xfId="168"/>
+    <cellStyle name="20% - Акцент3 23" xfId="169"/>
+    <cellStyle name="20% - Акцент3 24" xfId="170"/>
+    <cellStyle name="20% - Акцент3 25" xfId="171"/>
+    <cellStyle name="20% - Акцент3 26" xfId="172"/>
+    <cellStyle name="20% - Акцент3 27" xfId="173"/>
+    <cellStyle name="20% - Акцент3 28" xfId="174"/>
+    <cellStyle name="20% - Акцент3 29" xfId="175"/>
+    <cellStyle name="20% - Акцент3 3" xfId="176"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="177"/>
+    <cellStyle name="20% - Акцент3 30" xfId="178"/>
+    <cellStyle name="20% - Акцент3 31" xfId="179"/>
+    <cellStyle name="20% - Акцент3 32" xfId="180"/>
+    <cellStyle name="20% - Акцент3 4" xfId="181"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="182"/>
+    <cellStyle name="20% - Акцент3 5" xfId="183"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="184"/>
+    <cellStyle name="20% - Акцент3 6" xfId="185"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="186"/>
+    <cellStyle name="20% - Акцент3 7" xfId="187"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="188"/>
+    <cellStyle name="20% - Акцент3 8" xfId="189"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="190"/>
+    <cellStyle name="20% - Акцент3 9" xfId="191"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="192"/>
+    <cellStyle name="20% - Акцент4 10" xfId="193"/>
+    <cellStyle name="20% - Акцент4 10 2" xfId="194"/>
+    <cellStyle name="20% - Акцент4 11" xfId="195"/>
+    <cellStyle name="20% - Акцент4 11 2" xfId="196"/>
+    <cellStyle name="20% - Акцент4 12" xfId="197"/>
+    <cellStyle name="20% - Акцент4 12 2" xfId="198"/>
+    <cellStyle name="20% - Акцент4 13" xfId="199"/>
+    <cellStyle name="20% - Акцент4 13 2" xfId="200"/>
+    <cellStyle name="20% - Акцент4 14" xfId="201"/>
+    <cellStyle name="20% - Акцент4 14 2" xfId="202"/>
+    <cellStyle name="20% - Акцент4 15" xfId="203"/>
+    <cellStyle name="20% - Акцент4 15 2" xfId="204"/>
+    <cellStyle name="20% - Акцент4 16" xfId="205"/>
+    <cellStyle name="20% - Акцент4 16 2" xfId="206"/>
+    <cellStyle name="20% - Акцент4 17" xfId="207"/>
+    <cellStyle name="20% - Акцент4 18" xfId="208"/>
+    <cellStyle name="20% - Акцент4 19" xfId="209"/>
+    <cellStyle name="20% - Акцент4 2" xfId="210"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="211"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="212"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="213"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="214"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="215"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="216"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="217"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="218"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="219"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="220"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="221"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="222"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="223"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="224"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="225"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="226"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="227"/>
+    <cellStyle name="20% - Акцент4 20" xfId="228"/>
+    <cellStyle name="20% - Акцент4 21" xfId="229"/>
+    <cellStyle name="20% - Акцент4 22" xfId="230"/>
+    <cellStyle name="20% - Акцент4 23" xfId="231"/>
+    <cellStyle name="20% - Акцент4 24" xfId="232"/>
+    <cellStyle name="20% - Акцент4 25" xfId="233"/>
+    <cellStyle name="20% - Акцент4 26" xfId="234"/>
+    <cellStyle name="20% - Акцент4 27" xfId="235"/>
+    <cellStyle name="20% - Акцент4 28" xfId="236"/>
+    <cellStyle name="20% - Акцент4 29" xfId="237"/>
+    <cellStyle name="20% - Акцент4 3" xfId="238"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="239"/>
+    <cellStyle name="20% - Акцент4 30" xfId="240"/>
+    <cellStyle name="20% - Акцент4 31" xfId="241"/>
+    <cellStyle name="20% - Акцент4 32" xfId="242"/>
+    <cellStyle name="20% - Акцент4 4" xfId="243"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="244"/>
+    <cellStyle name="20% - Акцент4 5" xfId="245"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="246"/>
+    <cellStyle name="20% - Акцент4 6" xfId="247"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="248"/>
+    <cellStyle name="20% - Акцент4 7" xfId="249"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="250"/>
+    <cellStyle name="20% - Акцент4 8" xfId="251"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="252"/>
+    <cellStyle name="20% - Акцент4 9" xfId="253"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="254"/>
+    <cellStyle name="20% - Акцент5 10" xfId="255"/>
+    <cellStyle name="20% - Акцент5 10 2" xfId="256"/>
+    <cellStyle name="20% - Акцент5 11" xfId="257"/>
+    <cellStyle name="20% - Акцент5 11 2" xfId="258"/>
+    <cellStyle name="20% - Акцент5 12" xfId="259"/>
+    <cellStyle name="20% - Акцент5 12 2" xfId="260"/>
+    <cellStyle name="20% - Акцент5 13" xfId="261"/>
+    <cellStyle name="20% - Акцент5 13 2" xfId="262"/>
+    <cellStyle name="20% - Акцент5 14" xfId="263"/>
+    <cellStyle name="20% - Акцент5 14 2" xfId="264"/>
+    <cellStyle name="20% - Акцент5 15" xfId="265"/>
+    <cellStyle name="20% - Акцент5 15 2" xfId="266"/>
+    <cellStyle name="20% - Акцент5 16" xfId="267"/>
+    <cellStyle name="20% - Акцент5 16 2" xfId="268"/>
+    <cellStyle name="20% - Акцент5 17" xfId="269"/>
+    <cellStyle name="20% - Акцент5 18" xfId="270"/>
+    <cellStyle name="20% - Акцент5 19" xfId="271"/>
+    <cellStyle name="20% - Акцент5 2" xfId="272"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="273"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="274"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="275"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="276"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="277"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="278"/>
+    <cellStyle name="20% - Акцент5 2 16" xfId="279"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="280"/>
+    <cellStyle name="20% - Акцент5 2 2 2" xfId="281"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="282"/>
+    <cellStyle name="20% - Акцент5 2 3 2" xfId="283"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="284"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="285"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="286"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="287"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="288"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="289"/>
+    <cellStyle name="20% - Акцент5 20" xfId="290"/>
+    <cellStyle name="20% - Акцент5 21" xfId="291"/>
+    <cellStyle name="20% - Акцент5 22" xfId="292"/>
+    <cellStyle name="20% - Акцент5 23" xfId="293"/>
+    <cellStyle name="20% - Акцент5 24" xfId="294"/>
+    <cellStyle name="20% - Акцент5 25" xfId="295"/>
+    <cellStyle name="20% - Акцент5 26" xfId="296"/>
+    <cellStyle name="20% - Акцент5 27" xfId="297"/>
+    <cellStyle name="20% - Акцент5 28" xfId="298"/>
+    <cellStyle name="20% - Акцент5 29" xfId="299"/>
+    <cellStyle name="20% - Акцент5 3" xfId="300"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="301"/>
+    <cellStyle name="20% - Акцент5 30" xfId="302"/>
+    <cellStyle name="20% - Акцент5 31" xfId="303"/>
+    <cellStyle name="20% - Акцент5 32" xfId="304"/>
+    <cellStyle name="20% - Акцент5 4" xfId="305"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="306"/>
+    <cellStyle name="20% - Акцент5 5" xfId="307"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="308"/>
+    <cellStyle name="20% - Акцент5 6" xfId="309"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="310"/>
+    <cellStyle name="20% - Акцент5 7" xfId="311"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="312"/>
+    <cellStyle name="20% - Акцент5 8" xfId="313"/>
+    <cellStyle name="20% - Акцент5 8 2" xfId="314"/>
+    <cellStyle name="20% - Акцент5 9" xfId="315"/>
+    <cellStyle name="20% - Акцент5 9 2" xfId="316"/>
+    <cellStyle name="20% - Акцент6 10" xfId="317"/>
+    <cellStyle name="20% - Акцент6 10 2" xfId="318"/>
+    <cellStyle name="20% - Акцент6 11" xfId="319"/>
+    <cellStyle name="20% - Акцент6 11 2" xfId="320"/>
+    <cellStyle name="20% - Акцент6 12" xfId="321"/>
+    <cellStyle name="20% - Акцент6 12 2" xfId="322"/>
+    <cellStyle name="20% - Акцент6 13" xfId="323"/>
+    <cellStyle name="20% - Акцент6 13 2" xfId="324"/>
+    <cellStyle name="20% - Акцент6 14" xfId="325"/>
+    <cellStyle name="20% - Акцент6 14 2" xfId="326"/>
+    <cellStyle name="20% - Акцент6 15" xfId="327"/>
+    <cellStyle name="20% - Акцент6 15 2" xfId="328"/>
+    <cellStyle name="20% - Акцент6 16" xfId="329"/>
+    <cellStyle name="20% - Акцент6 16 2" xfId="330"/>
+    <cellStyle name="20% - Акцент6 17" xfId="331"/>
+    <cellStyle name="20% - Акцент6 18" xfId="332"/>
+    <cellStyle name="20% - Акцент6 19" xfId="333"/>
+    <cellStyle name="20% - Акцент6 2" xfId="334"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="335"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="336"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="337"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="338"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="339"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="340"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="341"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="342"/>
+    <cellStyle name="20% - Акцент6 2 2 2" xfId="343"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="344"/>
+    <cellStyle name="20% - Акцент6 2 3 2" xfId="345"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="346"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="347"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="348"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="349"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="350"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="351"/>
+    <cellStyle name="20% - Акцент6 20" xfId="352"/>
+    <cellStyle name="20% - Акцент6 21" xfId="353"/>
+    <cellStyle name="20% - Акцент6 22" xfId="354"/>
+    <cellStyle name="20% - Акцент6 23" xfId="355"/>
+    <cellStyle name="20% - Акцент6 24" xfId="356"/>
+    <cellStyle name="20% - Акцент6 25" xfId="357"/>
+    <cellStyle name="20% - Акцент6 26" xfId="358"/>
+    <cellStyle name="20% - Акцент6 27" xfId="359"/>
+    <cellStyle name="20% - Акцент6 28" xfId="360"/>
+    <cellStyle name="20% - Акцент6 29" xfId="361"/>
+    <cellStyle name="20% - Акцент6 3" xfId="362"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="363"/>
+    <cellStyle name="20% - Акцент6 30" xfId="364"/>
+    <cellStyle name="20% - Акцент6 31" xfId="365"/>
+    <cellStyle name="20% - Акцент6 32" xfId="366"/>
+    <cellStyle name="20% - Акцент6 4" xfId="367"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="368"/>
+    <cellStyle name="20% - Акцент6 5" xfId="369"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="370"/>
+    <cellStyle name="20% - Акцент6 6" xfId="371"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="372"/>
+    <cellStyle name="20% - Акцент6 7" xfId="373"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="374"/>
+    <cellStyle name="20% - Акцент6 8" xfId="375"/>
+    <cellStyle name="20% - Акцент6 8 2" xfId="376"/>
+    <cellStyle name="20% - Акцент6 9" xfId="377"/>
+    <cellStyle name="20% - Акцент6 9 2" xfId="378"/>
+    <cellStyle name="40% - Акцент1 10" xfId="379"/>
+    <cellStyle name="40% - Акцент1 10 2" xfId="380"/>
+    <cellStyle name="40% - Акцент1 11" xfId="381"/>
+    <cellStyle name="40% - Акцент1 11 2" xfId="382"/>
+    <cellStyle name="40% - Акцент1 12" xfId="383"/>
+    <cellStyle name="40% - Акцент1 12 2" xfId="384"/>
+    <cellStyle name="40% - Акцент1 13" xfId="385"/>
+    <cellStyle name="40% - Акцент1 13 2" xfId="386"/>
+    <cellStyle name="40% - Акцент1 14" xfId="387"/>
+    <cellStyle name="40% - Акцент1 14 2" xfId="388"/>
+    <cellStyle name="40% - Акцент1 15" xfId="389"/>
+    <cellStyle name="40% - Акцент1 15 2" xfId="390"/>
+    <cellStyle name="40% - Акцент1 16" xfId="391"/>
+    <cellStyle name="40% - Акцент1 16 2" xfId="392"/>
+    <cellStyle name="40% - Акцент1 17" xfId="393"/>
+    <cellStyle name="40% - Акцент1 18" xfId="394"/>
+    <cellStyle name="40% - Акцент1 19" xfId="395"/>
+    <cellStyle name="40% - Акцент1 2" xfId="396"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="397"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="398"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="399"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="400"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="401"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="402"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="403"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="404"/>
+    <cellStyle name="40% - Акцент1 2 2 2" xfId="405"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="406"/>
+    <cellStyle name="40% - Акцент1 2 3 2" xfId="407"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="408"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="409"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="410"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="411"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="412"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="413"/>
+    <cellStyle name="40% - Акцент1 20" xfId="414"/>
+    <cellStyle name="40% - Акцент1 21" xfId="415"/>
+    <cellStyle name="40% - Акцент1 22" xfId="416"/>
+    <cellStyle name="40% - Акцент1 23" xfId="417"/>
+    <cellStyle name="40% - Акцент1 24" xfId="418"/>
+    <cellStyle name="40% - Акцент1 25" xfId="419"/>
+    <cellStyle name="40% - Акцент1 26" xfId="420"/>
+    <cellStyle name="40% - Акцент1 27" xfId="421"/>
+    <cellStyle name="40% - Акцент1 28" xfId="422"/>
+    <cellStyle name="40% - Акцент1 29" xfId="423"/>
+    <cellStyle name="40% - Акцент1 3" xfId="424"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="425"/>
+    <cellStyle name="40% - Акцент1 30" xfId="426"/>
+    <cellStyle name="40% - Акцент1 31" xfId="427"/>
+    <cellStyle name="40% - Акцент1 32" xfId="428"/>
+    <cellStyle name="40% - Акцент1 4" xfId="429"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="430"/>
+    <cellStyle name="40% - Акцент1 5" xfId="431"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="432"/>
+    <cellStyle name="40% - Акцент1 6" xfId="433"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="434"/>
+    <cellStyle name="40% - Акцент1 7" xfId="435"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="436"/>
+    <cellStyle name="40% - Акцент1 8" xfId="437"/>
+    <cellStyle name="40% - Акцент1 8 2" xfId="438"/>
+    <cellStyle name="40% - Акцент1 9" xfId="439"/>
+    <cellStyle name="40% - Акцент1 9 2" xfId="440"/>
+    <cellStyle name="40% - Акцент2 10" xfId="441"/>
+    <cellStyle name="40% - Акцент2 10 2" xfId="442"/>
+    <cellStyle name="40% - Акцент2 11" xfId="443"/>
+    <cellStyle name="40% - Акцент2 11 2" xfId="444"/>
+    <cellStyle name="40% - Акцент2 12" xfId="445"/>
+    <cellStyle name="40% - Акцент2 12 2" xfId="446"/>
+    <cellStyle name="40% - Акцент2 13" xfId="447"/>
+    <cellStyle name="40% - Акцент2 13 2" xfId="448"/>
+    <cellStyle name="40% - Акцент2 14" xfId="449"/>
+    <cellStyle name="40% - Акцент2 14 2" xfId="450"/>
+    <cellStyle name="40% - Акцент2 15" xfId="451"/>
+    <cellStyle name="40% - Акцент2 15 2" xfId="452"/>
+    <cellStyle name="40% - Акцент2 16" xfId="453"/>
+    <cellStyle name="40% - Акцент2 16 2" xfId="454"/>
+    <cellStyle name="40% - Акцент2 17" xfId="455"/>
+    <cellStyle name="40% - Акцент2 18" xfId="456"/>
+    <cellStyle name="40% - Акцент2 19" xfId="457"/>
+    <cellStyle name="40% - Акцент2 2" xfId="458"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="459"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="460"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="461"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="462"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="463"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="464"/>
+    <cellStyle name="40% - Акцент2 2 16" xfId="465"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="466"/>
+    <cellStyle name="40% - Акцент2 2 2 2" xfId="467"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="468"/>
+    <cellStyle name="40% - Акцент2 2 3 2" xfId="469"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="470"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="471"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="472"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="473"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="474"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="475"/>
+    <cellStyle name="40% - Акцент2 20" xfId="476"/>
+    <cellStyle name="40% - Акцент2 21" xfId="477"/>
+    <cellStyle name="40% - Акцент2 22" xfId="478"/>
+    <cellStyle name="40% - Акцент2 23" xfId="479"/>
+    <cellStyle name="40% - Акцент2 24" xfId="480"/>
+    <cellStyle name="40% - Акцент2 25" xfId="481"/>
+    <cellStyle name="40% - Акцент2 26" xfId="482"/>
+    <cellStyle name="40% - Акцент2 27" xfId="483"/>
+    <cellStyle name="40% - Акцент2 28" xfId="484"/>
+    <cellStyle name="40% - Акцент2 29" xfId="485"/>
+    <cellStyle name="40% - Акцент2 3" xfId="486"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="487"/>
+    <cellStyle name="40% - Акцент2 30" xfId="488"/>
+    <cellStyle name="40% - Акцент2 31" xfId="489"/>
+    <cellStyle name="40% - Акцент2 32" xfId="490"/>
+    <cellStyle name="40% - Акцент2 4" xfId="491"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="492"/>
+    <cellStyle name="40% - Акцент2 5" xfId="493"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="494"/>
+    <cellStyle name="40% - Акцент2 6" xfId="495"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="496"/>
+    <cellStyle name="40% - Акцент2 7" xfId="497"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="498"/>
+    <cellStyle name="40% - Акцент2 8" xfId="499"/>
+    <cellStyle name="40% - Акцент2 8 2" xfId="500"/>
+    <cellStyle name="40% - Акцент2 9" xfId="501"/>
+    <cellStyle name="40% - Акцент2 9 2" xfId="502"/>
+    <cellStyle name="40% - Акцент3 10" xfId="503"/>
+    <cellStyle name="40% - Акцент3 10 2" xfId="504"/>
+    <cellStyle name="40% - Акцент3 11" xfId="505"/>
+    <cellStyle name="40% - Акцент3 11 2" xfId="506"/>
+    <cellStyle name="40% - Акцент3 12" xfId="507"/>
+    <cellStyle name="40% - Акцент3 12 2" xfId="508"/>
+    <cellStyle name="40% - Акцент3 13" xfId="509"/>
+    <cellStyle name="40% - Акцент3 13 2" xfId="510"/>
+    <cellStyle name="40% - Акцент3 14" xfId="511"/>
+    <cellStyle name="40% - Акцент3 14 2" xfId="512"/>
+    <cellStyle name="40% - Акцент3 15" xfId="513"/>
+    <cellStyle name="40% - Акцент3 15 2" xfId="514"/>
+    <cellStyle name="40% - Акцент3 16" xfId="515"/>
+    <cellStyle name="40% - Акцент3 16 2" xfId="516"/>
+    <cellStyle name="40% - Акцент3 17" xfId="517"/>
+    <cellStyle name="40% - Акцент3 18" xfId="518"/>
+    <cellStyle name="40% - Акцент3 19" xfId="519"/>
+    <cellStyle name="40% - Акцент3 2" xfId="520"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="521"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="522"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="523"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="524"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="525"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="526"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="527"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="528"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="529"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="530"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="531"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="532"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="533"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="534"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="535"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="536"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="537"/>
+    <cellStyle name="40% - Акцент3 20" xfId="538"/>
+    <cellStyle name="40% - Акцент3 21" xfId="539"/>
+    <cellStyle name="40% - Акцент3 22" xfId="540"/>
+    <cellStyle name="40% - Акцент3 23" xfId="541"/>
+    <cellStyle name="40% - Акцент3 24" xfId="542"/>
+    <cellStyle name="40% - Акцент3 25" xfId="543"/>
+    <cellStyle name="40% - Акцент3 26" xfId="544"/>
+    <cellStyle name="40% - Акцент3 27" xfId="545"/>
+    <cellStyle name="40% - Акцент3 28" xfId="546"/>
+    <cellStyle name="40% - Акцент3 29" xfId="547"/>
+    <cellStyle name="40% - Акцент3 3" xfId="548"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="549"/>
+    <cellStyle name="40% - Акцент3 30" xfId="550"/>
+    <cellStyle name="40% - Акцент3 31" xfId="551"/>
+    <cellStyle name="40% - Акцент3 32" xfId="552"/>
+    <cellStyle name="40% - Акцент3 4" xfId="553"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="554"/>
+    <cellStyle name="40% - Акцент3 5" xfId="555"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="556"/>
+    <cellStyle name="40% - Акцент3 6" xfId="557"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="558"/>
+    <cellStyle name="40% - Акцент3 7" xfId="559"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="560"/>
+    <cellStyle name="40% - Акцент3 8" xfId="561"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="562"/>
+    <cellStyle name="40% - Акцент3 9" xfId="563"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="564"/>
+    <cellStyle name="40% - Акцент4 10" xfId="565"/>
+    <cellStyle name="40% - Акцент4 10 2" xfId="566"/>
+    <cellStyle name="40% - Акцент4 11" xfId="567"/>
+    <cellStyle name="40% - Акцент4 11 2" xfId="568"/>
+    <cellStyle name="40% - Акцент4 12" xfId="569"/>
+    <cellStyle name="40% - Акцент4 12 2" xfId="570"/>
+    <cellStyle name="40% - Акцент4 13" xfId="571"/>
+    <cellStyle name="40% - Акцент4 13 2" xfId="572"/>
+    <cellStyle name="40% - Акцент4 14" xfId="573"/>
+    <cellStyle name="40% - Акцент4 14 2" xfId="574"/>
+    <cellStyle name="40% - Акцент4 15" xfId="575"/>
+    <cellStyle name="40% - Акцент4 15 2" xfId="576"/>
+    <cellStyle name="40% - Акцент4 16" xfId="577"/>
+    <cellStyle name="40% - Акцент4 16 2" xfId="578"/>
+    <cellStyle name="40% - Акцент4 17" xfId="579"/>
+    <cellStyle name="40% - Акцент4 18" xfId="580"/>
+    <cellStyle name="40% - Акцент4 19" xfId="581"/>
+    <cellStyle name="40% - Акцент4 2" xfId="582"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="583"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="584"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="585"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="586"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="587"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="588"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="589"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="590"/>
+    <cellStyle name="40% - Акцент4 2 2 2" xfId="591"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="592"/>
+    <cellStyle name="40% - Акцент4 2 3 2" xfId="593"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="594"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="595"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="596"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="597"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="598"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="599"/>
+    <cellStyle name="40% - Акцент4 20" xfId="600"/>
+    <cellStyle name="40% - Акцент4 21" xfId="601"/>
+    <cellStyle name="40% - Акцент4 22" xfId="602"/>
+    <cellStyle name="40% - Акцент4 23" xfId="603"/>
+    <cellStyle name="40% - Акцент4 24" xfId="604"/>
+    <cellStyle name="40% - Акцент4 25" xfId="605"/>
+    <cellStyle name="40% - Акцент4 26" xfId="606"/>
+    <cellStyle name="40% - Акцент4 27" xfId="607"/>
+    <cellStyle name="40% - Акцент4 28" xfId="608"/>
+    <cellStyle name="40% - Акцент4 29" xfId="609"/>
+    <cellStyle name="40% - Акцент4 3" xfId="610"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="611"/>
+    <cellStyle name="40% - Акцент4 30" xfId="612"/>
+    <cellStyle name="40% - Акцент4 31" xfId="613"/>
+    <cellStyle name="40% - Акцент4 32" xfId="614"/>
+    <cellStyle name="40% - Акцент4 4" xfId="615"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="616"/>
+    <cellStyle name="40% - Акцент4 5" xfId="617"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="618"/>
+    <cellStyle name="40% - Акцент4 6" xfId="619"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="620"/>
+    <cellStyle name="40% - Акцент4 7" xfId="621"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="622"/>
+    <cellStyle name="40% - Акцент4 8" xfId="623"/>
+    <cellStyle name="40% - Акцент4 8 2" xfId="624"/>
+    <cellStyle name="40% - Акцент4 9" xfId="625"/>
+    <cellStyle name="40% - Акцент4 9 2" xfId="626"/>
+    <cellStyle name="40% - Акцент5 10" xfId="627"/>
+    <cellStyle name="40% - Акцент5 10 2" xfId="628"/>
+    <cellStyle name="40% - Акцент5 11" xfId="629"/>
+    <cellStyle name="40% - Акцент5 11 2" xfId="630"/>
+    <cellStyle name="40% - Акцент5 12" xfId="631"/>
+    <cellStyle name="40% - Акцент5 12 2" xfId="632"/>
+    <cellStyle name="40% - Акцент5 13" xfId="633"/>
+    <cellStyle name="40% - Акцент5 13 2" xfId="634"/>
+    <cellStyle name="40% - Акцент5 14" xfId="635"/>
+    <cellStyle name="40% - Акцент5 14 2" xfId="636"/>
+    <cellStyle name="40% - Акцент5 15" xfId="637"/>
+    <cellStyle name="40% - Акцент5 15 2" xfId="638"/>
+    <cellStyle name="40% - Акцент5 16" xfId="639"/>
+    <cellStyle name="40% - Акцент5 16 2" xfId="640"/>
+    <cellStyle name="40% - Акцент5 17" xfId="641"/>
+    <cellStyle name="40% - Акцент5 18" xfId="642"/>
+    <cellStyle name="40% - Акцент5 19" xfId="643"/>
+    <cellStyle name="40% - Акцент5 2" xfId="644"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="645"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="646"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="647"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="648"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="649"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="650"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="651"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="652"/>
+    <cellStyle name="40% - Акцент5 2 2 2" xfId="653"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="654"/>
+    <cellStyle name="40% - Акцент5 2 3 2" xfId="655"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="656"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="657"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="658"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="659"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="660"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="661"/>
+    <cellStyle name="40% - Акцент5 20" xfId="662"/>
+    <cellStyle name="40% - Акцент5 21" xfId="663"/>
+    <cellStyle name="40% - Акцент5 22" xfId="664"/>
+    <cellStyle name="40% - Акцент5 23" xfId="665"/>
+    <cellStyle name="40% - Акцент5 24" xfId="666"/>
+    <cellStyle name="40% - Акцент5 25" xfId="667"/>
+    <cellStyle name="40% - Акцент5 26" xfId="668"/>
+    <cellStyle name="40% - Акцент5 27" xfId="669"/>
+    <cellStyle name="40% - Акцент5 28" xfId="670"/>
+    <cellStyle name="40% - Акцент5 29" xfId="671"/>
+    <cellStyle name="40% - Акцент5 3" xfId="672"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="673"/>
+    <cellStyle name="40% - Акцент5 30" xfId="674"/>
+    <cellStyle name="40% - Акцент5 31" xfId="675"/>
+    <cellStyle name="40% - Акцент5 32" xfId="676"/>
+    <cellStyle name="40% - Акцент5 4" xfId="677"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="678"/>
+    <cellStyle name="40% - Акцент5 5" xfId="679"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="680"/>
+    <cellStyle name="40% - Акцент5 6" xfId="681"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="682"/>
+    <cellStyle name="40% - Акцент5 7" xfId="683"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="684"/>
+    <cellStyle name="40% - Акцент5 8" xfId="685"/>
+    <cellStyle name="40% - Акцент5 8 2" xfId="686"/>
+    <cellStyle name="40% - Акцент5 9" xfId="687"/>
+    <cellStyle name="40% - Акцент5 9 2" xfId="688"/>
+    <cellStyle name="40% - Акцент6 10" xfId="689"/>
+    <cellStyle name="40% - Акцент6 10 2" xfId="690"/>
+    <cellStyle name="40% - Акцент6 11" xfId="691"/>
+    <cellStyle name="40% - Акцент6 11 2" xfId="692"/>
+    <cellStyle name="40% - Акцент6 12" xfId="693"/>
+    <cellStyle name="40% - Акцент6 12 2" xfId="694"/>
+    <cellStyle name="40% - Акцент6 13" xfId="695"/>
+    <cellStyle name="40% - Акцент6 13 2" xfId="696"/>
+    <cellStyle name="40% - Акцент6 14" xfId="697"/>
+    <cellStyle name="40% - Акцент6 14 2" xfId="698"/>
+    <cellStyle name="40% - Акцент6 15" xfId="699"/>
+    <cellStyle name="40% - Акцент6 15 2" xfId="700"/>
+    <cellStyle name="40% - Акцент6 16" xfId="701"/>
+    <cellStyle name="40% - Акцент6 16 2" xfId="702"/>
+    <cellStyle name="40% - Акцент6 17" xfId="703"/>
+    <cellStyle name="40% - Акцент6 18" xfId="704"/>
+    <cellStyle name="40% - Акцент6 19" xfId="705"/>
+    <cellStyle name="40% - Акцент6 2" xfId="706"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="707"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="708"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="709"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="710"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="711"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="712"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="713"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="714"/>
+    <cellStyle name="40% - Акцент6 2 2 2" xfId="715"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="716"/>
+    <cellStyle name="40% - Акцент6 2 3 2" xfId="717"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="718"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="719"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="720"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="721"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="722"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="723"/>
+    <cellStyle name="40% - Акцент6 20" xfId="724"/>
+    <cellStyle name="40% - Акцент6 21" xfId="725"/>
+    <cellStyle name="40% - Акцент6 22" xfId="726"/>
+    <cellStyle name="40% - Акцент6 23" xfId="727"/>
+    <cellStyle name="40% - Акцент6 24" xfId="728"/>
+    <cellStyle name="40% - Акцент6 25" xfId="729"/>
+    <cellStyle name="40% - Акцент6 26" xfId="730"/>
+    <cellStyle name="40% - Акцент6 27" xfId="731"/>
+    <cellStyle name="40% - Акцент6 28" xfId="732"/>
+    <cellStyle name="40% - Акцент6 29" xfId="733"/>
+    <cellStyle name="40% - Акцент6 3" xfId="734"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="735"/>
+    <cellStyle name="40% - Акцент6 30" xfId="736"/>
+    <cellStyle name="40% - Акцент6 31" xfId="737"/>
+    <cellStyle name="40% - Акцент6 32" xfId="738"/>
+    <cellStyle name="40% - Акцент6 4" xfId="739"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="740"/>
+    <cellStyle name="40% - Акцент6 5" xfId="741"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="742"/>
+    <cellStyle name="40% - Акцент6 6" xfId="743"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="744"/>
+    <cellStyle name="40% - Акцент6 7" xfId="745"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="746"/>
+    <cellStyle name="40% - Акцент6 8" xfId="747"/>
+    <cellStyle name="40% - Акцент6 8 2" xfId="748"/>
+    <cellStyle name="40% - Акцент6 9" xfId="749"/>
+    <cellStyle name="40% - Акцент6 9 2" xfId="750"/>
+    <cellStyle name="60% - Акцент1 10" xfId="751"/>
+    <cellStyle name="60% - Акцент1 10 2" xfId="752"/>
+    <cellStyle name="60% - Акцент1 11" xfId="753"/>
+    <cellStyle name="60% - Акцент1 11 2" xfId="754"/>
+    <cellStyle name="60% - Акцент1 12" xfId="755"/>
+    <cellStyle name="60% - Акцент1 12 2" xfId="756"/>
+    <cellStyle name="60% - Акцент1 13" xfId="757"/>
+    <cellStyle name="60% - Акцент1 13 2" xfId="758"/>
+    <cellStyle name="60% - Акцент1 14" xfId="759"/>
+    <cellStyle name="60% - Акцент1 14 2" xfId="760"/>
+    <cellStyle name="60% - Акцент1 15" xfId="761"/>
+    <cellStyle name="60% - Акцент1 15 2" xfId="762"/>
+    <cellStyle name="60% - Акцент1 16" xfId="763"/>
+    <cellStyle name="60% - Акцент1 16 2" xfId="764"/>
+    <cellStyle name="60% - Акцент1 17" xfId="765"/>
+    <cellStyle name="60% - Акцент1 18" xfId="766"/>
+    <cellStyle name="60% - Акцент1 19" xfId="767"/>
+    <cellStyle name="60% - Акцент1 2" xfId="768"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="769"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="770"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="771"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="772"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="773"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="774"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="775"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="776"/>
+    <cellStyle name="60% - Акцент1 2 2 2" xfId="777"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="778"/>
+    <cellStyle name="60% - Акцент1 2 3 2" xfId="779"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="780"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="781"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="782"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="783"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="784"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="785"/>
+    <cellStyle name="60% - Акцент1 20" xfId="786"/>
+    <cellStyle name="60% - Акцент1 21" xfId="787"/>
+    <cellStyle name="60% - Акцент1 22" xfId="788"/>
+    <cellStyle name="60% - Акцент1 23" xfId="789"/>
+    <cellStyle name="60% - Акцент1 24" xfId="790"/>
+    <cellStyle name="60% - Акцент1 25" xfId="791"/>
+    <cellStyle name="60% - Акцент1 26" xfId="792"/>
+    <cellStyle name="60% - Акцент1 27" xfId="793"/>
+    <cellStyle name="60% - Акцент1 28" xfId="794"/>
+    <cellStyle name="60% - Акцент1 29" xfId="795"/>
+    <cellStyle name="60% - Акцент1 3" xfId="796"/>
+    <cellStyle name="60% - Акцент1 3 2" xfId="797"/>
+    <cellStyle name="60% - Акцент1 30" xfId="798"/>
+    <cellStyle name="60% - Акцент1 31" xfId="799"/>
+    <cellStyle name="60% - Акцент1 32" xfId="800"/>
+    <cellStyle name="60% - Акцент1 4" xfId="801"/>
+    <cellStyle name="60% - Акцент1 4 2" xfId="802"/>
+    <cellStyle name="60% - Акцент1 5" xfId="803"/>
+    <cellStyle name="60% - Акцент1 5 2" xfId="804"/>
+    <cellStyle name="60% - Акцент1 6" xfId="805"/>
+    <cellStyle name="60% - Акцент1 6 2" xfId="806"/>
+    <cellStyle name="60% - Акцент1 7" xfId="807"/>
+    <cellStyle name="60% - Акцент1 7 2" xfId="808"/>
+    <cellStyle name="60% - Акцент1 8" xfId="809"/>
+    <cellStyle name="60% - Акцент1 8 2" xfId="810"/>
+    <cellStyle name="60% - Акцент1 9" xfId="811"/>
+    <cellStyle name="60% - Акцент1 9 2" xfId="812"/>
+    <cellStyle name="60% - Акцент2 10" xfId="813"/>
+    <cellStyle name="60% - Акцент2 10 2" xfId="814"/>
+    <cellStyle name="60% - Акцент2 11" xfId="815"/>
+    <cellStyle name="60% - Акцент2 11 2" xfId="816"/>
+    <cellStyle name="60% - Акцент2 12" xfId="817"/>
+    <cellStyle name="60% - Акцент2 12 2" xfId="818"/>
+    <cellStyle name="60% - Акцент2 13" xfId="819"/>
+    <cellStyle name="60% - Акцент2 13 2" xfId="820"/>
+    <cellStyle name="60% - Акцент2 14" xfId="821"/>
+    <cellStyle name="60% - Акцент2 14 2" xfId="822"/>
+    <cellStyle name="60% - Акцент2 15" xfId="823"/>
+    <cellStyle name="60% - Акцент2 15 2" xfId="824"/>
+    <cellStyle name="60% - Акцент2 16" xfId="825"/>
+    <cellStyle name="60% - Акцент2 16 2" xfId="826"/>
+    <cellStyle name="60% - Акцент2 17" xfId="827"/>
+    <cellStyle name="60% - Акцент2 18" xfId="828"/>
+    <cellStyle name="60% - Акцент2 19" xfId="829"/>
+    <cellStyle name="60% - Акцент2 2" xfId="830"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="831"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="832"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="833"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="834"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="835"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="836"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="837"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="838"/>
+    <cellStyle name="60% - Акцент2 2 2 2" xfId="839"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="840"/>
+    <cellStyle name="60% - Акцент2 2 3 2" xfId="841"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="842"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="843"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="844"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="845"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="846"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="847"/>
+    <cellStyle name="60% - Акцент2 20" xfId="848"/>
+    <cellStyle name="60% - Акцент2 21" xfId="849"/>
+    <cellStyle name="60% - Акцент2 22" xfId="850"/>
+    <cellStyle name="60% - Акцент2 23" xfId="851"/>
+    <cellStyle name="60% - Акцент2 24" xfId="852"/>
+    <cellStyle name="60% - Акцент2 25" xfId="853"/>
+    <cellStyle name="60% - Акцент2 26" xfId="854"/>
+    <cellStyle name="60% - Акцент2 27" xfId="855"/>
+    <cellStyle name="60% - Акцент2 28" xfId="856"/>
+    <cellStyle name="60% - Акцент2 29" xfId="857"/>
+    <cellStyle name="60% - Акцент2 3" xfId="858"/>
+    <cellStyle name="60% - Акцент2 3 2" xfId="859"/>
+    <cellStyle name="60% - Акцент2 30" xfId="860"/>
+    <cellStyle name="60% - Акцент2 31" xfId="861"/>
+    <cellStyle name="60% - Акцент2 32" xfId="862"/>
+    <cellStyle name="60% - Акцент2 4" xfId="863"/>
+    <cellStyle name="60% - Акцент2 4 2" xfId="864"/>
+    <cellStyle name="60% - Акцент2 5" xfId="865"/>
+    <cellStyle name="60% - Акцент2 5 2" xfId="866"/>
+    <cellStyle name="60% - Акцент2 6" xfId="867"/>
+    <cellStyle name="60% - Акцент2 6 2" xfId="868"/>
+    <cellStyle name="60% - Акцент2 7" xfId="869"/>
+    <cellStyle name="60% - Акцент2 7 2" xfId="870"/>
+    <cellStyle name="60% - Акцент2 8" xfId="871"/>
+    <cellStyle name="60% - Акцент2 8 2" xfId="872"/>
+    <cellStyle name="60% - Акцент2 9" xfId="873"/>
+    <cellStyle name="60% - Акцент2 9 2" xfId="874"/>
+    <cellStyle name="60% - Акцент3 10" xfId="875"/>
+    <cellStyle name="60% - Акцент3 10 2" xfId="876"/>
+    <cellStyle name="60% - Акцент3 11" xfId="877"/>
+    <cellStyle name="60% - Акцент3 11 2" xfId="878"/>
+    <cellStyle name="60% - Акцент3 12" xfId="879"/>
+    <cellStyle name="60% - Акцент3 12 2" xfId="880"/>
+    <cellStyle name="60% - Акцент3 13" xfId="881"/>
+    <cellStyle name="60% - Акцент3 13 2" xfId="882"/>
+    <cellStyle name="60% - Акцент3 14" xfId="883"/>
+    <cellStyle name="60% - Акцент3 14 2" xfId="884"/>
+    <cellStyle name="60% - Акцент3 15" xfId="885"/>
+    <cellStyle name="60% - Акцент3 15 2" xfId="886"/>
+    <cellStyle name="60% - Акцент3 16" xfId="887"/>
+    <cellStyle name="60% - Акцент3 16 2" xfId="888"/>
+    <cellStyle name="60% - Акцент3 17" xfId="889"/>
+    <cellStyle name="60% - Акцент3 18" xfId="890"/>
+    <cellStyle name="60% - Акцент3 19" xfId="891"/>
+    <cellStyle name="60% - Акцент3 2" xfId="892"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="893"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="894"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="895"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="896"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="897"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="898"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="899"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="900"/>
+    <cellStyle name="60% - Акцент3 2 2 2" xfId="901"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="902"/>
+    <cellStyle name="60% - Акцент3 2 3 2" xfId="903"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="904"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="905"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="906"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="907"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="908"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="909"/>
+    <cellStyle name="60% - Акцент3 20" xfId="910"/>
+    <cellStyle name="60% - Акцент3 21" xfId="911"/>
+    <cellStyle name="60% - Акцент3 22" xfId="912"/>
+    <cellStyle name="60% - Акцент3 23" xfId="913"/>
+    <cellStyle name="60% - Акцент3 24" xfId="914"/>
+    <cellStyle name="60% - Акцент3 25" xfId="915"/>
+    <cellStyle name="60% - Акцент3 26" xfId="916"/>
+    <cellStyle name="60% - Акцент3 27" xfId="917"/>
+    <cellStyle name="60% - Акцент3 28" xfId="918"/>
+    <cellStyle name="60% - Акцент3 29" xfId="919"/>
+    <cellStyle name="60% - Акцент3 3" xfId="920"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="921"/>
+    <cellStyle name="60% - Акцент3 30" xfId="922"/>
+    <cellStyle name="60% - Акцент3 31" xfId="923"/>
+    <cellStyle name="60% - Акцент3 32" xfId="924"/>
+    <cellStyle name="60% - Акцент3 4" xfId="925"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="926"/>
+    <cellStyle name="60% - Акцент3 5" xfId="927"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="928"/>
+    <cellStyle name="60% - Акцент3 6" xfId="929"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="930"/>
+    <cellStyle name="60% - Акцент3 7" xfId="931"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="932"/>
+    <cellStyle name="60% - Акцент3 8" xfId="933"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="934"/>
+    <cellStyle name="60% - Акцент3 9" xfId="935"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="936"/>
+    <cellStyle name="60% - Акцент4 10" xfId="937"/>
+    <cellStyle name="60% - Акцент4 10 2" xfId="938"/>
+    <cellStyle name="60% - Акцент4 11" xfId="939"/>
+    <cellStyle name="60% - Акцент4 11 2" xfId="940"/>
+    <cellStyle name="60% - Акцент4 12" xfId="941"/>
+    <cellStyle name="60% - Акцент4 12 2" xfId="942"/>
+    <cellStyle name="60% - Акцент4 13" xfId="943"/>
+    <cellStyle name="60% - Акцент4 13 2" xfId="944"/>
+    <cellStyle name="60% - Акцент4 14" xfId="945"/>
+    <cellStyle name="60% - Акцент4 14 2" xfId="946"/>
+    <cellStyle name="60% - Акцент4 15" xfId="947"/>
+    <cellStyle name="60% - Акцент4 15 2" xfId="948"/>
+    <cellStyle name="60% - Акцент4 16" xfId="949"/>
+    <cellStyle name="60% - Акцент4 16 2" xfId="950"/>
+    <cellStyle name="60% - Акцент4 17" xfId="951"/>
+    <cellStyle name="60% - Акцент4 18" xfId="952"/>
+    <cellStyle name="60% - Акцент4 19" xfId="953"/>
+    <cellStyle name="60% - Акцент4 2" xfId="954"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="955"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="956"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="957"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="958"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="959"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="960"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="961"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="962"/>
+    <cellStyle name="60% - Акцент4 2 2 2" xfId="963"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="964"/>
+    <cellStyle name="60% - Акцент4 2 3 2" xfId="965"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="966"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="967"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="968"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="969"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="970"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="971"/>
+    <cellStyle name="60% - Акцент4 20" xfId="972"/>
+    <cellStyle name="60% - Акцент4 21" xfId="973"/>
+    <cellStyle name="60% - Акцент4 22" xfId="974"/>
+    <cellStyle name="60% - Акцент4 23" xfId="975"/>
+    <cellStyle name="60% - Акцент4 24" xfId="976"/>
+    <cellStyle name="60% - Акцент4 25" xfId="977"/>
+    <cellStyle name="60% - Акцент4 26" xfId="978"/>
+    <cellStyle name="60% - Акцент4 27" xfId="979"/>
+    <cellStyle name="60% - Акцент4 28" xfId="980"/>
+    <cellStyle name="60% - Акцент4 29" xfId="981"/>
+    <cellStyle name="60% - Акцент4 3" xfId="982"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="983"/>
+    <cellStyle name="60% - Акцент4 30" xfId="984"/>
+    <cellStyle name="60% - Акцент4 31" xfId="985"/>
+    <cellStyle name="60% - Акцент4 32" xfId="986"/>
+    <cellStyle name="60% - Акцент4 4" xfId="987"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="988"/>
+    <cellStyle name="60% - Акцент4 5" xfId="989"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="990"/>
+    <cellStyle name="60% - Акцент4 6" xfId="991"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="992"/>
+    <cellStyle name="60% - Акцент4 7" xfId="993"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="994"/>
+    <cellStyle name="60% - Акцент4 8" xfId="995"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="996"/>
+    <cellStyle name="60% - Акцент4 9" xfId="997"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="998"/>
+    <cellStyle name="60% - Акцент5 10" xfId="999"/>
+    <cellStyle name="60% - Акцент5 10 2" xfId="1000"/>
+    <cellStyle name="60% - Акцент5 11" xfId="1001"/>
+    <cellStyle name="60% - Акцент5 11 2" xfId="1002"/>
+    <cellStyle name="60% - Акцент5 12" xfId="1003"/>
+    <cellStyle name="60% - Акцент5 12 2" xfId="1004"/>
+    <cellStyle name="60% - Акцент5 13" xfId="1005"/>
+    <cellStyle name="60% - Акцент5 13 2" xfId="1006"/>
+    <cellStyle name="60% - Акцент5 14" xfId="1007"/>
+    <cellStyle name="60% - Акцент5 14 2" xfId="1008"/>
+    <cellStyle name="60% - Акцент5 15" xfId="1009"/>
+    <cellStyle name="60% - Акцент5 15 2" xfId="1010"/>
+    <cellStyle name="60% - Акцент5 16" xfId="1011"/>
+    <cellStyle name="60% - Акцент5 16 2" xfId="1012"/>
+    <cellStyle name="60% - Акцент5 17" xfId="1013"/>
+    <cellStyle name="60% - Акцент5 18" xfId="1014"/>
+    <cellStyle name="60% - Акцент5 19" xfId="1015"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1016"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="1017"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="1018"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="1019"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="1020"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="1021"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="1022"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="1023"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="1024"/>
+    <cellStyle name="60% - Акцент5 2 2 2" xfId="1025"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="1026"/>
+    <cellStyle name="60% - Акцент5 2 3 2" xfId="1027"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="1028"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="1029"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="1030"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="1031"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="1032"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="1033"/>
+    <cellStyle name="60% - Акцент5 20" xfId="1034"/>
+    <cellStyle name="60% - Акцент5 21" xfId="1035"/>
+    <cellStyle name="60% - Акцент5 22" xfId="1036"/>
+    <cellStyle name="60% - Акцент5 23" xfId="1037"/>
+    <cellStyle name="60% - Акцент5 24" xfId="1038"/>
+    <cellStyle name="60% - Акцент5 25" xfId="1039"/>
+    <cellStyle name="60% - Акцент5 26" xfId="1040"/>
+    <cellStyle name="60% - Акцент5 27" xfId="1041"/>
+    <cellStyle name="60% - Акцент5 28" xfId="1042"/>
+    <cellStyle name="60% - Акцент5 29" xfId="1043"/>
+    <cellStyle name="60% - Акцент5 3" xfId="1044"/>
+    <cellStyle name="60% - Акцент5 3 2" xfId="1045"/>
+    <cellStyle name="60% - Акцент5 30" xfId="1046"/>
+    <cellStyle name="60% - Акцент5 31" xfId="1047"/>
+    <cellStyle name="60% - Акцент5 32" xfId="1048"/>
+    <cellStyle name="60% - Акцент5 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент5 4 2" xfId="1050"/>
+    <cellStyle name="60% - Акцент5 5" xfId="1051"/>
+    <cellStyle name="60% - Акцент5 5 2" xfId="1052"/>
+    <cellStyle name="60% - Акцент5 6" xfId="1053"/>
+    <cellStyle name="60% - Акцент5 6 2" xfId="1054"/>
+    <cellStyle name="60% - Акцент5 7" xfId="1055"/>
+    <cellStyle name="60% - Акцент5 7 2" xfId="1056"/>
+    <cellStyle name="60% - Акцент5 8" xfId="1057"/>
+    <cellStyle name="60% - Акцент5 8 2" xfId="1058"/>
+    <cellStyle name="60% - Акцент5 9" xfId="1059"/>
+    <cellStyle name="60% - Акцент5 9 2" xfId="1060"/>
+    <cellStyle name="60% - Акцент6 10" xfId="1061"/>
+    <cellStyle name="60% - Акцент6 10 2" xfId="1062"/>
+    <cellStyle name="60% - Акцент6 11" xfId="1063"/>
+    <cellStyle name="60% - Акцент6 11 2" xfId="1064"/>
+    <cellStyle name="60% - Акцент6 12" xfId="1065"/>
+    <cellStyle name="60% - Акцент6 12 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент6 13" xfId="1067"/>
+    <cellStyle name="60% - Акцент6 13 2" xfId="1068"/>
+    <cellStyle name="60% - Акцент6 14" xfId="1069"/>
+    <cellStyle name="60% - Акцент6 14 2" xfId="1070"/>
+    <cellStyle name="60% - Акцент6 15" xfId="1071"/>
+    <cellStyle name="60% - Акцент6 15 2" xfId="1072"/>
+    <cellStyle name="60% - Акцент6 16" xfId="1073"/>
+    <cellStyle name="60% - Акцент6 16 2" xfId="1074"/>
+    <cellStyle name="60% - Акцент6 17" xfId="1075"/>
+    <cellStyle name="60% - Акцент6 18" xfId="1076"/>
+    <cellStyle name="60% - Акцент6 19" xfId="1077"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1078"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1079"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1080"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1081"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1082"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1083"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1084"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1085"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1086"/>
+    <cellStyle name="60% - Акцент6 2 2 2" xfId="1087"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1088"/>
+    <cellStyle name="60% - Акцент6 2 3 2" xfId="1089"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1090"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1091"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1092"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1093"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1094"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1095"/>
+    <cellStyle name="60% - Акцент6 20" xfId="1096"/>
+    <cellStyle name="60% - Акцент6 21" xfId="1097"/>
+    <cellStyle name="60% - Акцент6 22" xfId="1098"/>
+    <cellStyle name="60% - Акцент6 23" xfId="1099"/>
+    <cellStyle name="60% - Акцент6 24" xfId="1100"/>
+    <cellStyle name="60% - Акцент6 25" xfId="1101"/>
+    <cellStyle name="60% - Акцент6 26" xfId="1102"/>
+    <cellStyle name="60% - Акцент6 27" xfId="1103"/>
+    <cellStyle name="60% - Акцент6 28" xfId="1104"/>
+    <cellStyle name="60% - Акцент6 29" xfId="1105"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1106"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1107"/>
+    <cellStyle name="60% - Акцент6 30" xfId="1108"/>
+    <cellStyle name="60% - Акцент6 31" xfId="1109"/>
+    <cellStyle name="60% - Акцент6 32" xfId="1110"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1111"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1112"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1113"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1114"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1115"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1117"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1118"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1119"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1120"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1121"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1122"/>
+    <cellStyle name="Акцент1 10" xfId="1123"/>
+    <cellStyle name="Акцент1 11" xfId="1124"/>
+    <cellStyle name="Акцент1 12" xfId="1125"/>
+    <cellStyle name="Акцент1 13" xfId="1126"/>
+    <cellStyle name="Акцент1 14" xfId="1127"/>
+    <cellStyle name="Акцент1 15" xfId="1128"/>
+    <cellStyle name="Акцент1 16" xfId="1129"/>
+    <cellStyle name="Акцент1 2" xfId="1130"/>
+    <cellStyle name="Акцент1 2 10" xfId="1131"/>
+    <cellStyle name="Акцент1 2 11" xfId="1132"/>
+    <cellStyle name="Акцент1 2 12" xfId="1133"/>
+    <cellStyle name="Акцент1 2 13" xfId="1134"/>
+    <cellStyle name="Акцент1 2 14" xfId="1135"/>
+    <cellStyle name="Акцент1 2 15" xfId="1136"/>
+    <cellStyle name="Акцент1 2 2" xfId="1137"/>
+    <cellStyle name="Акцент1 2 3" xfId="1138"/>
+    <cellStyle name="Акцент1 2 4" xfId="1139"/>
+    <cellStyle name="Акцент1 2 5" xfId="1140"/>
+    <cellStyle name="Акцент1 2 6" xfId="1141"/>
+    <cellStyle name="Акцент1 2 7" xfId="1142"/>
+    <cellStyle name="Акцент1 2 8" xfId="1143"/>
+    <cellStyle name="Акцент1 2 9" xfId="1144"/>
+    <cellStyle name="Акцент1 3" xfId="1145"/>
+    <cellStyle name="Акцент1 4" xfId="1146"/>
+    <cellStyle name="Акцент1 5" xfId="1147"/>
+    <cellStyle name="Акцент1 6" xfId="1148"/>
+    <cellStyle name="Акцент1 7" xfId="1149"/>
+    <cellStyle name="Акцент1 8" xfId="1150"/>
+    <cellStyle name="Акцент1 9" xfId="1151"/>
+    <cellStyle name="Акцент2 10" xfId="1152"/>
+    <cellStyle name="Акцент2 11" xfId="1153"/>
+    <cellStyle name="Акцент2 12" xfId="1154"/>
+    <cellStyle name="Акцент2 13" xfId="1155"/>
+    <cellStyle name="Акцент2 14" xfId="1156"/>
+    <cellStyle name="Акцент2 15" xfId="1157"/>
+    <cellStyle name="Акцент2 16" xfId="1158"/>
+    <cellStyle name="Акцент2 2" xfId="1159"/>
+    <cellStyle name="Акцент2 2 10" xfId="1160"/>
+    <cellStyle name="Акцент2 2 11" xfId="1161"/>
+    <cellStyle name="Акцент2 2 12" xfId="1162"/>
+    <cellStyle name="Акцент2 2 13" xfId="1163"/>
+    <cellStyle name="Акцент2 2 14" xfId="1164"/>
+    <cellStyle name="Акцент2 2 15" xfId="1165"/>
+    <cellStyle name="Акцент2 2 2" xfId="1166"/>
+    <cellStyle name="Акцент2 2 3" xfId="1167"/>
+    <cellStyle name="Акцент2 2 4" xfId="1168"/>
+    <cellStyle name="Акцент2 2 5" xfId="1169"/>
+    <cellStyle name="Акцент2 2 6" xfId="1170"/>
+    <cellStyle name="Акцент2 2 7" xfId="1171"/>
+    <cellStyle name="Акцент2 2 8" xfId="1172"/>
+    <cellStyle name="Акцент2 2 9" xfId="1173"/>
+    <cellStyle name="Акцент2 3" xfId="1174"/>
+    <cellStyle name="Акцент2 4" xfId="1175"/>
+    <cellStyle name="Акцент2 5" xfId="1176"/>
+    <cellStyle name="Акцент2 6" xfId="1177"/>
+    <cellStyle name="Акцент2 7" xfId="1178"/>
+    <cellStyle name="Акцент2 8" xfId="1179"/>
+    <cellStyle name="Акцент2 9" xfId="1180"/>
+    <cellStyle name="Акцент3 10" xfId="1181"/>
+    <cellStyle name="Акцент3 11" xfId="1182"/>
+    <cellStyle name="Акцент3 12" xfId="1183"/>
+    <cellStyle name="Акцент3 13" xfId="1184"/>
+    <cellStyle name="Акцент3 14" xfId="1185"/>
+    <cellStyle name="Акцент3 15" xfId="1186"/>
+    <cellStyle name="Акцент3 16" xfId="1187"/>
+    <cellStyle name="Акцент3 2" xfId="1188"/>
+    <cellStyle name="Акцент3 2 10" xfId="1189"/>
+    <cellStyle name="Акцент3 2 11" xfId="1190"/>
+    <cellStyle name="Акцент3 2 12" xfId="1191"/>
+    <cellStyle name="Акцент3 2 13" xfId="1192"/>
+    <cellStyle name="Акцент3 2 14" xfId="1193"/>
+    <cellStyle name="Акцент3 2 15" xfId="1194"/>
+    <cellStyle name="Акцент3 2 2" xfId="1195"/>
+    <cellStyle name="Акцент3 2 3" xfId="1196"/>
+    <cellStyle name="Акцент3 2 4" xfId="1197"/>
+    <cellStyle name="Акцент3 2 5" xfId="1198"/>
+    <cellStyle name="Акцент3 2 6" xfId="1199"/>
+    <cellStyle name="Акцент3 2 7" xfId="1200"/>
+    <cellStyle name="Акцент3 2 8" xfId="1201"/>
+    <cellStyle name="Акцент3 2 9" xfId="1202"/>
+    <cellStyle name="Акцент3 3" xfId="1203"/>
+    <cellStyle name="Акцент3 4" xfId="1204"/>
+    <cellStyle name="Акцент3 5" xfId="1205"/>
+    <cellStyle name="Акцент3 6" xfId="1206"/>
+    <cellStyle name="Акцент3 7" xfId="1207"/>
+    <cellStyle name="Акцент3 8" xfId="1208"/>
+    <cellStyle name="Акцент3 9" xfId="1209"/>
+    <cellStyle name="Акцент4 10" xfId="1210"/>
+    <cellStyle name="Акцент4 11" xfId="1211"/>
+    <cellStyle name="Акцент4 12" xfId="1212"/>
+    <cellStyle name="Акцент4 13" xfId="1213"/>
+    <cellStyle name="Акцент4 14" xfId="1214"/>
+    <cellStyle name="Акцент4 15" xfId="1215"/>
+    <cellStyle name="Акцент4 16" xfId="1216"/>
+    <cellStyle name="Акцент4 2" xfId="1217"/>
+    <cellStyle name="Акцент4 2 10" xfId="1218"/>
+    <cellStyle name="Акцент4 2 11" xfId="1219"/>
+    <cellStyle name="Акцент4 2 12" xfId="1220"/>
+    <cellStyle name="Акцент4 2 13" xfId="1221"/>
+    <cellStyle name="Акцент4 2 14" xfId="1222"/>
+    <cellStyle name="Акцент4 2 15" xfId="1223"/>
+    <cellStyle name="Акцент4 2 2" xfId="1224"/>
+    <cellStyle name="Акцент4 2 3" xfId="1225"/>
+    <cellStyle name="Акцент4 2 4" xfId="1226"/>
+    <cellStyle name="Акцент4 2 5" xfId="1227"/>
+    <cellStyle name="Акцент4 2 6" xfId="1228"/>
+    <cellStyle name="Акцент4 2 7" xfId="1229"/>
+    <cellStyle name="Акцент4 2 8" xfId="1230"/>
+    <cellStyle name="Акцент4 2 9" xfId="1231"/>
+    <cellStyle name="Акцент4 3" xfId="1232"/>
+    <cellStyle name="Акцент4 4" xfId="1233"/>
+    <cellStyle name="Акцент4 5" xfId="1234"/>
+    <cellStyle name="Акцент4 6" xfId="1235"/>
+    <cellStyle name="Акцент4 7" xfId="1236"/>
+    <cellStyle name="Акцент4 8" xfId="1237"/>
+    <cellStyle name="Акцент4 9" xfId="1238"/>
+    <cellStyle name="Акцент5 10" xfId="1239"/>
+    <cellStyle name="Акцент5 11" xfId="1240"/>
+    <cellStyle name="Акцент5 12" xfId="1241"/>
+    <cellStyle name="Акцент5 13" xfId="1242"/>
+    <cellStyle name="Акцент5 14" xfId="1243"/>
+    <cellStyle name="Акцент5 15" xfId="1244"/>
+    <cellStyle name="Акцент5 16" xfId="1245"/>
+    <cellStyle name="Акцент5 2" xfId="1246"/>
+    <cellStyle name="Акцент5 2 10" xfId="1247"/>
+    <cellStyle name="Акцент5 2 11" xfId="1248"/>
+    <cellStyle name="Акцент5 2 12" xfId="1249"/>
+    <cellStyle name="Акцент5 2 13" xfId="1250"/>
+    <cellStyle name="Акцент5 2 14" xfId="1251"/>
+    <cellStyle name="Акцент5 2 15" xfId="1252"/>
+    <cellStyle name="Акцент5 2 2" xfId="1253"/>
+    <cellStyle name="Акцент5 2 3" xfId="1254"/>
+    <cellStyle name="Акцент5 2 4" xfId="1255"/>
+    <cellStyle name="Акцент5 2 5" xfId="1256"/>
+    <cellStyle name="Акцент5 2 6" xfId="1257"/>
+    <cellStyle name="Акцент5 2 7" xfId="1258"/>
+    <cellStyle name="Акцент5 2 8" xfId="1259"/>
+    <cellStyle name="Акцент5 2 9" xfId="1260"/>
+    <cellStyle name="Акцент5 3" xfId="1261"/>
+    <cellStyle name="Акцент5 4" xfId="1262"/>
+    <cellStyle name="Акцент5 5" xfId="1263"/>
+    <cellStyle name="Акцент5 6" xfId="1264"/>
+    <cellStyle name="Акцент5 7" xfId="1265"/>
+    <cellStyle name="Акцент5 8" xfId="1266"/>
+    <cellStyle name="Акцент5 9" xfId="1267"/>
+    <cellStyle name="Акцент6 10" xfId="1268"/>
+    <cellStyle name="Акцент6 11" xfId="1269"/>
+    <cellStyle name="Акцент6 12" xfId="1270"/>
+    <cellStyle name="Акцент6 13" xfId="1271"/>
+    <cellStyle name="Акцент6 14" xfId="1272"/>
+    <cellStyle name="Акцент6 15" xfId="1273"/>
+    <cellStyle name="Акцент6 16" xfId="1274"/>
+    <cellStyle name="Акцент6 2" xfId="1275"/>
+    <cellStyle name="Акцент6 2 10" xfId="1276"/>
+    <cellStyle name="Акцент6 2 11" xfId="1277"/>
+    <cellStyle name="Акцент6 2 12" xfId="1278"/>
+    <cellStyle name="Акцент6 2 13" xfId="1279"/>
+    <cellStyle name="Акцент6 2 14" xfId="1280"/>
+    <cellStyle name="Акцент6 2 15" xfId="1281"/>
+    <cellStyle name="Акцент6 2 2" xfId="1282"/>
+    <cellStyle name="Акцент6 2 3" xfId="1283"/>
+    <cellStyle name="Акцент6 2 4" xfId="1284"/>
+    <cellStyle name="Акцент6 2 5" xfId="1285"/>
+    <cellStyle name="Акцент6 2 6" xfId="1286"/>
+    <cellStyle name="Акцент6 2 7" xfId="1287"/>
+    <cellStyle name="Акцент6 2 8" xfId="1288"/>
+    <cellStyle name="Акцент6 2 9" xfId="1289"/>
+    <cellStyle name="Акцент6 3" xfId="1290"/>
+    <cellStyle name="Акцент6 4" xfId="1291"/>
+    <cellStyle name="Акцент6 5" xfId="1292"/>
+    <cellStyle name="Акцент6 6" xfId="1293"/>
+    <cellStyle name="Акцент6 7" xfId="1294"/>
+    <cellStyle name="Акцент6 8" xfId="1295"/>
+    <cellStyle name="Акцент6 9" xfId="1296"/>
+    <cellStyle name="Ввод  10" xfId="1297"/>
+    <cellStyle name="Ввод  10 2" xfId="1298"/>
+    <cellStyle name="Ввод  11" xfId="1299"/>
+    <cellStyle name="Ввод  11 2" xfId="1300"/>
+    <cellStyle name="Ввод  12" xfId="1301"/>
+    <cellStyle name="Ввод  12 2" xfId="1302"/>
+    <cellStyle name="Ввод  13" xfId="1303"/>
+    <cellStyle name="Ввод  13 2" xfId="1304"/>
+    <cellStyle name="Ввод  14" xfId="1305"/>
+    <cellStyle name="Ввод  14 2" xfId="1306"/>
+    <cellStyle name="Ввод  15" xfId="1307"/>
+    <cellStyle name="Ввод  15 2" xfId="1308"/>
+    <cellStyle name="Ввод  16" xfId="1309"/>
+    <cellStyle name="Ввод  16 2" xfId="1310"/>
+    <cellStyle name="Ввод  2" xfId="1311"/>
+    <cellStyle name="Ввод  2 10" xfId="1312"/>
+    <cellStyle name="Ввод  2 10 2" xfId="1313"/>
+    <cellStyle name="Ввод  2 11" xfId="1314"/>
+    <cellStyle name="Ввод  2 11 2" xfId="1315"/>
+    <cellStyle name="Ввод  2 12" xfId="1316"/>
+    <cellStyle name="Ввод  2 12 2" xfId="1317"/>
+    <cellStyle name="Ввод  2 13" xfId="1318"/>
+    <cellStyle name="Ввод  2 13 2" xfId="1319"/>
+    <cellStyle name="Ввод  2 14" xfId="1320"/>
+    <cellStyle name="Ввод  2 14 2" xfId="1321"/>
+    <cellStyle name="Ввод  2 15" xfId="1322"/>
+    <cellStyle name="Ввод  2 15 2" xfId="1323"/>
+    <cellStyle name="Ввод  2 16" xfId="1324"/>
+    <cellStyle name="Ввод  2 2" xfId="1325"/>
+    <cellStyle name="Ввод  2 2 2" xfId="1326"/>
+    <cellStyle name="Ввод  2 3" xfId="1327"/>
+    <cellStyle name="Ввод  2 3 2" xfId="1328"/>
+    <cellStyle name="Ввод  2 4" xfId="1329"/>
+    <cellStyle name="Ввод  2 4 2" xfId="1330"/>
+    <cellStyle name="Ввод  2 5" xfId="1331"/>
+    <cellStyle name="Ввод  2 5 2" xfId="1332"/>
+    <cellStyle name="Ввод  2 6" xfId="1333"/>
+    <cellStyle name="Ввод  2 6 2" xfId="1334"/>
+    <cellStyle name="Ввод  2 7" xfId="1335"/>
+    <cellStyle name="Ввод  2 7 2" xfId="1336"/>
+    <cellStyle name="Ввод  2 8" xfId="1337"/>
+    <cellStyle name="Ввод  2 8 2" xfId="1338"/>
+    <cellStyle name="Ввод  2 9" xfId="1339"/>
+    <cellStyle name="Ввод  2 9 2" xfId="1340"/>
+    <cellStyle name="Ввод  3" xfId="1341"/>
+    <cellStyle name="Ввод  3 2" xfId="1342"/>
+    <cellStyle name="Ввод  4" xfId="1343"/>
+    <cellStyle name="Ввод  4 2" xfId="1344"/>
+    <cellStyle name="Ввод  5" xfId="1345"/>
+    <cellStyle name="Ввод  5 2" xfId="1346"/>
+    <cellStyle name="Ввод  6" xfId="1347"/>
+    <cellStyle name="Ввод  6 2" xfId="1348"/>
+    <cellStyle name="Ввод  7" xfId="1349"/>
+    <cellStyle name="Ввод  7 2" xfId="1350"/>
+    <cellStyle name="Ввод  8" xfId="1351"/>
+    <cellStyle name="Ввод  8 2" xfId="1352"/>
+    <cellStyle name="Ввод  9" xfId="1353"/>
+    <cellStyle name="Ввод  9 2" xfId="1354"/>
+    <cellStyle name="Вывод 10" xfId="1355"/>
+    <cellStyle name="Вывод 10 2" xfId="1356"/>
+    <cellStyle name="Вывод 11" xfId="1357"/>
+    <cellStyle name="Вывод 11 2" xfId="1358"/>
+    <cellStyle name="Вывод 12" xfId="1359"/>
+    <cellStyle name="Вывод 12 2" xfId="1360"/>
+    <cellStyle name="Вывод 13" xfId="1361"/>
+    <cellStyle name="Вывод 13 2" xfId="1362"/>
+    <cellStyle name="Вывод 14" xfId="1363"/>
+    <cellStyle name="Вывод 14 2" xfId="1364"/>
+    <cellStyle name="Вывод 15" xfId="1365"/>
+    <cellStyle name="Вывод 15 2" xfId="1366"/>
+    <cellStyle name="Вывод 16" xfId="1367"/>
+    <cellStyle name="Вывод 16 2" xfId="1368"/>
+    <cellStyle name="Вывод 2" xfId="1369"/>
+    <cellStyle name="Вывод 2 10" xfId="1370"/>
+    <cellStyle name="Вывод 2 10 2" xfId="1371"/>
+    <cellStyle name="Вывод 2 11" xfId="1372"/>
+    <cellStyle name="Вывод 2 11 2" xfId="1373"/>
+    <cellStyle name="Вывод 2 12" xfId="1374"/>
+    <cellStyle name="Вывод 2 12 2" xfId="1375"/>
+    <cellStyle name="Вывод 2 13" xfId="1376"/>
+    <cellStyle name="Вывод 2 13 2" xfId="1377"/>
+    <cellStyle name="Вывод 2 14" xfId="1378"/>
+    <cellStyle name="Вывод 2 14 2" xfId="1379"/>
+    <cellStyle name="Вывод 2 15" xfId="1380"/>
+    <cellStyle name="Вывод 2 15 2" xfId="1381"/>
+    <cellStyle name="Вывод 2 16" xfId="1382"/>
+    <cellStyle name="Вывод 2 2" xfId="1383"/>
+    <cellStyle name="Вывод 2 2 2" xfId="1384"/>
+    <cellStyle name="Вывод 2 3" xfId="1385"/>
+    <cellStyle name="Вывод 2 3 2" xfId="1386"/>
+    <cellStyle name="Вывод 2 4" xfId="1387"/>
+    <cellStyle name="Вывод 2 4 2" xfId="1388"/>
+    <cellStyle name="Вывод 2 5" xfId="1389"/>
+    <cellStyle name="Вывод 2 5 2" xfId="1390"/>
+    <cellStyle name="Вывод 2 6" xfId="1391"/>
+    <cellStyle name="Вывод 2 6 2" xfId="1392"/>
+    <cellStyle name="Вывод 2 7" xfId="1393"/>
+    <cellStyle name="Вывод 2 7 2" xfId="1394"/>
+    <cellStyle name="Вывод 2 8" xfId="1395"/>
+    <cellStyle name="Вывод 2 8 2" xfId="1396"/>
+    <cellStyle name="Вывод 2 9" xfId="1397"/>
+    <cellStyle name="Вывод 2 9 2" xfId="1398"/>
+    <cellStyle name="Вывод 3" xfId="1399"/>
+    <cellStyle name="Вывод 3 2" xfId="1400"/>
+    <cellStyle name="Вывод 4" xfId="1401"/>
+    <cellStyle name="Вывод 4 2" xfId="1402"/>
+    <cellStyle name="Вывод 5" xfId="1403"/>
+    <cellStyle name="Вывод 5 2" xfId="1404"/>
+    <cellStyle name="Вывод 6" xfId="1405"/>
+    <cellStyle name="Вывод 6 2" xfId="1406"/>
+    <cellStyle name="Вывод 7" xfId="1407"/>
+    <cellStyle name="Вывод 7 2" xfId="1408"/>
+    <cellStyle name="Вывод 8" xfId="1409"/>
+    <cellStyle name="Вывод 8 2" xfId="1410"/>
+    <cellStyle name="Вывод 9" xfId="1411"/>
+    <cellStyle name="Вывод 9 2" xfId="1412"/>
+    <cellStyle name="Вычисление 10" xfId="1413"/>
+    <cellStyle name="Вычисление 10 2" xfId="1414"/>
+    <cellStyle name="Вычисление 11" xfId="1415"/>
+    <cellStyle name="Вычисление 11 2" xfId="1416"/>
+    <cellStyle name="Вычисление 12" xfId="1417"/>
+    <cellStyle name="Вычисление 12 2" xfId="1418"/>
+    <cellStyle name="Вычисление 13" xfId="1419"/>
+    <cellStyle name="Вычисление 13 2" xfId="1420"/>
+    <cellStyle name="Вычисление 14" xfId="1421"/>
+    <cellStyle name="Вычисление 14 2" xfId="1422"/>
+    <cellStyle name="Вычисление 15" xfId="1423"/>
+    <cellStyle name="Вычисление 15 2" xfId="1424"/>
+    <cellStyle name="Вычисление 16" xfId="1425"/>
+    <cellStyle name="Вычисление 16 2" xfId="1426"/>
+    <cellStyle name="Вычисление 2" xfId="1427"/>
+    <cellStyle name="Вычисление 2 10" xfId="1428"/>
+    <cellStyle name="Вычисление 2 10 2" xfId="1429"/>
+    <cellStyle name="Вычисление 2 11" xfId="1430"/>
+    <cellStyle name="Вычисление 2 11 2" xfId="1431"/>
+    <cellStyle name="Вычисление 2 12" xfId="1432"/>
+    <cellStyle name="Вычисление 2 12 2" xfId="1433"/>
+    <cellStyle name="Вычисление 2 13" xfId="1434"/>
+    <cellStyle name="Вычисление 2 13 2" xfId="1435"/>
+    <cellStyle name="Вычисление 2 14" xfId="1436"/>
+    <cellStyle name="Вычисление 2 14 2" xfId="1437"/>
+    <cellStyle name="Вычисление 2 15" xfId="1438"/>
+    <cellStyle name="Вычисление 2 15 2" xfId="1439"/>
+    <cellStyle name="Вычисление 2 16" xfId="1440"/>
+    <cellStyle name="Вычисление 2 2" xfId="1441"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="1442"/>
+    <cellStyle name="Вычисление 2 3" xfId="1443"/>
+    <cellStyle name="Вычисление 2 3 2" xfId="1444"/>
+    <cellStyle name="Вычисление 2 4" xfId="1445"/>
+    <cellStyle name="Вычисление 2 4 2" xfId="1446"/>
+    <cellStyle name="Вычисление 2 5" xfId="1447"/>
+    <cellStyle name="Вычисление 2 5 2" xfId="1448"/>
+    <cellStyle name="Вычисление 2 6" xfId="1449"/>
+    <cellStyle name="Вычисление 2 6 2" xfId="1450"/>
+    <cellStyle name="Вычисление 2 7" xfId="1451"/>
+    <cellStyle name="Вычисление 2 7 2" xfId="1452"/>
+    <cellStyle name="Вычисление 2 8" xfId="1453"/>
+    <cellStyle name="Вычисление 2 8 2" xfId="1454"/>
+    <cellStyle name="Вычисление 2 9" xfId="1455"/>
+    <cellStyle name="Вычисление 2 9 2" xfId="1456"/>
+    <cellStyle name="Вычисление 3" xfId="1457"/>
+    <cellStyle name="Вычисление 3 2" xfId="1458"/>
+    <cellStyle name="Вычисление 4" xfId="1459"/>
+    <cellStyle name="Вычисление 4 2" xfId="1460"/>
+    <cellStyle name="Вычисление 5" xfId="1461"/>
+    <cellStyle name="Вычисление 5 2" xfId="1462"/>
+    <cellStyle name="Вычисление 6" xfId="1463"/>
+    <cellStyle name="Вычисление 6 2" xfId="1464"/>
+    <cellStyle name="Вычисление 7" xfId="1465"/>
+    <cellStyle name="Вычисление 7 2" xfId="1466"/>
+    <cellStyle name="Вычисление 8" xfId="1467"/>
+    <cellStyle name="Вычисление 8 2" xfId="1468"/>
+    <cellStyle name="Вычисление 9" xfId="1469"/>
+    <cellStyle name="Вычисление 9 2" xfId="1470"/>
+    <cellStyle name="Гиперссылка" xfId="1471" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1472"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1473"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1474"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="3486"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="3485"/>
+    <cellStyle name="Гиперссылка 3" xfId="1475"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="3488"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="3487"/>
+    <cellStyle name="Гиперссылка 4" xfId="1476"/>
+    <cellStyle name="Гиперссылка 4 2" xfId="3489"/>
+    <cellStyle name="Гиперссылка 5" xfId="1477"/>
+    <cellStyle name="Гиперссылка 6" xfId="1478"/>
+    <cellStyle name="Гиперссылка 7" xfId="1479"/>
+    <cellStyle name="Денежный 2" xfId="1480"/>
+    <cellStyle name="Денежный 3" xfId="1481"/>
+    <cellStyle name="Денежный 4" xfId="1482"/>
+    <cellStyle name="Заголовок 1 10" xfId="1483"/>
+    <cellStyle name="Заголовок 1 11" xfId="1484"/>
+    <cellStyle name="Заголовок 1 12" xfId="1485"/>
+    <cellStyle name="Заголовок 1 13" xfId="1486"/>
+    <cellStyle name="Заголовок 1 14" xfId="1487"/>
+    <cellStyle name="Заголовок 1 15" xfId="1488"/>
+    <cellStyle name="Заголовок 1 16" xfId="1489"/>
+    <cellStyle name="Заголовок 1 2" xfId="1490"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="1491"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="1492"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="1493"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="1494"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="1495"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="1496"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="1497"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="1498"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="1499"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="1500"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="1501"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="1502"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="1503"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="1504"/>
+    <cellStyle name="Заголовок 1 3" xfId="1505"/>
+    <cellStyle name="Заголовок 1 4" xfId="1506"/>
+    <cellStyle name="Заголовок 1 5" xfId="1507"/>
+    <cellStyle name="Заголовок 1 6" xfId="1508"/>
+    <cellStyle name="Заголовок 1 7" xfId="1509"/>
+    <cellStyle name="Заголовок 1 8" xfId="1510"/>
+    <cellStyle name="Заголовок 1 9" xfId="1511"/>
+    <cellStyle name="Заголовок 2 10" xfId="1512"/>
+    <cellStyle name="Заголовок 2 11" xfId="1513"/>
+    <cellStyle name="Заголовок 2 12" xfId="1514"/>
+    <cellStyle name="Заголовок 2 13" xfId="1515"/>
+    <cellStyle name="Заголовок 2 14" xfId="1516"/>
+    <cellStyle name="Заголовок 2 15" xfId="1517"/>
+    <cellStyle name="Заголовок 2 16" xfId="1518"/>
+    <cellStyle name="Заголовок 2 2" xfId="1519"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="1520"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="1521"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="1522"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="1523"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="1524"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="1525"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="1526"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="1527"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="1528"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="1529"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="1530"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="1531"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="1532"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="1533"/>
+    <cellStyle name="Заголовок 2 3" xfId="1534"/>
+    <cellStyle name="Заголовок 2 4" xfId="1535"/>
+    <cellStyle name="Заголовок 2 5" xfId="1536"/>
+    <cellStyle name="Заголовок 2 6" xfId="1537"/>
+    <cellStyle name="Заголовок 2 7" xfId="1538"/>
+    <cellStyle name="Заголовок 2 8" xfId="1539"/>
+    <cellStyle name="Заголовок 2 9" xfId="1540"/>
+    <cellStyle name="Заголовок 3 10" xfId="1541"/>
+    <cellStyle name="Заголовок 3 11" xfId="1542"/>
+    <cellStyle name="Заголовок 3 12" xfId="1543"/>
+    <cellStyle name="Заголовок 3 13" xfId="1544"/>
+    <cellStyle name="Заголовок 3 14" xfId="1545"/>
+    <cellStyle name="Заголовок 3 15" xfId="1546"/>
+    <cellStyle name="Заголовок 3 16" xfId="1547"/>
+    <cellStyle name="Заголовок 3 2" xfId="1548"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="1549"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="1550"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="1551"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="1552"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="1553"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="1554"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="1555"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="1556"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="1557"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="1558"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="1559"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="1560"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="1561"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="1562"/>
+    <cellStyle name="Заголовок 3 3" xfId="1563"/>
+    <cellStyle name="Заголовок 3 4" xfId="1564"/>
+    <cellStyle name="Заголовок 3 5" xfId="1565"/>
+    <cellStyle name="Заголовок 3 6" xfId="1566"/>
+    <cellStyle name="Заголовок 3 7" xfId="1567"/>
+    <cellStyle name="Заголовок 3 8" xfId="1568"/>
+    <cellStyle name="Заголовок 3 9" xfId="1569"/>
+    <cellStyle name="Заголовок 4 10" xfId="1570"/>
+    <cellStyle name="Заголовок 4 11" xfId="1571"/>
+    <cellStyle name="Заголовок 4 12" xfId="1572"/>
+    <cellStyle name="Заголовок 4 13" xfId="1573"/>
+    <cellStyle name="Заголовок 4 14" xfId="1574"/>
+    <cellStyle name="Заголовок 4 15" xfId="1575"/>
+    <cellStyle name="Заголовок 4 16" xfId="1576"/>
+    <cellStyle name="Заголовок 4 2" xfId="1577"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="1578"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="1579"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="1580"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="1581"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="1582"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="1583"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1584"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1585"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="1586"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="1587"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="1588"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="1589"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="1590"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="1591"/>
+    <cellStyle name="Заголовок 4 3" xfId="1592"/>
+    <cellStyle name="Заголовок 4 4" xfId="1593"/>
+    <cellStyle name="Заголовок 4 5" xfId="1594"/>
+    <cellStyle name="Заголовок 4 6" xfId="1595"/>
+    <cellStyle name="Заголовок 4 7" xfId="1596"/>
+    <cellStyle name="Заголовок 4 8" xfId="1597"/>
+    <cellStyle name="Заголовок 4 9" xfId="1598"/>
+    <cellStyle name="Итог 10" xfId="1599"/>
+    <cellStyle name="Итог 10 2" xfId="1600"/>
+    <cellStyle name="Итог 11" xfId="1601"/>
+    <cellStyle name="Итог 11 2" xfId="1602"/>
+    <cellStyle name="Итог 12" xfId="1603"/>
+    <cellStyle name="Итог 12 2" xfId="1604"/>
+    <cellStyle name="Итог 13" xfId="1605"/>
+    <cellStyle name="Итог 13 2" xfId="1606"/>
+    <cellStyle name="Итог 14" xfId="1607"/>
+    <cellStyle name="Итог 14 2" xfId="1608"/>
+    <cellStyle name="Итог 15" xfId="1609"/>
+    <cellStyle name="Итог 15 2" xfId="1610"/>
+    <cellStyle name="Итог 16" xfId="1611"/>
+    <cellStyle name="Итог 16 2" xfId="1612"/>
+    <cellStyle name="Итог 2" xfId="1613"/>
+    <cellStyle name="Итог 2 10" xfId="1614"/>
+    <cellStyle name="Итог 2 10 2" xfId="1615"/>
+    <cellStyle name="Итог 2 11" xfId="1616"/>
+    <cellStyle name="Итог 2 11 2" xfId="1617"/>
+    <cellStyle name="Итог 2 12" xfId="1618"/>
+    <cellStyle name="Итог 2 12 2" xfId="1619"/>
+    <cellStyle name="Итог 2 13" xfId="1620"/>
+    <cellStyle name="Итог 2 13 2" xfId="1621"/>
+    <cellStyle name="Итог 2 14" xfId="1622"/>
+    <cellStyle name="Итог 2 14 2" xfId="1623"/>
+    <cellStyle name="Итог 2 15" xfId="1624"/>
+    <cellStyle name="Итог 2 15 2" xfId="1625"/>
+    <cellStyle name="Итог 2 16" xfId="1626"/>
+    <cellStyle name="Итог 2 2" xfId="1627"/>
+    <cellStyle name="Итог 2 2 2" xfId="1628"/>
+    <cellStyle name="Итог 2 3" xfId="1629"/>
+    <cellStyle name="Итог 2 3 2" xfId="1630"/>
+    <cellStyle name="Итог 2 4" xfId="1631"/>
+    <cellStyle name="Итог 2 4 2" xfId="1632"/>
+    <cellStyle name="Итог 2 5" xfId="1633"/>
+    <cellStyle name="Итог 2 5 2" xfId="1634"/>
+    <cellStyle name="Итог 2 6" xfId="1635"/>
+    <cellStyle name="Итог 2 6 2" xfId="1636"/>
+    <cellStyle name="Итог 2 7" xfId="1637"/>
+    <cellStyle name="Итог 2 7 2" xfId="1638"/>
+    <cellStyle name="Итог 2 8" xfId="1639"/>
+    <cellStyle name="Итог 2 8 2" xfId="1640"/>
+    <cellStyle name="Итог 2 9" xfId="1641"/>
+    <cellStyle name="Итог 2 9 2" xfId="1642"/>
+    <cellStyle name="Итог 3" xfId="1643"/>
+    <cellStyle name="Итог 3 2" xfId="1644"/>
+    <cellStyle name="Итог 4" xfId="1645"/>
+    <cellStyle name="Итог 4 2" xfId="1646"/>
+    <cellStyle name="Итог 5" xfId="1647"/>
+    <cellStyle name="Итог 5 2" xfId="1648"/>
+    <cellStyle name="Итог 6" xfId="1649"/>
+    <cellStyle name="Итог 6 2" xfId="1650"/>
+    <cellStyle name="Итог 7" xfId="1651"/>
+    <cellStyle name="Итог 7 2" xfId="1652"/>
+    <cellStyle name="Итог 8" xfId="1653"/>
+    <cellStyle name="Итог 8 2" xfId="1654"/>
+    <cellStyle name="Итог 9" xfId="1655"/>
+    <cellStyle name="Итог 9 2" xfId="1656"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1657"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1658"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1659"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1660"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1661"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1662"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1663"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1664"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1665"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="1666"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="1667"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="1668"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="1669"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1670"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1671"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1672"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1673"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1674"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1675"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1676"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1677"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1678"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1679"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1680"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1681"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1682"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1683"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1684"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1685"/>
+    <cellStyle name="Название 10" xfId="1686"/>
+    <cellStyle name="Название 11" xfId="1687"/>
+    <cellStyle name="Название 12" xfId="1688"/>
+    <cellStyle name="Название 13" xfId="1689"/>
+    <cellStyle name="Название 14" xfId="1690"/>
+    <cellStyle name="Название 15" xfId="1691"/>
+    <cellStyle name="Название 16" xfId="1692"/>
+    <cellStyle name="Название 2" xfId="1693"/>
+    <cellStyle name="Название 2 10" xfId="1694"/>
+    <cellStyle name="Название 2 11" xfId="1695"/>
+    <cellStyle name="Название 2 12" xfId="1696"/>
+    <cellStyle name="Название 2 13" xfId="1697"/>
+    <cellStyle name="Название 2 14" xfId="1698"/>
+    <cellStyle name="Название 2 15" xfId="1699"/>
+    <cellStyle name="Название 2 16" xfId="3520"/>
+    <cellStyle name="Название 2 2" xfId="1700"/>
+    <cellStyle name="Название 2 3" xfId="1701"/>
+    <cellStyle name="Название 2 4" xfId="1702"/>
+    <cellStyle name="Название 2 5" xfId="1703"/>
+    <cellStyle name="Название 2 6" xfId="1704"/>
+    <cellStyle name="Название 2 7" xfId="1705"/>
+    <cellStyle name="Название 2 8" xfId="1706"/>
+    <cellStyle name="Название 2 9" xfId="1707"/>
+    <cellStyle name="Название 3" xfId="1708"/>
+    <cellStyle name="Название 4" xfId="1709"/>
+    <cellStyle name="Название 5" xfId="1710"/>
+    <cellStyle name="Название 6" xfId="1711"/>
+    <cellStyle name="Название 7" xfId="1712"/>
+    <cellStyle name="Название 8" xfId="1713"/>
+    <cellStyle name="Название 9" xfId="1714"/>
+    <cellStyle name="Нейтральный 10" xfId="1715"/>
+    <cellStyle name="Нейтральный 11" xfId="1716"/>
+    <cellStyle name="Нейтральный 12" xfId="1717"/>
+    <cellStyle name="Нейтральный 13" xfId="1718"/>
+    <cellStyle name="Нейтральный 14" xfId="1719"/>
+    <cellStyle name="Нейтральный 15" xfId="1720"/>
+    <cellStyle name="Нейтральный 16" xfId="1721"/>
+    <cellStyle name="Нейтральный 2" xfId="1722"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1723"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1724"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1725"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1726"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1727"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1728"/>
+    <cellStyle name="Нейтральный 2 16" xfId="3521"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1729"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1730"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1731"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1732"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1733"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1734"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1735"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1736"/>
+    <cellStyle name="Нейтральный 3" xfId="1737"/>
+    <cellStyle name="Нейтральный 4" xfId="1738"/>
+    <cellStyle name="Нейтральный 5" xfId="1739"/>
+    <cellStyle name="Нейтральный 6" xfId="1740"/>
+    <cellStyle name="Нейтральный 7" xfId="1741"/>
+    <cellStyle name="Нейтральный 8" xfId="1742"/>
+    <cellStyle name="Нейтральный 9" xfId="1743"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1744"/>
+    <cellStyle name="Обычный 10 2" xfId="1745"/>
+    <cellStyle name="Обычный 10 3" xfId="1746"/>
+    <cellStyle name="Обычный 10 4" xfId="1747"/>
+    <cellStyle name="Обычный 10 5" xfId="1748"/>
+    <cellStyle name="Обычный 10 5 2" xfId="1749"/>
+    <cellStyle name="Обычный 10 5 3" xfId="1750"/>
+    <cellStyle name="Обычный 10_1" xfId="1751"/>
+    <cellStyle name="Обычный 100" xfId="1752"/>
+    <cellStyle name="Обычный 101" xfId="1753"/>
+    <cellStyle name="Обычный 102" xfId="1754"/>
+    <cellStyle name="Обычный 103" xfId="1755"/>
+    <cellStyle name="Обычный 104" xfId="1756"/>
+    <cellStyle name="Обычный 105" xfId="1757"/>
+    <cellStyle name="Обычный 106" xfId="1758"/>
+    <cellStyle name="Обычный 107" xfId="1759"/>
+    <cellStyle name="Обычный 107 2" xfId="1760"/>
+    <cellStyle name="Обычный 107 3" xfId="1761"/>
+    <cellStyle name="Обычный 108" xfId="1762"/>
+    <cellStyle name="Обычный 108 2" xfId="1763"/>
+    <cellStyle name="Обычный 108 3" xfId="1764"/>
+    <cellStyle name="Обычный 109" xfId="1765"/>
+    <cellStyle name="Обычный 109 2" xfId="1766"/>
+    <cellStyle name="Обычный 109 3" xfId="1767"/>
+    <cellStyle name="Обычный 11" xfId="1768"/>
+    <cellStyle name="Обычный 11 2" xfId="1769"/>
+    <cellStyle name="Обычный 11 20" xfId="1770"/>
+    <cellStyle name="Обычный 11 3" xfId="1771"/>
+    <cellStyle name="Обычный 110" xfId="1772"/>
+    <cellStyle name="Обычный 110 2" xfId="1773"/>
+    <cellStyle name="Обычный 110 3" xfId="1774"/>
+    <cellStyle name="Обычный 111" xfId="1775"/>
+    <cellStyle name="Обычный 111 2" xfId="1776"/>
+    <cellStyle name="Обычный 111 3" xfId="1777"/>
+    <cellStyle name="Обычный 112" xfId="1778"/>
+    <cellStyle name="Обычный 112 2" xfId="1779"/>
+    <cellStyle name="Обычный 112 3" xfId="1780"/>
+    <cellStyle name="Обычный 113" xfId="1781"/>
+    <cellStyle name="Обычный 113 2" xfId="1782"/>
+    <cellStyle name="Обычный 113 3" xfId="1783"/>
+    <cellStyle name="Обычный 114" xfId="1784"/>
+    <cellStyle name="Обычный 114 2" xfId="1785"/>
+    <cellStyle name="Обычный 114 3" xfId="1786"/>
+    <cellStyle name="Обычный 115" xfId="1787"/>
+    <cellStyle name="Обычный 115 2" xfId="1788"/>
+    <cellStyle name="Обычный 115 3" xfId="1789"/>
+    <cellStyle name="Обычный 116" xfId="1790"/>
+    <cellStyle name="Обычный 116 2" xfId="1791"/>
+    <cellStyle name="Обычный 116 3" xfId="1792"/>
+    <cellStyle name="Обычный 117" xfId="1793"/>
+    <cellStyle name="Обычный 117 2" xfId="1794"/>
+    <cellStyle name="Обычный 117 3" xfId="1795"/>
+    <cellStyle name="Обычный 118" xfId="1796"/>
+    <cellStyle name="Обычный 118 2" xfId="1797"/>
+    <cellStyle name="Обычный 118 3" xfId="1798"/>
+    <cellStyle name="Обычный 119" xfId="1799"/>
+    <cellStyle name="Обычный 119 2" xfId="1800"/>
+    <cellStyle name="Обычный 119 3" xfId="1801"/>
+    <cellStyle name="Обычный 12" xfId="1802"/>
+    <cellStyle name="Обычный 12 2" xfId="1803"/>
+    <cellStyle name="Обычный 12 3" xfId="1804"/>
+    <cellStyle name="Обычный 12_1" xfId="1805"/>
+    <cellStyle name="Обычный 120" xfId="1806"/>
+    <cellStyle name="Обычный 120 2" xfId="1807"/>
+    <cellStyle name="Обычный 120 3" xfId="1808"/>
+    <cellStyle name="Обычный 121" xfId="1809"/>
+    <cellStyle name="Обычный 121 2" xfId="1810"/>
+    <cellStyle name="Обычный 121 3" xfId="1811"/>
+    <cellStyle name="Обычный 122" xfId="1812"/>
+    <cellStyle name="Обычный 122 2" xfId="1813"/>
+    <cellStyle name="Обычный 122 3" xfId="1814"/>
+    <cellStyle name="Обычный 123" xfId="1815"/>
+    <cellStyle name="Обычный 123 2" xfId="1816"/>
+    <cellStyle name="Обычный 123 3" xfId="1817"/>
+    <cellStyle name="Обычный 124" xfId="1818"/>
+    <cellStyle name="Обычный 124 2" xfId="1819"/>
+    <cellStyle name="Обычный 124 3" xfId="1820"/>
+    <cellStyle name="Обычный 125" xfId="1821"/>
+    <cellStyle name="Обычный 125 2" xfId="1822"/>
+    <cellStyle name="Обычный 125 3" xfId="1823"/>
+    <cellStyle name="Обычный 126" xfId="1824"/>
+    <cellStyle name="Обычный 126 2" xfId="1825"/>
+    <cellStyle name="Обычный 126 3" xfId="1826"/>
+    <cellStyle name="Обычный 127" xfId="1827"/>
+    <cellStyle name="Обычный 127 2" xfId="1828"/>
+    <cellStyle name="Обычный 127 3" xfId="1829"/>
+    <cellStyle name="Обычный 128" xfId="1830"/>
+    <cellStyle name="Обычный 128 2" xfId="1831"/>
+    <cellStyle name="Обычный 128 3" xfId="1832"/>
+    <cellStyle name="Обычный 129" xfId="1833"/>
+    <cellStyle name="Обычный 129 2" xfId="1834"/>
+    <cellStyle name="Обычный 129 3" xfId="1835"/>
+    <cellStyle name="Обычный 13" xfId="1836"/>
+    <cellStyle name="Обычный 13 2" xfId="1837"/>
+    <cellStyle name="Обычный 13 3" xfId="1838"/>
+    <cellStyle name="Обычный 13 4" xfId="1839"/>
+    <cellStyle name="Обычный 13_1" xfId="1840"/>
+    <cellStyle name="Обычный 130" xfId="1841"/>
+    <cellStyle name="Обычный 130 2" xfId="1842"/>
+    <cellStyle name="Обычный 130 3" xfId="1843"/>
+    <cellStyle name="Обычный 131" xfId="1844"/>
+    <cellStyle name="Обычный 131 2" xfId="1845"/>
+    <cellStyle name="Обычный 131 3" xfId="1846"/>
+    <cellStyle name="Обычный 132" xfId="1847"/>
+    <cellStyle name="Обычный 132 2" xfId="1848"/>
+    <cellStyle name="Обычный 132 3" xfId="1849"/>
+    <cellStyle name="Обычный 133" xfId="1850"/>
+    <cellStyle name="Обычный 133 2" xfId="1851"/>
+    <cellStyle name="Обычный 133 3" xfId="1852"/>
+    <cellStyle name="Обычный 134" xfId="1853"/>
+    <cellStyle name="Обычный 134 2" xfId="1854"/>
+    <cellStyle name="Обычный 134 3" xfId="1855"/>
+    <cellStyle name="Обычный 135" xfId="1856"/>
+    <cellStyle name="Обычный 135 2" xfId="1857"/>
+    <cellStyle name="Обычный 135 3" xfId="1858"/>
+    <cellStyle name="Обычный 136" xfId="1859"/>
+    <cellStyle name="Обычный 136 2" xfId="1860"/>
+    <cellStyle name="Обычный 136 3" xfId="1861"/>
+    <cellStyle name="Обычный 137" xfId="1862"/>
+    <cellStyle name="Обычный 137 2" xfId="1863"/>
+    <cellStyle name="Обычный 137 3" xfId="1864"/>
+    <cellStyle name="Обычный 138" xfId="1865"/>
+    <cellStyle name="Обычный 138 2" xfId="1866"/>
+    <cellStyle name="Обычный 138 3" xfId="1867"/>
+    <cellStyle name="Обычный 139" xfId="1868"/>
+    <cellStyle name="Обычный 139 2" xfId="1869"/>
+    <cellStyle name="Обычный 139 3" xfId="1870"/>
+    <cellStyle name="Обычный 14" xfId="1871"/>
+    <cellStyle name="Обычный 14 2" xfId="1872"/>
+    <cellStyle name="Обычный 140" xfId="1873"/>
+    <cellStyle name="Обычный 140 2" xfId="1874"/>
+    <cellStyle name="Обычный 140 3" xfId="1875"/>
+    <cellStyle name="Обычный 141" xfId="1876"/>
+    <cellStyle name="Обычный 141 2" xfId="1877"/>
+    <cellStyle name="Обычный 141 3" xfId="1878"/>
+    <cellStyle name="Обычный 142" xfId="1879"/>
+    <cellStyle name="Обычный 142 2" xfId="1880"/>
+    <cellStyle name="Обычный 142 3" xfId="1881"/>
+    <cellStyle name="Обычный 143" xfId="1882"/>
+    <cellStyle name="Обычный 143 2" xfId="1883"/>
+    <cellStyle name="Обычный 143 3" xfId="1884"/>
+    <cellStyle name="Обычный 144" xfId="1885"/>
+    <cellStyle name="Обычный 144 2" xfId="1886"/>
+    <cellStyle name="Обычный 144 3" xfId="1887"/>
+    <cellStyle name="Обычный 145" xfId="1888"/>
+    <cellStyle name="Обычный 145 2" xfId="1889"/>
+    <cellStyle name="Обычный 145 3" xfId="1890"/>
+    <cellStyle name="Обычный 146" xfId="1891"/>
+    <cellStyle name="Обычный 146 2" xfId="1892"/>
+    <cellStyle name="Обычный 146 3" xfId="1893"/>
+    <cellStyle name="Обычный 146 4" xfId="1894"/>
+    <cellStyle name="Обычный 147" xfId="1895"/>
+    <cellStyle name="Обычный 147 2" xfId="1896"/>
+    <cellStyle name="Обычный 147 3" xfId="1897"/>
+    <cellStyle name="Обычный 147 4" xfId="1898"/>
+    <cellStyle name="Обычный 148" xfId="1899"/>
+    <cellStyle name="Обычный 148 2" xfId="1900"/>
+    <cellStyle name="Обычный 148 3" xfId="1901"/>
+    <cellStyle name="Обычный 148 4" xfId="1902"/>
+    <cellStyle name="Обычный 149" xfId="1903"/>
+    <cellStyle name="Обычный 149 2" xfId="1904"/>
+    <cellStyle name="Обычный 149 3" xfId="1905"/>
+    <cellStyle name="Обычный 149 4" xfId="1906"/>
+    <cellStyle name="Обычный 15" xfId="1907"/>
+    <cellStyle name="Обычный 15 2" xfId="1908"/>
+    <cellStyle name="Обычный 150" xfId="1909"/>
+    <cellStyle name="Обычный 150 2" xfId="1910"/>
+    <cellStyle name="Обычный 150 3" xfId="1911"/>
+    <cellStyle name="Обычный 150 4" xfId="1912"/>
+    <cellStyle name="Обычный 151" xfId="1913"/>
+    <cellStyle name="Обычный 151 2" xfId="1914"/>
+    <cellStyle name="Обычный 151 3" xfId="1915"/>
+    <cellStyle name="Обычный 151 4" xfId="1916"/>
+    <cellStyle name="Обычный 152" xfId="1917"/>
+    <cellStyle name="Обычный 152 2" xfId="1918"/>
+    <cellStyle name="Обычный 152 3" xfId="1919"/>
+    <cellStyle name="Обычный 152 4" xfId="1920"/>
+    <cellStyle name="Обычный 153" xfId="1921"/>
+    <cellStyle name="Обычный 153 2" xfId="1922"/>
+    <cellStyle name="Обычный 153 3" xfId="1923"/>
+    <cellStyle name="Обычный 153 4" xfId="1924"/>
+    <cellStyle name="Обычный 154" xfId="1925"/>
+    <cellStyle name="Обычный 154 2" xfId="1926"/>
+    <cellStyle name="Обычный 154 3" xfId="1927"/>
+    <cellStyle name="Обычный 154 4" xfId="1928"/>
+    <cellStyle name="Обычный 155" xfId="1929"/>
+    <cellStyle name="Обычный 155 2" xfId="1930"/>
+    <cellStyle name="Обычный 155 3" xfId="1931"/>
+    <cellStyle name="Обычный 155 4" xfId="1932"/>
+    <cellStyle name="Обычный 156" xfId="1933"/>
+    <cellStyle name="Обычный 156 2" xfId="1934"/>
+    <cellStyle name="Обычный 156 3" xfId="1935"/>
+    <cellStyle name="Обычный 156 4" xfId="1936"/>
+    <cellStyle name="Обычный 157" xfId="1937"/>
+    <cellStyle name="Обычный 157 2" xfId="1938"/>
+    <cellStyle name="Обычный 157 3" xfId="1939"/>
+    <cellStyle name="Обычный 157 4" xfId="1940"/>
+    <cellStyle name="Обычный 158" xfId="1941"/>
+    <cellStyle name="Обычный 158 2" xfId="1942"/>
+    <cellStyle name="Обычный 158 3" xfId="1943"/>
+    <cellStyle name="Обычный 158 4" xfId="1944"/>
+    <cellStyle name="Обычный 159" xfId="1945"/>
+    <cellStyle name="Обычный 159 2" xfId="1946"/>
+    <cellStyle name="Обычный 159 3" xfId="1947"/>
+    <cellStyle name="Обычный 159 4" xfId="1948"/>
+    <cellStyle name="Обычный 16" xfId="1949"/>
+    <cellStyle name="Обычный 16 10" xfId="1950"/>
+    <cellStyle name="Обычный 16 11" xfId="1951"/>
+    <cellStyle name="Обычный 16 12" xfId="1952"/>
+    <cellStyle name="Обычный 16 13" xfId="1953"/>
+    <cellStyle name="Обычный 16 14" xfId="1954"/>
+    <cellStyle name="Обычный 16 15" xfId="1955"/>
+    <cellStyle name="Обычный 16 16" xfId="1956"/>
+    <cellStyle name="Обычный 16 17" xfId="1957"/>
+    <cellStyle name="Обычный 16 18" xfId="1958"/>
+    <cellStyle name="Обычный 16 19" xfId="1959"/>
+    <cellStyle name="Обычный 16 2" xfId="1960"/>
+    <cellStyle name="Обычный 16 20" xfId="1961"/>
+    <cellStyle name="Обычный 16 21" xfId="1962"/>
+    <cellStyle name="Обычный 16 22" xfId="1963"/>
+    <cellStyle name="Обычный 16 23" xfId="1964"/>
+    <cellStyle name="Обычный 16 24" xfId="1965"/>
+    <cellStyle name="Обычный 16 25" xfId="1966"/>
+    <cellStyle name="Обычный 16 26" xfId="1967"/>
+    <cellStyle name="Обычный 16 27" xfId="1968"/>
+    <cellStyle name="Обычный 16 28" xfId="1969"/>
+    <cellStyle name="Обычный 16 3" xfId="1970"/>
+    <cellStyle name="Обычный 16 4" xfId="1971"/>
+    <cellStyle name="Обычный 16 5" xfId="1972"/>
+    <cellStyle name="Обычный 16 6" xfId="1973"/>
+    <cellStyle name="Обычный 16 7" xfId="1974"/>
+    <cellStyle name="Обычный 16 8" xfId="1975"/>
+    <cellStyle name="Обычный 16 9" xfId="1976"/>
+    <cellStyle name="Обычный 160" xfId="1977"/>
+    <cellStyle name="Обычный 160 2" xfId="1978"/>
+    <cellStyle name="Обычный 160 3" xfId="1979"/>
+    <cellStyle name="Обычный 160 4" xfId="1980"/>
+    <cellStyle name="Обычный 161" xfId="1981"/>
+    <cellStyle name="Обычный 161 2" xfId="1982"/>
+    <cellStyle name="Обычный 161 3" xfId="1983"/>
+    <cellStyle name="Обычный 161 4" xfId="1984"/>
+    <cellStyle name="Обычный 162" xfId="1985"/>
+    <cellStyle name="Обычный 162 2" xfId="1986"/>
+    <cellStyle name="Обычный 162 3" xfId="1987"/>
+    <cellStyle name="Обычный 162 4" xfId="1988"/>
+    <cellStyle name="Обычный 163" xfId="1989"/>
+    <cellStyle name="Обычный 163 2" xfId="1990"/>
+    <cellStyle name="Обычный 163 3" xfId="1991"/>
+    <cellStyle name="Обычный 163 4" xfId="1992"/>
+    <cellStyle name="Обычный 164" xfId="1993"/>
+    <cellStyle name="Обычный 164 2" xfId="1994"/>
+    <cellStyle name="Обычный 164 3" xfId="1995"/>
+    <cellStyle name="Обычный 164 4" xfId="1996"/>
+    <cellStyle name="Обычный 165" xfId="1997"/>
+    <cellStyle name="Обычный 165 2" xfId="1998"/>
+    <cellStyle name="Обычный 165 3" xfId="1999"/>
+    <cellStyle name="Обычный 165 4" xfId="2000"/>
+    <cellStyle name="Обычный 166" xfId="2001"/>
+    <cellStyle name="Обычный 166 2" xfId="2002"/>
+    <cellStyle name="Обычный 166 3" xfId="2003"/>
+    <cellStyle name="Обычный 166 4" xfId="2004"/>
+    <cellStyle name="Обычный 167" xfId="2005"/>
+    <cellStyle name="Обычный 167 2" xfId="2006"/>
+    <cellStyle name="Обычный 167 3" xfId="2007"/>
+    <cellStyle name="Обычный 167 4" xfId="2008"/>
+    <cellStyle name="Обычный 168" xfId="2009"/>
+    <cellStyle name="Обычный 168 2" xfId="2010"/>
+    <cellStyle name="Обычный 168 3" xfId="2011"/>
+    <cellStyle name="Обычный 168 4" xfId="2012"/>
+    <cellStyle name="Обычный 169" xfId="2013"/>
+    <cellStyle name="Обычный 169 2" xfId="2014"/>
+    <cellStyle name="Обычный 169 3" xfId="2015"/>
+    <cellStyle name="Обычный 169 4" xfId="2016"/>
+    <cellStyle name="Обычный 17" xfId="2017"/>
+    <cellStyle name="Обычный 17 2" xfId="2018"/>
+    <cellStyle name="Обычный 17 3" xfId="3490"/>
+    <cellStyle name="Обычный 170" xfId="2019"/>
+    <cellStyle name="Обычный 170 2" xfId="2020"/>
+    <cellStyle name="Обычный 170 3" xfId="2021"/>
+    <cellStyle name="Обычный 170 4" xfId="2022"/>
+    <cellStyle name="Обычный 171" xfId="2023"/>
+    <cellStyle name="Обычный 171 2" xfId="2024"/>
+    <cellStyle name="Обычный 171 3" xfId="2025"/>
+    <cellStyle name="Обычный 171 4" xfId="2026"/>
+    <cellStyle name="Обычный 172" xfId="2027"/>
+    <cellStyle name="Обычный 172 2" xfId="2028"/>
+    <cellStyle name="Обычный 172 3" xfId="2029"/>
+    <cellStyle name="Обычный 172 4" xfId="2030"/>
+    <cellStyle name="Обычный 173" xfId="2031"/>
+    <cellStyle name="Обычный 173 2" xfId="2032"/>
+    <cellStyle name="Обычный 173 3" xfId="2033"/>
+    <cellStyle name="Обычный 173 4" xfId="2034"/>
+    <cellStyle name="Обычный 174" xfId="2035"/>
+    <cellStyle name="Обычный 174 2" xfId="2036"/>
+    <cellStyle name="Обычный 174 3" xfId="2037"/>
+    <cellStyle name="Обычный 174 4" xfId="2038"/>
+    <cellStyle name="Обычный 175" xfId="2039"/>
+    <cellStyle name="Обычный 175 2" xfId="2040"/>
+    <cellStyle name="Обычный 175 3" xfId="2041"/>
+    <cellStyle name="Обычный 175 4" xfId="2042"/>
+    <cellStyle name="Обычный 176" xfId="2043"/>
+    <cellStyle name="Обычный 176 2" xfId="2044"/>
+    <cellStyle name="Обычный 176 3" xfId="2045"/>
+    <cellStyle name="Обычный 176 4" xfId="2046"/>
+    <cellStyle name="Обычный 177" xfId="2047"/>
+    <cellStyle name="Обычный 177 2" xfId="2048"/>
+    <cellStyle name="Обычный 177 3" xfId="2049"/>
+    <cellStyle name="Обычный 177 4" xfId="2050"/>
+    <cellStyle name="Обычный 178" xfId="2051"/>
+    <cellStyle name="Обычный 178 2" xfId="2052"/>
+    <cellStyle name="Обычный 178 3" xfId="2053"/>
+    <cellStyle name="Обычный 178 4" xfId="2054"/>
+    <cellStyle name="Обычный 179" xfId="2055"/>
+    <cellStyle name="Обычный 179 2" xfId="2056"/>
+    <cellStyle name="Обычный 179 3" xfId="2057"/>
+    <cellStyle name="Обычный 179 4" xfId="2058"/>
+    <cellStyle name="Обычный 18" xfId="2059"/>
+    <cellStyle name="Обычный 18 2" xfId="2060"/>
+    <cellStyle name="Обычный 180" xfId="2061"/>
+    <cellStyle name="Обычный 180 2" xfId="2062"/>
+    <cellStyle name="Обычный 180 3" xfId="2063"/>
+    <cellStyle name="Обычный 180 4" xfId="2064"/>
+    <cellStyle name="Обычный 181" xfId="2065"/>
+    <cellStyle name="Обычный 181 2" xfId="2066"/>
+    <cellStyle name="Обычный 181 3" xfId="2067"/>
+    <cellStyle name="Обычный 181 4" xfId="2068"/>
+    <cellStyle name="Обычный 182" xfId="2069"/>
+    <cellStyle name="Обычный 182 2" xfId="2070"/>
+    <cellStyle name="Обычный 182 3" xfId="2071"/>
+    <cellStyle name="Обычный 182 4" xfId="2072"/>
+    <cellStyle name="Обычный 183" xfId="2073"/>
+    <cellStyle name="Обычный 183 2" xfId="2074"/>
+    <cellStyle name="Обычный 183 3" xfId="2075"/>
+    <cellStyle name="Обычный 183 4" xfId="2076"/>
+    <cellStyle name="Обычный 184" xfId="2077"/>
+    <cellStyle name="Обычный 184 2" xfId="2078"/>
+    <cellStyle name="Обычный 184 3" xfId="2079"/>
+    <cellStyle name="Обычный 184 4" xfId="2080"/>
+    <cellStyle name="Обычный 185" xfId="2081"/>
+    <cellStyle name="Обычный 185 2" xfId="2082"/>
+    <cellStyle name="Обычный 185 3" xfId="2083"/>
+    <cellStyle name="Обычный 185 4" xfId="2084"/>
+    <cellStyle name="Обычный 186" xfId="2085"/>
+    <cellStyle name="Обычный 186 2" xfId="2086"/>
+    <cellStyle name="Обычный 186 3" xfId="2087"/>
+    <cellStyle name="Обычный 186 4" xfId="2088"/>
+    <cellStyle name="Обычный 187" xfId="2089"/>
+    <cellStyle name="Обычный 187 2" xfId="2090"/>
+    <cellStyle name="Обычный 187 3" xfId="2091"/>
+    <cellStyle name="Обычный 187 4" xfId="2092"/>
+    <cellStyle name="Обычный 188" xfId="2093"/>
+    <cellStyle name="Обычный 188 2" xfId="2094"/>
+    <cellStyle name="Обычный 188 3" xfId="2095"/>
+    <cellStyle name="Обычный 188 4" xfId="2096"/>
+    <cellStyle name="Обычный 189" xfId="2097"/>
+    <cellStyle name="Обычный 189 2" xfId="2098"/>
+    <cellStyle name="Обычный 189 3" xfId="2099"/>
+    <cellStyle name="Обычный 189 4" xfId="2100"/>
+    <cellStyle name="Обычный 19" xfId="2101"/>
+    <cellStyle name="Обычный 19 2" xfId="2102"/>
+    <cellStyle name="Обычный 190" xfId="2103"/>
+    <cellStyle name="Обычный 190 2" xfId="2104"/>
+    <cellStyle name="Обычный 190 3" xfId="2105"/>
+    <cellStyle name="Обычный 190 4" xfId="2106"/>
+    <cellStyle name="Обычный 191" xfId="2107"/>
+    <cellStyle name="Обычный 191 2" xfId="2108"/>
+    <cellStyle name="Обычный 191 3" xfId="2109"/>
+    <cellStyle name="Обычный 191 4" xfId="2110"/>
+    <cellStyle name="Обычный 192" xfId="2111"/>
+    <cellStyle name="Обычный 192 2" xfId="2112"/>
+    <cellStyle name="Обычный 192 3" xfId="2113"/>
+    <cellStyle name="Обычный 192 4" xfId="2114"/>
+    <cellStyle name="Обычный 193" xfId="2115"/>
+    <cellStyle name="Обычный 193 2" xfId="2116"/>
+    <cellStyle name="Обычный 193 3" xfId="2117"/>
+    <cellStyle name="Обычный 193 4" xfId="2118"/>
+    <cellStyle name="Обычный 194" xfId="2119"/>
+    <cellStyle name="Обычный 194 2" xfId="2120"/>
+    <cellStyle name="Обычный 194 3" xfId="2121"/>
+    <cellStyle name="Обычный 194 4" xfId="2122"/>
+    <cellStyle name="Обычный 195" xfId="2123"/>
+    <cellStyle name="Обычный 195 2" xfId="2124"/>
+    <cellStyle name="Обычный 195 3" xfId="2125"/>
+    <cellStyle name="Обычный 195 4" xfId="2126"/>
+    <cellStyle name="Обычный 196" xfId="2127"/>
+    <cellStyle name="Обычный 196 2" xfId="2128"/>
+    <cellStyle name="Обычный 196 3" xfId="2129"/>
+    <cellStyle name="Обычный 196 4" xfId="2130"/>
+    <cellStyle name="Обычный 197" xfId="2131"/>
+    <cellStyle name="Обычный 197 2" xfId="2132"/>
+    <cellStyle name="Обычный 197 3" xfId="2133"/>
+    <cellStyle name="Обычный 197 4" xfId="2134"/>
+    <cellStyle name="Обычный 198" xfId="2135"/>
+    <cellStyle name="Обычный 198 2" xfId="2136"/>
+    <cellStyle name="Обычный 198 3" xfId="2137"/>
+    <cellStyle name="Обычный 198 4" xfId="2138"/>
+    <cellStyle name="Обычный 199" xfId="2139"/>
+    <cellStyle name="Обычный 199 2" xfId="2140"/>
+    <cellStyle name="Обычный 199 3" xfId="2141"/>
+    <cellStyle name="Обычный 199 4" xfId="2142"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="2143"/>
+    <cellStyle name="Обычный 2 10 2" xfId="2144"/>
+    <cellStyle name="Обычный 2 10_Обложка" xfId="2145"/>
+    <cellStyle name="Обычный 2 11" xfId="2146"/>
+    <cellStyle name="Обычный 2 11 2" xfId="2147"/>
+    <cellStyle name="Обычный 2 11_Обложка" xfId="2148"/>
+    <cellStyle name="Обычный 2 12" xfId="2149"/>
+    <cellStyle name="Обычный 2 12 2" xfId="2150"/>
+    <cellStyle name="Обычный 2 12_Обложка" xfId="2151"/>
+    <cellStyle name="Обычный 2 13" xfId="2152"/>
+    <cellStyle name="Обычный 2 13 2" xfId="2153"/>
+    <cellStyle name="Обычный 2 13_Обложка" xfId="2154"/>
+    <cellStyle name="Обычный 2 14" xfId="2155"/>
+    <cellStyle name="Обычный 2 14 2" xfId="2156"/>
+    <cellStyle name="Обычный 2 14_Обложка" xfId="2157"/>
+    <cellStyle name="Обычный 2 15" xfId="2158"/>
+    <cellStyle name="Обычный 2 15 2" xfId="2159"/>
+    <cellStyle name="Обычный 2 15_Обложка" xfId="2160"/>
+    <cellStyle name="Обычный 2 16" xfId="2161"/>
+    <cellStyle name="Обычный 2 16 2" xfId="2162"/>
+    <cellStyle name="Обычный 2 16_Обложка" xfId="2163"/>
+    <cellStyle name="Обычный 2 17" xfId="2164"/>
+    <cellStyle name="Обычный 2 17 2" xfId="2165"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="2166"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="2167"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="2168"/>
+    <cellStyle name="Обычный 2 17 2_12." xfId="2169"/>
+    <cellStyle name="Обычный 2 17 3" xfId="2170"/>
+    <cellStyle name="Обычный 2 17_Обложка" xfId="2171"/>
+    <cellStyle name="Обычный 2 18" xfId="2172"/>
+    <cellStyle name="Обычный 2 19" xfId="2173"/>
+    <cellStyle name="Обычный 2 19 2" xfId="2174"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="2175"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="2176"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="2177"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="2178"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="2179"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="2180"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="2181"/>
+    <cellStyle name="Обычный 2 19 2 2 2_12." xfId="2182"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="2183"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="2184"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="2185"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="2186"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="2187"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="2188"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="2189"/>
+    <cellStyle name="Обычный 2 19 2_12." xfId="2190"/>
+    <cellStyle name="Обычный 2 19 3" xfId="2191"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="2192"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="2193"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="2194"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="2195"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="2196"/>
+    <cellStyle name="Обычный 2 19 3_12." xfId="2197"/>
+    <cellStyle name="Обычный 2 19 4" xfId="2198"/>
+    <cellStyle name="Обычный 2 19 5" xfId="2199"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 10" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 11" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 12" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 13" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 14" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 15" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 16" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 17" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 18" xfId="3491"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="3492"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="2238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_1" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="2249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="2251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1" xfId="2252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_1" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="2262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12." xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_11.13(1)" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="2268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="2270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_1" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="2272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="2277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12." xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4_1" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_1" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12." xfId="2305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3_1" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="2314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_12." xfId="2317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2_1" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_12." xfId="2329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_11.13(1)" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_1" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12." xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="2351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3_1" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_12." xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="2361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2_1" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="2365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_12." xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2_1" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_12." xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="2387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5_1" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_12." xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 2 2 3_12." xfId="2423"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1" xfId="2430"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="2432"/>
+    <cellStyle name="Обычный 2 2 2 2 4_12." xfId="2433"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="2437"/>
+    <cellStyle name="Обычный 2 2 2 2_11.13(1)" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 2 3_1" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2_1" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_12." xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3_1" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 4 2_12." xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2_1" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2475"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2477"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="2480"/>
+    <cellStyle name="Обычный 2 2 2 4 3_12." xfId="2481"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="2482"/>
+    <cellStyle name="Обычный 2 2 2 4_1" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="2485"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2_1" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 5 2_12." xfId="2496"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 2 5_1" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 2 6_1" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="2502"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 2 7_Обложка" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="2505"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2_1" xfId="2507"/>
+    <cellStyle name="Обычный 2 2 3" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="2511"/>
+    <cellStyle name="Обычный 2 2 3 2_1" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 3 3_Обложка" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 3_12." xfId="2522"/>
+    <cellStyle name="Обычный 2 2 4" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="2524"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="2525"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2526"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2527"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2528"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2529"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2530"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1" xfId="2531"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2532"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2533"/>
+    <cellStyle name="Обычный 2 2 4 2 2_12." xfId="2534"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2538"/>
+    <cellStyle name="Обычный 2 2 4 2_1" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2543"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2544"/>
+    <cellStyle name="Обычный 2 2 4 3_1" xfId="2545"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="2546"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2548"/>
+    <cellStyle name="Обычный 2 2 4_12." xfId="2549"/>
+    <cellStyle name="Обычный 2 2 5" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 5 2_1" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2558"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 5_12." xfId="2560"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2561"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2564"/>
+    <cellStyle name="Обычный 2 2 6_Обложка" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 7_Обложка" xfId="2568"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2570"/>
+    <cellStyle name="Обычный 2 2_1." xfId="2571"/>
+    <cellStyle name="Обычный 2 20" xfId="2572"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2573"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2574"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2575"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2576"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2577"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2578"/>
+    <cellStyle name="Обычный 2 20 2_12." xfId="2579"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2580"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2581"/>
+    <cellStyle name="Обычный 2 21" xfId="2582"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2583"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2584"/>
+    <cellStyle name="Обычный 2 22" xfId="2585"/>
+    <cellStyle name="Обычный 2 23" xfId="2586"/>
+    <cellStyle name="Обычный 2 24" xfId="2587"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2588"/>
+    <cellStyle name="Обычный 2 24_1" xfId="2589"/>
+    <cellStyle name="Обычный 2 25" xfId="2590"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2591"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2592"/>
+    <cellStyle name="Обычный 2 25_Обложка" xfId="2593"/>
+    <cellStyle name="Обычный 2 26" xfId="2594"/>
+    <cellStyle name="Обычный 2 26 2" xfId="2595"/>
+    <cellStyle name="Обычный 2 26 3" xfId="2596"/>
+    <cellStyle name="Обычный 2 26_Обложка" xfId="2597"/>
+    <cellStyle name="Обычный 2 27" xfId="2598"/>
+    <cellStyle name="Обычный 2 27 2" xfId="2599"/>
+    <cellStyle name="Обычный 2 28" xfId="2600"/>
+    <cellStyle name="Обычный 2 28 2" xfId="2601"/>
+    <cellStyle name="Обычный 2 29" xfId="2602"/>
+    <cellStyle name="Обычный 2 29 2" xfId="2603"/>
+    <cellStyle name="Обычный 2 3" xfId="2604"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2605"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2606"/>
+    <cellStyle name="Обычный 2 3 4" xfId="3493"/>
+    <cellStyle name="Обычный 2 3 5" xfId="3522"/>
+    <cellStyle name="Обычный 2 3_1" xfId="2607"/>
+    <cellStyle name="Обычный 2 30" xfId="2608"/>
+    <cellStyle name="Обычный 2 30 2" xfId="2609"/>
+    <cellStyle name="Обычный 2 31" xfId="2610"/>
+    <cellStyle name="Обычный 2 31 2" xfId="2611"/>
+    <cellStyle name="Обычный 2 32" xfId="2612"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2613"/>
+    <cellStyle name="Обычный 2 33" xfId="2614"/>
+    <cellStyle name="Обычный 2 33 2" xfId="2615"/>
+    <cellStyle name="Обычный 2 34" xfId="2616"/>
+    <cellStyle name="Обычный 2 34 2" xfId="2617"/>
+    <cellStyle name="Обычный 2 35" xfId="2618"/>
+    <cellStyle name="Обычный 2 35 2" xfId="2619"/>
+    <cellStyle name="Обычный 2 36" xfId="2620"/>
+    <cellStyle name="Обычный 2 36 2" xfId="2621"/>
+    <cellStyle name="Обычный 2 37" xfId="2622"/>
+    <cellStyle name="Обычный 2 38" xfId="2623"/>
+    <cellStyle name="Обычный 2 39" xfId="2624"/>
+    <cellStyle name="Обычный 2 4" xfId="2625"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2626"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2627"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="3495"/>
+    <cellStyle name="Обычный 2 4 2_Обложка" xfId="2628"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2629"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2630"/>
+    <cellStyle name="Обычный 2 4 5" xfId="3494"/>
+    <cellStyle name="Обычный 2 4 6" xfId="3519"/>
+    <cellStyle name="Обычный 2 4_Обложка" xfId="2631"/>
+    <cellStyle name="Обычный 2 40" xfId="2632"/>
+    <cellStyle name="Обычный 2 41" xfId="2633"/>
+    <cellStyle name="Обычный 2 42" xfId="2634"/>
+    <cellStyle name="Обычный 2 43" xfId="2635"/>
+    <cellStyle name="Обычный 2 44" xfId="3518"/>
+    <cellStyle name="Обычный 2 5" xfId="2636"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2637"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="3497"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2638"/>
+    <cellStyle name="Обычный 2 5 4" xfId="3496"/>
+    <cellStyle name="Обычный 2 5_Обложка" xfId="2639"/>
+    <cellStyle name="Обычный 2 6" xfId="2640"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2641"/>
+    <cellStyle name="Обычный 2 6 3" xfId="3498"/>
+    <cellStyle name="Обычный 2 6_Обложка" xfId="2642"/>
+    <cellStyle name="Обычный 2 7" xfId="2643"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2644"/>
+    <cellStyle name="Обычный 2 7 2 2" xfId="3500"/>
+    <cellStyle name="Обычный 2 7 3" xfId="3499"/>
+    <cellStyle name="Обычный 2 7_Обложка" xfId="2645"/>
+    <cellStyle name="Обычный 2 8" xfId="2646"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2647"/>
+    <cellStyle name="Обычный 2 8 3" xfId="3501"/>
+    <cellStyle name="Обычный 2 8_Обложка" xfId="2648"/>
+    <cellStyle name="Обычный 2 9" xfId="2649"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2650"/>
+    <cellStyle name="Обычный 2 9 3" xfId="3502"/>
+    <cellStyle name="Обычный 2 9_Обложка" xfId="2651"/>
+    <cellStyle name="Обычный 2_1" xfId="2652"/>
+    <cellStyle name="Обычный 20" xfId="2653"/>
+    <cellStyle name="Обычный 20 2" xfId="2654"/>
+    <cellStyle name="Обычный 200" xfId="2655"/>
+    <cellStyle name="Обычный 200 2" xfId="2656"/>
+    <cellStyle name="Обычный 200 3" xfId="2657"/>
+    <cellStyle name="Обычный 200 4" xfId="2658"/>
+    <cellStyle name="Обычный 201" xfId="2659"/>
+    <cellStyle name="Обычный 201 2" xfId="2660"/>
+    <cellStyle name="Обычный 201 3" xfId="2661"/>
+    <cellStyle name="Обычный 201 4" xfId="2662"/>
+    <cellStyle name="Обычный 202" xfId="2663"/>
+    <cellStyle name="Обычный 202 2" xfId="2664"/>
+    <cellStyle name="Обычный 202 3" xfId="2665"/>
+    <cellStyle name="Обычный 202 4" xfId="2666"/>
+    <cellStyle name="Обычный 203" xfId="2667"/>
+    <cellStyle name="Обычный 203 2" xfId="2668"/>
+    <cellStyle name="Обычный 203 3" xfId="2669"/>
+    <cellStyle name="Обычный 203 4" xfId="2670"/>
+    <cellStyle name="Обычный 204" xfId="2671"/>
+    <cellStyle name="Обычный 204 2" xfId="2672"/>
+    <cellStyle name="Обычный 204 3" xfId="2673"/>
+    <cellStyle name="Обычный 204 4" xfId="2674"/>
+    <cellStyle name="Обычный 205" xfId="2675"/>
+    <cellStyle name="Обычный 205 2" xfId="2676"/>
+    <cellStyle name="Обычный 205 3" xfId="2677"/>
+    <cellStyle name="Обычный 205 4" xfId="2678"/>
+    <cellStyle name="Обычный 206" xfId="2679"/>
+    <cellStyle name="Обычный 206 2" xfId="2680"/>
+    <cellStyle name="Обычный 206 3" xfId="2681"/>
+    <cellStyle name="Обычный 206 4" xfId="2682"/>
+    <cellStyle name="Обычный 207" xfId="2683"/>
+    <cellStyle name="Обычный 207 2" xfId="2684"/>
+    <cellStyle name="Обычный 207 3" xfId="2685"/>
+    <cellStyle name="Обычный 207 4" xfId="2686"/>
+    <cellStyle name="Обычный 208" xfId="2687"/>
+    <cellStyle name="Обычный 208 2" xfId="2688"/>
+    <cellStyle name="Обычный 208 3" xfId="2689"/>
+    <cellStyle name="Обычный 208 4" xfId="2690"/>
+    <cellStyle name="Обычный 209" xfId="2691"/>
+    <cellStyle name="Обычный 209 2" xfId="2692"/>
+    <cellStyle name="Обычный 209 3" xfId="2693"/>
+    <cellStyle name="Обычный 209 4" xfId="2694"/>
+    <cellStyle name="Обычный 21" xfId="2695"/>
+    <cellStyle name="Обычный 210" xfId="2696"/>
+    <cellStyle name="Обычный 210 2" xfId="2697"/>
+    <cellStyle name="Обычный 210 3" xfId="2698"/>
+    <cellStyle name="Обычный 210 4" xfId="2699"/>
+    <cellStyle name="Обычный 211" xfId="2700"/>
+    <cellStyle name="Обычный 211 2" xfId="2701"/>
+    <cellStyle name="Обычный 211 3" xfId="2702"/>
+    <cellStyle name="Обычный 211 4" xfId="2703"/>
+    <cellStyle name="Обычный 212" xfId="2704"/>
+    <cellStyle name="Обычный 212 2" xfId="2705"/>
+    <cellStyle name="Обычный 212 3" xfId="2706"/>
+    <cellStyle name="Обычный 212 4" xfId="2707"/>
+    <cellStyle name="Обычный 213" xfId="2708"/>
+    <cellStyle name="Обычный 213 2" xfId="2709"/>
+    <cellStyle name="Обычный 213 3" xfId="2710"/>
+    <cellStyle name="Обычный 213 4" xfId="2711"/>
+    <cellStyle name="Обычный 214" xfId="2712"/>
+    <cellStyle name="Обычный 214 2" xfId="2713"/>
+    <cellStyle name="Обычный 214 3" xfId="2714"/>
+    <cellStyle name="Обычный 214 4" xfId="2715"/>
+    <cellStyle name="Обычный 215" xfId="2716"/>
+    <cellStyle name="Обычный 215 2" xfId="2717"/>
+    <cellStyle name="Обычный 215 3" xfId="2718"/>
+    <cellStyle name="Обычный 215 4" xfId="2719"/>
+    <cellStyle name="Обычный 216" xfId="2720"/>
+    <cellStyle name="Обычный 216 2" xfId="2721"/>
+    <cellStyle name="Обычный 216 3" xfId="2722"/>
+    <cellStyle name="Обычный 216 4" xfId="2723"/>
+    <cellStyle name="Обычный 217" xfId="2724"/>
+    <cellStyle name="Обычный 217 2" xfId="2725"/>
+    <cellStyle name="Обычный 217 3" xfId="2726"/>
+    <cellStyle name="Обычный 217 4" xfId="2727"/>
+    <cellStyle name="Обычный 218" xfId="2728"/>
+    <cellStyle name="Обычный 218 2" xfId="2729"/>
+    <cellStyle name="Обычный 218 3" xfId="2730"/>
+    <cellStyle name="Обычный 218 4" xfId="2731"/>
+    <cellStyle name="Обычный 219" xfId="2732"/>
+    <cellStyle name="Обычный 219 2" xfId="2733"/>
+    <cellStyle name="Обычный 219 3" xfId="2734"/>
+    <cellStyle name="Обычный 219 4" xfId="2735"/>
+    <cellStyle name="Обычный 22" xfId="2736"/>
+    <cellStyle name="Обычный 220" xfId="2737"/>
+    <cellStyle name="Обычный 220 2" xfId="2738"/>
+    <cellStyle name="Обычный 220 3" xfId="2739"/>
+    <cellStyle name="Обычный 220 4" xfId="2740"/>
+    <cellStyle name="Обычный 221" xfId="2741"/>
+    <cellStyle name="Обычный 221 2" xfId="2742"/>
+    <cellStyle name="Обычный 221 3" xfId="2743"/>
+    <cellStyle name="Обычный 221 4" xfId="2744"/>
+    <cellStyle name="Обычный 222" xfId="2745"/>
+    <cellStyle name="Обычный 222 2" xfId="2746"/>
+    <cellStyle name="Обычный 222 3" xfId="2747"/>
+    <cellStyle name="Обычный 222 4" xfId="2748"/>
+    <cellStyle name="Обычный 223" xfId="2749"/>
+    <cellStyle name="Обычный 223 2" xfId="2750"/>
+    <cellStyle name="Обычный 223 3" xfId="2751"/>
+    <cellStyle name="Обычный 223 4" xfId="2752"/>
+    <cellStyle name="Обычный 224" xfId="2753"/>
+    <cellStyle name="Обычный 224 2" xfId="2754"/>
+    <cellStyle name="Обычный 224 3" xfId="2755"/>
+    <cellStyle name="Обычный 224 4" xfId="2756"/>
+    <cellStyle name="Обычный 225" xfId="2757"/>
+    <cellStyle name="Обычный 225 2" xfId="2758"/>
+    <cellStyle name="Обычный 225 3" xfId="2759"/>
+    <cellStyle name="Обычный 225 4" xfId="2760"/>
+    <cellStyle name="Обычный 226" xfId="2761"/>
+    <cellStyle name="Обычный 226 2" xfId="2762"/>
+    <cellStyle name="Обычный 226 3" xfId="2763"/>
+    <cellStyle name="Обычный 226 4" xfId="2764"/>
+    <cellStyle name="Обычный 227" xfId="2765"/>
+    <cellStyle name="Обычный 227 2" xfId="2766"/>
+    <cellStyle name="Обычный 227 3" xfId="2767"/>
+    <cellStyle name="Обычный 227 4" xfId="2768"/>
+    <cellStyle name="Обычный 228" xfId="2769"/>
+    <cellStyle name="Обычный 228 2" xfId="2770"/>
+    <cellStyle name="Обычный 228 3" xfId="2771"/>
+    <cellStyle name="Обычный 228 4" xfId="2772"/>
+    <cellStyle name="Обычный 229" xfId="2773"/>
+    <cellStyle name="Обычный 229 2" xfId="2774"/>
+    <cellStyle name="Обычный 229 3" xfId="2775"/>
+    <cellStyle name="Обычный 229 4" xfId="2776"/>
+    <cellStyle name="Обычный 23" xfId="2777"/>
+    <cellStyle name="Обычный 230" xfId="2778"/>
+    <cellStyle name="Обычный 230 2" xfId="2779"/>
+    <cellStyle name="Обычный 230 3" xfId="2780"/>
+    <cellStyle name="Обычный 230 4" xfId="2781"/>
+    <cellStyle name="Обычный 231" xfId="2782"/>
+    <cellStyle name="Обычный 231 2" xfId="2783"/>
+    <cellStyle name="Обычный 231 3" xfId="2784"/>
+    <cellStyle name="Обычный 231 4" xfId="2785"/>
+    <cellStyle name="Обычный 232" xfId="2786"/>
+    <cellStyle name="Обычный 232 2" xfId="2787"/>
+    <cellStyle name="Обычный 232 3" xfId="2788"/>
+    <cellStyle name="Обычный 232 4" xfId="2789"/>
+    <cellStyle name="Обычный 233" xfId="2790"/>
+    <cellStyle name="Обычный 233 2" xfId="2791"/>
+    <cellStyle name="Обычный 233 3" xfId="2792"/>
+    <cellStyle name="Обычный 233 4" xfId="2793"/>
+    <cellStyle name="Обычный 234" xfId="2794"/>
+    <cellStyle name="Обычный 234 2" xfId="2795"/>
+    <cellStyle name="Обычный 234 3" xfId="2796"/>
+    <cellStyle name="Обычный 234 4" xfId="2797"/>
+    <cellStyle name="Обычный 235" xfId="2798"/>
+    <cellStyle name="Обычный 235 2" xfId="2799"/>
+    <cellStyle name="Обычный 235 3" xfId="2800"/>
+    <cellStyle name="Обычный 235 4" xfId="2801"/>
+    <cellStyle name="Обычный 236" xfId="2802"/>
+    <cellStyle name="Обычный 236 2" xfId="2803"/>
+    <cellStyle name="Обычный 236 3" xfId="2804"/>
+    <cellStyle name="Обычный 236 4" xfId="2805"/>
+    <cellStyle name="Обычный 237" xfId="2806"/>
+    <cellStyle name="Обычный 237 2" xfId="2807"/>
+    <cellStyle name="Обычный 237 3" xfId="2808"/>
+    <cellStyle name="Обычный 237 4" xfId="2809"/>
+    <cellStyle name="Обычный 238" xfId="2810"/>
+    <cellStyle name="Обычный 238 2" xfId="2811"/>
+    <cellStyle name="Обычный 238 3" xfId="2812"/>
+    <cellStyle name="Обычный 238 4" xfId="2813"/>
+    <cellStyle name="Обычный 239" xfId="2814"/>
+    <cellStyle name="Обычный 239 2" xfId="2815"/>
+    <cellStyle name="Обычный 239 3" xfId="2816"/>
+    <cellStyle name="Обычный 239 4" xfId="2817"/>
+    <cellStyle name="Обычный 24" xfId="2818"/>
+    <cellStyle name="Обычный 24 2" xfId="2819"/>
+    <cellStyle name="Обычный 240" xfId="2820"/>
+    <cellStyle name="Обычный 240 2" xfId="2821"/>
+    <cellStyle name="Обычный 240 3" xfId="2822"/>
+    <cellStyle name="Обычный 240 4" xfId="2823"/>
+    <cellStyle name="Обычный 241" xfId="2824"/>
+    <cellStyle name="Обычный 241 2" xfId="2825"/>
+    <cellStyle name="Обычный 241 3" xfId="2826"/>
+    <cellStyle name="Обычный 241 4" xfId="2827"/>
+    <cellStyle name="Обычный 242" xfId="2828"/>
+    <cellStyle name="Обычный 242 2" xfId="2829"/>
+    <cellStyle name="Обычный 242 3" xfId="2830"/>
+    <cellStyle name="Обычный 242 4" xfId="2831"/>
+    <cellStyle name="Обычный 243" xfId="2832"/>
+    <cellStyle name="Обычный 243 2" xfId="2833"/>
+    <cellStyle name="Обычный 243 3" xfId="2834"/>
+    <cellStyle name="Обычный 243 4" xfId="2835"/>
+    <cellStyle name="Обычный 244" xfId="2836"/>
+    <cellStyle name="Обычный 244 2" xfId="2837"/>
+    <cellStyle name="Обычный 244 3" xfId="2838"/>
+    <cellStyle name="Обычный 244 4" xfId="2839"/>
+    <cellStyle name="Обычный 245" xfId="2840"/>
+    <cellStyle name="Обычный 245 2" xfId="2841"/>
+    <cellStyle name="Обычный 245 3" xfId="2842"/>
+    <cellStyle name="Обычный 245 4" xfId="2843"/>
+    <cellStyle name="Обычный 246" xfId="2844"/>
+    <cellStyle name="Обычный 246 2" xfId="2845"/>
+    <cellStyle name="Обычный 246 3" xfId="2846"/>
+    <cellStyle name="Обычный 246 4" xfId="2847"/>
+    <cellStyle name="Обычный 247" xfId="2848"/>
+    <cellStyle name="Обычный 247 2" xfId="2849"/>
+    <cellStyle name="Обычный 247 3" xfId="2850"/>
+    <cellStyle name="Обычный 247 4" xfId="2851"/>
+    <cellStyle name="Обычный 248" xfId="2852"/>
+    <cellStyle name="Обычный 248 2" xfId="2853"/>
+    <cellStyle name="Обычный 248 3" xfId="2854"/>
+    <cellStyle name="Обычный 248 4" xfId="2855"/>
+    <cellStyle name="Обычный 249" xfId="2856"/>
+    <cellStyle name="Обычный 249 2" xfId="2857"/>
+    <cellStyle name="Обычный 249 3" xfId="2858"/>
+    <cellStyle name="Обычный 249 4" xfId="2859"/>
+    <cellStyle name="Обычный 25" xfId="2860"/>
+    <cellStyle name="Обычный 25 2" xfId="2861"/>
+    <cellStyle name="Обычный 250" xfId="2862"/>
+    <cellStyle name="Обычный 250 2" xfId="2863"/>
+    <cellStyle name="Обычный 250 3" xfId="2864"/>
+    <cellStyle name="Обычный 250 4" xfId="2865"/>
+    <cellStyle name="Обычный 251" xfId="2866"/>
+    <cellStyle name="Обычный 251 2" xfId="2867"/>
+    <cellStyle name="Обычный 251 3" xfId="2868"/>
+    <cellStyle name="Обычный 251 4" xfId="2869"/>
+    <cellStyle name="Обычный 252" xfId="2870"/>
+    <cellStyle name="Обычный 252 2" xfId="2871"/>
+    <cellStyle name="Обычный 252 3" xfId="2872"/>
+    <cellStyle name="Обычный 252 4" xfId="2873"/>
+    <cellStyle name="Обычный 253" xfId="2874"/>
+    <cellStyle name="Обычный 253 2" xfId="2875"/>
+    <cellStyle name="Обычный 253 3" xfId="2876"/>
+    <cellStyle name="Обычный 253 4" xfId="2877"/>
+    <cellStyle name="Обычный 254" xfId="2878"/>
+    <cellStyle name="Обычный 254 2" xfId="2879"/>
+    <cellStyle name="Обычный 254 3" xfId="2880"/>
+    <cellStyle name="Обычный 254 4" xfId="2881"/>
+    <cellStyle name="Обычный 255" xfId="2882"/>
+    <cellStyle name="Обычный 255 2" xfId="2883"/>
+    <cellStyle name="Обычный 255 3" xfId="2884"/>
+    <cellStyle name="Обычный 255 4" xfId="2885"/>
+    <cellStyle name="Обычный 256" xfId="2886"/>
+    <cellStyle name="Обычный 256 2" xfId="2887"/>
+    <cellStyle name="Обычный 256 3" xfId="2888"/>
+    <cellStyle name="Обычный 256 4" xfId="2889"/>
+    <cellStyle name="Обычный 257" xfId="2890"/>
+    <cellStyle name="Обычный 257 2" xfId="2891"/>
+    <cellStyle name="Обычный 257 3" xfId="2892"/>
+    <cellStyle name="Обычный 257 4" xfId="2893"/>
+    <cellStyle name="Обычный 258" xfId="2894"/>
+    <cellStyle name="Обычный 258 2" xfId="2895"/>
+    <cellStyle name="Обычный 258 3" xfId="2896"/>
+    <cellStyle name="Обычный 258 4" xfId="2897"/>
+    <cellStyle name="Обычный 259" xfId="2898"/>
+    <cellStyle name="Обычный 259 2" xfId="2899"/>
+    <cellStyle name="Обычный 259 3" xfId="2900"/>
+    <cellStyle name="Обычный 259 4" xfId="2901"/>
+    <cellStyle name="Обычный 26" xfId="2902"/>
+    <cellStyle name="Обычный 26 2" xfId="2903"/>
+    <cellStyle name="Обычный 260" xfId="2904"/>
+    <cellStyle name="Обычный 260 2" xfId="2905"/>
+    <cellStyle name="Обычный 260 3" xfId="2906"/>
+    <cellStyle name="Обычный 260 4" xfId="2907"/>
+    <cellStyle name="Обычный 261" xfId="2908"/>
+    <cellStyle name="Обычный 261 2" xfId="2909"/>
+    <cellStyle name="Обычный 261 3" xfId="2910"/>
+    <cellStyle name="Обычный 261 4" xfId="2911"/>
+    <cellStyle name="Обычный 262" xfId="2912"/>
+    <cellStyle name="Обычный 262 2" xfId="2913"/>
+    <cellStyle name="Обычный 262 3" xfId="2914"/>
+    <cellStyle name="Обычный 262 4" xfId="2915"/>
+    <cellStyle name="Обычный 263" xfId="2916"/>
+    <cellStyle name="Обычный 263 2" xfId="2917"/>
+    <cellStyle name="Обычный 263 3" xfId="2918"/>
+    <cellStyle name="Обычный 263 4" xfId="2919"/>
+    <cellStyle name="Обычный 264" xfId="2920"/>
+    <cellStyle name="Обычный 264 2" xfId="2921"/>
+    <cellStyle name="Обычный 264 3" xfId="2922"/>
+    <cellStyle name="Обычный 264 4" xfId="2923"/>
+    <cellStyle name="Обычный 265" xfId="2924"/>
+    <cellStyle name="Обычный 265 2" xfId="2925"/>
+    <cellStyle name="Обычный 265 3" xfId="2926"/>
+    <cellStyle name="Обычный 265 4" xfId="2927"/>
+    <cellStyle name="Обычный 266" xfId="2928"/>
+    <cellStyle name="Обычный 266 2" xfId="2929"/>
+    <cellStyle name="Обычный 266 3" xfId="2930"/>
+    <cellStyle name="Обычный 266 4" xfId="2931"/>
+    <cellStyle name="Обычный 267" xfId="2932"/>
+    <cellStyle name="Обычный 267 2" xfId="2933"/>
+    <cellStyle name="Обычный 267 3" xfId="2934"/>
+    <cellStyle name="Обычный 267 4" xfId="2935"/>
+    <cellStyle name="Обычный 268" xfId="2936"/>
+    <cellStyle name="Обычный 268 2" xfId="2937"/>
+    <cellStyle name="Обычный 268 3" xfId="2938"/>
+    <cellStyle name="Обычный 268 4" xfId="2939"/>
+    <cellStyle name="Обычный 269" xfId="2940"/>
+    <cellStyle name="Обычный 269 2" xfId="2941"/>
+    <cellStyle name="Обычный 269 3" xfId="2942"/>
+    <cellStyle name="Обычный 269 4" xfId="2943"/>
+    <cellStyle name="Обычный 27" xfId="2944"/>
+    <cellStyle name="Обычный 27 2" xfId="2945"/>
+    <cellStyle name="Обычный 270" xfId="2946"/>
+    <cellStyle name="Обычный 270 2" xfId="2947"/>
+    <cellStyle name="Обычный 270 3" xfId="2948"/>
+    <cellStyle name="Обычный 270 4" xfId="2949"/>
+    <cellStyle name="Обычный 271" xfId="2950"/>
+    <cellStyle name="Обычный 271 2" xfId="2951"/>
+    <cellStyle name="Обычный 271 3" xfId="2952"/>
+    <cellStyle name="Обычный 271 4" xfId="2953"/>
+    <cellStyle name="Обычный 272" xfId="2954"/>
+    <cellStyle name="Обычный 272 2" xfId="2955"/>
+    <cellStyle name="Обычный 272 3" xfId="2956"/>
+    <cellStyle name="Обычный 272 4" xfId="2957"/>
+    <cellStyle name="Обычный 273" xfId="2958"/>
+    <cellStyle name="Обычный 274" xfId="2959"/>
+    <cellStyle name="Обычный 275" xfId="2960"/>
+    <cellStyle name="Обычный 276" xfId="2961"/>
+    <cellStyle name="Обычный 277" xfId="3517"/>
+    <cellStyle name="Обычный 28" xfId="2962"/>
+    <cellStyle name="Обычный 29" xfId="2963"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 10" xfId="2965"/>
+    <cellStyle name="Обычный 3 10 2" xfId="2966"/>
+    <cellStyle name="Обычный 3 11" xfId="2967"/>
+    <cellStyle name="Обычный 3 11 2" xfId="2968"/>
+    <cellStyle name="Обычный 3 12" xfId="2969"/>
+    <cellStyle name="Обычный 3 12 2" xfId="2970"/>
+    <cellStyle name="Обычный 3 13" xfId="2971"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2972"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2973"/>
+    <cellStyle name="Обычный 3 13 4" xfId="2974"/>
+    <cellStyle name="Обычный 3 14" xfId="2975"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2976"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2977"/>
+    <cellStyle name="Обычный 3 14 4" xfId="2978"/>
+    <cellStyle name="Обычный 3 15" xfId="2979"/>
+    <cellStyle name="Обычный 3 15 2" xfId="2980"/>
+    <cellStyle name="Обычный 3 16" xfId="2981"/>
+    <cellStyle name="Обычный 3 16 2" xfId="2982"/>
+    <cellStyle name="Обычный 3 16 2 2" xfId="2983"/>
+    <cellStyle name="Обычный 3 16 2 3" xfId="2984"/>
+    <cellStyle name="Обычный 3 16 3" xfId="2985"/>
+    <cellStyle name="Обычный 3 16 3 2" xfId="2986"/>
+    <cellStyle name="Обычный 3 16 3 3" xfId="2987"/>
+    <cellStyle name="Обычный 3 17" xfId="2988"/>
+    <cellStyle name="Обычный 3 17 2" xfId="2989"/>
+    <cellStyle name="Обычный 3 17 3" xfId="2990"/>
+    <cellStyle name="Обычный 3 18" xfId="2991"/>
+    <cellStyle name="Обычный 3 19" xfId="2992"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2" xfId="2994"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="3503"/>
+    <cellStyle name="Обычный 3 2 3" xfId="2995"/>
+    <cellStyle name="Обычный 3 2 3 2" xfId="3504"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2996"/>
+    <cellStyle name="Обычный 3 2 5" xfId="2997"/>
+    <cellStyle name="Обычный 3 2 6" xfId="2993"/>
+    <cellStyle name="Обычный 3 2_11.13(1)" xfId="2998"/>
+    <cellStyle name="Обычный 3 20" xfId="2999"/>
+    <cellStyle name="Обычный 3 21" xfId="3000"/>
+    <cellStyle name="Обычный 3 22" xfId="3001"/>
+    <cellStyle name="Обычный 3 23" xfId="3002"/>
+    <cellStyle name="Обычный 3 24" xfId="3003"/>
+    <cellStyle name="Обычный 3 25" xfId="3004"/>
+    <cellStyle name="Обычный 3 26" xfId="3005"/>
+    <cellStyle name="Обычный 3 27" xfId="3006"/>
+    <cellStyle name="Обычный 3 28" xfId="3007"/>
+    <cellStyle name="Обычный 3 29" xfId="3008"/>
+    <cellStyle name="Обычный 3 3" xfId="3009"/>
+    <cellStyle name="Обычный 3 3 2" xfId="3010"/>
+    <cellStyle name="Обычный 3 3 3" xfId="3011"/>
+    <cellStyle name="Обычный 3 3 4" xfId="3012"/>
+    <cellStyle name="Обычный 3 3 5" xfId="3013"/>
+    <cellStyle name="Обычный 3 3_Обложка" xfId="3014"/>
+    <cellStyle name="Обычный 3 30" xfId="3015"/>
+    <cellStyle name="Обычный 3 31" xfId="3016"/>
+    <cellStyle name="Обычный 3 32" xfId="3017"/>
+    <cellStyle name="Обычный 3 33" xfId="3018"/>
+    <cellStyle name="Обычный 3 34" xfId="3019"/>
+    <cellStyle name="Обычный 3 35" xfId="2964"/>
+    <cellStyle name="Обычный 3 4" xfId="3020"/>
+    <cellStyle name="Обычный 3 4 2" xfId="3021"/>
+    <cellStyle name="Обычный 3 4 3" xfId="3022"/>
+    <cellStyle name="Обычный 3 4 4" xfId="3023"/>
+    <cellStyle name="Обычный 3 4_Обложка" xfId="3024"/>
+    <cellStyle name="Обычный 3 5" xfId="3025"/>
+    <cellStyle name="Обычный 3 5 2" xfId="3026"/>
+    <cellStyle name="Обычный 3 5 3" xfId="3505"/>
+    <cellStyle name="Обычный 3 6" xfId="3027"/>
+    <cellStyle name="Обычный 3 6 2" xfId="3028"/>
+    <cellStyle name="Обычный 3 7" xfId="3029"/>
+    <cellStyle name="Обычный 3 7 2" xfId="3030"/>
+    <cellStyle name="Обычный 3 8" xfId="3031"/>
+    <cellStyle name="Обычный 3 8 2" xfId="3032"/>
+    <cellStyle name="Обычный 3 9" xfId="3033"/>
+    <cellStyle name="Обычный 3 9 2" xfId="3034"/>
+    <cellStyle name="Обычный 3_1" xfId="3035"/>
+    <cellStyle name="Обычный 30" xfId="3036"/>
+    <cellStyle name="Обычный 31" xfId="3037"/>
+    <cellStyle name="Обычный 32" xfId="3038"/>
+    <cellStyle name="Обычный 33" xfId="3039"/>
+    <cellStyle name="Обычный 34" xfId="3040"/>
+    <cellStyle name="Обычный 35" xfId="3041"/>
+    <cellStyle name="Обычный 36" xfId="3042"/>
+    <cellStyle name="Обычный 37" xfId="3043"/>
+    <cellStyle name="Обычный 38" xfId="3044"/>
+    <cellStyle name="Обычный 39" xfId="3045"/>
+    <cellStyle name="Обычный 4" xfId="3046"/>
+    <cellStyle name="Обычный 4 10" xfId="3047"/>
+    <cellStyle name="Обычный 4 10 2" xfId="3048"/>
+    <cellStyle name="Обычный 4 11" xfId="3049"/>
+    <cellStyle name="Обычный 4 11 2" xfId="3050"/>
+    <cellStyle name="Обычный 4 11 3" xfId="3051"/>
+    <cellStyle name="Обычный 4 11 4" xfId="3052"/>
+    <cellStyle name="Обычный 4 11 4 2" xfId="3053"/>
+    <cellStyle name="Обычный 4 11 4 3" xfId="3054"/>
+    <cellStyle name="Обычный 4 12" xfId="3055"/>
+    <cellStyle name="Обычный 4 13" xfId="3056"/>
+    <cellStyle name="Обычный 4 14" xfId="3057"/>
+    <cellStyle name="Обычный 4 15" xfId="3058"/>
+    <cellStyle name="Обычный 4 16" xfId="3059"/>
+    <cellStyle name="Обычный 4 17" xfId="3060"/>
+    <cellStyle name="Обычный 4 18" xfId="3061"/>
+    <cellStyle name="Обычный 4 19" xfId="3062"/>
+    <cellStyle name="Обычный 4 2" xfId="3063"/>
+    <cellStyle name="Обычный 4 2 2" xfId="3064"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="3508"/>
+    <cellStyle name="Обычный 4 2 3" xfId="3065"/>
+    <cellStyle name="Обычный 4 2 4" xfId="3507"/>
+    <cellStyle name="Обычный 4 2_Обложка" xfId="3066"/>
+    <cellStyle name="Обычный 4 20" xfId="3067"/>
+    <cellStyle name="Обычный 4 21" xfId="3068"/>
+    <cellStyle name="Обычный 4 22" xfId="3069"/>
+    <cellStyle name="Обычный 4 23" xfId="3070"/>
+    <cellStyle name="Обычный 4 24" xfId="3071"/>
+    <cellStyle name="Обычный 4 25" xfId="3072"/>
+    <cellStyle name="Обычный 4 26" xfId="3073"/>
+    <cellStyle name="Обычный 4 27" xfId="3074"/>
+    <cellStyle name="Обычный 4 28" xfId="3075"/>
+    <cellStyle name="Обычный 4 29" xfId="3076"/>
+    <cellStyle name="Обычный 4 3" xfId="3077"/>
+    <cellStyle name="Обычный 4 3 10" xfId="3078"/>
+    <cellStyle name="Обычный 4 3 11" xfId="3079"/>
+    <cellStyle name="Обычный 4 3 12" xfId="3080"/>
+    <cellStyle name="Обычный 4 3 13" xfId="3081"/>
+    <cellStyle name="Обычный 4 3 14" xfId="3082"/>
+    <cellStyle name="Обычный 4 3 15" xfId="3083"/>
+    <cellStyle name="Обычный 4 3 16" xfId="3084"/>
+    <cellStyle name="Обычный 4 3 17" xfId="3085"/>
+    <cellStyle name="Обычный 4 3 18" xfId="3086"/>
+    <cellStyle name="Обычный 4 3 19" xfId="3087"/>
+    <cellStyle name="Обычный 4 3 2" xfId="3088"/>
+    <cellStyle name="Обычный 4 3 20" xfId="3089"/>
+    <cellStyle name="Обычный 4 3 21" xfId="3090"/>
+    <cellStyle name="Обычный 4 3 22" xfId="3091"/>
+    <cellStyle name="Обычный 4 3 23" xfId="3092"/>
+    <cellStyle name="Обычный 4 3 24" xfId="3093"/>
+    <cellStyle name="Обычный 4 3 25" xfId="3094"/>
+    <cellStyle name="Обычный 4 3 26" xfId="3095"/>
+    <cellStyle name="Обычный 4 3 27" xfId="3096"/>
+    <cellStyle name="Обычный 4 3 28" xfId="3097"/>
+    <cellStyle name="Обычный 4 3 29" xfId="3098"/>
+    <cellStyle name="Обычный 4 3 3" xfId="3099"/>
+    <cellStyle name="Обычный 4 3 4" xfId="3100"/>
+    <cellStyle name="Обычный 4 3 5" xfId="3101"/>
+    <cellStyle name="Обычный 4 3 6" xfId="3102"/>
+    <cellStyle name="Обычный 4 3 7" xfId="3103"/>
+    <cellStyle name="Обычный 4 3 8" xfId="3104"/>
+    <cellStyle name="Обычный 4 3 9" xfId="3105"/>
+    <cellStyle name="Обычный 4 3_Обложка" xfId="3106"/>
+    <cellStyle name="Обычный 4 30" xfId="3107"/>
+    <cellStyle name="Обычный 4 31" xfId="3108"/>
+    <cellStyle name="Обычный 4 32" xfId="3109"/>
+    <cellStyle name="Обычный 4 33" xfId="3110"/>
+    <cellStyle name="Обычный 4 34" xfId="3111"/>
+    <cellStyle name="Обычный 4 35" xfId="3112"/>
+    <cellStyle name="Обычный 4 36" xfId="3506"/>
+    <cellStyle name="Обычный 4 4" xfId="3113"/>
+    <cellStyle name="Обычный 4 4 2" xfId="3114"/>
+    <cellStyle name="Обычный 4 4 3" xfId="3509"/>
+    <cellStyle name="Обычный 4 5" xfId="3115"/>
+    <cellStyle name="Обычный 4 5 2" xfId="3116"/>
+    <cellStyle name="Обычный 4 5 3" xfId="3510"/>
+    <cellStyle name="Обычный 4 6" xfId="3117"/>
+    <cellStyle name="Обычный 4 6 2" xfId="3118"/>
+    <cellStyle name="Обычный 4 6_1" xfId="3119"/>
+    <cellStyle name="Обычный 4 7" xfId="3120"/>
+    <cellStyle name="Обычный 4 7 2" xfId="3121"/>
+    <cellStyle name="Обычный 4 7_1" xfId="3122"/>
+    <cellStyle name="Обычный 4 8" xfId="3123"/>
+    <cellStyle name="Обычный 4 8 2" xfId="3124"/>
+    <cellStyle name="Обычный 4 9" xfId="3125"/>
+    <cellStyle name="Обычный 4 9 2" xfId="3126"/>
+    <cellStyle name="Обычный 4 9 3" xfId="3127"/>
+    <cellStyle name="Обычный 4 9 4" xfId="3128"/>
+    <cellStyle name="Обычный 4_1.3" xfId="3129"/>
+    <cellStyle name="Обычный 40" xfId="3130"/>
+    <cellStyle name="Обычный 41" xfId="3131"/>
+    <cellStyle name="Обычный 42" xfId="3132"/>
+    <cellStyle name="Обычный 43" xfId="3133"/>
+    <cellStyle name="Обычный 44" xfId="3134"/>
+    <cellStyle name="Обычный 44 2" xfId="3135"/>
+    <cellStyle name="Обычный 45" xfId="3136"/>
+    <cellStyle name="Обычный 45 2" xfId="3137"/>
+    <cellStyle name="Обычный 46" xfId="3138"/>
+    <cellStyle name="Обычный 47" xfId="3139"/>
+    <cellStyle name="Обычный 48" xfId="3140"/>
+    <cellStyle name="Обычный 49" xfId="3141"/>
+    <cellStyle name="Обычный 5" xfId="3142"/>
+    <cellStyle name="Обычный 5 10" xfId="3143"/>
+    <cellStyle name="Обычный 5 11" xfId="3144"/>
+    <cellStyle name="Обычный 5 12" xfId="3145"/>
+    <cellStyle name="Обычный 5 13" xfId="3146"/>
+    <cellStyle name="Обычный 5 14" xfId="3147"/>
+    <cellStyle name="Обычный 5 15" xfId="3148"/>
+    <cellStyle name="Обычный 5 16" xfId="3149"/>
+    <cellStyle name="Обычный 5 17" xfId="3150"/>
+    <cellStyle name="Обычный 5 18" xfId="3151"/>
+    <cellStyle name="Обычный 5 19" xfId="3152"/>
+    <cellStyle name="Обычный 5 2" xfId="3153"/>
+    <cellStyle name="Обычный 5 2 10" xfId="3154"/>
+    <cellStyle name="Обычный 5 2 11" xfId="3155"/>
+    <cellStyle name="Обычный 5 2 12" xfId="3156"/>
+    <cellStyle name="Обычный 5 2 13" xfId="3157"/>
+    <cellStyle name="Обычный 5 2 14" xfId="3158"/>
+    <cellStyle name="Обычный 5 2 15" xfId="3159"/>
+    <cellStyle name="Обычный 5 2 16" xfId="3160"/>
+    <cellStyle name="Обычный 5 2 17" xfId="3161"/>
+    <cellStyle name="Обычный 5 2 18" xfId="3162"/>
+    <cellStyle name="Обычный 5 2 19" xfId="3163"/>
+    <cellStyle name="Обычный 5 2 2" xfId="3164"/>
+    <cellStyle name="Обычный 5 2 20" xfId="3165"/>
+    <cellStyle name="Обычный 5 2 21" xfId="3166"/>
+    <cellStyle name="Обычный 5 2 22" xfId="3167"/>
+    <cellStyle name="Обычный 5 2 23" xfId="3168"/>
+    <cellStyle name="Обычный 5 2 24" xfId="3169"/>
+    <cellStyle name="Обычный 5 2 25" xfId="3170"/>
+    <cellStyle name="Обычный 5 2 26" xfId="3171"/>
+    <cellStyle name="Обычный 5 2 27" xfId="3172"/>
+    <cellStyle name="Обычный 5 2 28" xfId="3173"/>
+    <cellStyle name="Обычный 5 2 29" xfId="3174"/>
+    <cellStyle name="Обычный 5 2 3" xfId="3175"/>
+    <cellStyle name="Обычный 5 2 30" xfId="3176"/>
+    <cellStyle name="Обычный 5 2 31" xfId="3177"/>
+    <cellStyle name="Обычный 5 2 32" xfId="3178"/>
+    <cellStyle name="Обычный 5 2 33" xfId="3511"/>
+    <cellStyle name="Обычный 5 2 4" xfId="3179"/>
+    <cellStyle name="Обычный 5 2 5" xfId="3180"/>
+    <cellStyle name="Обычный 5 2 6" xfId="3181"/>
+    <cellStyle name="Обычный 5 2 7" xfId="3182"/>
+    <cellStyle name="Обычный 5 2 8" xfId="3183"/>
+    <cellStyle name="Обычный 5 2 9" xfId="3184"/>
+    <cellStyle name="Обычный 5 20" xfId="3185"/>
+    <cellStyle name="Обычный 5 21" xfId="3186"/>
+    <cellStyle name="Обычный 5 22" xfId="3187"/>
+    <cellStyle name="Обычный 5 23" xfId="3188"/>
+    <cellStyle name="Обычный 5 24" xfId="3189"/>
+    <cellStyle name="Обычный 5 25" xfId="3190"/>
+    <cellStyle name="Обычный 5 26" xfId="3191"/>
+    <cellStyle name="Обычный 5 27" xfId="3192"/>
+    <cellStyle name="Обычный 5 28" xfId="3193"/>
+    <cellStyle name="Обычный 5 29" xfId="3194"/>
+    <cellStyle name="Обычный 5 3" xfId="3195"/>
+    <cellStyle name="Обычный 5 3 2" xfId="3196"/>
+    <cellStyle name="Обычный 5 30" xfId="3197"/>
+    <cellStyle name="Обычный 5 31" xfId="3198"/>
+    <cellStyle name="Обычный 5 32" xfId="3199"/>
+    <cellStyle name="Обычный 5 33" xfId="3525"/>
+    <cellStyle name="Обычный 5 4" xfId="3200"/>
+    <cellStyle name="Обычный 5 4 2" xfId="3201"/>
+    <cellStyle name="Обычный 5 5" xfId="3202"/>
+    <cellStyle name="Обычный 5 5 2" xfId="3203"/>
+    <cellStyle name="Обычный 5 5_1" xfId="3204"/>
+    <cellStyle name="Обычный 5 6" xfId="3205"/>
+    <cellStyle name="Обычный 5 7" xfId="3206"/>
+    <cellStyle name="Обычный 5 8" xfId="3207"/>
+    <cellStyle name="Обычный 5 9" xfId="3208"/>
+    <cellStyle name="Обычный 5_12." xfId="3209"/>
+    <cellStyle name="Обычный 50" xfId="3210"/>
+    <cellStyle name="Обычный 51" xfId="3211"/>
+    <cellStyle name="Обычный 52" xfId="3212"/>
+    <cellStyle name="Обычный 53" xfId="3213"/>
+    <cellStyle name="Обычный 54" xfId="3214"/>
+    <cellStyle name="Обычный 55" xfId="3215"/>
+    <cellStyle name="Обычный 56" xfId="3216"/>
+    <cellStyle name="Обычный 57" xfId="3217"/>
+    <cellStyle name="Обычный 58" xfId="3218"/>
+    <cellStyle name="Обычный 59" xfId="3219"/>
+    <cellStyle name="Обычный 6" xfId="3220"/>
+    <cellStyle name="Обычный 6 2" xfId="3221"/>
+    <cellStyle name="Обычный 6 2 2" xfId="3222"/>
+    <cellStyle name="Обычный 6 2 3" xfId="3512"/>
     <cellStyle name="Обычный 6 3" xfId="5"/>
+    <cellStyle name="Обычный 6 3 2" xfId="3223"/>
+    <cellStyle name="Обычный 6 3 3" xfId="3513"/>
+    <cellStyle name="Обычный 6 4" xfId="3224"/>
+    <cellStyle name="Обычный 6 5" xfId="3225"/>
+    <cellStyle name="Обычный 6_1" xfId="3226"/>
+    <cellStyle name="Обычный 60" xfId="3227"/>
+    <cellStyle name="Обычный 61" xfId="3228"/>
+    <cellStyle name="Обычный 62" xfId="3229"/>
+    <cellStyle name="Обычный 63" xfId="3230"/>
+    <cellStyle name="Обычный 64" xfId="3231"/>
+    <cellStyle name="Обычный 65" xfId="3232"/>
+    <cellStyle name="Обычный 66" xfId="3233"/>
+    <cellStyle name="Обычный 67" xfId="3234"/>
+    <cellStyle name="Обычный 68" xfId="3235"/>
+    <cellStyle name="Обычный 69" xfId="3236"/>
+    <cellStyle name="Обычный 7" xfId="3237"/>
+    <cellStyle name="Обычный 7 2" xfId="3238"/>
+    <cellStyle name="Обычный 7 2 2" xfId="3239"/>
+    <cellStyle name="Обычный 7 3" xfId="3240"/>
+    <cellStyle name="Обычный 7 3 2" xfId="3241"/>
+    <cellStyle name="Обычный 7 3 3" xfId="3242"/>
+    <cellStyle name="Обычный 7 4" xfId="3243"/>
+    <cellStyle name="Обычный 7 5" xfId="3244"/>
+    <cellStyle name="Обычный 7 6" xfId="3514"/>
+    <cellStyle name="Обычный 7_1" xfId="3245"/>
+    <cellStyle name="Обычный 70" xfId="3246"/>
+    <cellStyle name="Обычный 71" xfId="3247"/>
+    <cellStyle name="Обычный 72" xfId="3248"/>
+    <cellStyle name="Обычный 73" xfId="3249"/>
+    <cellStyle name="Обычный 74" xfId="3250"/>
+    <cellStyle name="Обычный 75" xfId="3251"/>
+    <cellStyle name="Обычный 76" xfId="3252"/>
+    <cellStyle name="Обычный 77" xfId="3253"/>
+    <cellStyle name="Обычный 78" xfId="3254"/>
+    <cellStyle name="Обычный 79" xfId="3255"/>
+    <cellStyle name="Обычный 8" xfId="3256"/>
+    <cellStyle name="Обычный 8 2" xfId="3257"/>
+    <cellStyle name="Обычный 8 3" xfId="3258"/>
+    <cellStyle name="Обычный 8 4" xfId="3515"/>
+    <cellStyle name="Обычный 80" xfId="3259"/>
+    <cellStyle name="Обычный 81" xfId="3260"/>
+    <cellStyle name="Обычный 82" xfId="3261"/>
+    <cellStyle name="Обычный 83" xfId="3262"/>
+    <cellStyle name="Обычный 84" xfId="3263"/>
+    <cellStyle name="Обычный 85" xfId="3264"/>
+    <cellStyle name="Обычный 86" xfId="3265"/>
+    <cellStyle name="Обычный 87" xfId="3266"/>
+    <cellStyle name="Обычный 88" xfId="3267"/>
+    <cellStyle name="Обычный 89" xfId="3268"/>
+    <cellStyle name="Обычный 9" xfId="3269"/>
+    <cellStyle name="Обычный 9 2" xfId="3270"/>
+    <cellStyle name="Обычный 9 3" xfId="3271"/>
+    <cellStyle name="Обычный 90" xfId="3272"/>
+    <cellStyle name="Обычный 91" xfId="3273"/>
+    <cellStyle name="Обычный 92" xfId="3274"/>
+    <cellStyle name="Обычный 93" xfId="3275"/>
+    <cellStyle name="Обычный 94" xfId="3276"/>
+    <cellStyle name="Обычный 95" xfId="3277"/>
+    <cellStyle name="Обычный 96" xfId="3278"/>
+    <cellStyle name="Обычный 97" xfId="3279"/>
+    <cellStyle name="Обычный 98" xfId="3280"/>
+    <cellStyle name="Обычный 99" xfId="3281"/>
+    <cellStyle name="Плохой 10" xfId="3282"/>
+    <cellStyle name="Плохой 11" xfId="3283"/>
+    <cellStyle name="Плохой 12" xfId="3284"/>
+    <cellStyle name="Плохой 13" xfId="3285"/>
+    <cellStyle name="Плохой 14" xfId="3286"/>
+    <cellStyle name="Плохой 15" xfId="3287"/>
+    <cellStyle name="Плохой 16" xfId="3288"/>
+    <cellStyle name="Плохой 2" xfId="3289"/>
+    <cellStyle name="Плохой 2 10" xfId="3290"/>
+    <cellStyle name="Плохой 2 11" xfId="3291"/>
+    <cellStyle name="Плохой 2 12" xfId="3292"/>
+    <cellStyle name="Плохой 2 13" xfId="3293"/>
+    <cellStyle name="Плохой 2 14" xfId="3294"/>
+    <cellStyle name="Плохой 2 15" xfId="3295"/>
+    <cellStyle name="Плохой 2 2" xfId="3296"/>
+    <cellStyle name="Плохой 2 3" xfId="3297"/>
+    <cellStyle name="Плохой 2 4" xfId="3298"/>
+    <cellStyle name="Плохой 2 5" xfId="3299"/>
+    <cellStyle name="Плохой 2 6" xfId="3300"/>
+    <cellStyle name="Плохой 2 7" xfId="3301"/>
+    <cellStyle name="Плохой 2 8" xfId="3302"/>
+    <cellStyle name="Плохой 2 9" xfId="3303"/>
+    <cellStyle name="Плохой 3" xfId="3304"/>
+    <cellStyle name="Плохой 4" xfId="3305"/>
+    <cellStyle name="Плохой 5" xfId="3306"/>
+    <cellStyle name="Плохой 6" xfId="3307"/>
+    <cellStyle name="Плохой 7" xfId="3308"/>
+    <cellStyle name="Плохой 8" xfId="3309"/>
+    <cellStyle name="Плохой 9" xfId="3310"/>
+    <cellStyle name="Пояснение 10" xfId="3311"/>
+    <cellStyle name="Пояснение 11" xfId="3312"/>
+    <cellStyle name="Пояснение 12" xfId="3313"/>
+    <cellStyle name="Пояснение 13" xfId="3314"/>
+    <cellStyle name="Пояснение 14" xfId="3315"/>
+    <cellStyle name="Пояснение 15" xfId="3316"/>
+    <cellStyle name="Пояснение 16" xfId="3317"/>
+    <cellStyle name="Пояснение 2" xfId="3318"/>
+    <cellStyle name="Пояснение 2 10" xfId="3319"/>
+    <cellStyle name="Пояснение 2 11" xfId="3320"/>
+    <cellStyle name="Пояснение 2 12" xfId="3321"/>
+    <cellStyle name="Пояснение 2 13" xfId="3322"/>
+    <cellStyle name="Пояснение 2 14" xfId="3323"/>
+    <cellStyle name="Пояснение 2 15" xfId="3324"/>
+    <cellStyle name="Пояснение 2 2" xfId="3325"/>
+    <cellStyle name="Пояснение 2 3" xfId="3326"/>
+    <cellStyle name="Пояснение 2 4" xfId="3327"/>
+    <cellStyle name="Пояснение 2 5" xfId="3328"/>
+    <cellStyle name="Пояснение 2 6" xfId="3329"/>
+    <cellStyle name="Пояснение 2 7" xfId="3330"/>
+    <cellStyle name="Пояснение 2 8" xfId="3331"/>
+    <cellStyle name="Пояснение 2 9" xfId="3332"/>
+    <cellStyle name="Пояснение 3" xfId="3333"/>
+    <cellStyle name="Пояснение 4" xfId="3334"/>
+    <cellStyle name="Пояснение 5" xfId="3335"/>
+    <cellStyle name="Пояснение 6" xfId="3336"/>
+    <cellStyle name="Пояснение 7" xfId="3337"/>
+    <cellStyle name="Пояснение 8" xfId="3338"/>
+    <cellStyle name="Пояснение 9" xfId="3339"/>
+    <cellStyle name="Примечание 10" xfId="3340"/>
+    <cellStyle name="Примечание 10 2" xfId="3341"/>
+    <cellStyle name="Примечание 11" xfId="3342"/>
+    <cellStyle name="Примечание 11 2" xfId="3343"/>
+    <cellStyle name="Примечание 12" xfId="3344"/>
+    <cellStyle name="Примечание 12 2" xfId="3345"/>
+    <cellStyle name="Примечание 13" xfId="3346"/>
+    <cellStyle name="Примечание 13 2" xfId="3347"/>
+    <cellStyle name="Примечание 14" xfId="3348"/>
+    <cellStyle name="Примечание 14 2" xfId="3349"/>
+    <cellStyle name="Примечание 15" xfId="3350"/>
+    <cellStyle name="Примечание 15 2" xfId="3351"/>
+    <cellStyle name="Примечание 16" xfId="3352"/>
+    <cellStyle name="Примечание 16 2" xfId="3353"/>
+    <cellStyle name="Примечание 2" xfId="3354"/>
+    <cellStyle name="Примечание 2 10" xfId="3355"/>
+    <cellStyle name="Примечание 2 10 2" xfId="3356"/>
+    <cellStyle name="Примечание 2 11" xfId="3357"/>
+    <cellStyle name="Примечание 2 11 2" xfId="3358"/>
+    <cellStyle name="Примечание 2 12" xfId="3359"/>
+    <cellStyle name="Примечание 2 12 2" xfId="3360"/>
+    <cellStyle name="Примечание 2 13" xfId="3361"/>
+    <cellStyle name="Примечание 2 13 2" xfId="3362"/>
+    <cellStyle name="Примечание 2 14" xfId="3363"/>
+    <cellStyle name="Примечание 2 14 2" xfId="3364"/>
+    <cellStyle name="Примечание 2 15" xfId="3365"/>
+    <cellStyle name="Примечание 2 15 2" xfId="3366"/>
+    <cellStyle name="Примечание 2 16" xfId="3367"/>
+    <cellStyle name="Примечание 2 17" xfId="3523"/>
+    <cellStyle name="Примечание 2 2" xfId="3368"/>
+    <cellStyle name="Примечание 2 2 2" xfId="3369"/>
+    <cellStyle name="Примечание 2 3" xfId="3370"/>
+    <cellStyle name="Примечание 2 3 2" xfId="3371"/>
+    <cellStyle name="Примечание 2 4" xfId="3372"/>
+    <cellStyle name="Примечание 2 4 2" xfId="3373"/>
+    <cellStyle name="Примечание 2 5" xfId="3374"/>
+    <cellStyle name="Примечание 2 5 2" xfId="3375"/>
+    <cellStyle name="Примечание 2 6" xfId="3376"/>
+    <cellStyle name="Примечание 2 6 2" xfId="3377"/>
+    <cellStyle name="Примечание 2 7" xfId="3378"/>
+    <cellStyle name="Примечание 2 7 2" xfId="3379"/>
+    <cellStyle name="Примечание 2 8" xfId="3380"/>
+    <cellStyle name="Примечание 2 8 2" xfId="3381"/>
+    <cellStyle name="Примечание 2 9" xfId="3382"/>
+    <cellStyle name="Примечание 2 9 2" xfId="3383"/>
+    <cellStyle name="Примечание 3" xfId="3384"/>
+    <cellStyle name="Примечание 3 2" xfId="3385"/>
+    <cellStyle name="Примечание 4" xfId="3386"/>
+    <cellStyle name="Примечание 4 2" xfId="3387"/>
+    <cellStyle name="Примечание 5" xfId="3388"/>
+    <cellStyle name="Примечание 5 2" xfId="3389"/>
+    <cellStyle name="Примечание 6" xfId="3390"/>
+    <cellStyle name="Примечание 6 2" xfId="3391"/>
+    <cellStyle name="Примечание 7" xfId="3392"/>
+    <cellStyle name="Примечание 7 2" xfId="3393"/>
+    <cellStyle name="Примечание 8" xfId="3394"/>
+    <cellStyle name="Примечание 8 2" xfId="3395"/>
+    <cellStyle name="Примечание 9" xfId="3396"/>
+    <cellStyle name="Примечание 9 2" xfId="3397"/>
+    <cellStyle name="Связанная ячейка 10" xfId="3398"/>
+    <cellStyle name="Связанная ячейка 11" xfId="3399"/>
+    <cellStyle name="Связанная ячейка 12" xfId="3400"/>
+    <cellStyle name="Связанная ячейка 13" xfId="3401"/>
+    <cellStyle name="Связанная ячейка 14" xfId="3402"/>
+    <cellStyle name="Связанная ячейка 15" xfId="3403"/>
+    <cellStyle name="Связанная ячейка 16" xfId="3404"/>
+    <cellStyle name="Связанная ячейка 2" xfId="3405"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="3406"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="3407"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="3408"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="3409"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="3410"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="3411"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="3412"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="3413"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="3414"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="3415"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="3416"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="3417"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="3418"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="3419"/>
+    <cellStyle name="Связанная ячейка 3" xfId="3420"/>
+    <cellStyle name="Связанная ячейка 4" xfId="3421"/>
+    <cellStyle name="Связанная ячейка 5" xfId="3422"/>
+    <cellStyle name="Связанная ячейка 6" xfId="3423"/>
+    <cellStyle name="Связанная ячейка 7" xfId="3424"/>
+    <cellStyle name="Связанная ячейка 8" xfId="3425"/>
+    <cellStyle name="Связанная ячейка 9" xfId="3426"/>
+    <cellStyle name="Стиль 1" xfId="3516"/>
+    <cellStyle name="Текст предупреждения 10" xfId="3427"/>
+    <cellStyle name="Текст предупреждения 11" xfId="3428"/>
+    <cellStyle name="Текст предупреждения 12" xfId="3429"/>
+    <cellStyle name="Текст предупреждения 13" xfId="3430"/>
+    <cellStyle name="Текст предупреждения 14" xfId="3431"/>
+    <cellStyle name="Текст предупреждения 15" xfId="3432"/>
+    <cellStyle name="Текст предупреждения 16" xfId="3433"/>
+    <cellStyle name="Текст предупреждения 2" xfId="3434"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="3435"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="3436"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="3437"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="3438"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="3439"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="3440"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="3441"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="3442"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="3443"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="3444"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="3445"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="3446"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="3447"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="3448"/>
+    <cellStyle name="Текст предупреждения 3" xfId="3449"/>
+    <cellStyle name="Текст предупреждения 4" xfId="3450"/>
+    <cellStyle name="Текст предупреждения 5" xfId="3451"/>
+    <cellStyle name="Текст предупреждения 6" xfId="3452"/>
+    <cellStyle name="Текст предупреждения 7" xfId="3453"/>
+    <cellStyle name="Текст предупреждения 8" xfId="3454"/>
+    <cellStyle name="Текст предупреждения 9" xfId="3455"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="3524"/>
+    <cellStyle name="Хороший 10" xfId="3456"/>
+    <cellStyle name="Хороший 11" xfId="3457"/>
+    <cellStyle name="Хороший 12" xfId="3458"/>
+    <cellStyle name="Хороший 13" xfId="3459"/>
+    <cellStyle name="Хороший 14" xfId="3460"/>
+    <cellStyle name="Хороший 15" xfId="3461"/>
+    <cellStyle name="Хороший 16" xfId="3462"/>
+    <cellStyle name="Хороший 2" xfId="3463"/>
+    <cellStyle name="Хороший 2 10" xfId="3464"/>
+    <cellStyle name="Хороший 2 11" xfId="3465"/>
+    <cellStyle name="Хороший 2 12" xfId="3466"/>
+    <cellStyle name="Хороший 2 13" xfId="3467"/>
+    <cellStyle name="Хороший 2 14" xfId="3468"/>
+    <cellStyle name="Хороший 2 15" xfId="3469"/>
+    <cellStyle name="Хороший 2 2" xfId="3470"/>
+    <cellStyle name="Хороший 2 3" xfId="3471"/>
+    <cellStyle name="Хороший 2 4" xfId="3472"/>
+    <cellStyle name="Хороший 2 5" xfId="3473"/>
+    <cellStyle name="Хороший 2 6" xfId="3474"/>
+    <cellStyle name="Хороший 2 7" xfId="3475"/>
+    <cellStyle name="Хороший 2 8" xfId="3476"/>
+    <cellStyle name="Хороший 2 9" xfId="3477"/>
+    <cellStyle name="Хороший 3" xfId="3478"/>
+    <cellStyle name="Хороший 4" xfId="3479"/>
+    <cellStyle name="Хороший 5" xfId="3480"/>
+    <cellStyle name="Хороший 6" xfId="3481"/>
+    <cellStyle name="Хороший 7" xfId="3482"/>
+    <cellStyle name="Хороший 8" xfId="3483"/>
+    <cellStyle name="Хороший 9" xfId="3484"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -747,2822 +8568,4419 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2025&amp;name=102937&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q60"/>
+  <dimension ref="B1:D24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="6.85546875" style="45" customWidth="1"/>
+    <col min="2" max="2" width="44.7109375" style="45" customWidth="1"/>
+    <col min="3" max="3" width="84" style="45" customWidth="1"/>
+    <col min="4" max="257" width="9.140625" style="45"/>
+    <col min="258" max="258" width="44.7109375" style="45" customWidth="1"/>
+    <col min="259" max="259" width="84" style="45" customWidth="1"/>
+    <col min="260" max="513" width="9.140625" style="45"/>
+    <col min="514" max="514" width="44.7109375" style="45" customWidth="1"/>
+    <col min="515" max="515" width="84" style="45" customWidth="1"/>
+    <col min="516" max="769" width="9.140625" style="45"/>
+    <col min="770" max="770" width="44.7109375" style="45" customWidth="1"/>
+    <col min="771" max="771" width="84" style="45" customWidth="1"/>
+    <col min="772" max="1025" width="9.140625" style="45"/>
+    <col min="1026" max="1026" width="44.7109375" style="45" customWidth="1"/>
+    <col min="1027" max="1027" width="84" style="45" customWidth="1"/>
+    <col min="1028" max="1281" width="9.140625" style="45"/>
+    <col min="1282" max="1282" width="44.7109375" style="45" customWidth="1"/>
+    <col min="1283" max="1283" width="84" style="45" customWidth="1"/>
+    <col min="1284" max="1537" width="9.140625" style="45"/>
+    <col min="1538" max="1538" width="44.7109375" style="45" customWidth="1"/>
+    <col min="1539" max="1539" width="84" style="45" customWidth="1"/>
+    <col min="1540" max="1793" width="9.140625" style="45"/>
+    <col min="1794" max="1794" width="44.7109375" style="45" customWidth="1"/>
+    <col min="1795" max="1795" width="84" style="45" customWidth="1"/>
+    <col min="1796" max="2049" width="9.140625" style="45"/>
+    <col min="2050" max="2050" width="44.7109375" style="45" customWidth="1"/>
+    <col min="2051" max="2051" width="84" style="45" customWidth="1"/>
+    <col min="2052" max="2305" width="9.140625" style="45"/>
+    <col min="2306" max="2306" width="44.7109375" style="45" customWidth="1"/>
+    <col min="2307" max="2307" width="84" style="45" customWidth="1"/>
+    <col min="2308" max="2561" width="9.140625" style="45"/>
+    <col min="2562" max="2562" width="44.7109375" style="45" customWidth="1"/>
+    <col min="2563" max="2563" width="84" style="45" customWidth="1"/>
+    <col min="2564" max="2817" width="9.140625" style="45"/>
+    <col min="2818" max="2818" width="44.7109375" style="45" customWidth="1"/>
+    <col min="2819" max="2819" width="84" style="45" customWidth="1"/>
+    <col min="2820" max="3073" width="9.140625" style="45"/>
+    <col min="3074" max="3074" width="44.7109375" style="45" customWidth="1"/>
+    <col min="3075" max="3075" width="84" style="45" customWidth="1"/>
+    <col min="3076" max="3329" width="9.140625" style="45"/>
+    <col min="3330" max="3330" width="44.7109375" style="45" customWidth="1"/>
+    <col min="3331" max="3331" width="84" style="45" customWidth="1"/>
+    <col min="3332" max="3585" width="9.140625" style="45"/>
+    <col min="3586" max="3586" width="44.7109375" style="45" customWidth="1"/>
+    <col min="3587" max="3587" width="84" style="45" customWidth="1"/>
+    <col min="3588" max="3841" width="9.140625" style="45"/>
+    <col min="3842" max="3842" width="44.7109375" style="45" customWidth="1"/>
+    <col min="3843" max="3843" width="84" style="45" customWidth="1"/>
+    <col min="3844" max="4097" width="9.140625" style="45"/>
+    <col min="4098" max="4098" width="44.7109375" style="45" customWidth="1"/>
+    <col min="4099" max="4099" width="84" style="45" customWidth="1"/>
+    <col min="4100" max="4353" width="9.140625" style="45"/>
+    <col min="4354" max="4354" width="44.7109375" style="45" customWidth="1"/>
+    <col min="4355" max="4355" width="84" style="45" customWidth="1"/>
+    <col min="4356" max="4609" width="9.140625" style="45"/>
+    <col min="4610" max="4610" width="44.7109375" style="45" customWidth="1"/>
+    <col min="4611" max="4611" width="84" style="45" customWidth="1"/>
+    <col min="4612" max="4865" width="9.140625" style="45"/>
+    <col min="4866" max="4866" width="44.7109375" style="45" customWidth="1"/>
+    <col min="4867" max="4867" width="84" style="45" customWidth="1"/>
+    <col min="4868" max="5121" width="9.140625" style="45"/>
+    <col min="5122" max="5122" width="44.7109375" style="45" customWidth="1"/>
+    <col min="5123" max="5123" width="84" style="45" customWidth="1"/>
+    <col min="5124" max="5377" width="9.140625" style="45"/>
+    <col min="5378" max="5378" width="44.7109375" style="45" customWidth="1"/>
+    <col min="5379" max="5379" width="84" style="45" customWidth="1"/>
+    <col min="5380" max="5633" width="9.140625" style="45"/>
+    <col min="5634" max="5634" width="44.7109375" style="45" customWidth="1"/>
+    <col min="5635" max="5635" width="84" style="45" customWidth="1"/>
+    <col min="5636" max="5889" width="9.140625" style="45"/>
+    <col min="5890" max="5890" width="44.7109375" style="45" customWidth="1"/>
+    <col min="5891" max="5891" width="84" style="45" customWidth="1"/>
+    <col min="5892" max="6145" width="9.140625" style="45"/>
+    <col min="6146" max="6146" width="44.7109375" style="45" customWidth="1"/>
+    <col min="6147" max="6147" width="84" style="45" customWidth="1"/>
+    <col min="6148" max="6401" width="9.140625" style="45"/>
+    <col min="6402" max="6402" width="44.7109375" style="45" customWidth="1"/>
+    <col min="6403" max="6403" width="84" style="45" customWidth="1"/>
+    <col min="6404" max="6657" width="9.140625" style="45"/>
+    <col min="6658" max="6658" width="44.7109375" style="45" customWidth="1"/>
+    <col min="6659" max="6659" width="84" style="45" customWidth="1"/>
+    <col min="6660" max="6913" width="9.140625" style="45"/>
+    <col min="6914" max="6914" width="44.7109375" style="45" customWidth="1"/>
+    <col min="6915" max="6915" width="84" style="45" customWidth="1"/>
+    <col min="6916" max="7169" width="9.140625" style="45"/>
+    <col min="7170" max="7170" width="44.7109375" style="45" customWidth="1"/>
+    <col min="7171" max="7171" width="84" style="45" customWidth="1"/>
+    <col min="7172" max="7425" width="9.140625" style="45"/>
+    <col min="7426" max="7426" width="44.7109375" style="45" customWidth="1"/>
+    <col min="7427" max="7427" width="84" style="45" customWidth="1"/>
+    <col min="7428" max="7681" width="9.140625" style="45"/>
+    <col min="7682" max="7682" width="44.7109375" style="45" customWidth="1"/>
+    <col min="7683" max="7683" width="84" style="45" customWidth="1"/>
+    <col min="7684" max="7937" width="9.140625" style="45"/>
+    <col min="7938" max="7938" width="44.7109375" style="45" customWidth="1"/>
+    <col min="7939" max="7939" width="84" style="45" customWidth="1"/>
+    <col min="7940" max="8193" width="9.140625" style="45"/>
+    <col min="8194" max="8194" width="44.7109375" style="45" customWidth="1"/>
+    <col min="8195" max="8195" width="84" style="45" customWidth="1"/>
+    <col min="8196" max="8449" width="9.140625" style="45"/>
+    <col min="8450" max="8450" width="44.7109375" style="45" customWidth="1"/>
+    <col min="8451" max="8451" width="84" style="45" customWidth="1"/>
+    <col min="8452" max="8705" width="9.140625" style="45"/>
+    <col min="8706" max="8706" width="44.7109375" style="45" customWidth="1"/>
+    <col min="8707" max="8707" width="84" style="45" customWidth="1"/>
+    <col min="8708" max="8961" width="9.140625" style="45"/>
+    <col min="8962" max="8962" width="44.7109375" style="45" customWidth="1"/>
+    <col min="8963" max="8963" width="84" style="45" customWidth="1"/>
+    <col min="8964" max="9217" width="9.140625" style="45"/>
+    <col min="9218" max="9218" width="44.7109375" style="45" customWidth="1"/>
+    <col min="9219" max="9219" width="84" style="45" customWidth="1"/>
+    <col min="9220" max="9473" width="9.140625" style="45"/>
+    <col min="9474" max="9474" width="44.7109375" style="45" customWidth="1"/>
+    <col min="9475" max="9475" width="84" style="45" customWidth="1"/>
+    <col min="9476" max="9729" width="9.140625" style="45"/>
+    <col min="9730" max="9730" width="44.7109375" style="45" customWidth="1"/>
+    <col min="9731" max="9731" width="84" style="45" customWidth="1"/>
+    <col min="9732" max="9985" width="9.140625" style="45"/>
+    <col min="9986" max="9986" width="44.7109375" style="45" customWidth="1"/>
+    <col min="9987" max="9987" width="84" style="45" customWidth="1"/>
+    <col min="9988" max="10241" width="9.140625" style="45"/>
+    <col min="10242" max="10242" width="44.7109375" style="45" customWidth="1"/>
+    <col min="10243" max="10243" width="84" style="45" customWidth="1"/>
+    <col min="10244" max="10497" width="9.140625" style="45"/>
+    <col min="10498" max="10498" width="44.7109375" style="45" customWidth="1"/>
+    <col min="10499" max="10499" width="84" style="45" customWidth="1"/>
+    <col min="10500" max="10753" width="9.140625" style="45"/>
+    <col min="10754" max="10754" width="44.7109375" style="45" customWidth="1"/>
+    <col min="10755" max="10755" width="84" style="45" customWidth="1"/>
+    <col min="10756" max="11009" width="9.140625" style="45"/>
+    <col min="11010" max="11010" width="44.7109375" style="45" customWidth="1"/>
+    <col min="11011" max="11011" width="84" style="45" customWidth="1"/>
+    <col min="11012" max="11265" width="9.140625" style="45"/>
+    <col min="11266" max="11266" width="44.7109375" style="45" customWidth="1"/>
+    <col min="11267" max="11267" width="84" style="45" customWidth="1"/>
+    <col min="11268" max="11521" width="9.140625" style="45"/>
+    <col min="11522" max="11522" width="44.7109375" style="45" customWidth="1"/>
+    <col min="11523" max="11523" width="84" style="45" customWidth="1"/>
+    <col min="11524" max="11777" width="9.140625" style="45"/>
+    <col min="11778" max="11778" width="44.7109375" style="45" customWidth="1"/>
+    <col min="11779" max="11779" width="84" style="45" customWidth="1"/>
+    <col min="11780" max="12033" width="9.140625" style="45"/>
+    <col min="12034" max="12034" width="44.7109375" style="45" customWidth="1"/>
+    <col min="12035" max="12035" width="84" style="45" customWidth="1"/>
+    <col min="12036" max="12289" width="9.140625" style="45"/>
+    <col min="12290" max="12290" width="44.7109375" style="45" customWidth="1"/>
+    <col min="12291" max="12291" width="84" style="45" customWidth="1"/>
+    <col min="12292" max="12545" width="9.140625" style="45"/>
+    <col min="12546" max="12546" width="44.7109375" style="45" customWidth="1"/>
+    <col min="12547" max="12547" width="84" style="45" customWidth="1"/>
+    <col min="12548" max="12801" width="9.140625" style="45"/>
+    <col min="12802" max="12802" width="44.7109375" style="45" customWidth="1"/>
+    <col min="12803" max="12803" width="84" style="45" customWidth="1"/>
+    <col min="12804" max="13057" width="9.140625" style="45"/>
+    <col min="13058" max="13058" width="44.7109375" style="45" customWidth="1"/>
+    <col min="13059" max="13059" width="84" style="45" customWidth="1"/>
+    <col min="13060" max="13313" width="9.140625" style="45"/>
+    <col min="13314" max="13314" width="44.7109375" style="45" customWidth="1"/>
+    <col min="13315" max="13315" width="84" style="45" customWidth="1"/>
+    <col min="13316" max="13569" width="9.140625" style="45"/>
+    <col min="13570" max="13570" width="44.7109375" style="45" customWidth="1"/>
+    <col min="13571" max="13571" width="84" style="45" customWidth="1"/>
+    <col min="13572" max="13825" width="9.140625" style="45"/>
+    <col min="13826" max="13826" width="44.7109375" style="45" customWidth="1"/>
+    <col min="13827" max="13827" width="84" style="45" customWidth="1"/>
+    <col min="13828" max="14081" width="9.140625" style="45"/>
+    <col min="14082" max="14082" width="44.7109375" style="45" customWidth="1"/>
+    <col min="14083" max="14083" width="84" style="45" customWidth="1"/>
+    <col min="14084" max="14337" width="9.140625" style="45"/>
+    <col min="14338" max="14338" width="44.7109375" style="45" customWidth="1"/>
+    <col min="14339" max="14339" width="84" style="45" customWidth="1"/>
+    <col min="14340" max="14593" width="9.140625" style="45"/>
+    <col min="14594" max="14594" width="44.7109375" style="45" customWidth="1"/>
+    <col min="14595" max="14595" width="84" style="45" customWidth="1"/>
+    <col min="14596" max="14849" width="9.140625" style="45"/>
+    <col min="14850" max="14850" width="44.7109375" style="45" customWidth="1"/>
+    <col min="14851" max="14851" width="84" style="45" customWidth="1"/>
+    <col min="14852" max="15105" width="9.140625" style="45"/>
+    <col min="15106" max="15106" width="44.7109375" style="45" customWidth="1"/>
+    <col min="15107" max="15107" width="84" style="45" customWidth="1"/>
+    <col min="15108" max="15361" width="9.140625" style="45"/>
+    <col min="15362" max="15362" width="44.7109375" style="45" customWidth="1"/>
+    <col min="15363" max="15363" width="84" style="45" customWidth="1"/>
+    <col min="15364" max="15617" width="9.140625" style="45"/>
+    <col min="15618" max="15618" width="44.7109375" style="45" customWidth="1"/>
+    <col min="15619" max="15619" width="84" style="45" customWidth="1"/>
+    <col min="15620" max="15873" width="9.140625" style="45"/>
+    <col min="15874" max="15874" width="44.7109375" style="45" customWidth="1"/>
+    <col min="15875" max="15875" width="84" style="45" customWidth="1"/>
+    <col min="15876" max="16129" width="9.140625" style="45"/>
+    <col min="16130" max="16130" width="44.7109375" style="45" customWidth="1"/>
+    <col min="16131" max="16131" width="84" style="45" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+    </row>
+    <row r="2" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B3" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B4" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B5" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B6" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B7" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B8" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B9" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="56"/>
+    </row>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B10" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B11" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="57"/>
+    </row>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B12" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="64" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="51"/>
+    </row>
+    <row r="14" spans="2:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="66" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B15" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="64" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B16" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="59">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="59">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="65" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="60" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+    </row>
+    <row r="24" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C15" r:id="rId3"/>
+    <hyperlink ref="C21" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C32" sqref="C32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="45" customWidth="1"/>
+    <col min="2" max="2" width="99" style="45" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="45"/>
+    <col min="257" max="257" width="4" style="45" customWidth="1"/>
+    <col min="258" max="258" width="99" style="45" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="45"/>
+    <col min="513" max="513" width="4" style="45" customWidth="1"/>
+    <col min="514" max="514" width="99" style="45" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="45"/>
+    <col min="769" max="769" width="4" style="45" customWidth="1"/>
+    <col min="770" max="770" width="99" style="45" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="45"/>
+    <col min="1025" max="1025" width="4" style="45" customWidth="1"/>
+    <col min="1026" max="1026" width="99" style="45" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="45"/>
+    <col min="1281" max="1281" width="4" style="45" customWidth="1"/>
+    <col min="1282" max="1282" width="99" style="45" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="45"/>
+    <col min="1537" max="1537" width="4" style="45" customWidth="1"/>
+    <col min="1538" max="1538" width="99" style="45" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="45"/>
+    <col min="1793" max="1793" width="4" style="45" customWidth="1"/>
+    <col min="1794" max="1794" width="99" style="45" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="45"/>
+    <col min="2049" max="2049" width="4" style="45" customWidth="1"/>
+    <col min="2050" max="2050" width="99" style="45" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="45"/>
+    <col min="2305" max="2305" width="4" style="45" customWidth="1"/>
+    <col min="2306" max="2306" width="99" style="45" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="45"/>
+    <col min="2561" max="2561" width="4" style="45" customWidth="1"/>
+    <col min="2562" max="2562" width="99" style="45" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="45"/>
+    <col min="2817" max="2817" width="4" style="45" customWidth="1"/>
+    <col min="2818" max="2818" width="99" style="45" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="45"/>
+    <col min="3073" max="3073" width="4" style="45" customWidth="1"/>
+    <col min="3074" max="3074" width="99" style="45" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="45"/>
+    <col min="3329" max="3329" width="4" style="45" customWidth="1"/>
+    <col min="3330" max="3330" width="99" style="45" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="45"/>
+    <col min="3585" max="3585" width="4" style="45" customWidth="1"/>
+    <col min="3586" max="3586" width="99" style="45" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="45"/>
+    <col min="3841" max="3841" width="4" style="45" customWidth="1"/>
+    <col min="3842" max="3842" width="99" style="45" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="45"/>
+    <col min="4097" max="4097" width="4" style="45" customWidth="1"/>
+    <col min="4098" max="4098" width="99" style="45" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="45"/>
+    <col min="4353" max="4353" width="4" style="45" customWidth="1"/>
+    <col min="4354" max="4354" width="99" style="45" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="45"/>
+    <col min="4609" max="4609" width="4" style="45" customWidth="1"/>
+    <col min="4610" max="4610" width="99" style="45" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="45"/>
+    <col min="4865" max="4865" width="4" style="45" customWidth="1"/>
+    <col min="4866" max="4866" width="99" style="45" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="45"/>
+    <col min="5121" max="5121" width="4" style="45" customWidth="1"/>
+    <col min="5122" max="5122" width="99" style="45" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="45"/>
+    <col min="5377" max="5377" width="4" style="45" customWidth="1"/>
+    <col min="5378" max="5378" width="99" style="45" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="45"/>
+    <col min="5633" max="5633" width="4" style="45" customWidth="1"/>
+    <col min="5634" max="5634" width="99" style="45" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="45"/>
+    <col min="5889" max="5889" width="4" style="45" customWidth="1"/>
+    <col min="5890" max="5890" width="99" style="45" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="45"/>
+    <col min="6145" max="6145" width="4" style="45" customWidth="1"/>
+    <col min="6146" max="6146" width="99" style="45" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="45"/>
+    <col min="6401" max="6401" width="4" style="45" customWidth="1"/>
+    <col min="6402" max="6402" width="99" style="45" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="45"/>
+    <col min="6657" max="6657" width="4" style="45" customWidth="1"/>
+    <col min="6658" max="6658" width="99" style="45" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="45"/>
+    <col min="6913" max="6913" width="4" style="45" customWidth="1"/>
+    <col min="6914" max="6914" width="99" style="45" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="45"/>
+    <col min="7169" max="7169" width="4" style="45" customWidth="1"/>
+    <col min="7170" max="7170" width="99" style="45" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="45"/>
+    <col min="7425" max="7425" width="4" style="45" customWidth="1"/>
+    <col min="7426" max="7426" width="99" style="45" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="45"/>
+    <col min="7681" max="7681" width="4" style="45" customWidth="1"/>
+    <col min="7682" max="7682" width="99" style="45" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="45"/>
+    <col min="7937" max="7937" width="4" style="45" customWidth="1"/>
+    <col min="7938" max="7938" width="99" style="45" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="45"/>
+    <col min="8193" max="8193" width="4" style="45" customWidth="1"/>
+    <col min="8194" max="8194" width="99" style="45" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="45"/>
+    <col min="8449" max="8449" width="4" style="45" customWidth="1"/>
+    <col min="8450" max="8450" width="99" style="45" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="45"/>
+    <col min="8705" max="8705" width="4" style="45" customWidth="1"/>
+    <col min="8706" max="8706" width="99" style="45" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="45"/>
+    <col min="8961" max="8961" width="4" style="45" customWidth="1"/>
+    <col min="8962" max="8962" width="99" style="45" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="45"/>
+    <col min="9217" max="9217" width="4" style="45" customWidth="1"/>
+    <col min="9218" max="9218" width="99" style="45" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="45"/>
+    <col min="9473" max="9473" width="4" style="45" customWidth="1"/>
+    <col min="9474" max="9474" width="99" style="45" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="45"/>
+    <col min="9729" max="9729" width="4" style="45" customWidth="1"/>
+    <col min="9730" max="9730" width="99" style="45" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="45"/>
+    <col min="9985" max="9985" width="4" style="45" customWidth="1"/>
+    <col min="9986" max="9986" width="99" style="45" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="45"/>
+    <col min="10241" max="10241" width="4" style="45" customWidth="1"/>
+    <col min="10242" max="10242" width="99" style="45" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="45"/>
+    <col min="10497" max="10497" width="4" style="45" customWidth="1"/>
+    <col min="10498" max="10498" width="99" style="45" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="45"/>
+    <col min="10753" max="10753" width="4" style="45" customWidth="1"/>
+    <col min="10754" max="10754" width="99" style="45" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="45"/>
+    <col min="11009" max="11009" width="4" style="45" customWidth="1"/>
+    <col min="11010" max="11010" width="99" style="45" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="45"/>
+    <col min="11265" max="11265" width="4" style="45" customWidth="1"/>
+    <col min="11266" max="11266" width="99" style="45" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="45"/>
+    <col min="11521" max="11521" width="4" style="45" customWidth="1"/>
+    <col min="11522" max="11522" width="99" style="45" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="45"/>
+    <col min="11777" max="11777" width="4" style="45" customWidth="1"/>
+    <col min="11778" max="11778" width="99" style="45" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="45"/>
+    <col min="12033" max="12033" width="4" style="45" customWidth="1"/>
+    <col min="12034" max="12034" width="99" style="45" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="45"/>
+    <col min="12289" max="12289" width="4" style="45" customWidth="1"/>
+    <col min="12290" max="12290" width="99" style="45" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="45"/>
+    <col min="12545" max="12545" width="4" style="45" customWidth="1"/>
+    <col min="12546" max="12546" width="99" style="45" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="45"/>
+    <col min="12801" max="12801" width="4" style="45" customWidth="1"/>
+    <col min="12802" max="12802" width="99" style="45" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="45"/>
+    <col min="13057" max="13057" width="4" style="45" customWidth="1"/>
+    <col min="13058" max="13058" width="99" style="45" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="45"/>
+    <col min="13313" max="13313" width="4" style="45" customWidth="1"/>
+    <col min="13314" max="13314" width="99" style="45" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="45"/>
+    <col min="13569" max="13569" width="4" style="45" customWidth="1"/>
+    <col min="13570" max="13570" width="99" style="45" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="45"/>
+    <col min="13825" max="13825" width="4" style="45" customWidth="1"/>
+    <col min="13826" max="13826" width="99" style="45" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="45"/>
+    <col min="14081" max="14081" width="4" style="45" customWidth="1"/>
+    <col min="14082" max="14082" width="99" style="45" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="45"/>
+    <col min="14337" max="14337" width="4" style="45" customWidth="1"/>
+    <col min="14338" max="14338" width="99" style="45" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="45"/>
+    <col min="14593" max="14593" width="4" style="45" customWidth="1"/>
+    <col min="14594" max="14594" width="99" style="45" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="45"/>
+    <col min="14849" max="14849" width="4" style="45" customWidth="1"/>
+    <col min="14850" max="14850" width="99" style="45" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="45"/>
+    <col min="15105" max="15105" width="4" style="45" customWidth="1"/>
+    <col min="15106" max="15106" width="99" style="45" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="45"/>
+    <col min="15361" max="15361" width="4" style="45" customWidth="1"/>
+    <col min="15362" max="15362" width="99" style="45" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="45"/>
+    <col min="15617" max="15617" width="4" style="45" customWidth="1"/>
+    <col min="15618" max="15618" width="99" style="45" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="45"/>
+    <col min="15873" max="15873" width="4" style="45" customWidth="1"/>
+    <col min="15874" max="15874" width="99" style="45" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="45"/>
+    <col min="16129" max="16129" width="4" style="45" customWidth="1"/>
+    <col min="16130" max="16130" width="99" style="45" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="46" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="49"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="49"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="49"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="50" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="50"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AA53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="17" width="11" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="25" width="9.140625" style="1"/>
+    <col min="26" max="26" width="10.42578125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="51" t="s">
+    <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51"/>
-[...13 lines deleted...]
-      <c r="P2" s="51"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="70"/>
     </row>
-    <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="P3" s="8"/>
+    <row r="3" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X3" s="2"/>
+      <c r="AA3" s="7" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="4" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="37"/>
+    <row r="4" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8"/>
       <c r="B4" s="5">
         <v>2000</v>
       </c>
-      <c r="C4" s="38">
+      <c r="C4" s="36">
         <v>2001</v>
       </c>
       <c r="D4" s="5">
         <v>2002</v>
       </c>
       <c r="E4" s="5">
         <v>2003</v>
       </c>
       <c r="F4" s="5">
         <v>2004</v>
       </c>
       <c r="G4" s="5">
         <v>2005</v>
       </c>
       <c r="H4" s="5">
         <v>2006</v>
       </c>
       <c r="I4" s="5">
         <v>2007</v>
       </c>
-      <c r="J4" s="38">
+      <c r="J4" s="36">
         <v>2008</v>
       </c>
-      <c r="K4" s="8"/>
-[...4 lines deleted...]
-      <c r="P4" s="8"/>
+      <c r="K4" s="5">
+        <v>2009</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="R4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="U4" s="5">
+        <v>2019</v>
+      </c>
+      <c r="V4" s="5">
+        <v>2020</v>
+      </c>
+      <c r="W4" s="5">
+        <v>2021</v>
+      </c>
+      <c r="X4" s="5">
+        <v>2022</v>
+      </c>
+      <c r="Y4" s="36">
+        <v>2023</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="36">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43" t="s">
+    <row r="5" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="44">
+        <v>188742</v>
+      </c>
+      <c r="C5" s="38">
+        <v>210950</v>
+      </c>
+      <c r="D5" s="38">
         <v>225683</v>
       </c>
-      <c r="C5" s="40">
-[...5 lines deleted...]
-      <c r="E5" s="39">
+      <c r="E5" s="38">
         <v>265107</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="38">
         <v>288696</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="38">
         <v>335953</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="38">
         <v>403447</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="39">
         <v>514989</v>
       </c>
-      <c r="J5" s="42">
+      <c r="J5" s="39">
         <v>578418</v>
       </c>
-      <c r="K5" s="8"/>
-[...4 lines deleted...]
-      <c r="P5" s="8"/>
+      <c r="K5" s="22">
+        <v>642051.01909288648</v>
+      </c>
+      <c r="L5" s="22">
+        <v>747400.65566604747</v>
+      </c>
+      <c r="M5" s="22">
+        <v>880956.38942951872</v>
+      </c>
+      <c r="N5" s="22">
+        <v>996889.1</v>
+      </c>
+      <c r="O5" s="22">
+        <v>1082691.3910839136</v>
+      </c>
+      <c r="P5" s="22">
+        <v>1164084.6890462793</v>
+      </c>
+      <c r="Q5" s="22">
+        <v>1189051.3999999999</v>
+      </c>
+      <c r="R5" s="22">
+        <v>1382901</v>
+      </c>
+      <c r="S5" s="22">
+        <v>1503438.8</v>
+      </c>
+      <c r="T5" s="22">
+        <v>1645216.3</v>
+      </c>
+      <c r="U5" s="22">
+        <v>1901685.2</v>
+      </c>
+      <c r="V5" s="22">
+        <v>2230621.2999999998</v>
+      </c>
+      <c r="W5" s="22">
+        <v>2681292.9</v>
+      </c>
+      <c r="X5" s="22">
+        <v>3334019.4</v>
+      </c>
+      <c r="Y5" s="22">
+        <v>4008551.3</v>
+      </c>
+      <c r="Z5" s="33">
+        <v>4545601.2</v>
+      </c>
+      <c r="AA5" s="43">
+        <v>5185673.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>23</v>
+    <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" s="9">
+        <v>708236.18155362864</v>
+      </c>
+      <c r="L6" s="9">
+        <v>812209.48361324938</v>
+      </c>
+      <c r="M6" s="9">
+        <v>931605.96001832967</v>
+      </c>
+      <c r="N6" s="9">
+        <v>1067973.7</v>
+      </c>
+      <c r="O6" s="9">
+        <v>1165800.970102217</v>
+      </c>
+      <c r="P6" s="9">
+        <v>1232988.4456671253</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>1256773.8</v>
+      </c>
+      <c r="R6" s="9">
+        <v>1462605.7</v>
+      </c>
+      <c r="S6" s="9">
+        <v>1546986.2</v>
+      </c>
+      <c r="T6" s="9">
+        <v>1668063</v>
+      </c>
+      <c r="U6" s="9">
+        <v>1920924.6</v>
+      </c>
+      <c r="V6" s="9">
+        <v>2208305.1</v>
+      </c>
+      <c r="W6" s="9">
+        <v>2598568.5</v>
+      </c>
+      <c r="X6" s="9">
+        <v>3184737.5</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>3893414.7</v>
+      </c>
+      <c r="Z6" s="33">
+        <v>4551968.5</v>
+      </c>
+      <c r="AA6" s="35">
+        <v>5244674.3</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="5">
+    <row r="7" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="9">
+        <v>549797.66883784719</v>
+      </c>
+      <c r="L7" s="9">
+        <v>653662.74920145387</v>
+      </c>
+      <c r="M7" s="9">
+        <v>783728.34445503657</v>
+      </c>
+      <c r="N7" s="9">
+        <v>803137</v>
+      </c>
+      <c r="O7" s="9">
+        <v>902131.56459731539</v>
+      </c>
+      <c r="P7" s="9">
+        <v>948612.88073788071</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>972282.1</v>
+      </c>
+      <c r="R7" s="9">
+        <v>1135622.3999999999</v>
+      </c>
+      <c r="S7" s="9">
+        <v>1241134.5</v>
+      </c>
+      <c r="T7" s="9">
+        <v>1353681.2</v>
+      </c>
+      <c r="U7" s="9">
+        <v>1549751</v>
+      </c>
+      <c r="V7" s="9">
+        <v>1828398.9</v>
+      </c>
+      <c r="W7" s="9">
+        <v>2155394.7999999998</v>
+      </c>
+      <c r="X7" s="9">
+        <v>2601133.4</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>3115217.8</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>3538530.1</v>
+      </c>
+      <c r="AA7" s="35">
+        <v>3965426.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" s="9">
+        <v>723384.49687567342</v>
+      </c>
+      <c r="L8" s="9">
+        <v>811281.77294294641</v>
+      </c>
+      <c r="M8" s="9">
+        <v>991441.53248829511</v>
+      </c>
+      <c r="N8" s="9">
+        <v>1079378.3999999999</v>
+      </c>
+      <c r="O8" s="9">
+        <v>1161225.4165146539</v>
+      </c>
+      <c r="P8" s="9">
+        <v>1250928.1622306716</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1266471.5</v>
+      </c>
+      <c r="R8" s="9">
+        <v>1446498</v>
+      </c>
+      <c r="S8" s="9">
+        <v>1627539.2</v>
+      </c>
+      <c r="T8" s="9">
+        <v>1817117.1</v>
+      </c>
+      <c r="U8" s="9">
+        <v>2257966.7000000002</v>
+      </c>
+      <c r="V8" s="9">
+        <v>2578446.1</v>
+      </c>
+      <c r="W8" s="9">
+        <v>3059898.1</v>
+      </c>
+      <c r="X8" s="9">
+        <v>3909608.2</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>4549811.9000000004</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>5199461.0999999996</v>
+      </c>
+      <c r="AA8" s="35">
+        <v>5840252.4000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" s="9">
+        <v>814425.61114982585</v>
+      </c>
+      <c r="L9" s="9">
+        <v>987082.56770149735</v>
+      </c>
+      <c r="M9" s="9">
+        <v>1113116.9757863532</v>
+      </c>
+      <c r="N9" s="9">
+        <v>1257213.8</v>
+      </c>
+      <c r="O9" s="9">
+        <v>1415307.9711063236</v>
+      </c>
+      <c r="P9" s="9">
+        <v>1554940.6083919625</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>1521908.1</v>
+      </c>
+      <c r="R9" s="9">
+        <v>1753116.3</v>
+      </c>
+      <c r="S9" s="9">
+        <v>1986284.5</v>
+      </c>
+      <c r="T9" s="9">
+        <v>2198136.7000000002</v>
+      </c>
+      <c r="U9" s="9">
+        <v>2472538.1</v>
+      </c>
+      <c r="V9" s="9">
+        <v>2891401</v>
+      </c>
+      <c r="W9" s="9">
+        <v>3428721.6</v>
+      </c>
+      <c r="X9" s="9">
+        <v>4294600.5999999996</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>5219519.2</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>5692282.4000000004</v>
+      </c>
+      <c r="AA9" s="35">
+        <v>6479882.7000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" s="9">
+        <v>499589.01996370236</v>
+      </c>
+      <c r="L10" s="9">
+        <v>540697.84702549572</v>
+      </c>
+      <c r="M10" s="9">
+        <v>673314.00112233451</v>
+      </c>
+      <c r="N10" s="9">
+        <v>738598.3</v>
+      </c>
+      <c r="O10" s="9">
+        <v>739738.85051119095</v>
+      </c>
+      <c r="P10" s="9">
+        <v>817974.16281755199</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>797958.9</v>
+      </c>
+      <c r="R10" s="9">
+        <v>947036</v>
+      </c>
+      <c r="S10" s="9">
+        <v>1059557.3999999999</v>
+      </c>
+      <c r="T10" s="9">
+        <v>1065957</v>
+      </c>
+      <c r="U10" s="9">
+        <v>1233059.3999999999</v>
+      </c>
+      <c r="V10" s="9">
+        <v>1469660.2</v>
+      </c>
+      <c r="W10" s="9">
+        <v>1950403.6</v>
+      </c>
+      <c r="X10" s="9">
+        <v>2573726.7999999998</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>2877903.9</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>3388522.4</v>
+      </c>
+      <c r="AA10" s="35">
+        <v>3735214.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11" s="9">
+        <v>491529.82673267322</v>
+      </c>
+      <c r="L11" s="9">
+        <v>559902.60266049742</v>
+      </c>
+      <c r="M11" s="9">
+        <v>644249.11209766916</v>
+      </c>
+      <c r="N11" s="9">
+        <v>753597.8</v>
+      </c>
+      <c r="O11" s="9">
+        <v>865249.5407577497</v>
+      </c>
+      <c r="P11" s="9">
+        <v>915474.61318051571</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>888271.8</v>
+      </c>
+      <c r="R11" s="9">
+        <v>1104419.8</v>
+      </c>
+      <c r="S11" s="9">
+        <v>1081706.8999999999</v>
+      </c>
+      <c r="T11" s="9">
+        <v>1120905.7</v>
+      </c>
+      <c r="U11" s="9">
+        <v>1387392.8</v>
+      </c>
+      <c r="V11" s="9">
+        <v>1776540.1</v>
+      </c>
+      <c r="W11" s="9">
+        <v>2273824.2999999998</v>
+      </c>
+      <c r="X11" s="9">
+        <v>2669244.6</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>3165394.6</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>3507820</v>
+      </c>
+      <c r="AA11" s="35">
+        <v>3730738.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="9">
+        <v>523502.70555628877</v>
+      </c>
+      <c r="L12" s="9">
+        <v>567993.24360341148</v>
+      </c>
+      <c r="M12" s="9">
+        <v>682481.13898305094</v>
+      </c>
+      <c r="N12" s="9">
+        <v>814752.8</v>
+      </c>
+      <c r="O12" s="9">
+        <v>855040.12721613212</v>
+      </c>
+      <c r="P12" s="9">
+        <v>861403.42435424356</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>889144.6</v>
+      </c>
+      <c r="R12" s="9">
+        <v>1054092.7</v>
+      </c>
+      <c r="S12" s="9">
+        <v>1145070.8</v>
+      </c>
+      <c r="T12" s="9">
+        <v>1410149.1</v>
+      </c>
+      <c r="U12" s="9">
+        <v>1551102</v>
+      </c>
+      <c r="V12" s="9">
+        <v>1968768.3</v>
+      </c>
+      <c r="W12" s="9">
+        <v>2518769.7999999998</v>
+      </c>
+      <c r="X12" s="9">
+        <v>3468447.1</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>4362559</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>4861076.0999999996</v>
+      </c>
+      <c r="AA12" s="35">
+        <v>5196111.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" s="9">
+        <v>432101.52728627308</v>
+      </c>
+      <c r="L13" s="9">
+        <v>476170.24886877829</v>
+      </c>
+      <c r="M13" s="9">
+        <v>662252.32450453786</v>
+      </c>
+      <c r="N13" s="9">
+        <v>653825.1</v>
+      </c>
+      <c r="O13" s="9">
+        <v>700439.78434653278</v>
+      </c>
+      <c r="P13" s="9">
+        <v>750407.94547224918</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>785603.8</v>
+      </c>
+      <c r="R13" s="9">
+        <v>918520.7</v>
+      </c>
+      <c r="S13" s="9">
+        <v>1018688.8</v>
+      </c>
+      <c r="T13" s="9">
+        <v>1093326.3</v>
+      </c>
+      <c r="U13" s="9">
+        <v>1256521.3</v>
+      </c>
+      <c r="V13" s="9">
+        <v>1541900.8</v>
+      </c>
+      <c r="W13" s="9">
+        <v>1968942.4</v>
+      </c>
+      <c r="X13" s="9">
+        <v>2480869.1</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>3030738</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>3309203</v>
+      </c>
+      <c r="AA13" s="35">
+        <v>3837958.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" s="9">
+        <v>438246.3497453311</v>
+      </c>
+      <c r="L14" s="9">
+        <v>518390.625</v>
+      </c>
+      <c r="M14" s="9">
+        <v>649321.39561707038</v>
+      </c>
+      <c r="N14" s="9">
+        <v>852554.2</v>
+      </c>
+      <c r="O14" s="9">
+        <v>820124.43804034579</v>
+      </c>
+      <c r="P14" s="9">
+        <v>848904.30351075879</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>891505.2</v>
+      </c>
+      <c r="R14" s="9">
+        <v>1017278.3</v>
+      </c>
+      <c r="S14" s="9">
+        <v>1038809</v>
+      </c>
+      <c r="T14" s="9">
+        <v>1112748</v>
+      </c>
+      <c r="U14" s="9">
+        <v>1324294</v>
+      </c>
+      <c r="V14" s="9">
+        <v>1849626.5</v>
+      </c>
+      <c r="W14" s="9">
+        <v>2693559.5</v>
+      </c>
+      <c r="X14" s="9">
+        <v>2743144.8</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>3020602.1</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>3269318.3</v>
+      </c>
+      <c r="AA14" s="35">
+        <v>3529220.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" s="9">
+        <v>581232.14579901146</v>
+      </c>
+      <c r="L15" s="9">
+        <v>680673.10231023107</v>
+      </c>
+      <c r="M15" s="9">
+        <v>781497.28141804424</v>
+      </c>
+      <c r="N15" s="9">
+        <v>888547.9</v>
+      </c>
+      <c r="O15" s="9">
+        <v>893219.99194279395</v>
+      </c>
+      <c r="P15" s="9">
+        <v>1031009.4053592399</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>1117201.3999999999</v>
+      </c>
+      <c r="R15" s="9">
+        <v>1390866.1</v>
+      </c>
+      <c r="S15" s="9">
+        <v>1595456.8</v>
+      </c>
+      <c r="T15" s="9">
+        <v>1784732.8</v>
+      </c>
+      <c r="U15" s="9">
+        <v>2139053.4</v>
+      </c>
+      <c r="V15" s="9">
+        <v>2500910.7000000002</v>
+      </c>
+      <c r="W15" s="9">
+        <v>2945089</v>
+      </c>
+      <c r="X15" s="9">
+        <v>3452439.1</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>4177017.3</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>4765429.9000000004</v>
+      </c>
+      <c r="AA15" s="35">
+        <v>5686039.7000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J16" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" s="9">
+        <v>466022.28879568604</v>
+      </c>
+      <c r="L16" s="9">
+        <v>512842.83154121868</v>
+      </c>
+      <c r="M16" s="9">
+        <v>636748.71495327109</v>
+      </c>
+      <c r="N16" s="9">
+        <v>699245.4</v>
+      </c>
+      <c r="O16" s="9">
+        <v>721535.67961165053</v>
+      </c>
+      <c r="P16" s="9">
+        <v>796845.1870018394</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>827117</v>
+      </c>
+      <c r="R16" s="9">
+        <v>1028042.8</v>
+      </c>
+      <c r="S16" s="9">
+        <v>1130261.3999999999</v>
+      </c>
+      <c r="T16" s="9">
+        <v>1209125.8</v>
+      </c>
+      <c r="U16" s="9">
+        <v>1395852</v>
+      </c>
+      <c r="V16" s="9">
+        <v>1810775.8</v>
+      </c>
+      <c r="W16" s="9">
+        <v>2278235.5</v>
+      </c>
+      <c r="X16" s="9">
+        <v>2776052.6</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>3086764.3</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>3617832.9</v>
+      </c>
+      <c r="AA16" s="35">
+        <v>3869492.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" s="9">
+        <v>460424.99011466984</v>
+      </c>
+      <c r="L17" s="9">
+        <v>511409.22320550639</v>
+      </c>
+      <c r="M17" s="9">
+        <v>620375.61305271287</v>
+      </c>
+      <c r="N17" s="9">
+        <v>704009.9</v>
+      </c>
+      <c r="O17" s="9">
+        <v>760197.70889487874</v>
+      </c>
+      <c r="P17" s="9">
+        <v>814439.01035673183</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>828735.1</v>
+      </c>
+      <c r="R17" s="9">
+        <v>989706.4</v>
+      </c>
+      <c r="S17" s="9">
+        <v>1082246.2</v>
+      </c>
+      <c r="T17" s="9">
+        <v>1121556.6000000001</v>
+      </c>
+      <c r="U17" s="9">
+        <v>1372510.1</v>
+      </c>
+      <c r="V17" s="9">
+        <v>1636121.4</v>
+      </c>
+      <c r="W17" s="9">
+        <v>2010082.7</v>
+      </c>
+      <c r="X17" s="9">
+        <v>2573338.5</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>3046351.5</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>3622828.6</v>
+      </c>
+      <c r="AA17" s="35">
+        <v>4206840.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J18" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18" s="9">
+        <v>435059.89408649597</v>
+      </c>
+      <c r="L18" s="9">
+        <v>514812.75834658183</v>
+      </c>
+      <c r="M18" s="9">
+        <v>711707.47032337298</v>
+      </c>
+      <c r="N18" s="9">
+        <v>826416.2</v>
+      </c>
+      <c r="O18" s="9">
+        <v>831843.04591265402</v>
+      </c>
+      <c r="P18" s="9">
+        <v>911455.20361990947</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>958139.1</v>
+      </c>
+      <c r="R18" s="9">
+        <v>1089327.8</v>
+      </c>
+      <c r="S18" s="9">
+        <v>1072547.3999999999</v>
+      </c>
+      <c r="T18" s="9">
+        <v>1138544</v>
+      </c>
+      <c r="U18" s="9">
+        <v>1304781.3999999999</v>
+      </c>
+      <c r="V18" s="9">
+        <v>1643282.3</v>
+      </c>
+      <c r="W18" s="9">
+        <v>1974739.3</v>
+      </c>
+      <c r="X18" s="9">
+        <v>2634538.4</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>3087966.1</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>3422927.9</v>
+      </c>
+      <c r="AA18" s="35">
+        <v>3822813</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19" s="9">
+        <v>529896.37826961768</v>
+      </c>
+      <c r="L19" s="9">
+        <v>628134.65747126436</v>
+      </c>
+      <c r="M19" s="9">
+        <v>789121.37397795939</v>
+      </c>
+      <c r="N19" s="9">
+        <v>920709.4</v>
+      </c>
+      <c r="O19" s="9">
+        <v>949517.43948931631</v>
+      </c>
+      <c r="P19" s="9">
+        <v>1010367.3331579409</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>1065417.8</v>
+      </c>
+      <c r="R19" s="9">
+        <v>1220148</v>
+      </c>
+      <c r="S19" s="9">
+        <v>1363389.9</v>
+      </c>
+      <c r="T19" s="9">
+        <v>1466325</v>
+      </c>
+      <c r="U19" s="9">
+        <v>1757071.9</v>
+      </c>
+      <c r="V19" s="9">
+        <v>1992712.1</v>
+      </c>
+      <c r="W19" s="9">
+        <v>2448862.6</v>
+      </c>
+      <c r="X19" s="9">
+        <v>3077647.1</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>3585224.9</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>3925111.7</v>
+      </c>
+      <c r="AA19" s="35">
+        <v>4439028.0999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J20" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20" s="9">
+        <v>489935.36918869644</v>
+      </c>
+      <c r="L20" s="9">
+        <v>560921.25</v>
+      </c>
+      <c r="M20" s="9">
+        <v>663399.32062239759</v>
+      </c>
+      <c r="N20" s="9">
+        <v>740308.3</v>
+      </c>
+      <c r="O20" s="9">
+        <v>785262.81318681315</v>
+      </c>
+      <c r="P20" s="9">
+        <v>790696.70426896703</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>847668.5</v>
+      </c>
+      <c r="R20" s="9">
+        <v>1010594.2</v>
+      </c>
+      <c r="S20" s="9">
+        <v>1047777.4</v>
+      </c>
+      <c r="T20" s="9">
+        <v>1137370.8</v>
+      </c>
+      <c r="U20" s="9">
+        <v>1376709.7</v>
+      </c>
+      <c r="V20" s="9">
+        <v>1798740.1</v>
+      </c>
+      <c r="W20" s="9">
+        <v>2329917.4</v>
+      </c>
+      <c r="X20" s="9">
+        <v>2824990</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>3218225</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>3484829.6</v>
+      </c>
+      <c r="AA20" s="35">
+        <v>3843006.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J21" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" s="9">
+        <v>438360.23017902812</v>
+      </c>
+      <c r="L21" s="9">
+        <v>526475.79340385809</v>
+      </c>
+      <c r="M21" s="9">
+        <v>637787.82608695654</v>
+      </c>
+      <c r="N21" s="9">
+        <v>709447.2</v>
+      </c>
+      <c r="O21" s="9">
+        <v>768635.85680751177</v>
+      </c>
+      <c r="P21" s="9">
+        <v>847734.39122908248</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>813351.3</v>
+      </c>
+      <c r="R21" s="9">
+        <v>978583.1</v>
+      </c>
+      <c r="S21" s="9">
+        <v>1020764.5</v>
+      </c>
+      <c r="T21" s="9">
+        <v>1130661.8999999999</v>
+      </c>
+      <c r="U21" s="9">
+        <v>1279662.6000000001</v>
+      </c>
+      <c r="V21" s="9">
+        <v>1478683.8</v>
+      </c>
+      <c r="W21" s="9">
+        <v>2049613.3</v>
+      </c>
+      <c r="X21" s="9">
+        <v>2437904</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>3125477.3</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>3178890.9</v>
+      </c>
+      <c r="AA21" s="35">
+        <v>3683242.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J22" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22" s="9">
+        <v>498848.29931972787</v>
+      </c>
+      <c r="L22" s="9">
+        <v>536999.01120632829</v>
+      </c>
+      <c r="M22" s="9">
+        <v>698489.71482000931</v>
+      </c>
+      <c r="N22" s="9">
+        <v>749995.7</v>
+      </c>
+      <c r="O22" s="9">
+        <v>781828.23663253698</v>
+      </c>
+      <c r="P22" s="9">
+        <v>846899.93010251631</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>863772.2</v>
+      </c>
+      <c r="R22" s="9">
+        <v>1073686.8999999999</v>
+      </c>
+      <c r="S22" s="9">
+        <v>1094502.2</v>
+      </c>
+      <c r="T22" s="9">
+        <v>1169988.8999999999</v>
+      </c>
+      <c r="U22" s="9">
+        <v>1352833</v>
+      </c>
+      <c r="V22" s="9">
+        <v>1704614.2</v>
+      </c>
+      <c r="W22" s="9">
+        <v>2170637.2000000002</v>
+      </c>
+      <c r="X22" s="9">
+        <v>2669967.2999999998</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>3069761.3</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>3443007.4</v>
+      </c>
+      <c r="AA22" s="35">
+        <v>3955687.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J23" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23" s="9">
+        <v>623714.29398148146</v>
+      </c>
+      <c r="L23" s="9">
+        <v>800066.37596899224</v>
+      </c>
+      <c r="M23" s="9">
+        <v>983482.2520507084</v>
+      </c>
+      <c r="N23" s="9">
+        <v>1113828.6000000001</v>
+      </c>
+      <c r="O23" s="9">
+        <v>1252922.8975394785</v>
+      </c>
+      <c r="P23" s="9">
+        <v>1303099.4973003166</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>1412658.8</v>
+      </c>
+      <c r="R23" s="9">
+        <v>1665498.2</v>
+      </c>
+      <c r="S23" s="9">
+        <v>1786456.7</v>
+      </c>
+      <c r="T23" s="9">
+        <v>2167104.7000000002</v>
+      </c>
+      <c r="U23" s="9">
+        <v>2387297.9</v>
+      </c>
+      <c r="V23" s="9">
+        <v>2667983.9</v>
+      </c>
+      <c r="W23" s="9">
+        <v>3216933.8</v>
+      </c>
+      <c r="X23" s="9">
+        <v>4217973.5</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>5104833.4000000004</v>
+      </c>
+      <c r="Z23" s="35">
+        <v>5703336.4000000004</v>
+      </c>
+      <c r="AA23" s="35">
+        <v>6415987</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" s="9">
+        <v>463027.99043062201</v>
+      </c>
+      <c r="L24" s="9">
+        <v>513137.30853391683</v>
+      </c>
+      <c r="M24" s="9">
+        <v>666887.95146726863</v>
+      </c>
+      <c r="N24" s="9">
+        <v>756480</v>
+      </c>
+      <c r="O24" s="9">
+        <v>749317.29968782526</v>
+      </c>
+      <c r="P24" s="9">
+        <v>802700.92494714586</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>873452.4</v>
+      </c>
+      <c r="R24" s="9">
+        <v>964731.9</v>
+      </c>
+      <c r="S24" s="9">
+        <v>1048032.2</v>
+      </c>
+      <c r="T24" s="9">
+        <v>1081422.1000000001</v>
+      </c>
+      <c r="U24" s="9">
+        <v>1268192.1000000001</v>
+      </c>
+      <c r="V24" s="9">
+        <v>1659387.9</v>
+      </c>
+      <c r="W24" s="9">
+        <v>1979462.1</v>
+      </c>
+      <c r="X24" s="9">
+        <v>2581018.4</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>2905438.9</v>
+      </c>
+      <c r="Z24" s="35">
+        <v>3425422.2</v>
+      </c>
+      <c r="AA24" s="35">
+        <v>3765861.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" s="16">
+        <v>488140.33651659847</v>
+      </c>
+      <c r="L25" s="16">
+        <v>537051.92998204671</v>
+      </c>
+      <c r="M25" s="16">
+        <v>694949.52644952643</v>
+      </c>
+      <c r="N25" s="16">
+        <v>768478.4</v>
+      </c>
+      <c r="O25" s="16">
+        <v>780454.32809386763</v>
+      </c>
+      <c r="P25" s="16">
+        <v>847942.9820627803</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>847579.7</v>
+      </c>
+      <c r="R25" s="16">
+        <v>962934.9</v>
+      </c>
+      <c r="S25" s="16">
+        <v>1018733.9</v>
+      </c>
+      <c r="T25" s="16">
+        <v>1101473.5</v>
+      </c>
+      <c r="U25" s="16">
+        <v>1349956</v>
+      </c>
+      <c r="V25" s="16">
+        <v>1626958.4</v>
+      </c>
+      <c r="W25" s="16">
+        <v>1949884.7</v>
+      </c>
+      <c r="X25" s="16">
+        <v>2470590.2999999998</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>2889220.6</v>
+      </c>
+      <c r="Z25" s="34">
+        <v>3380255.2</v>
+      </c>
+      <c r="AA25" s="34">
+        <v>3944680.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="69"/>
+      <c r="B26" s="69"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="69"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+    </row>
+    <row r="27" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="68"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+    </row>
+    <row r="28" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+    </row>
+    <row r="29" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="70"/>
+    </row>
+    <row r="30" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+      <c r="X30" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27"/>
+      <c r="B31" s="36">
+        <v>2003</v>
+      </c>
+      <c r="C31" s="36">
+        <v>2004</v>
+      </c>
+      <c r="D31" s="36">
+        <v>2005</v>
+      </c>
+      <c r="E31" s="5">
+        <v>2006</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2007</v>
+      </c>
+      <c r="G31" s="36">
+        <v>2008</v>
+      </c>
+      <c r="H31" s="5">
         <v>2009</v>
       </c>
-      <c r="C7" s="5">
+      <c r="I31" s="5">
         <v>2010</v>
       </c>
-      <c r="D7" s="5">
+      <c r="J31" s="5">
         <v>2011</v>
       </c>
-      <c r="E7" s="5">
+      <c r="K31" s="5">
         <v>2012</v>
       </c>
-      <c r="F7" s="5">
+      <c r="L31" s="5">
         <v>2013</v>
       </c>
-      <c r="G7" s="5">
+      <c r="M31" s="5">
         <v>2014</v>
       </c>
-      <c r="H7" s="5">
+      <c r="N31" s="5">
         <v>2015</v>
       </c>
-      <c r="I7" s="5">
+      <c r="O31" s="5">
         <v>2016</v>
       </c>
-      <c r="J7" s="5">
+      <c r="P31" s="5">
         <v>2017</v>
       </c>
-      <c r="K7" s="5">
+      <c r="Q31" s="5">
         <v>2018</v>
       </c>
-      <c r="L7" s="5">
+      <c r="R31" s="28">
         <v>2019</v>
       </c>
-      <c r="M7" s="5">
+      <c r="S31" s="28">
         <v>2020</v>
       </c>
-      <c r="N7" s="5">
+      <c r="T31" s="5">
         <v>2021</v>
       </c>
-      <c r="O7" s="5">
+      <c r="U31" s="5">
         <v>2022</v>
       </c>
-      <c r="P7" s="38">
+      <c r="V31" s="6">
         <v>2023</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="W31" s="6">
         <v>2024</v>
       </c>
+      <c r="X31" s="36">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="22" t="s">
+    <row r="32" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="23">
-[...45 lines deleted...]
-        <v>4545601.2</v>
+      <c r="B32" s="41">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="C32" s="41">
+        <v>161.4</v>
+      </c>
+      <c r="D32" s="41">
+        <v>190.6</v>
+      </c>
+      <c r="E32" s="41">
+        <v>231.3</v>
+      </c>
+      <c r="F32" s="42">
+        <v>294.3</v>
+      </c>
+      <c r="G32" s="42">
+        <v>336.3</v>
+      </c>
+      <c r="H32" s="22">
+        <v>376.04675440443316</v>
+      </c>
+      <c r="I32" s="22">
+        <v>439.28425859618477</v>
+      </c>
+      <c r="J32" s="22">
+        <v>515.98160504397129</v>
+      </c>
+      <c r="K32" s="31">
+        <v>586.9</v>
+      </c>
+      <c r="L32" s="22">
+        <v>645.34928133849155</v>
+      </c>
+      <c r="M32" s="32">
+        <v>694.27017895507458</v>
+      </c>
+      <c r="N32" s="23">
+        <v>720.3</v>
+      </c>
+      <c r="O32" s="24">
+        <v>835.8</v>
+      </c>
+      <c r="P32" s="25">
+        <v>905.2</v>
+      </c>
+      <c r="Q32" s="25">
+        <v>992</v>
+      </c>
+      <c r="R32" s="26">
+        <v>1152.8</v>
+      </c>
+      <c r="S32" s="26">
+        <v>1360.8</v>
+      </c>
+      <c r="T32" s="26">
+        <v>1644.8</v>
+      </c>
+      <c r="U32" s="26">
+        <v>2018.8</v>
+      </c>
+      <c r="V32" s="35">
+        <v>2425.1999999999998</v>
+      </c>
+      <c r="W32" s="33">
+        <v>2703.1</v>
+      </c>
+      <c r="X32" s="43">
+        <v>3171.9</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="15" t="s">
+    <row r="33" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H33" s="9">
+        <v>408.17705804080327</v>
+      </c>
+      <c r="I33" s="9">
+        <v>474.50637658790595</v>
+      </c>
+      <c r="J33" s="9">
+        <v>542.75082722565367</v>
+      </c>
+      <c r="K33" s="29">
+        <v>627.1</v>
+      </c>
+      <c r="L33" s="9">
+        <v>693.13322391815746</v>
+      </c>
+      <c r="M33" s="9">
+        <v>731.50190523957031</v>
+      </c>
+      <c r="N33" s="10">
+        <v>760.3</v>
+      </c>
+      <c r="O33" s="11">
+        <v>885.6</v>
+      </c>
+      <c r="P33" s="12">
+        <v>934.4</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>1017.2</v>
+      </c>
+      <c r="R33" s="13">
+        <v>1190.3</v>
+      </c>
+      <c r="S33" s="13">
+        <v>1395.8</v>
+      </c>
+      <c r="T33" s="13">
+        <v>1655.7</v>
+      </c>
+      <c r="U33" s="13">
+        <v>1983.9</v>
+      </c>
+      <c r="V33" s="33">
+        <v>2367.6999999999998</v>
+      </c>
+      <c r="W33" s="33">
+        <v>2712.7</v>
+      </c>
+      <c r="X33" s="35">
+        <v>3274.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="10">
-[...45 lines deleted...]
-        <v>4551968.5</v>
+      <c r="B34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" s="9">
+        <v>323.26680332087466</v>
+      </c>
+      <c r="I34" s="9">
+        <v>388.12990786548187</v>
+      </c>
+      <c r="J34" s="9">
+        <v>468.0907503422344</v>
+      </c>
+      <c r="K34" s="29">
+        <v>462.1</v>
+      </c>
+      <c r="L34" s="9">
+        <v>518.02699088892655</v>
+      </c>
+      <c r="M34" s="9">
+        <v>549.37495776363937</v>
+      </c>
+      <c r="N34" s="10">
+        <v>576.4</v>
+      </c>
+      <c r="O34" s="11">
+        <v>677.3</v>
+      </c>
+      <c r="P34" s="12">
+        <v>731.9</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>794.9</v>
+      </c>
+      <c r="R34" s="13">
+        <v>918.2</v>
+      </c>
+      <c r="S34" s="13">
+        <v>1096.2</v>
+      </c>
+      <c r="T34" s="13">
+        <v>1281.3</v>
+      </c>
+      <c r="U34" s="13">
+        <v>1529.2</v>
+      </c>
+      <c r="V34" s="33">
+        <v>1860.4</v>
+      </c>
+      <c r="W34" s="33">
+        <v>2154.6</v>
+      </c>
+      <c r="X34" s="35">
+        <v>2414.8000000000002</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="15" t="s">
+    <row r="35" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="10">
-[...45 lines deleted...]
-        <v>3538530.1</v>
+      <c r="B35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35" s="9">
+        <v>429.50070120162496</v>
+      </c>
+      <c r="I35" s="9">
+        <v>487.59892429351117</v>
+      </c>
+      <c r="J35" s="9">
+        <v>594.38151363023019</v>
+      </c>
+      <c r="K35" s="29">
+        <v>641.79999999999995</v>
+      </c>
+      <c r="L35" s="9">
+        <v>711.31865780007342</v>
+      </c>
+      <c r="M35" s="9">
+        <v>754.84285488670071</v>
+      </c>
+      <c r="N35" s="10">
+        <v>800</v>
+      </c>
+      <c r="O35" s="11">
+        <v>893.4</v>
+      </c>
+      <c r="P35" s="12">
+        <v>968.7</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>1075.5</v>
+      </c>
+      <c r="R35" s="13">
+        <v>1361</v>
+      </c>
+      <c r="S35" s="13">
+        <v>1588.2</v>
+      </c>
+      <c r="T35" s="13">
+        <v>1862</v>
+      </c>
+      <c r="U35" s="13">
+        <v>2044.9</v>
+      </c>
+      <c r="V35" s="33">
+        <v>2807.1</v>
+      </c>
+      <c r="W35" s="33">
+        <v>3142.6</v>
+      </c>
+      <c r="X35" s="35">
+        <v>3540.5</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="15" t="s">
+    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="10">
-[...45 lines deleted...]
-        <v>5199461.0999999996</v>
+      <c r="B36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" s="9">
+        <v>475.85099178976583</v>
+      </c>
+      <c r="I36" s="9">
+        <v>563.77152932131833</v>
+      </c>
+      <c r="J36" s="9">
+        <v>637.88069618643738</v>
+      </c>
+      <c r="K36" s="29">
+        <v>718.6</v>
+      </c>
+      <c r="L36" s="9">
+        <v>820.78494537392442</v>
+      </c>
+      <c r="M36" s="9">
+        <v>910.9401081497582</v>
+      </c>
+      <c r="N36" s="10">
+        <v>911</v>
+      </c>
+      <c r="O36" s="11">
+        <v>1046.5</v>
+      </c>
+      <c r="P36" s="12">
+        <v>1173.4000000000001</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>1322.1</v>
+      </c>
+      <c r="R36" s="13">
+        <v>1471.3</v>
+      </c>
+      <c r="S36" s="13">
+        <v>1713.9</v>
+      </c>
+      <c r="T36" s="13">
+        <v>2076.8000000000002</v>
+      </c>
+      <c r="U36" s="13">
+        <v>2606.8000000000002</v>
+      </c>
+      <c r="V36" s="33">
+        <v>3173.8</v>
+      </c>
+      <c r="W36" s="33">
+        <v>3361.6</v>
+      </c>
+      <c r="X36" s="35">
+        <v>3898.8</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="15" t="s">
+    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="10">
-[...45 lines deleted...]
-        <v>5692282.4000000004</v>
+      <c r="B37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H37" s="9">
+        <v>298.04433596386315</v>
+      </c>
+      <c r="I37" s="9">
+        <v>320.80301288665555</v>
+      </c>
+      <c r="J37" s="9">
+        <v>397.74204268487233</v>
+      </c>
+      <c r="K37" s="29">
+        <v>447.7</v>
+      </c>
+      <c r="L37" s="9">
+        <v>445.12967233078314</v>
+      </c>
+      <c r="M37" s="9">
+        <v>483.86034992437607</v>
+      </c>
+      <c r="N37" s="10">
+        <v>467.5</v>
+      </c>
+      <c r="O37" s="11">
+        <v>564.1</v>
+      </c>
+      <c r="P37" s="12">
+        <v>637.1</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>656</v>
+      </c>
+      <c r="R37" s="13">
+        <v>706.2</v>
+      </c>
+      <c r="S37" s="13">
+        <v>846.4</v>
+      </c>
+      <c r="T37" s="13">
+        <v>1133.7</v>
+      </c>
+      <c r="U37" s="13">
+        <v>1582.3</v>
+      </c>
+      <c r="V37" s="33">
+        <v>1736.9</v>
+      </c>
+      <c r="W37" s="33">
+        <v>2047.3</v>
+      </c>
+      <c r="X37" s="35">
+        <v>2298.1</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="15" t="s">
+    <row r="38" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="10">
-[...45 lines deleted...]
-        <v>3388522.4</v>
+      <c r="B38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" s="9">
+        <v>286.00508557696668</v>
+      </c>
+      <c r="I38" s="9">
+        <v>331.66414910626889</v>
+      </c>
+      <c r="J38" s="9">
+        <v>371.78129105108059</v>
+      </c>
+      <c r="K38" s="29">
+        <v>459.6</v>
+      </c>
+      <c r="L38" s="9">
+        <v>499.25628183980228</v>
+      </c>
+      <c r="M38" s="9">
+        <v>529.32304638437802</v>
+      </c>
+      <c r="N38" s="10">
+        <v>520.4</v>
+      </c>
+      <c r="O38" s="11">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="P38" s="12">
+        <v>638.70000000000005</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="R38" s="13">
+        <v>793.8</v>
+      </c>
+      <c r="S38" s="13">
+        <v>1017.5</v>
+      </c>
+      <c r="T38" s="13">
+        <v>1315.6</v>
+      </c>
+      <c r="U38" s="13">
+        <v>1531.1</v>
+      </c>
+      <c r="V38" s="33">
+        <v>1814.1</v>
+      </c>
+      <c r="W38" s="33">
+        <v>2012.4</v>
+      </c>
+      <c r="X38" s="35">
+        <v>2161.8000000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="15" t="s">
+    <row r="39" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="10">
-[...45 lines deleted...]
-        <v>3507820</v>
+      <c r="B39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39" s="9">
+        <v>311.73004761636435</v>
+      </c>
+      <c r="I39" s="9">
+        <v>339.44660970015087</v>
+      </c>
+      <c r="J39" s="9">
+        <v>403.71556720118178</v>
+      </c>
+      <c r="K39" s="29">
+        <v>492.8</v>
+      </c>
+      <c r="L39" s="9">
+        <v>515.34464628062665</v>
+      </c>
+      <c r="M39" s="9">
+        <v>518.93784349795624</v>
+      </c>
+      <c r="N39" s="10">
+        <v>538.29999999999995</v>
+      </c>
+      <c r="O39" s="11">
+        <v>636.4</v>
+      </c>
+      <c r="P39" s="12">
+        <v>679</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>846</v>
+      </c>
+      <c r="R39" s="13">
+        <v>932.4</v>
+      </c>
+      <c r="S39" s="13">
+        <v>1141.0999999999999</v>
+      </c>
+      <c r="T39" s="13">
+        <v>1395.3</v>
+      </c>
+      <c r="U39" s="13">
+        <v>1913.4</v>
+      </c>
+      <c r="V39" s="33">
+        <v>2479</v>
+      </c>
+      <c r="W39" s="33">
+        <v>2746.8</v>
+      </c>
+      <c r="X39" s="35">
+        <v>3054.1</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="15" t="s">
+    <row r="40" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="10">
-[...45 lines deleted...]
-        <v>4861076.0999999996</v>
+      <c r="B40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H40" s="9">
+        <v>244.40278393040279</v>
+      </c>
+      <c r="I40" s="9">
+        <v>284.66235887239935</v>
+      </c>
+      <c r="J40" s="9">
+        <v>400.68456484292727</v>
+      </c>
+      <c r="K40" s="29">
+        <v>426.7</v>
+      </c>
+      <c r="L40" s="9">
+        <v>453.86278861905026</v>
+      </c>
+      <c r="M40" s="9">
+        <v>482.83710899551676</v>
+      </c>
+      <c r="N40" s="10">
+        <v>505.4</v>
+      </c>
+      <c r="O40" s="11">
+        <v>569.9</v>
+      </c>
+      <c r="P40" s="12">
+        <v>609.79999999999995</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>653.6</v>
+      </c>
+      <c r="R40" s="13">
+        <v>756.2</v>
+      </c>
+      <c r="S40" s="13">
+        <v>940.6</v>
+      </c>
+      <c r="T40" s="13">
+        <v>1187.8</v>
+      </c>
+      <c r="U40" s="13">
+        <v>1523.5</v>
+      </c>
+      <c r="V40" s="33">
+        <v>1846.9</v>
+      </c>
+      <c r="W40" s="33">
+        <v>1885</v>
+      </c>
+      <c r="X40" s="35">
+        <v>2302.6</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="15" t="s">
+    <row r="41" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="10">
-[...45 lines deleted...]
-        <v>3309203</v>
+      <c r="B41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H41" s="9">
+        <v>253.4809629366793</v>
+      </c>
+      <c r="I41" s="9">
+        <v>312.36037267130871</v>
+      </c>
+      <c r="J41" s="9">
+        <v>385.13513143717188</v>
+      </c>
+      <c r="K41" s="29">
+        <v>500.8</v>
+      </c>
+      <c r="L41" s="9">
+        <v>491.99804157300684</v>
+      </c>
+      <c r="M41" s="9">
+        <v>493.35492140592322</v>
+      </c>
+      <c r="N41" s="10">
+        <v>520.70000000000005</v>
+      </c>
+      <c r="O41" s="11">
+        <v>595.70000000000005</v>
+      </c>
+      <c r="P41" s="12">
+        <v>605.4</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>658.1</v>
+      </c>
+      <c r="R41" s="13">
+        <v>773.3</v>
+      </c>
+      <c r="S41" s="13">
+        <v>1037.7</v>
+      </c>
+      <c r="T41" s="13">
+        <v>1571.2</v>
+      </c>
+      <c r="U41" s="13">
+        <v>1573.7</v>
+      </c>
+      <c r="V41" s="33">
+        <v>1830.4</v>
+      </c>
+      <c r="W41" s="33">
+        <v>1906.4</v>
+      </c>
+      <c r="X41" s="35">
+        <v>2105.6</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="15" t="s">
+    <row r="42" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="10">
-[...45 lines deleted...]
-        <v>3269318.3</v>
+      <c r="B42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H42" s="9">
+        <v>355.67574828818186</v>
+      </c>
+      <c r="I42" s="9">
+        <v>410.87807968379889</v>
+      </c>
+      <c r="J42" s="9">
+        <v>473.32619827383428</v>
+      </c>
+      <c r="K42" s="29">
+        <v>544.20000000000005</v>
+      </c>
+      <c r="L42" s="9">
+        <v>546.80190374865413</v>
+      </c>
+      <c r="M42" s="9">
+        <v>650.96573871521957</v>
+      </c>
+      <c r="N42" s="10">
+        <v>700.8</v>
+      </c>
+      <c r="O42" s="11">
+        <v>875</v>
+      </c>
+      <c r="P42" s="12">
+        <v>980</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>1093.2</v>
+      </c>
+      <c r="R42" s="13">
+        <v>1303.7</v>
+      </c>
+      <c r="S42" s="13">
+        <v>1542.6</v>
+      </c>
+      <c r="T42" s="13">
+        <v>1790</v>
+      </c>
+      <c r="U42" s="13">
+        <v>2177.6</v>
+      </c>
+      <c r="V42" s="33">
+        <v>2603.6</v>
+      </c>
+      <c r="W42" s="33">
+        <v>2935.5</v>
+      </c>
+      <c r="X42" s="35">
+        <v>3482.1</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="15" t="s">
+    <row r="43" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="10">
-[...45 lines deleted...]
-        <v>4765429.9000000004</v>
+      <c r="B43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" s="9">
+        <v>277.84672425258185</v>
+      </c>
+      <c r="I43" s="9">
+        <v>327.18459081919787</v>
+      </c>
+      <c r="J43" s="9">
+        <v>404.55331029228341</v>
+      </c>
+      <c r="K43" s="29">
+        <v>450.3</v>
+      </c>
+      <c r="L43" s="9">
+        <v>476.62980717006531</v>
+      </c>
+      <c r="M43" s="9">
+        <v>509.62136634048113</v>
+      </c>
+      <c r="N43" s="10">
+        <v>527.1</v>
+      </c>
+      <c r="O43" s="11">
+        <v>666.6</v>
+      </c>
+      <c r="P43" s="12">
+        <v>711.2</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>738.6</v>
+      </c>
+      <c r="R43" s="13">
+        <v>860.8</v>
+      </c>
+      <c r="S43" s="13">
+        <v>1099.9000000000001</v>
+      </c>
+      <c r="T43" s="13">
+        <v>1383</v>
+      </c>
+      <c r="U43" s="13">
+        <v>1627.3</v>
+      </c>
+      <c r="V43" s="33">
+        <v>1870.8</v>
+      </c>
+      <c r="W43" s="33">
+        <v>2133.5</v>
+      </c>
+      <c r="X43" s="35">
+        <v>2259.5</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="15" t="s">
+    <row r="44" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="10">
-[...45 lines deleted...]
-        <v>3617832.9</v>
+      <c r="B44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H44" s="9">
+        <v>266.67222417587504</v>
+      </c>
+      <c r="I44" s="9">
+        <v>306.22549504484135</v>
+      </c>
+      <c r="J44" s="9">
+        <v>375.57928577724272</v>
+      </c>
+      <c r="K44" s="29">
+        <v>410.8</v>
+      </c>
+      <c r="L44" s="9">
+        <v>458.94608311776767</v>
+      </c>
+      <c r="M44" s="9">
+        <v>506.84926274745618</v>
+      </c>
+      <c r="N44" s="10">
+        <v>513.70000000000005</v>
+      </c>
+      <c r="O44" s="11">
+        <v>613.9</v>
+      </c>
+      <c r="P44" s="12">
+        <v>658</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>676.2</v>
+      </c>
+      <c r="R44" s="13">
+        <v>839.1</v>
+      </c>
+      <c r="S44" s="13">
+        <v>991.9</v>
+      </c>
+      <c r="T44" s="13">
+        <v>1265.5</v>
+      </c>
+      <c r="U44" s="13">
+        <v>1648.5</v>
+      </c>
+      <c r="V44" s="33">
+        <v>1921.5</v>
+      </c>
+      <c r="W44" s="33">
+        <v>2307.8000000000002</v>
+      </c>
+      <c r="X44" s="35">
+        <v>2678.7</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="15" t="s">
+    <row r="45" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="10">
-[...45 lines deleted...]
-        <v>3622828.6</v>
+      <c r="B45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" s="9">
+        <v>288.02253448309506</v>
+      </c>
+      <c r="I45" s="9">
+        <v>321.8416803058625</v>
+      </c>
+      <c r="J45" s="9">
+        <v>436.96415574780701</v>
+      </c>
+      <c r="K45" s="29">
+        <v>507.4</v>
+      </c>
+      <c r="L45" s="9">
+        <v>523.94561385293889</v>
+      </c>
+      <c r="M45" s="9">
+        <v>575.21621124199942</v>
+      </c>
+      <c r="N45" s="10">
+        <v>566.70000000000005</v>
+      </c>
+      <c r="O45" s="11">
+        <v>645.79999999999995</v>
+      </c>
+      <c r="P45" s="12">
+        <v>667.5</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>686.6</v>
+      </c>
+      <c r="R45" s="13">
+        <v>789.8</v>
+      </c>
+      <c r="S45" s="13">
+        <v>960.6</v>
+      </c>
+      <c r="T45" s="13">
+        <v>1174.9000000000001</v>
+      </c>
+      <c r="U45" s="13">
+        <v>1614.8</v>
+      </c>
+      <c r="V45" s="33">
+        <v>1847</v>
+      </c>
+      <c r="W45" s="33">
+        <v>2095.1999999999998</v>
+      </c>
+      <c r="X45" s="35">
+        <v>2311.6999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="15" t="s">
+    <row r="46" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="10">
-[...45 lines deleted...]
-        <v>3422927.9</v>
+      <c r="B46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46" s="9">
+        <v>304.74237776663966</v>
+      </c>
+      <c r="I46" s="9">
+        <v>362.7834210458393</v>
+      </c>
+      <c r="J46" s="9">
+        <v>438.80844682149541</v>
+      </c>
+      <c r="K46" s="29">
+        <v>520.29999999999995</v>
+      </c>
+      <c r="L46" s="9">
+        <v>546.10650028249677</v>
+      </c>
+      <c r="M46" s="9">
+        <v>584.93403926456017</v>
+      </c>
+      <c r="N46" s="10">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="O46" s="11">
+        <v>716.2</v>
+      </c>
+      <c r="P46" s="12">
+        <v>811.2</v>
+      </c>
+      <c r="Q46" s="12">
+        <v>864.4</v>
+      </c>
+      <c r="R46" s="13">
+        <v>1028.9000000000001</v>
+      </c>
+      <c r="S46" s="13">
+        <v>1171</v>
+      </c>
+      <c r="T46" s="13">
+        <v>1454.1</v>
+      </c>
+      <c r="U46" s="13">
+        <v>1936</v>
+      </c>
+      <c r="V46" s="33">
+        <v>2146.1999999999998</v>
+      </c>
+      <c r="W46" s="33">
+        <v>2337.5</v>
+      </c>
+      <c r="X46" s="35">
+        <v>2713.7</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="15" t="s">
+    <row r="47" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="10">
-[...45 lines deleted...]
-        <v>3925111.7</v>
+      <c r="B47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" s="9">
+        <v>289.70440221146174</v>
+      </c>
+      <c r="I47" s="9">
+        <v>327.73097694380226</v>
+      </c>
+      <c r="J47" s="9">
+        <v>395.12666972542331</v>
+      </c>
+      <c r="K47" s="29">
+        <v>456.4</v>
+      </c>
+      <c r="L47" s="9">
+        <v>481.08898439241796</v>
+      </c>
+      <c r="M47" s="9">
+        <v>480.91157336392735</v>
+      </c>
+      <c r="N47" s="10">
+        <v>501.4</v>
+      </c>
+      <c r="O47" s="11">
+        <v>598.1</v>
+      </c>
+      <c r="P47" s="12">
+        <v>645.1</v>
+      </c>
+      <c r="Q47" s="12">
+        <v>656.2</v>
+      </c>
+      <c r="R47" s="13">
+        <v>787.8</v>
+      </c>
+      <c r="S47" s="13">
+        <v>1085.7</v>
+      </c>
+      <c r="T47" s="13">
+        <v>1385.6</v>
+      </c>
+      <c r="U47" s="13">
+        <v>1705.2</v>
+      </c>
+      <c r="V47" s="33">
+        <v>1917.2</v>
+      </c>
+      <c r="W47" s="33">
+        <v>2044.9</v>
+      </c>
+      <c r="X47" s="35">
+        <v>2306.1</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="15" t="s">
+    <row r="48" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="10">
-[...45 lines deleted...]
-        <v>3484829.6</v>
+      <c r="B48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" s="9">
+        <v>264.33072714956182</v>
+      </c>
+      <c r="I48" s="9">
+        <v>337.2747389952238</v>
+      </c>
+      <c r="J48" s="9">
+        <v>411.71920421038112</v>
+      </c>
+      <c r="K48" s="29">
+        <v>458.7</v>
+      </c>
+      <c r="L48" s="9">
+        <v>475.76038704338907</v>
+      </c>
+      <c r="M48" s="9">
+        <v>508.07937267683059</v>
+      </c>
+      <c r="N48" s="10">
+        <v>508.4</v>
+      </c>
+      <c r="O48" s="11">
+        <v>611.9</v>
+      </c>
+      <c r="P48" s="12">
+        <v>650.6</v>
+      </c>
+      <c r="Q48" s="12">
+        <v>673.6</v>
+      </c>
+      <c r="R48" s="13">
+        <v>751.2</v>
+      </c>
+      <c r="S48" s="13">
+        <v>895.5</v>
+      </c>
+      <c r="T48" s="13">
+        <v>1344.6</v>
+      </c>
+      <c r="U48" s="13">
+        <v>1502.9</v>
+      </c>
+      <c r="V48" s="33">
+        <v>1902.8</v>
+      </c>
+      <c r="W48" s="33">
+        <v>1859.8</v>
+      </c>
+      <c r="X48" s="35">
+        <v>2184.6</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="15" t="s">
+    <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="10">
-[...45 lines deleted...]
-        <v>3178890.9</v>
+      <c r="B49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="9">
+        <v>303.50827203992174</v>
+      </c>
+      <c r="I49" s="9">
+        <v>316.84269741001054</v>
+      </c>
+      <c r="J49" s="9">
+        <v>399.90297316973943</v>
+      </c>
+      <c r="K49" s="29">
+        <v>428.1</v>
+      </c>
+      <c r="L49" s="9">
+        <v>478.65374593818507</v>
+      </c>
+      <c r="M49" s="9">
+        <v>501.86094334370864</v>
+      </c>
+      <c r="N49" s="10">
+        <v>562.79999999999995</v>
+      </c>
+      <c r="O49" s="11">
+        <v>652.29999999999995</v>
+      </c>
+      <c r="P49" s="12">
+        <v>681.6</v>
+      </c>
+      <c r="Q49" s="12">
+        <v>707.1</v>
+      </c>
+      <c r="R49" s="13">
+        <v>814.6</v>
+      </c>
+      <c r="S49" s="13">
+        <v>1053</v>
+      </c>
+      <c r="T49" s="13">
+        <v>1348.8</v>
+      </c>
+      <c r="U49" s="13">
+        <v>1636.2</v>
+      </c>
+      <c r="V49" s="33">
+        <v>1862.4</v>
+      </c>
+      <c r="W49" s="33">
+        <v>2086.3000000000002</v>
+      </c>
+      <c r="X49" s="35">
+        <v>2426.1</v>
       </c>
     </row>
-    <row r="25" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="15" t="s">
+    <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="10">
-[...45 lines deleted...]
-        <v>3443007.4</v>
+      <c r="B50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H50" s="9">
+        <v>363.250874301365</v>
+      </c>
+      <c r="I50" s="9">
+        <v>466.51738520166447</v>
+      </c>
+      <c r="J50" s="9">
+        <v>565.10398037721666</v>
+      </c>
+      <c r="K50" s="29">
+        <v>642.1</v>
+      </c>
+      <c r="L50" s="9">
+        <v>729.49724116622599</v>
+      </c>
+      <c r="M50" s="9">
+        <v>749.17293854402249</v>
+      </c>
+      <c r="N50" s="10">
+        <v>826.2</v>
+      </c>
+      <c r="O50" s="11">
+        <v>967.1</v>
+      </c>
+      <c r="P50" s="12">
+        <v>1077.8</v>
+      </c>
+      <c r="Q50" s="12">
+        <v>1304.8</v>
+      </c>
+      <c r="R50" s="13">
+        <v>1470.7</v>
+      </c>
+      <c r="S50" s="13">
+        <v>1682.5</v>
+      </c>
+      <c r="T50" s="13">
+        <v>2017.6</v>
+      </c>
+      <c r="U50" s="13">
+        <v>2638.5</v>
+      </c>
+      <c r="V50" s="33">
+        <v>2959.2</v>
+      </c>
+      <c r="W50" s="35">
+        <v>3197.5</v>
+      </c>
+      <c r="X50" s="35">
+        <v>3694</v>
       </c>
     </row>
-    <row r="26" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="15" t="s">
+    <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="10">
-[...45 lines deleted...]
-        <v>5703336.4000000004</v>
+      <c r="B51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" s="9">
+        <v>271.04764939772855</v>
+      </c>
+      <c r="I51" s="9">
+        <v>306.03434283356842</v>
+      </c>
+      <c r="J51" s="9">
+        <v>404.33140569798354</v>
+      </c>
+      <c r="K51" s="29">
+        <v>462.7</v>
+      </c>
+      <c r="L51" s="9">
+        <v>469.29426859519282</v>
+      </c>
+      <c r="M51" s="9">
+        <v>488.63494577176101</v>
+      </c>
+      <c r="N51" s="10">
+        <v>524.4</v>
+      </c>
+      <c r="O51" s="11">
+        <v>585.20000000000005</v>
+      </c>
+      <c r="P51" s="12">
+        <v>631.6</v>
+      </c>
+      <c r="Q51" s="12">
+        <v>658</v>
+      </c>
+      <c r="R51" s="13">
+        <v>850.2</v>
+      </c>
+      <c r="S51" s="13">
+        <v>1013.1</v>
+      </c>
+      <c r="T51" s="13">
+        <v>1190.7</v>
+      </c>
+      <c r="U51" s="13">
+        <v>1605.6</v>
+      </c>
+      <c r="V51" s="33">
+        <v>1747.8</v>
+      </c>
+      <c r="W51" s="35">
+        <v>2062.3000000000002</v>
+      </c>
+      <c r="X51" s="35">
+        <v>2440.4</v>
       </c>
     </row>
-    <row r="27" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="15" t="s">
+    <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="10">
-[...45 lines deleted...]
-        <v>3425422.2</v>
+      <c r="B52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" s="16">
+        <v>282.16067209413802</v>
+      </c>
+      <c r="I52" s="16">
+        <v>317.59803275564309</v>
+      </c>
+      <c r="J52" s="16">
+        <v>409.30440591446126</v>
+      </c>
+      <c r="K52" s="30">
+        <v>454</v>
+      </c>
+      <c r="L52" s="16">
+        <v>474.19915192452657</v>
+      </c>
+      <c r="M52" s="16">
+        <v>525.87921963825295</v>
+      </c>
+      <c r="N52" s="17">
+        <v>526.6</v>
+      </c>
+      <c r="O52" s="18">
+        <v>617.5</v>
+      </c>
+      <c r="P52" s="19">
+        <v>659.8</v>
+      </c>
+      <c r="Q52" s="19">
+        <v>663.7</v>
+      </c>
+      <c r="R52" s="20">
+        <v>806.3</v>
+      </c>
+      <c r="S52" s="20">
+        <v>960.9</v>
+      </c>
+      <c r="T52" s="20">
+        <v>1114.5</v>
+      </c>
+      <c r="U52" s="20">
+        <v>1176.4000000000001</v>
+      </c>
+      <c r="V52" s="34">
+        <v>1738</v>
+      </c>
+      <c r="W52" s="34">
+        <v>2027.2</v>
+      </c>
+      <c r="X52" s="34">
+        <v>2358.6999999999998</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1374 lines deleted...]
-    <row r="60" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A2:P2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A32:P32"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B29:O29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D8C5A31AD78186409E257CA56F4A8F03" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9381f939b5af23ddc16ea7fee0e4260b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909A7CA-7947-44A8-AFB1-79C697132775}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BF4268D-A93E-4144-9C54-794B8CEC9700}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Labor cost per employee</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Стоимость затрат на рабочую сулу 2003-2007 годы</dc:title>
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>