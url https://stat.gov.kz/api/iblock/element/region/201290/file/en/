--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\анг 09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="16590" windowHeight="12330"/>
+    <workbookView showVerticalScroll="0" xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="month" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="62">
   <si>
     <t>  78 913,8</t>
   </si>
   <si>
     <t>  644 891,3</t>
   </si>
   <si>
     <t>  38 582,8</t>
   </si>
   <si>
     <t>  372 083,5</t>
   </si>
   <si>
     <t>Volume of postal and courier services</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of communication services </t>
   </si>
   <si>
     <t>january</t>
   </si>
   <si>
     <t>february</t>
   </si>
   <si>
@@ -91,118 +95,318 @@
     <t>october</t>
   </si>
   <si>
     <t>november</t>
   </si>
   <si>
     <t>december</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communication services</t>
   </si>
   <si>
     <t>of them to the population</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Activities related to the reception, processing, transportation and delivery of postal and special items, as well as forwarding, delivery and distribution of periodicals;
+The volume of services provided for the main type of activity of communication enterprises in value terms includes receipts from the population, enterprises and organizations for the provided communication services in the reporting period, regardless of the payment period for the services provided</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>3-communication "Report on postal and courier activities and communication services", monthly frequency</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/dynamic-tables/28266/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Gizzatov Zhalgas</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7112 500605</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>zh.gizzatov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -270,55 +474,60 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -334,83 +543,148 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -655,84 +929,374 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/dynamic-tables/28266/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="38.7109375" style="41" customWidth="1"/>
+    <col min="2" max="2" width="86.42578125" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="25">
+        <v>192101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="26">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="76.5">
+      <c r="A7" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="29"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="30">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A4:B24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.42578125" customWidth="1"/>
+    <col min="2" max="2" width="84.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:2">
+      <c r="B4" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="B7" s="33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="B8" s="33" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="B9" s="34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="B13" s="35" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="36"/>
+      <c r="B15" s="37"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="36"/>
+      <c r="B16" s="38"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="39"/>
+      <c r="B17" s="39"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="39"/>
+      <c r="B18" s="39"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="39"/>
+      <c r="B19" s="39"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="39"/>
+      <c r="B20" s="39"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="39"/>
+      <c r="B21" s="39"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="39"/>
+      <c r="B22" s="39"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B10" r:id="rId1" display="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.6" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="26"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="T2" s="4"/>
     </row>
     <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -745,65 +1309,65 @@
         <v>10</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="12" customHeight="1">
-      <c r="A4" s="23">
+      <c r="A4" s="46">
         <v>2020</v>
       </c>
-      <c r="B4" s="24"/>
-[...10 lines deleted...]
-      <c r="M4" s="25"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:20" ht="24" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10">
         <v>50322.6</v>
       </c>
       <c r="C5" s="10">
         <v>48199</v>
       </c>
       <c r="D5" s="10">
         <v>50516.9</v>
       </c>
       <c r="E5" s="10">
         <v>43163.8</v>
       </c>
       <c r="F5" s="10">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="11">
         <v>54454.5</v>
       </c>
       <c r="H5" s="11">
         <v>48519</v>
@@ -927,65 +1491,65 @@
       </c>
       <c r="G8" s="11">
         <v>336537.4</v>
       </c>
       <c r="H8" s="11">
         <v>339380.5</v>
       </c>
       <c r="I8" s="10">
         <v>339942.3</v>
       </c>
       <c r="J8" s="10">
         <v>345032</v>
       </c>
       <c r="K8" s="10">
         <v>349842</v>
       </c>
       <c r="L8" s="10">
         <v>351348.7</v>
       </c>
       <c r="M8" s="10">
         <v>359856.4</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="12" customHeight="1"/>
     <row r="10" spans="1:20" ht="12" customHeight="1" thickBot="1">
-      <c r="A10" s="23">
+      <c r="A10" s="46">
         <v>2021</v>
       </c>
-      <c r="B10" s="24"/>
-[...10 lines deleted...]
-      <c r="M10" s="25"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="48"/>
     </row>
     <row r="11" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="A11" s="7"/>
       <c r="B11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="17" t="s">
@@ -1148,65 +1712,65 @@
       </c>
       <c r="G15" s="10">
         <v>377116.6</v>
       </c>
       <c r="H15" s="10">
         <v>375925.4</v>
       </c>
       <c r="I15" s="10">
         <v>376146.2</v>
       </c>
       <c r="J15" s="10">
         <v>376297.5</v>
       </c>
       <c r="K15" s="10">
         <v>379297.7</v>
       </c>
       <c r="L15" s="10">
         <v>382223.9</v>
       </c>
       <c r="M15" s="10">
         <v>383580.8</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="12" customHeight="1"/>
     <row r="17" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A17" s="23">
+      <c r="A17" s="46">
         <v>2022</v>
       </c>
-      <c r="B17" s="24"/>
-[...10 lines deleted...]
-      <c r="M17" s="25"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="48"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A18" s="7"/>
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -1368,65 +1932,65 @@
         <v>390255.8</v>
       </c>
       <c r="G22" s="10">
         <v>390869.3</v>
       </c>
       <c r="H22" s="10">
         <v>390375.2</v>
       </c>
       <c r="I22" s="10">
         <v>393275</v>
       </c>
       <c r="J22" s="10">
         <v>398006.2</v>
       </c>
       <c r="K22" s="10">
         <v>404522.1</v>
       </c>
       <c r="L22" s="10">
         <v>436333.9</v>
       </c>
       <c r="M22" s="10">
         <v>463597</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A23" s="23">
+      <c r="A23" s="46">
         <v>2023</v>
       </c>
-      <c r="B23" s="24"/>
-[...10 lines deleted...]
-      <c r="M23" s="25"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="48"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A24" s="7"/>
       <c r="B24" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="17" t="s">
@@ -1588,65 +2152,65 @@
         <v>461844.7</v>
       </c>
       <c r="G28" s="10">
         <v>465051.5</v>
       </c>
       <c r="H28" s="10">
         <v>469434.8</v>
       </c>
       <c r="I28" s="10">
         <v>471421.6</v>
       </c>
       <c r="J28" s="10">
         <v>471177.4</v>
       </c>
       <c r="K28" s="10">
         <v>478379.8</v>
       </c>
       <c r="L28" s="10">
         <v>482553.8</v>
       </c>
       <c r="M28" s="10">
         <v>489461.4</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A29" s="23">
+      <c r="A29" s="46">
         <v>2024</v>
       </c>
-      <c r="B29" s="24"/>
-[...10 lines deleted...]
-      <c r="M29" s="25"/>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="48"/>
     </row>
     <row r="30" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A30" s="7"/>
       <c r="B30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -1808,65 +2372,65 @@
         <v>509581.8</v>
       </c>
       <c r="G34" s="15">
         <v>514123.3</v>
       </c>
       <c r="H34" s="19">
         <v>526615.5</v>
       </c>
       <c r="I34" s="15">
         <v>525859</v>
       </c>
       <c r="J34" s="15">
         <v>527053.4</v>
       </c>
       <c r="K34" s="15">
         <v>528428.19999999995</v>
       </c>
       <c r="L34" s="15">
         <v>531756.30000000005</v>
       </c>
       <c r="M34" s="15">
         <v>531755.30000000005</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A36" s="23">
+      <c r="A36" s="46">
         <v>2025</v>
       </c>
-      <c r="B36" s="24"/>
-[...10 lines deleted...]
-      <c r="M36" s="25"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="48"/>
     </row>
     <row r="37" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A37" s="7"/>
       <c r="B37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -2028,65 +2592,65 @@
         <v>618949.19999999995</v>
       </c>
       <c r="G41" s="15">
         <v>610766.80000000005</v>
       </c>
       <c r="H41" s="15">
         <v>618403.9</v>
       </c>
       <c r="I41" s="15">
         <v>625719.30000000005</v>
       </c>
       <c r="J41" s="15">
         <v>630274.5</v>
       </c>
       <c r="K41" s="15">
         <v>642974.30000000005</v>
       </c>
       <c r="L41" s="15">
         <v>634809.69999999995</v>
       </c>
       <c r="M41" s="15">
         <v>645874</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A43" s="23">
+      <c r="A43" s="46">
         <v>2026</v>
       </c>
-      <c r="B43" s="24"/>
-[...10 lines deleted...]
-      <c r="M43" s="25"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="47"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="47"/>
+      <c r="J43" s="47"/>
+      <c r="K43" s="47"/>
+      <c r="L43" s="47"/>
+      <c r="M43" s="48"/>
     </row>
     <row r="44" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A44" s="7"/>
       <c r="B44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="17" t="s">
@@ -2108,307 +2672,317 @@
     <row r="45" spans="1:13" ht="24" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="10">
         <v>76592.3</v>
       </c>
       <c r="C45" s="15">
         <v>85697.9</v>
       </c>
       <c r="D45" s="15">
         <v>96504.9</v>
       </c>
       <c r="E45" s="15">
         <v>104094.2</v>
       </c>
       <c r="F45" s="15">
         <v>96297.600000000006</v>
       </c>
       <c r="G45" s="15">
         <v>97634.4</v>
       </c>
       <c r="H45" s="20">
         <v>90983.9</v>
       </c>
-      <c r="I45" s="20"/>
+      <c r="I45" s="23">
+        <v>104464.4</v>
+      </c>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="10"/>
     </row>
     <row r="46" spans="1:13" ht="12" customHeight="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="10">
         <v>35531</v>
       </c>
       <c r="C46" s="15">
         <v>37528</v>
       </c>
       <c r="D46" s="15">
         <v>40871.300000000003</v>
       </c>
       <c r="E46" s="15">
         <v>44548.2</v>
       </c>
       <c r="F46" s="15">
         <v>45145.1</v>
       </c>
       <c r="G46" s="15">
         <v>46554.8</v>
       </c>
       <c r="H46" s="15">
         <v>42494.9</v>
       </c>
-      <c r="I46" s="15"/>
+      <c r="I46" s="24">
+        <v>43369.599999999999</v>
+      </c>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="10"/>
     </row>
     <row r="47" spans="1:13" ht="12" customHeight="1">
       <c r="A47" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="10">
         <v>996587.8</v>
       </c>
       <c r="C47" s="15">
         <v>1005036</v>
       </c>
       <c r="D47" s="15">
         <v>992110.5</v>
       </c>
       <c r="E47" s="15">
         <v>1019776.1</v>
       </c>
       <c r="F47" s="15">
         <v>1029480.9</v>
       </c>
       <c r="G47" s="15">
         <v>1166673.1000000001</v>
       </c>
       <c r="H47" s="15">
         <v>1109833.6000000001</v>
       </c>
-      <c r="I47" s="15"/>
+      <c r="I47" s="24">
+        <v>1109384.6000000001</v>
+      </c>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="1:13" ht="12" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="10">
         <v>559819.80000000005</v>
       </c>
       <c r="C48" s="15">
         <v>558121.80000000005</v>
       </c>
       <c r="D48" s="15">
         <v>557326.19999999995</v>
       </c>
       <c r="E48" s="15">
         <v>560373.19999999995</v>
       </c>
       <c r="F48" s="15">
         <v>571155.5</v>
       </c>
       <c r="G48" s="15">
         <v>580527.6</v>
       </c>
       <c r="H48" s="15">
         <v>579208.5</v>
       </c>
-      <c r="I48" s="15"/>
+      <c r="I48" s="24">
+        <v>584789.30000000005</v>
+      </c>
       <c r="J48" s="15"/>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:1" ht="12.2" customHeight="1">
       <c r="A50" s="21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:1" ht="12.2" customHeight="1">
       <c r="A51" s="22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:1" ht="12.2" customHeight="1">
       <c r="A52" s="22" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
-  <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76487AB0-B973-4C8D-891C-18DF7CDC21FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>month</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>