--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\анг 09\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.gizzatov\Desktop\3-связь\динамика 3-связь ЭТ\анг 01-09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView showVerticalScroll="0" xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
+    <workbookView showVerticalScroll="0" xWindow="0" yWindow="0" windowWidth="13935" windowHeight="10890" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="month" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="месяц" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="62">
   <si>
     <t>  78 913,8</t>
   </si>
   <si>
     <t>  644 891,3</t>
   </si>
   <si>
     <t>  38 582,8</t>
   </si>
   <si>
     <t>  372 083,5</t>
   </si>
   <si>
     <t>Volume of postal and courier services</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of communication services </t>
   </si>
@@ -106,188 +106,188 @@
   <si>
     <t>Volume of postal and courier activities and communication services</t>
   </si>
   <si>
     <t>of them to the population</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
-    <t>History of the Indicator</t>
-[...98 lines deleted...]
-  <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Roboto"/>
+        <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Activities related to the reception, processing, transportation and delivery of postal and special items, as well as forwarding, delivery and distribution of periodicals;
+The volume of services provided for the main type of activity of communication enterprises in value terms includes receipts from the population, enterprises and organizations for the provided communication services in the reporting period, regardless of the payment period for the services provided</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>3-communication "Report on postal and courier activities and communication services", monthly frequency</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Roboto"/>
+        <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/dynamic-tables/28266/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Gizzatov Zhalgas</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7112 500605</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>E-mail: zh.gizzatov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -307,90 +307,82 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...12 lines deleted...]
-      <color theme="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -477,57 +469,57 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -549,107 +541,104 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -929,1911 +918,1924 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/dynamic-tables/28266/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/dynamic-tables/28266/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/dynamic-tables/28266/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="38.7109375" customWidth="1"/>
+    <col min="2" max="2" width="86.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="25">
+      <c r="B2" s="26">
         <v>192101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="40" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="27">
         <v>470</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...3 lines deleted...]
-      <c r="B5" s="26" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...3 lines deleted...]
-      <c r="B6" s="26" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B6" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="27" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B7" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="28" t="s">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B8" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="27" t="s">
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B9" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="27" t="s">
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>36</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="B10" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="42" t="s">
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B12" s="31" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="40" t="s">
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B13" s="32" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="40" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B14" s="33" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="40" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="30">
-[...4 lines deleted...]
-      <c r="A17" s="40" t="s">
+      <c r="B15" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="30">
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="34">
         <v>46307</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="31" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="40" t="s">
+      <c r="B17" s="34">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="31" t="s">
+      <c r="B18" s="35" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="40" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B19" s="35" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="40" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>59</v>
+      <c r="B20" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A4:B24"/>
+  <dimension ref="A4:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" width="41.5703125" customWidth="1"/>
     <col min="2" max="2" width="84.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:2">
-      <c r="B4" s="33" t="s">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="37" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...10 lines deleted...]
-      <c r="B7" s="33" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="37" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="37" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="37" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...52 lines deleted...]
-      <c r="B24" s="39"/>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="37" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B9" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="39"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="39"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="41"/>
+      <c r="B20" s="42"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="41"/>
+      <c r="B21" s="43"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="44"/>
+      <c r="B22" s="44"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="44"/>
+      <c r="B24" s="44"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="44"/>
+      <c r="B25" s="44"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="44"/>
+      <c r="B26" s="44"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="44"/>
+      <c r="B27" s="44"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="44"/>
+      <c r="B28" s="44"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="44"/>
+      <c r="B29" s="44"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B10" r:id="rId1" display="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord"/>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B15" r:id="rId2" display="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/region/zko/dynamic-tables/28266/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B52" sqref="B52"/>
+    <sheetView tabSelected="1" topLeftCell="B20" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I46" sqref="I46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="12.6" customHeight="1">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:20" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="49"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+    </row>
+    <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="T2" s="4"/>
     </row>
-    <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="12" customHeight="1">
-      <c r="A4" s="46">
+    <row r="4" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45">
         <v>2020</v>
       </c>
-      <c r="B4" s="47"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:20" ht="24" customHeight="1">
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
+    </row>
+    <row r="5" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10">
         <v>50322.6</v>
       </c>
       <c r="C5" s="10">
         <v>48199</v>
       </c>
       <c r="D5" s="10">
         <v>50516.9</v>
       </c>
       <c r="E5" s="10">
         <v>43163.8</v>
       </c>
       <c r="F5" s="10">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="11">
         <v>54454.5</v>
       </c>
       <c r="H5" s="11">
         <v>48519</v>
       </c>
       <c r="I5" s="10">
         <v>51509</v>
       </c>
       <c r="J5" s="10">
         <v>52411.3</v>
       </c>
       <c r="K5" s="10">
         <v>64987.199999999997</v>
       </c>
       <c r="L5" s="10">
         <v>60733.3</v>
       </c>
       <c r="M5" s="10">
         <v>73672</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="12" customHeight="1">
+    <row r="6" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>22009.4</v>
       </c>
       <c r="C6" s="10">
         <v>20581.900000000001</v>
       </c>
       <c r="D6" s="10">
         <v>24142.3</v>
       </c>
       <c r="E6" s="10">
         <v>18901.2</v>
       </c>
       <c r="F6" s="10">
         <v>17695.8</v>
       </c>
       <c r="G6" s="11">
         <v>25485.4</v>
       </c>
       <c r="H6" s="11">
         <v>21420.3</v>
       </c>
       <c r="I6" s="10">
         <v>23191.4</v>
       </c>
       <c r="J6" s="10">
         <v>24086.799999999999</v>
       </c>
       <c r="K6" s="10">
         <v>30199.9</v>
       </c>
       <c r="L6" s="10">
         <v>28304.7</v>
       </c>
       <c r="M6" s="10">
         <v>30792.2</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="12" customHeight="1">
+    <row r="7" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10">
         <v>553970.80000000005</v>
       </c>
       <c r="C7" s="10">
         <v>570645.5</v>
       </c>
       <c r="D7" s="10">
         <v>575696.9</v>
       </c>
       <c r="E7" s="10">
         <v>584140.19999999995</v>
       </c>
       <c r="F7" s="10">
         <v>583547.30000000005</v>
       </c>
       <c r="G7" s="11">
         <v>600175.69999999995</v>
       </c>
       <c r="H7" s="11">
         <v>609194.30000000005</v>
       </c>
       <c r="I7" s="10">
         <v>604088.6</v>
       </c>
       <c r="J7" s="10">
         <v>614858.5</v>
       </c>
       <c r="K7" s="10">
         <v>620170.30000000005</v>
       </c>
       <c r="L7" s="10">
         <v>619250.80000000005</v>
       </c>
       <c r="M7" s="10">
         <v>644207.9</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="12" customHeight="1">
+    <row r="8" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="10">
         <v>323098.3</v>
       </c>
       <c r="C8" s="10">
         <v>319107.90000000002</v>
       </c>
       <c r="D8" s="10">
         <v>320525.59999999998</v>
       </c>
       <c r="E8" s="10">
         <v>332435.59999999998</v>
       </c>
       <c r="F8" s="10">
         <v>332519.40000000002</v>
       </c>
       <c r="G8" s="11">
         <v>336537.4</v>
       </c>
       <c r="H8" s="11">
         <v>339380.5</v>
       </c>
       <c r="I8" s="10">
         <v>339942.3</v>
       </c>
       <c r="J8" s="10">
         <v>345032</v>
       </c>
       <c r="K8" s="10">
         <v>349842</v>
       </c>
       <c r="L8" s="10">
         <v>351348.7</v>
       </c>
       <c r="M8" s="10">
         <v>359856.4</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A10" s="46">
+    <row r="9" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:20" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="45">
         <v>2021</v>
       </c>
-      <c r="B10" s="47"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="47"/>
+    </row>
+    <row r="11" spans="1:20" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7"/>
       <c r="B11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K11" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="24" customHeight="1">
+    <row r="12" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10">
         <v>63660.1</v>
       </c>
       <c r="C12" s="10">
         <v>67425.7</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>90951.6</v>
       </c>
       <c r="F12" s="10">
         <v>101559.6</v>
       </c>
       <c r="G12" s="10">
         <v>84830.2</v>
       </c>
       <c r="H12" s="10">
         <v>73661.5</v>
       </c>
       <c r="I12" s="10">
         <v>75055.3</v>
       </c>
       <c r="J12" s="10">
         <v>71022.3</v>
       </c>
       <c r="K12" s="10">
         <v>90693.7</v>
       </c>
       <c r="L12" s="10">
         <v>80079.899999999994</v>
       </c>
       <c r="M12" s="10">
         <v>93662.2</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="12" customHeight="1">
+    <row r="13" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>29945.9</v>
       </c>
       <c r="C13" s="10">
         <v>32273.200000000001</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="10">
         <v>42647.1</v>
       </c>
       <c r="F13" s="10">
         <v>49088</v>
       </c>
       <c r="G13" s="10">
         <v>41275.4</v>
       </c>
       <c r="H13" s="10">
         <v>33604.199999999997</v>
       </c>
       <c r="I13" s="10">
         <v>34768.9</v>
       </c>
       <c r="J13" s="10">
         <v>31960</v>
       </c>
       <c r="K13" s="10">
         <v>42601.4</v>
       </c>
       <c r="L13" s="10">
         <v>29827.8</v>
       </c>
       <c r="M13" s="10">
         <v>38658</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="12" customHeight="1">
+    <row r="14" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>633448.4</v>
       </c>
       <c r="C14" s="10">
         <v>629854.4</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>680395.6</v>
       </c>
       <c r="F14" s="10">
         <v>656028.69999999995</v>
       </c>
       <c r="G14" s="10">
         <v>652600.69999999995</v>
       </c>
       <c r="H14" s="10">
         <v>630321.6</v>
       </c>
       <c r="I14" s="10">
         <v>632311.69999999995</v>
       </c>
       <c r="J14" s="10">
         <v>644775</v>
       </c>
       <c r="K14" s="10">
         <v>656120.9</v>
       </c>
       <c r="L14" s="10">
         <v>670592.6</v>
       </c>
       <c r="M14" s="10">
         <v>665997.19999999995</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="12" customHeight="1">
+    <row r="15" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="10">
         <v>367275.1</v>
       </c>
       <c r="C15" s="10">
         <v>367755</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="10">
         <v>376160.7</v>
       </c>
       <c r="F15" s="10">
         <v>379666.1</v>
       </c>
       <c r="G15" s="10">
         <v>377116.6</v>
       </c>
       <c r="H15" s="10">
         <v>375925.4</v>
       </c>
       <c r="I15" s="10">
         <v>376146.2</v>
       </c>
       <c r="J15" s="10">
         <v>376297.5</v>
       </c>
       <c r="K15" s="10">
         <v>379297.7</v>
       </c>
       <c r="L15" s="10">
         <v>382223.9</v>
       </c>
       <c r="M15" s="10">
         <v>383580.8</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A17" s="46">
+    <row r="16" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45">
         <v>2022</v>
       </c>
-      <c r="B17" s="47"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="46"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="47"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J18" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K18" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M18" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="24" customHeight="1">
+    <row r="19" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="10">
         <v>71805.5</v>
       </c>
       <c r="C19" s="10">
         <v>68416.399999999994</v>
       </c>
       <c r="D19" s="10">
         <v>83810.899999999994</v>
       </c>
       <c r="E19" s="10">
         <v>80155.399999999994</v>
       </c>
       <c r="F19" s="10">
         <v>95744</v>
       </c>
       <c r="G19" s="10">
         <v>86609</v>
       </c>
       <c r="H19" s="10">
         <v>75004.100000000006</v>
       </c>
       <c r="I19" s="10">
         <v>69917.3</v>
       </c>
       <c r="J19" s="10">
         <v>75179.5</v>
       </c>
       <c r="K19" s="10">
         <v>99727.3</v>
       </c>
       <c r="L19" s="10">
         <v>82346.3</v>
       </c>
       <c r="M19" s="10">
         <v>94159.1</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12" customHeight="1">
+    <row r="20" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10">
         <v>28282.5</v>
       </c>
       <c r="C20" s="10">
         <v>29292.799999999999</v>
       </c>
       <c r="D20" s="10">
         <v>36052.5</v>
       </c>
       <c r="E20" s="10">
         <v>33940.199999999997</v>
       </c>
       <c r="F20" s="10">
         <v>42062.9</v>
       </c>
       <c r="G20" s="10">
         <v>37353.699999999997</v>
       </c>
       <c r="H20" s="10">
         <v>29650</v>
       </c>
       <c r="I20" s="10">
         <v>27832.5</v>
       </c>
       <c r="J20" s="10">
         <v>34485.800000000003</v>
       </c>
       <c r="K20" s="10">
         <v>48429.9</v>
       </c>
       <c r="L20" s="10">
         <v>37887.4</v>
       </c>
       <c r="M20" s="10">
         <v>40449.300000000003</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12" customHeight="1">
+    <row r="21" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="10">
         <v>519167</v>
       </c>
       <c r="C21" s="10">
         <v>649746.5</v>
       </c>
       <c r="D21" s="10">
         <v>678128.5</v>
       </c>
       <c r="E21" s="10">
         <v>679815.2</v>
       </c>
       <c r="F21" s="10">
         <v>683842.3</v>
       </c>
       <c r="G21" s="10">
         <v>699680.2</v>
       </c>
       <c r="H21" s="10">
         <v>710287.9</v>
       </c>
       <c r="I21" s="10">
         <v>709470.8</v>
       </c>
       <c r="J21" s="10">
         <v>709163.2</v>
       </c>
       <c r="K21" s="10">
         <v>718752</v>
       </c>
       <c r="L21" s="10">
         <v>742975.5</v>
       </c>
       <c r="M21" s="10">
         <v>780658.2</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12" customHeight="1">
+    <row r="22" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="10">
         <v>261161.60000000001</v>
       </c>
       <c r="C22" s="10">
         <v>382869.8</v>
       </c>
       <c r="D22" s="10">
         <v>393167.6</v>
       </c>
       <c r="E22" s="10">
         <v>391639.5</v>
       </c>
       <c r="F22" s="10">
         <v>390255.8</v>
       </c>
       <c r="G22" s="10">
         <v>390869.3</v>
       </c>
       <c r="H22" s="10">
         <v>390375.2</v>
       </c>
       <c r="I22" s="10">
         <v>393275</v>
       </c>
       <c r="J22" s="10">
         <v>398006.2</v>
       </c>
       <c r="K22" s="10">
         <v>404522.1</v>
       </c>
       <c r="L22" s="10">
         <v>436333.9</v>
       </c>
       <c r="M22" s="10">
         <v>463597</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A23" s="46">
+    <row r="23" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="45">
         <v>2023</v>
       </c>
-      <c r="B23" s="47"/>
-[...12 lines deleted...]
-    <row r="24" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="47"/>
+    </row>
+    <row r="24" spans="1:13" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7"/>
       <c r="B24" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J24" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K24" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M24" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="24" customHeight="1">
+    <row r="25" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="14">
         <v>104267.4</v>
       </c>
       <c r="C25" s="10">
         <v>106414.1</v>
       </c>
       <c r="D25" s="10">
         <v>95147.1</v>
       </c>
       <c r="E25" s="10">
         <v>115825.60000000001</v>
       </c>
       <c r="F25" s="10">
         <v>123280</v>
       </c>
       <c r="G25" s="10">
         <v>103500.5</v>
       </c>
       <c r="H25" s="10">
         <v>93204</v>
       </c>
       <c r="I25" s="10">
         <v>90013.1</v>
       </c>
       <c r="J25" s="10">
         <v>92124.5</v>
       </c>
       <c r="K25" s="10">
         <v>106183.5</v>
       </c>
       <c r="L25" s="10">
         <v>106897.60000000001</v>
       </c>
       <c r="M25" s="10">
         <v>102991.9</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12" customHeight="1">
+    <row r="26" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="10">
         <v>59007.3</v>
       </c>
       <c r="C26" s="10">
         <v>57956.6</v>
       </c>
       <c r="D26" s="10">
         <v>55009.3</v>
       </c>
       <c r="E26" s="10">
         <v>63004.800000000003</v>
       </c>
       <c r="F26" s="10">
         <v>70521.399999999994</v>
       </c>
       <c r="G26" s="10">
         <v>56906.5</v>
       </c>
       <c r="H26" s="10">
         <v>51432.5</v>
       </c>
       <c r="I26" s="10">
         <v>49397.5</v>
       </c>
       <c r="J26" s="10">
         <v>49904.800000000003</v>
       </c>
       <c r="K26" s="10">
         <v>57587.7</v>
       </c>
       <c r="L26" s="10">
         <v>59239.9</v>
       </c>
       <c r="M26" s="10">
         <v>55225.2</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12" customHeight="1">
+    <row r="27" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="10">
         <v>754326.1</v>
       </c>
       <c r="C27" s="10">
         <v>756348.4</v>
       </c>
       <c r="D27" s="10">
         <v>799726.3</v>
       </c>
       <c r="E27" s="10">
         <v>782293.1</v>
       </c>
       <c r="F27" s="10">
         <v>792207.6</v>
       </c>
       <c r="G27" s="10">
         <v>798035.1</v>
       </c>
       <c r="H27" s="10">
         <v>816132.3</v>
       </c>
       <c r="I27" s="10">
         <v>804758.7</v>
       </c>
       <c r="J27" s="10">
         <v>809357.8</v>
       </c>
       <c r="K27" s="10">
         <v>818850.2</v>
       </c>
       <c r="L27" s="10">
         <v>820353.4</v>
       </c>
       <c r="M27" s="10">
         <v>836694.3</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12" customHeight="1">
+    <row r="28" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10">
         <v>437596.7</v>
       </c>
       <c r="C28" s="10">
         <v>446470.3</v>
       </c>
       <c r="D28" s="10">
         <v>459506.5</v>
       </c>
       <c r="E28" s="10">
         <v>461328.2</v>
       </c>
       <c r="F28" s="10">
         <v>461844.7</v>
       </c>
       <c r="G28" s="10">
         <v>465051.5</v>
       </c>
       <c r="H28" s="10">
         <v>469434.8</v>
       </c>
       <c r="I28" s="10">
         <v>471421.6</v>
       </c>
       <c r="J28" s="10">
         <v>471177.4</v>
       </c>
       <c r="K28" s="10">
         <v>478379.8</v>
       </c>
       <c r="L28" s="10">
         <v>482553.8</v>
       </c>
       <c r="M28" s="10">
         <v>489461.4</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A29" s="46">
+    <row r="29" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="45">
         <v>2024</v>
       </c>
-      <c r="B29" s="47"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="47"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
       <c r="B30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K30" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M30" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="24" customHeight="1">
+    <row r="31" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="10">
         <v>109227.6</v>
       </c>
       <c r="C31" s="10">
         <v>90630.2</v>
       </c>
       <c r="D31" s="10">
         <v>95765.3</v>
       </c>
       <c r="E31" s="15">
         <v>109226</v>
       </c>
       <c r="F31" s="15">
         <v>101256.8</v>
       </c>
       <c r="G31" s="15">
         <v>96356</v>
       </c>
       <c r="H31" s="18">
         <v>98821.3</v>
       </c>
       <c r="I31" s="15">
         <v>100976.4</v>
       </c>
       <c r="J31" s="15">
         <v>102936.1</v>
       </c>
       <c r="K31" s="15">
         <v>115316.1</v>
       </c>
       <c r="L31" s="15">
         <v>112801.2</v>
       </c>
       <c r="M31" s="15">
         <v>123956.7</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12" customHeight="1">
+    <row r="32" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="10">
         <v>61308.6</v>
       </c>
       <c r="C32" s="10">
         <v>46531</v>
       </c>
       <c r="D32" s="10">
         <v>52340.3</v>
       </c>
       <c r="E32" s="15">
         <v>58391.6</v>
       </c>
       <c r="F32" s="15">
         <v>53055</v>
       </c>
       <c r="G32" s="15">
         <v>49548.9</v>
       </c>
       <c r="H32" s="19">
         <v>50022.400000000001</v>
       </c>
       <c r="I32" s="15">
         <v>51886.1</v>
       </c>
       <c r="J32" s="15">
         <v>54634.3</v>
       </c>
       <c r="K32" s="15">
         <v>56987.1</v>
       </c>
       <c r="L32" s="15">
         <v>54797.8</v>
       </c>
       <c r="M32" s="15">
         <v>60308</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12" customHeight="1">
+    <row r="33" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="10">
         <v>840349.2</v>
       </c>
       <c r="C33" s="10">
         <v>860377.8</v>
       </c>
       <c r="D33" s="10">
         <v>863992</v>
       </c>
       <c r="E33" s="15">
         <v>885219.9</v>
       </c>
       <c r="F33" s="15">
         <v>864744.2</v>
       </c>
       <c r="G33" s="15">
         <v>884326.8</v>
       </c>
       <c r="H33" s="19">
         <v>906115.7</v>
       </c>
       <c r="I33" s="15">
         <v>910400.5</v>
       </c>
       <c r="J33" s="15">
         <v>925108.6</v>
       </c>
       <c r="K33" s="15">
         <v>921583.8</v>
       </c>
       <c r="L33" s="15">
         <v>929930.8</v>
       </c>
       <c r="M33" s="15">
         <v>962152.4</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12" customHeight="1">
+    <row r="34" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="10">
         <v>498474.6</v>
       </c>
       <c r="C34" s="10">
         <v>502303</v>
       </c>
       <c r="D34" s="10">
         <v>510241.7</v>
       </c>
       <c r="E34" s="15">
         <v>512777.1</v>
       </c>
       <c r="F34" s="15">
         <v>509581.8</v>
       </c>
       <c r="G34" s="15">
         <v>514123.3</v>
       </c>
       <c r="H34" s="19">
         <v>526615.5</v>
       </c>
       <c r="I34" s="15">
         <v>525859</v>
       </c>
       <c r="J34" s="15">
         <v>527053.4</v>
       </c>
       <c r="K34" s="15">
         <v>528428.19999999995</v>
       </c>
       <c r="L34" s="15">
         <v>531756.30000000005</v>
       </c>
       <c r="M34" s="15">
         <v>531755.30000000005</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A36" s="46">
+    <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="45">
         <v>2025</v>
       </c>
-      <c r="B36" s="47"/>
-[...12 lines deleted...]
-    <row r="37" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="47"/>
+    </row>
+    <row r="37" spans="1:13" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7"/>
       <c r="B37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J37" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K37" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M37" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="24" customHeight="1">
+    <row r="38" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="10">
         <v>102615.8</v>
       </c>
       <c r="C38" s="10">
         <v>101756.1</v>
       </c>
       <c r="D38" s="10">
         <v>105363.8</v>
       </c>
       <c r="E38" s="15">
         <v>105960.9</v>
       </c>
       <c r="F38" s="15">
         <v>100905.9</v>
       </c>
       <c r="G38" s="15">
         <v>96143.9</v>
       </c>
       <c r="H38" s="20">
         <v>96774.399999999994</v>
       </c>
       <c r="I38" s="20">
         <v>94616</v>
       </c>
       <c r="J38" s="15">
         <v>90042.4</v>
       </c>
       <c r="K38" s="15">
         <v>89268.3</v>
       </c>
       <c r="L38" s="15">
         <v>86794</v>
       </c>
       <c r="M38" s="15">
         <v>89090.5</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="12" customHeight="1">
+    <row r="39" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="10">
         <v>51921.1</v>
       </c>
       <c r="C39" s="10">
         <v>47976.6</v>
       </c>
       <c r="D39" s="10">
         <v>51431.199999999997</v>
       </c>
       <c r="E39" s="15">
         <v>47790.1</v>
       </c>
       <c r="F39" s="15">
         <v>44644.1</v>
       </c>
       <c r="G39" s="15">
         <v>43070.400000000001</v>
       </c>
       <c r="H39" s="15">
         <v>43073.3</v>
       </c>
       <c r="I39" s="15">
         <v>43746.400000000001</v>
       </c>
       <c r="J39" s="15">
         <v>39034.9</v>
       </c>
       <c r="K39" s="15">
         <v>37975.1</v>
       </c>
       <c r="L39" s="15">
         <v>37242.699999999997</v>
       </c>
       <c r="M39" s="15">
         <v>38661.599999999999</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="12" customHeight="1">
+    <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="10">
         <v>972157.5</v>
       </c>
       <c r="C40" s="10">
         <v>960365.5</v>
       </c>
       <c r="D40" s="10">
         <v>979063.7</v>
       </c>
       <c r="E40" s="15">
         <v>1018863.4</v>
       </c>
       <c r="F40" s="15">
         <v>1021750.7</v>
       </c>
       <c r="G40" s="15">
         <v>1035067.2</v>
       </c>
       <c r="H40" s="15">
         <v>1023088.6</v>
       </c>
       <c r="I40" s="15">
         <v>1051413.5</v>
       </c>
       <c r="J40" s="15">
         <v>1042976.9</v>
       </c>
       <c r="K40" s="15">
         <v>1064236.3999999999</v>
       </c>
       <c r="L40" s="15">
         <v>1089791.8999999999</v>
       </c>
       <c r="M40" s="15">
         <v>1095606.2</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12" customHeight="1">
+    <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="10">
         <v>553895.30000000005</v>
       </c>
       <c r="C41" s="10">
         <v>555896.9</v>
       </c>
       <c r="D41" s="10">
         <v>599296.5</v>
       </c>
       <c r="E41" s="15">
         <v>620393.30000000005</v>
       </c>
       <c r="F41" s="15">
         <v>618949.19999999995</v>
       </c>
       <c r="G41" s="15">
         <v>610766.80000000005</v>
       </c>
       <c r="H41" s="15">
         <v>618403.9</v>
       </c>
       <c r="I41" s="15">
         <v>625719.30000000005</v>
       </c>
       <c r="J41" s="15">
         <v>630274.5</v>
       </c>
       <c r="K41" s="15">
         <v>642974.30000000005</v>
       </c>
       <c r="L41" s="15">
         <v>634809.69999999995</v>
       </c>
       <c r="M41" s="15">
         <v>645874</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A43" s="46">
+    <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="45">
         <v>2026</v>
       </c>
-      <c r="B43" s="47"/>
-[...12 lines deleted...]
-    <row r="44" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="47"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J44" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K44" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L44" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M44" s="17" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="24" customHeight="1">
+    <row r="45" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="10">
         <v>76592.3</v>
       </c>
       <c r="C45" s="15">
         <v>85697.9</v>
       </c>
       <c r="D45" s="15">
         <v>96504.9</v>
       </c>
       <c r="E45" s="15">
         <v>104094.2</v>
       </c>
       <c r="F45" s="15">
         <v>96297.600000000006</v>
       </c>
       <c r="G45" s="15">
         <v>97634.4</v>
       </c>
       <c r="H45" s="20">
         <v>90983.9</v>
       </c>
       <c r="I45" s="23">
         <v>104464.4</v>
       </c>
-      <c r="J45" s="15"/>
+      <c r="J45" s="20">
+        <v>100591.3</v>
+      </c>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="10"/>
     </row>
-    <row r="46" spans="1:13" ht="12" customHeight="1">
+    <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="10">
         <v>35531</v>
       </c>
       <c r="C46" s="15">
         <v>37528</v>
       </c>
       <c r="D46" s="15">
         <v>40871.300000000003</v>
       </c>
       <c r="E46" s="15">
         <v>44548.2</v>
       </c>
       <c r="F46" s="15">
         <v>45145.1</v>
       </c>
       <c r="G46" s="15">
         <v>46554.8</v>
       </c>
       <c r="H46" s="15">
         <v>42494.9</v>
       </c>
       <c r="I46" s="24">
         <v>43369.599999999999</v>
       </c>
-      <c r="J46" s="15"/>
+      <c r="J46" s="15">
+        <v>44137.599999999999</v>
+      </c>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="10"/>
     </row>
-    <row r="47" spans="1:13" ht="12" customHeight="1">
+    <row r="47" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="10">
         <v>996587.8</v>
       </c>
       <c r="C47" s="15">
         <v>1005036</v>
       </c>
       <c r="D47" s="15">
         <v>992110.5</v>
       </c>
       <c r="E47" s="15">
         <v>1019776.1</v>
       </c>
       <c r="F47" s="15">
         <v>1029480.9</v>
       </c>
       <c r="G47" s="15">
         <v>1166673.1000000001</v>
       </c>
       <c r="H47" s="15">
         <v>1109833.6000000001</v>
       </c>
       <c r="I47" s="24">
         <v>1109384.6000000001</v>
       </c>
-      <c r="J47" s="15"/>
+      <c r="J47" s="15">
+        <v>1196496</v>
+      </c>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="10"/>
     </row>
-    <row r="48" spans="1:13" ht="12" customHeight="1">
+    <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="10">
         <v>559819.80000000005</v>
       </c>
       <c r="C48" s="15">
         <v>558121.80000000005</v>
       </c>
       <c r="D48" s="15">
         <v>557326.19999999995</v>
       </c>
       <c r="E48" s="15">
         <v>560373.19999999995</v>
       </c>
       <c r="F48" s="15">
         <v>571155.5</v>
       </c>
       <c r="G48" s="15">
         <v>580527.6</v>
       </c>
       <c r="H48" s="15">
         <v>579208.5</v>
       </c>
       <c r="I48" s="24">
         <v>584789.30000000005</v>
       </c>
-      <c r="J48" s="15"/>
+      <c r="J48" s="15">
+        <v>594349</v>
+      </c>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="10"/>
     </row>
-    <row r="50" spans="1:1" ht="12.2" customHeight="1">
+    <row r="50" spans="1:1" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="51" spans="1:1" ht="12.2" customHeight="1">
+    <row r="51" spans="1:1" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="52" spans="1:1" ht="12.2" customHeight="1">
+    <row r="52" spans="1:1" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="22" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
@@ -2942,47 +2944,47 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Metadata</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>month</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>