--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -332,65 +332,65 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -663,76 +663,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+      <selection activeCell="H45" sqref="H45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.6" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="24"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="T2" s="4"/>
     </row>
     <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -745,65 +745,65 @@
         <v>10</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="12" customHeight="1">
-      <c r="A4" s="21">
+      <c r="A4" s="23">
         <v>2020</v>
       </c>
-      <c r="B4" s="22"/>
-[...10 lines deleted...]
-      <c r="M4" s="23"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="25"/>
     </row>
     <row r="5" spans="1:20" ht="24" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10">
         <v>50322.6</v>
       </c>
       <c r="C5" s="10">
         <v>48199</v>
       </c>
       <c r="D5" s="10">
         <v>50516.9</v>
       </c>
       <c r="E5" s="10">
         <v>43163.8</v>
       </c>
       <c r="F5" s="10">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="11">
         <v>54454.5</v>
       </c>
       <c r="H5" s="11">
         <v>48519</v>
@@ -927,65 +927,65 @@
       </c>
       <c r="G8" s="11">
         <v>336537.4</v>
       </c>
       <c r="H8" s="11">
         <v>339380.5</v>
       </c>
       <c r="I8" s="10">
         <v>339942.3</v>
       </c>
       <c r="J8" s="10">
         <v>345032</v>
       </c>
       <c r="K8" s="10">
         <v>349842</v>
       </c>
       <c r="L8" s="10">
         <v>351348.7</v>
       </c>
       <c r="M8" s="10">
         <v>359856.4</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="12" customHeight="1"/>
     <row r="10" spans="1:20" ht="12" customHeight="1" thickBot="1">
-      <c r="A10" s="21">
+      <c r="A10" s="23">
         <v>2021</v>
       </c>
-      <c r="B10" s="22"/>
-[...10 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="A11" s="7"/>
       <c r="B11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="17" t="s">
@@ -1148,65 +1148,65 @@
       </c>
       <c r="G15" s="10">
         <v>377116.6</v>
       </c>
       <c r="H15" s="10">
         <v>375925.4</v>
       </c>
       <c r="I15" s="10">
         <v>376146.2</v>
       </c>
       <c r="J15" s="10">
         <v>376297.5</v>
       </c>
       <c r="K15" s="10">
         <v>379297.7</v>
       </c>
       <c r="L15" s="10">
         <v>382223.9</v>
       </c>
       <c r="M15" s="10">
         <v>383580.8</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="12" customHeight="1"/>
     <row r="17" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A17" s="21">
+      <c r="A17" s="23">
         <v>2022</v>
       </c>
-      <c r="B17" s="22"/>
-[...10 lines deleted...]
-      <c r="M17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A18" s="7"/>
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -1368,65 +1368,65 @@
         <v>390255.8</v>
       </c>
       <c r="G22" s="10">
         <v>390869.3</v>
       </c>
       <c r="H22" s="10">
         <v>390375.2</v>
       </c>
       <c r="I22" s="10">
         <v>393275</v>
       </c>
       <c r="J22" s="10">
         <v>398006.2</v>
       </c>
       <c r="K22" s="10">
         <v>404522.1</v>
       </c>
       <c r="L22" s="10">
         <v>436333.9</v>
       </c>
       <c r="M22" s="10">
         <v>463597</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A23" s="21">
+      <c r="A23" s="23">
         <v>2023</v>
       </c>
-      <c r="B23" s="22"/>
-[...10 lines deleted...]
-      <c r="M23" s="23"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A24" s="7"/>
       <c r="B24" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="17" t="s">
@@ -1588,65 +1588,65 @@
         <v>461844.7</v>
       </c>
       <c r="G28" s="10">
         <v>465051.5</v>
       </c>
       <c r="H28" s="10">
         <v>469434.8</v>
       </c>
       <c r="I28" s="10">
         <v>471421.6</v>
       </c>
       <c r="J28" s="10">
         <v>471177.4</v>
       </c>
       <c r="K28" s="10">
         <v>478379.8</v>
       </c>
       <c r="L28" s="10">
         <v>482553.8</v>
       </c>
       <c r="M28" s="10">
         <v>489461.4</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A29" s="21">
+      <c r="A29" s="23">
         <v>2024</v>
       </c>
-      <c r="B29" s="22"/>
-[...10 lines deleted...]
-      <c r="M29" s="23"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A30" s="7"/>
       <c r="B30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -1808,65 +1808,65 @@
         <v>509581.8</v>
       </c>
       <c r="G34" s="15">
         <v>514123.3</v>
       </c>
       <c r="H34" s="19">
         <v>526615.5</v>
       </c>
       <c r="I34" s="15">
         <v>525859</v>
       </c>
       <c r="J34" s="15">
         <v>527053.4</v>
       </c>
       <c r="K34" s="15">
         <v>528428.19999999995</v>
       </c>
       <c r="L34" s="15">
         <v>531756.30000000005</v>
       </c>
       <c r="M34" s="15">
         <v>531755.30000000005</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A36" s="21">
+      <c r="A36" s="23">
         <v>2025</v>
       </c>
-      <c r="B36" s="22"/>
-[...10 lines deleted...]
-      <c r="M36" s="23"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A37" s="7"/>
       <c r="B37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -2028,65 +2028,65 @@
         <v>618949.19999999995</v>
       </c>
       <c r="G41" s="15">
         <v>610766.80000000005</v>
       </c>
       <c r="H41" s="15">
         <v>618403.9</v>
       </c>
       <c r="I41" s="15">
         <v>625719.30000000005</v>
       </c>
       <c r="J41" s="15">
         <v>630274.5</v>
       </c>
       <c r="K41" s="15">
         <v>642974.30000000005</v>
       </c>
       <c r="L41" s="15">
         <v>634809.69999999995</v>
       </c>
       <c r="M41" s="15">
         <v>645874</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1">
-      <c r="A43" s="21">
+      <c r="A43" s="23">
         <v>2026</v>
       </c>
-      <c r="B43" s="22"/>
-[...10 lines deleted...]
-      <c r="M43" s="23"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="25"/>
     </row>
     <row r="44" spans="1:13" ht="12.6" customHeight="1" thickBot="1">
       <c r="A44" s="7"/>
       <c r="B44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="17" t="s">
@@ -2105,278 +2105,286 @@
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="24" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="10">
         <v>76592.3</v>
       </c>
       <c r="C45" s="15">
         <v>85697.9</v>
       </c>
       <c r="D45" s="15">
         <v>96504.9</v>
       </c>
       <c r="E45" s="15">
         <v>104094.2</v>
       </c>
       <c r="F45" s="15">
         <v>96297.600000000006</v>
       </c>
       <c r="G45" s="15">
         <v>97634.4</v>
       </c>
-      <c r="H45" s="20"/>
+      <c r="H45" s="20">
+        <v>90983.9</v>
+      </c>
       <c r="I45" s="20"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="10"/>
     </row>
     <row r="46" spans="1:13" ht="12" customHeight="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="10">
         <v>35531</v>
       </c>
       <c r="C46" s="15">
         <v>37528</v>
       </c>
       <c r="D46" s="15">
         <v>40871.300000000003</v>
       </c>
       <c r="E46" s="15">
         <v>44548.2</v>
       </c>
       <c r="F46" s="15">
         <v>45145.1</v>
       </c>
       <c r="G46" s="15">
         <v>46554.8</v>
       </c>
-      <c r="H46" s="15"/>
+      <c r="H46" s="15">
+        <v>42494.9</v>
+      </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="10"/>
     </row>
     <row r="47" spans="1:13" ht="12" customHeight="1">
       <c r="A47" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="10">
         <v>996587.8</v>
       </c>
       <c r="C47" s="15">
         <v>1005036</v>
       </c>
       <c r="D47" s="15">
         <v>992110.5</v>
       </c>
       <c r="E47" s="15">
         <v>1019776.1</v>
       </c>
       <c r="F47" s="15">
         <v>1029480.9</v>
       </c>
       <c r="G47" s="15">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H47" s="15"/>
+      <c r="H47" s="15">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="1:13" ht="12" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="10">
         <v>559819.80000000005</v>
       </c>
       <c r="C48" s="15">
         <v>558121.80000000005</v>
       </c>
       <c r="D48" s="15">
         <v>557326.19999999995</v>
       </c>
       <c r="E48" s="15">
         <v>560373.19999999995</v>
       </c>
       <c r="F48" s="15">
         <v>571155.5</v>
       </c>
       <c r="G48" s="15">
         <v>580527.6</v>
       </c>
-      <c r="H48" s="15"/>
+      <c r="H48" s="15">
+        <v>579208.5</v>
+      </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:1" ht="12.2" customHeight="1">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:1" ht="12.2" customHeight="1">
-      <c r="A51" s="27" t="s">
+      <c r="A51" s="22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:1" ht="12.2" customHeight="1">
-      <c r="A52" s="27" t="s">
+      <c r="A52" s="22" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76487AB0-B973-4C8D-891C-18DF7CDC21FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>