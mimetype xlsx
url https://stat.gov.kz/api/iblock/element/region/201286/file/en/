--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3630" yWindow="150" windowWidth="21660" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="38">
   <si>
     <t>  78 913,8</t>
   </si>
   <si>
     <t>  38 582,8</t>
   </si>
   <si>
     <t>  644 891,3</t>
   </si>
   <si>
     <t>  32 039,1</t>
   </si>
   <si>
     <t>  75 516,8</t>
   </si>
   <si>
     <t>  11 595,6</t>
   </si>
   <si>
     <t>  294 114,0</t>
   </si>
   <si>
     <t>  64 238,5</t>
   </si>
   <si>
@@ -410,73 +410,73 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -749,3473 +749,3493 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N103"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A85" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F96" sqref="F96"/>
+      <selection activeCell="H97" sqref="H97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="39"/>
-[...11 lines deleted...]
-      <c r="N1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="43"/>
     </row>
     <row r="2" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A2" s="48">
+      <c r="A2" s="46">
         <v>2020</v>
       </c>
-      <c r="B2" s="48"/>
-[...11 lines deleted...]
-      <c r="N2" s="47"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="43"/>
     </row>
     <row r="3" spans="1:14" ht="12.2" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="M3" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N3" s="47"/>
+      <c r="N3" s="43"/>
     </row>
     <row r="4" spans="1:14" ht="12.6" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M4" s="44" t="s">
+      <c r="M4" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N4" s="47"/>
+      <c r="N4" s="43"/>
     </row>
     <row r="5" spans="1:14" ht="12.95" customHeight="1">
       <c r="A5" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>50322.6</v>
       </c>
       <c r="C5" s="8">
         <v>48199</v>
       </c>
       <c r="D5" s="8">
         <v>50516.9</v>
       </c>
       <c r="E5" s="8">
         <v>43163.8</v>
       </c>
       <c r="F5" s="8">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="9">
         <v>54454.5</v>
       </c>
       <c r="H5" s="9">
         <v>48519</v>
       </c>
       <c r="I5" s="8">
         <v>51509</v>
       </c>
       <c r="J5" s="8">
         <v>52411.3</v>
       </c>
       <c r="K5" s="8">
         <v>64987.199999999997</v>
       </c>
       <c r="L5" s="8">
         <v>60733.3</v>
       </c>
-      <c r="M5" s="45">
+      <c r="M5" s="41">
         <v>73672</v>
       </c>
-      <c r="N5" s="47"/>
+      <c r="N5" s="43"/>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>22009.4</v>
       </c>
       <c r="C6" s="11">
         <v>20581.900000000001</v>
       </c>
       <c r="D6" s="11">
         <v>24142.3</v>
       </c>
       <c r="E6" s="11">
         <v>18901.2</v>
       </c>
       <c r="F6" s="11">
         <v>17695.8</v>
       </c>
       <c r="G6" s="12">
         <v>25485.4</v>
       </c>
       <c r="H6" s="12">
         <v>21420.3</v>
       </c>
       <c r="I6" s="11">
         <v>23191.4</v>
       </c>
       <c r="J6" s="11">
         <v>24086.799999999999</v>
       </c>
       <c r="K6" s="11">
         <v>30199.9</v>
       </c>
       <c r="L6" s="11">
         <v>28304.7</v>
       </c>
-      <c r="M6" s="46">
+      <c r="M6" s="42">
         <v>30792.2</v>
       </c>
-      <c r="N6" s="47"/>
+      <c r="N6" s="43"/>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11">
         <v>323098.3</v>
       </c>
       <c r="C7" s="11">
         <v>570645.5</v>
       </c>
       <c r="D7" s="11">
         <v>575696.9</v>
       </c>
       <c r="E7" s="11">
         <v>584140.19999999995</v>
       </c>
       <c r="F7" s="11">
         <v>583547.30000000005</v>
       </c>
       <c r="G7" s="12">
         <v>600175.69999999995</v>
       </c>
       <c r="H7" s="12">
         <v>609194.30000000005</v>
       </c>
       <c r="I7" s="11">
         <v>604088.6</v>
       </c>
       <c r="J7" s="11">
         <v>614858.5</v>
       </c>
       <c r="K7" s="11">
         <v>620170.30000000005</v>
       </c>
       <c r="L7" s="11">
         <v>619250.80000000005</v>
       </c>
-      <c r="M7" s="46">
+      <c r="M7" s="42">
         <v>644207.9</v>
       </c>
-      <c r="N7" s="47"/>
+      <c r="N7" s="43"/>
     </row>
     <row r="8" spans="1:14" ht="12.95" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="15"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="23"/>
-      <c r="N8" s="47"/>
+      <c r="N8" s="43"/>
     </row>
     <row r="9" spans="1:14" ht="24">
       <c r="A9" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="11">
         <v>33871.4</v>
       </c>
       <c r="C9" s="11">
         <v>33507.699999999997</v>
       </c>
       <c r="D9" s="11">
         <v>31859.1</v>
       </c>
       <c r="E9" s="11">
         <v>32201.200000000001</v>
       </c>
       <c r="F9" s="11">
         <v>29907.5</v>
       </c>
       <c r="G9" s="12">
         <v>31611.8</v>
       </c>
       <c r="H9" s="12">
         <v>30606</v>
       </c>
       <c r="I9" s="11">
         <v>31184</v>
       </c>
       <c r="J9" s="11">
         <v>30597.7</v>
       </c>
       <c r="K9" s="11">
         <v>30837.5</v>
       </c>
       <c r="L9" s="11">
         <v>31128.1</v>
       </c>
-      <c r="M9" s="46">
+      <c r="M9" s="42">
         <v>32591.5</v>
       </c>
-      <c r="N9" s="47"/>
+      <c r="N9" s="43"/>
     </row>
     <row r="10" spans="1:14" ht="12">
       <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="11">
         <v>81622.600000000006</v>
       </c>
       <c r="C10" s="11">
         <v>80777.100000000006</v>
       </c>
       <c r="D10" s="11">
         <v>79504.100000000006</v>
       </c>
       <c r="E10" s="11">
         <v>78531.100000000006</v>
       </c>
       <c r="F10" s="11">
         <v>79593</v>
       </c>
       <c r="G10" s="12">
         <v>79740.600000000006</v>
       </c>
       <c r="H10" s="12">
         <v>78283.899999999994</v>
       </c>
       <c r="I10" s="11">
         <v>77948.800000000003</v>
       </c>
       <c r="J10" s="11">
         <v>77716.100000000006</v>
       </c>
       <c r="K10" s="11">
         <v>77201.2</v>
       </c>
       <c r="L10" s="11">
         <v>77012.800000000003</v>
       </c>
-      <c r="M10" s="46">
+      <c r="M10" s="42">
         <v>76419.100000000006</v>
       </c>
-      <c r="N10" s="47"/>
+      <c r="N10" s="43"/>
     </row>
     <row r="11" spans="1:14" ht="36.75" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="11">
         <v>12370.8</v>
       </c>
       <c r="C11" s="11">
         <v>11924</v>
       </c>
       <c r="D11" s="11">
         <v>11684.7</v>
       </c>
       <c r="E11" s="11">
         <v>12197</v>
       </c>
       <c r="F11" s="11">
         <v>12383.8</v>
       </c>
       <c r="G11" s="12">
         <v>12571.6</v>
       </c>
       <c r="H11" s="12">
         <v>12753.6</v>
       </c>
       <c r="I11" s="11">
         <v>12502.8</v>
       </c>
       <c r="J11" s="11">
         <v>11998.8</v>
       </c>
       <c r="K11" s="11">
         <v>11716.7</v>
       </c>
       <c r="L11" s="11">
         <v>12128.2</v>
       </c>
-      <c r="M11" s="46">
+      <c r="M11" s="42">
         <v>12104.6</v>
       </c>
-      <c r="N11" s="47"/>
+      <c r="N11" s="43"/>
     </row>
     <row r="12" spans="1:14" ht="36.75" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="11">
         <v>253881.60000000001</v>
       </c>
       <c r="C12" s="11">
         <v>248483.1</v>
       </c>
       <c r="D12" s="11">
         <v>254315.6</v>
       </c>
       <c r="E12" s="11">
         <v>254764.2</v>
       </c>
       <c r="F12" s="11">
         <v>257465.9</v>
       </c>
       <c r="G12" s="12">
         <v>260530.7</v>
       </c>
       <c r="H12" s="12">
         <v>265517.5</v>
       </c>
       <c r="I12" s="11">
         <v>265664.8</v>
       </c>
       <c r="J12" s="11">
         <v>275116.79999999999</v>
       </c>
       <c r="K12" s="11">
         <v>279940.3</v>
       </c>
       <c r="L12" s="11">
         <v>279017.09999999998</v>
       </c>
-      <c r="M12" s="46">
+      <c r="M12" s="42">
         <v>290636.40000000002</v>
       </c>
-      <c r="N12" s="47"/>
+      <c r="N12" s="43"/>
     </row>
     <row r="13" spans="1:14" ht="48.75" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="11">
         <v>57047.8</v>
       </c>
       <c r="C13" s="11">
         <v>57162.8</v>
       </c>
       <c r="D13" s="11">
         <v>56891.7</v>
       </c>
       <c r="E13" s="11">
         <v>57004.7</v>
       </c>
       <c r="F13" s="11">
         <v>58386.400000000001</v>
       </c>
       <c r="G13" s="12">
         <v>57966.3</v>
       </c>
       <c r="H13" s="12">
         <v>57956.2</v>
       </c>
       <c r="I13" s="11">
         <v>57646.6</v>
       </c>
       <c r="J13" s="11">
         <v>59154.8</v>
       </c>
       <c r="K13" s="11">
         <v>60255.6</v>
       </c>
       <c r="L13" s="11">
         <v>61045.7</v>
       </c>
-      <c r="M13" s="46">
+      <c r="M13" s="42">
         <v>62395.3</v>
       </c>
-      <c r="N13" s="47"/>
+      <c r="N13" s="43"/>
     </row>
     <row r="14" spans="1:14" ht="12">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>114385.60000000001</v>
       </c>
       <c r="C14" s="11">
         <v>138685.79999999999</v>
       </c>
       <c r="D14" s="11">
         <v>141359.29999999999</v>
       </c>
       <c r="E14" s="11">
         <v>149361</v>
       </c>
       <c r="F14" s="11">
         <v>145688.20000000001</v>
       </c>
       <c r="G14" s="12">
         <v>157657.5</v>
       </c>
       <c r="H14" s="12">
         <v>163967.1</v>
       </c>
       <c r="I14" s="11">
         <v>159036.6</v>
       </c>
       <c r="J14" s="11">
         <v>160215.29999999999</v>
       </c>
       <c r="K14" s="11">
         <v>160114</v>
       </c>
       <c r="L14" s="11">
         <v>158825.9</v>
       </c>
-      <c r="M14" s="46">
+      <c r="M14" s="42">
         <v>169992</v>
       </c>
-      <c r="N14" s="47"/>
+      <c r="N14" s="43"/>
     </row>
     <row r="15" spans="1:14" ht="12.2" customHeight="1">
-      <c r="N15" s="47"/>
+      <c r="N15" s="43"/>
     </row>
     <row r="16" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A16" s="48">
+      <c r="A16" s="46">
         <v>2021</v>
       </c>
-      <c r="B16" s="48"/>
-[...11 lines deleted...]
-      <c r="N16" s="47"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="43"/>
     </row>
     <row r="17" spans="1:14" ht="12.2" customHeight="1">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="M17" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N17" s="47"/>
+      <c r="N17" s="43"/>
     </row>
     <row r="18" spans="1:14" ht="12.6" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M18" s="44" t="s">
+      <c r="M18" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N18" s="47"/>
+      <c r="N18" s="43"/>
     </row>
     <row r="19" spans="1:14" ht="12.95" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="8">
         <v>63660.1</v>
       </c>
       <c r="C19" s="8">
         <v>67425.7</v>
       </c>
       <c r="D19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>90951.6</v>
       </c>
       <c r="F19" s="8">
         <v>101559.6</v>
       </c>
       <c r="G19" s="8">
         <v>84830.2</v>
       </c>
       <c r="H19" s="8">
         <v>73661.5</v>
       </c>
       <c r="I19" s="8">
         <v>75055.3</v>
       </c>
       <c r="J19" s="8">
         <v>71022.3</v>
       </c>
       <c r="K19" s="8">
         <v>90693.7</v>
       </c>
       <c r="L19" s="8">
         <v>80079.899999999994</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="41">
         <v>93662.2</v>
       </c>
-      <c r="N19" s="47"/>
+      <c r="N19" s="43"/>
     </row>
     <row r="20" spans="1:14" ht="12.95" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="11">
         <v>29945.9</v>
       </c>
       <c r="C20" s="11">
         <v>32273.200000000001</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>42647.1</v>
       </c>
       <c r="F20" s="11">
         <v>49088</v>
       </c>
       <c r="G20" s="11">
         <v>41275.4</v>
       </c>
       <c r="H20" s="11">
         <v>33604.199999999997</v>
       </c>
       <c r="I20" s="11">
         <v>34768.9</v>
       </c>
       <c r="J20" s="11">
         <v>31960</v>
       </c>
       <c r="K20" s="11">
         <v>42601.4</v>
       </c>
       <c r="L20" s="11">
         <v>29827.8</v>
       </c>
-      <c r="M20" s="46">
+      <c r="M20" s="42">
         <v>38658</v>
       </c>
-      <c r="N20" s="47"/>
+      <c r="N20" s="43"/>
     </row>
     <row r="21" spans="1:14" ht="12.95" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="11">
         <v>633448.4</v>
       </c>
       <c r="C21" s="11">
         <v>629854.4</v>
       </c>
       <c r="D21" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="11">
         <v>680395.6</v>
       </c>
       <c r="F21" s="11">
         <v>656028.69999999995</v>
       </c>
       <c r="G21" s="11">
         <v>652600.69999999995</v>
       </c>
       <c r="H21" s="11">
         <v>630321.6</v>
       </c>
       <c r="I21" s="11">
         <v>632311.69999999995</v>
       </c>
       <c r="J21" s="11">
         <v>644775</v>
       </c>
       <c r="K21" s="11">
         <v>656120.9</v>
       </c>
       <c r="L21" s="11">
         <v>670592.6</v>
       </c>
-      <c r="M21" s="46">
+      <c r="M21" s="42">
         <v>665997.19999999995</v>
       </c>
-      <c r="N21" s="47"/>
+      <c r="N21" s="43"/>
     </row>
     <row r="22" spans="1:14" ht="12.95" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="15"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="23"/>
-      <c r="N22" s="47"/>
+      <c r="N22" s="43"/>
     </row>
     <row r="23" spans="1:14" ht="24">
       <c r="A23" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11">
         <v>31986.3</v>
       </c>
       <c r="C23" s="11">
         <v>31832.6</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="11">
         <v>31838.6</v>
       </c>
       <c r="F23" s="11">
         <v>33627.1</v>
       </c>
       <c r="G23" s="11">
         <v>31059.599999999999</v>
       </c>
       <c r="H23" s="11">
         <v>30918.799999999999</v>
       </c>
       <c r="I23" s="11">
         <v>30427.4</v>
       </c>
       <c r="J23" s="11">
         <v>30208.6</v>
       </c>
       <c r="K23" s="11">
         <v>29781.1</v>
       </c>
       <c r="L23" s="11">
         <v>29420.6</v>
       </c>
-      <c r="M23" s="46">
+      <c r="M23" s="42">
         <v>28981</v>
       </c>
-      <c r="N23" s="47"/>
+      <c r="N23" s="43"/>
     </row>
     <row r="24" spans="1:14" ht="12.95" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11">
         <v>76489.600000000006</v>
       </c>
       <c r="C24" s="11">
         <v>76221.3</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="11">
         <v>75016.7</v>
       </c>
       <c r="F24" s="11">
         <v>75225</v>
       </c>
       <c r="G24" s="11">
         <v>73790.100000000006</v>
       </c>
       <c r="H24" s="11">
         <v>71801.8</v>
       </c>
       <c r="I24" s="11">
         <v>71425.8</v>
       </c>
       <c r="J24" s="11">
         <v>71630.5</v>
       </c>
       <c r="K24" s="11">
         <v>71440.899999999994</v>
       </c>
       <c r="L24" s="11">
         <v>70962.600000000006</v>
       </c>
-      <c r="M24" s="46">
+      <c r="M24" s="42">
         <v>70468.399999999994</v>
       </c>
-      <c r="N24" s="47"/>
+      <c r="N24" s="43"/>
     </row>
     <row r="25" spans="1:14" ht="36.75" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="11">
         <v>11596.6</v>
       </c>
       <c r="C25" s="11">
         <v>11592.7</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="11">
         <v>11926.7</v>
       </c>
       <c r="F25" s="11">
         <v>11804.6</v>
       </c>
       <c r="G25" s="11">
         <v>11856.7</v>
       </c>
       <c r="H25" s="11">
         <v>9500.6</v>
       </c>
       <c r="I25" s="11">
         <v>11808.7</v>
       </c>
       <c r="J25" s="11">
         <v>12322.6</v>
       </c>
       <c r="K25" s="11">
         <v>12509.6</v>
       </c>
       <c r="L25" s="11">
         <v>12503.6</v>
       </c>
-      <c r="M25" s="46">
+      <c r="M25" s="42">
         <v>12784.7</v>
       </c>
-      <c r="N25" s="47"/>
+      <c r="N25" s="43"/>
     </row>
     <row r="26" spans="1:14" ht="36">
       <c r="A26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="11">
         <v>290205.09999999998</v>
       </c>
       <c r="C26" s="11">
         <v>289561.59999999998</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E26" s="11">
         <v>297817.2</v>
       </c>
       <c r="F26" s="11">
         <v>299488.59999999998</v>
       </c>
       <c r="G26" s="11">
         <v>302536.3</v>
       </c>
       <c r="H26" s="11">
         <v>304347.2</v>
       </c>
       <c r="I26" s="11">
         <v>300057.09999999998</v>
       </c>
       <c r="J26" s="11">
         <v>302107</v>
       </c>
       <c r="K26" s="11">
         <v>304397.7</v>
       </c>
       <c r="L26" s="11">
         <v>309388.3</v>
       </c>
-      <c r="M26" s="46">
+      <c r="M26" s="42">
         <v>309254.3</v>
       </c>
-      <c r="N26" s="47"/>
+      <c r="N26" s="43"/>
     </row>
     <row r="27" spans="1:14" ht="48.75" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>64125.5</v>
       </c>
       <c r="C27" s="11">
         <v>63465.3</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="11">
         <v>64534.7</v>
       </c>
       <c r="F27" s="11">
         <v>63912.6</v>
       </c>
       <c r="G27" s="11">
         <v>63600.6</v>
       </c>
       <c r="H27" s="11">
         <v>62985.5</v>
       </c>
       <c r="I27" s="11">
         <v>63850.5</v>
       </c>
       <c r="J27" s="11">
         <v>64359.5</v>
       </c>
       <c r="K27" s="11">
         <v>65943.600000000006</v>
       </c>
       <c r="L27" s="11">
         <v>66701.600000000006</v>
       </c>
-      <c r="M27" s="46">
+      <c r="M27" s="42">
         <v>67247.600000000006</v>
       </c>
-      <c r="N27" s="47"/>
+      <c r="N27" s="43"/>
     </row>
     <row r="28" spans="1:14" ht="12">
       <c r="A28" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="11">
         <v>158971.29999999999</v>
       </c>
       <c r="C28" s="11">
         <v>157104.9</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="11">
         <v>199195.7</v>
       </c>
       <c r="F28" s="11">
         <v>171970.8</v>
       </c>
       <c r="G28" s="11">
         <v>169757.4</v>
       </c>
       <c r="H28" s="11">
         <v>150767.70000000001</v>
       </c>
       <c r="I28" s="11">
         <v>154742.20000000001</v>
       </c>
       <c r="J28" s="11">
         <v>164146.79999999999</v>
       </c>
       <c r="K28" s="11">
         <v>172048</v>
       </c>
       <c r="L28" s="11">
         <v>181615.9</v>
       </c>
-      <c r="M28" s="46">
+      <c r="M28" s="42">
         <v>177261.2</v>
       </c>
-      <c r="N28" s="47"/>
+      <c r="N28" s="43"/>
     </row>
     <row r="29" spans="1:14" ht="12.2" customHeight="1">
-      <c r="N29" s="47"/>
+      <c r="N29" s="43"/>
     </row>
     <row r="30" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A30" s="48">
+      <c r="A30" s="46">
         <v>2022</v>
       </c>
-      <c r="B30" s="48"/>
-[...11 lines deleted...]
-      <c r="N30" s="47"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="43"/>
     </row>
     <row r="31" spans="1:14" ht="12.2" customHeight="1">
       <c r="A31" s="2"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="M31" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N31" s="47"/>
+      <c r="N31" s="43"/>
     </row>
     <row r="32" spans="1:14" ht="12.2" customHeight="1">
       <c r="A32" s="5"/>
       <c r="B32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L32" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M32" s="44" t="s">
+      <c r="M32" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N32" s="47"/>
+      <c r="N32" s="43"/>
     </row>
     <row r="33" spans="1:14" ht="12.95" customHeight="1">
       <c r="A33" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>71805.5</v>
       </c>
       <c r="C33" s="8">
         <v>68416.399999999994</v>
       </c>
       <c r="D33" s="8">
         <v>83810.899999999994</v>
       </c>
       <c r="E33" s="8">
         <v>80155.399999999994</v>
       </c>
       <c r="F33" s="8">
         <v>95744</v>
       </c>
       <c r="G33" s="8">
         <v>86609</v>
       </c>
       <c r="H33" s="8">
         <v>75004.100000000006</v>
       </c>
       <c r="I33" s="8">
         <v>69917.3</v>
       </c>
       <c r="J33" s="8">
         <v>75179.5</v>
       </c>
       <c r="K33" s="8">
         <v>99727.3</v>
       </c>
       <c r="L33" s="8">
         <v>82346.3</v>
       </c>
-      <c r="M33" s="45">
+      <c r="M33" s="41">
         <v>94159.1</v>
       </c>
-      <c r="N33" s="47"/>
+      <c r="N33" s="43"/>
     </row>
     <row r="34" spans="1:14" ht="12.95" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11">
         <v>28282.5</v>
       </c>
       <c r="C34" s="11">
         <v>29292.799999999999</v>
       </c>
       <c r="D34" s="11">
         <v>36052.5</v>
       </c>
       <c r="E34" s="11">
         <v>33940.199999999997</v>
       </c>
       <c r="F34" s="11">
         <v>42062.9</v>
       </c>
       <c r="G34" s="11">
         <v>37353.699999999997</v>
       </c>
       <c r="H34" s="11">
         <v>29650</v>
       </c>
       <c r="I34" s="11">
         <v>27832.5</v>
       </c>
       <c r="J34" s="11">
         <v>34485.800000000003</v>
       </c>
       <c r="K34" s="11">
         <v>48429.9</v>
       </c>
       <c r="L34" s="11">
         <v>37887.4</v>
       </c>
-      <c r="M34" s="46">
+      <c r="M34" s="42">
         <v>40449.300000000003</v>
       </c>
-      <c r="N34" s="47"/>
+      <c r="N34" s="43"/>
     </row>
     <row r="35" spans="1:14" ht="12.95" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="11">
         <v>519167</v>
       </c>
       <c r="C35" s="11">
         <v>649746.5</v>
       </c>
       <c r="D35" s="11">
         <v>678128.5</v>
       </c>
       <c r="E35" s="11">
         <v>679815.2</v>
       </c>
       <c r="F35" s="11">
         <v>683842.3</v>
       </c>
       <c r="G35" s="11">
         <v>699680.2</v>
       </c>
       <c r="H35" s="11">
         <v>710287.9</v>
       </c>
       <c r="I35" s="11">
         <v>709470.8</v>
       </c>
       <c r="J35" s="11">
         <v>709163.2</v>
       </c>
       <c r="K35" s="11">
         <v>718752</v>
       </c>
       <c r="L35" s="11">
         <v>742975.5</v>
       </c>
-      <c r="M35" s="46">
+      <c r="M35" s="42">
         <v>780658.2</v>
       </c>
-      <c r="N35" s="47"/>
+      <c r="N35" s="43"/>
     </row>
     <row r="36" spans="1:14" ht="12.95" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="15"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="23"/>
-      <c r="N36" s="47"/>
+      <c r="N36" s="43"/>
     </row>
     <row r="37" spans="1:14" ht="26.25" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="11">
         <v>17820.7</v>
       </c>
       <c r="C37" s="11">
         <v>27728.1</v>
       </c>
       <c r="D37" s="11">
         <v>28389.4</v>
       </c>
       <c r="E37" s="11">
         <v>29295.200000000001</v>
       </c>
       <c r="F37" s="11">
         <v>28124.2</v>
       </c>
       <c r="G37" s="11">
         <v>27673.3</v>
       </c>
       <c r="H37" s="11">
         <v>26685.7</v>
       </c>
       <c r="I37" s="11">
         <v>27352</v>
       </c>
       <c r="J37" s="11">
         <v>27163.8</v>
       </c>
       <c r="K37" s="11">
         <v>27513.599999999999</v>
       </c>
       <c r="L37" s="11">
         <v>27400.400000000001</v>
       </c>
-      <c r="M37" s="46">
+      <c r="M37" s="42">
         <v>27963</v>
       </c>
-      <c r="N37" s="47"/>
+      <c r="N37" s="43"/>
     </row>
     <row r="38" spans="1:14" ht="12.95" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="11">
         <v>47652.3</v>
       </c>
       <c r="C38" s="11">
         <v>68724.600000000006</v>
       </c>
       <c r="D38" s="11">
         <v>65729.7</v>
       </c>
       <c r="E38" s="11">
         <v>64559.4</v>
       </c>
       <c r="F38" s="11">
         <v>63615.199999999997</v>
       </c>
       <c r="G38" s="11">
         <v>63644.9</v>
       </c>
       <c r="H38" s="11">
         <v>64071.4</v>
       </c>
       <c r="I38" s="11">
         <v>63225</v>
       </c>
       <c r="J38" s="11">
         <v>63470.8</v>
       </c>
       <c r="K38" s="11">
         <v>63950.2</v>
       </c>
       <c r="L38" s="11">
         <v>62594.6</v>
       </c>
-      <c r="M38" s="46">
+      <c r="M38" s="42">
         <v>61169.599999999999</v>
       </c>
-      <c r="N38" s="47"/>
+      <c r="N38" s="43"/>
     </row>
     <row r="39" spans="1:14" ht="39.75" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="11">
         <v>10372.4</v>
       </c>
       <c r="C39" s="11">
         <v>7576.8</v>
       </c>
       <c r="D39" s="11">
         <v>7640.8</v>
       </c>
       <c r="E39" s="11">
         <v>7574.7</v>
       </c>
       <c r="F39" s="11">
         <v>7549.8</v>
       </c>
       <c r="G39" s="11">
         <v>7722.8</v>
       </c>
       <c r="H39" s="11">
         <v>7512.7</v>
       </c>
       <c r="I39" s="11">
         <v>7517.8</v>
       </c>
       <c r="J39" s="11">
         <v>8803.6</v>
       </c>
       <c r="K39" s="11">
         <v>9048.7999999999993</v>
       </c>
       <c r="L39" s="11">
         <v>9053.7000000000007</v>
       </c>
-      <c r="M39" s="46">
+      <c r="M39" s="42">
         <v>9053.7999999999993</v>
       </c>
-      <c r="N39" s="47"/>
+      <c r="N39" s="43"/>
     </row>
     <row r="40" spans="1:14" ht="35.25" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="11">
         <v>241443.3</v>
       </c>
       <c r="C40" s="11">
         <v>305227.90000000002</v>
       </c>
       <c r="D40" s="11">
         <v>326261.40000000002</v>
       </c>
       <c r="E40" s="11">
         <v>334111.8</v>
       </c>
       <c r="F40" s="11">
         <v>339342.7</v>
       </c>
       <c r="G40" s="11">
         <v>339340.3</v>
       </c>
       <c r="H40" s="11">
         <v>351948.4</v>
       </c>
       <c r="I40" s="11">
         <v>341806.4</v>
       </c>
       <c r="J40" s="11">
         <v>345924.3</v>
       </c>
       <c r="K40" s="11">
         <v>353377.8</v>
       </c>
       <c r="L40" s="11">
         <v>381744</v>
       </c>
-      <c r="M40" s="46">
+      <c r="M40" s="42">
         <v>408430.2</v>
       </c>
-      <c r="N40" s="47"/>
+      <c r="N40" s="43"/>
     </row>
     <row r="41" spans="1:14" ht="45" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="11">
         <v>55179.8</v>
       </c>
       <c r="C41" s="11">
         <v>69165.600000000006</v>
       </c>
       <c r="D41" s="11">
         <v>72650.3</v>
       </c>
       <c r="E41" s="11">
         <v>66474.600000000006</v>
       </c>
       <c r="F41" s="11">
         <v>63789.9</v>
       </c>
       <c r="G41" s="11">
         <v>64271.7</v>
       </c>
       <c r="H41" s="11">
         <v>64214.8</v>
       </c>
       <c r="I41" s="11">
         <v>64414.6</v>
       </c>
       <c r="J41" s="11">
         <v>65002</v>
       </c>
       <c r="K41" s="11">
         <v>66328.800000000003</v>
       </c>
       <c r="L41" s="11">
         <v>68950.600000000006</v>
       </c>
-      <c r="M41" s="46">
+      <c r="M41" s="42">
         <v>69871.5</v>
       </c>
-      <c r="N41" s="47"/>
+      <c r="N41" s="43"/>
     </row>
     <row r="42" spans="1:14" ht="12.95" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="11">
         <v>146698.5</v>
       </c>
       <c r="C42" s="11">
         <v>171323.5</v>
       </c>
       <c r="D42" s="11">
         <v>177456.9</v>
       </c>
       <c r="E42" s="11">
         <v>177799.5</v>
       </c>
       <c r="F42" s="11">
         <v>181420.5</v>
       </c>
       <c r="G42" s="11">
         <v>197027.20000000001</v>
       </c>
       <c r="H42" s="11">
         <v>195854.9</v>
       </c>
       <c r="I42" s="11">
         <v>205155</v>
       </c>
       <c r="J42" s="11">
         <v>198798.7</v>
       </c>
       <c r="K42" s="11">
         <v>198532.8</v>
       </c>
       <c r="L42" s="11">
         <v>193232.2</v>
       </c>
-      <c r="M42" s="46">
+      <c r="M42" s="42">
         <v>204170.1</v>
       </c>
-      <c r="N42" s="47"/>
+      <c r="N42" s="43"/>
     </row>
     <row r="43" spans="1:14" ht="12.2" customHeight="1">
-      <c r="N43" s="47"/>
+      <c r="N43" s="43"/>
     </row>
     <row r="44" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A44" s="48">
+      <c r="A44" s="46">
         <v>2023</v>
       </c>
-      <c r="B44" s="48"/>
-[...11 lines deleted...]
-      <c r="N44" s="47"/>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="47"/>
+      <c r="J44" s="47"/>
+      <c r="K44" s="47"/>
+      <c r="L44" s="47"/>
+      <c r="M44" s="47"/>
+      <c r="N44" s="43"/>
     </row>
     <row r="45" spans="1:14" ht="12.2" customHeight="1">
       <c r="A45" s="2"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="M45" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N45" s="47"/>
+      <c r="N45" s="43"/>
     </row>
     <row r="46" spans="1:14" ht="12.2" customHeight="1">
       <c r="A46" s="18"/>
       <c r="B46" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M46" s="44" t="s">
+      <c r="M46" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N46" s="47"/>
+      <c r="N46" s="43"/>
     </row>
     <row r="47" spans="1:14" ht="12.95" customHeight="1">
       <c r="A47" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="8">
         <v>104267.4</v>
       </c>
       <c r="C47" s="8">
         <v>106414.1</v>
       </c>
       <c r="D47" s="8">
         <v>95147.1</v>
       </c>
       <c r="E47" s="19">
         <v>115825.60000000001</v>
       </c>
       <c r="F47" s="20">
         <v>123280</v>
       </c>
       <c r="G47" s="20">
         <v>103500.5</v>
       </c>
       <c r="H47" s="21">
         <v>93204</v>
       </c>
       <c r="I47" s="20">
         <v>90013.1</v>
       </c>
       <c r="J47" s="22">
         <v>92124.5</v>
       </c>
       <c r="K47" s="20">
         <v>106183.5</v>
       </c>
       <c r="L47" s="20">
         <v>106897.60000000001</v>
       </c>
       <c r="M47" s="24">
         <v>102991.9</v>
       </c>
-      <c r="N47" s="47"/>
+      <c r="N47" s="43"/>
     </row>
     <row r="48" spans="1:14" ht="12.95" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="11">
         <v>59007.3</v>
       </c>
       <c r="C48" s="11">
         <v>57956.6</v>
       </c>
       <c r="D48" s="11">
         <v>55009.3</v>
       </c>
       <c r="E48" s="15">
         <v>63004.800000000003</v>
       </c>
       <c r="F48" s="20">
         <v>70521.399999999994</v>
       </c>
       <c r="G48" s="20">
         <v>56906.5</v>
       </c>
       <c r="H48" s="23">
         <v>51432.5</v>
       </c>
       <c r="I48" s="20">
         <v>49397.5</v>
       </c>
       <c r="J48" s="24">
         <v>49904.800000000003</v>
       </c>
       <c r="K48" s="20">
         <v>57587.7</v>
       </c>
       <c r="L48" s="20">
         <v>59239.9</v>
       </c>
       <c r="M48" s="24">
         <v>55225.2</v>
       </c>
-      <c r="N48" s="47"/>
+      <c r="N48" s="43"/>
     </row>
     <row r="49" spans="1:14" ht="12.95" customHeight="1">
       <c r="A49" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="11">
         <v>754326.1</v>
       </c>
       <c r="C49" s="11">
         <v>756348.4</v>
       </c>
       <c r="D49" s="11">
         <v>799726.3</v>
       </c>
       <c r="E49" s="14">
         <v>782293.1</v>
       </c>
       <c r="F49" s="20">
         <v>792207.6</v>
       </c>
       <c r="G49" s="20">
         <v>798035.1</v>
       </c>
       <c r="H49" s="24">
         <v>816132.3</v>
       </c>
       <c r="I49" s="20">
         <v>804758.7</v>
       </c>
       <c r="J49" s="24">
         <v>809357.8</v>
       </c>
       <c r="K49" s="20">
         <v>818850.2</v>
       </c>
       <c r="L49" s="20">
         <v>820353.4</v>
       </c>
       <c r="M49" s="24">
         <v>836694.3</v>
       </c>
-      <c r="N49" s="47"/>
+      <c r="N49" s="43"/>
     </row>
     <row r="50" spans="1:14" ht="12.95" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="14"/>
       <c r="C50" s="14"/>
       <c r="D50" s="14"/>
       <c r="E50" s="14"/>
       <c r="F50" s="14"/>
       <c r="G50" s="15"/>
       <c r="H50" s="25"/>
       <c r="I50" s="14"/>
       <c r="J50" s="25"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="24"/>
-      <c r="N50" s="47"/>
+      <c r="N50" s="43"/>
     </row>
     <row r="51" spans="1:14" ht="23.1" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="11">
         <v>27390.9</v>
       </c>
       <c r="C51" s="11">
         <v>27424.799999999999</v>
       </c>
       <c r="D51" s="11">
         <v>28015.9</v>
       </c>
       <c r="E51" s="14">
         <v>28395.599999999999</v>
       </c>
       <c r="F51" s="20">
         <v>28619.8</v>
       </c>
       <c r="G51" s="20">
         <v>28478.799999999999</v>
       </c>
       <c r="H51" s="26">
         <v>28511.4</v>
       </c>
       <c r="I51" s="20">
         <v>28200</v>
       </c>
       <c r="J51" s="22">
         <v>28284.799999999999</v>
       </c>
       <c r="K51" s="20">
         <v>28274.1</v>
       </c>
       <c r="L51" s="20">
         <v>28178.9</v>
       </c>
       <c r="M51" s="24">
         <v>28621.1</v>
       </c>
-      <c r="N51" s="47"/>
+      <c r="N51" s="43"/>
     </row>
     <row r="52" spans="1:14" ht="12.95" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="11">
         <v>61118.9</v>
       </c>
       <c r="C52" s="11">
         <v>61479.5</v>
       </c>
       <c r="D52" s="11">
         <v>63548.4</v>
       </c>
       <c r="E52" s="14">
         <v>63137.9</v>
       </c>
       <c r="F52" s="20">
         <v>62609.2</v>
       </c>
       <c r="G52" s="20">
         <v>61529.3</v>
       </c>
       <c r="H52" s="24">
         <v>60659.199999999997</v>
       </c>
       <c r="I52" s="20">
         <v>60553.9</v>
       </c>
       <c r="J52" s="24">
         <v>59462.3</v>
       </c>
       <c r="K52" s="20">
         <v>59174.1</v>
       </c>
       <c r="L52" s="20">
         <v>58962.400000000001</v>
       </c>
       <c r="M52" s="24">
         <v>57873.599999999999</v>
       </c>
-      <c r="N52" s="47"/>
+      <c r="N52" s="43"/>
     </row>
     <row r="53" spans="1:14" ht="38.25" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="11">
         <v>9714.2000000000007</v>
       </c>
       <c r="C53" s="11">
         <v>9696.1</v>
       </c>
       <c r="D53" s="11">
         <v>9889.9</v>
       </c>
       <c r="E53" s="14">
         <v>9600.7000000000007</v>
       </c>
       <c r="F53" s="20">
         <v>9591.4</v>
       </c>
       <c r="G53" s="20">
         <v>9772.5</v>
       </c>
       <c r="H53" s="24">
         <v>9612.4</v>
       </c>
       <c r="I53" s="20">
         <v>9659.5</v>
       </c>
       <c r="J53" s="24">
         <v>9667.6</v>
       </c>
       <c r="K53" s="20">
         <v>10036.5</v>
       </c>
       <c r="L53" s="20">
         <v>9604.5</v>
       </c>
       <c r="M53" s="24">
         <v>9805.6</v>
       </c>
-      <c r="N53" s="47"/>
+      <c r="N53" s="43"/>
     </row>
     <row r="54" spans="1:14" ht="38.25" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="11">
         <v>375636.5</v>
       </c>
       <c r="C54" s="11">
         <v>384371.1</v>
       </c>
       <c r="D54" s="11">
         <v>405180.7</v>
       </c>
       <c r="E54" s="14">
         <v>405200.8</v>
       </c>
       <c r="F54" s="20">
         <v>407064.3</v>
       </c>
       <c r="G54" s="20">
         <v>412331.9</v>
       </c>
       <c r="H54" s="24">
         <v>429553</v>
       </c>
       <c r="I54" s="20">
         <v>420023.5</v>
       </c>
       <c r="J54" s="24">
         <v>425217</v>
       </c>
       <c r="K54" s="20">
         <v>426541.4</v>
       </c>
       <c r="L54" s="20">
         <v>440491.6</v>
       </c>
       <c r="M54" s="24">
         <v>446844.7</v>
       </c>
-      <c r="N54" s="47"/>
+      <c r="N54" s="43"/>
     </row>
     <row r="55" spans="1:14" ht="38.25" customHeight="1">
       <c r="A55" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="11">
         <v>71332.399999999994</v>
       </c>
       <c r="C55" s="11">
         <v>72356.3</v>
       </c>
       <c r="D55" s="11">
         <v>72844.899999999994</v>
       </c>
       <c r="E55" s="14">
         <v>70927.7</v>
       </c>
       <c r="F55" s="20">
         <v>72327.399999999994</v>
       </c>
       <c r="G55" s="20">
         <v>72384.800000000003</v>
       </c>
       <c r="H55" s="24">
         <v>75148.5</v>
       </c>
       <c r="I55" s="20">
         <v>74692.899999999994</v>
       </c>
       <c r="J55" s="24">
         <v>75064.399999999994</v>
       </c>
       <c r="K55" s="20">
         <v>75946.3</v>
       </c>
       <c r="L55" s="20">
         <v>76595.5</v>
       </c>
       <c r="M55" s="24">
         <v>81439.399999999994</v>
       </c>
-      <c r="N55" s="47"/>
+      <c r="N55" s="43"/>
     </row>
     <row r="56" spans="1:14" ht="12.95" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="11">
         <v>209133.2</v>
       </c>
       <c r="C56" s="11">
         <v>201020.6</v>
       </c>
       <c r="D56" s="11">
         <v>220246.5</v>
       </c>
       <c r="E56" s="14">
         <v>205030.39999999999</v>
       </c>
       <c r="F56" s="20">
         <v>211995.5</v>
       </c>
       <c r="G56" s="20">
         <v>213537.8</v>
       </c>
       <c r="H56" s="24">
         <v>212647.8</v>
       </c>
       <c r="I56" s="20">
         <v>211628.9</v>
       </c>
       <c r="J56" s="24">
         <v>211661.7</v>
       </c>
       <c r="K56" s="20">
         <v>218877.8</v>
       </c>
       <c r="L56" s="20">
         <v>206520.5</v>
       </c>
       <c r="M56" s="24">
         <v>212109.9</v>
       </c>
-      <c r="N56" s="47"/>
+      <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="12.2" customHeight="1">
-      <c r="N57" s="47"/>
+      <c r="N57" s="43"/>
     </row>
     <row r="58" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A58" s="48">
+      <c r="A58" s="46">
         <v>2024</v>
       </c>
-      <c r="B58" s="48"/>
-[...11 lines deleted...]
-      <c r="N58" s="47"/>
+      <c r="B58" s="46"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="47"/>
+      <c r="I58" s="47"/>
+      <c r="J58" s="47"/>
+      <c r="K58" s="47"/>
+      <c r="L58" s="47"/>
+      <c r="M58" s="47"/>
+      <c r="N58" s="43"/>
     </row>
     <row r="59" spans="1:14" ht="12.2" customHeight="1">
       <c r="A59" s="2"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="M59" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N59" s="47"/>
+      <c r="N59" s="43"/>
     </row>
     <row r="60" spans="1:14" ht="12.2" customHeight="1">
       <c r="A60" s="18"/>
       <c r="B60" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M60" s="44" t="s">
+      <c r="M60" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N60" s="47"/>
+      <c r="N60" s="43"/>
     </row>
     <row r="61" spans="1:14" ht="12.95" customHeight="1">
       <c r="A61" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="11">
         <v>109227.6</v>
       </c>
       <c r="C61" s="20">
         <v>90630.2</v>
       </c>
       <c r="D61" s="27">
         <v>95765.3</v>
       </c>
       <c r="E61" s="28">
         <v>109226</v>
       </c>
       <c r="F61" s="28">
         <v>101256.8</v>
       </c>
       <c r="G61" s="28">
         <v>96356</v>
       </c>
       <c r="H61" s="29">
         <v>98821.3</v>
       </c>
       <c r="I61" s="28">
         <v>100976.4</v>
       </c>
       <c r="J61" s="29">
         <v>102936.1</v>
       </c>
       <c r="K61" s="29">
         <v>115316.1</v>
       </c>
       <c r="L61" s="28">
         <v>112801.2</v>
       </c>
       <c r="M61" s="31">
         <v>123956.7</v>
       </c>
-      <c r="N61" s="47"/>
+      <c r="N61" s="43"/>
     </row>
     <row r="62" spans="1:14" ht="12.95" customHeight="1">
       <c r="A62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="20">
         <v>61308.6</v>
       </c>
       <c r="C62" s="22">
         <v>46531</v>
       </c>
       <c r="D62" s="21">
         <v>52340.3</v>
       </c>
       <c r="E62" s="29">
         <v>58391.6</v>
       </c>
       <c r="F62" s="28">
         <v>53055</v>
       </c>
       <c r="G62" s="28">
         <v>49548.9</v>
       </c>
       <c r="H62" s="31">
         <v>50022.400000000001</v>
       </c>
       <c r="I62" s="28">
         <v>51886.1</v>
       </c>
       <c r="J62" s="28">
         <v>54634.3</v>
       </c>
       <c r="K62" s="29">
         <v>56987.1</v>
       </c>
       <c r="L62" s="28">
         <v>54797.8</v>
       </c>
       <c r="M62" s="31">
         <v>60308</v>
       </c>
-      <c r="N62" s="47"/>
+      <c r="N62" s="43"/>
     </row>
     <row r="63" spans="1:14" ht="12.95" customHeight="1">
       <c r="A63" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="20">
         <v>840349.2</v>
       </c>
       <c r="C63" s="20">
         <v>860377.8</v>
       </c>
       <c r="D63" s="20">
         <v>863992</v>
       </c>
       <c r="E63" s="28">
         <v>885219.9</v>
       </c>
       <c r="F63" s="28">
         <v>864744.2</v>
       </c>
       <c r="G63" s="28">
         <v>884326.8</v>
       </c>
       <c r="H63" s="31">
         <v>906115.7</v>
       </c>
       <c r="I63" s="28">
         <v>910400.5</v>
       </c>
       <c r="J63" s="28">
         <v>925108.6</v>
       </c>
       <c r="K63" s="29">
         <v>921583.8</v>
       </c>
       <c r="L63" s="28">
         <v>929930.8</v>
       </c>
       <c r="M63" s="31">
         <v>962152.4</v>
       </c>
-      <c r="N63" s="47"/>
+      <c r="N63" s="43"/>
     </row>
     <row r="64" spans="1:14" ht="12.95" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="28"/>
       <c r="G64" s="28"/>
       <c r="H64" s="25"/>
       <c r="I64" s="14"/>
       <c r="J64" s="28"/>
       <c r="K64" s="29"/>
       <c r="L64" s="28"/>
       <c r="M64" s="31"/>
-      <c r="N64" s="47"/>
+      <c r="N64" s="43"/>
     </row>
     <row r="65" spans="1:14" ht="23.1" customHeight="1">
       <c r="A65" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="11">
         <v>28073.4</v>
       </c>
       <c r="C65" s="20">
         <v>27173.200000000001</v>
       </c>
       <c r="D65" s="20">
         <v>28506.1</v>
       </c>
       <c r="E65" s="28">
         <v>28053.7</v>
       </c>
       <c r="F65" s="28">
         <v>28819.4</v>
       </c>
       <c r="G65" s="28">
         <v>28863.599999999999</v>
       </c>
       <c r="H65" s="31">
         <v>29156.3</v>
       </c>
       <c r="I65" s="28">
         <v>28537.9</v>
       </c>
       <c r="J65" s="28">
         <v>28862</v>
       </c>
       <c r="K65" s="29">
         <v>28530.5</v>
       </c>
       <c r="L65" s="28">
         <v>27547.9</v>
       </c>
       <c r="M65" s="31">
         <v>27794.3</v>
       </c>
-      <c r="N65" s="47"/>
+      <c r="N65" s="43"/>
     </row>
     <row r="66" spans="1:14" ht="12.95" customHeight="1">
       <c r="A66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="11">
         <v>60934.7</v>
       </c>
       <c r="C66" s="20">
         <v>58672.1</v>
       </c>
       <c r="D66" s="20">
         <v>58476.1</v>
       </c>
       <c r="E66" s="28">
         <v>57301.7</v>
       </c>
       <c r="F66" s="28">
         <v>57066.9</v>
       </c>
       <c r="G66" s="28">
         <v>56646</v>
       </c>
       <c r="H66" s="32">
         <v>56229.5</v>
       </c>
       <c r="I66" s="32">
         <v>55453.5</v>
       </c>
       <c r="J66" s="28">
         <v>55658.6</v>
       </c>
       <c r="K66" s="29">
         <v>55223.6</v>
       </c>
       <c r="L66" s="28">
         <v>54455.4</v>
       </c>
       <c r="M66" s="31">
         <v>53580.2</v>
       </c>
-      <c r="N66" s="47"/>
+      <c r="N66" s="43"/>
     </row>
     <row r="67" spans="1:14" ht="36" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="11">
         <v>9594.6</v>
       </c>
       <c r="C67" s="20">
         <v>9891.7000000000007</v>
       </c>
       <c r="D67" s="20">
         <v>9606.7000000000007</v>
       </c>
       <c r="E67" s="28">
         <v>9728.7000000000007</v>
       </c>
       <c r="F67" s="28">
         <v>9850.7000000000007</v>
       </c>
       <c r="G67" s="28">
         <v>9687.7000000000007</v>
       </c>
       <c r="H67" s="28">
         <v>9671.7000000000007</v>
       </c>
       <c r="I67" s="28">
         <v>13638.7</v>
       </c>
       <c r="J67" s="28">
         <v>13358.4</v>
       </c>
       <c r="K67" s="29">
         <v>13423.4</v>
       </c>
       <c r="L67" s="28">
         <v>13478.2</v>
       </c>
       <c r="M67" s="31">
         <v>13127.9</v>
       </c>
-      <c r="N67" s="47"/>
+      <c r="N67" s="43"/>
     </row>
     <row r="68" spans="1:14" ht="36" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="11">
         <v>449736.8</v>
       </c>
       <c r="C68" s="20">
         <v>463670.4</v>
       </c>
       <c r="D68" s="20">
         <v>469354.7</v>
       </c>
       <c r="E68" s="28">
         <v>472571.3</v>
       </c>
       <c r="F68" s="28">
         <v>468688</v>
       </c>
       <c r="G68" s="28">
         <v>487261.3</v>
       </c>
       <c r="H68" s="28">
         <v>499637.1</v>
       </c>
       <c r="I68" s="28">
         <v>499694.1</v>
       </c>
       <c r="J68" s="28">
         <v>502502.40000000002</v>
       </c>
       <c r="K68" s="29">
         <v>510548</v>
       </c>
       <c r="L68" s="28">
         <v>515195.5</v>
       </c>
       <c r="M68" s="31">
         <v>514351.2</v>
       </c>
-      <c r="N68" s="47"/>
+      <c r="N68" s="43"/>
     </row>
     <row r="69" spans="1:14" ht="36" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="11">
         <v>81895</v>
       </c>
       <c r="C69" s="20">
         <v>78001.3</v>
       </c>
       <c r="D69" s="20">
         <v>80034.100000000006</v>
       </c>
       <c r="E69" s="28">
         <v>83384.100000000006</v>
       </c>
       <c r="F69" s="28">
         <v>82388.100000000006</v>
       </c>
       <c r="G69" s="28">
         <v>82130.899999999994</v>
       </c>
       <c r="H69" s="28">
         <v>81298.7</v>
       </c>
       <c r="I69" s="28">
         <v>84354.3</v>
       </c>
       <c r="J69" s="28">
         <v>84570</v>
       </c>
       <c r="K69" s="29">
         <v>84346.8</v>
       </c>
       <c r="L69" s="28">
         <v>86755.199999999997</v>
       </c>
       <c r="M69" s="31">
         <v>93202.9</v>
       </c>
-      <c r="N69" s="47"/>
+      <c r="N69" s="43"/>
     </row>
     <row r="70" spans="1:14" ht="12.95" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="11">
         <v>210114.7</v>
       </c>
       <c r="C70" s="20">
         <v>222969.1</v>
       </c>
       <c r="D70" s="20">
         <v>218014.3</v>
       </c>
       <c r="E70" s="28">
         <v>234180.4</v>
       </c>
       <c r="F70" s="28">
         <v>217931.1</v>
       </c>
       <c r="G70" s="28">
         <v>219737.3</v>
       </c>
       <c r="H70" s="28">
         <v>230122.4</v>
       </c>
       <c r="I70" s="28">
         <v>228722</v>
       </c>
       <c r="J70" s="28">
         <v>240157.2</v>
       </c>
       <c r="K70" s="28">
         <v>229511.5</v>
       </c>
       <c r="L70" s="28">
         <v>232498.6</v>
       </c>
       <c r="M70" s="31">
         <v>260095.9</v>
       </c>
-      <c r="N70" s="47"/>
+      <c r="N70" s="43"/>
     </row>
     <row r="71" spans="1:14" ht="12.2" customHeight="1">
-      <c r="N71" s="47"/>
+      <c r="N71" s="43"/>
     </row>
     <row r="72" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A72" s="48">
+      <c r="A72" s="46">
         <v>2025</v>
       </c>
-      <c r="B72" s="48"/>
-[...11 lines deleted...]
-      <c r="N72" s="47"/>
+      <c r="B72" s="46"/>
+      <c r="C72" s="46"/>
+      <c r="D72" s="46"/>
+      <c r="E72" s="46"/>
+      <c r="F72" s="46"/>
+      <c r="G72" s="46"/>
+      <c r="H72" s="47"/>
+      <c r="I72" s="47"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="47"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="47"/>
+      <c r="N72" s="43"/>
     </row>
     <row r="73" spans="1:14" ht="12.2" customHeight="1">
       <c r="A73" s="2"/>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="M73" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N73" s="47"/>
+      <c r="N73" s="43"/>
     </row>
     <row r="74" spans="1:14" ht="12.2" customHeight="1">
       <c r="A74" s="18"/>
       <c r="B74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L74" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M74" s="44" t="s">
+      <c r="M74" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N74" s="47"/>
+      <c r="N74" s="43"/>
     </row>
     <row r="75" spans="1:14" ht="12.95" customHeight="1">
       <c r="A75" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B75" s="20">
         <v>102615.8</v>
       </c>
       <c r="C75" s="20">
         <v>101756.1</v>
       </c>
       <c r="D75" s="20">
         <v>105363.8</v>
       </c>
       <c r="E75" s="28">
         <v>105960.9</v>
       </c>
       <c r="F75" s="33">
         <v>100905.9</v>
       </c>
       <c r="G75" s="28">
         <v>96143.9</v>
       </c>
       <c r="H75" s="36">
         <v>96774.399999999994</v>
       </c>
       <c r="I75" s="28">
         <v>94616</v>
       </c>
       <c r="J75" s="28">
         <v>90042.4</v>
       </c>
       <c r="K75" s="36">
         <v>89268.3</v>
       </c>
       <c r="L75" s="28">
         <v>86794</v>
       </c>
       <c r="M75" s="31">
         <v>89090.5</v>
       </c>
-      <c r="N75" s="47"/>
+      <c r="N75" s="43"/>
     </row>
     <row r="76" spans="1:14" ht="12.95" customHeight="1">
       <c r="A76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="20">
         <v>51921.1</v>
       </c>
       <c r="C76" s="33">
         <v>47976.6</v>
       </c>
       <c r="D76" s="20">
         <v>51431.199999999997</v>
       </c>
       <c r="E76" s="29">
         <v>47790.1</v>
       </c>
       <c r="F76" s="28">
         <v>44644.1</v>
       </c>
       <c r="G76" s="28">
         <v>43070.400000000001</v>
       </c>
       <c r="H76" s="28">
         <v>43073.3</v>
       </c>
       <c r="I76" s="28">
         <v>43746.400000000001</v>
       </c>
       <c r="J76" s="28">
         <v>39034.9</v>
       </c>
       <c r="K76" s="28">
         <v>37975.1</v>
       </c>
       <c r="L76" s="28">
         <v>37242.699999999997</v>
       </c>
       <c r="M76" s="31">
         <v>38661.599999999999</v>
       </c>
-      <c r="N76" s="47"/>
+      <c r="N76" s="43"/>
     </row>
     <row r="77" spans="1:14" ht="12.95" customHeight="1">
       <c r="A77" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="20">
         <v>972157.5</v>
       </c>
       <c r="C77" s="20">
         <v>960365.5</v>
       </c>
       <c r="D77" s="20">
         <v>979063.7</v>
       </c>
       <c r="E77" s="28">
         <v>1018863.4</v>
       </c>
       <c r="F77" s="33">
         <v>1021750.7</v>
       </c>
       <c r="G77" s="28">
         <v>1035067.2</v>
       </c>
       <c r="H77" s="28">
         <v>1023088.6</v>
       </c>
       <c r="I77" s="28">
         <v>1051413.5</v>
       </c>
       <c r="J77" s="28">
         <v>1042976.9</v>
       </c>
       <c r="K77" s="36">
         <v>1064236.3999999999</v>
       </c>
       <c r="L77" s="28">
         <v>1089791.8999999999</v>
       </c>
       <c r="M77" s="31">
         <v>1095606.2</v>
       </c>
-      <c r="N77" s="47"/>
+      <c r="N77" s="43"/>
     </row>
     <row r="78" spans="1:14" ht="12.95" customHeight="1">
       <c r="A78" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B78" s="20"/>
       <c r="C78" s="20"/>
       <c r="D78" s="20"/>
       <c r="E78" s="14"/>
       <c r="F78" s="34"/>
       <c r="G78" s="28"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="28"/>
       <c r="K78" s="36"/>
       <c r="L78" s="36"/>
       <c r="M78" s="31"/>
-      <c r="N78" s="47"/>
+      <c r="N78" s="43"/>
     </row>
     <row r="79" spans="1:14" ht="23.1" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="20">
         <v>27674.6</v>
       </c>
       <c r="C79" s="20">
         <v>27851</v>
       </c>
       <c r="D79" s="20">
         <v>27671.4</v>
       </c>
       <c r="E79" s="28">
         <v>27362.7</v>
       </c>
       <c r="F79" s="28">
         <v>27324.6</v>
       </c>
       <c r="G79" s="28">
         <v>26881.7</v>
       </c>
       <c r="H79" s="28">
         <v>26851.4</v>
       </c>
       <c r="I79" s="28">
         <v>27591.3</v>
       </c>
       <c r="J79" s="28">
         <v>27554.2</v>
       </c>
       <c r="K79" s="36">
         <v>27691</v>
       </c>
       <c r="L79" s="36">
         <v>27675.599999999999</v>
       </c>
       <c r="M79" s="31">
         <v>27581.8</v>
       </c>
-      <c r="N79" s="47"/>
+      <c r="N79" s="43"/>
     </row>
     <row r="80" spans="1:14" ht="12.95" customHeight="1">
       <c r="A80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="20">
         <v>54933.9</v>
       </c>
       <c r="C80" s="20">
         <v>54134.8</v>
       </c>
       <c r="D80" s="20">
         <v>54415.1</v>
       </c>
       <c r="E80" s="28">
         <v>54521.1</v>
       </c>
       <c r="F80" s="28">
         <v>54607.1</v>
       </c>
       <c r="G80" s="28">
         <v>55400.1</v>
       </c>
       <c r="H80" s="28">
         <v>55611.6</v>
       </c>
       <c r="I80" s="28">
         <v>53839.1</v>
       </c>
       <c r="J80" s="28">
         <v>53450.2</v>
       </c>
       <c r="K80" s="36">
         <v>52337.599999999999</v>
       </c>
       <c r="L80" s="36">
         <v>51836.4</v>
       </c>
       <c r="M80" s="31">
         <v>51817</v>
       </c>
-      <c r="N80" s="47"/>
+      <c r="N80" s="43"/>
     </row>
     <row r="81" spans="1:14" ht="36" customHeight="1">
       <c r="A81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="20">
         <v>12600.3</v>
       </c>
       <c r="C81" s="20">
         <v>11056.5</v>
       </c>
       <c r="D81" s="20">
         <v>11672.8</v>
       </c>
       <c r="E81" s="28">
         <v>11358.9</v>
       </c>
       <c r="F81" s="28">
         <v>11416</v>
       </c>
       <c r="G81" s="28">
         <v>11568</v>
       </c>
       <c r="H81" s="28">
         <v>11390.1</v>
       </c>
       <c r="I81" s="28">
         <v>11174</v>
       </c>
       <c r="J81" s="28">
         <v>11836</v>
       </c>
       <c r="K81" s="36">
         <v>11771.8</v>
       </c>
       <c r="L81" s="36">
         <v>13943.7</v>
       </c>
       <c r="M81" s="31">
         <v>15723.7</v>
       </c>
-      <c r="N81" s="47"/>
+      <c r="N81" s="43"/>
     </row>
     <row r="82" spans="1:14" ht="36" customHeight="1">
       <c r="A82" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="20">
         <v>532121.30000000005</v>
       </c>
       <c r="C82" s="20">
         <v>538372.30000000005</v>
       </c>
       <c r="D82" s="20">
         <v>564183.30000000005</v>
       </c>
       <c r="E82" s="28">
         <v>596834.19999999995</v>
       </c>
       <c r="F82" s="28">
         <v>596361.80000000005</v>
       </c>
       <c r="G82" s="28">
         <v>597977.30000000005</v>
       </c>
       <c r="H82" s="28">
         <v>612206.30000000005</v>
       </c>
       <c r="I82" s="28">
         <v>619699.30000000005</v>
       </c>
       <c r="J82" s="28">
         <v>614746</v>
       </c>
       <c r="K82" s="36">
         <v>637031</v>
       </c>
       <c r="L82" s="36">
         <v>665659</v>
       </c>
       <c r="M82" s="31">
         <v>654391.30000000005</v>
       </c>
-      <c r="N82" s="47"/>
+      <c r="N82" s="43"/>
     </row>
     <row r="83" spans="1:14" ht="36" customHeight="1">
       <c r="A83" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="20">
         <v>97030.5</v>
       </c>
       <c r="C83" s="20">
         <v>90497.9</v>
       </c>
       <c r="D83" s="20">
         <v>101484.5</v>
       </c>
       <c r="E83" s="28">
         <v>95527.6</v>
       </c>
       <c r="F83" s="28">
         <v>98352.1</v>
       </c>
       <c r="G83" s="28">
         <v>84905.8</v>
       </c>
       <c r="H83" s="28">
         <v>85581.2</v>
       </c>
       <c r="I83" s="28">
         <v>88166.8</v>
       </c>
       <c r="J83" s="28">
         <v>88590.8</v>
       </c>
       <c r="K83" s="36">
         <v>90712.5</v>
       </c>
       <c r="L83" s="36">
         <v>85273.8</v>
       </c>
       <c r="M83" s="31">
         <v>92876.7</v>
       </c>
-      <c r="N83" s="47"/>
+      <c r="N83" s="43"/>
     </row>
     <row r="84" spans="1:14" ht="12.95" customHeight="1">
       <c r="A84" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C84" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D84" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E84" s="35" t="s">
         <v>36</v>
       </c>
       <c r="F84" s="35" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="28" t="s">
         <v>36</v>
       </c>
       <c r="H84" s="35" t="s">
         <v>36</v>
       </c>
       <c r="I84" s="35" t="s">
         <v>36</v>
       </c>
       <c r="J84" s="35" t="s">
         <v>36</v>
       </c>
       <c r="K84" s="36" t="s">
         <v>36</v>
       </c>
       <c r="L84" s="36" t="s">
         <v>36</v>
       </c>
       <c r="M84" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="N84" s="47"/>
+      <c r="N84" s="43"/>
     </row>
     <row r="85" spans="1:14" ht="12.95" customHeight="1">
       <c r="A85" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="20">
         <v>247502.3</v>
       </c>
       <c r="C85" s="20">
         <v>238145.2</v>
       </c>
       <c r="D85" s="20">
         <v>219261.8</v>
       </c>
       <c r="E85" s="28">
         <v>232913.1</v>
       </c>
       <c r="F85" s="28">
         <v>232412.6</v>
       </c>
       <c r="G85" s="28">
         <v>257041.3</v>
       </c>
       <c r="H85" s="28">
         <v>230155</v>
       </c>
       <c r="I85" s="28">
         <v>249661.2</v>
       </c>
       <c r="J85" s="28">
         <v>245422.1</v>
       </c>
       <c r="K85" s="36">
         <v>243326.1</v>
       </c>
       <c r="L85" s="36">
         <v>244090.9</v>
       </c>
       <c r="M85" s="31">
         <v>251845.9</v>
       </c>
-      <c r="N85" s="47"/>
+      <c r="N85" s="43"/>
     </row>
     <row r="86" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A86" s="43"/>
-[...12 lines deleted...]
-      <c r="N86" s="47"/>
+      <c r="A86" s="39"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="39"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="39"/>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="39"/>
+      <c r="N86" s="43"/>
     </row>
     <row r="87" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A87" s="41">
+      <c r="A87" s="44">
         <v>2026</v>
       </c>
-      <c r="B87" s="41"/>
-[...11 lines deleted...]
-      <c r="N87" s="47"/>
+      <c r="B87" s="44"/>
+      <c r="C87" s="44"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="44"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="44"/>
+      <c r="H87" s="45"/>
+      <c r="I87" s="45"/>
+      <c r="J87" s="45"/>
+      <c r="K87" s="45"/>
+      <c r="L87" s="45"/>
+      <c r="M87" s="45"/>
+      <c r="N87" s="43"/>
     </row>
     <row r="88" spans="1:14" ht="12.2" customHeight="1">
       <c r="A88" s="2"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="M88" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N88" s="47"/>
+      <c r="N88" s="43"/>
     </row>
     <row r="89" spans="1:14" ht="12.2" customHeight="1">
       <c r="A89" s="18"/>
       <c r="B89" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L89" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="M89" s="44" t="s">
+      <c r="M89" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="N89" s="47"/>
+      <c r="N89" s="43"/>
     </row>
     <row r="90" spans="1:14" ht="12.95" customHeight="1">
       <c r="A90" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B90" s="20">
         <v>76592.3</v>
       </c>
       <c r="C90" s="28">
         <v>85697.9</v>
       </c>
       <c r="D90" s="28">
         <v>96504.9</v>
       </c>
       <c r="E90" s="28">
         <v>104094.2</v>
       </c>
       <c r="F90" s="28">
         <v>96297.600000000006</v>
       </c>
       <c r="G90" s="28">
         <v>97634.4</v>
       </c>
-      <c r="H90" s="36"/>
+      <c r="H90" s="36">
+        <v>90983.9</v>
+      </c>
       <c r="I90" s="28"/>
       <c r="J90" s="28"/>
       <c r="K90" s="36"/>
       <c r="L90" s="28"/>
       <c r="M90" s="24"/>
-      <c r="N90" s="47"/>
+      <c r="N90" s="43"/>
     </row>
     <row r="91" spans="1:14" ht="12.95" customHeight="1">
       <c r="A91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="20">
         <v>35531</v>
       </c>
       <c r="C91" s="28">
         <v>37528</v>
       </c>
       <c r="D91" s="28">
         <v>40871.300000000003</v>
       </c>
       <c r="E91" s="29">
         <v>44548.2</v>
       </c>
       <c r="F91" s="28">
         <v>45145.1</v>
       </c>
       <c r="G91" s="29">
         <v>46554.8</v>
       </c>
-      <c r="H91" s="28"/>
+      <c r="H91" s="28">
+        <v>42494.9</v>
+      </c>
       <c r="I91" s="28"/>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
       <c r="M91" s="24"/>
-      <c r="N91" s="47"/>
+      <c r="N91" s="43"/>
     </row>
     <row r="92" spans="1:14" ht="12.95" customHeight="1">
       <c r="A92" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="20">
         <v>996587.8</v>
       </c>
       <c r="C92" s="28">
         <v>1005036</v>
       </c>
       <c r="D92" s="28">
         <v>992110.5</v>
       </c>
       <c r="E92" s="28">
         <v>1019776.1</v>
       </c>
       <c r="F92" s="28">
         <v>1029480.9</v>
       </c>
       <c r="G92" s="28">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H92" s="28"/>
+      <c r="H92" s="28">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I92" s="28"/>
       <c r="J92" s="28"/>
       <c r="K92" s="36"/>
       <c r="L92" s="28"/>
       <c r="M92" s="24"/>
-      <c r="N92" s="47"/>
+      <c r="N92" s="43"/>
     </row>
     <row r="93" spans="1:14" ht="12.95" customHeight="1">
       <c r="A93" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="20"/>
       <c r="C93" s="20"/>
       <c r="D93" s="20"/>
       <c r="E93" s="28"/>
       <c r="F93" s="28"/>
       <c r="G93" s="28"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="28"/>
       <c r="K93" s="36"/>
       <c r="L93" s="36"/>
       <c r="M93" s="24"/>
-      <c r="N93" s="47"/>
+      <c r="N93" s="43"/>
     </row>
     <row r="94" spans="1:14" ht="23.1" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="20">
         <v>27978.5</v>
       </c>
       <c r="C94" s="28">
         <v>27570.2</v>
       </c>
       <c r="D94" s="28">
         <v>27409.3</v>
       </c>
       <c r="E94" s="28">
         <v>27419.1</v>
       </c>
       <c r="F94" s="28">
         <v>27396.7</v>
       </c>
       <c r="G94" s="28">
         <v>26566.2</v>
       </c>
-      <c r="H94" s="28"/>
+      <c r="H94" s="28">
+        <v>26765.3</v>
+      </c>
       <c r="I94" s="28"/>
       <c r="J94" s="28"/>
       <c r="K94" s="36"/>
       <c r="L94" s="36"/>
       <c r="M94" s="24"/>
-      <c r="N94" s="47"/>
+      <c r="N94" s="43"/>
     </row>
     <row r="95" spans="1:14" ht="12.95" customHeight="1">
       <c r="A95" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="20">
         <v>51284.2</v>
       </c>
       <c r="C95" s="28">
         <v>50346.400000000001</v>
       </c>
       <c r="D95" s="28">
         <v>49888</v>
       </c>
       <c r="E95" s="28">
         <v>50082.7</v>
       </c>
       <c r="F95" s="28">
         <v>49369.2</v>
       </c>
       <c r="G95" s="28">
         <v>48452.1</v>
       </c>
-      <c r="H95" s="28"/>
+      <c r="H95" s="28">
+        <v>47833.599999999999</v>
+      </c>
       <c r="I95" s="28"/>
       <c r="J95" s="28"/>
       <c r="K95" s="36"/>
       <c r="L95" s="36"/>
       <c r="M95" s="24"/>
-      <c r="N95" s="47"/>
+      <c r="N95" s="43"/>
     </row>
     <row r="96" spans="1:14" ht="36" customHeight="1">
       <c r="A96" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="20">
         <v>13006.6</v>
       </c>
       <c r="C96" s="28">
         <v>12984.5</v>
       </c>
       <c r="D96" s="28">
         <v>13292.5</v>
       </c>
       <c r="E96" s="28">
         <v>14180.6</v>
       </c>
       <c r="F96" s="28">
         <v>18506.900000000001</v>
       </c>
       <c r="G96" s="28">
         <v>18659.2</v>
       </c>
-      <c r="H96" s="28"/>
+      <c r="H96" s="28">
+        <v>18816.099999999999</v>
+      </c>
       <c r="I96" s="28"/>
       <c r="J96" s="28"/>
       <c r="K96" s="36"/>
       <c r="L96" s="36"/>
       <c r="M96" s="24"/>
-      <c r="N96" s="47"/>
+      <c r="N96" s="43"/>
     </row>
     <row r="97" spans="1:14" ht="36" customHeight="1">
       <c r="A97" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="20">
         <v>544562.1</v>
       </c>
       <c r="C97" s="28">
         <v>555990.1</v>
       </c>
       <c r="D97" s="28">
         <v>523954.8</v>
       </c>
       <c r="E97" s="28">
         <v>516405</v>
       </c>
       <c r="F97" s="28">
         <v>546325.5</v>
       </c>
       <c r="G97" s="28">
         <v>559941</v>
       </c>
-      <c r="H97" s="28"/>
+      <c r="H97" s="28">
+        <v>548346.80000000005</v>
+      </c>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="36"/>
       <c r="L97" s="36"/>
       <c r="M97" s="24"/>
-      <c r="N97" s="47"/>
+      <c r="N97" s="43"/>
     </row>
     <row r="98" spans="1:14" ht="36" customHeight="1">
       <c r="A98" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B98" s="20">
         <v>98747.199999999997</v>
       </c>
       <c r="C98" s="28">
         <v>88825.8</v>
       </c>
       <c r="D98" s="28">
         <v>92929.8</v>
       </c>
       <c r="E98" s="28">
         <v>93498.8</v>
       </c>
       <c r="F98" s="28">
         <v>97879.5</v>
       </c>
       <c r="G98" s="28">
         <v>103444.5</v>
       </c>
-      <c r="H98" s="28"/>
+      <c r="H98" s="28">
+        <v>99101.6</v>
+      </c>
       <c r="I98" s="28"/>
       <c r="J98" s="28"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="24"/>
-      <c r="N98" s="47"/>
+      <c r="N98" s="43"/>
     </row>
     <row r="99" spans="1:14" ht="12.95" customHeight="1">
       <c r="A99" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B99" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="35" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="35" t="s">
         <v>36</v>
       </c>
       <c r="E99" s="28" t="s">
         <v>36</v>
       </c>
       <c r="F99" s="28" t="s">
         <v>36</v>
       </c>
       <c r="G99" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="H99" s="35"/>
+      <c r="H99" s="35" t="s">
+        <v>36</v>
+      </c>
       <c r="I99" s="35"/>
       <c r="J99" s="35"/>
       <c r="K99" s="36"/>
       <c r="L99" s="36"/>
       <c r="M99" s="24"/>
-      <c r="N99" s="47"/>
+      <c r="N99" s="43"/>
     </row>
     <row r="100" spans="1:14" ht="12.95" customHeight="1">
       <c r="A100" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B100" s="20">
         <v>259745.4</v>
       </c>
       <c r="C100" s="28">
         <v>268900.8</v>
       </c>
       <c r="D100" s="28">
         <v>283472.59999999998</v>
       </c>
       <c r="E100" s="28">
         <v>316851</v>
       </c>
       <c r="F100" s="28">
         <v>288682.90000000002</v>
       </c>
       <c r="G100" s="28">
         <v>408285.6</v>
       </c>
-      <c r="H100" s="28"/>
+      <c r="H100" s="28">
+        <v>367625.9</v>
+      </c>
       <c r="I100" s="28"/>
       <c r="J100" s="28"/>
       <c r="K100" s="36"/>
       <c r="L100" s="36"/>
       <c r="M100" s="24"/>
-      <c r="N100" s="47"/>
+      <c r="N100" s="43"/>
     </row>
     <row r="101" spans="1:14" ht="12.2" customHeight="1">
       <c r="A101" s="37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="102" spans="1:14" ht="12.2" customHeight="1">
       <c r="A102" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:14" ht="12.2" customHeight="1">
       <c r="A103" s="38" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92523784-C30F-4B54-9F32-B48ED9E0D19F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>