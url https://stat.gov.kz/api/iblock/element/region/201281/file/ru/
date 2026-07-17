--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -1,88 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10245"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="10710"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$U$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$W$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="4">
   <si>
     <t>количество, единиц"</t>
   </si>
   <si>
     <t>полезная площадь, кв.м"</t>
   </si>
   <si>
     <t>Станций по техническому обслуживанию и ремонту автотранспортных средств</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -208,118 +205,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -455,146 +450,149 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="H1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T17" sqref="T17"/>
+      <selection activeCell="V17" sqref="V17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="3" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="3" customWidth="1"/>
     <col min="21" max="21" width="13.42578125" style="3" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="3"/>
+    <col min="22" max="22" width="10.28515625" style="3" customWidth="1"/>
+    <col min="23" max="23" width="13.42578125" style="3" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
+      <c r="V1" s="6"/>
+      <c r="W1" s="6"/>
     </row>
-    <row r="2" spans="1:21" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="3" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23">
       <c r="A3" s="4"/>
       <c r="B3" s="8">
         <v>2015</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2016</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8">
         <v>2017</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="8">
         <v>2018</v>
       </c>
       <c r="I3" s="8"/>
       <c r="J3" s="8">
         <v>2019</v>
       </c>
       <c r="K3" s="8"/>
       <c r="L3" s="7">
         <v>2020</v>
       </c>
       <c r="M3" s="7"/>
       <c r="N3" s="7">
         <v>2021</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="7">
         <v>2022</v>
       </c>
       <c r="Q3" s="7"/>
       <c r="R3" s="7">
         <v>2023</v>
       </c>
       <c r="S3" s="7"/>
       <c r="T3" s="7">
         <v>2024</v>
       </c>
       <c r="U3" s="7"/>
+      <c r="V3" s="7">
+        <v>2025</v>
+      </c>
+      <c r="W3" s="7"/>
     </row>
-    <row r="4" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" ht="37.5" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>1</v>
       </c>
@@ -612,52 +610,58 @@
       </c>
       <c r="N4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>1</v>
       </c>
+      <c r="V4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1">
         <v>981</v>
       </c>
       <c r="C5" s="1">
         <v>110068</v>
       </c>
       <c r="D5" s="1">
         <v>928</v>
       </c>
       <c r="E5" s="1">
         <v>155223</v>
       </c>
       <c r="F5" s="1">
         <v>377</v>
       </c>
       <c r="G5" s="1">
         <v>97858</v>
       </c>
       <c r="H5" s="1">
         <v>639</v>
       </c>
       <c r="I5" s="1">
@@ -677,64 +681,71 @@
       </c>
       <c r="N5" s="1">
         <v>251</v>
       </c>
       <c r="O5" s="1">
         <v>15560</v>
       </c>
       <c r="P5" s="1">
         <v>570</v>
       </c>
       <c r="Q5" s="1">
         <v>197760</v>
       </c>
       <c r="R5" s="1">
         <v>521</v>
       </c>
       <c r="S5" s="1">
         <v>236064</v>
       </c>
       <c r="T5" s="1">
         <v>543</v>
       </c>
       <c r="U5" s="1">
         <v>164318</v>
       </c>
+      <c r="V5" s="1">
+        <v>767</v>
+      </c>
+      <c r="W5" s="1">
+        <v>177295</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...1 lines deleted...]
-    <mergeCell ref="T3:U3"/>
+  <mergeCells count="12">
+    <mergeCell ref="A1:W1"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>