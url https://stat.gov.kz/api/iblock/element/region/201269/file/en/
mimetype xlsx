--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -716,66 +716,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="E181" sqref="E181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="6" customWidth="1"/>
     <col min="2" max="6" width="10.5703125" style="6" customWidth="1"/>
     <col min="7" max="8" width="10.5703125" style="11" customWidth="1"/>
     <col min="9" max="10" width="10.5703125" style="6" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="11" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="6" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="14.25">
+    <row r="1" spans="1:14" ht="12.75">
       <c r="A1" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
@@ -1081,51 +1081,53 @@
       </c>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14" ht="12.95" customHeight="1">
       <c r="A11" s="13">
         <v>2026</v>
       </c>
       <c r="B11" s="1">
         <v>3321.68</v>
       </c>
       <c r="C11" s="1">
         <v>3369.76</v>
       </c>
       <c r="D11" s="1">
         <v>2998.16</v>
       </c>
       <c r="E11" s="1">
         <v>3337.79</v>
       </c>
       <c r="F11" s="1">
         <v>3030.99</v>
       </c>
       <c r="G11" s="1">
         <v>2651.15</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="1">
+        <v>2571.11</v>
+      </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="2"/>
       <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14" ht="22.5">
       <c r="A12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="3"/>
       <c r="J12" s="4"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="12.95" customHeight="1">
@@ -1380,51 +1382,53 @@
       </c>
       <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:15" ht="12.95" customHeight="1">
       <c r="A19" s="13">
         <v>2026</v>
       </c>
       <c r="B19" s="1">
         <v>1129.787</v>
       </c>
       <c r="C19" s="1">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="1">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="1">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="1">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="1">
         <v>884.63</v>
       </c>
-      <c r="H19" s="1"/>
+      <c r="H19" s="1">
+        <v>936.34500000000003</v>
+      </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="2"/>
       <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:15" ht="22.5">
       <c r="A20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="3"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="14"/>
     </row>
@@ -1680,51 +1684,53 @@
       </c>
       <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:15" ht="12.95" customHeight="1">
       <c r="A27" s="13">
         <v>2026</v>
       </c>
       <c r="B27" s="1">
         <v>5161.28</v>
       </c>
       <c r="C27" s="1">
         <v>4930.58</v>
       </c>
       <c r="D27" s="1">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="1">
         <v>5522.93</v>
       </c>
       <c r="F27" s="1">
         <v>5263.83</v>
       </c>
       <c r="G27" s="1">
         <v>5034.8900000000003</v>
       </c>
-      <c r="H27" s="1"/>
+      <c r="H27" s="1">
+        <v>4863.3500000000004</v>
+      </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="2"/>
       <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:15" ht="27" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="3"/>
       <c r="J28" s="4"/>
       <c r="K28" s="1"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
     </row>
     <row r="29" spans="1:15" ht="12.95" customHeight="1">
@@ -1979,51 +1985,53 @@
       </c>
       <c r="N34" s="40"/>
     </row>
     <row r="35" spans="1:14" ht="12.95" customHeight="1">
       <c r="A35" s="15">
         <v>2026</v>
       </c>
       <c r="B35" s="5">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="5">
         <v>339.286</v>
       </c>
       <c r="D35" s="5">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="5">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="5">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="5">
         <v>395.82400000000001</v>
       </c>
-      <c r="H35" s="5"/>
+      <c r="H35" s="5">
+        <v>397.524</v>
+      </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="12"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="16"/>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="14"/>
     </row>
     <row r="37" spans="1:14" ht="12.75">
       <c r="A37" s="56" t="s">
@@ -2273,51 +2281,53 @@
       </c>
       <c r="N44" s="12"/>
     </row>
     <row r="45" spans="1:14" ht="12.95" customHeight="1">
       <c r="A45" s="13">
         <v>2026</v>
       </c>
       <c r="B45" s="47">
         <v>430.43</v>
       </c>
       <c r="C45" s="2">
         <v>285.2</v>
       </c>
       <c r="D45" s="2">
         <v>314.89</v>
       </c>
       <c r="E45" s="2">
         <v>303.43</v>
       </c>
       <c r="F45" s="2">
         <v>309.52999999999997</v>
       </c>
       <c r="G45" s="1">
         <v>299.60000000000002</v>
       </c>
-      <c r="H45" s="2"/>
+      <c r="H45" s="2">
+        <v>310.35000000000002</v>
+      </c>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="12"/>
     </row>
     <row r="46" spans="1:14" ht="22.5">
       <c r="A46" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="31"/>
       <c r="E46" s="31"/>
       <c r="F46" s="31"/>
       <c r="G46" s="28"/>
       <c r="H46" s="28"/>
       <c r="I46" s="28"/>
       <c r="J46" s="28"/>
       <c r="K46" s="2"/>
       <c r="L46" s="28"/>
       <c r="M46" s="28"/>
     </row>
     <row r="47" spans="1:14" ht="12.95" customHeight="1">
@@ -2488,51 +2498,53 @@
       </c>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="1:30" ht="12.95" customHeight="1">
       <c r="A51" s="13">
         <v>2026</v>
       </c>
       <c r="B51" s="47">
         <v>389.64400000000001</v>
       </c>
       <c r="C51" s="2">
         <v>276.54899999999998</v>
       </c>
       <c r="D51" s="2">
         <v>308.21300000000002</v>
       </c>
       <c r="E51" s="2">
         <v>289.20400000000001</v>
       </c>
       <c r="F51" s="2">
         <v>295.28199999999998</v>
       </c>
       <c r="G51" s="1">
         <v>275.96100000000001</v>
       </c>
-      <c r="H51" s="2"/>
+      <c r="H51" s="2">
+        <v>278.71199999999999</v>
+      </c>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="12"/>
     </row>
     <row r="52" spans="1:30" ht="22.5">
       <c r="A52" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B52" s="28"/>
       <c r="C52" s="28"/>
       <c r="D52" s="31"/>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="28"/>
       <c r="H52" s="28"/>
       <c r="I52" s="28"/>
       <c r="J52" s="28"/>
       <c r="K52" s="2"/>
       <c r="L52" s="28"/>
       <c r="M52" s="28"/>
       <c r="N52" s="14"/>
     </row>
@@ -2702,51 +2714,53 @@
       <c r="M56" s="2">
         <v>34.200000000000003</v>
       </c>
       <c r="N56" s="12"/>
     </row>
     <row r="57" spans="1:30" ht="12.95" customHeight="1">
       <c r="A57" s="13">
         <v>2026</v>
       </c>
       <c r="B57" s="47">
         <v>45.77</v>
       </c>
       <c r="C57" s="2">
         <v>31.33</v>
       </c>
       <c r="D57" s="2">
         <v>41.41</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2">
         <v>37.92</v>
       </c>
       <c r="G57" s="1">
         <v>47.41</v>
       </c>
-      <c r="H57" s="2"/>
+      <c r="H57" s="2">
+        <v>49.32</v>
+      </c>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="1:30" ht="23.25" customHeight="1">
       <c r="A58" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B58" s="28"/>
       <c r="C58" s="28"/>
       <c r="D58" s="31"/>
       <c r="E58" s="31"/>
       <c r="F58" s="31"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="28"/>
       <c r="J58" s="28"/>
       <c r="K58" s="28"/>
       <c r="L58" s="28"/>
       <c r="M58" s="28"/>
     </row>
     <row r="59" spans="1:30" ht="12.95" customHeight="1">
@@ -2917,51 +2931,53 @@
       </c>
       <c r="N62" s="40"/>
     </row>
     <row r="63" spans="1:30" s="41" customFormat="1" ht="12.95" customHeight="1">
       <c r="A63" s="15">
         <v>2026</v>
       </c>
       <c r="B63" s="48">
         <v>47.308</v>
       </c>
       <c r="C63" s="5">
         <v>26.109000000000002</v>
       </c>
       <c r="D63" s="5">
         <v>39.503999999999998</v>
       </c>
       <c r="E63" s="5">
         <v>31.611000000000001</v>
       </c>
       <c r="F63" s="5">
         <v>39.012</v>
       </c>
       <c r="G63" s="5">
         <v>56.905000000000001</v>
       </c>
-      <c r="H63" s="49"/>
+      <c r="H63" s="5">
+        <v>59.497999999999998</v>
+      </c>
       <c r="I63" s="49"/>
       <c r="J63" s="49"/>
       <c r="K63" s="49"/>
       <c r="L63" s="50"/>
       <c r="M63" s="49"/>
       <c r="N63" s="40"/>
     </row>
     <row r="64" spans="1:30">
       <c r="B64" s="21"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="S64" s="28"/>
       <c r="T64" s="28"/>
       <c r="U64" s="28"/>
       <c r="V64" s="28"/>
       <c r="W64" s="28"/>
@@ -3428,51 +3444,53 @@
       <c r="AC74" s="28"/>
       <c r="AD74" s="28"/>
     </row>
     <row r="75" spans="1:30" ht="12.95" customHeight="1">
       <c r="A75" s="13">
         <v>2026</v>
       </c>
       <c r="B75" s="51">
         <v>195.53</v>
       </c>
       <c r="C75" s="1">
         <v>196.64</v>
       </c>
       <c r="D75" s="1">
         <v>162.35</v>
       </c>
       <c r="E75" s="1">
         <v>238.97</v>
       </c>
       <c r="F75" s="1">
         <v>409.07</v>
       </c>
       <c r="G75" s="1">
         <v>404.87</v>
       </c>
-      <c r="H75" s="1"/>
+      <c r="H75" s="1">
+        <v>371.65</v>
+      </c>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="12"/>
       <c r="S75" s="28"/>
       <c r="T75" s="28"/>
       <c r="U75" s="28"/>
       <c r="V75" s="28"/>
       <c r="W75" s="28"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="28"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
       <c r="AB75" s="30"/>
       <c r="AC75" s="28"/>
       <c r="AD75" s="28"/>
     </row>
     <row r="76" spans="1:30" ht="23.25" customHeight="1">
       <c r="A76" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="28"/>
       <c r="C76" s="28"/>
@@ -3738,51 +3756,53 @@
       </c>
       <c r="N82" s="12"/>
     </row>
     <row r="83" spans="1:14" ht="12.95" customHeight="1">
       <c r="A83" s="13">
         <v>2026</v>
       </c>
       <c r="B83" s="51">
         <v>177.07300000000001</v>
       </c>
       <c r="C83" s="1">
         <v>152.62799999999999</v>
       </c>
       <c r="D83" s="1">
         <v>158.42599999999999</v>
       </c>
       <c r="E83" s="1">
         <v>164.00700000000001</v>
       </c>
       <c r="F83" s="1">
         <v>165.15100000000001</v>
       </c>
       <c r="G83" s="1">
         <v>181.928</v>
       </c>
-      <c r="H83" s="1"/>
+      <c r="H83" s="1">
+        <v>194.05199999999999</v>
+      </c>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" ht="22.5">
       <c r="A84" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="18"/>
       <c r="C84" s="18"/>
       <c r="D84" s="18"/>
       <c r="E84" s="28"/>
       <c r="F84" s="18"/>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="28"/>
       <c r="M84" s="28"/>
     </row>
     <row r="85" spans="1:14" ht="12.95" customHeight="1">
@@ -4636,80 +4656,84 @@
       <c r="L117" s="28"/>
       <c r="M117" s="28"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1">
       <c r="A118" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="1">
         <v>4598.51</v>
       </c>
       <c r="C118" s="1">
         <v>4402.2</v>
       </c>
       <c r="D118" s="1">
         <v>4682.99</v>
       </c>
       <c r="E118" s="1">
         <v>5089.4799999999996</v>
       </c>
       <c r="F118" s="1">
         <v>5084.5600000000004</v>
       </c>
       <c r="G118" s="1">
         <v>4835.17</v>
       </c>
-      <c r="H118" s="28"/>
+      <c r="H118" s="28">
+        <v>4659.6899999999996</v>
+      </c>
       <c r="I118" s="28"/>
       <c r="J118" s="28"/>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
       <c r="M118" s="28"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1">
       <c r="A119" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="1">
         <v>495.24</v>
       </c>
       <c r="C119" s="1">
         <v>480.38</v>
       </c>
       <c r="D119" s="1">
         <v>453.26</v>
       </c>
       <c r="E119" s="1">
         <v>379.65</v>
       </c>
       <c r="F119" s="1">
         <v>120.33</v>
       </c>
       <c r="G119" s="1">
         <v>120.47</v>
       </c>
-      <c r="H119" s="28"/>
+      <c r="H119" s="28">
+        <v>117.32</v>
+      </c>
       <c r="I119" s="28"/>
       <c r="J119" s="28"/>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
       <c r="M119" s="28"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1">
       <c r="A120" s="25"/>
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="38"/>
       <c r="E120" s="28"/>
       <c r="F120" s="38"/>
       <c r="G120" s="38"/>
       <c r="H120" s="38"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="39"/>
     </row>
     <row r="121" spans="1:13" ht="24" customHeight="1">
       <c r="A121" s="10" t="s">
         <v>3</v>
       </c>
@@ -5570,80 +5594,84 @@
       <c r="L154" s="2"/>
       <c r="M154" s="23"/>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1">
       <c r="A155" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B155" s="23">
         <v>272.637</v>
       </c>
       <c r="C155" s="23">
         <v>259.31799999999998</v>
       </c>
       <c r="D155" s="23">
         <v>278.24</v>
       </c>
       <c r="E155" s="2">
         <v>278.86200000000002</v>
       </c>
       <c r="F155" s="23">
         <v>275.202</v>
       </c>
       <c r="G155" s="23">
         <v>265.71300000000002</v>
       </c>
-      <c r="H155" s="2"/>
+      <c r="H155" s="2">
+        <v>252.24199999999999</v>
+      </c>
       <c r="I155" s="2"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
       <c r="M155" s="23"/>
     </row>
     <row r="156" spans="1:13" ht="12.95" customHeight="1">
       <c r="A156" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="52">
         <v>20.670999999999999</v>
       </c>
       <c r="C156" s="52">
         <v>20.035</v>
       </c>
       <c r="D156" s="52">
         <v>18.672000000000001</v>
       </c>
       <c r="E156" s="5">
         <v>15.891</v>
       </c>
       <c r="F156" s="52">
         <v>5.2270000000000003</v>
       </c>
       <c r="G156" s="52">
         <v>5.1180000000000003</v>
       </c>
-      <c r="H156" s="5"/>
+      <c r="H156" s="5">
+        <v>5.0599999999999996</v>
+      </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5"/>
       <c r="K156" s="5"/>
       <c r="L156" s="5"/>
       <c r="M156" s="52"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="34"/>
       <c r="B157" s="31"/>
       <c r="C157" s="31"/>
       <c r="D157" s="31"/>
       <c r="E157" s="31"/>
       <c r="F157" s="31"/>
       <c r="G157" s="2"/>
       <c r="H157" s="31"/>
       <c r="I157" s="2"/>
       <c r="J157" s="2"/>
       <c r="K157" s="32"/>
       <c r="L157" s="2"/>
       <c r="M157" s="23"/>
     </row>
     <row r="158" spans="1:13" ht="12.75">
       <c r="A158" s="56" t="s">
         <v>14</v>
       </c>
@@ -5973,51 +6001,53 @@
         <v>2655.91</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1">
       <c r="A168" s="19">
         <v>2026</v>
       </c>
       <c r="B168" s="47">
         <v>2695.72</v>
       </c>
       <c r="C168" s="2">
         <v>2887.91</v>
       </c>
       <c r="D168" s="2">
         <v>2520.9299999999998</v>
       </c>
       <c r="E168" s="2">
         <v>2795.39</v>
       </c>
       <c r="F168" s="2">
         <v>2312.39</v>
       </c>
       <c r="G168" s="2">
         <v>1946.32</v>
       </c>
-      <c r="H168" s="2"/>
+      <c r="H168" s="2">
+        <v>1888.91</v>
+      </c>
       <c r="I168" s="2"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
       <c r="M168" s="2"/>
     </row>
     <row r="169" spans="1:13" ht="22.5">
       <c r="A169" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B169" s="28"/>
       <c r="C169" s="31"/>
       <c r="D169" s="28"/>
       <c r="E169" s="31"/>
       <c r="F169" s="31"/>
       <c r="G169" s="28"/>
       <c r="H169" s="28"/>
       <c r="I169" s="28"/>
       <c r="J169" s="28"/>
       <c r="K169" s="28"/>
       <c r="L169" s="28"/>
       <c r="M169" s="28"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1">
       <c r="A170" s="10">
@@ -6265,51 +6295,53 @@
         <v>571.62199999999996</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="12.95" customHeight="1">
       <c r="A176" s="15">
         <v>2026</v>
       </c>
       <c r="B176" s="48">
         <v>563.06700000000001</v>
       </c>
       <c r="C176" s="5">
         <v>488.57</v>
       </c>
       <c r="D176" s="5">
         <v>458.529</v>
       </c>
       <c r="E176" s="5">
         <v>490.601</v>
       </c>
       <c r="F176" s="5">
         <v>485.44499999999999</v>
       </c>
       <c r="G176" s="5">
         <v>426.73899999999998</v>
       </c>
-      <c r="H176" s="5"/>
+      <c r="H176" s="5">
+        <v>463.57100000000003</v>
+      </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5"/>
       <c r="K176" s="5"/>
       <c r="L176" s="5"/>
       <c r="M176" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A158:M158"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>