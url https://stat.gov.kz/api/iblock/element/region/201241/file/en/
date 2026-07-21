--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,90 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$H$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$I$8</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Inventories, billion tenge</t>
   </si>
   <si>
     <t>In trading days</t>
   </si>
   <si>
     <t>Inventory in the retail network*</t>
   </si>
   <si>
     <t>*Data only for trade enterprises with more than 20 employees (form 2-trade)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -136,200 +131,190 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -465,196 +450,206 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:8" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:9" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="12"/>
-[...5 lines deleted...]
-      <c r="H2" s="12"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
     </row>
-    <row r="3" spans="1:8" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H3" s="10"/>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
     </row>
-    <row r="4" spans="1:8" s="4" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="9"/>
+    <row r="4" spans="1:9" s="4" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="11"/>
       <c r="B4" s="3">
         <v>2018</v>
       </c>
       <c r="C4" s="3">
         <v>2019</v>
       </c>
       <c r="D4" s="3">
         <v>2020</v>
       </c>
       <c r="E4" s="3">
         <v>2021</v>
       </c>
       <c r="F4" s="3">
         <v>2022</v>
       </c>
       <c r="G4" s="3">
         <v>2023</v>
       </c>
       <c r="H4" s="3">
         <v>2024</v>
       </c>
+      <c r="I4" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="13" t="s">
+    <row r="5" spans="1:9" s="2" customFormat="1">
+      <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="7">
         <v>22.8</v>
       </c>
       <c r="C5" s="7">
         <v>30.6</v>
       </c>
       <c r="D5" s="7">
         <v>34.200000000000003</v>
       </c>
       <c r="E5" s="7">
         <v>55.6</v>
       </c>
       <c r="F5" s="7">
         <v>69.2</v>
       </c>
       <c r="G5" s="7">
         <v>70.5</v>
       </c>
       <c r="H5" s="7">
         <v>72.8</v>
       </c>
+      <c r="I5" s="7">
+        <v>74</v>
+      </c>
     </row>
-    <row r="6" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:9" s="2" customFormat="1">
+      <c r="A6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="8">
         <v>54</v>
       </c>
       <c r="C6" s="8">
         <v>51</v>
       </c>
       <c r="D6" s="8">
         <v>50</v>
       </c>
       <c r="E6" s="8">
         <v>49</v>
       </c>
       <c r="F6" s="8">
         <v>57</v>
       </c>
       <c r="G6" s="8">
         <v>56</v>
       </c>
       <c r="H6" s="8">
         <v>50</v>
       </c>
+      <c r="I6" s="8">
+        <v>49</v>
+      </c>
     </row>
-    <row r="7" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A8" s="11" t="s">
+    <row r="7" spans="1:9" s="5" customFormat="1"/>
+    <row r="8" spans="1:9" s="2" customFormat="1">
+      <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="11"/>
-[...5 lines deleted...]
-      <c r="H8" s="11"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
     </row>
-    <row r="9" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:8" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="2" customFormat="1"/>
+    <row r="10" spans="1:9" s="2" customFormat="1"/>
+    <row r="11" spans="1:9" s="6" customFormat="1"/>
+    <row r="12" spans="1:9" s="6" customFormat="1"/>
+    <row r="13" spans="1:9" s="6" customFormat="1">
       <c r="E13" s="2"/>
     </row>
-    <row r="14" spans="1:8" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-    <row r="22" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:9" s="6" customFormat="1"/>
+    <row r="15" spans="1:9" s="6" customFormat="1"/>
+    <row r="16" spans="1:9" s="6" customFormat="1"/>
+    <row r="17" s="6" customFormat="1"/>
+    <row r="18" s="6" customFormat="1"/>
+    <row r="19" s="6" customFormat="1"/>
+    <row r="20" s="6" customFormat="1"/>
+    <row r="21" s="6" customFormat="1"/>
+    <row r="22" s="6" customFormat="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A8:H8"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>