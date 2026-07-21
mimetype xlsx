--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,91 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="852" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="120" windowWidth="20730" windowHeight="11760" tabRatio="852" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="сауда үйлер және дүкендер" sheetId="3" r:id="rId1"/>
     <sheet name="cанаттар бойынша сауда желілері" sheetId="8" r:id="rId2"/>
     <sheet name="дәріханалар" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'cанаттар бойынша сауда желілері'!$A$1:$M$76</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда үйлер және дүкендер'!$A$1:$G$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'cанаттар бойынша сауда желілері'!$A$1:$M$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">дәріханалар!$A$1:$G$105</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда үйлер және дүкендер'!$A$1:$G$95</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E73" i="3" l="1"/>
-  <c r="D73" i="3"/>
+  <c r="B99" i="4"/>
+  <c r="C100"/>
+  <c r="C99"/>
+  <c r="B100"/>
+  <c r="C87" i="3"/>
+  <c r="C88"/>
+  <c r="C89"/>
+  <c r="C90"/>
+  <c r="C86"/>
+  <c r="B87"/>
+  <c r="B88"/>
+  <c r="B89"/>
+  <c r="B90"/>
+  <c r="B86"/>
+  <c r="E73"/>
+  <c r="D73"/>
   <c r="C46" i="4"/>
-  <c r="B46" i="4"/>
+  <c r="B46"/>
   <c r="E50" i="3"/>
-  <c r="D50" i="3"/>
+  <c r="D50"/>
   <c r="C26" i="4" l="1"/>
-  <c r="B26" i="4"/>
-[...1 lines deleted...]
-  <c r="B6" i="4"/>
+  <c r="B26"/>
+  <c r="C6"/>
+  <c r="B6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="34">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">жыл соңына </t>
   </si>
   <si>
     <t>барлығы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>сауда алаңы, шаршы метр</t>
   </si>
   <si>
     <t>саудамен айналысатын кәсіпорындар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>Жалғасы</t>
   </si>
   <si>
@@ -105,53 +114,50 @@
     <t>Сауда алаңының санаттары бойынша сауда желілері*</t>
   </si>
   <si>
     <t>Сауда объектілер</t>
   </si>
   <si>
     <t xml:space="preserve"> 100-ден төмен (5 санат)</t>
   </si>
   <si>
     <t>100-500 (4 санат)</t>
   </si>
   <si>
     <t>500-2000 (3 санат)</t>
   </si>
   <si>
     <t>2000-10000 (2 санат)</t>
   </si>
   <si>
     <t>10000 жоғары (1 санат)</t>
   </si>
   <si>
     <t>Сауда объектілер саны, бірлік</t>
   </si>
   <si>
     <t>Абай ауданы</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Әл-Фараби </t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t>Қаратау</t>
   </si>
   <si>
     <t>сауда алаңы, шаршы м</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Сауда үйлерін қосқанда.</t>
     </r>
   </si>
@@ -222,60 +228,63 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Тұтыну тауарларын сату бойынша бөлшек сауда дүкендерінің желісі қала бойынша</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*,**</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Әл Фараби </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0\ _₽;[Red]#,##0\ _₽"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -369,100 +378,125 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -578,462 +612,531 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...101 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1056,118 +1159,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1311,5556 +1412,6351 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G81"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H94"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:G4"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A61" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D90" sqref="D90"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="6" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="6" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="4" customFormat="1" ht="15.75">
+      <c r="A1" s="142" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="84">
+    <row r="3" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A3" s="136"/>
+      <c r="B3" s="136">
         <v>2018</v>
       </c>
-      <c r="C3" s="84"/>
-[...7 lines deleted...]
-      <c r="B4" s="83" t="s">
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="138"/>
+    </row>
+    <row r="4" spans="1:7" s="40" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A4" s="136"/>
+      <c r="B4" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="83"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="139"/>
+      <c r="D4" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="88"/>
-      <c r="F4" s="83" t="s">
+      <c r="E4" s="141"/>
+      <c r="F4" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="83"/>
-[...2 lines deleted...]
-      <c r="A5" s="85"/>
+      <c r="G4" s="139"/>
+    </row>
+    <row r="5" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A5" s="137"/>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="131" t="s">
+    <row r="6" spans="1:7" s="41" customFormat="1" ht="11.25">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="132">
+      <c r="B6" s="10">
         <v>2263</v>
       </c>
-      <c r="C6" s="132">
+      <c r="C6" s="10">
         <v>324925</v>
       </c>
-      <c r="D6" s="132">
+      <c r="D6" s="10">
         <v>959</v>
       </c>
-      <c r="E6" s="132">
+      <c r="E6" s="10">
         <v>233141</v>
       </c>
-      <c r="F6" s="132">
+      <c r="F6" s="10">
         <v>1304</v>
       </c>
-      <c r="G6" s="132">
+      <c r="G6" s="10">
         <v>91784</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="12">
         <v>647</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="13">
         <v>92812</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="14">
         <v>301</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="14">
         <v>70737</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="14">
         <v>346</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="14">
         <v>22075</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="12">
+        <v>809</v>
+      </c>
+      <c r="C8" s="13">
+        <v>101467</v>
+      </c>
+      <c r="D8" s="14">
+        <v>311</v>
+      </c>
+      <c r="E8" s="14">
+        <v>68593</v>
+      </c>
+      <c r="F8" s="14">
+        <v>498</v>
+      </c>
+      <c r="G8" s="14">
+        <v>32874</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="10">
-[...19 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="B9" s="12">
+        <v>683</v>
+      </c>
+      <c r="C9" s="13">
+        <v>115500</v>
+      </c>
+      <c r="D9" s="14">
+        <v>264</v>
+      </c>
+      <c r="E9" s="14">
+        <v>81194</v>
+      </c>
+      <c r="F9" s="14">
+        <v>419</v>
+      </c>
+      <c r="G9" s="14">
+        <v>34306</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A10" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="10">
-[...22 lines deleted...]
-      <c r="B10" s="14">
+      <c r="B10" s="16">
         <v>124</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="17">
         <v>15146</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="18">
         <v>83</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="18">
         <v>12617</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="18">
         <v>41</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="18">
         <v>2529</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" s="6" customFormat="1" ht="11.25"/>
+    <row r="12" spans="1:7" s="6" customFormat="1" ht="11.25"/>
+    <row r="13" spans="1:7" s="6" customFormat="1" ht="11.25">
       <c r="G13" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="84">
+    <row r="14" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A14" s="136"/>
+      <c r="B14" s="136">
         <v>2019</v>
       </c>
-      <c r="C14" s="84"/>
-[...7 lines deleted...]
-      <c r="B15" s="83" t="s">
+      <c r="C14" s="136"/>
+      <c r="D14" s="136"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="136"/>
+      <c r="G14" s="138"/>
+    </row>
+    <row r="15" spans="1:7" s="40" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A15" s="136"/>
+      <c r="B15" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="83"/>
-      <c r="D15" s="87" t="s">
+      <c r="C15" s="139"/>
+      <c r="D15" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E15" s="88"/>
-      <c r="F15" s="83" t="s">
+      <c r="E15" s="141"/>
+      <c r="F15" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="83"/>
-[...2 lines deleted...]
-      <c r="A16" s="85"/>
+      <c r="G15" s="139"/>
+    </row>
+    <row r="16" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A16" s="137"/>
       <c r="B16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="131" t="s">
+    <row r="17" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="132">
+      <c r="B17" s="10">
         <v>3292</v>
       </c>
-      <c r="C17" s="132">
+      <c r="C17" s="10">
         <v>444107</v>
       </c>
-      <c r="D17" s="132">
+      <c r="D17" s="10">
         <v>1084</v>
       </c>
-      <c r="E17" s="132">
+      <c r="E17" s="10">
         <v>245126</v>
       </c>
-      <c r="F17" s="132">
+      <c r="F17" s="10">
         <v>2208</v>
       </c>
-      <c r="G17" s="132">
+      <c r="G17" s="10">
         <v>198981</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
+    <row r="18" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="12">
         <v>903</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="13">
         <v>89723</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="14">
         <v>350</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="14">
         <v>72983</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="14">
         <v>553</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="19">
         <v>16740</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="9" t="s">
+    <row r="19" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="12">
+        <v>977</v>
+      </c>
+      <c r="C19" s="13">
+        <v>134749</v>
+      </c>
+      <c r="D19" s="14">
+        <v>288</v>
+      </c>
+      <c r="E19" s="14">
+        <v>64837</v>
+      </c>
+      <c r="F19" s="14">
+        <v>689</v>
+      </c>
+      <c r="G19" s="19">
+        <v>69912</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="10">
-[...19 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="B20" s="13">
+        <v>1147</v>
+      </c>
+      <c r="C20" s="13">
+        <v>192081</v>
+      </c>
+      <c r="D20" s="14">
+        <v>318</v>
+      </c>
+      <c r="E20" s="14">
+        <v>90653</v>
+      </c>
+      <c r="F20" s="14">
+        <v>828</v>
+      </c>
+      <c r="G20" s="19">
+        <v>101428</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A21" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="11">
-[...22 lines deleted...]
-      <c r="B21" s="14">
+      <c r="B21" s="16">
         <v>265</v>
       </c>
-      <c r="C21" s="15">
+      <c r="C21" s="17">
         <v>27554</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="18">
         <v>128</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="18">
         <v>16653</v>
       </c>
-      <c r="F21" s="16">
+      <c r="F21" s="18">
         <v>138</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G21" s="20">
         <v>10901</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" s="6" customFormat="1" ht="11.25"/>
+    <row r="23" spans="1:7" s="6" customFormat="1" ht="11.25"/>
+    <row r="24" spans="1:7" s="6" customFormat="1" ht="11.25">
       <c r="G24" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B25" s="84">
+    <row r="25" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A25" s="136"/>
+      <c r="B25" s="136">
         <v>2020</v>
       </c>
-      <c r="C25" s="84"/>
-[...7 lines deleted...]
-      <c r="B26" s="83" t="s">
+      <c r="C25" s="136"/>
+      <c r="D25" s="136"/>
+      <c r="E25" s="136"/>
+      <c r="F25" s="136"/>
+      <c r="G25" s="138"/>
+    </row>
+    <row r="26" spans="1:7" s="40" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A26" s="136"/>
+      <c r="B26" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="83"/>
-      <c r="D26" s="87" t="s">
+      <c r="C26" s="139"/>
+      <c r="D26" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="88"/>
-      <c r="F26" s="83" t="s">
+      <c r="E26" s="141"/>
+      <c r="F26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G26" s="83"/>
-[...2 lines deleted...]
-      <c r="A27" s="85"/>
+      <c r="G26" s="139"/>
+    </row>
+    <row r="27" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A27" s="137"/>
       <c r="B27" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="131" t="s">
+    <row r="28" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A28" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="132">
+      <c r="B28" s="10">
         <v>4486</v>
       </c>
-      <c r="C28" s="132">
+      <c r="C28" s="10">
         <v>805350</v>
       </c>
-      <c r="D28" s="132">
+      <c r="D28" s="10">
         <v>994</v>
       </c>
-      <c r="E28" s="132">
+      <c r="E28" s="10">
         <v>280343</v>
       </c>
-      <c r="F28" s="132">
+      <c r="F28" s="10">
         <v>3492</v>
       </c>
-      <c r="G28" s="132">
+      <c r="G28" s="10">
         <v>525007</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="9" t="s">
+    <row r="29" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A29" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="11">
+      <c r="B29" s="13">
         <v>1166</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C29" s="13">
         <v>186084</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="14">
         <v>306</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="21">
         <v>81068</v>
       </c>
-      <c r="F29" s="12">
+      <c r="F29" s="14">
         <v>860</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="14">
         <v>105016</v>
       </c>
     </row>
-    <row r="30" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="9" t="s">
+    <row r="30" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="13">
+        <v>1564</v>
+      </c>
+      <c r="C30" s="13">
+        <v>305776</v>
+      </c>
+      <c r="D30" s="14">
+        <v>276</v>
+      </c>
+      <c r="E30" s="21">
+        <v>80123</v>
+      </c>
+      <c r="F30" s="14">
+        <v>1288</v>
+      </c>
+      <c r="G30" s="14">
+        <v>225653</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A31" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="11">
-[...19 lines deleted...]
-      <c r="A31" s="9" t="s">
+      <c r="B31" s="13">
+        <v>1408</v>
+      </c>
+      <c r="C31" s="13">
+        <v>213370</v>
+      </c>
+      <c r="D31" s="14">
+        <v>281</v>
+      </c>
+      <c r="E31" s="21">
+        <v>90567</v>
+      </c>
+      <c r="F31" s="14">
+        <v>1128</v>
+      </c>
+      <c r="G31" s="14">
+        <v>122804</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A32" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="11">
-[...22 lines deleted...]
-      <c r="B32" s="14">
+      <c r="B32" s="16">
         <v>348</v>
       </c>
-      <c r="C32" s="15">
+      <c r="C32" s="17">
         <v>100120</v>
       </c>
-      <c r="D32" s="16">
+      <c r="D32" s="18">
         <v>131</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="22">
         <v>28585</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F32" s="18">
         <v>216</v>
       </c>
-      <c r="G32" s="16">
+      <c r="G32" s="18">
         <v>71534</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7">
       <c r="G35" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B36" s="84">
+    <row r="36" spans="1:7">
+      <c r="A36" s="136"/>
+      <c r="B36" s="136">
         <v>2021</v>
       </c>
-      <c r="C36" s="84"/>
-[...7 lines deleted...]
-      <c r="B37" s="83" t="s">
+      <c r="C36" s="136"/>
+      <c r="D36" s="136"/>
+      <c r="E36" s="136"/>
+      <c r="F36" s="136"/>
+      <c r="G36" s="138"/>
+    </row>
+    <row r="37" spans="1:7" ht="34.5" customHeight="1">
+      <c r="A37" s="136"/>
+      <c r="B37" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="83"/>
-      <c r="D37" s="87" t="s">
+      <c r="C37" s="139"/>
+      <c r="D37" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E37" s="88"/>
-      <c r="F37" s="83" t="s">
+      <c r="E37" s="141"/>
+      <c r="F37" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G37" s="83"/>
-[...2 lines deleted...]
-      <c r="A38" s="85"/>
+      <c r="G37" s="139"/>
+    </row>
+    <row r="38" spans="1:7" ht="22.5">
+      <c r="A38" s="137"/>
       <c r="B38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="39" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A39" s="131" t="s">
+    <row r="39" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A39" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B39" s="133">
+      <c r="B39" s="23">
         <v>4639</v>
       </c>
-      <c r="C39" s="133">
+      <c r="C39" s="23">
         <v>718890</v>
       </c>
-      <c r="D39" s="134">
+      <c r="D39" s="24">
         <v>984</v>
       </c>
-      <c r="E39" s="134">
+      <c r="E39" s="24">
         <v>300471</v>
       </c>
-      <c r="F39" s="134">
+      <c r="F39" s="24">
         <v>3654</v>
       </c>
-      <c r="G39" s="134">
+      <c r="G39" s="24">
         <v>418418</v>
       </c>
     </row>
-    <row r="40" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A40" s="9" t="s">
+    <row r="40" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A40" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="11">
+      <c r="B40" s="13">
         <v>998</v>
       </c>
-      <c r="C40" s="22">
+      <c r="C40" s="25">
         <v>173271</v>
       </c>
-      <c r="D40" s="22">
+      <c r="D40" s="25">
         <v>298</v>
       </c>
-      <c r="E40" s="22">
+      <c r="E40" s="25">
         <v>89152</v>
       </c>
-      <c r="F40" s="23">
+      <c r="F40" s="26">
         <v>700</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G40" s="27">
         <v>84120</v>
       </c>
     </row>
-    <row r="41" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="9" t="s">
+    <row r="41" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="13">
+        <v>1308</v>
+      </c>
+      <c r="C41" s="25">
+        <v>214409</v>
+      </c>
+      <c r="D41" s="25">
+        <v>278</v>
+      </c>
+      <c r="E41" s="25">
+        <v>98742</v>
+      </c>
+      <c r="F41" s="28">
+        <v>1029</v>
+      </c>
+      <c r="G41" s="27">
+        <v>115667</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="11">
-[...19 lines deleted...]
-      <c r="A42" s="9" t="s">
+      <c r="B42" s="13">
+        <v>1795</v>
+      </c>
+      <c r="C42" s="14">
+        <v>244316</v>
+      </c>
+      <c r="D42" s="25">
+        <v>263</v>
+      </c>
+      <c r="E42" s="25">
+        <v>77183</v>
+      </c>
+      <c r="F42" s="28">
+        <v>1530</v>
+      </c>
+      <c r="G42" s="27">
+        <v>167134</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A43" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="11">
-[...22 lines deleted...]
-      <c r="B43" s="14">
+      <c r="B43" s="16">
         <v>538</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="18">
         <v>86894</v>
       </c>
-      <c r="D43" s="26">
+      <c r="D43" s="29">
         <v>145</v>
       </c>
-      <c r="E43" s="26">
+      <c r="E43" s="29">
         <v>35394</v>
       </c>
-      <c r="F43" s="27">
+      <c r="F43" s="30">
         <v>395</v>
       </c>
-      <c r="G43" s="28">
+      <c r="G43" s="31">
         <v>51497</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-    <row r="46" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A44" s="11"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="27"/>
+    </row>
+    <row r="45" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A45" s="11"/>
+      <c r="B45" s="12"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="27"/>
+    </row>
+    <row r="46" spans="1:7" s="6" customFormat="1" ht="11.25">
       <c r="G46" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B47" s="84">
+    <row r="47" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A47" s="136"/>
+      <c r="B47" s="136">
         <v>2022</v>
       </c>
-      <c r="C47" s="84"/>
-[...7 lines deleted...]
-      <c r="B48" s="83" t="s">
+      <c r="C47" s="136"/>
+      <c r="D47" s="136"/>
+      <c r="E47" s="136"/>
+      <c r="F47" s="136"/>
+      <c r="G47" s="138"/>
+    </row>
+    <row r="48" spans="1:7" s="6" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A48" s="136"/>
+      <c r="B48" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C48" s="83"/>
-      <c r="D48" s="87" t="s">
+      <c r="C48" s="139"/>
+      <c r="D48" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E48" s="88"/>
-      <c r="F48" s="83" t="s">
+      <c r="E48" s="141"/>
+      <c r="F48" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G48" s="83"/>
-[...2 lines deleted...]
-      <c r="A49" s="85"/>
+      <c r="G48" s="139"/>
+    </row>
+    <row r="49" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A49" s="137"/>
       <c r="B49" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="50" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A50" s="131" t="s">
+    <row r="50" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A50" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B50" s="134">
+      <c r="B50" s="24">
         <v>4865</v>
       </c>
-      <c r="C50" s="134">
+      <c r="C50" s="24">
         <v>768305</v>
       </c>
-      <c r="D50" s="134">
+      <c r="D50" s="24">
         <f t="shared" ref="D50:E50" si="0">B50-F50</f>
         <v>1145</v>
       </c>
-      <c r="E50" s="134">
+      <c r="E50" s="24">
         <f t="shared" si="0"/>
         <v>328012</v>
       </c>
-      <c r="F50" s="134">
+      <c r="F50" s="24">
         <v>3720</v>
       </c>
-      <c r="G50" s="134">
+      <c r="G50" s="24">
         <v>440293</v>
       </c>
     </row>
-    <row r="51" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A51" s="9" t="s">
+    <row r="51" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A51" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="22">
+      <c r="B51" s="25">
         <v>1179</v>
       </c>
-      <c r="C51" s="22">
+      <c r="C51" s="25">
         <v>173801</v>
       </c>
-      <c r="D51" s="22">
+      <c r="D51" s="25">
         <v>363</v>
       </c>
-      <c r="E51" s="22">
+      <c r="E51" s="25">
         <v>85712</v>
       </c>
-      <c r="F51" s="22">
+      <c r="F51" s="25">
         <v>817</v>
       </c>
-      <c r="G51" s="22">
+      <c r="G51" s="25">
         <v>88090</v>
       </c>
     </row>
-    <row r="52" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A52" s="9" t="s">
+    <row r="52" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A52" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" s="25">
+        <v>1286</v>
+      </c>
+      <c r="C52" s="25">
+        <v>255749</v>
+      </c>
+      <c r="D52" s="35">
+        <v>272</v>
+      </c>
+      <c r="E52" s="35">
+        <v>102577</v>
+      </c>
+      <c r="F52" s="25">
+        <v>1014</v>
+      </c>
+      <c r="G52" s="25">
+        <v>153174</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A53" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B52" s="22">
-[...19 lines deleted...]
-      <c r="A53" s="9" t="s">
+      <c r="B53" s="25">
+        <v>1741</v>
+      </c>
+      <c r="C53" s="25">
+        <v>244589</v>
+      </c>
+      <c r="D53" s="35">
+        <v>314</v>
+      </c>
+      <c r="E53" s="35">
+        <v>98431</v>
+      </c>
+      <c r="F53" s="25">
+        <v>1427</v>
+      </c>
+      <c r="G53" s="25">
+        <v>146158</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A54" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="22">
-[...22 lines deleted...]
-      <c r="B54" s="26">
+      <c r="B54" s="29">
         <v>659</v>
       </c>
-      <c r="C54" s="26">
+      <c r="C54" s="29">
         <v>94166</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="36">
         <v>196</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="36">
         <v>41292</v>
       </c>
-      <c r="F54" s="26">
+      <c r="F54" s="29">
         <v>462</v>
       </c>
-      <c r="G54" s="26">
+      <c r="G54" s="29">
         <v>52871</v>
       </c>
     </row>
-    <row r="55" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-    <row r="57" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A55" s="11"/>
+      <c r="B55" s="12"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="27"/>
+    </row>
+    <row r="56" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A56" s="11"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="32"/>
+      <c r="G56" s="27"/>
+    </row>
+    <row r="57" spans="1:7" s="6" customFormat="1" ht="11.25">
       <c r="G57" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="58" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B58" s="84">
+    <row r="58" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A58" s="136"/>
+      <c r="B58" s="136">
         <v>2023</v>
       </c>
-      <c r="C58" s="84"/>
-[...7 lines deleted...]
-      <c r="B59" s="83" t="s">
+      <c r="C58" s="136"/>
+      <c r="D58" s="136"/>
+      <c r="E58" s="136"/>
+      <c r="F58" s="136"/>
+      <c r="G58" s="138"/>
+    </row>
+    <row r="59" spans="1:7" s="6" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A59" s="136"/>
+      <c r="B59" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C59" s="83"/>
-      <c r="D59" s="87" t="s">
+      <c r="C59" s="139"/>
+      <c r="D59" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E59" s="88"/>
-      <c r="F59" s="83" t="s">
+      <c r="E59" s="141"/>
+      <c r="F59" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G59" s="83"/>
-[...2 lines deleted...]
-      <c r="A60" s="85"/>
+      <c r="G59" s="139"/>
+    </row>
+    <row r="60" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A60" s="137"/>
       <c r="B60" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="61" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A61" s="131" t="s">
+    <row r="61" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A61" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B61" s="134">
+      <c r="B61" s="24">
         <v>4575</v>
       </c>
-      <c r="C61" s="134">
+      <c r="C61" s="24">
         <v>711226</v>
       </c>
-      <c r="D61" s="134">
+      <c r="D61" s="24">
         <v>1370</v>
       </c>
-      <c r="E61" s="134">
+      <c r="E61" s="24">
         <v>437233</v>
       </c>
-      <c r="F61" s="135">
+      <c r="F61" s="33">
         <v>3205</v>
       </c>
-      <c r="G61" s="135">
+      <c r="G61" s="33">
         <v>273993</v>
       </c>
     </row>
-    <row r="62" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A62" s="9" t="s">
+    <row r="62" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A62" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B62" s="22">
+      <c r="B62" s="25">
         <v>1185</v>
       </c>
-      <c r="C62" s="22">
+      <c r="C62" s="25">
         <v>160810</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="35">
         <v>357</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="37">
         <v>79915</v>
       </c>
-      <c r="F62" s="22">
+      <c r="F62" s="25">
         <v>827</v>
       </c>
-      <c r="G62" s="22">
+      <c r="G62" s="25">
         <v>80896</v>
       </c>
     </row>
-    <row r="63" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A63" s="9" t="s">
+    <row r="63" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A63" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" s="25">
+        <v>1173</v>
+      </c>
+      <c r="C63" s="25">
+        <v>254976</v>
+      </c>
+      <c r="D63" s="25">
+        <v>407</v>
+      </c>
+      <c r="E63" s="25">
+        <v>183138</v>
+      </c>
+      <c r="F63" s="25">
+        <v>767</v>
+      </c>
+      <c r="G63" s="25">
+        <v>71837</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A64" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="22">
-[...19 lines deleted...]
-      <c r="A64" s="9" t="s">
+      <c r="B64" s="25">
+        <v>962</v>
+      </c>
+      <c r="C64" s="25">
+        <v>156758</v>
+      </c>
+      <c r="D64" s="25">
+        <v>288</v>
+      </c>
+      <c r="E64" s="25">
+        <v>106376</v>
+      </c>
+      <c r="F64" s="25">
+        <v>675</v>
+      </c>
+      <c r="G64" s="25">
+        <v>50382</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A65" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="22">
-[...22 lines deleted...]
-      <c r="B65" s="22">
+      <c r="B65" s="25">
         <v>613</v>
       </c>
-      <c r="C65" s="22">
+      <c r="C65" s="25">
         <v>79184</v>
       </c>
-      <c r="D65" s="31">
+      <c r="D65" s="35">
         <v>202</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="37">
         <v>42463</v>
       </c>
-      <c r="F65" s="22">
+      <c r="F65" s="25">
         <v>409</v>
       </c>
-      <c r="G65" s="22">
+      <c r="G65" s="25">
         <v>36721</v>
       </c>
     </row>
-    <row r="66" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B66" s="26">
+    <row r="66" spans="1:7" s="34" customFormat="1">
+      <c r="A66" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B66" s="29">
         <v>642</v>
       </c>
-      <c r="C66" s="26">
+      <c r="C66" s="29">
         <v>59498</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="36">
         <v>116</v>
       </c>
-      <c r="E66" s="34">
+      <c r="E66" s="38">
         <v>25341</v>
       </c>
-      <c r="F66" s="26">
+      <c r="F66" s="29">
         <v>527</v>
       </c>
-      <c r="G66" s="26">
+      <c r="G66" s="29">
         <v>34157</v>
       </c>
     </row>
-    <row r="69" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="G69" s="79" t="s">
+    <row r="69" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="G69" s="95" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="70" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B70" s="84">
+    <row r="70" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A70" s="136"/>
+      <c r="B70" s="136">
         <v>2024</v>
       </c>
-      <c r="C70" s="84"/>
-[...7 lines deleted...]
-      <c r="B71" s="83" t="s">
+      <c r="C70" s="136"/>
+      <c r="D70" s="136"/>
+      <c r="E70" s="136"/>
+      <c r="F70" s="136"/>
+      <c r="G70" s="138"/>
+    </row>
+    <row r="71" spans="1:7" s="6" customFormat="1" ht="30" customHeight="1">
+      <c r="A71" s="136"/>
+      <c r="B71" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="C71" s="83"/>
-      <c r="D71" s="87" t="s">
+      <c r="C71" s="139"/>
+      <c r="D71" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E71" s="88"/>
-      <c r="F71" s="83" t="s">
+      <c r="E71" s="141"/>
+      <c r="F71" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G71" s="83"/>
-[...2 lines deleted...]
-      <c r="A72" s="85"/>
+      <c r="G71" s="139"/>
+    </row>
+    <row r="72" spans="1:7" s="6" customFormat="1" ht="22.5">
+      <c r="A72" s="137"/>
       <c r="B72" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G72" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="73" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="131" t="s">
+    <row r="73" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A73" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="135">
+      <c r="B73" s="33">
         <v>3939</v>
       </c>
-      <c r="C73" s="135">
+      <c r="C73" s="33">
         <v>657218</v>
       </c>
-      <c r="D73" s="135">
+      <c r="D73" s="33">
         <f>B73-F73</f>
         <v>1280</v>
       </c>
-      <c r="E73" s="135">
+      <c r="E73" s="33">
         <f>C73-G73</f>
         <v>430424</v>
       </c>
-      <c r="F73" s="135">
+      <c r="F73" s="33">
         <v>2659</v>
       </c>
-      <c r="G73" s="135">
+      <c r="G73" s="33">
         <v>226794</v>
       </c>
     </row>
-    <row r="74" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A74" s="9" t="s">
+    <row r="74" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A74" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B74" s="22">
+      <c r="B74" s="25">
         <v>631</v>
       </c>
-      <c r="C74" s="22">
+      <c r="C74" s="25">
         <v>144318</v>
       </c>
-      <c r="D74" s="35">
+      <c r="D74" s="39">
         <v>320</v>
       </c>
-      <c r="E74" s="35">
+      <c r="E74" s="39">
         <v>109626</v>
       </c>
-      <c r="F74" s="22">
+      <c r="F74" s="25">
         <v>311</v>
       </c>
-      <c r="G74" s="80">
+      <c r="G74" s="96">
         <v>34692</v>
       </c>
     </row>
-    <row r="75" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A75" s="9" t="s">
+    <row r="75" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A75" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" s="25">
+        <v>1318</v>
+      </c>
+      <c r="C75" s="25">
+        <v>217220</v>
+      </c>
+      <c r="D75" s="39">
+        <v>358</v>
+      </c>
+      <c r="E75" s="39">
+        <v>149494</v>
+      </c>
+      <c r="F75" s="25">
+        <v>960</v>
+      </c>
+      <c r="G75" s="96">
+        <v>67727</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A76" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B75" s="22">
-[...19 lines deleted...]
-      <c r="A76" s="9" t="s">
+      <c r="B76" s="25">
+        <v>723</v>
+      </c>
+      <c r="C76" s="25">
+        <v>128922</v>
+      </c>
+      <c r="D76" s="39">
+        <v>255</v>
+      </c>
+      <c r="E76" s="39">
+        <v>96839</v>
+      </c>
+      <c r="F76" s="25">
+        <v>469</v>
+      </c>
+      <c r="G76" s="96">
+        <v>32085</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A77" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B76" s="22">
-[...22 lines deleted...]
-      <c r="B77" s="22">
+      <c r="B77" s="25">
         <v>420</v>
       </c>
-      <c r="C77" s="22">
+      <c r="C77" s="25">
         <v>65136</v>
       </c>
-      <c r="D77" s="22">
+      <c r="D77" s="25">
         <v>202</v>
       </c>
-      <c r="E77" s="22">
+      <c r="E77" s="25">
         <v>48912</v>
       </c>
-      <c r="F77" s="22">
+      <c r="F77" s="25">
         <v>218</v>
       </c>
-      <c r="G77" s="80">
+      <c r="G77" s="96">
         <v>16224</v>
       </c>
     </row>
-    <row r="78" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B78" s="26">
+    <row r="78" spans="1:7" s="34" customFormat="1">
+      <c r="A78" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" s="29">
         <v>846</v>
       </c>
-      <c r="C78" s="26">
+      <c r="C78" s="29">
         <v>101623</v>
       </c>
-      <c r="D78" s="26">
+      <c r="D78" s="29">
         <v>146</v>
       </c>
-      <c r="E78" s="26">
+      <c r="E78" s="29">
         <v>25556</v>
       </c>
-      <c r="F78" s="26">
+      <c r="F78" s="29">
         <v>701</v>
       </c>
-      <c r="G78" s="81">
+      <c r="G78" s="97">
         <v>76068</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A80" s="89" t="s">
+    <row r="79" spans="1:7" s="34" customFormat="1">
+      <c r="A79" s="11"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="96"/>
+    </row>
+    <row r="80" spans="1:7" s="34" customFormat="1">
+      <c r="A80" s="11"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="25"/>
+      <c r="G80" s="96"/>
+    </row>
+    <row r="81" spans="1:8" s="34" customFormat="1">
+      <c r="A81" s="6"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="34" customFormat="1">
+      <c r="A82" s="136"/>
+      <c r="B82" s="136">
+        <v>2025</v>
+      </c>
+      <c r="C82" s="136"/>
+      <c r="D82" s="136"/>
+      <c r="E82" s="136"/>
+      <c r="F82" s="136"/>
+      <c r="G82" s="138"/>
+    </row>
+    <row r="83" spans="1:8" s="34" customFormat="1" ht="27" customHeight="1">
+      <c r="A83" s="136"/>
+      <c r="B83" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="C83" s="139"/>
+      <c r="D83" s="140" t="s">
+        <v>5</v>
+      </c>
+      <c r="E83" s="141"/>
+      <c r="F83" s="139" t="s">
+        <v>6</v>
+      </c>
+      <c r="G83" s="139"/>
+    </row>
+    <row r="84" spans="1:8" s="34" customFormat="1" ht="22.5">
+      <c r="A84" s="137"/>
+      <c r="B84" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="D84" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="E84" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="F84" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="G84" s="100" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="34" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="105">
+        <v>4962</v>
+      </c>
+      <c r="C85" s="105">
+        <v>844910</v>
+      </c>
+      <c r="D85" s="105">
+        <v>1494</v>
+      </c>
+      <c r="E85" s="105">
+        <v>433037</v>
+      </c>
+      <c r="F85" s="105">
+        <v>3468</v>
+      </c>
+      <c r="G85" s="105">
+        <v>411876</v>
+      </c>
+      <c r="H85" s="101"/>
+    </row>
+    <row r="86" spans="1:8" s="34" customFormat="1">
+      <c r="A86" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" s="103">
+        <f>D86+F86</f>
+        <v>895</v>
+      </c>
+      <c r="C86" s="103">
+        <f>E86+G86</f>
+        <v>164418</v>
+      </c>
+      <c r="D86" s="96">
+        <v>291</v>
+      </c>
+      <c r="E86" s="96">
+        <v>99682</v>
+      </c>
+      <c r="F86" s="96">
+        <v>604</v>
+      </c>
+      <c r="G86" s="96">
+        <v>64736</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="34" customFormat="1">
+      <c r="A87" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" s="103">
+        <f t="shared" ref="B87:B90" si="1">D87+F87</f>
+        <v>1469</v>
+      </c>
+      <c r="C87" s="103">
+        <f t="shared" ref="C87:C90" si="2">E87+G87</f>
+        <v>237192</v>
+      </c>
+      <c r="D87" s="96">
+        <v>422</v>
+      </c>
+      <c r="E87" s="96">
+        <v>116474</v>
+      </c>
+      <c r="F87" s="96">
+        <v>1047</v>
+      </c>
+      <c r="G87" s="96">
+        <v>120718</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="34" customFormat="1">
+      <c r="A88" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B88" s="103">
+        <f t="shared" si="1"/>
+        <v>811</v>
+      </c>
+      <c r="C88" s="103">
+        <f t="shared" si="2"/>
+        <v>172427</v>
+      </c>
+      <c r="D88" s="96">
+        <v>280</v>
+      </c>
+      <c r="E88" s="96">
+        <v>102502</v>
+      </c>
+      <c r="F88" s="96">
+        <v>531</v>
+      </c>
+      <c r="G88" s="96">
+        <v>69925</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="34" customFormat="1">
+      <c r="A89" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B89" s="103">
+        <f t="shared" si="1"/>
+        <v>650</v>
+      </c>
+      <c r="C89" s="103">
+        <f t="shared" si="2"/>
+        <v>113568</v>
+      </c>
+      <c r="D89" s="96">
+        <v>232</v>
+      </c>
+      <c r="E89" s="96">
+        <v>63902</v>
+      </c>
+      <c r="F89" s="96">
+        <v>418</v>
+      </c>
+      <c r="G89" s="96">
+        <v>49666</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B90" s="104">
+        <f t="shared" si="1"/>
+        <v>1139</v>
+      </c>
+      <c r="C90" s="104">
+        <f t="shared" si="2"/>
+        <v>157308</v>
+      </c>
+      <c r="D90" s="97">
+        <v>269</v>
+      </c>
+      <c r="E90" s="97">
+        <v>50477</v>
+      </c>
+      <c r="F90" s="97">
+        <v>870</v>
+      </c>
+      <c r="G90" s="97">
+        <v>106831</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="11"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="96"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="11"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="25"/>
+      <c r="G92" s="96"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="143" t="s">
+        <v>24</v>
+      </c>
+      <c r="B93" s="144"/>
+      <c r="C93" s="144"/>
+      <c r="D93" s="144"/>
+      <c r="E93" s="144"/>
+      <c r="F93" s="144"/>
+      <c r="G93" s="144"/>
+    </row>
+    <row r="94" spans="1:8" ht="27" customHeight="1">
+      <c r="A94" s="145" t="s">
         <v>25</v>
       </c>
-      <c r="B80" s="90"/>
-[...15 lines deleted...]
-      <c r="G81" s="91"/>
+      <c r="B94" s="145"/>
+      <c r="C94" s="145"/>
+      <c r="D94" s="145"/>
+      <c r="E94" s="145"/>
+      <c r="F94" s="145"/>
+      <c r="G94" s="145"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...17 lines deleted...]
-    <mergeCell ref="A81:G81"/>
+  <mergeCells count="43">
+    <mergeCell ref="A82:A84"/>
+    <mergeCell ref="B82:G82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="F83:G83"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A94:G94"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="B25:G25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="B36:G36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="A47:A49"/>
     <mergeCell ref="B47:G47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="D48:E48"/>
-    <mergeCell ref="F48:G48"/>
-[...4 lines deleted...]
-    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:G14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A70:A72"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M87"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A64" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A82" sqref="A82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="6"/>
     <col min="3" max="3" width="10.5703125" style="6" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="6"/>
     <col min="7" max="7" width="10.7109375" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="6"/>
     <col min="9" max="9" width="10.28515625" style="6" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A2" s="112" t="s">
+    <row r="1" spans="1:13">
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A2" s="154" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="112"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:13" s="62" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="154"/>
+      <c r="C2" s="154"/>
+      <c r="D2" s="154"/>
+      <c r="E2" s="154"/>
+      <c r="F2" s="154"/>
+      <c r="G2" s="154"/>
+      <c r="H2" s="154"/>
+      <c r="I2" s="154"/>
+      <c r="J2" s="154"/>
+      <c r="K2" s="154"/>
+      <c r="L2" s="154"/>
+      <c r="M2" s="154"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A3" s="69"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+    </row>
+    <row r="4" spans="1:13" s="71" customFormat="1" ht="14.25">
       <c r="A4" s="6"/>
-      <c r="B4" s="60"/>
-[...9 lines deleted...]
-      <c r="L4" s="99" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="99"/>
-[...3 lines deleted...]
-      <c r="B5" s="114">
+      <c r="M4" s="166"/>
+    </row>
+    <row r="5" spans="1:13" s="71" customFormat="1" ht="14.25">
+      <c r="A5" s="137"/>
+      <c r="B5" s="156">
         <v>2018</v>
       </c>
-      <c r="C5" s="115"/>
-[...13 lines deleted...]
-      <c r="B6" s="117" t="s">
+      <c r="C5" s="157"/>
+      <c r="D5" s="157"/>
+      <c r="E5" s="157"/>
+      <c r="F5" s="157"/>
+      <c r="G5" s="157"/>
+      <c r="H5" s="157"/>
+      <c r="I5" s="157"/>
+      <c r="J5" s="157"/>
+      <c r="K5" s="157"/>
+      <c r="L5" s="157"/>
+      <c r="M5" s="158"/>
+    </row>
+    <row r="6" spans="1:13" s="71" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A6" s="155"/>
+      <c r="B6" s="159" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="147"/>
+      <c r="D6" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="147"/>
+      <c r="F6" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="141"/>
+      <c r="H6" s="140" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="141"/>
+      <c r="J6" s="170" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="171"/>
+      <c r="L6" s="170" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" s="171"/>
+    </row>
+    <row r="7" spans="1:13" s="71" customFormat="1" ht="56.25">
+      <c r="A7" s="138"/>
+      <c r="B7" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="94"/>
-[...8 lines deleted...]
-      <c r="H6" s="117" t="s">
+      <c r="D7" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" s="100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="94" customFormat="1">
+      <c r="A8" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="92">
+        <v>1335</v>
+      </c>
+      <c r="C8" s="92">
+        <v>245962</v>
+      </c>
+      <c r="D8" s="92">
+        <v>970</v>
+      </c>
+      <c r="E8" s="92">
+        <v>42024</v>
+      </c>
+      <c r="F8" s="114">
+        <v>233</v>
+      </c>
+      <c r="G8" s="114">
+        <v>44004</v>
+      </c>
+      <c r="H8" s="114">
+        <v>117</v>
+      </c>
+      <c r="I8" s="114">
+        <v>105809</v>
+      </c>
+      <c r="J8" s="114">
         <v>16</v>
       </c>
-      <c r="I6" s="94"/>
-[...14 lines deleted...]
-      <c r="C7" s="64" t="s">
+      <c r="K8" s="114">
+        <v>54125</v>
+      </c>
+      <c r="L8" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A9" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25">
+        <v>339</v>
+      </c>
+      <c r="C9" s="25">
+        <v>58807</v>
+      </c>
+      <c r="D9" s="25">
+        <v>227</v>
+      </c>
+      <c r="E9" s="25">
+        <v>9539</v>
+      </c>
+      <c r="F9" s="115">
+        <v>81</v>
+      </c>
+      <c r="G9" s="115">
+        <v>15970</v>
+      </c>
+      <c r="H9" s="115">
+        <v>28</v>
+      </c>
+      <c r="I9" s="115">
+        <v>26583</v>
+      </c>
+      <c r="J9" s="115">
+        <v>2</v>
+      </c>
+      <c r="K9" s="115">
+        <v>6714</v>
+      </c>
+      <c r="L9" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A10" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="25">
+        <v>529</v>
+      </c>
+      <c r="C10" s="25">
+        <v>79873</v>
+      </c>
+      <c r="D10" s="25">
+        <v>398</v>
+      </c>
+      <c r="E10" s="25">
+        <v>19728</v>
+      </c>
+      <c r="F10" s="115">
+        <v>94</v>
+      </c>
+      <c r="G10" s="115">
+        <v>16422</v>
+      </c>
+      <c r="H10" s="115">
         <v>30</v>
       </c>
-      <c r="D7" s="63" t="s">
-[...113 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="I10" s="115">
+        <v>27174</v>
+      </c>
+      <c r="J10" s="115">
+        <v>6</v>
+      </c>
+      <c r="K10" s="115">
+        <v>16550</v>
+      </c>
+      <c r="L10" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="22">
-[...37 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="B11" s="25">
+        <v>439</v>
+      </c>
+      <c r="C11" s="25">
+        <v>97511</v>
+      </c>
+      <c r="D11" s="25">
+        <v>323</v>
+      </c>
+      <c r="E11" s="25">
+        <v>11679</v>
+      </c>
+      <c r="F11" s="115">
+        <v>52</v>
+      </c>
+      <c r="G11" s="115">
+        <v>10828</v>
+      </c>
+      <c r="H11" s="115">
+        <v>57</v>
+      </c>
+      <c r="I11" s="115">
+        <v>51552</v>
+      </c>
+      <c r="J11" s="115">
+        <v>7</v>
+      </c>
+      <c r="K11" s="115">
+        <v>23452</v>
+      </c>
+      <c r="L11" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="22">
-[...40 lines deleted...]
-      <c r="B12" s="26">
+      <c r="B12" s="29">
         <v>29</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="29">
         <v>9771</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="29">
         <v>22</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="29">
         <v>1078</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="117">
         <v>5</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="117">
         <v>784</v>
       </c>
-      <c r="H12" s="70">
+      <c r="H12" s="117">
         <v>1</v>
       </c>
-      <c r="I12" s="70">
+      <c r="I12" s="117">
         <v>500</v>
       </c>
-      <c r="J12" s="70">
+      <c r="J12" s="117">
         <v>1</v>
       </c>
-      <c r="K12" s="70">
+      <c r="K12" s="117">
         <v>7409</v>
       </c>
-      <c r="L12" s="71" t="s">
-[...6 lines deleted...]
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="L12" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15.75">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="B15" s="93">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A14" s="74"/>
+      <c r="B14" s="74"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="119"/>
+      <c r="G14" s="119"/>
+      <c r="H14" s="119"/>
+      <c r="I14" s="119"/>
+      <c r="J14" s="119"/>
+      <c r="K14" s="119"/>
+      <c r="L14" s="119"/>
+      <c r="M14" s="109" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A15" s="136"/>
+      <c r="B15" s="146">
         <v>2019</v>
       </c>
-      <c r="C15" s="93"/>
-[...13 lines deleted...]
-      <c r="B16" s="94" t="s">
+      <c r="C15" s="146"/>
+      <c r="D15" s="146"/>
+      <c r="E15" s="146"/>
+      <c r="F15" s="146"/>
+      <c r="G15" s="146"/>
+      <c r="H15" s="146"/>
+      <c r="I15" s="146"/>
+      <c r="J15" s="146"/>
+      <c r="K15" s="146"/>
+      <c r="L15" s="146"/>
+      <c r="M15" s="146"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A16" s="136"/>
+      <c r="B16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="148"/>
+      <c r="D16" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="148"/>
+      <c r="F16" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="150"/>
+      <c r="H16" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="149"/>
+      <c r="J16" s="151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="151"/>
+      <c r="L16" s="151" t="s">
+        <v>18</v>
+      </c>
+      <c r="M16" s="152"/>
+    </row>
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="56.25">
+      <c r="A17" s="136"/>
+      <c r="B17" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="95"/>
-[...12 lines deleted...]
-      <c r="J16" s="97" t="s">
+      <c r="D17" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="M17" s="100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="93" customFormat="1" ht="15.75">
+      <c r="A18" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="92">
+        <v>1956</v>
+      </c>
+      <c r="C18" s="92">
+        <v>366569</v>
+      </c>
+      <c r="D18" s="92">
+        <v>1109</v>
+      </c>
+      <c r="E18" s="92">
+        <v>40193</v>
+      </c>
+      <c r="F18" s="114">
+        <v>689</v>
+      </c>
+      <c r="G18" s="114">
+        <v>144502</v>
+      </c>
+      <c r="H18" s="114">
+        <v>141</v>
+      </c>
+      <c r="I18" s="114">
+        <v>123527</v>
+      </c>
+      <c r="J18" s="114">
         <v>17</v>
       </c>
-      <c r="K16" s="97"/>
-[...75 lines deleted...]
-      <c r="K18" s="150">
+      <c r="K18" s="114">
         <v>58346</v>
       </c>
-      <c r="L18" s="149" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="L18" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A19" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="25">
         <v>455</v>
       </c>
-      <c r="C19" s="22">
+      <c r="C19" s="25">
         <v>56918</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="25">
         <v>349</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="25">
         <v>9687</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="115">
         <v>81</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="115">
         <v>15859</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="115">
         <v>21</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="115">
         <v>20568</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="115">
         <v>4</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="115">
         <v>10804</v>
       </c>
-      <c r="L19" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="L19" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="25">
+        <v>673</v>
+      </c>
+      <c r="C20" s="25">
+        <v>118999</v>
+      </c>
+      <c r="D20" s="25">
+        <v>348</v>
+      </c>
+      <c r="E20" s="25">
+        <v>14577</v>
+      </c>
+      <c r="F20" s="115">
+        <v>296</v>
+      </c>
+      <c r="G20" s="115">
+        <v>64982</v>
+      </c>
+      <c r="H20" s="115">
+        <v>24</v>
+      </c>
+      <c r="I20" s="115">
+        <v>23443</v>
+      </c>
+      <c r="J20" s="115">
+        <v>5</v>
+      </c>
+      <c r="K20" s="115">
+        <v>15997</v>
+      </c>
+      <c r="L20" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="22">
-[...37 lines deleted...]
-      <c r="A21" s="9" t="s">
+      <c r="B21" s="25">
+        <v>679</v>
+      </c>
+      <c r="C21" s="25">
+        <v>170214</v>
+      </c>
+      <c r="D21" s="25">
+        <v>325</v>
+      </c>
+      <c r="E21" s="25">
+        <v>11530</v>
+      </c>
+      <c r="F21" s="115">
+        <v>254</v>
+      </c>
+      <c r="G21" s="115">
+        <v>56232</v>
+      </c>
+      <c r="H21" s="115">
+        <v>94</v>
+      </c>
+      <c r="I21" s="115">
+        <v>78316</v>
+      </c>
+      <c r="J21" s="115">
+        <v>7</v>
+      </c>
+      <c r="K21" s="115">
+        <v>24136</v>
+      </c>
+      <c r="L21" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A22" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="22">
-[...40 lines deleted...]
-      <c r="B22" s="26">
+      <c r="B22" s="29">
         <v>149</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="29">
         <v>20438</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="29">
         <v>87</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="29">
         <v>4399</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="117">
         <v>59</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="117">
         <v>7429</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="117">
         <v>2</v>
       </c>
-      <c r="I22" s="26">
+      <c r="I22" s="117">
         <v>1200</v>
       </c>
-      <c r="J22" s="70">
+      <c r="J22" s="117">
         <v>1</v>
       </c>
-      <c r="K22" s="70">
+      <c r="K22" s="117">
         <v>7409</v>
       </c>
-      <c r="L22" s="71" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:13" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="L22" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="5" customFormat="1" ht="15.75">
       <c r="A23" s="6"/>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="B25" s="100">
+    <row r="24" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A24" s="74"/>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="119"/>
+      <c r="G24" s="119"/>
+      <c r="H24" s="119"/>
+      <c r="I24" s="119"/>
+      <c r="J24" s="119"/>
+      <c r="K24" s="119"/>
+      <c r="L24" s="119"/>
+      <c r="M24" s="109" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A25" s="160"/>
+      <c r="B25" s="167">
         <v>2020</v>
       </c>
-      <c r="C25" s="101"/>
-[...13 lines deleted...]
-      <c r="B26" s="94" t="s">
+      <c r="C25" s="168"/>
+      <c r="D25" s="168"/>
+      <c r="E25" s="168"/>
+      <c r="F25" s="168"/>
+      <c r="G25" s="168"/>
+      <c r="H25" s="168"/>
+      <c r="I25" s="168"/>
+      <c r="J25" s="168"/>
+      <c r="K25" s="168"/>
+      <c r="L25" s="168"/>
+      <c r="M25" s="169"/>
+    </row>
+    <row r="26" spans="1:13" s="5" customFormat="1" ht="42" customHeight="1">
+      <c r="A26" s="161"/>
+      <c r="B26" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="148"/>
+      <c r="D26" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="148"/>
+      <c r="F26" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="150"/>
+      <c r="H26" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="149"/>
+      <c r="J26" s="151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="151"/>
+      <c r="L26" s="151" t="s">
+        <v>18</v>
+      </c>
+      <c r="M26" s="152"/>
+    </row>
+    <row r="27" spans="1:13" s="5" customFormat="1" ht="56.25">
+      <c r="A27" s="162"/>
+      <c r="B27" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="C26" s="95"/>
-      <c r="D26" s="95" t="s">
+      <c r="D27" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L27" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="M27" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="90" customFormat="1" ht="15.75">
+      <c r="A28" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="23">
+        <v>2691</v>
+      </c>
+      <c r="C28" s="23">
+        <v>702546</v>
+      </c>
+      <c r="D28" s="23">
+        <v>848</v>
+      </c>
+      <c r="E28" s="23">
+        <v>34329</v>
+      </c>
+      <c r="F28" s="98">
+        <v>1522</v>
+      </c>
+      <c r="G28" s="98">
+        <v>371971</v>
+      </c>
+      <c r="H28" s="98">
+        <v>302</v>
+      </c>
+      <c r="I28" s="98">
+        <v>232963</v>
+      </c>
+      <c r="J28" s="98">
+        <v>19</v>
+      </c>
+      <c r="K28" s="98">
+        <v>63283</v>
+      </c>
+      <c r="L28" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A29" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="25">
+        <v>621</v>
+      </c>
+      <c r="C29" s="25">
+        <v>150692</v>
+      </c>
+      <c r="D29" s="25">
+        <v>236</v>
+      </c>
+      <c r="E29" s="25">
+        <v>10107</v>
+      </c>
+      <c r="F29" s="115">
+        <v>319</v>
+      </c>
+      <c r="G29" s="115">
+        <v>84054</v>
+      </c>
+      <c r="H29" s="115">
+        <v>61</v>
+      </c>
+      <c r="I29" s="115">
+        <v>43552</v>
+      </c>
+      <c r="J29" s="115">
+        <v>5</v>
+      </c>
+      <c r="K29" s="115">
+        <v>12980</v>
+      </c>
+      <c r="L29" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="5" customFormat="1" ht="15.75">
+      <c r="A30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="25">
+        <v>980</v>
+      </c>
+      <c r="C30" s="25">
+        <v>278643</v>
+      </c>
+      <c r="D30" s="25">
+        <v>249</v>
+      </c>
+      <c r="E30" s="25">
+        <v>11616</v>
+      </c>
+      <c r="F30" s="115">
+        <v>579</v>
+      </c>
+      <c r="G30" s="115">
+        <v>135459</v>
+      </c>
+      <c r="H30" s="115">
+        <v>147</v>
+      </c>
+      <c r="I30" s="115">
+        <v>113227</v>
+      </c>
+      <c r="J30" s="115">
+        <v>6</v>
+      </c>
+      <c r="K30" s="115">
+        <v>18341</v>
+      </c>
+      <c r="L30" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="25">
+        <v>843</v>
+      </c>
+      <c r="C31" s="25">
+        <v>195386</v>
+      </c>
+      <c r="D31" s="25">
+        <v>335</v>
+      </c>
+      <c r="E31" s="25">
+        <v>11943</v>
+      </c>
+      <c r="F31" s="115">
+        <v>414</v>
+      </c>
+      <c r="G31" s="115">
+        <v>89917</v>
+      </c>
+      <c r="H31" s="115">
+        <v>87</v>
+      </c>
+      <c r="I31" s="115">
+        <v>68974</v>
+      </c>
+      <c r="J31" s="115">
+        <v>7</v>
+      </c>
+      <c r="K31" s="115">
+        <v>24553</v>
+      </c>
+      <c r="L31" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="29">
+        <v>247</v>
+      </c>
+      <c r="C32" s="29">
+        <v>77826</v>
+      </c>
+      <c r="D32" s="29">
+        <v>28</v>
+      </c>
+      <c r="E32" s="29">
+        <v>663</v>
+      </c>
+      <c r="F32" s="117">
+        <v>210</v>
+      </c>
+      <c r="G32" s="117">
+        <v>62542</v>
+      </c>
+      <c r="H32" s="117">
+        <v>7</v>
+      </c>
+      <c r="I32" s="117">
+        <v>7211</v>
+      </c>
+      <c r="J32" s="117">
+        <v>1</v>
+      </c>
+      <c r="K32" s="117">
+        <v>7409</v>
+      </c>
+      <c r="L32" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="11"/>
+      <c r="B33" s="35"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="35"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="M34" s="109" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="136"/>
+      <c r="B35" s="146">
+        <v>2021</v>
+      </c>
+      <c r="C35" s="146"/>
+      <c r="D35" s="146"/>
+      <c r="E35" s="146"/>
+      <c r="F35" s="146"/>
+      <c r="G35" s="146"/>
+      <c r="H35" s="146"/>
+      <c r="I35" s="146"/>
+      <c r="J35" s="146"/>
+      <c r="K35" s="146"/>
+      <c r="L35" s="146"/>
+      <c r="M35" s="146"/>
+    </row>
+    <row r="36" spans="1:13" ht="44.25" customHeight="1">
+      <c r="A36" s="136"/>
+      <c r="B36" s="147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="148"/>
+      <c r="D36" s="148" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="95"/>
-      <c r="F26" s="95" t="s">
+      <c r="E36" s="148"/>
+      <c r="F36" s="149" t="s">
         <v>15</v>
       </c>
-      <c r="G26" s="96"/>
-      <c r="H26" s="95" t="s">
+      <c r="G36" s="150"/>
+      <c r="H36" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="I26" s="95"/>
-      <c r="J26" s="97" t="s">
+      <c r="I36" s="149"/>
+      <c r="J36" s="151" t="s">
         <v>17</v>
       </c>
-      <c r="K26" s="97"/>
-      <c r="L26" s="97" t="s">
+      <c r="K36" s="151"/>
+      <c r="L36" s="151" t="s">
         <v>18</v>
       </c>
-      <c r="M26" s="98"/>
-[...3 lines deleted...]
-      <c r="B27" s="67" t="s">
+      <c r="M36" s="152"/>
+    </row>
+    <row r="37" spans="1:13" ht="45">
+      <c r="A37" s="137"/>
+      <c r="B37" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="68" t="s">
+      <c r="C37" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H37" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="J37" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L37" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="M37" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="78">
+        <v>2847</v>
+      </c>
+      <c r="C38" s="79">
+        <v>600958</v>
+      </c>
+      <c r="D38" s="46">
+        <v>1411</v>
+      </c>
+      <c r="E38" s="46">
+        <v>68724</v>
+      </c>
+      <c r="F38" s="79">
+        <v>1245</v>
+      </c>
+      <c r="G38" s="79">
+        <v>305472</v>
+      </c>
+      <c r="H38" s="79">
+        <v>171</v>
+      </c>
+      <c r="I38" s="79">
+        <v>152224</v>
+      </c>
+      <c r="J38" s="79">
+        <v>22</v>
+      </c>
+      <c r="K38" s="79">
+        <v>74538</v>
+      </c>
+      <c r="L38" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="79" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="25">
+        <v>687</v>
+      </c>
+      <c r="C39" s="25">
+        <v>127141</v>
+      </c>
+      <c r="D39" s="25">
+        <v>428</v>
+      </c>
+      <c r="E39" s="25">
+        <v>26486</v>
+      </c>
+      <c r="F39" s="115">
+        <v>219</v>
+      </c>
+      <c r="G39" s="115">
+        <v>53510</v>
+      </c>
+      <c r="H39" s="115">
+        <v>35</v>
+      </c>
+      <c r="I39" s="115">
+        <v>32847</v>
+      </c>
+      <c r="J39" s="115">
+        <v>4</v>
+      </c>
+      <c r="K39" s="115">
+        <v>14298</v>
+      </c>
+      <c r="L39" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="25">
+        <v>873</v>
+      </c>
+      <c r="C40" s="25">
+        <v>194399</v>
+      </c>
+      <c r="D40" s="25">
+        <v>428</v>
+      </c>
+      <c r="E40" s="25">
+        <v>19891</v>
+      </c>
+      <c r="F40" s="115">
+        <v>361</v>
+      </c>
+      <c r="G40" s="115">
+        <v>80300</v>
+      </c>
+      <c r="H40" s="115">
+        <v>75</v>
+      </c>
+      <c r="I40" s="115">
+        <v>66110</v>
+      </c>
+      <c r="J40" s="115">
+        <v>9</v>
+      </c>
+      <c r="K40" s="115">
+        <v>28099</v>
+      </c>
+      <c r="L40" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="25">
+        <v>931</v>
+      </c>
+      <c r="C41" s="25">
+        <v>212136</v>
+      </c>
+      <c r="D41" s="25">
+        <v>440</v>
+      </c>
+      <c r="E41" s="25">
+        <v>19480</v>
+      </c>
+      <c r="F41" s="115">
+        <v>437</v>
+      </c>
+      <c r="G41" s="115">
+        <v>128253</v>
+      </c>
+      <c r="H41" s="115">
+        <v>48</v>
+      </c>
+      <c r="I41" s="115">
+        <v>42545</v>
+      </c>
+      <c r="J41" s="115">
+        <v>6</v>
+      </c>
+      <c r="K41" s="115">
+        <v>21858</v>
+      </c>
+      <c r="L41" s="116" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="29">
+        <v>356</v>
+      </c>
+      <c r="C42" s="80">
+        <v>67282</v>
+      </c>
+      <c r="D42" s="29">
+        <v>115</v>
+      </c>
+      <c r="E42" s="29">
+        <v>2867</v>
+      </c>
+      <c r="F42" s="117">
+        <v>228</v>
+      </c>
+      <c r="G42" s="117">
+        <v>43409</v>
+      </c>
+      <c r="H42" s="117">
+        <v>13</v>
+      </c>
+      <c r="I42" s="117">
+        <v>10722</v>
+      </c>
+      <c r="J42" s="117">
+        <v>3</v>
+      </c>
+      <c r="K42" s="117">
+        <v>10283</v>
+      </c>
+      <c r="L42" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="81"/>
+      <c r="B44" s="81"/>
+      <c r="C44" s="81"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="81"/>
+      <c r="F44" s="121"/>
+      <c r="G44" s="121"/>
+      <c r="H44" s="121"/>
+      <c r="I44" s="121"/>
+      <c r="J44" s="121"/>
+      <c r="K44" s="121"/>
+      <c r="L44" s="121"/>
+      <c r="M44" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="D27" s="67" t="s">
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="163"/>
+      <c r="B45" s="146">
+        <v>2022</v>
+      </c>
+      <c r="C45" s="146"/>
+      <c r="D45" s="146"/>
+      <c r="E45" s="146"/>
+      <c r="F45" s="146"/>
+      <c r="G45" s="146"/>
+      <c r="H45" s="146"/>
+      <c r="I45" s="146"/>
+      <c r="J45" s="146"/>
+      <c r="K45" s="146"/>
+      <c r="L45" s="146"/>
+      <c r="M45" s="146"/>
+    </row>
+    <row r="46" spans="1:13" ht="33" customHeight="1">
+      <c r="A46" s="164"/>
+      <c r="B46" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="C46" s="148"/>
+      <c r="D46" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="148"/>
+      <c r="F46" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="150"/>
+      <c r="H46" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="149"/>
+      <c r="J46" s="151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="151"/>
+      <c r="L46" s="151" t="s">
+        <v>18</v>
+      </c>
+      <c r="M46" s="152"/>
+    </row>
+    <row r="47" spans="1:13" ht="56.25">
+      <c r="A47" s="165"/>
+      <c r="B47" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="E27" s="68" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="67" t="s">
+      <c r="C47" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="G27" s="68" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="67" t="s">
+      <c r="E47" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="I27" s="68" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="67" t="s">
+      <c r="G47" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="K27" s="68" t="s">
-[...2 lines deleted...]
-      <c r="L27" s="67" t="s">
+      <c r="I47" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="M27" s="68" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="77" t="s">
+      <c r="K47" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="L47" s="108" t="s">
+        <v>19</v>
+      </c>
+      <c r="M47" s="100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="86" customFormat="1">
+      <c r="A48" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="21">
-[...119 lines deleted...]
-      <c r="A31" s="9" t="s">
+      <c r="B48" s="85">
+        <v>2868</v>
+      </c>
+      <c r="C48" s="85">
+        <v>638531</v>
+      </c>
+      <c r="D48" s="85">
+        <v>1100</v>
+      </c>
+      <c r="E48" s="85">
+        <v>53723</v>
+      </c>
+      <c r="F48" s="85">
+        <v>1482</v>
+      </c>
+      <c r="G48" s="85">
+        <v>296464</v>
+      </c>
+      <c r="H48" s="85">
+        <v>264</v>
+      </c>
+      <c r="I48" s="85">
+        <v>214545</v>
+      </c>
+      <c r="J48" s="85">
         <v>22</v>
       </c>
-      <c r="B31" s="22">
-[...516 lines deleted...]
-      <c r="K48" s="145">
+      <c r="K48" s="85">
         <v>73799</v>
       </c>
-      <c r="L48" s="146" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="9" t="s">
+      <c r="L48" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B49" s="3">
         <v>708</v>
       </c>
       <c r="C49" s="3">
         <v>119318</v>
       </c>
       <c r="D49" s="3">
         <v>252</v>
       </c>
       <c r="E49" s="3">
         <v>9416</v>
       </c>
-      <c r="F49" s="3">
+      <c r="F49" s="123">
         <v>421</v>
       </c>
-      <c r="G49" s="3">
+      <c r="G49" s="123">
         <v>66670</v>
       </c>
-      <c r="H49" s="75">
+      <c r="H49" s="124">
         <v>29</v>
       </c>
-      <c r="I49" s="75">
+      <c r="I49" s="124">
         <v>27219</v>
       </c>
-      <c r="J49" s="75">
+      <c r="J49" s="124">
         <v>6</v>
       </c>
-      <c r="K49" s="75">
+      <c r="K49" s="124">
         <v>16013</v>
       </c>
-      <c r="L49" s="73" t="s">
-[...8 lines deleted...]
-        <v>21</v>
+      <c r="L49" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="11" t="s">
+        <v>33</v>
       </c>
       <c r="B50" s="3">
         <v>862</v>
       </c>
       <c r="C50" s="3">
         <v>228171</v>
       </c>
       <c r="D50" s="3">
         <v>401</v>
       </c>
       <c r="E50" s="3">
         <v>24411</v>
       </c>
-      <c r="F50" s="3">
+      <c r="F50" s="123">
         <v>329</v>
       </c>
-      <c r="G50" s="3">
+      <c r="G50" s="123">
         <v>75531</v>
       </c>
-      <c r="H50" s="75">
+      <c r="H50" s="124">
         <v>126</v>
       </c>
-      <c r="I50" s="75">
+      <c r="I50" s="124">
         <v>108397</v>
       </c>
-      <c r="J50" s="75">
+      <c r="J50" s="124">
         <v>6</v>
       </c>
-      <c r="K50" s="75">
+      <c r="K50" s="124">
         <v>19832</v>
       </c>
-      <c r="L50" s="73" t="s">
-[...8 lines deleted...]
-        <v>22</v>
+      <c r="L50" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M50" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="B51" s="3">
         <v>893</v>
       </c>
       <c r="C51" s="3">
         <v>210438</v>
       </c>
       <c r="D51" s="3">
         <v>270</v>
       </c>
       <c r="E51" s="3">
         <v>11426</v>
       </c>
-      <c r="F51" s="3">
+      <c r="F51" s="123">
         <v>531</v>
       </c>
-      <c r="G51" s="3">
+      <c r="G51" s="123">
         <v>111643</v>
       </c>
-      <c r="H51" s="75">
+      <c r="H51" s="124">
         <v>84</v>
       </c>
-      <c r="I51" s="75">
+      <c r="I51" s="124">
         <v>59698</v>
       </c>
-      <c r="J51" s="75">
+      <c r="J51" s="124">
         <v>8</v>
       </c>
-      <c r="K51" s="75">
+      <c r="K51" s="124">
         <v>27670</v>
       </c>
-      <c r="L51" s="73" t="s">
-[...10 lines deleted...]
-      <c r="B52" s="76">
+      <c r="L51" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M51" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="88">
         <v>404</v>
       </c>
-      <c r="C52" s="76">
+      <c r="C52" s="88">
         <v>80604</v>
       </c>
-      <c r="D52" s="76">
+      <c r="D52" s="88">
         <v>177</v>
       </c>
-      <c r="E52" s="76">
+      <c r="E52" s="88">
         <v>8470</v>
       </c>
-      <c r="F52" s="76">
+      <c r="F52" s="125">
         <v>200</v>
       </c>
-      <c r="G52" s="76">
+      <c r="G52" s="125">
         <v>42620</v>
       </c>
-      <c r="H52" s="76">
+      <c r="H52" s="125">
         <v>25</v>
       </c>
-      <c r="I52" s="76">
+      <c r="I52" s="125">
         <v>19230</v>
       </c>
-      <c r="J52" s="76">
+      <c r="J52" s="125">
         <v>2</v>
       </c>
-      <c r="K52" s="76">
+      <c r="K52" s="125">
         <v>10284</v>
       </c>
-      <c r="L52" s="74" t="s">
-[...13 lines deleted...]
-      <c r="B55" s="93">
+      <c r="L52" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="126" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="M54" s="109" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="136"/>
+      <c r="B55" s="146">
         <v>2023</v>
       </c>
-      <c r="C55" s="93"/>
-[...13 lines deleted...]
-      <c r="B56" s="94" t="s">
+      <c r="C55" s="146"/>
+      <c r="D55" s="146"/>
+      <c r="E55" s="146"/>
+      <c r="F55" s="146"/>
+      <c r="G55" s="146"/>
+      <c r="H55" s="146"/>
+      <c r="I55" s="146"/>
+      <c r="J55" s="146"/>
+      <c r="K55" s="146"/>
+      <c r="L55" s="146"/>
+      <c r="M55" s="146"/>
+    </row>
+    <row r="56" spans="1:13" ht="39" customHeight="1">
+      <c r="A56" s="136"/>
+      <c r="B56" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="148"/>
+      <c r="D56" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="148"/>
+      <c r="F56" s="149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="150"/>
+      <c r="H56" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="149"/>
+      <c r="J56" s="151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="151"/>
+      <c r="L56" s="151" t="s">
+        <v>18</v>
+      </c>
+      <c r="M56" s="152"/>
+    </row>
+    <row r="57" spans="1:13" ht="56.25">
+      <c r="A57" s="137"/>
+      <c r="B57" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="C56" s="95"/>
-      <c r="D56" s="95" t="s">
+      <c r="D57" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F57" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L57" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="M57" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="83" customFormat="1">
+      <c r="A58" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="87">
+        <v>2670</v>
+      </c>
+      <c r="C58" s="87">
+        <v>591582</v>
+      </c>
+      <c r="D58" s="87">
+        <v>1108</v>
+      </c>
+      <c r="E58" s="87">
+        <v>47760</v>
+      </c>
+      <c r="F58" s="87">
+        <v>1324</v>
+      </c>
+      <c r="G58" s="87">
+        <v>245434</v>
+      </c>
+      <c r="H58" s="87">
+        <v>208</v>
+      </c>
+      <c r="I58" s="87">
+        <v>210182</v>
+      </c>
+      <c r="J58" s="87">
+        <v>30</v>
+      </c>
+      <c r="K58" s="87">
+        <v>88206</v>
+      </c>
+      <c r="L58" s="127" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="127" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="25">
+        <v>681</v>
+      </c>
+      <c r="C59" s="25">
+        <v>121687</v>
+      </c>
+      <c r="D59" s="25">
+        <v>327</v>
+      </c>
+      <c r="E59" s="25">
+        <v>16149</v>
+      </c>
+      <c r="F59" s="115">
+        <v>318</v>
+      </c>
+      <c r="G59" s="115">
+        <v>60088</v>
+      </c>
+      <c r="H59" s="115">
+        <v>29</v>
+      </c>
+      <c r="I59" s="115">
+        <v>28103</v>
+      </c>
+      <c r="J59" s="115">
+        <v>7</v>
+      </c>
+      <c r="K59" s="115">
+        <v>17347</v>
+      </c>
+      <c r="L59" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M59" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" s="25">
+        <v>804</v>
+      </c>
+      <c r="C60" s="25">
+        <v>222498</v>
+      </c>
+      <c r="D60" s="25">
+        <v>273</v>
+      </c>
+      <c r="E60" s="25">
+        <v>12582</v>
+      </c>
+      <c r="F60" s="115">
+        <v>441</v>
+      </c>
+      <c r="G60" s="115">
+        <v>84898</v>
+      </c>
+      <c r="H60" s="115">
+        <v>74</v>
+      </c>
+      <c r="I60" s="115">
+        <v>76420</v>
+      </c>
+      <c r="J60" s="115">
+        <v>17</v>
+      </c>
+      <c r="K60" s="115">
+        <v>48597</v>
+      </c>
+      <c r="L60" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M60" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" s="25">
+        <v>555</v>
+      </c>
+      <c r="C61" s="25">
+        <v>141759</v>
+      </c>
+      <c r="D61" s="25">
+        <v>251</v>
+      </c>
+      <c r="E61" s="25">
+        <v>9603</v>
+      </c>
+      <c r="F61" s="115">
+        <v>221</v>
+      </c>
+      <c r="G61" s="115">
+        <v>40469</v>
+      </c>
+      <c r="H61" s="115">
+        <v>80</v>
+      </c>
+      <c r="I61" s="115">
+        <v>83709</v>
+      </c>
+      <c r="J61" s="115">
+        <v>3</v>
+      </c>
+      <c r="K61" s="115">
+        <v>7978</v>
+      </c>
+      <c r="L61" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M61" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="25">
+        <v>267</v>
+      </c>
+      <c r="C62" s="25">
+        <v>62807</v>
+      </c>
+      <c r="D62" s="25">
+        <v>47</v>
+      </c>
+      <c r="E62" s="25">
+        <v>1168</v>
+      </c>
+      <c r="F62" s="115">
+        <v>203</v>
+      </c>
+      <c r="G62" s="115">
+        <v>37577</v>
+      </c>
+      <c r="H62" s="115">
+        <v>15</v>
+      </c>
+      <c r="I62" s="115">
+        <v>13778</v>
+      </c>
+      <c r="J62" s="115">
+        <v>2</v>
+      </c>
+      <c r="K62" s="115">
+        <v>10284</v>
+      </c>
+      <c r="L62" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" s="50">
+        <v>363</v>
+      </c>
+      <c r="C63" s="50">
+        <v>42831</v>
+      </c>
+      <c r="D63" s="29">
+        <v>211</v>
+      </c>
+      <c r="E63" s="29">
+        <v>8258</v>
+      </c>
+      <c r="F63" s="117">
+        <v>142</v>
+      </c>
+      <c r="G63" s="117">
+        <v>22401</v>
+      </c>
+      <c r="H63" s="117">
+        <v>10</v>
+      </c>
+      <c r="I63" s="117">
+        <v>8172</v>
+      </c>
+      <c r="J63" s="117">
+        <v>2</v>
+      </c>
+      <c r="K63" s="117">
+        <v>4000</v>
+      </c>
+      <c r="L63" s="126" t="s">
+        <v>0</v>
+      </c>
+      <c r="M63" s="126" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="M65" s="109" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="136"/>
+      <c r="B66" s="146">
+        <v>2024</v>
+      </c>
+      <c r="C66" s="146"/>
+      <c r="D66" s="146"/>
+      <c r="E66" s="146"/>
+      <c r="F66" s="146"/>
+      <c r="G66" s="146"/>
+      <c r="H66" s="146"/>
+      <c r="I66" s="146"/>
+      <c r="J66" s="146"/>
+      <c r="K66" s="146"/>
+      <c r="L66" s="146"/>
+      <c r="M66" s="146"/>
+    </row>
+    <row r="67" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A67" s="136"/>
+      <c r="B67" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" s="148"/>
+      <c r="D67" s="148" t="s">
         <v>14</v>
       </c>
-      <c r="E56" s="95"/>
-      <c r="F56" s="95" t="s">
+      <c r="E67" s="148"/>
+      <c r="F67" s="149" t="s">
         <v>15</v>
       </c>
-      <c r="G56" s="96"/>
-      <c r="H56" s="95" t="s">
+      <c r="G67" s="150"/>
+      <c r="H67" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="I56" s="95"/>
-      <c r="J56" s="97" t="s">
+      <c r="I67" s="149"/>
+      <c r="J67" s="151" t="s">
         <v>17</v>
       </c>
-      <c r="K56" s="97"/>
-      <c r="L56" s="97" t="s">
+      <c r="K67" s="151"/>
+      <c r="L67" s="151" t="s">
         <v>18</v>
       </c>
-      <c r="M56" s="98"/>
-[...3 lines deleted...]
-      <c r="B57" s="67" t="s">
+      <c r="M67" s="152"/>
+    </row>
+    <row r="68" spans="1:13" ht="56.25">
+      <c r="A68" s="137"/>
+      <c r="B68" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="C57" s="68" t="s">
+      <c r="C68" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H68" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L68" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="M68" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="98">
+        <v>2272</v>
+      </c>
+      <c r="C69" s="98">
+        <v>441593</v>
+      </c>
+      <c r="D69" s="98">
+        <v>1330</v>
+      </c>
+      <c r="E69" s="98">
+        <v>66655</v>
+      </c>
+      <c r="F69" s="98">
+        <v>690</v>
+      </c>
+      <c r="G69" s="98">
+        <v>132825</v>
+      </c>
+      <c r="H69" s="98">
+        <v>233</v>
+      </c>
+      <c r="I69" s="98">
+        <v>187051</v>
+      </c>
+      <c r="J69" s="98">
+        <v>18</v>
+      </c>
+      <c r="K69" s="98">
+        <v>55062</v>
+      </c>
+      <c r="L69" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="M69" s="128" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" s="39">
+        <v>357</v>
+      </c>
+      <c r="C70" s="39">
+        <v>93967</v>
+      </c>
+      <c r="D70" s="39">
+        <v>161</v>
+      </c>
+      <c r="E70" s="39">
+        <v>6538</v>
+      </c>
+      <c r="F70" s="129">
+        <v>104</v>
+      </c>
+      <c r="G70" s="129">
+        <v>18101</v>
+      </c>
+      <c r="H70" s="129">
+        <v>88</v>
+      </c>
+      <c r="I70" s="129">
+        <v>61466</v>
+      </c>
+      <c r="J70" s="129">
+        <v>4</v>
+      </c>
+      <c r="K70" s="129">
+        <v>7861</v>
+      </c>
+      <c r="L70" s="130" t="s">
+        <v>0</v>
+      </c>
+      <c r="M70" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" s="39">
+        <v>824</v>
+      </c>
+      <c r="C71" s="39">
+        <v>153776</v>
+      </c>
+      <c r="D71" s="39">
+        <v>508</v>
+      </c>
+      <c r="E71" s="39">
+        <v>22819</v>
+      </c>
+      <c r="F71" s="129">
+        <v>255</v>
+      </c>
+      <c r="G71" s="129">
+        <v>55646</v>
+      </c>
+      <c r="H71" s="129">
+        <v>57</v>
+      </c>
+      <c r="I71" s="129">
+        <v>48941</v>
+      </c>
+      <c r="J71" s="129">
+        <v>5</v>
+      </c>
+      <c r="K71" s="129">
+        <v>26371</v>
+      </c>
+      <c r="L71" s="130" t="s">
+        <v>0</v>
+      </c>
+      <c r="M71" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B72" s="39">
+        <v>399</v>
+      </c>
+      <c r="C72" s="39">
+        <v>103011</v>
+      </c>
+      <c r="D72" s="39">
+        <v>250</v>
+      </c>
+      <c r="E72" s="39">
+        <v>14640</v>
+      </c>
+      <c r="F72" s="129">
+        <v>82</v>
+      </c>
+      <c r="G72" s="129">
+        <v>15675</v>
+      </c>
+      <c r="H72" s="129">
+        <v>60</v>
+      </c>
+      <c r="I72" s="129">
+        <v>54742</v>
+      </c>
+      <c r="J72" s="129">
+        <v>8</v>
+      </c>
+      <c r="K72" s="129">
+        <v>17955</v>
+      </c>
+      <c r="L72" s="130" t="s">
+        <v>0</v>
+      </c>
+      <c r="M72" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B73" s="39">
+        <v>226</v>
+      </c>
+      <c r="C73" s="39">
+        <v>31447</v>
+      </c>
+      <c r="D73" s="39">
+        <v>170</v>
+      </c>
+      <c r="E73" s="39">
+        <v>9256</v>
+      </c>
+      <c r="F73" s="129">
+        <v>42</v>
+      </c>
+      <c r="G73" s="129">
+        <v>6458</v>
+      </c>
+      <c r="H73" s="129">
+        <v>14</v>
+      </c>
+      <c r="I73" s="129">
+        <v>12858</v>
+      </c>
+      <c r="J73" s="129">
+        <v>1</v>
+      </c>
+      <c r="K73" s="129">
+        <v>2875</v>
+      </c>
+      <c r="L73" s="130" t="s">
+        <v>0</v>
+      </c>
+      <c r="M73" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B74" s="29">
+        <v>465</v>
+      </c>
+      <c r="C74" s="29">
+        <v>59391</v>
+      </c>
+      <c r="D74" s="29">
+        <v>242</v>
+      </c>
+      <c r="E74" s="29">
+        <v>13402</v>
+      </c>
+      <c r="F74" s="117">
+        <v>208</v>
+      </c>
+      <c r="G74" s="117">
+        <v>36945</v>
+      </c>
+      <c r="H74" s="117">
+        <v>15</v>
+      </c>
+      <c r="I74" s="117">
+        <v>9044</v>
+      </c>
+      <c r="J74" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="K74" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="L74" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="M74" s="131" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="M76" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="D57" s="67" t="s">
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="137"/>
+      <c r="B77" s="156">
+        <v>2025</v>
+      </c>
+      <c r="C77" s="157"/>
+      <c r="D77" s="157"/>
+      <c r="E77" s="157"/>
+      <c r="F77" s="157"/>
+      <c r="G77" s="157"/>
+      <c r="H77" s="157"/>
+      <c r="I77" s="157"/>
+      <c r="J77" s="157"/>
+      <c r="K77" s="157"/>
+      <c r="L77" s="157"/>
+      <c r="M77" s="158"/>
+    </row>
+    <row r="78" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A78" s="155"/>
+      <c r="B78" s="159" t="s">
+        <v>28</v>
+      </c>
+      <c r="C78" s="147"/>
+      <c r="D78" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="147"/>
+      <c r="F78" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="141"/>
+      <c r="H78" s="140" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="141"/>
+      <c r="J78" s="170" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="171"/>
+      <c r="L78" s="170" t="s">
+        <v>18</v>
+      </c>
+      <c r="M78" s="171"/>
+    </row>
+    <row r="79" spans="1:13" ht="56.25">
+      <c r="A79" s="155"/>
+      <c r="B79" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="E57" s="68" t="s">
+      <c r="C79" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E79" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F79" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J79" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L79" s="120" t="s">
+        <v>19</v>
+      </c>
+      <c r="M79" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="86" customFormat="1">
+      <c r="A80" s="110" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="113">
+        <v>3135</v>
+      </c>
+      <c r="C80" s="113">
+        <v>664733</v>
+      </c>
+      <c r="D80" s="105">
+        <v>1832</v>
+      </c>
+      <c r="E80" s="105">
+        <v>91155</v>
+      </c>
+      <c r="F80" s="132">
+        <v>937</v>
+      </c>
+      <c r="G80" s="132">
+        <v>171653</v>
+      </c>
+      <c r="H80" s="113">
+        <v>340</v>
+      </c>
+      <c r="I80" s="113">
+        <v>314194</v>
+      </c>
+      <c r="J80" s="113">
+        <v>27</v>
+      </c>
+      <c r="K80" s="113">
+        <v>87731</v>
+      </c>
+      <c r="L80" s="128" t="s">
+        <v>0</v>
+      </c>
+      <c r="M80" s="128" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="111" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="96">
+        <v>540</v>
+      </c>
+      <c r="C81" s="96">
+        <v>112274</v>
+      </c>
+      <c r="D81" s="103">
+        <v>339</v>
+      </c>
+      <c r="E81" s="103">
+        <v>18872</v>
+      </c>
+      <c r="F81" s="133">
+        <v>140</v>
+      </c>
+      <c r="G81" s="133">
+        <v>21557</v>
+      </c>
+      <c r="H81" s="96">
+        <v>58</v>
+      </c>
+      <c r="I81" s="96">
+        <v>60905</v>
+      </c>
+      <c r="J81" s="96">
+        <v>3</v>
+      </c>
+      <c r="K81" s="96">
+        <v>10939</v>
+      </c>
+      <c r="L81" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="M81" s="134" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" s="96">
+        <v>1143</v>
+      </c>
+      <c r="C82" s="96">
+        <v>204289</v>
+      </c>
+      <c r="D82" s="103">
+        <v>668</v>
+      </c>
+      <c r="E82" s="103">
+        <v>30656</v>
+      </c>
+      <c r="F82" s="133">
+        <v>347</v>
+      </c>
+      <c r="G82" s="133">
+        <v>57055</v>
+      </c>
+      <c r="H82" s="96">
+        <v>123</v>
+      </c>
+      <c r="I82" s="96">
+        <v>94917</v>
+      </c>
+      <c r="J82" s="96">
+        <v>5</v>
+      </c>
+      <c r="K82" s="96">
+        <v>21661</v>
+      </c>
+      <c r="L82" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="M82" s="134" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="111" t="s">
+        <v>21</v>
+      </c>
+      <c r="B83" s="96">
+        <v>541</v>
+      </c>
+      <c r="C83" s="96">
+        <v>150568</v>
+      </c>
+      <c r="D83" s="103">
+        <v>330</v>
+      </c>
+      <c r="E83" s="103">
+        <v>15180</v>
+      </c>
+      <c r="F83" s="133">
+        <v>110</v>
+      </c>
+      <c r="G83" s="133">
+        <v>17878</v>
+      </c>
+      <c r="H83" s="96">
+        <v>90</v>
+      </c>
+      <c r="I83" s="96">
+        <v>93763</v>
+      </c>
+      <c r="J83" s="96">
+        <v>11</v>
+      </c>
+      <c r="K83" s="96">
+        <v>23747</v>
+      </c>
+      <c r="L83" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="M83" s="134" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="111" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84" s="96">
+        <v>385</v>
+      </c>
+      <c r="C84" s="96">
+        <v>96796</v>
+      </c>
+      <c r="D84" s="103">
+        <v>192</v>
+      </c>
+      <c r="E84" s="103">
+        <v>10281</v>
+      </c>
+      <c r="F84" s="133">
+        <v>149</v>
+      </c>
+      <c r="G84" s="133">
+        <v>20199</v>
+      </c>
+      <c r="H84" s="96">
+        <v>38</v>
+      </c>
+      <c r="I84" s="96">
+        <v>40178</v>
+      </c>
+      <c r="J84" s="96">
+        <v>6</v>
+      </c>
+      <c r="K84" s="96">
+        <v>26138</v>
+      </c>
+      <c r="L84" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="M84" s="134" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="B85" s="97">
+        <v>525</v>
+      </c>
+      <c r="C85" s="97">
+        <v>100807</v>
+      </c>
+      <c r="D85" s="104">
+        <v>302</v>
+      </c>
+      <c r="E85" s="104">
+        <v>16166</v>
+      </c>
+      <c r="F85" s="135">
+        <v>191</v>
+      </c>
+      <c r="G85" s="135">
+        <v>54963</v>
+      </c>
+      <c r="H85" s="97">
         <v>30</v>
       </c>
-      <c r="F57" s="67" t="s">
-[...216 lines deleted...]
-      <c r="J62" s="22">
+      <c r="I85" s="97">
+        <v>24432</v>
+      </c>
+      <c r="J85" s="97">
         <v>2</v>
       </c>
-      <c r="K62" s="22">
-[...385 lines deleted...]
-      <c r="A76" s="111" t="s">
+      <c r="K85" s="97">
+        <v>5246</v>
+      </c>
+      <c r="L85" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="M85" s="131" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="153" t="s">
         <v>11</v>
       </c>
-      <c r="B76" s="111"/>
-[...10 lines deleted...]
-      <c r="M76" s="111"/>
+      <c r="B87" s="153"/>
+      <c r="C87" s="153"/>
+      <c r="D87" s="153"/>
+      <c r="E87" s="153"/>
+      <c r="F87" s="153"/>
+      <c r="G87" s="153"/>
+      <c r="H87" s="153"/>
+      <c r="I87" s="153"/>
+      <c r="J87" s="153"/>
+      <c r="K87" s="153"/>
+      <c r="L87" s="153"/>
+      <c r="M87" s="153"/>
     </row>
   </sheetData>
-  <mergeCells count="59">
-[...8 lines deleted...]
-    <mergeCell ref="A76:M76"/>
+  <mergeCells count="67">
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="B77:M77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J78:K78"/>
+    <mergeCell ref="L78:M78"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="A87:M87"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:M35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
-    <mergeCell ref="A15:A17"/>
-[...33 lines deleted...]
-    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="A66:A68"/>
+    <mergeCell ref="B66:M66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="L67:M67"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H94"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H105"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A67" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I99" sqref="I99"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="2" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="G2" s="38" t="s">
+    <row r="1" spans="1:7" s="6" customFormat="1" ht="14.25">
+      <c r="A1" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="175"/>
+      <c r="C1" s="175"/>
+      <c r="D1" s="175"/>
+      <c r="E1" s="175"/>
+      <c r="F1" s="175"/>
+      <c r="G1" s="175"/>
+    </row>
+    <row r="2" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="43" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="36" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="121">
+    <row r="3" spans="1:7" s="40" customFormat="1" ht="11.25">
+      <c r="A3" s="176"/>
+      <c r="B3" s="178">
         <v>2018</v>
       </c>
-      <c r="C3" s="121"/>
-[...7 lines deleted...]
-      <c r="B4" s="121" t="s">
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+    </row>
+    <row r="4" spans="1:7" s="40" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A4" s="176"/>
+      <c r="B4" s="178" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="121"/>
-      <c r="D4" s="123" t="s">
+      <c r="C4" s="178"/>
+      <c r="D4" s="180" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="124"/>
-      <c r="F4" s="121" t="s">
+      <c r="E4" s="181"/>
+      <c r="F4" s="178" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="121"/>
-[...3 lines deleted...]
-      <c r="B5" s="39" t="s">
+      <c r="G4" s="178"/>
+    </row>
+    <row r="5" spans="1:7" s="6" customFormat="1" ht="33" customHeight="1">
+      <c r="A5" s="177"/>
+      <c r="B5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="39" t="s">
+      <c r="E5" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="F5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="G5" s="44" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="131" t="s">
+    <row r="6" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="155">
+      <c r="B6" s="45">
         <f t="shared" ref="B6" si="0">D6+F6</f>
         <v>300</v>
       </c>
-      <c r="C6" s="149">
+      <c r="C6" s="46">
         <f t="shared" ref="C6" si="1">E6+G6</f>
         <v>29419</v>
       </c>
-      <c r="D6" s="149">
+      <c r="D6" s="46">
         <v>271</v>
       </c>
-      <c r="E6" s="149">
+      <c r="E6" s="46">
         <v>28406</v>
       </c>
-      <c r="F6" s="149">
+      <c r="F6" s="46">
         <v>29</v>
       </c>
-      <c r="G6" s="149">
+      <c r="G6" s="46">
         <v>1013</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="14">
         <v>90</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="25">
         <v>9532</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="25">
         <v>90</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="25">
         <v>9532</v>
       </c>
-      <c r="F7" s="41" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="F7" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="14">
+        <v>95</v>
+      </c>
+      <c r="C8" s="25">
+        <v>7506</v>
+      </c>
+      <c r="D8" s="25">
+        <v>82</v>
+      </c>
+      <c r="E8" s="25">
+        <v>7299</v>
+      </c>
+      <c r="F8" s="25">
+        <v>13</v>
+      </c>
+      <c r="G8" s="25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="12">
-[...11 lines deleted...]
-      <c r="F8" s="22">
+      <c r="B9" s="14">
+        <v>77</v>
+      </c>
+      <c r="C9" s="25">
+        <v>9524</v>
+      </c>
+      <c r="D9" s="25">
+        <v>74</v>
+      </c>
+      <c r="E9" s="25">
+        <v>9339</v>
+      </c>
+      <c r="F9" s="25">
+        <v>3</v>
+      </c>
+      <c r="G9" s="25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A10" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="18">
+        <v>38</v>
+      </c>
+      <c r="C10" s="29">
+        <v>2857</v>
+      </c>
+      <c r="D10" s="29">
+        <v>25</v>
+      </c>
+      <c r="E10" s="29">
+        <v>2236</v>
+      </c>
+      <c r="F10" s="29">
         <v>13</v>
       </c>
-      <c r="G8" s="22">
-[...4 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="G10" s="29">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A11" s="48"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+    </row>
+    <row r="12" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A12" s="42"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="40" customFormat="1" ht="11.25">
+      <c r="A13" s="176"/>
+      <c r="B13" s="178">
+        <v>2019</v>
+      </c>
+      <c r="C13" s="178"/>
+      <c r="D13" s="178"/>
+      <c r="E13" s="178"/>
+      <c r="F13" s="178"/>
+      <c r="G13" s="179"/>
+    </row>
+    <row r="14" spans="1:7" s="40" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="176"/>
+      <c r="B14" s="178" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="178"/>
+      <c r="D14" s="180" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="181"/>
+      <c r="F14" s="178" t="s">
+        <v>6</v>
+      </c>
+      <c r="G14" s="178"/>
+    </row>
+    <row r="15" spans="1:7" s="6" customFormat="1" ht="30" customHeight="1">
+      <c r="A15" s="177"/>
+      <c r="B15" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A16" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="45">
+        <v>317</v>
+      </c>
+      <c r="C16" s="46">
+        <v>30826</v>
+      </c>
+      <c r="D16" s="46">
+        <v>291</v>
+      </c>
+      <c r="E16" s="46">
+        <v>29537</v>
+      </c>
+      <c r="F16" s="46">
+        <v>26</v>
+      </c>
+      <c r="G16" s="46">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="14">
+        <v>123</v>
+      </c>
+      <c r="C17" s="25">
+        <v>11915</v>
+      </c>
+      <c r="D17" s="25">
+        <v>97</v>
+      </c>
+      <c r="E17" s="25">
+        <v>10626</v>
+      </c>
+      <c r="F17" s="25">
+        <v>26</v>
+      </c>
+      <c r="G17" s="25">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A18" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="14">
+        <v>75</v>
+      </c>
+      <c r="C18" s="25">
+        <v>6816</v>
+      </c>
+      <c r="D18" s="25">
+        <v>75</v>
+      </c>
+      <c r="E18" s="25">
+        <v>6816</v>
+      </c>
+      <c r="F18" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="14">
+        <v>86</v>
+      </c>
+      <c r="C19" s="25">
+        <v>8767</v>
+      </c>
+      <c r="D19" s="25">
+        <v>86</v>
+      </c>
+      <c r="E19" s="25">
+        <v>8767</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="12">
-[...11 lines deleted...]
-      <c r="F9" s="22">
+      <c r="B20" s="18">
+        <v>33</v>
+      </c>
+      <c r="C20" s="29">
+        <v>3328</v>
+      </c>
+      <c r="D20" s="29">
+        <v>33</v>
+      </c>
+      <c r="E20" s="29">
+        <v>3328</v>
+      </c>
+      <c r="F20" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A21" s="42"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+    </row>
+    <row r="22" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A22" s="42"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="40" customFormat="1" ht="11.25">
+      <c r="A23" s="176"/>
+      <c r="B23" s="178">
+        <v>2020</v>
+      </c>
+      <c r="C23" s="178"/>
+      <c r="D23" s="178"/>
+      <c r="E23" s="178"/>
+      <c r="F23" s="178"/>
+      <c r="G23" s="179"/>
+    </row>
+    <row r="24" spans="1:7" s="40" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="176"/>
+      <c r="B24" s="178" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="178"/>
+      <c r="D24" s="180" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="181"/>
+      <c r="F24" s="178" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="178"/>
+    </row>
+    <row r="25" spans="1:7" s="6" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A25" s="177"/>
+      <c r="B25" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="22">
-[...74 lines deleted...]
-      <c r="B15" s="39" t="s">
+      <c r="C25" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="39" t="s">
+      <c r="E25" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="39" t="s">
+      <c r="F25" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="39" t="s">
+      <c r="G25" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="131" t="s">
+    </row>
+    <row r="26" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A26" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="155">
-[...181 lines deleted...]
-      <c r="B26" s="149">
+      <c r="B26" s="46">
         <f t="shared" ref="B26" si="2">D26+F26</f>
         <v>333</v>
       </c>
-      <c r="C26" s="149">
+      <c r="C26" s="46">
         <f t="shared" ref="C26" si="3">E26+G26</f>
         <v>27150</v>
       </c>
-      <c r="D26" s="149">
+      <c r="D26" s="46">
         <v>255</v>
       </c>
-      <c r="E26" s="149">
+      <c r="E26" s="46">
         <v>23373</v>
       </c>
-      <c r="F26" s="149">
+      <c r="F26" s="46">
         <v>78</v>
       </c>
-      <c r="G26" s="149">
+      <c r="G26" s="46">
         <v>3777</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="9" t="s">
+    <row r="27" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A27" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="22">
+      <c r="B27" s="25">
         <v>119</v>
       </c>
-      <c r="C27" s="22">
+      <c r="C27" s="25">
         <v>10319</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="25">
         <v>86</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="25">
         <v>8657</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="25">
         <v>33</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="25">
         <v>1662</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="9" t="s">
+    <row r="28" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A28" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="25">
+        <v>91</v>
+      </c>
+      <c r="C28" s="25">
+        <v>7071</v>
+      </c>
+      <c r="D28" s="25">
+        <v>63</v>
+      </c>
+      <c r="E28" s="25">
+        <v>5395</v>
+      </c>
+      <c r="F28" s="25">
+        <v>28</v>
+      </c>
+      <c r="G28" s="25">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A29" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="22">
-[...19 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="B29" s="25">
+        <v>96</v>
+      </c>
+      <c r="C29" s="25">
+        <v>7221</v>
+      </c>
+      <c r="D29" s="25">
+        <v>80</v>
+      </c>
+      <c r="E29" s="25">
+        <v>6783</v>
+      </c>
+      <c r="F29" s="25">
+        <v>17</v>
+      </c>
+      <c r="G29" s="25">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="22">
-[...5 lines deleted...]
-      <c r="D29" s="22">
+      <c r="B30" s="29">
+        <v>27</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2539</v>
+      </c>
+      <c r="D30" s="29">
+        <v>26</v>
+      </c>
+      <c r="E30" s="29">
+        <v>2538</v>
+      </c>
+      <c r="F30" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A31" s="42"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="51"/>
+    </row>
+    <row r="32" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A32" s="42"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="40" customFormat="1" ht="11.25">
+      <c r="A33" s="176"/>
+      <c r="B33" s="178">
+        <v>2021</v>
+      </c>
+      <c r="C33" s="178"/>
+      <c r="D33" s="178"/>
+      <c r="E33" s="178"/>
+      <c r="F33" s="178"/>
+      <c r="G33" s="179"/>
+    </row>
+    <row r="34" spans="1:7" s="6" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A34" s="176"/>
+      <c r="B34" s="178" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="178"/>
+      <c r="D34" s="180" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="181"/>
+      <c r="F34" s="178" t="s">
+        <v>6</v>
+      </c>
+      <c r="G34" s="178"/>
+    </row>
+    <row r="35" spans="1:7" s="6" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A35" s="177"/>
+      <c r="B35" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A36" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="46">
+        <v>255</v>
+      </c>
+      <c r="C36" s="46">
+        <v>26367</v>
+      </c>
+      <c r="D36" s="46">
+        <v>255</v>
+      </c>
+      <c r="E36" s="46">
+        <v>26367</v>
+      </c>
+      <c r="F36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A37" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="25">
+        <v>78</v>
+      </c>
+      <c r="C37" s="25">
+        <v>7609</v>
+      </c>
+      <c r="D37" s="25">
+        <v>78</v>
+      </c>
+      <c r="E37" s="25">
+        <v>7609</v>
+      </c>
+      <c r="F37" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="25">
+        <v>64</v>
+      </c>
+      <c r="C38" s="25">
+        <v>7710</v>
+      </c>
+      <c r="D38" s="25">
+        <v>64</v>
+      </c>
+      <c r="E38" s="25">
+        <v>7710</v>
+      </c>
+      <c r="F38" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A39" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="25">
         <v>80</v>
       </c>
-      <c r="E29" s="22">
-[...48 lines deleted...]
-      <c r="G32" s="38" t="s">
+      <c r="C39" s="25">
+        <v>7488</v>
+      </c>
+      <c r="D39" s="25">
+        <v>80</v>
+      </c>
+      <c r="E39" s="25">
+        <v>7488</v>
+      </c>
+      <c r="F39" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A40" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="29">
+        <v>33</v>
+      </c>
+      <c r="C40" s="29">
+        <v>3560</v>
+      </c>
+      <c r="D40" s="29">
+        <v>33</v>
+      </c>
+      <c r="E40" s="29">
+        <v>3560</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A41" s="42"/>
+      <c r="B41" s="42"/>
+      <c r="C41" s="42"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="42"/>
+    </row>
+    <row r="42" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A42" s="42"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="43" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="1:7" s="36" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="B34" s="121" t="s">
+    <row r="43" spans="1:7" s="40" customFormat="1" ht="11.25">
+      <c r="A43" s="176"/>
+      <c r="B43" s="178">
+        <v>2020</v>
+      </c>
+      <c r="C43" s="178"/>
+      <c r="D43" s="178"/>
+      <c r="E43" s="178"/>
+      <c r="F43" s="178"/>
+      <c r="G43" s="179"/>
+    </row>
+    <row r="44" spans="1:7" s="40" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A44" s="176"/>
+      <c r="B44" s="178" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="121"/>
-      <c r="D34" s="123" t="s">
+      <c r="C44" s="178"/>
+      <c r="D44" s="180" t="s">
         <v>5</v>
       </c>
-      <c r="E34" s="124"/>
-      <c r="F34" s="121" t="s">
+      <c r="E44" s="181"/>
+      <c r="F44" s="178" t="s">
         <v>6</v>
       </c>
-      <c r="G34" s="121"/>
-[...3 lines deleted...]
-      <c r="B35" s="39" t="s">
+      <c r="G44" s="178"/>
+    </row>
+    <row r="45" spans="1:7" s="6" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A45" s="177"/>
+      <c r="B45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C35" s="39" t="s">
+      <c r="C45" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D35" s="39" t="s">
+      <c r="D45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E35" s="39" t="s">
+      <c r="E45" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F35" s="39" t="s">
+      <c r="F45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="G35" s="39" t="s">
+      <c r="G45" s="44" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A36" s="131" t="s">
+    <row r="46" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A46" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="149">
-[...181 lines deleted...]
-      <c r="B46" s="149">
+      <c r="B46" s="46">
         <f t="shared" ref="B46" si="4">D46+F46</f>
         <v>333</v>
       </c>
-      <c r="C46" s="149">
+      <c r="C46" s="46">
         <f t="shared" ref="C46" si="5">E46+G46</f>
         <v>27150</v>
       </c>
-      <c r="D46" s="149">
+      <c r="D46" s="46">
         <v>255</v>
       </c>
-      <c r="E46" s="149">
+      <c r="E46" s="46">
         <v>23373</v>
       </c>
-      <c r="F46" s="149">
+      <c r="F46" s="46">
         <v>78</v>
       </c>
-      <c r="G46" s="149">
+      <c r="G46" s="46">
         <v>3777</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A47" s="9" t="s">
+    <row r="47" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A47" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B47" s="22">
+      <c r="B47" s="25">
         <v>119</v>
       </c>
-      <c r="C47" s="22">
+      <c r="C47" s="25">
         <v>10319</v>
       </c>
-      <c r="D47" s="22">
+      <c r="D47" s="25">
         <v>86</v>
       </c>
-      <c r="E47" s="22">
+      <c r="E47" s="25">
         <v>8657</v>
       </c>
-      <c r="F47" s="22">
+      <c r="F47" s="25">
         <v>33</v>
       </c>
-      <c r="G47" s="22">
+      <c r="G47" s="25">
         <v>1662</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A48" s="9" t="s">
+    <row r="48" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="25">
+        <v>91</v>
+      </c>
+      <c r="C48" s="25">
+        <v>7071</v>
+      </c>
+      <c r="D48" s="25">
+        <v>63</v>
+      </c>
+      <c r="E48" s="25">
+        <v>5395</v>
+      </c>
+      <c r="F48" s="25">
+        <v>28</v>
+      </c>
+      <c r="G48" s="25">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A49" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="22">
-[...19 lines deleted...]
-      <c r="A49" s="9" t="s">
+      <c r="B49" s="25">
+        <v>96</v>
+      </c>
+      <c r="C49" s="25">
+        <v>7221</v>
+      </c>
+      <c r="D49" s="25">
+        <v>80</v>
+      </c>
+      <c r="E49" s="25">
+        <v>6783</v>
+      </c>
+      <c r="F49" s="25">
+        <v>17</v>
+      </c>
+      <c r="G49" s="25">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A50" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="22">
-[...5 lines deleted...]
-      <c r="D49" s="22">
+      <c r="B50" s="29">
+        <v>27</v>
+      </c>
+      <c r="C50" s="29">
+        <v>2539</v>
+      </c>
+      <c r="D50" s="29">
+        <v>26</v>
+      </c>
+      <c r="E50" s="29">
+        <v>2538</v>
+      </c>
+      <c r="F50" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A51" s="42"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="42"/>
+      <c r="G51" s="51"/>
+    </row>
+    <row r="52" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A52" s="42"/>
+      <c r="B52" s="42"/>
+      <c r="C52" s="42"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="40" customFormat="1" ht="11.25">
+      <c r="A53" s="176"/>
+      <c r="B53" s="178">
+        <v>2021</v>
+      </c>
+      <c r="C53" s="178"/>
+      <c r="D53" s="178"/>
+      <c r="E53" s="178"/>
+      <c r="F53" s="178"/>
+      <c r="G53" s="179"/>
+    </row>
+    <row r="54" spans="1:8" s="6" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A54" s="176"/>
+      <c r="B54" s="178" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="178"/>
+      <c r="D54" s="180" t="s">
+        <v>5</v>
+      </c>
+      <c r="E54" s="181"/>
+      <c r="F54" s="178" t="s">
+        <v>6</v>
+      </c>
+      <c r="G54" s="178"/>
+    </row>
+    <row r="55" spans="1:8" s="6" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A55" s="177"/>
+      <c r="B55" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A56" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="46">
+        <v>255</v>
+      </c>
+      <c r="C56" s="46">
+        <v>26367</v>
+      </c>
+      <c r="D56" s="46">
+        <v>255</v>
+      </c>
+      <c r="E56" s="46">
+        <v>26367</v>
+      </c>
+      <c r="F56" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A57" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B57" s="25">
+        <v>78</v>
+      </c>
+      <c r="C57" s="25">
+        <v>7609</v>
+      </c>
+      <c r="D57" s="25">
+        <v>78</v>
+      </c>
+      <c r="E57" s="25">
+        <v>7609</v>
+      </c>
+      <c r="F57" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A58" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="25">
+        <v>64</v>
+      </c>
+      <c r="C58" s="25">
+        <v>7710</v>
+      </c>
+      <c r="D58" s="25">
+        <v>64</v>
+      </c>
+      <c r="E58" s="25">
+        <v>7710</v>
+      </c>
+      <c r="F58" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A59" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" s="25">
         <v>80</v>
       </c>
-      <c r="E49" s="22">
-[...10 lines deleted...]
-      <c r="A50" s="13" t="s">
+      <c r="C59" s="25">
+        <v>7488</v>
+      </c>
+      <c r="D59" s="25">
+        <v>80</v>
+      </c>
+      <c r="E59" s="25">
+        <v>7488</v>
+      </c>
+      <c r="F59" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A60" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" s="29">
+        <v>33</v>
+      </c>
+      <c r="C60" s="29">
+        <v>3560</v>
+      </c>
+      <c r="D60" s="29">
+        <v>33</v>
+      </c>
+      <c r="E60" s="29">
+        <v>3560</v>
+      </c>
+      <c r="F60" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A61" s="42"/>
+      <c r="B61" s="42"/>
+      <c r="C61" s="42"/>
+      <c r="D61" s="42"/>
+      <c r="E61" s="42"/>
+      <c r="F61" s="42"/>
+      <c r="G61" s="42"/>
+    </row>
+    <row r="62" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A62" s="56"/>
+      <c r="B62" s="56"/>
+      <c r="C62" s="56"/>
+      <c r="D62" s="56"/>
+      <c r="E62" s="56"/>
+      <c r="F62" s="56"/>
+      <c r="G62" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" s="56"/>
+    </row>
+    <row r="63" spans="1:8" s="40" customFormat="1" ht="11.25">
+      <c r="A63" s="172"/>
+      <c r="B63" s="174">
+        <v>2022</v>
+      </c>
+      <c r="C63" s="174"/>
+      <c r="D63" s="174"/>
+      <c r="E63" s="174"/>
+      <c r="F63" s="174"/>
+      <c r="G63" s="174"/>
+      <c r="H63" s="58"/>
+    </row>
+    <row r="64" spans="1:8" s="40" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A64" s="172"/>
+      <c r="B64" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C64" s="174"/>
+      <c r="D64" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="E64" s="171"/>
+      <c r="F64" s="174" t="s">
+        <v>6</v>
+      </c>
+      <c r="G64" s="174"/>
+      <c r="H64" s="58"/>
+    </row>
+    <row r="65" spans="1:8" s="6" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A65" s="173"/>
+      <c r="B65" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E65" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="G65" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="H65" s="56"/>
+    </row>
+    <row r="66" spans="1:8" s="41" customFormat="1" ht="11.25">
+      <c r="A66" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="46">
+        <v>318</v>
+      </c>
+      <c r="C66" s="46">
+        <v>24839</v>
+      </c>
+      <c r="D66" s="46">
+        <v>269</v>
+      </c>
+      <c r="E66" s="46">
+        <v>23853</v>
+      </c>
+      <c r="F66" s="46">
+        <v>49</v>
+      </c>
+      <c r="G66" s="46">
+        <v>986</v>
+      </c>
+      <c r="H66" s="61"/>
+    </row>
+    <row r="67" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A67" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="63">
+        <v>138</v>
+      </c>
+      <c r="C67" s="63">
+        <v>8237</v>
+      </c>
+      <c r="D67" s="65">
+        <v>89</v>
+      </c>
+      <c r="E67" s="65">
+        <v>7251</v>
+      </c>
+      <c r="F67" s="65">
+        <v>49</v>
+      </c>
+      <c r="G67" s="65">
+        <v>986</v>
+      </c>
+      <c r="H67" s="56"/>
+    </row>
+    <row r="68" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A68" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" s="63">
+        <v>52</v>
+      </c>
+      <c r="C68" s="63">
+        <v>6491</v>
+      </c>
+      <c r="D68" s="65">
+        <v>52</v>
+      </c>
+      <c r="E68" s="65">
+        <v>6491</v>
+      </c>
+      <c r="F68" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="56"/>
+    </row>
+    <row r="69" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B69" s="63">
+        <v>88</v>
+      </c>
+      <c r="C69" s="63">
+        <v>6957</v>
+      </c>
+      <c r="D69" s="65">
+        <v>88</v>
+      </c>
+      <c r="E69" s="65">
+        <v>6957</v>
+      </c>
+      <c r="F69" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="56"/>
+    </row>
+    <row r="70" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A70" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B70" s="64">
+        <v>41</v>
+      </c>
+      <c r="C70" s="64">
+        <v>3154</v>
+      </c>
+      <c r="D70" s="66">
+        <v>41</v>
+      </c>
+      <c r="E70" s="66">
+        <v>3154</v>
+      </c>
+      <c r="F70" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="56"/>
+    </row>
+    <row r="71" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A71" s="56"/>
+      <c r="B71" s="56"/>
+      <c r="C71" s="56"/>
+      <c r="D71" s="56"/>
+      <c r="E71" s="56"/>
+      <c r="F71" s="56"/>
+      <c r="G71" s="56"/>
+      <c r="H71" s="56"/>
+    </row>
+    <row r="72" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A72" s="56"/>
+      <c r="B72" s="56"/>
+      <c r="C72" s="56"/>
+      <c r="D72" s="56"/>
+      <c r="E72" s="56"/>
+      <c r="F72" s="56"/>
+      <c r="G72" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="H72" s="56"/>
+    </row>
+    <row r="73" spans="1:8" s="40" customFormat="1" ht="11.25">
+      <c r="A73" s="172"/>
+      <c r="B73" s="174">
+        <v>2023</v>
+      </c>
+      <c r="C73" s="174"/>
+      <c r="D73" s="174"/>
+      <c r="E73" s="174"/>
+      <c r="F73" s="174"/>
+      <c r="G73" s="174"/>
+      <c r="H73" s="58"/>
+    </row>
+    <row r="74" spans="1:8" s="6" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A74" s="172"/>
+      <c r="B74" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="174"/>
+      <c r="D74" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="171"/>
+      <c r="F74" s="174" t="s">
+        <v>6</v>
+      </c>
+      <c r="G74" s="174"/>
+      <c r="H74" s="56"/>
+    </row>
+    <row r="75" spans="1:8" s="6" customFormat="1" ht="33" customHeight="1">
+      <c r="A75" s="173"/>
+      <c r="B75" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E75" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="G75" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="56"/>
+    </row>
+    <row r="76" spans="1:8" s="41" customFormat="1" ht="11.25">
+      <c r="A76" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="46">
+        <v>314</v>
+      </c>
+      <c r="C76" s="46">
+        <v>28709</v>
+      </c>
+      <c r="D76" s="46">
+        <v>291</v>
+      </c>
+      <c r="E76" s="46">
+        <v>26904</v>
+      </c>
+      <c r="F76" s="46">
         <v>23</v>
       </c>
-      <c r="B50" s="26">
+      <c r="G76" s="46">
+        <v>1805</v>
+      </c>
+      <c r="H76" s="61"/>
+    </row>
+    <row r="77" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A77" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B77" s="25">
+        <v>78</v>
+      </c>
+      <c r="C77" s="25">
+        <v>6882</v>
+      </c>
+      <c r="D77" s="39">
+        <v>78</v>
+      </c>
+      <c r="E77" s="39">
+        <v>6882</v>
+      </c>
+      <c r="F77" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H77" s="56"/>
+    </row>
+    <row r="78" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B78" s="25">
+        <v>71</v>
+      </c>
+      <c r="C78" s="25">
+        <v>6004</v>
+      </c>
+      <c r="D78" s="39">
+        <v>71</v>
+      </c>
+      <c r="E78" s="39">
+        <v>6004</v>
+      </c>
+      <c r="F78" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G78" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H78" s="56"/>
+    </row>
+    <row r="79" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A79" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B79" s="25">
+        <v>68</v>
+      </c>
+      <c r="C79" s="25">
+        <v>6393</v>
+      </c>
+      <c r="D79" s="39">
+        <v>46</v>
+      </c>
+      <c r="E79" s="39">
+        <v>4588</v>
+      </c>
+      <c r="F79" s="39">
+        <v>23</v>
+      </c>
+      <c r="G79" s="39">
+        <v>1805</v>
+      </c>
+      <c r="H79" s="56"/>
+    </row>
+    <row r="80" spans="1:8" s="6" customFormat="1" ht="11.25">
+      <c r="A80" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="25">
+        <v>47</v>
+      </c>
+      <c r="C80" s="25">
+        <v>3330</v>
+      </c>
+      <c r="D80" s="25">
+        <v>47</v>
+      </c>
+      <c r="E80" s="25">
+        <v>3330</v>
+      </c>
+      <c r="F80" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="H80" s="56"/>
+    </row>
+    <row r="81" spans="1:7" s="6" customFormat="1" ht="11.25">
+      <c r="A81" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="29">
+        <v>49</v>
+      </c>
+      <c r="C81" s="29">
+        <v>6100</v>
+      </c>
+      <c r="D81" s="29">
+        <v>49</v>
+      </c>
+      <c r="E81" s="29">
+        <v>6100</v>
+      </c>
+      <c r="F81" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="56"/>
+      <c r="B83" s="56"/>
+      <c r="C83" s="56"/>
+      <c r="D83" s="56"/>
+      <c r="E83" s="56"/>
+      <c r="F83" s="56"/>
+      <c r="G83" s="57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="172"/>
+      <c r="B84" s="174">
+        <v>2024</v>
+      </c>
+      <c r="C84" s="174"/>
+      <c r="D84" s="174"/>
+      <c r="E84" s="174"/>
+      <c r="F84" s="174"/>
+      <c r="G84" s="174"/>
+    </row>
+    <row r="85" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A85" s="172"/>
+      <c r="B85" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C85" s="174"/>
+      <c r="D85" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="E85" s="171"/>
+      <c r="F85" s="174" t="s">
+        <v>6</v>
+      </c>
+      <c r="G85" s="174"/>
+    </row>
+    <row r="86" spans="1:7" ht="22.5">
+      <c r="A86" s="173"/>
+      <c r="B86" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E86" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="G86" s="59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="46">
+        <v>325</v>
+      </c>
+      <c r="C87" s="46">
+        <v>30976</v>
+      </c>
+      <c r="D87" s="46">
+        <v>280</v>
+      </c>
+      <c r="E87" s="46">
+        <v>29070</v>
+      </c>
+      <c r="F87" s="46">
+        <v>45</v>
+      </c>
+      <c r="G87" s="46">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B88" s="25">
+        <v>71</v>
+      </c>
+      <c r="C88" s="25">
+        <v>7780</v>
+      </c>
+      <c r="D88" s="25">
+        <v>71</v>
+      </c>
+      <c r="E88" s="25">
+        <v>7780</v>
+      </c>
+      <c r="F88" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25">
+        <v>71</v>
+      </c>
+      <c r="C89" s="25">
+        <v>7243</v>
+      </c>
+      <c r="D89" s="25">
+        <v>71</v>
+      </c>
+      <c r="E89" s="25">
+        <v>7243</v>
+      </c>
+      <c r="F89" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B90" s="25">
+        <v>69</v>
+      </c>
+      <c r="C90" s="25">
+        <v>5810</v>
+      </c>
+      <c r="D90" s="25">
+        <v>47</v>
+      </c>
+      <c r="E90" s="25">
+        <v>5070</v>
+      </c>
+      <c r="F90" s="25">
+        <v>22</v>
+      </c>
+      <c r="G90" s="25">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B91" s="25">
+        <v>71</v>
+      </c>
+      <c r="C91" s="25">
+        <v>6457</v>
+      </c>
+      <c r="D91" s="25">
+        <v>49</v>
+      </c>
+      <c r="E91" s="25">
+        <v>5291</v>
+      </c>
+      <c r="F91" s="25">
+        <v>22</v>
+      </c>
+      <c r="G91" s="25">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="29">
+        <v>42</v>
+      </c>
+      <c r="C92" s="29">
+        <v>3687</v>
+      </c>
+      <c r="D92" s="29">
+        <v>42</v>
+      </c>
+      <c r="E92" s="29">
+        <v>3687</v>
+      </c>
+      <c r="F92" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="56"/>
+      <c r="B94" s="56"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="56"/>
+      <c r="G94" s="57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="172"/>
+      <c r="B95" s="174">
+        <v>2025</v>
+      </c>
+      <c r="C95" s="174"/>
+      <c r="D95" s="174"/>
+      <c r="E95" s="174"/>
+      <c r="F95" s="174"/>
+      <c r="G95" s="174"/>
+    </row>
+    <row r="96" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A96" s="172"/>
+      <c r="B96" s="174" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="174"/>
+      <c r="D96" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="E96" s="171"/>
+      <c r="F96" s="174" t="s">
+        <v>6</v>
+      </c>
+      <c r="G96" s="174"/>
+    </row>
+    <row r="97" spans="1:7" ht="22.5">
+      <c r="A97" s="173"/>
+      <c r="B97" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E97" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="G97" s="59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="107" customFormat="1">
+      <c r="A98" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="102">
+        <v>337</v>
+      </c>
+      <c r="C98" s="102">
+        <v>29099</v>
+      </c>
+      <c r="D98" s="102">
+        <v>302</v>
+      </c>
+      <c r="E98" s="102">
+        <v>26274</v>
+      </c>
+      <c r="F98" s="106">
+        <v>35</v>
+      </c>
+      <c r="G98" s="106">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B99" s="25">
+        <f>D99+F99</f>
+        <v>112</v>
+      </c>
+      <c r="C99" s="25">
+        <f>E99+G99</f>
+        <v>9137</v>
+      </c>
+      <c r="D99" s="65">
+        <v>94</v>
+      </c>
+      <c r="E99" s="65">
+        <v>8078</v>
+      </c>
+      <c r="F99" s="65">
+        <v>18</v>
+      </c>
+      <c r="G99" s="65">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" s="25">
+        <f t="shared" ref="B100" si="6">D100+F100</f>
+        <v>75</v>
+      </c>
+      <c r="C100" s="25">
+        <f>E100+G100</f>
+        <v>7602</v>
+      </c>
+      <c r="D100" s="65">
+        <v>57</v>
+      </c>
+      <c r="E100" s="65">
+        <v>5837</v>
+      </c>
+      <c r="F100" s="65">
+        <v>18</v>
+      </c>
+      <c r="G100" s="65">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B101" s="25">
+        <v>42</v>
+      </c>
+      <c r="C101" s="65">
+        <v>4430</v>
+      </c>
+      <c r="D101" s="65">
+        <v>42</v>
+      </c>
+      <c r="E101" s="65">
+        <v>4430</v>
+      </c>
+      <c r="F101" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G101" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" s="25">
+        <v>37</v>
+      </c>
+      <c r="C102" s="65">
+        <v>3651</v>
+      </c>
+      <c r="D102" s="65">
+        <v>37</v>
+      </c>
+      <c r="E102" s="65">
+        <v>3651</v>
+      </c>
+      <c r="F102" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G102" s="67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B103" s="29">
+        <v>71</v>
+      </c>
+      <c r="C103" s="66">
+        <v>4278</v>
+      </c>
+      <c r="D103" s="66">
+        <v>71</v>
+      </c>
+      <c r="E103" s="66">
+        <v>4278</v>
+      </c>
+      <c r="F103" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="G103" s="68" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A105" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="C50" s="26">
-[...808 lines deleted...]
-      <c r="G94" s="118"/>
+      <c r="B105" s="182"/>
+      <c r="C105" s="182"/>
+      <c r="D105" s="182"/>
+      <c r="E105" s="182"/>
+      <c r="F105" s="182"/>
+      <c r="G105" s="182"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
-[...31 lines deleted...]
-    <mergeCell ref="A94:G94"/>
+  <mergeCells count="52">
+    <mergeCell ref="A95:A97"/>
+    <mergeCell ref="B95:G95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="D96:E96"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="A105:G105"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="A53:A55"/>
     <mergeCell ref="B53:G53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="D54:E54"/>
     <mergeCell ref="F54:G54"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="A73:A75"/>
+    <mergeCell ref="B73:G73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="A84:A86"/>
+    <mergeCell ref="B84:G84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="F85:G85"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>